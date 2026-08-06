--- v0 (2026-05-06)
+++ v1 (2026-08-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
   <si>
     <t>Term IRI</t>
   </si>
   <si>
     <t>Term label</t>
   </si>
   <si>
     <t>Parent term IRI</t>
   </si>
   <si>
     <t>Parent term label</t>
   </si>
   <si>
     <t>Alternative term</t>
   </si>
   <si>
     <t>Definition</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0000052</t>
   </si>
   <si>
     <t>characteristic of</t>
   </si>
   <si>
@@ -203,87 +203,57 @@
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000299</t>
   </si>
   <si>
     <t>has specified output</t>
   </si>
   <si>
     <t>The inverse property of is specified output of</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0020337</t>
   </si>
   <si>
     <t>has_constituent_monomer</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002180</t>
   </si>
   <si>
     <t>has_component</t>
   </si>
   <si>
     <t>A relation that holds between a polymer and its constituent monomers. P has_constituent_monomer c if and only if P has_component multiple instances of c and each instance of c is covalently attached to another instance of c.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/RO_0020339</t>
-[...13 lines deleted...]
-  <si>
     <t>http://purl.obolibrary.org/obo/RO_0002323</t>
   </si>
   <si>
     <t>mereotopologically related to</t>
   </si>
   <si>
     <t>A overlaps B if they share some part in common.</t>
-  </si>
-[...13 lines deleted...]
-    <t>See document https://docs.google.com/document/d/15iVMtMyYbQSlvUDgn2XUaDzpwkB0USZI for full definition.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002473</t>
   </si>
   <si>
     <t>composed primarily of</t>
   </si>
   <si>
     <t>x composed_primarily_of y if and only if more than half of the mass of x is made from y or units of the same type as y.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0001018</t>
   </si>
   <si>
     <t>contained_in</t>
   </si>
   <si>
     <t>Containment obtains in each case between material and immaterial continuants, for instance: lung contained_in thoracic cavity; bladder contained_in pelvic cavity. Hence containment is not a transitive relation. If c part_of c1 at t then we have also, by our definition and by the axioms of mereology applied to spatial regions, c located_in c1 at t. Thus, many examples of instance-level location relations for continuants are in fact cases of instance-level parthood. For material continuants location and parthood coincide. Containment is location not involving parthood, and arises only where some immaterial continuant is involved. To understand this relation, we first define overlap for continuants as follows: c1 overlap c2 at t =def for some c, c part_of c1 at t and c part_of c2 at t.</t>
   </si>
   <si>
     <t>http://www.ebi.ac.uk/efo/EFO_0000741</t>
   </si>
   <si>
     <t>has_tumor_type</t>
   </si>
@@ -366,75 +336,72 @@
     <t>obsolete_is_realized_by</t>
   </si>
   <si>
     <t>is_realized_as</t>
   </si>
   <si>
     <t>Relation between a realizable and a process. Reciprocal relation of realizes [GOC:cjm]</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000308</t>
   </si>
   <si>
     <t>obsolete_realizes</t>
   </si>
   <si>
     <t>is_realization_of</t>
   </si>
   <si>
     <t>Relation between a process and a function, where the unfolding of the 
 process requires the execution of the function. Class level: P realizes F iff: 
 given any p that instantiates P, there exists some f, t such that f instantiates
  F at t and p *realizes* f. Here, *realizes* is the primitive 
 instance level relation [GOC:cjm]</t>
   </si>
   <si>
-    <t>has characteristic</t>
-[...1 lines deleted...]
-  <si>
     <t>is bearer of</t>
   </si>
   <si>
     <t>A relation between an entity and a dependent continuant; the reciprocal relation of inheres_in [GOC:cjm] example of usage: red eye bearer_of redness</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0004029</t>
   </si>
   <si>
     <t>disease has feature</t>
   </si>
   <si>
     <t>A relationship between a disease and some feature of that disease, where the feature is either a phenotype or an isolated disease.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002160</t>
   </si>
   <si>
     <t>only_in_taxon</t>
   </si>
   <si>
-    <t>S only_in_taxon T iff: S SubClassOf in_taxon only T</t>
+    <t>U only_in_taxon T: U is a feature found in only in organisms of species of taxon T. The feature cannot be found in an organism of any species outside of (not subsumed by) that taxon. Down-propagates in U hierarchy, up-propagates in T hierarchy (species taxonomy). Implies applicable_to_taxon.</t>
   </si>
   <si>
     <t>http://purl.org/oban/frequency_of_association</t>
   </si>
   <si>
     <t>frequency_of_association</t>
   </si>
   <si>
     <t>The frequency with which a given association between two biological entities occurs. Typically expressed as a string e.g. 'very frequent', 'occasional'.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000055</t>
   </si>
   <si>
     <t>realizes</t>
   </si>
   <si>
     <t>Paraphrase of elucidation: a relation between a process and a realizable entity, where there is some material entity that is bearer of the realizable entity and participates in the process, and the realizable entity comes to be realized in the course of the process</t>
   </si>
   <si>
     <t>Participates in is a primitive instance-level relation between a continuant and a process in which it participates. For example a scanner participates in a scanning process at some specific time.</t>
   </si>
   <si>
     <t>Has_participant is a primitive instance-level relation between a process, a continuant, and a time at which the A continuant participates in some way in the process. The relation obtains, for example, when this particular process of oxygen exchange across this particular alveolar membrane has_participant this particular sample of hemoglobin at this particular time.</t>
   </si>
@@ -442,50 +409,68 @@
     <t>http://purl.obolibrary.org/obo/RO_0001000</t>
   </si>
   <si>
     <t>derives_from</t>
   </si>
   <si>
     <t>Derivation as a relation between instances. The temporal relation of derivation is more complex. Transformation, on the instance level, is just the relation of identity: each adult is identical to some child existing at some earlier time. Derivation on the instance-level is a relation holding between non-identicals. More precisely, it holds between distinct material continuants when one succeeds the other across a temporal divide in such a way that at least a biologically significant portion of the matter of the earlier continuant is inherited by the later. Thus we will have axioms to the effect that from c derives_from c1 we can infer that c and c1 are not identical and that there is some instant of time t such that c1 exists only prior to and c only subsequent to t. We will also be able to infer that the spatial region occupied by c as it begins to exist at t overlaps with the spatial region occupied by c1 as it ceases to exist in the same instant.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002200</t>
   </si>
   <si>
     <t>has phenotype</t>
   </si>
   <si>
     <t>A relationship that holds between a biological entity and a phenotype. Here a phenotype is construed broadly as any kind of quality of an organism part, a collection of these qualities, or a change in quality or qualities (e.g. abnormally increased temperature). The subject of this relationship can be an organism (where the organism has the phenotype, i.e. the qualities inhere in parts of this organism), a genomic entity such as a gene or genotype (if modifications of the gene or the genotype causes the phenotype), or a condition such as a disease (such that if the condition inheres in an organism, then the organism has the phenotype).</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0003000</t>
   </si>
   <si>
     <t>produces</t>
   </si>
   <si>
     <t>a produces b if some process that occurs_in a has_output b, where a and b are material entities. Examples: hybridoma cell line produces monoclonal antibody reagent; chondroblast produces avascular GAG-rich matrix.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0020339</t>
+  </si>
+  <si>
+    <t>non-covalently_bound_to</t>
+  </si>
+  <si>
+    <t>A relation that holds between two distinct chemical entities that are held in close proximity to each other specifically via the force of non-covalent interactions. Such entities will colocalize at all times of the interaction.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/pr#has_gene_template</t>
+  </si>
+  <si>
+    <t>has_gene_template</t>
+  </si>
+  <si>
+    <t>See document https://docs.google.com/document/d/15iVMtMyYbQSlvUDgn2XUaDzpwkB0USZI for full definition.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/pr#lacks_part</t>
   </si>
   <si>
     <t>lacks_part</t>
   </si>
   <si>
     <t>A negation of the has_part relation.</t>
   </si>
   <si>
     <t>p has input c iff: p is a process, c is a material entity, c is a participant in p, c is present at the start of p, and the state of c is modified during p.</t>
   </si>
   <si>
     <t>A mereological relationship or a topological relationship</t>
   </si>
   <si>
     <t>http://www.ebi.ac.uk/efo/has_flag</t>
   </si>
   <si>
     <t>has_flag</t>
   </si>
   <si>
     <t>Relation to flag that an EFO class qualifies as an Atlas validation type</t>
   </si>
@@ -1074,51 +1059,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F93"/>
+  <dimension ref="A1:F91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="45" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -1352,973 +1337,945 @@
         <v>48</v>
       </c>
       <c r="F13" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" t="s">
         <v>60</v>
       </c>
       <c r="D14" t="s">
         <v>61</v>
       </c>
       <c r="F14" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" t="s">
         <v>63</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
         <v>64</v>
       </c>
-      <c r="C15" t="s">
+      <c r="F15" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="B16" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
       <c r="C16" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" t="s">
+        <v>70</v>
+      </c>
+      <c r="C17" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" t="s">
         <v>71</v>
-      </c>
-[...10 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="B18" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C18" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="D18" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B19" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C19" t="s">
-        <v>18</v>
+        <v>74</v>
       </c>
       <c r="D19" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="B20" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="C20" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="D20" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="B21" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="C21" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="D21" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="B22" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="C22" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="D22" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="B23" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C23" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="D23" t="s">
-        <v>85</v>
+        <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="B24" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="C24" t="s">
-        <v>84</v>
+        <v>16</v>
       </c>
       <c r="D24" t="s">
-        <v>85</v>
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="B25" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="C25" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="D25" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>96</v>
+        <v>39</v>
       </c>
       <c r="B26" t="s">
-        <v>97</v>
+        <v>40</v>
       </c>
       <c r="C26" t="s">
-        <v>16</v>
+        <v>92</v>
       </c>
       <c r="D26" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>98</v>
+        <v>60</v>
       </c>
       <c r="B27" t="s">
-        <v>99</v>
+        <v>61</v>
       </c>
       <c r="C27" t="s">
-        <v>100</v>
+        <v>21</v>
       </c>
       <c r="D27" t="s">
-        <v>101</v>
+        <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>94</v>
       </c>
       <c r="B28" t="s">
-        <v>40</v>
+        <v>95</v>
       </c>
       <c r="C28" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="D28" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="B29" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>99</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29" t="s">
+        <v>100</v>
+      </c>
+      <c r="F29" t="s">
+        <v>101</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
+        <v>102</v>
+      </c>
+      <c r="B30" t="s">
+        <v>103</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30"/>
+      <c r="E30" t="s">
         <v>104</v>
       </c>
-      <c r="B30" t="s">
+      <c r="F30" s="2" t="s">
         <v>105</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>108</v>
+        <v>18</v>
       </c>
       <c r="B31" t="s">
-        <v>109</v>
+        <v>19</v>
       </c>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="F31" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="B32" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C32"/>
       <c r="D32"/>
-      <c r="E32" t="s">
-[...3 lines deleted...]
-        <v>115</v>
+      <c r="F32" t="s">
+        <v>110</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>18</v>
+        <v>111</v>
       </c>
       <c r="B33" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="C33"/>
       <c r="D33"/>
-      <c r="E33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="B34" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="C34"/>
       <c r="D34"/>
       <c r="F34" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="B35" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="C35"/>
       <c r="D35"/>
       <c r="F35" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>125</v>
+        <v>52</v>
       </c>
       <c r="B36" t="s">
-        <v>126</v>
+        <v>53</v>
       </c>
       <c r="C36"/>
       <c r="D36"/>
       <c r="F36" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>128</v>
+        <v>47</v>
       </c>
       <c r="B37" t="s">
-        <v>129</v>
+        <v>48</v>
       </c>
       <c r="C37"/>
       <c r="D37"/>
       <c r="F37" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>52</v>
+        <v>122</v>
       </c>
       <c r="B38" t="s">
-        <v>53</v>
+        <v>123</v>
       </c>
       <c r="C38"/>
       <c r="D38"/>
       <c r="F38" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>125</v>
       </c>
       <c r="B39" t="s">
-        <v>48</v>
+        <v>126</v>
       </c>
       <c r="C39"/>
       <c r="D39"/>
       <c r="F39" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="B40" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="C40"/>
       <c r="D40"/>
       <c r="F40" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="B41" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="C41"/>
       <c r="D41"/>
       <c r="F41" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="B42" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="C42"/>
       <c r="D42"/>
       <c r="F42" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="B43" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="C43"/>
       <c r="D43"/>
       <c r="F43" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="B44" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="C44"/>
       <c r="D44"/>
       <c r="F44" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="B45" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="C45"/>
       <c r="D45"/>
       <c r="F45" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="B46" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="C46"/>
       <c r="D46"/>
       <c r="F46" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="B47" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="C47"/>
       <c r="D47"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="B48" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="C48"/>
       <c r="D48"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="B49" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="C49"/>
       <c r="D49"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="B50" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="C50"/>
       <c r="D50"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="B51" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="C51"/>
       <c r="D51"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="B52" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="C52"/>
       <c r="D52"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="B53" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="C53"/>
       <c r="D53"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="B54" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C54"/>
       <c r="D54"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="B55" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="C55"/>
       <c r="D55"/>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="B56" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="C56"/>
       <c r="D56"/>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="B57" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="C57"/>
       <c r="D57"/>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="B58" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="C58"/>
       <c r="D58"/>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="B59" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="C59"/>
       <c r="D59"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="B60" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="C60"/>
       <c r="D60"/>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="B61" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="C61"/>
       <c r="D61"/>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="B62" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="C62"/>
       <c r="D62"/>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="B63" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="C63"/>
       <c r="D63"/>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="B64" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="C64"/>
       <c r="D64"/>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="B65" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="C65"/>
       <c r="D65"/>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="B66" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="C66"/>
       <c r="D66"/>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="B67" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="C67"/>
       <c r="D67"/>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="B68" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="C68"/>
       <c r="D68"/>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="B69" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="C69"/>
       <c r="D69"/>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="B70" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="C70"/>
       <c r="D70"/>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="B71" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="C71"/>
       <c r="D71"/>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="B72" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="C72"/>
       <c r="D72"/>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="B73" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="C73"/>
       <c r="D73"/>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>65</v>
+        <v>193</v>
       </c>
       <c r="B74" t="s">
-        <v>66</v>
+        <v>194</v>
       </c>
       <c r="C74"/>
       <c r="D74"/>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="B75" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="C75"/>
       <c r="D75"/>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="B76" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="C76"/>
       <c r="D76"/>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="B77" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="C77"/>
       <c r="D77"/>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="B78" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="C78"/>
       <c r="D78"/>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="B79" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="C79"/>
       <c r="D79"/>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="B80" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="C80"/>
       <c r="D80"/>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="B81" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="C81"/>
       <c r="D81"/>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>212</v>
+        <v>29</v>
       </c>
       <c r="B82" t="s">
-        <v>213</v>
+        <v>30</v>
       </c>
       <c r="C82"/>
       <c r="D82"/>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>29</v>
+        <v>209</v>
       </c>
       <c r="B83" t="s">
-        <v>30</v>
+        <v>210</v>
       </c>
       <c r="C83"/>
       <c r="D83"/>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="B84" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C84"/>
       <c r="D84"/>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="B85" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="C85"/>
       <c r="D85"/>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
-        <v>73</v>
+        <v>215</v>
       </c>
       <c r="B86" t="s">
-        <v>74</v>
+        <v>216</v>
       </c>
       <c r="C86"/>
       <c r="D86"/>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
+        <v>217</v>
+      </c>
+      <c r="B87" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="C87"/>
       <c r="D87"/>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
+        <v>219</v>
+      </c>
+      <c r="B88" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="C88"/>
       <c r="D88"/>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
+        <v>221</v>
+      </c>
+      <c r="B89" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="C89"/>
       <c r="D89"/>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
+        <v>223</v>
+      </c>
+      <c r="B90" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="C90"/>
       <c r="D90"/>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
+        <v>225</v>
+      </c>
+      <c r="B91" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="C91"/>
       <c r="D91"/>
-    </row>
-[...18 lines deleted...]
-      <c r="D93"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>