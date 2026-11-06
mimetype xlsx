--- v1 (2026-08-06)
+++ v2 (2026-11-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
   <si>
     <t>Term IRI</t>
   </si>
   <si>
     <t>Term label</t>
   </si>
   <si>
     <t>Parent term IRI</t>
   </si>
   <si>
     <t>Parent term label</t>
   </si>
   <si>
     <t>Alternative term</t>
   </si>
   <si>
     <t>Definition</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0000052</t>
   </si>
   <si>
     <t>characteristic of</t>
   </si>
   <si>
@@ -306,102 +306,90 @@
     <t>is_location_of_disease</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0001015</t>
   </si>
   <si>
     <t>location_of</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0001025</t>
   </si>
   <si>
     <t>located_in</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0004009</t>
   </si>
   <si>
     <t>has primary input</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002233</t>
   </si>
   <si>
     <t>has input</t>
-  </si>
-[...10 lines deleted...]
-    <t>Relation between a realizable and a process. Reciprocal relation of realizes [GOC:cjm]</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000308</t>
   </si>
   <si>
     <t>obsolete_realizes</t>
   </si>
   <si>
     <t>is_realization_of</t>
   </si>
   <si>
     <t>Relation between a process and a function, where the unfolding of the 
 process requires the execution of the function. Class level: P realizes F iff: 
 given any p that instantiates P, there exists some f, t such that f instantiates
  F at t and p *realizes* f. Here, *realizes* is the primitive 
 instance level relation [GOC:cjm]</t>
   </si>
   <si>
     <t>is bearer of</t>
   </si>
   <si>
-    <t>A relation between an entity and a dependent continuant; the reciprocal relation of inheres_in [GOC:cjm] example of usage: red eye bearer_of redness</t>
+    <t>Inverse of characteristic_of</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0004029</t>
   </si>
   <si>
     <t>disease has feature</t>
   </si>
   <si>
     <t>A relationship between a disease and some feature of that disease, where the feature is either a phenotype or an isolated disease.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002160</t>
   </si>
   <si>
     <t>only_in_taxon</t>
   </si>
   <si>
-    <t>U only_in_taxon T: U is a feature found in only in organisms of species of taxon T. The feature cannot be found in an organism of any species outside of (not subsumed by) that taxon. Down-propagates in U hierarchy, up-propagates in T hierarchy (species taxonomy). Implies applicable_to_taxon.</t>
+    <t>S only_in_taxon T iff: S SubClassOf in_taxon only T</t>
   </si>
   <si>
     <t>http://purl.org/oban/frequency_of_association</t>
   </si>
   <si>
     <t>frequency_of_association</t>
   </si>
   <si>
     <t>The frequency with which a given association between two biological entities occurs. Typically expressed as a string e.g. 'very frequent', 'occasional'.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000055</t>
   </si>
   <si>
     <t>realizes</t>
   </si>
   <si>
     <t>Paraphrase of elucidation: a relation between a process and a realizable entity, where there is some material entity that is bearer of the realizable entity and participates in the process, and the realizable entity comes to be realized in the course of the process</t>
   </si>
   <si>
     <t>Participates in is a primitive instance-level relation between a continuant and a process in which it participates. For example a scanner participates in a scanning process at some specific time.</t>
   </si>
   <si>
     <t>Has_participant is a primitive instance-level relation between a process, a continuant, and a time at which the A continuant participates in some way in the process. The relation obtains, for example, when this particular process of oxygen exchange across this particular alveolar membrane has_participant this particular sample of hemoglobin at this particular time.</t>
   </si>
@@ -468,51 +456,51 @@
   <si>
     <t>http://www.ebi.ac.uk/efo/has_flag</t>
   </si>
   <si>
     <t>has_flag</t>
   </si>
   <si>
     <t>Relation to flag that an EFO class qualifies as an Atlas validation type</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/mondo#disease_has_basis_in_development_of</t>
   </si>
   <si>
     <t>disease_has_basis_in_development_of</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/mondo#predisposes_towards</t>
   </si>
   <si>
     <t>predisposes towards</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002162</t>
   </si>
   <si>
-    <t>in taxon</t>
+    <t>in_taxon</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/bto#develops_from</t>
   </si>
   <si>
     <t>derives from/develops from</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/bto#related_to</t>
   </si>
   <si>
     <t>related to</t>
   </si>
   <si>
     <t>http://www.ebi.ac.uk/efo/EFO_0005515</t>
   </si>
   <si>
     <t>has_p-value</t>
   </si>
   <si>
     <t>http://www.ebi.ac.uk/efo/EFO_0005516</t>
   </si>
   <si>
     <t>has_t-statistic</t>
   </si>
@@ -1059,51 +1047,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F91"/>
+  <dimension ref="A1:F90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="45" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -1552,730 +1540,714 @@
       <c r="A28" t="s">
         <v>94</v>
       </c>
       <c r="B28" t="s">
         <v>95</v>
       </c>
       <c r="C28" t="s">
         <v>96</v>
       </c>
       <c r="D28" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>98</v>
       </c>
       <c r="B29" t="s">
         <v>99</v>
       </c>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29" t="s">
         <v>100</v>
       </c>
-      <c r="F29" t="s">
+      <c r="F29" s="2" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>102</v>
+        <v>18</v>
       </c>
       <c r="B30" t="s">
-        <v>103</v>
+        <v>19</v>
       </c>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>102</v>
+      </c>
+      <c r="F30" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>18</v>
+        <v>104</v>
       </c>
       <c r="B31" t="s">
-        <v>19</v>
+        <v>105</v>
       </c>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31" t="s">
+      <c r="F31" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
+        <v>107</v>
+      </c>
+      <c r="B32" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="C32"/>
       <c r="D32"/>
       <c r="F32" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
+        <v>110</v>
+      </c>
+      <c r="B33" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="C33"/>
       <c r="D33"/>
       <c r="F33" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
+        <v>113</v>
+      </c>
+      <c r="B34" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="C34"/>
       <c r="D34"/>
       <c r="F34" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>117</v>
+        <v>52</v>
       </c>
       <c r="B35" t="s">
-        <v>118</v>
+        <v>53</v>
       </c>
       <c r="C35"/>
       <c r="D35"/>
       <c r="F35" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="B36" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="C36"/>
       <c r="D36"/>
       <c r="F36" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>47</v>
+        <v>118</v>
       </c>
       <c r="B37" t="s">
-        <v>48</v>
+        <v>119</v>
       </c>
       <c r="C37"/>
       <c r="D37"/>
       <c r="F37" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
+        <v>121</v>
+      </c>
+      <c r="B38" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="C38"/>
       <c r="D38"/>
       <c r="F38" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
+        <v>124</v>
+      </c>
+      <c r="B39" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="C39"/>
       <c r="D39"/>
       <c r="F39" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
+        <v>127</v>
+      </c>
+      <c r="B40" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="C40"/>
       <c r="D40"/>
       <c r="F40" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
+        <v>130</v>
+      </c>
+      <c r="B41" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="C41"/>
       <c r="D41"/>
       <c r="F41" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
+        <v>133</v>
+      </c>
+      <c r="B42" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C42"/>
       <c r="D42"/>
       <c r="F42" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>137</v>
+        <v>96</v>
       </c>
       <c r="B43" t="s">
-        <v>138</v>
+        <v>97</v>
       </c>
       <c r="C43"/>
       <c r="D43"/>
       <c r="F43" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>96</v>
+        <v>63</v>
       </c>
       <c r="B44" t="s">
-        <v>97</v>
+        <v>64</v>
       </c>
       <c r="C44"/>
       <c r="D44"/>
       <c r="F44" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>63</v>
+        <v>138</v>
       </c>
       <c r="B45" t="s">
-        <v>64</v>
+        <v>139</v>
       </c>
       <c r="C45"/>
       <c r="D45"/>
       <c r="F45" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
+        <v>141</v>
+      </c>
+      <c r="B46" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="C46"/>
       <c r="D46"/>
-      <c r="F46" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B47" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C47"/>
       <c r="D47"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B48" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C48"/>
       <c r="D48"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B49" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C49"/>
       <c r="D49"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B50" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C50"/>
       <c r="D50"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>153</v>
+        <v>74</v>
       </c>
       <c r="B51" t="s">
-        <v>154</v>
+        <v>75</v>
       </c>
       <c r="C51"/>
       <c r="D51"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>74</v>
+        <v>151</v>
       </c>
       <c r="B52" t="s">
-        <v>75</v>
+        <v>152</v>
       </c>
       <c r="C52"/>
       <c r="D52"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B53" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C53"/>
       <c r="D53"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B54" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C54"/>
       <c r="D54"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B55" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C55"/>
       <c r="D55"/>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B56" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C56"/>
       <c r="D56"/>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B57" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C57"/>
       <c r="D57"/>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B58" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C58"/>
       <c r="D58"/>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B59" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="C59"/>
       <c r="D59"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B60" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C60"/>
       <c r="D60"/>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B61" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C61"/>
       <c r="D61"/>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B62" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C62"/>
       <c r="D62"/>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>175</v>
+        <v>90</v>
       </c>
       <c r="B63" t="s">
-        <v>176</v>
+        <v>91</v>
       </c>
       <c r="C63"/>
       <c r="D63"/>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B64" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C64"/>
       <c r="D64"/>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>92</v>
+        <v>173</v>
       </c>
       <c r="B65" t="s">
-        <v>93</v>
+        <v>174</v>
       </c>
       <c r="C65"/>
       <c r="D65"/>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="B66" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="C66"/>
       <c r="D66"/>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B67" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="C67"/>
       <c r="D67"/>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="B68" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="C68"/>
       <c r="D68"/>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B69" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="C69"/>
       <c r="D69"/>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="B70" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="C70"/>
       <c r="D70"/>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="B71" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="C71"/>
       <c r="D71"/>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="B72" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="C72"/>
       <c r="D72"/>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="B73" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="C73"/>
       <c r="D73"/>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="B74" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C74"/>
       <c r="D74"/>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="B75" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="C75"/>
       <c r="D75"/>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="B76" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="C76"/>
       <c r="D76"/>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="B77" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="C77"/>
       <c r="D77"/>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B78" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="C78"/>
       <c r="D78"/>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="B79" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="C79"/>
       <c r="D79"/>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="B80" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C80"/>
       <c r="D80"/>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>207</v>
+        <v>29</v>
       </c>
       <c r="B81" t="s">
-        <v>208</v>
+        <v>30</v>
       </c>
       <c r="C81"/>
       <c r="D81"/>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>29</v>
+        <v>205</v>
       </c>
       <c r="B82" t="s">
-        <v>30</v>
+        <v>206</v>
       </c>
       <c r="C82"/>
       <c r="D82"/>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="B83" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="C83"/>
       <c r="D83"/>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B84" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="C84"/>
       <c r="D84"/>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="B85" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="C85"/>
       <c r="D85"/>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="B86" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="C86"/>
       <c r="D86"/>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="B87" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="C87"/>
       <c r="D87"/>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="B88" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="C88"/>
       <c r="D88"/>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="B89" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="C89"/>
       <c r="D89"/>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="B90" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="C90"/>
       <c r="D90"/>
-    </row>
-[...8 lines deleted...]
-      <c r="D91"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>