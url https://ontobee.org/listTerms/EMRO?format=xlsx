--- v0 (2026-07-25)
+++ v1 (2026-09-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="386">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="382">
   <si>
     <t>Term IRI</t>
   </si>
   <si>
     <t>Term label</t>
   </si>
   <si>
     <t>Parent term IRI</t>
   </si>
   <si>
     <t>Parent term label</t>
   </si>
   <si>
     <t>Alternative term</t>
   </si>
   <si>
     <t>Definition</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PATO_0000001</t>
   </si>
   <si>
     <t>quality</t>
   </si>
   <si>
@@ -837,62 +837,50 @@
     <t>http://purl.obolibrary.org/obo/GO_0032941</t>
   </si>
   <si>
     <t>secretion by tissue</t>
   </si>
   <si>
     <t>The controlled release of a substance by a tissue.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0040011</t>
   </si>
   <si>
     <t>locomotion</t>
   </si>
   <si>
     <t>Self-propelled movement of a cell or organism from one location to another.</t>
   </si>
   <si>
     <t>Any process in which a cell, a substance, or a cellular entity, such as a protein complex or organelle, is transported, tethered to or otherwise maintained in a specific location. In the case of substances, localization may also be achieved via selective degradation.</t>
   </si>
   <si>
     <t>The specific neuromuscular movement of a single organism in response to external or internal stimuli.</t>
   </si>
   <si>
     <t>The regulated release of sweat from the sweat glands.</t>
-  </si>
-[...10 lines deleted...]
-    <t>obsolete class</t>
   </si>
   <si>
     <t>p is a process = Def. p is an occurrent that has temporal proper parts and for some time t, p s-depends_on some material entity at t. (axiom label in BFO2 Reference: [083-003])</t>
   </si>
   <si>
     <t>An independent continuant that is spatially extended whose identity is independent of that of other entities and can be maintained through time.</t>
   </si>
   <si>
     <t>Biological entity that is either an individual member of a biological species or constitutes the structural organization of an individual member of a biological species.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002234</t>
   </si>
   <si>
     <t>has output</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0000057</t>
   </si>
   <si>
     <t>has participant</t>
   </si>
   <si>
     <t>produces</t>
   </si>
@@ -1529,51 +1517,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F125"/>
+  <dimension ref="A1:F123"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="45" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -3044,648 +3032,624 @@
         <v>22</v>
       </c>
       <c r="F87" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
         <v>51</v>
       </c>
       <c r="B88" t="s">
         <v>52</v>
       </c>
       <c r="C88" t="s">
         <v>266</v>
       </c>
       <c r="D88" t="s">
         <v>267</v>
       </c>
       <c r="F88" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
+        <v>254</v>
+      </c>
+      <c r="B89" t="s">
+        <v>255</v>
+      </c>
+      <c r="C89"/>
+      <c r="D89"/>
+      <c r="F89" t="s">
         <v>275</v>
-      </c>
-[...7 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>254</v>
+        <v>16</v>
       </c>
       <c r="B90" t="s">
-        <v>255</v>
+        <v>17</v>
       </c>
       <c r="C90"/>
       <c r="D90"/>
       <c r="F90" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>16</v>
+        <v>232</v>
       </c>
       <c r="B91" t="s">
-        <v>17</v>
+        <v>233</v>
       </c>
       <c r="C91"/>
       <c r="D91"/>
       <c r="F91" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>232</v>
+        <v>8</v>
       </c>
       <c r="B92" t="s">
-        <v>233</v>
+        <v>9</v>
       </c>
       <c r="C92"/>
       <c r="D92"/>
-      <c r="F92" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B93" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-      <c r="D93"/>
+        <v>279</v>
+      </c>
+      <c r="C93" t="s">
+        <v>280</v>
+      </c>
+      <c r="D93" t="s">
+        <v>281</v>
+      </c>
+      <c r="E93" t="s">
+        <v>282</v>
+      </c>
+      <c r="F93" t="s">
+        <v>283</v>
+      </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
-        <v>8</v>
+        <v>284</v>
       </c>
       <c r="B94" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-      <c r="D94"/>
+        <v>285</v>
+      </c>
+      <c r="C94" t="s">
+        <v>286</v>
+      </c>
+      <c r="D94" t="s">
+        <v>287</v>
+      </c>
+      <c r="E94" t="s">
+        <v>288</v>
+      </c>
+      <c r="F94" t="s">
+        <v>289</v>
+      </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="B95" t="s">
-        <v>283</v>
+        <v>291</v>
       </c>
       <c r="C95" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="D95" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="E95" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="F95" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
       <c r="B96" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="C96" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="D96" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="E96" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
       <c r="F96" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="B97" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C97" t="s">
-        <v>296</v>
+        <v>304</v>
       </c>
       <c r="D97" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="E97" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
       <c r="F97" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
       <c r="B98" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="C98" t="s">
-        <v>302</v>
+        <v>292</v>
       </c>
       <c r="D98" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="E98" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="F98" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="B99" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="C99" t="s">
-        <v>308</v>
+        <v>280</v>
       </c>
       <c r="D99" t="s">
-        <v>309</v>
+        <v>281</v>
       </c>
       <c r="E99" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="F99" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
-        <v>312</v>
+        <v>286</v>
       </c>
       <c r="B100" t="s">
-        <v>313</v>
+        <v>287</v>
       </c>
       <c r="C100" t="s">
-        <v>296</v>
+        <v>316</v>
       </c>
       <c r="D100" t="s">
-        <v>297</v>
+        <v>317</v>
       </c>
       <c r="E100" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="F100" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
-        <v>316</v>
+        <v>298</v>
       </c>
       <c r="B101" t="s">
-        <v>317</v>
+        <v>299</v>
       </c>
       <c r="C101" t="s">
-        <v>284</v>
+        <v>320</v>
       </c>
       <c r="D101" t="s">
-        <v>285</v>
+        <v>321</v>
       </c>
       <c r="E101" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="F101" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>290</v>
+        <v>320</v>
       </c>
       <c r="B102" t="s">
-        <v>291</v>
+        <v>321</v>
       </c>
       <c r="C102" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="D102" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="E102" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="F102" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>302</v>
+        <v>328</v>
       </c>
       <c r="B103" t="s">
-        <v>303</v>
+        <v>329</v>
       </c>
       <c r="C103" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="D103" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="E103" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="F103" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
       <c r="B104" t="s">
-        <v>325</v>
+        <v>335</v>
       </c>
       <c r="C104" t="s">
-        <v>328</v>
+        <v>336</v>
       </c>
       <c r="D104" t="s">
-        <v>329</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="F104" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="B105" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="C105" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="D105" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="F105" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="B106" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C106" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="D106" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="F106" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
-        <v>343</v>
+        <v>292</v>
       </c>
       <c r="B107" t="s">
-        <v>344</v>
+        <v>293</v>
       </c>
       <c r="C107" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="D107" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="F107" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="B108" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="C108" t="s">
-        <v>350</v>
+        <v>328</v>
       </c>
       <c r="D108" t="s">
-        <v>351</v>
+        <v>329</v>
       </c>
       <c r="F108" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>296</v>
+        <v>355</v>
       </c>
       <c r="B109" t="s">
-        <v>297</v>
+        <v>356</v>
       </c>
       <c r="C109" t="s">
-        <v>353</v>
+        <v>341</v>
       </c>
       <c r="D109" t="s">
-        <v>354</v>
+        <v>342</v>
       </c>
       <c r="F109" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="B110" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="C110" t="s">
-        <v>332</v>
+        <v>341</v>
       </c>
       <c r="D110" t="s">
-        <v>333</v>
+        <v>342</v>
       </c>
       <c r="F110" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>359</v>
+        <v>346</v>
       </c>
       <c r="B111" t="s">
-        <v>360</v>
+        <v>347</v>
       </c>
       <c r="C111" t="s">
-        <v>345</v>
+        <v>330</v>
       </c>
       <c r="D111" t="s">
-        <v>346</v>
+        <v>331</v>
       </c>
       <c r="F111" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
+        <v>324</v>
+      </c>
+      <c r="B112" t="s">
+        <v>325</v>
+      </c>
+      <c r="C112" t="s">
         <v>362</v>
       </c>
-      <c r="B112" t="s">
+      <c r="D112" t="s">
         <v>363</v>
-      </c>
-[...4 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F112" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>350</v>
+        <v>330</v>
       </c>
       <c r="B113" t="s">
-        <v>351</v>
+        <v>331</v>
       </c>
       <c r="C113" t="s">
-        <v>334</v>
+        <v>365</v>
       </c>
       <c r="D113" t="s">
-        <v>335</v>
+        <v>366</v>
       </c>
       <c r="F113" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>328</v>
+        <v>362</v>
       </c>
       <c r="B114" t="s">
-        <v>329</v>
+        <v>363</v>
       </c>
       <c r="C114" t="s">
+        <v>365</v>
+      </c>
+      <c r="D114" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="F114" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>334</v>
+        <v>304</v>
       </c>
       <c r="B115" t="s">
-        <v>335</v>
+        <v>305</v>
       </c>
       <c r="C115" t="s">
-        <v>369</v>
+        <v>336</v>
       </c>
       <c r="D115" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>371</v>
+        <v>337</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="B116" t="s">
-        <v>367</v>
-[...4 lines deleted...]
-      <c r="D116" t="s">
         <v>370</v>
+      </c>
+      <c r="C116"/>
+      <c r="D116"/>
+      <c r="E116" t="s">
+        <v>371</v>
       </c>
       <c r="F116" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>308</v>
+        <v>373</v>
       </c>
       <c r="B117" t="s">
-        <v>309</v>
-[...5 lines deleted...]
-        <v>341</v>
+        <v>374</v>
+      </c>
+      <c r="C117"/>
+      <c r="D117"/>
+      <c r="E117" t="s">
+        <v>375</v>
+      </c>
+      <c r="F117" t="s">
+        <v>376</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
-        <v>373</v>
+        <v>280</v>
       </c>
       <c r="B118" t="s">
-        <v>374</v>
+        <v>281</v>
       </c>
       <c r="C118"/>
       <c r="D118"/>
       <c r="E118" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="F118" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
-        <v>377</v>
+        <v>349</v>
       </c>
       <c r="B119" t="s">
-        <v>378</v>
+        <v>350</v>
       </c>
       <c r="C119"/>
       <c r="D119"/>
-      <c r="E119" t="s">
+      <c r="F119" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>284</v>
+        <v>341</v>
       </c>
       <c r="B120" t="s">
-        <v>285</v>
+        <v>342</v>
       </c>
       <c r="C120"/>
       <c r="D120"/>
-      <c r="E120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F120" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>353</v>
+        <v>365</v>
       </c>
       <c r="B121" t="s">
-        <v>354</v>
+        <v>366</v>
       </c>
       <c r="C121"/>
       <c r="D121"/>
       <c r="F121" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="B122" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
       <c r="C122"/>
       <c r="D122"/>
-      <c r="F122" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>369</v>
+        <v>316</v>
       </c>
       <c r="B123" t="s">
-        <v>370</v>
+        <v>317</v>
       </c>
       <c r="C123"/>
       <c r="D123"/>
-      <c r="F123" t="s">
-[...21 lines deleted...]
-      <c r="D125"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>