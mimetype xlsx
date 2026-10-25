--- v1 (2026-09-09)
+++ v2 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="382">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="385">
   <si>
     <t>Term IRI</t>
   </si>
   <si>
     <t>Term label</t>
   </si>
   <si>
     <t>Parent term IRI</t>
   </si>
   <si>
     <t>Parent term label</t>
   </si>
   <si>
     <t>Alternative term</t>
   </si>
   <si>
     <t>Definition</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PATO_0000001</t>
   </si>
   <si>
     <t>quality</t>
   </si>
   <si>
@@ -74,102 +74,102 @@
   <si>
     <t>process quality</t>
   </si>
   <si>
     <t>A quality which inheres in an process.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000181</t>
   </si>
   <si>
     <t>population</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000040</t>
   </si>
   <si>
     <t>material entity</t>
   </si>
   <si>
     <t>a population is a collection of individuals from the same taxonomic class living, counted or sampled at a particular site or in a particular area.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0000000</t>
   </si>
   <si>
-    <t>emotion process</t>
+    <t>emotion response process</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0007610</t>
   </si>
   <si>
     <t>behavior</t>
   </si>
   <si>
     <t>A behavioral response that includes overt action, cognitive response, verbal response, or physiological reaction in response to a situation or event, or internal process which evokes positive feelings, negative feelings, or surprise (i.e., emotional experiences).</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0000001</t>
   </si>
   <si>
     <t>phenomenal cognitive experience</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0050890</t>
   </si>
   <si>
     <t>cognition</t>
   </si>
   <si>
     <t>A cognitive process during which an organism is aware of something either internal or external to itself.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0000002</t>
   </si>
   <si>
     <t>emotional experience</t>
   </si>
   <si>
     <t>A phenomenal cognitive experience evaluated as pleasant or unpleasant.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0000003</t>
   </si>
   <si>
-    <t>anxiety process</t>
-[...2 lines deleted...]
-    <t>An emotion process that is a response that occurs more distally in time or physical space with regard to threatening stimuli. Anxiety typically involves worrying about experiencing threats that could or will be experienced in the future.</t>
+    <t>anxiety emotion response process</t>
+  </si>
+  <si>
+    <t>An emotion response process that is a response that occurs more distally in time or physical space with regard to threatening stimuli. Anxiety typically involves worrying about experiencing threats that could or will be experienced in the future.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0000004</t>
   </si>
   <si>
-    <t>fear process</t>
-[...2 lines deleted...]
-    <t>An emotion process that is an in-the-moment response to a perceived threat. Fear is typically associated with organized, robust visceral arousal.</t>
+    <t>fear emotion response process</t>
+  </si>
+  <si>
+    <t>An emotion response process that is an in-the-moment response to a perceived threat. Fear is typically associated with organized, robust visceral arousal.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0000005</t>
   </si>
   <si>
     <t>sensory experience</t>
   </si>
   <si>
     <t>A phenomenal cognitive experience produced by the parts of the nervous sysem involved in awareness of the external world (i.e., external stimulus) or changes to internal organs. A sensory experience does not necessarily entail the existence phenomenon experiences (e.g., hallucinations).</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0000006</t>
   </si>
   <si>
     <t>motoric response to emotion</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0061744</t>
   </si>
   <si>
     <t>motor behavior</t>
   </si>
   <si>
     <t>A motor behavior that happens as a response to an emotion process. The motoric response includes muscle contractions that may move parts of the body or prevent the body from moving (e.g., freezing).</t>
   </si>
@@ -263,51 +263,51 @@
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0000013</t>
   </si>
   <si>
     <t>cognitive response to emotion</t>
   </si>
   <si>
     <t>A cognitive process that happens as a response to an emotion process.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0000014</t>
   </si>
   <si>
     <t>cognitive appraisal process</t>
   </si>
   <si>
     <t>A cognitive process during which the nature and significance of a phenomenon or event is evaluated.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0000015</t>
   </si>
   <si>
     <t>syncope response to emotion</t>
   </si>
   <si>
-    <t>A transient loss of consciousness and postural tone that happens as a result of an emotion process.</t>
+    <t>A psychophysiological response to emotion during which a transient loss of consciousness and postural tone occurs.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0000016</t>
   </si>
   <si>
     <t>negative emotional valence</t>
   </si>
   <si>
     <t>An emotional valence which is inherently unpleasant or aversive.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0000017</t>
   </si>
   <si>
     <t>neutral emotional valence</t>
   </si>
   <si>
     <t>An emotional valence which is inherently neither pleasant nor unpleasant.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0000019</t>
   </si>
   <si>
     <t>muscle tension response to fear</t>
   </si>
@@ -398,84 +398,84 @@
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0000029</t>
   </si>
   <si>
     <t>increased breathing rate response to fear</t>
   </si>
   <si>
     <t>A respiratory system process during which the rate  at which an organism moves air in and out of its lungs increases as a response to a fear process.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0000030</t>
   </si>
   <si>
     <t>increased breathing rate response to anxiety</t>
   </si>
   <si>
     <t>A respiratory system process during which the rate  at which an organism moves air in and out of its lungs increases as a response to an anxiety process.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0000031</t>
   </si>
   <si>
     <t>syncope response to fear</t>
   </si>
   <si>
-    <t>A transient loss of consciousness and postural tone that happens as a result of a fear process.</t>
+    <t>A syncope response to emotion that happens as a result of a fear process.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0000032</t>
   </si>
   <si>
     <t>syncope response to anxiety</t>
   </si>
   <si>
-    <t>A transient loss of consciousness and postural tone that happens as a result of an anxiety process.</t>
+    <t>A syncope response to emotion that happens as a result of an anxiety process.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0000033</t>
   </si>
   <si>
     <t>motoric response to fear</t>
   </si>
   <si>
     <t>A motor behavior that happens as a response to a fear process.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0000034</t>
   </si>
   <si>
     <t>motoric response to anxiety</t>
   </si>
   <si>
     <t>A motor behavior that happens as a response to an anxiety process.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0003000</t>
   </si>
   <si>
-    <t>avoidance behavior</t>
+    <t>avoidance response behavior</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0002209</t>
   </si>
   <si>
     <t>behavioral defense response</t>
   </si>
   <si>
     <t>A behavioral defense response in which an organism seeks to avoid an encounter with a potential external threat.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0003001</t>
   </si>
   <si>
     <t>self-conscious emotional experience</t>
   </si>
   <si>
     <t>An emotional experience generated when events reflect on the worth or value of the self in one’s own or others’ eyes.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0003002</t>
   </si>
   <si>
     <t>embarrassment</t>
   </si>
@@ -506,156 +506,147 @@
   <si>
     <t>guilt</t>
   </si>
   <si>
     <t>A self-conscious emotional experience characterized by a painful appraisal of having done (or thought) something that is wrong and often by a readiness to take action designed to undo or mitigate this wrong.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0004000</t>
   </si>
   <si>
     <t>personality trait characteristic</t>
   </si>
   <si>
     <t>A process quality that characterizes a behavioral response to stimulus that is relatively stable, consistent, and enduring.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0004001</t>
   </si>
   <si>
     <t>affective well-being</t>
   </si>
   <si>
     <t>An emotional experience characterized by the presence of pleasant affect (e.g., feelings of happiness) versus the absence of unpleasant affect (e.g., depressed mood).</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/EMRO_0004002</t>
-[...7 lines deleted...]
-  <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0004003</t>
   </si>
   <si>
     <t>shyness trait characteristic</t>
   </si>
   <si>
     <t>A personality trait characteristic that is associated with  anxiety and inhibition in social situations.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0004007</t>
   </si>
   <si>
     <t>introversion trait characteristic</t>
   </si>
   <si>
     <t>A personality trait characteristic involving an orientation toward the internal private world of one’s self and one’s inner thoughts and feelings, rather than toward the outer world of people and things.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0004009</t>
   </si>
   <si>
-    <t>depression process</t>
-[...2 lines deleted...]
-    <t>An emotion process involving a negative affective state, ranging from unhappiness and discontent to an extreme feeling of sadness, pessimism, and despondency, that interferes with daily life.</t>
+    <t>depression emotion response process</t>
+  </si>
+  <si>
+    <t>An emotion response process involving a negative affective state, ranging from unhappiness and discontent to an extreme feeling of sadness, pessimism, and despondency, that interferes with daily life.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0004010</t>
   </si>
   <si>
     <t>societal culture characteristic</t>
   </si>
   <si>
     <t>A process quality characterizing the attitudes, values, and behaviors of a population or shared by a particular group within a society, such as a profession, social class, or age group.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0004011</t>
   </si>
   <si>
     <t>creativity</t>
   </si>
   <si>
     <t>A cognitive process during which an individual produces or develops original work, theories, techniques, or thoughts.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0004012</t>
   </si>
   <si>
-    <t>stress process</t>
-[...2 lines deleted...]
-    <t>An emotion process that is a physiological or psychological response to internal or external stressors.</t>
+    <t>stress emotion response process</t>
+  </si>
+  <si>
+    <t>An emotion response process that is a physiological or psychological response to internal or external stressors.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0004013</t>
   </si>
   <si>
-    <t>social isolation process</t>
-[...2 lines deleted...]
-    <t>An emotion process involving voluntary or involuntary absence of contact with others.</t>
+    <t>social isolation emotion response process</t>
+  </si>
+  <si>
+    <t>An emotion response process involving voluntary or involuntary absence of contact with others.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0004014</t>
   </si>
   <si>
-    <t>happiness</t>
-[...2 lines deleted...]
-    <t>An emotion process of joy, gladness, satisfaction, and well-being.</t>
+    <t>happiness emotion response process</t>
+  </si>
+  <si>
+    <t>An emotion response process of joy, gladness, satisfaction, and well-being.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0004015</t>
   </si>
   <si>
     <t>behavioral inhibition trait characteristic</t>
   </si>
   <si>
     <t>A personality trait characteristic involving restraint in engaging with the world combined with a tendency to scrutinize the environment for potential threats and to avoid or withdraw from unfamiliar situations or people.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0004016</t>
   </si>
   <si>
-    <t>social withdrawal process</t>
+    <t>social withdrawal emotion response process</t>
   </si>
   <si>
     <t>An emotion process involving the removal of oneself from familiar and unfamiliar peers.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0004017</t>
   </si>
   <si>
-    <t>loneliness process</t>
-[...2 lines deleted...]
-    <t>An emotion process involving affective and cognitive discomfort or uneasiness that arises from being or perceiving oneself to be alone or otherwise solitary.</t>
+    <t>loneliness emotion response process</t>
+  </si>
+  <si>
+    <t>An emotion response process involving affective and cognitive discomfort or uneasiness that arises from being or perceiving oneself to be alone or otherwise solitary.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0006810</t>
   </si>
   <si>
     <t>transport</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0051234</t>
   </si>
   <si>
     <t>establishment of localization</t>
   </si>
   <si>
     <t>The directed movement of substances (such as macromolecules, small molecules, ions) or cellular components (such as complexes and organelles) into, out of or within a cell, or between cells, or within a multicellular organism by means of some agent such as a transporter or a transporter complex, a pore or a motor protein.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0003012</t>
   </si>
   <si>
     <t>muscle system process</t>
   </si>
   <si>
     <t>A process in which force is generated within muscle tissue, resulting in a change in muscle geometry. Force generation involves a chemo-mechanical energy conversion step that is carried out by the actin/myosin complex activity, which generates force through ATP hydrolysis.</t>
   </si>
@@ -834,50 +825,68 @@
     <t>Any process that modulates a qualitative or quantitative trait of a biological quality. A biological quality is a measurable attribute of an organism or part of an organism, such as size, mass, shape, color, etc.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0032941</t>
   </si>
   <si>
     <t>secretion by tissue</t>
   </si>
   <si>
     <t>The controlled release of a substance by a tissue.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0040011</t>
   </si>
   <si>
     <t>locomotion</t>
   </si>
   <si>
     <t>Self-propelled movement of a cell or organism from one location to another.</t>
   </si>
   <si>
     <t>Any process in which a cell, a substance, or a cellular entity, such as a protein complex or organelle, is transported, tethered to or otherwise maintained in a specific location. In the case of substances, localization may also be achieved via selective degradation.</t>
   </si>
   <si>
     <t>The specific neuromuscular movement of a single organism in response to external or internal stimuli.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/EMRO_0004020</t>
+  </si>
+  <si>
+    <t>emotional downregulation response process</t>
+  </si>
+  <si>
+    <t>An emotion response process which entails cognitive and behavioral methods focused on reducing or moderating the intensity of specific emotional states.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/EMRO_0004021</t>
+  </si>
+  <si>
+    <t>motivation</t>
+  </si>
+  <si>
+    <t>A cognitive process that involves a person's willingness to exert physical or mental effort in pursuit of a goal or outcome.</t>
   </si>
   <si>
     <t>The regulated release of sweat from the sweat glands.</t>
   </si>
   <si>
     <t>p is a process = Def. p is an occurrent that has temporal proper parts and for some time t, p s-depends_on some material entity at t. (axiom label in BFO2 Reference: [083-003])</t>
   </si>
   <si>
     <t>An independent continuant that is spatially extended whose identity is independent of that of other entities and can be maintained through time.</t>
   </si>
   <si>
     <t>Biological entity that is either an individual member of a biological species or constitutes the structural organization of an individual member of a biological species.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002234</t>
   </si>
   <si>
     <t>has output</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0000057</t>
   </si>
   <si>
     <t>has participant</t>
   </si>
@@ -1517,51 +1526,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F123"/>
+  <dimension ref="A1:F124"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="45" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -2341,1315 +2350,1332 @@
     <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>161</v>
       </c>
       <c r="B47" t="s">
         <v>162</v>
       </c>
       <c r="C47" t="s">
         <v>29</v>
       </c>
       <c r="D47" t="s">
         <v>30</v>
       </c>
       <c r="F47" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>164</v>
       </c>
       <c r="B48" t="s">
         <v>165</v>
       </c>
       <c r="C48" t="s">
-        <v>19</v>
+        <v>158</v>
       </c>
       <c r="D48" t="s">
-        <v>20</v>
+        <v>159</v>
       </c>
       <c r="F48" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>167</v>
       </c>
       <c r="B49" t="s">
         <v>168</v>
       </c>
       <c r="C49" t="s">
         <v>158</v>
       </c>
       <c r="D49" t="s">
         <v>159</v>
       </c>
       <c r="F49" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>170</v>
       </c>
       <c r="B50" t="s">
         <v>171</v>
       </c>
       <c r="C50" t="s">
-        <v>158</v>
+        <v>19</v>
       </c>
       <c r="D50" t="s">
-        <v>159</v>
+        <v>20</v>
       </c>
       <c r="F50" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>173</v>
       </c>
       <c r="B51" t="s">
         <v>174</v>
       </c>
       <c r="C51" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F51" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>176</v>
       </c>
       <c r="B52" t="s">
         <v>177</v>
       </c>
       <c r="C52" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="D52" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F52" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>179</v>
       </c>
       <c r="B53" t="s">
         <v>180</v>
       </c>
       <c r="C53" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D53" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="F53" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>182</v>
       </c>
       <c r="B54" t="s">
         <v>183</v>
       </c>
       <c r="C54" t="s">
         <v>19</v>
       </c>
       <c r="D54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>185</v>
       </c>
       <c r="B55" t="s">
         <v>186</v>
       </c>
       <c r="C55" t="s">
         <v>19</v>
       </c>
       <c r="D55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>188</v>
       </c>
       <c r="B56" t="s">
         <v>189</v>
       </c>
       <c r="C56" t="s">
-        <v>19</v>
+        <v>158</v>
       </c>
       <c r="D56" t="s">
-        <v>20</v>
+        <v>159</v>
       </c>
       <c r="F56" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>191</v>
       </c>
       <c r="B57" t="s">
         <v>192</v>
       </c>
       <c r="C57" t="s">
-        <v>158</v>
+        <v>19</v>
       </c>
       <c r="D57" t="s">
-        <v>159</v>
+        <v>20</v>
       </c>
       <c r="F57" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
         <v>194</v>
       </c>
       <c r="B58" t="s">
         <v>195</v>
       </c>
       <c r="C58" t="s">
         <v>19</v>
       </c>
       <c r="D58" t="s">
         <v>20</v>
       </c>
       <c r="F58" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
         <v>197</v>
       </c>
       <c r="B59" t="s">
         <v>198</v>
       </c>
       <c r="C59" t="s">
-        <v>19</v>
+        <v>199</v>
       </c>
       <c r="D59" t="s">
-        <v>20</v>
+        <v>200</v>
       </c>
       <c r="F59" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>200</v>
+        <v>62</v>
       </c>
       <c r="B60" t="s">
-        <v>201</v>
+        <v>63</v>
       </c>
       <c r="C60" t="s">
         <v>202</v>
       </c>
       <c r="D60" t="s">
         <v>203</v>
       </c>
       <c r="F60" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>62</v>
+        <v>205</v>
       </c>
       <c r="B61" t="s">
-        <v>63</v>
+        <v>206</v>
       </c>
       <c r="C61" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D61" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="F61" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>208</v>
+        <v>26</v>
       </c>
       <c r="B62" t="s">
-        <v>209</v>
+        <v>27</v>
       </c>
       <c r="C62" t="s">
         <v>210</v>
       </c>
       <c r="D62" t="s">
         <v>211</v>
       </c>
       <c r="F62" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>26</v>
+        <v>199</v>
       </c>
       <c r="B63" t="s">
-        <v>27</v>
+        <v>200</v>
       </c>
       <c r="C63" t="s">
         <v>213</v>
       </c>
       <c r="D63" t="s">
         <v>214</v>
       </c>
       <c r="F63" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>202</v>
+        <v>216</v>
       </c>
       <c r="B64" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C64" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="D64" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="F64" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B65" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C65" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="D65" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F65" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
+        <v>223</v>
+      </c>
+      <c r="B66" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="C66" t="s">
         <v>226</v>
       </c>
       <c r="D66" t="s">
         <v>227</v>
       </c>
       <c r="F66" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
         <v>226</v>
       </c>
       <c r="B67" t="s">
         <v>227</v>
       </c>
       <c r="C67" t="s">
         <v>229</v>
       </c>
       <c r="D67" t="s">
         <v>230</v>
       </c>
       <c r="F67" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B68" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="C68" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="D68" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="F68" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
+        <v>234</v>
+      </c>
+      <c r="B69" t="s">
         <v>235</v>
       </c>
-      <c r="B69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" t="s">
+        <v>223</v>
+      </c>
+      <c r="D69" t="s">
+        <v>224</v>
+      </c>
+      <c r="F69" t="s">
         <v>237</v>
-      </c>
-[...4 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>237</v>
+        <v>140</v>
       </c>
       <c r="B70" t="s">
+        <v>141</v>
+      </c>
+      <c r="C70" t="s">
+        <v>21</v>
+      </c>
+      <c r="D70" t="s">
+        <v>22</v>
+      </c>
+      <c r="F70" t="s">
         <v>238</v>
-      </c>
-[...7 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
-        <v>140</v>
+        <v>239</v>
       </c>
       <c r="B71" t="s">
-        <v>141</v>
+        <v>240</v>
       </c>
       <c r="C71" t="s">
-        <v>21</v>
+        <v>241</v>
       </c>
       <c r="D71" t="s">
-        <v>22</v>
+        <v>242</v>
       </c>
       <c r="F71" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
-        <v>242</v>
+        <v>202</v>
       </c>
       <c r="B72" t="s">
-        <v>243</v>
+        <v>203</v>
       </c>
       <c r="C72" t="s">
+        <v>239</v>
+      </c>
+      <c r="D72" t="s">
+        <v>240</v>
+      </c>
+      <c r="F72" t="s">
         <v>244</v>
-      </c>
-[...4 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>205</v>
+        <v>245</v>
       </c>
       <c r="B73" t="s">
-        <v>206</v>
+        <v>246</v>
       </c>
       <c r="C73" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="D73" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="F73" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
+        <v>67</v>
+      </c>
+      <c r="B74" t="s">
+        <v>68</v>
+      </c>
+      <c r="C74" t="s">
+        <v>245</v>
+      </c>
+      <c r="D74" t="s">
+        <v>246</v>
+      </c>
+      <c r="F74" t="s">
         <v>248</v>
-      </c>
-[...10 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="B75" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="C75" t="s">
-        <v>248</v>
+        <v>239</v>
       </c>
       <c r="D75" t="s">
+        <v>240</v>
+      </c>
+      <c r="F75" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="B76" t="s">
-        <v>73</v>
+        <v>22</v>
       </c>
       <c r="C76" t="s">
+        <v>241</v>
+      </c>
+      <c r="D76" t="s">
         <v>242</v>
       </c>
-      <c r="D76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>21</v>
+        <v>218</v>
       </c>
       <c r="B77" t="s">
-        <v>22</v>
+        <v>219</v>
       </c>
       <c r="C77" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="D77" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="F77" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>221</v>
+        <v>241</v>
       </c>
       <c r="B78" t="s">
-        <v>222</v>
+        <v>242</v>
       </c>
       <c r="C78" t="s">
+        <v>218</v>
+      </c>
+      <c r="D78" t="s">
+        <v>219</v>
+      </c>
+      <c r="F78" t="s">
         <v>254</v>
-      </c>
-[...4 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>244</v>
+        <v>255</v>
       </c>
       <c r="B79" t="s">
-        <v>245</v>
+        <v>256</v>
       </c>
       <c r="C79" t="s">
-        <v>221</v>
+        <v>197</v>
       </c>
       <c r="D79" t="s">
-        <v>222</v>
+        <v>198</v>
       </c>
       <c r="F79" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
+        <v>210</v>
+      </c>
+      <c r="B80" t="s">
+        <v>211</v>
+      </c>
+      <c r="C80" t="s">
+        <v>239</v>
+      </c>
+      <c r="D80" t="s">
+        <v>240</v>
+      </c>
+      <c r="F80" t="s">
         <v>258</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="B81" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="C81" t="s">
-        <v>242</v>
+        <v>259</v>
       </c>
       <c r="D81" t="s">
-        <v>243</v>
+        <v>260</v>
       </c>
       <c r="F81" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>210</v>
+        <v>259</v>
       </c>
       <c r="B82" t="s">
-        <v>211</v>
+        <v>260</v>
       </c>
       <c r="C82" t="s">
+        <v>216</v>
+      </c>
+      <c r="D82" t="s">
+        <v>217</v>
+      </c>
+      <c r="F82" t="s">
         <v>262</v>
-      </c>
-[...4 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B83" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C83" t="s">
-        <v>219</v>
+        <v>255</v>
       </c>
       <c r="D83" t="s">
-        <v>220</v>
+        <v>256</v>
       </c>
       <c r="F83" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
         <v>266</v>
       </c>
       <c r="B84" t="s">
         <v>267</v>
       </c>
       <c r="C84" t="s">
-        <v>258</v>
+        <v>218</v>
       </c>
       <c r="D84" t="s">
-        <v>259</v>
+        <v>219</v>
       </c>
       <c r="F84" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
+        <v>213</v>
+      </c>
+      <c r="B85" t="s">
+        <v>214</v>
+      </c>
+      <c r="C85" t="s">
+        <v>218</v>
+      </c>
+      <c r="D85" t="s">
+        <v>219</v>
+      </c>
+      <c r="F85" t="s">
         <v>269</v>
-      </c>
-[...10 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
-        <v>216</v>
+        <v>43</v>
       </c>
       <c r="B86" t="s">
-        <v>217</v>
+        <v>44</v>
       </c>
       <c r="C86" t="s">
-        <v>221</v>
+        <v>21</v>
       </c>
       <c r="D86" t="s">
-        <v>222</v>
+        <v>22</v>
       </c>
       <c r="F86" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>43</v>
+        <v>271</v>
       </c>
       <c r="B87" t="s">
-        <v>44</v>
+        <v>272</v>
       </c>
       <c r="C87" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D87" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F87" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>51</v>
+        <v>274</v>
       </c>
       <c r="B88" t="s">
-        <v>52</v>
+        <v>275</v>
       </c>
       <c r="C88" t="s">
-        <v>266</v>
+        <v>26</v>
       </c>
       <c r="D88" t="s">
-        <v>267</v>
+        <v>27</v>
       </c>
       <c r="F88" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>254</v>
+        <v>51</v>
       </c>
       <c r="B89" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-      <c r="D89"/>
+        <v>52</v>
+      </c>
+      <c r="C89" t="s">
+        <v>263</v>
+      </c>
+      <c r="D89" t="s">
+        <v>264</v>
+      </c>
       <c r="F89" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>16</v>
+        <v>251</v>
       </c>
       <c r="B90" t="s">
-        <v>17</v>
+        <v>252</v>
       </c>
       <c r="C90"/>
       <c r="D90"/>
       <c r="F90" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>232</v>
+        <v>16</v>
       </c>
       <c r="B91" t="s">
-        <v>233</v>
+        <v>17</v>
       </c>
       <c r="C91"/>
       <c r="D91"/>
       <c r="F91" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>8</v>
+        <v>229</v>
       </c>
       <c r="B92" t="s">
-        <v>9</v>
+        <v>230</v>
       </c>
       <c r="C92"/>
       <c r="D92"/>
+      <c r="F92" t="s">
+        <v>280</v>
+      </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
-        <v>278</v>
+        <v>8</v>
       </c>
       <c r="B93" t="s">
-        <v>279</v>
-[...12 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="C93"/>
+      <c r="D93"/>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
+        <v>281</v>
+      </c>
+      <c r="B94" t="s">
+        <v>282</v>
+      </c>
+      <c r="C94" t="s">
+        <v>283</v>
+      </c>
+      <c r="D94" t="s">
         <v>284</v>
       </c>
-      <c r="B94" t="s">
+      <c r="E94" t="s">
         <v>285</v>
       </c>
-      <c r="C94" t="s">
+      <c r="F94" t="s">
         <v>286</v>
-      </c>
-[...7 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
+        <v>287</v>
+      </c>
+      <c r="B95" t="s">
+        <v>288</v>
+      </c>
+      <c r="C95" t="s">
+        <v>289</v>
+      </c>
+      <c r="D95" t="s">
         <v>290</v>
       </c>
-      <c r="B95" t="s">
+      <c r="E95" t="s">
         <v>291</v>
       </c>
-      <c r="C95" t="s">
+      <c r="F95" t="s">
         <v>292</v>
-      </c>
-[...7 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
+        <v>293</v>
+      </c>
+      <c r="B96" t="s">
+        <v>294</v>
+      </c>
+      <c r="C96" t="s">
+        <v>295</v>
+      </c>
+      <c r="D96" t="s">
         <v>296</v>
       </c>
-      <c r="B96" t="s">
+      <c r="E96" t="s">
         <v>297</v>
       </c>
-      <c r="C96" t="s">
+      <c r="F96" t="s">
         <v>298</v>
-      </c>
-[...7 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
+        <v>299</v>
+      </c>
+      <c r="B97" t="s">
+        <v>300</v>
+      </c>
+      <c r="C97" t="s">
+        <v>301</v>
+      </c>
+      <c r="D97" t="s">
         <v>302</v>
       </c>
-      <c r="B97" t="s">
+      <c r="E97" t="s">
         <v>303</v>
       </c>
-      <c r="C97" t="s">
+      <c r="F97" t="s">
         <v>304</v>
-      </c>
-[...7 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
+        <v>305</v>
+      </c>
+      <c r="B98" t="s">
+        <v>306</v>
+      </c>
+      <c r="C98" t="s">
+        <v>307</v>
+      </c>
+      <c r="D98" t="s">
         <v>308</v>
       </c>
-      <c r="B98" t="s">
+      <c r="E98" t="s">
         <v>309</v>
       </c>
-      <c r="C98" t="s">
-[...5 lines deleted...]
-      <c r="E98" t="s">
+      <c r="F98" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
+        <v>311</v>
+      </c>
+      <c r="B99" t="s">
         <v>312</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99" t="s">
+        <v>295</v>
+      </c>
+      <c r="D99" t="s">
+        <v>296</v>
+      </c>
+      <c r="E99" t="s">
         <v>313</v>
       </c>
-      <c r="C99" t="s">
-[...5 lines deleted...]
-      <c r="E99" t="s">
+      <c r="F99" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
-        <v>286</v>
+        <v>315</v>
       </c>
       <c r="B100" t="s">
-        <v>287</v>
+        <v>316</v>
       </c>
       <c r="C100" t="s">
-        <v>316</v>
+        <v>283</v>
       </c>
       <c r="D100" t="s">
+        <v>284</v>
+      </c>
+      <c r="E100" t="s">
         <v>317</v>
       </c>
-      <c r="E100" t="s">
+      <c r="F100" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="B101" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="C101" t="s">
+        <v>319</v>
+      </c>
+      <c r="D101" t="s">
         <v>320</v>
       </c>
-      <c r="D101" t="s">
+      <c r="E101" t="s">
         <v>321</v>
       </c>
-      <c r="E101" t="s">
+      <c r="F101" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>320</v>
+        <v>301</v>
       </c>
       <c r="B102" t="s">
-        <v>321</v>
+        <v>302</v>
       </c>
       <c r="C102" t="s">
+        <v>323</v>
+      </c>
+      <c r="D102" t="s">
         <v>324</v>
       </c>
-      <c r="D102" t="s">
+      <c r="E102" t="s">
         <v>325</v>
       </c>
-      <c r="E102" t="s">
+      <c r="F102" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
+        <v>323</v>
+      </c>
+      <c r="B103" t="s">
+        <v>324</v>
+      </c>
+      <c r="C103" t="s">
+        <v>327</v>
+      </c>
+      <c r="D103" t="s">
         <v>328</v>
       </c>
-      <c r="B103" t="s">
+      <c r="E103" t="s">
         <v>329</v>
       </c>
-      <c r="C103" t="s">
+      <c r="F103" t="s">
         <v>330</v>
-      </c>
-[...7 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
+        <v>331</v>
+      </c>
+      <c r="B104" t="s">
+        <v>332</v>
+      </c>
+      <c r="C104" t="s">
+        <v>333</v>
+      </c>
+      <c r="D104" t="s">
         <v>334</v>
       </c>
-      <c r="B104" t="s">
+      <c r="E104" t="s">
         <v>335</v>
       </c>
-      <c r="C104" t="s">
+      <c r="F104" t="s">
         <v>336</v>
-      </c>
-[...4 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
+        <v>337</v>
+      </c>
+      <c r="B105" t="s">
+        <v>338</v>
+      </c>
+      <c r="C105" t="s">
         <v>339</v>
       </c>
-      <c r="B105" t="s">
+      <c r="D105" t="s">
         <v>340</v>
       </c>
-      <c r="C105" t="s">
+      <c r="F105" t="s">
         <v>341</v>
-      </c>
-[...4 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
+        <v>342</v>
+      </c>
+      <c r="B106" t="s">
+        <v>343</v>
+      </c>
+      <c r="C106" t="s">
         <v>344</v>
       </c>
-      <c r="B106" t="s">
+      <c r="D106" t="s">
         <v>345</v>
       </c>
-      <c r="C106" t="s">
+      <c r="F106" t="s">
         <v>346</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
-        <v>292</v>
+        <v>347</v>
       </c>
       <c r="B107" t="s">
-        <v>293</v>
+        <v>348</v>
       </c>
       <c r="C107" t="s">
         <v>349</v>
       </c>
       <c r="D107" t="s">
         <v>350</v>
       </c>
       <c r="F107" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
+        <v>295</v>
+      </c>
+      <c r="B108" t="s">
+        <v>296</v>
+      </c>
+      <c r="C108" t="s">
         <v>352</v>
       </c>
-      <c r="B108" t="s">
+      <c r="D108" t="s">
         <v>353</v>
-      </c>
-[...4 lines deleted...]
-        <v>329</v>
       </c>
       <c r="F108" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
         <v>355</v>
       </c>
       <c r="B109" t="s">
         <v>356</v>
       </c>
       <c r="C109" t="s">
-        <v>341</v>
+        <v>331</v>
       </c>
       <c r="D109" t="s">
-        <v>342</v>
+        <v>332</v>
       </c>
       <c r="F109" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
         <v>358</v>
       </c>
       <c r="B110" t="s">
         <v>359</v>
       </c>
       <c r="C110" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="D110" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="F110" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>346</v>
+        <v>361</v>
       </c>
       <c r="B111" t="s">
-        <v>347</v>
+        <v>362</v>
       </c>
       <c r="C111" t="s">
-        <v>330</v>
+        <v>344</v>
       </c>
       <c r="D111" t="s">
-        <v>331</v>
+        <v>345</v>
       </c>
       <c r="F111" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
-        <v>324</v>
+        <v>349</v>
       </c>
       <c r="B112" t="s">
-        <v>325</v>
+        <v>350</v>
       </c>
       <c r="C112" t="s">
-        <v>362</v>
+        <v>333</v>
       </c>
       <c r="D112" t="s">
-        <v>363</v>
+        <v>334</v>
       </c>
       <c r="F112" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="B113" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="C113" t="s">
         <v>365</v>
       </c>
       <c r="D113" t="s">
         <v>366</v>
       </c>
       <c r="F113" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>362</v>
+        <v>333</v>
       </c>
       <c r="B114" t="s">
-        <v>363</v>
+        <v>334</v>
       </c>
       <c r="C114" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="D114" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="F114" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>304</v>
+        <v>365</v>
       </c>
       <c r="B115" t="s">
-        <v>305</v>
+        <v>366</v>
       </c>
       <c r="C115" t="s">
-        <v>336</v>
+        <v>368</v>
       </c>
       <c r="D115" t="s">
-        <v>337</v>
+        <v>369</v>
+      </c>
+      <c r="F115" t="s">
+        <v>371</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>369</v>
+        <v>307</v>
       </c>
       <c r="B116" t="s">
-        <v>370</v>
-[...7 lines deleted...]
-        <v>372</v>
+        <v>308</v>
+      </c>
+      <c r="C116" t="s">
+        <v>339</v>
+      </c>
+      <c r="D116" t="s">
+        <v>340</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
+        <v>372</v>
+      </c>
+      <c r="B117" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="C117"/>
       <c r="D117"/>
       <c r="E117" t="s">
+        <v>374</v>
+      </c>
+      <c r="F117" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
-        <v>280</v>
+        <v>376</v>
       </c>
       <c r="B118" t="s">
-        <v>281</v>
+        <v>377</v>
       </c>
       <c r="C118"/>
       <c r="D118"/>
       <c r="E118" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="F118" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
-        <v>349</v>
+        <v>283</v>
       </c>
       <c r="B119" t="s">
-        <v>350</v>
+        <v>284</v>
       </c>
       <c r="C119"/>
       <c r="D119"/>
+      <c r="E119" t="s">
+        <v>380</v>
+      </c>
       <c r="F119" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>341</v>
+        <v>352</v>
       </c>
       <c r="B120" t="s">
-        <v>342</v>
+        <v>353</v>
       </c>
       <c r="C120"/>
       <c r="D120"/>
       <c r="F120" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>365</v>
+        <v>344</v>
       </c>
       <c r="B121" t="s">
-        <v>366</v>
+        <v>345</v>
       </c>
       <c r="C121"/>
       <c r="D121"/>
       <c r="F121" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>336</v>
+        <v>368</v>
       </c>
       <c r="B122" t="s">
-        <v>337</v>
+        <v>369</v>
       </c>
       <c r="C122"/>
       <c r="D122"/>
+      <c r="F122" t="s">
+        <v>384</v>
+      </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>316</v>
+        <v>339</v>
       </c>
       <c r="B123" t="s">
-        <v>317</v>
+        <v>340</v>
       </c>
       <c r="C123"/>
       <c r="D123"/>
+    </row>
+    <row r="124" spans="1:6">
+      <c r="A124" t="s">
+        <v>319</v>
+      </c>
+      <c r="B124" t="s">
+        <v>320</v>
+      </c>
+      <c r="C124"/>
+      <c r="D124"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>