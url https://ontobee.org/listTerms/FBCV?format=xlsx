--- v0 (2026-05-11)
+++ v1 (2026-07-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4857">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4865">
   <si>
     <t>Term IRI</t>
   </si>
   <si>
     <t>Term label</t>
   </si>
   <si>
     <t>Parent term IRI</t>
   </si>
   <si>
     <t>Parent term label</t>
   </si>
   <si>
     <t>Alternative term</t>
   </si>
   <si>
     <t>Definition</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/ENVO_01000752</t>
   </si>
   <si>
     <t>area of barren land</t>
   </si>
   <si>
@@ -3743,9620 +3743,9641 @@
   <si>
     <t>http://purl.obolibrary.org/obo/ENVO_01001795</t>
   </si>
   <si>
     <t>ecosystem process</t>
   </si>
   <si>
     <t>An ecosystem process during which the species composition of an ecosystem gradually changes as species which are more adapted to the prevailing conditions in the ecosystem replace those which are less adapted.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/ENVO_01001828</t>
   </si>
   <si>
     <t>anthropised ecosystem</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/ENVO_01001110</t>
   </si>
   <si>
     <t>ecosystem</t>
   </si>
   <si>
     <t>An ecosystem which is formed as a result of human activity or impact.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/COB_0000502</t>
+  </si>
+  <si>
+    <t>characteristic</t>
+  </si>
+  <si>
+    <t>A dependent entity that inheres in a bearer by virtue of how the bearer is related to other entities</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000014</t>
+  </si>
+  <si>
+    <t>color</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001300</t>
+  </si>
+  <si>
+    <t>optical quality</t>
+  </si>
+  <si>
+    <t>A composite chromatic quality composed of hue, saturation and intensity parts.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000025</t>
+  </si>
+  <si>
+    <t>composition</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000141</t>
+  </si>
+  <si>
+    <t>structure</t>
+  </si>
+  <si>
+    <t>A single physical entity inhering in an bearer by virtue of the bearer's quantities or relative ratios of subparts.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000070</t>
+  </si>
+  <si>
+    <t>amount</t>
+  </si>
+  <si>
+    <t>A quality inhering in a substance by virtue of the amount of the bearer's there is mixed with another substance.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000048</t>
+  </si>
+  <si>
+    <t>hardness</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001546</t>
+  </si>
+  <si>
+    <t>quality of a solid</t>
+  </si>
+  <si>
+    <t>A physical quality inhering in a bearer by virtue of the bearer's resistance to pressure, being broken, or pierced</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000051</t>
+  </si>
+  <si>
+    <t>morphology</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001241</t>
+  </si>
+  <si>
+    <t>physical object quality</t>
+  </si>
+  <si>
+    <t>A quality of a single physical entity inhering in the bearer by virtue of the bearer's size or shape or structure.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000052</t>
+  </si>
+  <si>
+    <t>shape</t>
+  </si>
+  <si>
+    <t>A morphological quality inhering in a bearer by virtue of the bearer's ratios of distances between its features (points, edges, surfaces and also holes etc).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000056</t>
+  </si>
+  <si>
+    <t>trophic quality</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001995</t>
+  </si>
+  <si>
+    <t>organismal quality</t>
+  </si>
+  <si>
+    <t>An organismal quality inhering in a bearer by virtue of the bearer's disposition to synthesize a particular organic compound required for its growth.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000057</t>
+  </si>
+  <si>
+    <t>occurrence</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0002323</t>
+  </si>
+  <si>
+    <t>temporal distribution quality</t>
+  </si>
+  <si>
+    <t>A quality of a single process inhering in a bearer by virtue of the bearer's occurrence.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000068</t>
+  </si>
+  <si>
+    <t>qualitative</t>
+  </si>
+  <si>
+    <t>A quality of an entity that is descriptive or observational, typically not represented numerically.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000069</t>
+  </si>
+  <si>
+    <t>deviation (from_normal)</t>
+  </si>
+  <si>
+    <t>A quality inhering in a bearer by virtue of the whether the bearer differs from normal or average.</t>
+  </si>
+  <si>
+    <t>The number of entities of this type that are part of the whole organism.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000117</t>
+  </si>
+  <si>
+    <t>size</t>
+  </si>
+  <si>
+    <t>A morphology quality inhering in a bearer by virtue of the bearer's physical magnitude.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000140</t>
+  </si>
+  <si>
+    <t>position</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001018</t>
+  </si>
+  <si>
+    <t>physical quality</t>
+  </si>
+  <si>
+    <t>A spatial quality inhering in a bearer by virtue of the bearer's spatial location relative to other objects in the vicinity.</t>
+  </si>
+  <si>
+    <t>A morphology quality inhering in a bearer by virtue of the bearer's relative position, shape, arrangements and connectivity of an organism's various parts; the pattern underlying its form.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000150</t>
+  </si>
+  <si>
+    <t>texture</t>
+  </si>
+  <si>
+    <t>A morphologic quality inhering in a bearer by virtue of the bearer's relative size, organization and distribution of its surface elements or the representation or invention of the appearance of its surface; visual and tactile surface characteristics.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000161</t>
+  </si>
+  <si>
+    <t>rate</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0002062</t>
+  </si>
+  <si>
+    <t>physical quality of a process</t>
+  </si>
+  <si>
+    <t>A quality of a single process inhering in a bearer by virtue of the bearer's occurrence per unit time.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000169</t>
+  </si>
+  <si>
+    <t>viability</t>
+  </si>
+  <si>
+    <t>An organismal quality inhering in a bearer or a population by virtue of the bearer's disposition to survive and develop normally or the number of surviving individuals in a given population.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000273</t>
+  </si>
+  <si>
+    <t>fecundity</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001434</t>
+  </si>
+  <si>
+    <t>reproductive quality</t>
+  </si>
+  <si>
+    <t>A reproductive quality inhering in an organism or population by virtue of the bearer's potential reproductive capacity ad measured by the number of gametes.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000274</t>
+  </si>
+  <si>
+    <t>fertility</t>
+  </si>
+  <si>
+    <t>A reproductive quality inhering in a bearer by virtue of the bearer's initiating, sustaining, or supporting reproduction.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000277</t>
+  </si>
+  <si>
+    <t>female fertility</t>
+  </si>
+  <si>
+    <t>A fertility quality inhering in a female by virtue of the bearer's disposition to initiate, sustain, or support reproduction.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000279</t>
+  </si>
+  <si>
+    <t>male fertility</t>
+  </si>
+  <si>
+    <t>A fertility quality of inhering in a male by virtue of the bearer's disposition to initiate, sustain, or support reproduction.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000386</t>
+  </si>
+  <si>
+    <t>hard</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0002305</t>
+  </si>
+  <si>
+    <t>increased object quality</t>
+  </si>
+  <si>
+    <t>A hardness quality of being rigid and resistant to pressure.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000387</t>
+  </si>
+  <si>
+    <t>soft</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0002303</t>
+  </si>
+  <si>
+    <t>decreased object quality</t>
+  </si>
+  <si>
+    <t>A hardness quality of giving little resistance to pressure.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000422</t>
+  </si>
+  <si>
+    <t>auxotrophic</t>
+  </si>
+  <si>
+    <t>A nutritional quality inhering in a bearer by virtue of the bearer's inability to synthesize a particular organic compound required for its growth.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000460</t>
+  </si>
+  <si>
+    <t>abnormal</t>
+  </si>
+  <si>
+    <t>A quality inhering in a bearer by virtue of the bearer's deviation from normal or average.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000461</t>
+  </si>
+  <si>
+    <t>normal</t>
+  </si>
+  <si>
+    <t>A quality inhering in a bearer by virtue of the bearer's exhibiting no deviation from normal or average.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000462</t>
+  </si>
+  <si>
+    <t>absent</t>
+  </si>
+  <si>
+    <t>A quality denoting the lack of an entity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000467</t>
+  </si>
+  <si>
+    <t>present</t>
+  </si>
+  <si>
+    <t>A quality inhering in a bearer by virtue of the bearer's existence.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000470</t>
+  </si>
+  <si>
+    <t>increased amount</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0002300</t>
+  </si>
+  <si>
+    <t>increased quality</t>
+  </si>
+  <si>
+    <t>An amount which is relatively high.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000586</t>
+  </si>
+  <si>
+    <t>A size quality which is relatively high.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000587</t>
+  </si>
+  <si>
+    <t>A size quality which is relatively low.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000644</t>
+  </si>
+  <si>
+    <t>hyperplastic</t>
+  </si>
+  <si>
+    <t>A physical quality inhering in an organ or tissue by virtue of the bearer's exhibiting an increased number of cells, typically associated with an increase in size.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000645</t>
+  </si>
+  <si>
+    <t>hypoplastic</t>
+  </si>
+  <si>
+    <t>A physical quality inhering in an organ or tissue by virtue of the bearer's exhibiting a decreased number of cells, typically associated with a decrease in size.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000689</t>
+  </si>
+  <si>
+    <t>continuous</t>
+  </si>
+  <si>
+    <t>A quality of a single process inhering in a bearer by virtue of the bearer's being uninterrupted in time, sequence, substance, or extent.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000718</t>
+  </si>
+  <si>
+    <t>lethal (sensu genetics)</t>
+  </si>
+  <si>
+    <t>A viability quality inhering in a population by virtue of the bearer's long term survival inability.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000719</t>
+  </si>
+  <si>
+    <t>A viability quality inhering in a bearer or a population by virtue of the bearer's ability to survive or the long term survival ability of a given population.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000888</t>
+  </si>
+  <si>
+    <t>A female fertility quality inhering in a female by virtue of the bearer's disposition to initiate, sustain, or support reproduction.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000890</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000956</t>
+  </si>
+  <si>
+    <t>A male fertility quality inhering in a male by virtue of the bearer's being incapable of initiating, sustaining, or supporting reproduction.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000891</t>
+  </si>
+  <si>
+    <t>A male fertility quality inhering in a male by virtue of the bearer's being capable of initiating, sustaining, or supporting reproduction.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000892</t>
+  </si>
+  <si>
+    <t>A female fertility quality inhering in a female by virtue of the bearer's being incapable of initiating, sustaining, or supporting reproduction.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000911</t>
+  </si>
+  <si>
+    <t>decreased rate</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0002302</t>
+  </si>
+  <si>
+    <t>decreased process quality</t>
+  </si>
+  <si>
+    <t>A rate which is relatively low.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000912</t>
+  </si>
+  <si>
+    <t>increased rate</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0002304</t>
+  </si>
+  <si>
+    <t>increased process quality</t>
+  </si>
+  <si>
+    <t>A rate which is relatively high.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000955</t>
+  </si>
+  <si>
+    <t>A fertility quality inhering in a bearer by virtue of the bearer's being capable of initiating, sustaining, or supporting reproduction.</t>
+  </si>
+  <si>
+    <t>A fertility quality inhering in a bearer by virtue of the bearer's being incapable of initiating, sustaining, or supporting reproduction.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000957</t>
+  </si>
+  <si>
+    <t>opacity</t>
+  </si>
+  <si>
+    <t>An optical quality which obtains by virtue of the ability of the bearer to absorb visible light.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000963</t>
+  </si>
+  <si>
+    <t>opaque</t>
+  </si>
+  <si>
+    <t>A optical quality inhering in a bearer by virtue of the bearer's not being clear; not transmitting or reflecting light or radiant energy.</t>
+  </si>
+  <si>
+    <t>A structure quality inhering in a bearer by virtue of the bearer's disposition to admit the passage of gas or liquid through pores or interstices.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000984</t>
+  </si>
+  <si>
+    <t>porous</t>
+  </si>
+  <si>
+    <t>A porosity quality inhering in a bearer by virtue of the bearer's being capable of admitting the passage of gas or liquid through pores or interstices.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000992</t>
+  </si>
+  <si>
+    <t>viscosity</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001548</t>
+  </si>
+  <si>
+    <t>quality of a liquid</t>
+  </si>
+  <si>
+    <t>A physical quality of a fluid inhering in a bearer by virtue of the bearer's disposition to internal resistance to flow.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000998</t>
+  </si>
+  <si>
+    <t>viscous</t>
+  </si>
+  <si>
+    <t>A viscosity quality inhering in a bearer by virtue of the bearer's having viscosity.</t>
+  </si>
+  <si>
+    <t>A quality of a physical entity that exists through action of continuants at the physical level of organisation in relation to other entities.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001046</t>
+  </si>
+  <si>
+    <t>resistance to</t>
+  </si>
+  <si>
+    <t>A quality inhering in a bearer by virtue of the bearer's disposition to resist to a stimulus.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001154</t>
+  </si>
+  <si>
+    <t>elongated</t>
+  </si>
+  <si>
+    <t>A quality inhering in a bearer by virtue of the bearer's length being notably higher than its width.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001178</t>
+  </si>
+  <si>
+    <t>resistant to</t>
+  </si>
+  <si>
+    <t>A resistance quality inhering in a bearer by virtue of the bearer's resistance to a stimulus.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001236</t>
+  </si>
+  <si>
+    <t>process quality</t>
+  </si>
+  <si>
+    <t>A quality which inheres in an process.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000019</t>
+  </si>
+  <si>
+    <t>A quality which inheres in a continuant.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0070060</t>
+  </si>
+  <si>
+    <t>quality of interaction of a substance with electromagnetic radiation</t>
+  </si>
+  <si>
+    <t>An EM radiation quality in which the EM radiation is within the fiat range of the spectrum visible deemed to be light.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001305</t>
+  </si>
+  <si>
+    <t>increased temperature</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000146</t>
+  </si>
+  <si>
+    <t>temperature</t>
+  </si>
+  <si>
+    <t>A temperature which is relatively high.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001306</t>
+  </si>
+  <si>
+    <t>decreased temperature</t>
+  </si>
+  <si>
+    <t>A temperature which is relatively low.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001332</t>
+  </si>
+  <si>
+    <t>amorphous</t>
+  </si>
+  <si>
+    <t>A morphology quality inhering in a bearer by virtue of the bearer's lack of distinct morphology.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001411</t>
+  </si>
+  <si>
+    <t>structured</t>
+  </si>
+  <si>
+    <t>A structural quality inhering in a bearer by virtue of the bearer's having distinct structure.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001412</t>
+  </si>
+  <si>
+    <t>unstructured</t>
+  </si>
+  <si>
+    <t>A structural quality inhering in a bearer by virtue of the bearer's lacking distinct structure.</t>
+  </si>
+  <si>
+    <t>An organismal quality inhering in a bearer by virtue of the bearer's ability to produce new life or offspring.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001475</t>
+  </si>
+  <si>
+    <t>increased position</t>
+  </si>
+  <si>
+    <t>A position which is relatively high.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001476</t>
+  </si>
+  <si>
+    <t>decreased position</t>
+  </si>
+  <si>
+    <t>A positional which is relatively low.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001481</t>
+  </si>
+  <si>
+    <t>sloped</t>
+  </si>
+  <si>
+    <t>A shape quality inhering in a bearer by virtue of the bearer's having an oblique or slanted direction.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001485</t>
+  </si>
+  <si>
+    <t>condensed</t>
+  </si>
+  <si>
+    <t>A structural quality inhering in a bearer by virtue of the bearer's being thicker or more closely packed together; pressed tightly together.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001543</t>
+  </si>
+  <si>
+    <t>flexibility</t>
+  </si>
+  <si>
+    <t>A physical quality inhering in a bearer by virtue of the bearer's disposition to being turned, bowed, or twisted without breaking.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001545</t>
+  </si>
+  <si>
+    <t>inflexible</t>
+  </si>
+  <si>
+    <t>A physical quality inhering in a bearer by virtue of the bearer's inability of being turned, bowed, or twisted without breaking.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001555</t>
+  </si>
+  <si>
+    <t>has number of</t>
+  </si>
+  <si>
+    <t>The number of parts of a particular type that the bearer entity has. This is a relational quality, and thus holds between two entities: the bearer of the quality, and the type of parts.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001558</t>
+  </si>
+  <si>
+    <t>lacking processual parts</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001564</t>
+  </si>
+  <si>
+    <t>extra or missing processual parts</t>
+  </si>
+  <si>
+    <t>A quality of a process inhering in a bearer by virtue of the bearer's lacking a processual part as specified by the additional entity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001562</t>
+  </si>
+  <si>
+    <t>decreased mass</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000125</t>
+  </si>
+  <si>
+    <t>mass</t>
+  </si>
+  <si>
+    <t>A mass which is lower than normal or average.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001563</t>
+  </si>
+  <si>
+    <t>increased mass</t>
+  </si>
+  <si>
+    <t>A mass which is higher than normal or average.</t>
+  </si>
+  <si>
+    <t>A quality of a process inhering in a bearer by virtue of the bearer's processual parts.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001623</t>
+  </si>
+  <si>
+    <t>atrophied</t>
+  </si>
+  <si>
+    <t>A size quality inhering in a bearer by virtue of a part or parts of the bearer's being decreased in size due to reduction in tissue mass through wasting.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001650</t>
+  </si>
+  <si>
+    <t>increased resistance to</t>
+  </si>
+  <si>
+    <t>A resistance to a stimulus which is relatively high.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001651</t>
+  </si>
+  <si>
+    <t>decreased resistance to</t>
+  </si>
+  <si>
+    <t>A resistance to a stimulus which is relatively low.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001655</t>
+  </si>
+  <si>
+    <t>osmolarity</t>
+  </si>
+  <si>
+    <t>A concentration quality inhering in a bearer by virtue of the bearer's amount of osmoles of solute per liter of solution.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001656</t>
+  </si>
+  <si>
+    <t>decreased osmolarity</t>
+  </si>
+  <si>
+    <t>A osmolarity which is relatively low.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001657</t>
+  </si>
+  <si>
+    <t>increased osmolarity</t>
+  </si>
+  <si>
+    <t>A osmolarity which is relatively high.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001687</t>
+  </si>
+  <si>
+    <t>elevation</t>
+  </si>
+  <si>
+    <t>A positional quality inhering in a bearer by virtue of the bearer's vertical distance of a point above or below a reference surface.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001688</t>
+  </si>
+  <si>
+    <t>increased elevation</t>
+  </si>
+  <si>
+    <t>An elevation which is relatively high.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001689</t>
+  </si>
+  <si>
+    <t>decreased elevation</t>
+  </si>
+  <si>
+    <t>An elevation which is relatively low.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001693</t>
+  </si>
+  <si>
+    <t>increased viscosity</t>
+  </si>
+  <si>
+    <t>A viscosity which relatively high.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001694</t>
+  </si>
+  <si>
+    <t>decreased viscosity</t>
+  </si>
+  <si>
+    <t>A viscosity which relatively low.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001695</t>
+  </si>
+  <si>
+    <t>increased fecundity</t>
+  </si>
+  <si>
+    <t>A fecundity which is relatively high.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001696</t>
+  </si>
+  <si>
+    <t>decreased fecundity</t>
+  </si>
+  <si>
+    <t>A fecundity which is relatively low.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001759</t>
+  </si>
+  <si>
+    <t>granular</t>
+  </si>
+  <si>
+    <t>A composition quality inhering in a bearer by virtue of the bearer's containing granules.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001769</t>
+  </si>
+  <si>
+    <t>positional polarity</t>
+  </si>
+  <si>
+    <t>A positional quality inhering in a bearer by virtue of the bearer's location of features or characteristics along an axis.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001830</t>
+  </si>
+  <si>
+    <t>decreased female fertility</t>
+  </si>
+  <si>
+    <t>A female fertility which is relatively low.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001831</t>
+  </si>
+  <si>
+    <t>increased female fertility</t>
+  </si>
+  <si>
+    <t>A female fertility which is relatively high.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001832</t>
+  </si>
+  <si>
+    <t>increased male fertility</t>
+  </si>
+  <si>
+    <t>A male fertility which is relatively high.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001833</t>
+  </si>
+  <si>
+    <t>decreased male fertility</t>
+  </si>
+  <si>
+    <t>A male fertility which is relatively low.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001834</t>
+  </si>
+  <si>
+    <t>decreased fertility</t>
+  </si>
+  <si>
+    <t>A fertility which is relatively low.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001835</t>
+  </si>
+  <si>
+    <t>increased fertility</t>
+  </si>
+  <si>
+    <t>A fertility which is relatively high.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001862</t>
+  </si>
+  <si>
+    <t>lack of fertility in offspring</t>
+  </si>
+  <si>
+    <t>A fertility quality inhering in a bearer by virtue of the bearer's disposition to make its offspring sterile.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001992</t>
+  </si>
+  <si>
+    <t>cellularity</t>
+  </si>
+  <si>
+    <t>An organismal quality inhering in a bearer by virtue of the bearer's consisting cells.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001993</t>
+  </si>
+  <si>
+    <t>multicellular</t>
+  </si>
+  <si>
+    <t>A cellularity quality inhering in a bearer by virtue of the bearer's consisting of more than one cell.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001997</t>
+  </si>
+  <si>
+    <t>decreased amount</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0002301</t>
+  </si>
+  <si>
+    <t>decreased quality</t>
+  </si>
+  <si>
+    <t>An amount which is relatively low.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001999</t>
+  </si>
+  <si>
+    <t>lacks parts or has fewer parts of type</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0002083</t>
+  </si>
+  <si>
+    <t>altered number of</t>
+  </si>
+  <si>
+    <t>The bearer of this quality has_part &lt; n of the indicated entity type, where n is the normal amount for a comparable organism. Note that the bearer of the quality is the whole, not the part. Formally: If a bearer entity e has fewer parts of type X at time t, then the number of instances x of X at t such that x part_of e is &lt; n, where n is either the normal number for comparable entities, or n is stated explicitly. This case includes the limit case, where the bearer lacks all parts of the specified type.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0002000</t>
+  </si>
+  <si>
+    <t>lacks all parts of type</t>
+  </si>
+  <si>
+    <t>A quality of physical entities inhering in a bearer by virtue of the bearer's lacking a physical part as specified by the additional entity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0002001</t>
+  </si>
+  <si>
+    <t>has fewer parts of type</t>
+  </si>
+  <si>
+    <t>The bearer of this quality has_part &lt; n AND has_part &gt; 0 of the indicated entity type, where n is the normal amount for a comparable organism. Note that the bearer of the quality is the whole, not the part. Formally: If a bearer entity e has fewer parts of type X at time t, then the number of instances x of X at t such that x part_of e is &lt; n, where n is either the normal number for comparable entities, or n is stated explicitly.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0002002</t>
+  </si>
+  <si>
+    <t>has extra parts of type</t>
+  </si>
+  <si>
+    <t>The bearer of this quality has_part &gt; n of the indicated entity type, where n is the normal amount for a comparable organism. Note that the bearer of the quality is the whole, not the part.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0002011</t>
+  </si>
+  <si>
+    <t>neoplastic</t>
+  </si>
+  <si>
+    <t>A structural quality which is held by a bearer when the latter's disposition the presence of abnormally proliferating masses of cells.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0002051</t>
+  </si>
+  <si>
+    <t>increased occurrence</t>
+  </si>
+  <si>
+    <t>An occurrence which is relatively high.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0002052</t>
+  </si>
+  <si>
+    <t>decreased occurrence</t>
+  </si>
+  <si>
+    <t>An occurrence which is relatively low.</t>
+  </si>
+  <si>
+    <t>Having extra or fewer parts.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0002124</t>
+  </si>
+  <si>
+    <t>laminar</t>
+  </si>
+  <si>
+    <t>A quality inhering in a bearer by virtue of the bearer's processing the form of a thin plate sheet or layer.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0002181</t>
+  </si>
+  <si>
+    <t>displaced</t>
+  </si>
+  <si>
+    <t>A positional quality inhering in a bearer by virtue the bearer's being changed in position.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0002198</t>
+  </si>
+  <si>
+    <t>quality of a substance</t>
+  </si>
+  <si>
+    <t>A quality inhering in a bearer by virtue of its constitution.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0002247</t>
+  </si>
+  <si>
+    <t>degree of pigmentation</t>
+  </si>
+  <si>
+    <t>A quality inhering in a bearer by virtue of the bearer's having or lacking of substances produced by living organisms that have a color resulting from selective color absorption.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0002266</t>
+  </si>
+  <si>
+    <t>3-D shape</t>
+  </si>
+  <si>
+    <t>A shape that inheres in a 3 dimensional entity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0002290</t>
+  </si>
+  <si>
+    <t>aplastic/hypoplastic</t>
+  </si>
+  <si>
+    <t>Decreased size or absence of organ, tissue or cell due to a reduction in cell numbers.</t>
+  </si>
+  <si>
+    <t>A quality that has a value that is increased compared to normal or average.</t>
+  </si>
+  <si>
+    <t>A quality that has a value that is decreased compared to normal or average.</t>
+  </si>
+  <si>
+    <t>A quality of a process that has a value that is decreased compared to normal or average.</t>
+  </si>
+  <si>
+    <t>A quality of an object that has a value that is decreased compared to normal or average.</t>
+  </si>
+  <si>
+    <t>A quality of a process that has a value that is increased compared to normal or average.</t>
+  </si>
+  <si>
+    <t>A quality of an object that has a value that is increased compared to normal or average.</t>
+  </si>
+  <si>
+    <t>A temporal distribution pattern of process occurrences within a regulation/reference process.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0010000</t>
+  </si>
+  <si>
+    <t>maximally connected</t>
+  </si>
+  <si>
+    <t>A structural quality inhering in the bearer by virtue of the bearer consisting of a single, maximally connected structure.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0010001</t>
+  </si>
+  <si>
+    <t>disconnected</t>
+  </si>
+  <si>
+    <t>A structural quality inhering in the bearer by virtue of the bearer consisting of multiple structures lacking any physical connection to each other.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0015002</t>
+  </si>
+  <si>
+    <t>process efficacy</t>
+  </si>
+  <si>
+    <t>The ability of a process to produce its output.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0015003</t>
+  </si>
+  <si>
+    <t>decreased efficacy</t>
+  </si>
+  <si>
+    <t>A decrease in the ability of a process to produce its output.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0015004</t>
+  </si>
+  <si>
+    <t>increased efficacy</t>
+  </si>
+  <si>
+    <t>A increase in the ability of a process to produce its output.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00047735</t>
+  </si>
+  <si>
+    <t>visual system</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007692</t>
+  </si>
+  <si>
+    <t>sensory system</t>
+  </si>
+  <si>
+    <t>An anatomical system consisting of all of the anatomical entities that function in some part of the sensory perception of light.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001434</t>
+  </si>
+  <si>
+    <t>anthropogenic ecosystem conversion process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_02500027</t>
+  </si>
+  <si>
+    <t>anthropogenic environmental process</t>
+  </si>
+  <si>
+    <t>A process during which an ecosystem - natural or anthropised - is changed by the actions of humans.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001476</t>
+  </si>
+  <si>
+    <t>body of liquid</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001477</t>
+  </si>
+  <si>
+    <t>liquid astronomical body part</t>
+  </si>
+  <si>
+    <t>A liquid astronomical body part which is continuous and is delimited by physical discontinuities or non-liquid boundaries.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001784</t>
+  </si>
+  <si>
+    <t>compound astronomical body part</t>
+  </si>
+  <si>
+    <t>A part of an astronomical body which is primarily composed of liquid material.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001478</t>
+  </si>
+  <si>
+    <t>gaseous astronomical body part</t>
+  </si>
+  <si>
+    <t>A part of an astronomical body which is primarily composed of gaseous material.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001479</t>
+  </si>
+  <si>
+    <t>fluid astronomical body part</t>
+  </si>
+  <si>
+    <t>A part of an astronomical body which is primarily composed of fluid.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001483</t>
+  </si>
+  <si>
+    <t>surface of an astronomical body</t>
+  </si>
+  <si>
+    <t>A surface layer where the solid or liquid material of an astronomical body comes into contact with an atmosphere or outer space.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001501</t>
+  </si>
+  <si>
+    <t>radiation from a manufactured product</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001026</t>
+  </si>
+  <si>
+    <t>electromagnetic radiation</t>
+  </si>
+  <si>
+    <t>An electromagnetic radiation process during which electromagnetic waves or their quanta are emitted from a manufactured product.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001510</t>
+  </si>
+  <si>
+    <t>material congelation process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_03000043</t>
+  </si>
+  <si>
+    <t>material transformation process</t>
+  </si>
+  <si>
+    <t>A material transformation process during which a material's viscosity increase either through a reduction in temperature, through chemical reactions, or other physical effects.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001524</t>
+  </si>
+  <si>
+    <t>frozen land</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001785</t>
+  </si>
+  <si>
+    <t>land</t>
+  </si>
+  <si>
+    <t>Land which is below the freezing point of water.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001526</t>
+  </si>
+  <si>
+    <t>frozen soil</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00001998</t>
+  </si>
+  <si>
+    <t>soil</t>
+  </si>
+  <si>
+    <t>Soil which is below the freezing point of water.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001548</t>
+  </si>
+  <si>
+    <t>freezing</t>
+  </si>
+  <si>
+    <t>A material congelation process during which a liquid turns into a solid when its temperature is lowered below its melting point.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001549</t>
+  </si>
+  <si>
+    <t>freezing of water into water ice</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_02500031</t>
+  </si>
+  <si>
+    <t>hydrological process</t>
+  </si>
+  <si>
+    <t>A freezing process during which liquid water is transformed into water ice.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001554</t>
+  </si>
+  <si>
+    <t>surface layer of a water body</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001308</t>
+  </si>
+  <si>
+    <t>hydroform</t>
+  </si>
+  <si>
+    <t>A water surface that is part of a water body.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001570</t>
+  </si>
+  <si>
+    <t>terrestrial ecoregion</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000276</t>
+  </si>
+  <si>
+    <t>ecoregion</t>
+  </si>
+  <si>
+    <t>An ecoregion which is located on a landmass.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001581</t>
+  </si>
+  <si>
+    <t>sea surface layer</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000295</t>
+  </si>
+  <si>
+    <t>marine layer</t>
+  </si>
+  <si>
+    <t>A surface layer which is part of an ocean or sea.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_09200017</t>
+  </si>
+  <si>
+    <t>composition of water</t>
+  </si>
+  <si>
+    <t>The composition of some water.</t>
+  </si>
+  <si>
+    <t>The concentration of dioxygen when measured in liquid water.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_03400004</t>
+  </si>
+  <si>
+    <t>heavy snowfall</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000895</t>
+  </si>
+  <si>
+    <t>snowfall</t>
+  </si>
+  <si>
+    <t>Snowfall which has an increased rate.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000002</t>
+  </si>
+  <si>
+    <t>continuant</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000001</t>
+  </si>
+  <si>
+    <t>entity</t>
+  </si>
+  <si>
+    <t>An entity that exists in full at any time in which it exists at all, persists through time while maintaining its identity and has no temporal parts.</t>
+  </si>
+  <si>
+    <t>An entity that has temporal parts and that happens, unfolds or develops through time.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000017</t>
+  </si>
+  <si>
+    <t>realizable entity</t>
+  </si>
+  <si>
+    <t>A specifically dependent continuant  that inheres in continuant  entities and are not exhibited in full at every time in which it inheres in an entity or group of entities. The exhibition or actualization of a realizable entity is a particular manifestation, functioning or process that occurs under certain circumstances.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000023</t>
+  </si>
+  <si>
+    <t>A realizable entity  the manifestation of which brings about some result or end that is not essential to a continuant  in virtue of the kind of thing that it is but that can be served or participated in by that kind of continuant  in some kinds of natural, social or institutional contexts.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000004</t>
+  </si>
+  <si>
+    <t>independent continuant</t>
+  </si>
+  <si>
+    <t>An independent continuant that is spatially extended whose identity is independent of that of other entities and can be maintained through time.</t>
+  </si>
+  <si>
+    <t>An environmental material which is primarily composed of minerals, varying proportions of sand, silt, and clay, organic material such as humus, interstitial gases, liquids, and a broad range of resident micro- and macroorganisms.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00010483</t>
+  </si>
+  <si>
+    <t>environmental material</t>
+  </si>
+  <si>
+    <t>A material entity which other material entities in an environmental system are primarily or partially composed of.</t>
+  </si>
+  <si>
+    <t>A physical quality that inheres in a bearer by virtue of the proportion of the bearer's amount of matter.</t>
+  </si>
+  <si>
+    <t>A physical quality of the thermal energy of a system.</t>
+  </si>
+  <si>
+    <t>A physical quality inhering in a bearer by virtue of the bearer's exhibiting the physical characteristics of an entity characterized by particles arranged such that their shape and volume are relatively stable.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001547</t>
+  </si>
+  <si>
+    <t>quality of a gas</t>
+  </si>
+  <si>
+    <t>A physical quality inhering in a bearer by virtue of the bearer's exhibiting the physical characteristics of an entity consisting of particles that have neither a defined volume nor defined shape.</t>
+  </si>
+  <si>
+    <t>A physical quality inhering in an entity exhibiting the physical characteristics of an amorphous (non-crystalline) form of matter between a gas and a solid that has a definite volume, but no definite shape.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001985</t>
+  </si>
+  <si>
+    <t>frozen</t>
+  </si>
+  <si>
+    <t>A quality inhering in a bearer by virtue of the bearer's being kept below its freezing point.</t>
+  </si>
+  <si>
+    <t>A quality that inheres in an entire organism or part of an organism.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0140014</t>
+  </si>
+  <si>
+    <t>mitotic nuclear division</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_1903047</t>
+  </si>
+  <si>
+    <t>mitotic cell cycle process</t>
+  </si>
+  <si>
+    <t>A mitotic cell cycle process comprising the steps by which the nucleus of a eukaryotic cell divides; the process involves condensation of chromosomal DNA into a highly compacted form. Canonically, mitosis produces two daughter nuclei whose chromosome complement is identical to that of the mother cell.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CL_0001061</t>
+  </si>
+  <si>
+    <t>abnormal cell</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CL_0000000</t>
+  </si>
+  <si>
+    <t>cell</t>
+  </si>
+  <si>
+    <t>A cell found in an organism or derived from an organism exhibiting a phenotype that deviates from the expected phenotype of any native cell type of that organism. Abnormal cells are typically found in disease states or disease models.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CL_0001063</t>
+  </si>
+  <si>
+    <t>neoplastic cell</t>
+  </si>
+  <si>
+    <t>An abnormal cell exhibiting dysregulation of cell proliferation or programmed cell death and capable of forming a neoplasm, an aggregate of cells in the form of a tumor mass or an excess number of abnormal cells (liquid tumor) within an organism.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001609</t>
+  </si>
+  <si>
+    <t>cryospheric layer</t>
+  </si>
+  <si>
+    <t>A layer which is part of a cryosphere.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001614</t>
+  </si>
+  <si>
+    <t>ice-bearing permafrost</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00000134</t>
+  </si>
+  <si>
+    <t>permafrost</t>
+  </si>
+  <si>
+    <t>Permafrost which contains inclusions of water-based ice.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001617</t>
+  </si>
+  <si>
+    <t>snow accumulation process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_03000009</t>
+  </si>
+  <si>
+    <t>material accumulation process</t>
+  </si>
+  <si>
+    <t>A material accumulation process during which the mass of snow on a surface increases.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001618</t>
+  </si>
+  <si>
+    <t>ice accumulation process</t>
+  </si>
+  <si>
+    <t>A material accumulation process during which ice forms in an environmental material or an existing accumulation of ice increases in mass.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001619</t>
+  </si>
+  <si>
+    <t>snow and ice accumulation process</t>
+  </si>
+  <si>
+    <t>A material accumulation process during which a accumulation of snow and ice forms or increases in mass.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001620</t>
+  </si>
+  <si>
+    <t>mass of ice and snow</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000293</t>
+  </si>
+  <si>
+    <t>ice mass</t>
+  </si>
+  <si>
+    <t>A object which is composed primarily of water-based snow and ice.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001639</t>
+  </si>
+  <si>
+    <t>formation of a solid aerosol from liquid material in an atmosphere</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001086</t>
+  </si>
+  <si>
+    <t>formation of a solid aerosol in an atmosphere</t>
+  </si>
+  <si>
+    <t>A process during which microscopic solid particulates are formed from liquid materials in an atmosphere.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001645</t>
+  </si>
+  <si>
+    <t>gaseous part of an atmosphere</t>
+  </si>
+  <si>
+    <t>That part of an atmosphere which is composed of gaseous material.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001646</t>
+  </si>
+  <si>
+    <t>amorphous solid</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000814</t>
+  </si>
+  <si>
+    <t>solid environmental material</t>
+  </si>
+  <si>
+    <t>A solid material which does not have a regularly organised internal structure.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001652</t>
+  </si>
+  <si>
+    <t>atmospheric aerosol</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00010505</t>
+  </si>
+  <si>
+    <t>aerosol</t>
+  </si>
+  <si>
+    <t>An aerosol that is suspended in an atmosphere.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001654</t>
+  </si>
+  <si>
+    <t>aerosol formation process</t>
+  </si>
+  <si>
+    <t>A material transformation process during which solid or liquid particles form and are suspended in a mass of air, thus creating an aerosol.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001673</t>
+  </si>
+  <si>
+    <t>fluid surface layer</t>
+  </si>
+  <si>
+    <t>A surface layer which is composed primarily of some liquid or gas.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001677</t>
+  </si>
+  <si>
+    <t>fluid interface layer</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001684</t>
+  </si>
+  <si>
+    <t>interface layer</t>
+  </si>
+  <si>
+    <t>A surface layer which separates two portions of fluid with respect to either 1) a discontinuity of some fluid property or 2) some derivative of one of these properties in a direction normal to the interface.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001678</t>
+  </si>
+  <si>
+    <t>fluid layer</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000281</t>
+  </si>
+  <si>
+    <t>layer</t>
+  </si>
+  <si>
+    <t>A layer which is composed primarily of some fluid.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001679</t>
+  </si>
+  <si>
+    <t>fluid front</t>
+  </si>
+  <si>
+    <t>A fluid interface which separates two fluid masses with differing properties.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001680</t>
+  </si>
+  <si>
+    <t>gaseous front</t>
+  </si>
+  <si>
+    <t>A fluid front which is composed primarily of gaseous material and separates at least two gaseous masses.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001681</t>
+  </si>
+  <si>
+    <t>weather front</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000543</t>
+  </si>
+  <si>
+    <t>atmospheric layer</t>
+  </si>
+  <si>
+    <t>A gaseous front which separates two masses of air with different densities and is a principal cause of meteorological phenomena.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001682</t>
+  </si>
+  <si>
+    <t>air mass</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001689</t>
+  </si>
+  <si>
+    <t>mass of gas</t>
+  </si>
+  <si>
+    <t>An object which is composed of a continuous mass of air.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001683</t>
+  </si>
+  <si>
+    <t>gaseous surface layer</t>
+  </si>
+  <si>
+    <t>A fluid surface layer which is composed primarily of some gaseous material.</t>
+  </si>
+  <si>
+    <t>A layer which separates two portions of environmental material which possess 1) differing compositions, 2) a discontinuity of some property, or 3) some derivative of some property in a direction normal to the interface.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001686</t>
+  </si>
+  <si>
+    <t>mass of environmental material</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000030</t>
+  </si>
+  <si>
+    <t>object</t>
+  </si>
+  <si>
+    <t>An object which is composed primarily of an environmental material</t>
+  </si>
+  <si>
+    <t>An mass of environmental material which is composed primarily of a solid environmental material</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001688</t>
+  </si>
+  <si>
+    <t>mass of fluid</t>
+  </si>
+  <si>
+    <t>An object which is composed primarily of a fluid.</t>
+  </si>
+  <si>
+    <t>An object which is composed primarily of a gas.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001690</t>
+  </si>
+  <si>
+    <t>mass of liquid</t>
+  </si>
+  <si>
+    <t>An object which is composed primarily of a liquid.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001691</t>
+  </si>
+  <si>
+    <t>mass of compounded environmental materials</t>
+  </si>
+  <si>
+    <t>An mass of environmental materials which has appreciable quantities of several individual materials, such that the removal of one would convert the mass into a different entity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001698</t>
+  </si>
+  <si>
+    <t>polar front</t>
+  </si>
+  <si>
+    <t>A weather front which separates air masses of tropical and polar origin.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001780</t>
+  </si>
+  <si>
+    <t>desert ecosystem</t>
+  </si>
+  <si>
+    <t>An ecosystem in which the composition, structure, and function of resident ecological assemblages are primarily determined by a desert.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001781</t>
+  </si>
+  <si>
+    <t>part of a landmass</t>
+  </si>
+  <si>
+    <t>A solid astronomical body part which is part of the landmass of that body.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001311</t>
+  </si>
+  <si>
+    <t>solid surface layer</t>
+  </si>
+  <si>
+    <t>A surface layer of an astronomical body which is primarily composed of solid material and is not covered by oceans or other bodies of water.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001790</t>
+  </si>
+  <si>
+    <t>terrestrial ecosystem</t>
+  </si>
+  <si>
+    <t>An ecosystem which primarily occurs on land.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_02500000</t>
+  </si>
+  <si>
+    <t>environmental system process</t>
+  </si>
+  <si>
+    <t>An environmental process either driven by or primarily impacting the parts or emergent properties of an ecosystem.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001814</t>
+  </si>
+  <si>
+    <t>organic object</t>
+  </si>
+  <si>
+    <t>An object which is formed as a result of one or more biological processes and is composed primarily of organic material.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001836</t>
+  </si>
+  <si>
+    <t>montane biome</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00000428</t>
+  </si>
+  <si>
+    <t>biome</t>
+  </si>
+  <si>
+    <t>A biome which is subject to montane altitudinal conditions.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001838</t>
+  </si>
+  <si>
+    <t>arid biome</t>
+  </si>
+  <si>
+    <t>A biome which is subject to arid environmental conditions.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001852</t>
+  </si>
+  <si>
+    <t>energy transfer process</t>
+  </si>
+  <si>
+    <t>A process during which one entity loses energy to another entity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001856</t>
+  </si>
+  <si>
+    <t>liquid accumulation process</t>
+  </si>
+  <si>
+    <t>A material accumulation process during which the volume of liquid entity increases.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001865</t>
+  </si>
+  <si>
+    <t>concentration of carbon dioxide in an atmosphere</t>
+  </si>
+  <si>
+    <t>The concentration of carbon dioxide when measured in air that is part of an atmosphere.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_02000140</t>
+  </si>
+  <si>
+    <t>fluid environmental material</t>
+  </si>
+  <si>
+    <t>An environmental material which is unable to resist shear forces and continuously deforms when subject to them.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_04000003</t>
+  </si>
+  <si>
+    <t>concentration of carbon dioxide in soil</t>
+  </si>
+  <si>
+    <t>The concentration of carbon dioxide when measured in soil.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_04000004</t>
+  </si>
+  <si>
+    <t>concentration of carbon dioxide in air</t>
+  </si>
+  <si>
+    <t>The concentration of carbon dioxide when measured in air.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_04000006</t>
+  </si>
+  <si>
+    <t>concentration of carbon dioxide in seawater</t>
+  </si>
+  <si>
+    <t>The concentration of carbon dioxide when measured in seawater.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_04000010</t>
+  </si>
+  <si>
+    <t>soil surface layer</t>
+  </si>
+  <si>
+    <t>A surface layer which is composed primarily of soil.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_09000026</t>
+  </si>
+  <si>
+    <t>concentration of liquid water in soil</t>
+  </si>
+  <si>
+    <t>The concentration of a liquid water when measured in soil.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01003003</t>
+  </si>
+  <si>
+    <t>particle of clay</t>
+  </si>
+  <si>
+    <t>A particle which 1) is composed primarily of hydrous aluminium phyllosilicate minerals, in turn composed of aluminium and silicon ions bonded into tiny, thin plates by interconnecting oxygen and hydroxide ions, and 2) is or was part of a portion of clay.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_747325</t>
+  </si>
+  <si>
+    <t>additive</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_51086</t>
+  </si>
+  <si>
+    <t>chemical role</t>
+  </si>
+  <si>
+    <t>a role for a chemical additive to a mixture</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_64708</t>
+  </si>
+  <si>
+    <t>one-carbon compound</t>
+  </si>
+  <si>
+    <t>An organic molecular entity containing a single carbon atom (C&lt;small&gt;&lt;sub&gt;1&lt;/sub&gt;&lt;/small&gt;).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_75772</t>
+  </si>
+  <si>
+    <t>Saccharomyces cerevisiae metabolite</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_76946</t>
+  </si>
+  <si>
+    <t>fungal metabolite</t>
+  </si>
+  <si>
+    <t>Any  fungal metabolite produced during a metabolic reaction in Baker's yeast (&lt;em&gt;Saccharomyces cerevisiae &lt;/em&gt;).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_38867</t>
+  </si>
+  <si>
+    <t>anaesthetic</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_23888</t>
+  </si>
+  <si>
+    <t>drug</t>
+  </si>
+  <si>
+    <t>Substance which produces loss of feeling or sensation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_15022</t>
+  </si>
+  <si>
+    <t>electron donor</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_17891</t>
+  </si>
+  <si>
+    <t>donor</t>
+  </si>
+  <si>
+    <t>A molecular entity that can transfer an electron to another molecular entity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_15339</t>
+  </si>
+  <si>
+    <t>acceptor</t>
+  </si>
+  <si>
+    <t>A molecular entity that can accept an electron, a pair of electrons, an atom or a group from another molecular entity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_16042</t>
+  </si>
+  <si>
+    <t>halide anion</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_79389</t>
+  </si>
+  <si>
+    <t>monovalent inorganic anion</t>
+  </si>
+  <si>
+    <t>A monoatomic monoanion resulting from the addition of an electron to any halogen atom.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_17883</t>
+  </si>
+  <si>
+    <t>hydrogen chloride</t>
+  </si>
+  <si>
+    <t>A mononuclear parent hydride consisting of covalently bonded hydrogen and chlorine atoms.</t>
+  </si>
+  <si>
+    <t>A molecular entity that can transfer ("donate") an electron, a pair of electrons, an atom or a group to another molecular entity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_17997</t>
+  </si>
+  <si>
+    <t>dinitrogen</t>
+  </si>
+  <si>
+    <t>An elemental molecule consisting of two trivalently-bonded nitrogen atoms.</t>
+  </si>
+  <si>
+    <t>Any substance which when absorbed into a living organism may modify one or more of its functions. The term is generally accepted for a substance taken for a therapeutic purpose, but is also commonly used for abused substances.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_24433</t>
+  </si>
+  <si>
+    <t>group</t>
+  </si>
+  <si>
+    <t>A defined linked collection of atoms or a single atom within a molecular entity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_25362</t>
+  </si>
+  <si>
+    <t>elemental molecule</t>
+  </si>
+  <si>
+    <t>A molecule all atoms of which have the same atomic number.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_27027</t>
+  </si>
+  <si>
+    <t>micronutrient</t>
+  </si>
+  <si>
+    <t>Any nutrient required in small quantities by organisms throughout their life in order to orchestrate a range of physiological functions.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_33252</t>
+  </si>
+  <si>
+    <t>atomic nucleus</t>
+  </si>
+  <si>
+    <t>A nucleus is the positively charged central portion of an atom, excluding the orbital electrons.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_78295</t>
+  </si>
+  <si>
+    <t>food component</t>
+  </si>
+  <si>
+    <t>A nutrient is a food component that an organism uses to survive and grow.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_35554</t>
+  </si>
+  <si>
+    <t>cardiovascular drug</t>
+  </si>
+  <si>
+    <t>A drug that affects the rate or intensity of cardiac contraction, blood vessel diameter or blood volume.</t>
+  </si>
+  <si>
+    <t>An acid is a molecular entity capable of donating a hydron (Brønsted acid) or capable of forming a covalent bond with an electron pair (Lewis acid).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_48360</t>
+  </si>
+  <si>
+    <t>amphiprotic solvent</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_48359</t>
+  </si>
+  <si>
+    <t>protophilic solvent</t>
+  </si>
+  <si>
+    <t>Self-ionizing solvent possessing both characteristics of Brønsted acids and bases.</t>
+  </si>
+  <si>
+    <t>A role played by the molecular entity or part thereof within a chemical context.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_60242</t>
+  </si>
+  <si>
+    <t>monovalent inorganic cation</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_36915</t>
+  </si>
+  <si>
+    <t>inorganic cation</t>
+  </si>
+  <si>
+    <t>An atom or small molecule with a positive charge that does not contain carbon in covalent linkage, with a valency of one.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_63248</t>
+  </si>
+  <si>
+    <t>oxidising agent</t>
+  </si>
+  <si>
+    <t>A substance that removes electrons from another reactant in a redox reaction.</t>
+  </si>
+  <si>
+    <t>Any molecule that consists of at least one carbon atom as part of the electrically neutral entity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_76413</t>
+  </si>
+  <si>
+    <t>greenhouse gas</t>
+  </si>
+  <si>
+    <t>A gas in an atmosphere that absorbs and emits radiation within the thermal infrared range, so contributing to the 'greenhouse effect'.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_77974</t>
+  </si>
+  <si>
+    <t>food packaging gas</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_64047</t>
+  </si>
+  <si>
+    <t>food additive</t>
+  </si>
+  <si>
+    <t>A food additive that is a (generally inert) gas which is used to envelop foodstuffs during packing and so protect them from unwanted chemical reactions such as food spoilage or oxidation during subsequent transport and storage. The term includes propellant gases, used to expel foods from a container.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_79314</t>
+  </si>
+  <si>
+    <t>flame retardant</t>
+  </si>
+  <si>
+    <t>Any compound that is added to manufactured materials to inhibit, suppress, or delay the production of flames and so prevent the spread of fire.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_33246</t>
+  </si>
+  <si>
+    <t>inorganic group</t>
+  </si>
+  <si>
+    <t>Any substituent group which does not contain carbon.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_50313</t>
+  </si>
+  <si>
+    <t>onium cation</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_50312</t>
+  </si>
+  <si>
+    <t>onium compound</t>
+  </si>
+  <si>
+    <t>Mononuclear cations derived by addition of a hydron to a mononuclear parent hydride of the pnictogen, chalcogen and halogen families.</t>
+  </si>
+  <si>
+    <t>A material entity of anatomical origin (part of or deriving from an organism) that has as its parts a maximally connected cell compartment surrounded by a plasma membrane.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CL_0000219</t>
+  </si>
+  <si>
+    <t>motile cell</t>
+  </si>
+  <si>
+    <t>A cell that moves by its own activities.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001827</t>
+  </si>
+  <si>
+    <t>climactic ecological succession</t>
+  </si>
+  <si>
+    <t>An ecological succession process during which 1) organisms in ecological communities possess high adaptation to the conditions in the ecosystem, 2) participant communities largely fill available niches, 3) individual organisms are typically replaced by others of the same species, 4) a near equilibrium is maintained between gross primary production and total respiration and across biogeochemical cycles.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_25212</t>
+  </si>
+  <si>
+    <t>metabolite</t>
+  </si>
+  <si>
+    <t>Any intermediate or product resulting from metabolism. The term 'metabolite' subsumes the classes commonly known as primary and secondary metabolites.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_35472</t>
+  </si>
+  <si>
+    <t>anti-inflammatory drug</t>
+  </si>
+  <si>
+    <t>A substance that reduces or suppresses inflammation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_35620</t>
+  </si>
+  <si>
+    <t>vasodilator agent</t>
+  </si>
+  <si>
+    <t>A drug used to cause dilation of the blood vessels.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_36963</t>
+  </si>
+  <si>
+    <t>organooxygen compound</t>
+  </si>
+  <si>
+    <t>An organochalcogen compound containing at least one carbon-oxygen bond.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_33582</t>
+  </si>
+  <si>
+    <t>carbon group molecular entity</t>
+  </si>
+  <si>
+    <t>Any molecular entity that contains carbon.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_75763</t>
+  </si>
+  <si>
+    <t>eukaryotic metabolite</t>
+  </si>
+  <si>
+    <t>Any eukaryotic metabolite produced during a metabolic reaction in animals that include diverse creatures from sponges, insects to mammals.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_75771</t>
+  </si>
+  <si>
+    <t>mouse metabolite</t>
+  </si>
+  <si>
+    <t>Any mammalian metabolite produced during a metabolic reaction in a mouse (&lt;em&gt;Mus musculus&lt;/em&gt;).</t>
+  </si>
+  <si>
+    <t>Any eukaryotic metabolite produced during a metabolic reaction in fungi, the kingdom that includes microorganisms such as the yeasts and moulds.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_76971</t>
+  </si>
+  <si>
+    <t>Escherichia coli metabolite</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_76969</t>
+  </si>
+  <si>
+    <t>bacterial metabolite</t>
+  </si>
+  <si>
+    <t>Any bacterial metabolite produced during a metabolic reaction in &lt;em&gt;Escherichia coli&lt;/em&gt;.</t>
+  </si>
+  <si>
+    <t>Any  metabolite produced during a metabolic reaction in eukaryotes, the taxon that include members of the fungi, plantae and animalia kingdoms.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_75787</t>
+  </si>
+  <si>
+    <t>prokaryotic metabolite</t>
+  </si>
+  <si>
+    <t>Any prokaryotic metabolite produced during a metabolic reaction in bacteria.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_33405</t>
+  </si>
+  <si>
+    <t>hydracid</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_33608</t>
+  </si>
+  <si>
+    <t>hydrogen molecular entity</t>
+  </si>
+  <si>
+    <t>A hydracid is a compound which contains hydrogen that is not bound to oxygen, and which produces a conjugate base by loss of positive hydrogen ion(s) (hydrons).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_33839</t>
+  </si>
+  <si>
+    <t>macromolecule</t>
+  </si>
+  <si>
+    <t>A macromolecule is a molecule of high relative molecular mass, the structure of which essentially comprises the multiple repetition of units derived, actually or conceptually, from molecules of low relative molecular mass.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_46787</t>
+  </si>
+  <si>
+    <t>solvent</t>
+  </si>
+  <si>
+    <t>A liquid that can dissolve other substances (solutes) without any change in their chemical composition.</t>
+  </si>
+  <si>
+    <t>A solvent that is composed of polar molecules. Polar solvents can dissolve ionic compounds or ionisable covalent compounds.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_78017</t>
+  </si>
+  <si>
+    <t>food propellant</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_76414</t>
+  </si>
+  <si>
+    <t>propellant</t>
+  </si>
+  <si>
+    <t>A propellant that is used to expel foods from an aerosol container.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_52211</t>
+  </si>
+  <si>
+    <t>physiological role</t>
+  </si>
+  <si>
+    <t>A physiological role played by any substance that is distributed in foodstuffs. It includes materials derived from plants or animals, such as vitamins or minerals, as well as environmental contaminants.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_78433</t>
+  </si>
+  <si>
+    <t>refrigerant</t>
+  </si>
+  <si>
+    <t>A substance used in a thermodynamic heat pump cycle or refrigeration cycle that undergoes a phase change from a gas to a liquid and back. Refrigerants are used in air-conditioning systems and freezers or refrigerators and are assigned a "R" number (by ASHRAE - formerly the American Society of Heating, Refrigerating and Air Conditioning Engineers), which is determined systematically according to their molecular structure.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_24834</t>
+  </si>
+  <si>
+    <t>inorganic anion</t>
+  </si>
+  <si>
+    <t>Any inorganic anion with a valency of one.</t>
+  </si>
+  <si>
+    <t>A molecular entity having an available pair of electrons capable of forming a covalent bond with a hydron (Brønsted base) or with the vacant orbital of some other molecular entity (Lewis base).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_23117</t>
+  </si>
+  <si>
+    <t>chlorine molecular entity</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_24471</t>
+  </si>
+  <si>
+    <t>halogen molecular entity</t>
+  </si>
+  <si>
+    <t>A halogen molecular entity containing one or more atoms of chlorine.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_33694</t>
+  </si>
+  <si>
+    <t>biomacromolecule</t>
+  </si>
+  <si>
+    <t>A macromolecule formed by a living organism.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_37578</t>
+  </si>
+  <si>
+    <t>halide</t>
+  </si>
+  <si>
+    <t>Any heteroatomic molecular entity that is a chemical compound of halogen with other chemical elements.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_33233</t>
+  </si>
+  <si>
+    <t>fundamental particle</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_36342</t>
+  </si>
+  <si>
+    <t>subatomic particle</t>
+  </si>
+  <si>
+    <t>A particle not known to have substructure.</t>
+  </si>
+  <si>
+    <t>A molecular entity containing one or more atoms from any of groups 1, 2, 13, 14, 15, 16, 17, and 18 of the periodic table.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_33583</t>
+  </si>
+  <si>
+    <t>noble gas molecular entity</t>
+  </si>
+  <si>
+    <t>A main group molecular entity containing one or more atoms of any noble gas.</t>
+  </si>
+  <si>
+    <t>An s-block molecular entity is a molecular entity containing one or more atoms of an s-block element.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_33692</t>
+  </si>
+  <si>
+    <t>hydrides</t>
+  </si>
+  <si>
+    <t>Hydrides are chemical compounds of hydrogen with other chemical elements.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_36339</t>
+  </si>
+  <si>
+    <t>baryon</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_36344</t>
+  </si>
+  <si>
+    <t>hadron</t>
+  </si>
+  <si>
+    <t>Baryon is a fermion that does experience the strong force (strong interaction). The term is derived from the Greek βαρυσ (heavy).</t>
+  </si>
+  <si>
+    <t>A particle smaller than an atom.</t>
+  </si>
+  <si>
+    <t>A nucleus or any of its constituents in any of their energy states.</t>
+  </si>
+  <si>
+    <t>A biological role relating to the normal mechanisms and their interactions within a living system.</t>
+  </si>
+  <si>
+    <t>Solvent that is capable of acting as a hydron (proton) acceptor.</t>
+  </si>
+  <si>
+    <t>A chemical substance is a portion of matter of constant composition, composed of molecular entities of the same type or of different types.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0006139</t>
+  </si>
+  <si>
+    <t>nucleobase-containing compound metabolic process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0044238</t>
+  </si>
+  <si>
+    <t>primary metabolic process</t>
+  </si>
+  <si>
+    <t>Any cellular metabolic process involving nucleobases, nucleosides, nucleotides and nucleic acids.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0006282</t>
+  </si>
+  <si>
+    <t>regulation of DNA repair</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0080135</t>
+  </si>
+  <si>
+    <t>regulation of cellular response to stress</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of DNA repair.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0006970</t>
+  </si>
+  <si>
+    <t>response to osmotic stress</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0006950</t>
+  </si>
+  <si>
+    <t>response to stress</t>
+  </si>
+  <si>
+    <t>Any process that results in a change in state or activity of a cell or an organism (in terms of movement, secretion, enzyme production, gene expression, etc.) as a result of a stimulus indicating an increase or decrease in the concentration of solutes outside the organism or cell.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0006996</t>
+  </si>
+  <si>
+    <t>organelle organization</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0016043</t>
+  </si>
+  <si>
+    <t>cellular component organization</t>
+  </si>
+  <si>
+    <t>A process that is carried out at the cellular level which results in the assembly, arrangement of constituent parts, or disassembly of an organelle within a cell. An organelle is an organized structure of distinctive morphology and function. Includes the nucleus, mitochondria, plastids, vacuoles, vesicles, ribosomes and the cytoskeleton. Excludes the plasma membrane.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007088</t>
+  </si>
+  <si>
+    <t>regulation of mitotic nuclear division</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0051783</t>
+  </si>
+  <si>
+    <t>regulation of nuclear division</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of mitosis.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007113</t>
+  </si>
+  <si>
+    <t>endomitotic cell cycle</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0000278</t>
+  </si>
+  <si>
+    <t>mitotic cell cycle</t>
+  </si>
+  <si>
+    <t>A mitotic cell cycle in which chromosomes are replicated and sister chromatids separate, but spindle formation, nuclear membrane breakdown and nuclear division do not occur, resulting in an increased number of chromosomes in the cell.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007346</t>
+  </si>
+  <si>
+    <t>regulation of mitotic cell cycle</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0051726</t>
+  </si>
+  <si>
+    <t>regulation of cell cycle</t>
+  </si>
+  <si>
+    <t>Any process that modulates the rate or extent of progress through the mitotic cell cycle.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007530</t>
+  </si>
+  <si>
+    <t>sex determination</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0003006</t>
+  </si>
+  <si>
+    <t>developmental process involved in reproduction</t>
+  </si>
+  <si>
+    <t>Any process that establishes and transmits the specification of sexual status of an individual organism.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007562</t>
+  </si>
+  <si>
+    <t>eclosion</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0071684</t>
+  </si>
+  <si>
+    <t>organism emergence from protective structure</t>
+  </si>
+  <si>
+    <t>The emergence of an adult insect from a pupa case.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007563</t>
+  </si>
+  <si>
+    <t>regulation of eclosion</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_2000026</t>
+  </si>
+  <si>
+    <t>regulation of multicellular organismal development</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of the emergence of an insect from a pupa-case or of a larva from an egg.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007584</t>
+  </si>
+  <si>
+    <t>response to nutrient</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0042221</t>
+  </si>
+  <si>
+    <t>response to chemical</t>
+  </si>
+  <si>
+    <t>Any process that results in a change in state or activity of a cell or an organism (in terms of movement, secretion, enzyme production, gene expression, etc.) as a result of a nutrient stimulus.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007600</t>
+  </si>
+  <si>
+    <t>sensory perception</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0050877</t>
+  </si>
+  <si>
+    <t>nervous system process</t>
+  </si>
+  <si>
+    <t>The series of events required for an organism to receive a sensory stimulus, convert it to a molecular signal, and recognize and characterize the signal. This is a neurological process.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007601</t>
+  </si>
+  <si>
+    <t>visual perception</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0050953</t>
+  </si>
+  <si>
+    <t>sensory perception of light stimulus</t>
+  </si>
+  <si>
+    <t>The series of events required for an organism to receive a visual stimulus, convert it to a molecular signal, and recognize and characterize the signal. Visual stimuli are detected in the form of photons and are processed to form an image.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007605</t>
+  </si>
+  <si>
+    <t>sensory perception of sound</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0050954</t>
+  </si>
+  <si>
+    <t>sensory perception of mechanical stimulus</t>
+  </si>
+  <si>
+    <t>The series of events required for an organism to receive an auditory stimulus, convert it to a molecular signal, and recognize and characterize the signal. Sonic stimuli are detected in the form of vibrations and are processed to form a sound.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007606</t>
+  </si>
+  <si>
+    <t>sensory perception of chemical stimulus</t>
+  </si>
+  <si>
+    <t>The series of events required for an organism to receive a sensory chemical stimulus, convert it to a molecular signal, and recognize and characterize the signal. This is a neurological process.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007608</t>
+  </si>
+  <si>
+    <t>sensory perception of smell</t>
+  </si>
+  <si>
+    <t>The series of events required for an organism to receive an olfactory stimulus, convert it to a molecular signal, and recognize and characterize the signal. Olfaction involves the detection of chemical composition of an organism's ambient medium by chemoreceptors. This is a neurological process.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007611</t>
+  </si>
+  <si>
+    <t>learning or memory</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007610</t>
+  </si>
+  <si>
+    <t>behavior</t>
+  </si>
+  <si>
+    <t>The acquisition and processing of information and/or the storage and retrieval of this information over time.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007612</t>
+  </si>
+  <si>
+    <t>learning</t>
+  </si>
+  <si>
+    <t>Any process in an organism in which a relatively long-lasting adaptive behavioral change occurs as the result of experience.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007613</t>
+  </si>
+  <si>
+    <t>memory</t>
+  </si>
+  <si>
+    <t>The activities involved in the mental information processing system that receives (registers), modifies, stores, and retrieves informational stimuli. The main stages involved in the formation and retrieval of memory are encoding (processing of received information by acquisition), storage (building a permanent record of received information as a result of consolidation) and retrieval (calling back the stored information and use it in a suitable way to execute a given task).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007614</t>
+  </si>
+  <si>
+    <t>short-term memory</t>
+  </si>
+  <si>
+    <t>The memory process that deals with the storage, retrieval and modification of information received a short time (up to about 30 minutes) ago. This type of memory is typically dependent on direct, transient effects of second messenger activation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007615</t>
+  </si>
+  <si>
+    <t>anesthesia-resistant memory</t>
+  </si>
+  <si>
+    <t>The memory process that results in the formation of consolidated memory resistant to disruption of the patterned activity of the brain, without requiring protein synthesis.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007616</t>
+  </si>
+  <si>
+    <t>long-term memory</t>
+  </si>
+  <si>
+    <t>The memory process that deals with the storage, retrieval and modification of information a long time (typically weeks, months or years) after receiving that information. This type of memory is typically dependent on gene transcription regulated by second messenger activation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007617</t>
+  </si>
+  <si>
+    <t>mating behavior</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0019098</t>
+  </si>
+  <si>
+    <t>reproductive behavior</t>
+  </si>
+  <si>
+    <t>The behavioral interactions between organisms for the purpose of mating, or sexual reproduction resulting in the formation of zygotes.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007618</t>
+  </si>
+  <si>
+    <t>mating</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0044703</t>
+  </si>
+  <si>
+    <t>multi-organism reproductive process</t>
+  </si>
+  <si>
+    <t>The pairwise union of individuals for the purpose of sexual reproduction, ultimately resulting in the formation of zygotes.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007619</t>
+  </si>
+  <si>
+    <t>courtship behavior</t>
+  </si>
+  <si>
+    <t>The behavior of an organism for the purpose of attracting sexual partners.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007620</t>
+  </si>
+  <si>
+    <t>copulation</t>
+  </si>
+  <si>
+    <t>The act of sexual union between male and female, involving the transfer of sperm.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007622</t>
+  </si>
+  <si>
+    <t>rhythmic behavior</t>
+  </si>
+  <si>
+    <t>The specific behavior of an organism that recur with measured regularity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007625</t>
+  </si>
+  <si>
+    <t>grooming behavior</t>
+  </si>
+  <si>
+    <t>The specific behavior of an organism relating to grooming, cleaning and brushing to remove dirt and parasites.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007626</t>
+  </si>
+  <si>
+    <t>locomotory behavior</t>
+  </si>
+  <si>
+    <t>The specific movement from place to place of an organism in response to external or internal stimuli. Locomotion of a whole organism in a manner dependent upon some combination of that organism's internal state and external conditions.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007628</t>
+  </si>
+  <si>
+    <t>adult walking behavior</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0090659</t>
+  </si>
+  <si>
+    <t>walking behavior</t>
+  </si>
+  <si>
+    <t>The behavior of an adult relating to the progression of that organism along the ground by the process of lifting and setting down each leg.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007629</t>
+  </si>
+  <si>
+    <t>flight behavior</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0008344</t>
+  </si>
+  <si>
+    <t>adult locomotory behavior</t>
+  </si>
+  <si>
+    <t>The response to external or internal stimuli that results in the locomotory process of flight. Flight is the self-propelled movement of an organism through the air.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007630</t>
+  </si>
+  <si>
+    <t>jump response</t>
+  </si>
+  <si>
+    <t>The sudden, usually upward, movement off the ground or other surface through sudden muscular effort in the legs, following exposure to an external stimulus.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007632</t>
+  </si>
+  <si>
+    <t>visual behavior</t>
+  </si>
+  <si>
+    <t>The behavior of an organism in response to a visual stimulus.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007634</t>
+  </si>
+  <si>
+    <t>optokinetic behavior</t>
+  </si>
+  <si>
+    <t>The behavior of an organism pertaining to movement of the eyes and of objects in the visual field, as in nystagmus.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007635</t>
+  </si>
+  <si>
+    <t>chemosensory behavior</t>
+  </si>
+  <si>
+    <t>Behavior that is dependent upon the sensation of chemicals.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007637</t>
+  </si>
+  <si>
+    <t>proboscis extension reflex</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0060004</t>
+  </si>
+  <si>
+    <t>reflex</t>
+  </si>
+  <si>
+    <t>The extension, through direct muscle actions, of the proboscis (the trunk-like extension of the mouthparts on the adult external head) in response to a nutritional stimulus.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0008049</t>
+  </si>
+  <si>
+    <t>male courtship behavior</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0060179</t>
+  </si>
+  <si>
+    <t>male mating behavior</t>
+  </si>
+  <si>
+    <t>The behavior of a male, for the purpose of attracting a sexual partner. An example of this process is found in Drosophila melanogaster.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0008062</t>
+  </si>
+  <si>
+    <t>eclosion rhythm</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0048512</t>
+  </si>
+  <si>
+    <t>circadian behavior</t>
+  </si>
+  <si>
+    <t>The timing of the emergence of the adult fly from its pupal case, which usually occurs at dawn.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0008152</t>
+  </si>
+  <si>
+    <t>metabolic process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0009987</t>
+  </si>
+  <si>
+    <t>cellular process</t>
+  </si>
+  <si>
+    <t>A cellular process consisting of the biochemical pathways by which a living organism transforms chemical substances. This includes including anabolism (biosynthetic process) and catabolism (catabolic process). Metabolic processes includes the transformation of small molecules, as well  macromolecular processes such as DNA repair and replication, protein synthesis and degradation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0030534</t>
+  </si>
+  <si>
+    <t>adult behavior</t>
+  </si>
+  <si>
+    <t>Locomotory behavior in a fully developed and mature organism.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0009408</t>
+  </si>
+  <si>
+    <t>response to heat</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0009266</t>
+  </si>
+  <si>
+    <t>response to temperature stimulus</t>
+  </si>
+  <si>
+    <t>Any process that results in a change in state or activity of a cell or an organism (in terms of movement, secretion, enzyme production, gene expression, etc.) as a result of a heat stimulus, a temperature stimulus above the optimal temperature for that organism.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0009416</t>
+  </si>
+  <si>
+    <t>response to light stimulus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0009314</t>
+  </si>
+  <si>
+    <t>response to radiation</t>
+  </si>
+  <si>
+    <t>Any process that results in a change in state or activity of a cell or an organism (in terms of movement, secretion, enzyme production, gene expression, etc.) as a result of a light stimulus, electromagnetic radiation of wavelengths classified as infrared, visible or ultraviolet light.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0009583</t>
+  </si>
+  <si>
+    <t>detection of light stimulus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0009582</t>
+  </si>
+  <si>
+    <t>detection of abiotic stimulus</t>
+  </si>
+  <si>
+    <t>The series of events in which a light stimulus (in the form of photons) is received and converted into a molecular signal.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0009628</t>
+  </si>
+  <si>
+    <t>response to abiotic stimulus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0050896</t>
+  </si>
+  <si>
+    <t>response to stimulus</t>
+  </si>
+  <si>
+    <t>Any process that results in a change in state or activity of a cell or an organism (in terms of movement, secretion, enzyme production, gene expression, etc.) as a result of an abiotic (not derived from living organisms) stimulus.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0009794</t>
+  </si>
+  <si>
+    <t>regulation of mitotic cell cycle, embryonic</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of replication and segregation of genetic material in the embryo.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0009950</t>
+  </si>
+  <si>
+    <t>dorsal/ventral axis specification</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0009798</t>
+  </si>
+  <si>
+    <t>axis specification</t>
+  </si>
+  <si>
+    <t>The establishment, maintenance and elaboration of the dorsal/ventral axis. The dorsal/ventral axis is defined by a line that runs orthogonal to both the anterior/posterior and left/right axes. The dorsal end is defined by the upper or back side of an organism. The ventral end is defined by the lower or front side of an organism.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0009953</t>
+  </si>
+  <si>
+    <t>dorsal/ventral pattern formation</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0003002</t>
+  </si>
+  <si>
+    <t>regionalization</t>
+  </si>
+  <si>
+    <t>The regionalization process in which the areas along the dorsal/ventral axis are established that will lead to differences in cell differentiation. The dorsal/ventral axis is defined by a line that runs orthogonal to both the anterior/posterior and left/right axes. The dorsal end is defined by the upper or back side of an organism. The ventral end is defined by the lower or front side of an organism.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0010564</t>
+  </si>
+  <si>
+    <t>regulation of cell cycle process</t>
+  </si>
+  <si>
+    <t>Any process that modulates a cellular process that is involved in the progression of biochemical and morphological phases and events that occur in a cell during successive cell replication or nuclear replication events.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0071840</t>
+  </si>
+  <si>
+    <t>cellular component organization or biogenesis</t>
+  </si>
+  <si>
+    <t>A process that results in the assembly, arrangement of constituent parts, or disassembly of a cellular component.</t>
+  </si>
+  <si>
+    <t>The specific behavior of an organism that is associated with reproduction.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0019219</t>
+  </si>
+  <si>
+    <t>regulation of nucleobase-containing compound metabolic process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0080090</t>
+  </si>
+  <si>
+    <t>regulation of primary metabolic process</t>
+  </si>
+  <si>
+    <t>Any cellular process that modulates the frequency, rate or extent of the chemical reactions and pathways involving nucleobases, nucleosides, nucleotides and nucleic acids.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0043170</t>
+  </si>
+  <si>
+    <t>macromolecule metabolic process</t>
+  </si>
+  <si>
+    <t>The chemical reactions and pathways involving macromolecules, any molecule of high relative molecular mass, the structure of which essentially comprises the multiple repetition of units derived, actually or conceptually, from molecules of low relative molecular mass.</t>
+  </si>
+  <si>
+    <t>The chemical reactions and pathways involving those compounds which are formed as a part of the normal anabolic and catabolic processes. These processes take place in most, if not all, cells of the organism.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0048511</t>
+  </si>
+  <si>
+    <t>rhythmic process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0008150</t>
+  </si>
+  <si>
+    <t>biological_process</t>
+  </si>
+  <si>
+    <t>Any process pertinent to the generation and maintenance of rhythms in the physiology of an organism.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007623</t>
+  </si>
+  <si>
+    <t>circadian rhythm</t>
+  </si>
+  <si>
+    <t>The specific behavior of an organism that recurs with a regularity of approximately 24 hours.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0048609</t>
+  </si>
+  <si>
+    <t>multicellular organismal reproductive process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0022414</t>
+  </si>
+  <si>
+    <t>reproductive process</t>
+  </si>
+  <si>
+    <t>The process, occurring above the cellular level, that is pertinent to the reproductive function of a multicellular organism. This includes the integrated processes at the level of tissues and organs.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0050890</t>
+  </si>
+  <si>
+    <t>cognition</t>
+  </si>
+  <si>
+    <t>The operation of the mind by which an organism becomes aware of objects of thought or perception; it includes the mental activities associated with thinking, learning, and memory.</t>
+  </si>
+  <si>
+    <t>Any process that results in a change in state or activity of a cell or an organism (in terms of movement, secretion, enzyme production, gene expression, etc.) as a result of a stimulus. The process begins with detection of the stimulus and ends with a change in state or activity or the cell or organism.</t>
+  </si>
+  <si>
+    <t>The series of events required for an organism to receive a sensory light stimulus, convert it to a molecular signal, and recognize and characterize the signal. This is a neurological process.</t>
+  </si>
+  <si>
+    <t>The series of events required for an organism to receive a sensory mechanical stimulus, convert it to a molecular signal, and recognize and characterize the signal. This is a neurological process.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0051716</t>
+  </si>
+  <si>
+    <t>cellular response to stimulus</t>
+  </si>
+  <si>
+    <t>Any process that results in a change in state or activity of a cell (in terms of movement, secretion, enzyme production, gene expression, etc.) as a result of a stimulus. The process begins with detection of the stimulus by a cell and ends with a change in state or activity or the cell.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0051780</t>
+  </si>
+  <si>
+    <t>behavioral response to nutrient</t>
+  </si>
+  <si>
+    <t>Any process that results in a change in the behavior of an organism as a result of a nutrient stimulus.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0033043</t>
+  </si>
+  <si>
+    <t>regulation of organelle organization</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of nuclear division, the partitioning of the nucleus and its genetic information.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0009605</t>
+  </si>
+  <si>
+    <t>response to external stimulus</t>
+  </si>
+  <si>
+    <t>An automatic response to a stimulus beginning with a nerve impulse from a receptor and ending with the action of an effector such as a gland or a muscle. Signaling never reaches a level of consciousness.</t>
+  </si>
+  <si>
+    <t>The specific behavior of a male organism that is associated with reproduction.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0061024</t>
+  </si>
+  <si>
+    <t>membrane organization</t>
+  </si>
+  <si>
+    <t>A process which results in the assembly, arrangement of constituent parts, or disassembly of a membrane. A membrane is a double layer of lipid molecules that encloses all cells, and, in eukaryotes, many organelles; may be a single or double lipid bilayer; also includes associated proteins.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0032501</t>
+  </si>
+  <si>
+    <t>multicellular organismal process</t>
+  </si>
+  <si>
+    <t>The developmental process in which an organism emerges from a surrounding protective structure such as an egg or pupa case.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0019222</t>
+  </si>
+  <si>
+    <t>regulation of metabolic process</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of the chemical reactions and pathways within a cell or an organism involving those compounds formed as a part of the normal anabolic and catabolic processes. These processes take place in most, if not all, cells of the organism.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0090304</t>
+  </si>
+  <si>
+    <t>nucleic acid metabolic process</t>
+  </si>
+  <si>
+    <t>Any cellular metabolic process involving nucleic acids.</t>
+  </si>
+  <si>
+    <t>The behavior of an organism relating to the progression of that organism along the ground by the process of lifting and setting down each leg.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0046662</t>
+  </si>
+  <si>
+    <t>regulation of egg-laying behavior</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_2000241</t>
+  </si>
+  <si>
+    <t>regulation of reproductive process</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of the deposition of eggs, either fertilized or not, upon a surface or into a medium.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0048060</t>
+  </si>
+  <si>
+    <t>negative gravitaxis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0042332</t>
+  </si>
+  <si>
+    <t>gravitaxis</t>
+  </si>
+  <si>
+    <t>The directed movement of a motile cell or organism away from the source of gravity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0048265</t>
+  </si>
+  <si>
+    <t>response to pain</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0033555</t>
+  </si>
+  <si>
+    <t>multicellular organismal response to stress</t>
+  </si>
+  <si>
+    <t>Any process that results in a change in state or activity of a cell or an organism (in terms of movement, secretion, enzyme production, gene expression, etc.) as a result of a pain stimulus. Pain stimuli cause activation of nociceptors, peripheral receptors for pain, include receptors which are sensitive to painful mechanical stimuli, extreme heat or cold, and chemical stimuli.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0050906</t>
+  </si>
+  <si>
+    <t>detection of stimulus involved in sensory perception</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0051606</t>
+  </si>
+  <si>
+    <t>detection of stimulus</t>
+  </si>
+  <si>
+    <t>The series of events involved in sensory perception in which a sensory stimulus is received and converted into a molecular signal.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0050908</t>
+  </si>
+  <si>
+    <t>detection of light stimulus involved in visual perception</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0050962</t>
+  </si>
+  <si>
+    <t>detection of light stimulus involved in sensory perception</t>
+  </si>
+  <si>
+    <t>The series of events involved in visual perception in which a light stimulus is received and converted into a molecular signal.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0050909</t>
+  </si>
+  <si>
+    <t>sensory perception of taste</t>
+  </si>
+  <si>
+    <t>The series of events required for an organism to receive a gustatory stimulus, convert it to a molecular signal, and recognize and characterize the signal. Gustation involves the direct detection of chemical composition, usually through contact with chemoreceptor cells. This is a neurological process.</t>
+  </si>
+  <si>
+    <t>The series of events in which a light stimulus is received by a cell and converted into a molecular signal as part of the sensory perception of light.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0050975</t>
+  </si>
+  <si>
+    <t>sensory perception of touch</t>
+  </si>
+  <si>
+    <t>The series of events required for an organism to receive a touch stimulus, convert it to a molecular signal, and recognize and characterize the signal. This is a neurological process. The perception of touch in animals is mediated by mechanoreceptors in the skin and mucous membranes and is the sense by which contact with objects gives evidence as to certain of their qualities. Different types of touch can be perceived (for example, light, coarse, pressure and tickling) and the stimulus may be external or internal (e.g. the feeling of a full stomach).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0051931</t>
+  </si>
+  <si>
+    <t>regulation of sensory perception</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0031644</t>
+  </si>
+  <si>
+    <t>regulation of nervous system process</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of sensory perception, the series of events required for an organism to receive a sensory stimulus, convert it to a molecular signal, and recognize and characterize the signal.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0065007</t>
+  </si>
+  <si>
+    <t>biological regulation</t>
+  </si>
+  <si>
+    <t>Any process that modulates a measurable attribute of any biological process, quality or function.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_1903034</t>
+  </si>
+  <si>
+    <t>regulation of response to wounding</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0080134</t>
+  </si>
+  <si>
+    <t>regulation of response to stress</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of response to wounding.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_1904059</t>
+  </si>
+  <si>
+    <t>regulation of locomotor rhythm</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0042752</t>
+  </si>
+  <si>
+    <t>regulation of circadian rhythm</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of locomotor rhythm.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NBO_0000313</t>
+  </si>
+  <si>
+    <t>behavior process</t>
+  </si>
+  <si>
+    <t>"The action, reaction, or performance of an organism in response to external or internal stimuli." [GO:GO\:0007610]</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000875</t>
+  </si>
+  <si>
+    <t>precipitation process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_03000010</t>
+  </si>
+  <si>
+    <t>material transport process</t>
+  </si>
+  <si>
+    <t>A precipitation process is a process in which a portion of some substance segregates from a material in which that substance or its precursors were dissolved or suspended in and settles due to a force such as gravity or centrifugal force.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000703</t>
+  </si>
+  <si>
+    <t>hydrological precipitation process</t>
+  </si>
+  <si>
+    <t>A hydrological process in which irregular aggregates of snow fall to the surface of an astronomical body.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001191</t>
+  </si>
+  <si>
+    <t>water surface</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001310</t>
+  </si>
+  <si>
+    <t>liquid surface layer</t>
+  </si>
+  <si>
+    <t>The surface layer of a volume of water.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001211</t>
+  </si>
+  <si>
+    <t>stellar radiation</t>
+  </si>
+  <si>
+    <t>An electromagnetic radiation process during which electromagnetic waves or their quanta are emitted from a star.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_03520007</t>
+  </si>
+  <si>
+    <t>snow crystal</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000846</t>
+  </si>
+  <si>
+    <t>water ice crystal</t>
+  </si>
+  <si>
+    <t>A water ice crystal which is constituted by water molecules aligned in a hexagonal array.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0055005</t>
+  </si>
+  <si>
+    <t>increased rate of continuous process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0050001</t>
+  </si>
+  <si>
+    <t>rate of continuous process</t>
+  </si>
+  <si>
+    <t>A rate of output of a continuous process that is relatively high.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0055006</t>
+  </si>
+  <si>
+    <t>decreased rate of continuous process</t>
+  </si>
+  <si>
+    <t>A rate of output of a continuous process that is relatively low.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_06105266</t>
+  </si>
+  <si>
+    <t>soil layer</t>
+  </si>
+  <si>
+    <t>A layer that is composed primarily of soil.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0160108</t>
+  </si>
+  <si>
+    <t>animal gross anatomical part developmental process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0048856</t>
+  </si>
+  <si>
+    <t>anatomical structure development</t>
+  </si>
+  <si>
+    <t>A developmental process whose specific outcome is the progression of a gross anatomical part of an animal over time from an initial condition to a later condition.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_747204</t>
+  </si>
+  <si>
+    <t>reference compound</t>
+  </si>
+  <si>
+    <t>Any well-characterized compound that serves as a standard for the identification, quantification, calibration, or quality control of substances in scientific analysis.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_10545</t>
+  </si>
+  <si>
+    <t>electron</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_36338</t>
+  </si>
+  <si>
+    <t>lepton</t>
+  </si>
+  <si>
+    <t>Elementary particle not affected by the strong force having a spin ½, a negative elementary charge and a rest mass of 0.000548579903(13) u, or 0.51099906(15) MeV.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_15377</t>
+  </si>
+  <si>
+    <t>water</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_52625</t>
+  </si>
+  <si>
+    <t>inorganic hydroxy compound</t>
+  </si>
+  <si>
+    <t>An oxygen hydride consisting of an oxygen atom that is covalently bonded to two hydrogen atoms</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_36340</t>
+  </si>
+  <si>
+    <t>fermion</t>
+  </si>
+  <si>
+    <t>Lepton is a fermion that does not experience the strong force (strong interaction). The term is derived from the Greek λεπτοσ (small, thin).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_77746</t>
+  </si>
+  <si>
+    <t>human metabolite</t>
+  </si>
+  <si>
+    <t>Any mammalian metabolite  produced during a metabolic reaction in humans (&lt;em&gt;Homo sapiens&lt;/em&gt;).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_48706</t>
+  </si>
+  <si>
+    <t>antagonist</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_52210</t>
+  </si>
+  <si>
+    <t>pharmacological role</t>
+  </si>
+  <si>
+    <t>Substance that attaches to and blocks cell receptors that normally bind naturally occurring substances.</t>
+  </si>
+  <si>
+    <t>Any substance which is added to food to preserve or enhance its flavour and/or appearance.</t>
+  </si>
+  <si>
+    <t>Particle of half-integer spin quantum number following Fermi-Dirac statistics. Fermions are named after Enrico Fermi.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_36343</t>
+  </si>
+  <si>
+    <t>composite particle</t>
+  </si>
+  <si>
+    <t>A subatomic particle known to have substructure (i.e. consisting of smaller particles).</t>
+  </si>
+  <si>
+    <t>Hadron is a subatomic particle which experiences the strong force.</t>
+  </si>
+  <si>
+    <t>A biological role which describes how a drug interacts within a biological system and how the interactions affect its medicinal properties.</t>
+  </si>
+  <si>
+    <t>Any metabolite produced during a metabolic reaction in prokaryotes, the taxon that include members of domains such as the bacteria and archaea.</t>
+  </si>
+  <si>
+    <t>A compressed gas or liquid with a boiling point lower than room temperature which to used to propel and dispense liquids such as deodorants, insecticides, paints, etc. from aerosol cans.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CARO_0001010</t>
+  </si>
+  <si>
+    <t>organism</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PCO_0000031</t>
+  </si>
+  <si>
+    <t>organismal entity</t>
+  </si>
+  <si>
+    <t>Material anatomical entity that is a member of an individual species or is a viral or viroid particle.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CARO_0010004</t>
+  </si>
+  <si>
+    <t>cellular organism</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CARO_0000003</t>
+  </si>
+  <si>
+    <t>connected anatomical structure</t>
+  </si>
+  <si>
+    <t>An individual member of a clade of cellular organisms.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PCO_0000000</t>
+  </si>
+  <si>
+    <t>collection of organisms</t>
+  </si>
+  <si>
+    <t>A material entity that consists of two or more organisms, viruses, or viroids.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PCO_0000001</t>
+  </si>
+  <si>
+    <t>population of organisms</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/COB_0000022</t>
+  </si>
+  <si>
+    <t>A collection of organisms, all of the same species, that live in the same place.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PCO_0000002</t>
+  </si>
+  <si>
+    <t>ecological community</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PCO_0000029</t>
+  </si>
+  <si>
+    <t>multi-species collection of organisms</t>
+  </si>
+  <si>
+    <t>A multi-species collection of organisms of at least two different species, living in a particular area. Must have at least two populations of different species as members.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PCO_0000018</t>
+  </si>
+  <si>
+    <t>single-species collection of organisms</t>
+  </si>
+  <si>
+    <t>A material entity that has as parts two or more organisms, viruses, or viroids of the same species and no members of any other species.</t>
+  </si>
+  <si>
+    <t>A collection of organisms that consists of two or more organisms from at least two species.</t>
+  </si>
+  <si>
+    <t>A material entity that is one or more organisms, viruses or viroids.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PCO_0001000</t>
+  </si>
+  <si>
+    <t>pair of interacting organisms</t>
+  </si>
+  <si>
+    <t>A collection of organisms that consists of exactly two organism, viruses, or viroids that are interacting with each other.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00047552</t>
+  </si>
+  <si>
+    <t>imaginal tissue</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007006</t>
+  </si>
+  <si>
+    <t>developing material anatomical entity</t>
+  </si>
+  <si>
+    <t>Any group of similar imaginal cells, such as an imaginal disc, imaginal ring or imaginal island, or a precursor tissue that forms one of them. These tissues develop separately from other embryonic and larval tissues and they generate adult structures during metamorphosis.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007532</t>
+  </si>
+  <si>
+    <t>increased rate of chemosensory behavior</t>
+  </si>
+  <si>
+    <t>Phenotype that is an increase in any kind of rate (e.g. speed, frequency) of chemosensory behavior (GO:0007635). 'chemosensory behavior' is defined as: 'Behavior that is dependent upon the sensation of chemicals.'.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_09200012</t>
+  </si>
+  <si>
+    <t>temperature of soil</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_09200000</t>
+  </si>
+  <si>
+    <t>temperature of environmental material</t>
+  </si>
+  <si>
+    <t>The temperature of some soil.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_03000033</t>
+  </si>
+  <si>
+    <t>marine sediment</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00002007</t>
+  </si>
+  <si>
+    <t>sediment</t>
+  </si>
+  <si>
+    <t>Sediment which has been transported through the marine water column, settling on the seafloor.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001087</t>
+  </si>
+  <si>
+    <t>formation of a liquid aerosol in an atmosphere</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001085</t>
+  </si>
+  <si>
+    <t>atmospheric aerosol formation</t>
+  </si>
+  <si>
+    <t>A process during which an aerosol, consisting of droplets of liquid suspended in gas, is formed in an atmosphere.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001359</t>
+  </si>
+  <si>
+    <t>atmospheric aerosolised particle formation event</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001372</t>
+  </si>
+  <si>
+    <t>aerosolised particle formation event</t>
+  </si>
+  <si>
+    <t>An aerosol formation event  which occurs in an atmosphere.</t>
+  </si>
+  <si>
+    <t>A quality of a substance on which or through which electromagnetic radiation impinges or traverses with respect to radiation. This substance quality changes the quality of the incident radiation with respect to any of: intensity, direction, scatter and wavelength.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001135</t>
+  </si>
+  <si>
+    <t>desert planet</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000958</t>
+  </si>
+  <si>
+    <t>terrestrial planet</t>
+  </si>
+  <si>
+    <t>A terrestrial planet which has a surface dominated by hot deserts.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_06105205</t>
+  </si>
+  <si>
+    <t>compacted soil</t>
+  </si>
+  <si>
+    <t>A soil which has a high bulk density and/or a low porosity. A compacted soil has a reduced rate of both water infiltration and drainage</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007049</t>
+  </si>
+  <si>
+    <t>cell cycle</t>
+  </si>
+  <si>
+    <t>Progression through the phases of the mitotic cell cycle, the most common eukaryotic cell cycle, which canonically comprises four successive phases called G1, S, G2, and M and includes replication of the genome and the subsequent segregation of chromosomes into daughter cells. In some variant cell cycles nuclear replication or nuclear division may not be followed by cell division, or G1 and G2 phases may be absent.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0000280</t>
+  </si>
+  <si>
+    <t>nuclear division</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0048285</t>
+  </si>
+  <si>
+    <t>organelle fission</t>
+  </si>
+  <si>
+    <t>The division of a cell nucleus into two nuclei, with DNA and other nuclear contents distributed between the daughter nuclei.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0000910</t>
+  </si>
+  <si>
+    <t>cytokinesis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0022402</t>
+  </si>
+  <si>
+    <t>cell cycle process</t>
+  </si>
+  <si>
+    <t>The division of the cytoplasm and the plasma membrane of a cell and its partitioning into two daughter cells.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0001558</t>
+  </si>
+  <si>
+    <t>regulation of cell growth</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0051128</t>
+  </si>
+  <si>
+    <t>regulation of cellular component organization</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate, extent or direction of cell growth.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0001560</t>
+  </si>
+  <si>
+    <t>regulation of cell growth by extracellular stimulus</t>
+  </si>
+  <si>
+    <t>Any process in which external signals modulate the frequency, rate or extent of cell growth, the irreversible increase in size of a cell over time.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0001736</t>
+  </si>
+  <si>
+    <t>establishment of planar polarity</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007164</t>
+  </si>
+  <si>
+    <t>establishment of tissue polarity</t>
+  </si>
+  <si>
+    <t>Coordinated organization of groups of cells in the plane of an epithelium, such that they all orient to similar coordinates.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0001738</t>
+  </si>
+  <si>
+    <t>morphogenesis of a polarized epithelium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0002009</t>
+  </si>
+  <si>
+    <t>morphogenesis of an epithelium</t>
+  </si>
+  <si>
+    <t>The morphogenetic process in which the anatomical structures of a polarized epithelium are generated and organized. A polarized epithelium is an epithelium where the epithelial sheet is oriented with respect to the planar axis.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0048729</t>
+  </si>
+  <si>
+    <t>tissue morphogenesis</t>
+  </si>
+  <si>
+    <t>The process in which the anatomical structures of epithelia are generated and organized. An epithelium consists of closely packed cells arranged in one or more layers, that covers the outer surfaces of the body or lines any internal cavity or tube.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0002376</t>
+  </si>
+  <si>
+    <t>immune system process</t>
+  </si>
+  <si>
+    <t>Any process involved in the development or functioning of the immune system, an organismal system for calibrated responses to potential internal or invasive threats.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0002682</t>
+  </si>
+  <si>
+    <t>regulation of immune system process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0050789</t>
+  </si>
+  <si>
+    <t>regulation of biological process</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate, or extent of an immune system process.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007389</t>
+  </si>
+  <si>
+    <t>pattern specification process</t>
+  </si>
+  <si>
+    <t>The pattern specification process that results in the subdivision of an axis or axes in space to define an area or volume in which specific patterns of cell differentiation will take place or in which cells interpret a specific environment.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0032502</t>
+  </si>
+  <si>
+    <t>A developmental process in which a progressive change in the state of some part of an organism, germline or somatic, specifically contributes to its ability to form offspring.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0003008</t>
+  </si>
+  <si>
+    <t>system process</t>
+  </si>
+  <si>
+    <t>A multicellular organismal process carried out by any of the organs or tissues in an organ system. An organ system is a regularly interacting or interdependent group of organs or tissues that work together to carry out a biological objective.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0006259</t>
+  </si>
+  <si>
+    <t>DNA metabolic process</t>
+  </si>
+  <si>
+    <t>Any cellular metabolic process involving deoxyribonucleic acid. This is one of the two main types of nucleic acid, consisting of a long, unbranched macromolecule formed from one, or more commonly, two, strands of linked deoxyribonucleotides.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0006281</t>
+  </si>
+  <si>
+    <t>DNA repair</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0006974</t>
+  </si>
+  <si>
+    <t>DNA damage response</t>
+  </si>
+  <si>
+    <t>The process of restoring DNA after damage. Genomes are subject to damage by chemical and physical agents in the environment (e.g. UV and ionizing radiations, chemical mutagens, fungal and bacterial toxins, etc.) and by free radicals or alkylating agents endogenously generated in metabolism. DNA is also damaged because of errors during its replication. A variety of different DNA repair pathways have been reported that include direct reversal, base excision repair, nucleotide excision repair, photoreactivation, bypass, double-strand break repair pathway, and mismatch repair pathway.</t>
+  </si>
+  <si>
+    <t>Any process that results in a change in state or activity of a cell or an organism (in terms of movement, secretion, enzyme production, gene expression, etc.) as a result of a disturbance in organismal or cellular homeostasis, usually, but not necessarily, exogenous (e.g. temperature, humidity, ionizing radiation).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0006955</t>
+  </si>
+  <si>
+    <t>immune response</t>
+  </si>
+  <si>
+    <t>Any immune system process that functions in the calibrated response of an organism to a potential internal or invasive threat.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0033554</t>
+  </si>
+  <si>
+    <t>cellular response to stress</t>
+  </si>
+  <si>
+    <t>Any process that results in a change in state or activity of a cell (in terms of movement, secretion, enzyme production, gene expression, etc.) as a result of a stimulus indicating damage to its DNA from environmental insults or errors during metabolism.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0006979</t>
+  </si>
+  <si>
+    <t>response to oxidative stress</t>
+  </si>
+  <si>
+    <t>Any process that results in a change in state or activity of a cell or an organism (in terms of movement, secretion, enzyme production, gene expression, etc.) as a result of oxidative stress, a state often resulting from exposure to high levels of reactive oxygen species, e.g. superoxide anions, hydrogen peroxide (H2O2), and hydroxyl radicals.</t>
+  </si>
+  <si>
+    <t>The progression of biochemical and morphological phases and events that occur in a cell during successive cell replication or nuclear replication events. Canonically, the cell cycle comprises the replication and segregation of genetic material followed by the division of the cell, but in endocycles or syncytial cells nuclear replication or nuclear division may not be followed by cell division.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007155</t>
+  </si>
+  <si>
+    <t>cell adhesion</t>
+  </si>
+  <si>
+    <t>The attachment of a cell, either to another cell or to an underlying substrate such as the extracellular matrix, via cell adhesion molecules.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0009653</t>
+  </si>
+  <si>
+    <t>anatomical structure morphogenesis</t>
+  </si>
+  <si>
+    <t>Coordinated organization of groups of cells in a tissue, such that they all orient to similar coordinates.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007275</t>
+  </si>
+  <si>
+    <t>multicellular organism development</t>
+  </si>
+  <si>
+    <t>The biological process whose specific outcome is the progression of a multicellular organism over time from an initial condition (e.g. a zygote or a young adult) to a later condition (e.g. a multicellular animal or an aged adult).</t>
+  </si>
+  <si>
+    <t>Any developmental process that results in the creation of defined areas or spaces within an organism to which cells respond and eventually are instructed to differentiate.</t>
+  </si>
+  <si>
+    <t>The internally coordinated responses (actions or inactions) of animals (individuals or groups) to internal or external stimuli, via a mechanism that involves nervous system activity.</t>
+  </si>
+  <si>
+    <t>Any biological process in an organism that recurs with a regularity of approximately 24 hours.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007631</t>
+  </si>
+  <si>
+    <t>feeding behavior</t>
+  </si>
+  <si>
+    <t>Behavior associated with the intake of food.</t>
+  </si>
+  <si>
+    <t>Any process that results in a change in state or activity of a cell or an organism (in terms of movement, secretion, enzyme production, gene expression, etc.) as a result of an external stimulus.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0009611</t>
+  </si>
+  <si>
+    <t>response to wounding</t>
+  </si>
+  <si>
+    <t>Any process that results in a change in state or activity of a cell or an organism (in terms of movement, secretion, enzyme production, gene expression, etc.) as a result of a stimulus indicating damage to the organism.</t>
+  </si>
+  <si>
+    <t>The process in which anatomical structures are generated and organized. Morphogenesis pertains to the creation of form.</t>
+  </si>
+  <si>
+    <t>The establishment, maintenance and elaboration of a pattern along a line or around a point.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0009887</t>
+  </si>
+  <si>
+    <t>animal organ morphogenesis</t>
+  </si>
+  <si>
+    <t>Morphogenesis of an animal organ. An organ is defined as a tissue or set of tissues that work together to perform a specific function or functions. Morphogenesis is the process in which anatomical structures are generated and organized. Organs are commonly observed as visibly distinct structures, but may also exist as loosely associated clusters of cells that work together to perform a specific function or functions.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0009888</t>
+  </si>
+  <si>
+    <t>tissue development</t>
+  </si>
+  <si>
+    <t>The process whose specific outcome is the progression of a tissue over time, from its formation to the mature structure.</t>
+  </si>
+  <si>
+    <t>Any process that is carried out at the cellular level, but not necessarily restricted to a single cell. For example, cell communication occurs among more than one cell, but occurs at the cellular level.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0016049</t>
+  </si>
+  <si>
+    <t>cell growth</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0040007</t>
+  </si>
+  <si>
+    <t>growth</t>
+  </si>
+  <si>
+    <t>The process in which a cell irreversibly increases in size over time by accretion and biosynthetic production of matter similar to that already present.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0016477</t>
+  </si>
+  <si>
+    <t>cell migration</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0048870</t>
+  </si>
+  <si>
+    <t>cell motility</t>
+  </si>
+  <si>
+    <t>The controlled self-propelled movement of a cell from one site to a destination guided by molecular cues.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0019953</t>
+  </si>
+  <si>
+    <t>sexual reproduction</t>
+  </si>
+  <si>
+    <t>A type of reproduction that combines the genetic material of two gametes (such as a sperm or egg cell or fungal spores). The gametes have an haploid genome (with a single set of chromosomes, the product of a meiotic division) and combines with one another to produce a zygote (diploid).</t>
+  </si>
+  <si>
+    <t>The cellular process that ensures successive accurate and complete genome replication and chromosome segregation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0022412</t>
+  </si>
+  <si>
+    <t>cellular process involved in reproduction in multicellular organism</t>
+  </si>
+  <si>
+    <t>A process, occurring at the cellular level, that is involved in the reproductive function of a multicellular organism.</t>
+  </si>
+  <si>
+    <t>A biological process that directly contributes to the process of producing new individuals by one or two organisms. The new individuals inherit some proportion of their genetic material from the parent or parents.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0022603</t>
+  </si>
+  <si>
+    <t>regulation of anatomical structure morphogenesis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0050793</t>
+  </si>
+  <si>
+    <t>regulation of developmental process</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of anatomical structure morphogenesis.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0030155</t>
+  </si>
+  <si>
+    <t>regulation of cell adhesion</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0050794</t>
+  </si>
+  <si>
+    <t>regulation of cellular process</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of attachment of a cell to another cell or to the extracellular matrix.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0030334</t>
+  </si>
+  <si>
+    <t>regulation of cell migration</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_2000145</t>
+  </si>
+  <si>
+    <t>regulation of cell motility</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of cell migration.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0031667</t>
+  </si>
+  <si>
+    <t>response to nutrient levels</t>
+  </si>
+  <si>
+    <t>Any process that results in a change in state or activity of a cell or an organism (in terms of movement, secretion, enzyme production, gene expression, etc.) as a result of a stimulus reflecting the presence, absence, or concentration of nutrients.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0032101</t>
+  </si>
+  <si>
+    <t>regulation of response to external stimulus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0048583</t>
+  </si>
+  <si>
+    <t>regulation of response to stimulus</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of a response to an external stimulus.</t>
+  </si>
+  <si>
+    <t>Any biological process, occurring at the level of a multicellular organism, pertinent to its function.</t>
+  </si>
+  <si>
+    <t>A biological process whose specific outcome is the progression of an integrated living unit: an anatomical structure (which may be a subcellular structure, cell, tissue, or organ), or organism over time from an initial condition to a later condition.</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of a process involved in the formation, arrangement of constituent parts, or disassembly of an organelle.</t>
+  </si>
+  <si>
+    <t>Any process that results in a change in state or activity of a cell (in terms of movement, secretion, enzyme production, gene expression, etc.) as a result of a stimulus indicating the organism is under stress. The stress is usually, but not necessarily, exogenous (e.g. temperature, humidity, ionizing radiation).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0035188</t>
+  </si>
+  <si>
+    <t>hatching</t>
+  </si>
+  <si>
+    <t>The emergence of an immature organism from a protective structure.</t>
+  </si>
+  <si>
+    <t>The increase in size or mass of an entire organism, a part of an organism or a cell.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0040008</t>
+  </si>
+  <si>
+    <t>regulation of growth</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of the growth of all or part of an organism so that it occurs at its proper speed, either globally or in a specific part of the organism's development.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0042060</t>
+  </si>
+  <si>
+    <t>wound healing</t>
+  </si>
+  <si>
+    <t>The series of events that restore integrity to a damaged tissue, following an injury.</t>
+  </si>
+  <si>
+    <t>Any process that results in a change in state or activity of a cell or an organism (in terms of movement, secretion, enzyme production, gene expression, etc.) as a result of a chemical stimulus.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0042330</t>
+  </si>
+  <si>
+    <t>taxis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0040011</t>
+  </si>
+  <si>
+    <t>locomotion</t>
+  </si>
+  <si>
+    <t>The directed movement of a motile cell or organism in response to an external stimulus.</t>
+  </si>
+  <si>
+    <t>A biological process that directly contributes to the process of producing new individuals, involving another organism.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0045995</t>
+  </si>
+  <si>
+    <t>regulation of embryonic development</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of embryonic development.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0047484</t>
+  </si>
+  <si>
+    <t>regulation of response to osmotic stress</t>
+  </si>
+  <si>
+    <t>Any process that modulates the rate or extent of the response to osmotic stress.</t>
+  </si>
+  <si>
+    <t>The creation of two or more organelles by division of one organelle.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0048513</t>
+  </si>
+  <si>
+    <t>animal organ development</t>
+  </si>
+  <si>
+    <t>Development of a tissue or tissues that work together to perform a specific function or functions. Development pertains to the process whose specific outcome is the progression of a structure over time, from its formation to the mature structure. Organs are commonly observed as visibly distinct structures, but may also exist as loosely associated clusters of cells that work together to perform a specific function or functions.</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of a response to a stimulus. Response to stimulus is a change in state or activity of a cell or an organism (in terms of movement, secretion, enzyme production, gene expression, etc.) as a result of a stimulus.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0048589</t>
+  </si>
+  <si>
+    <t>developmental growth</t>
+  </si>
+  <si>
+    <t>The increase in size or mass of an entire organism, a part of an organism or a cell, where the increase in size or mass has the specific outcome of the progression of the organism over time from one condition to another.</t>
+  </si>
+  <si>
+    <t>The process in which the anatomical structures of a tissue are generated and organized.</t>
+  </si>
+  <si>
+    <t>The biological process whose specific outcome is the progression of an anatomical structure from an initial condition to its mature state. This process begins with the formation of the structure and ends with the mature structure, whatever form that may be including its natural destruction. An anatomical structure is any biological entity that occupies space and is distinguished from its surroundings. Anatomical structures can be macroscopic such as a carpel, or microscopic such as an acrosome.</t>
+  </si>
+  <si>
+    <t>Any process involved in the controlled self-propelled movement of a cell that results in translocation of the cell from one place to another.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0050776</t>
+  </si>
+  <si>
+    <t>regulation of immune response</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of the immune response, the immunological reaction of an organism to an immunogenic stimulus.</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of a biological process. Biological processes are regulated by many means; examples include the control of gene expression, protein modification or interaction with a protein or substrate molecule.</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of a cellular process, any of those that are carried out at the cellular level, but are not necessarily restricted to a single cell. For example, cell communication occurs among more than one cell, but occurs at the cellular level.</t>
+  </si>
+  <si>
+    <t>An organ system process carried out by any of the organs or tissues of the neurological system.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0051052</t>
+  </si>
+  <si>
+    <t>regulation of DNA metabolic process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0060255</t>
+  </si>
+  <si>
+    <t>regulation of macromolecule metabolic process</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of the chemical reactions and pathways involving DNA.</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of a process involved in the formation, arrangement of constituent parts, or disassembly of cell structures, including the plasma membrane and any external encapsulating structures such as the cell wall and cell envelope.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0051239</t>
+  </si>
+  <si>
+    <t>regulation of multicellular organismal process</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of a multicellular organismal process, the processes pertinent to the function of a multicellular organism above the cellular level; includes the integrated processes of tissues and organs.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0051301</t>
+  </si>
+  <si>
+    <t>cell division</t>
+  </si>
+  <si>
+    <t>The process resulting in division and partitioning of components of a cell to form more cells; may or may not be accompanied by the physical separation of a cell into distinct, individually membrane-bounded daughter cells.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0051302</t>
+  </si>
+  <si>
+    <t>regulation of cell division</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of the physical partitioning and separation of a cell into daughter cells.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0051321</t>
+  </si>
+  <si>
+    <t>meiotic cell cycle</t>
+  </si>
+  <si>
+    <t>Progression through the phases of the meiotic cell cycle, in which canonically a cell replicates to produce four offspring with half the chromosomal content of the progenitor cell via two nuclear divisions.</t>
+  </si>
+  <si>
+    <t>Any process that modulates the rate or extent of progression through the cell cycle.</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of the chemical reactions and pathways involving macromolecules, any molecule of high relative molecular mass, the structure of which essentially comprises the multiple repetition of units derived, actually or conceptually, from molecules of low relative molecular mass.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0060429</t>
+  </si>
+  <si>
+    <t>epithelium development</t>
+  </si>
+  <si>
+    <t>The process whose specific outcome is the progression of an epithelium over time, from its formation to the mature structure. An epithelium is a tissue that covers the internal or external surfaces of an anatomical structure.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0060560</t>
+  </si>
+  <si>
+    <t>developmental growth involved in morphogenesis</t>
+  </si>
+  <si>
+    <t>The increase in size or mass of an anatomical structure that contributes to the structure attaining its shape.</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of a cellular response to stress. Cellular response to stress is a change in state or activity of a cell (in terms of movement, secretion, enzyme production, gene expression, etc.) as a result of a stimulus indicating the organism is under stress. The stress is usually, but not necessarily, exogenous (e.g. temperature, humidity, ionizing radiation).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0090148</t>
+  </si>
+  <si>
+    <t>membrane fission</t>
+  </si>
+  <si>
+    <t>A process that is carried out at the cellular level which results in the separation of a single continuous membrane into two membranes.</t>
+  </si>
+  <si>
+    <t>A process that is part of the meiotic cell cycle.</t>
+  </si>
+  <si>
+    <t>A process that is part of the mitotic cell cycle.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_1905330</t>
+  </si>
+  <si>
+    <t>regulation of morphogenesis of an epithelium</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of morphogenesis of an epithelium.</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of multicellular organismal development.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_2000027</t>
+  </si>
+  <si>
+    <t>regulation of animal organ morphogenesis</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of animal organ morphogenesis.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0018991</t>
+  </si>
+  <si>
+    <t>egg-laying behavior</t>
+  </si>
+  <si>
+    <t>A reproductive behavior that results in the deposition of eggs (either fertilized or not) upon a surface or into a medium such as water.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0030431</t>
+  </si>
+  <si>
+    <t>sleep</t>
+  </si>
+  <si>
+    <t>Any process in which an organism enters and maintains a periodic, readily reversible state of reduced awareness and metabolic activity. Usually accompanied by physical relaxation, the onset of sleep in humans and other mammals is marked by a change in the electrical activity of the brain.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0031099</t>
+  </si>
+  <si>
+    <t>regeneration</t>
+  </si>
+  <si>
+    <t>The regrowth of a lost or destroyed body part, such as an organ or tissue. This process may occur via renewal, repair, and/or growth alone (i.e. increase in size or mass).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0044057</t>
+  </si>
+  <si>
+    <t>regulation of system process</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of a neurophysiological process, an organ system process carried out by any of the organs or tissues of the nervous system.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0031987</t>
+  </si>
+  <si>
+    <t>locomotion involved in locomotory behavior</t>
+  </si>
+  <si>
+    <t>Self-propelled movement of a cell or organism from one location to another in a behavioral context; the aspect of locomotory behavior having to do with movement.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0032107</t>
+  </si>
+  <si>
+    <t>regulation of response to nutrient levels</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of a response to nutrient levels.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0032465</t>
+  </si>
+  <si>
+    <t>regulation of cytokinesis</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of the division of the cytoplasm of a cell and its separation into two daughter cells.</t>
+  </si>
+  <si>
+    <t>Any process that results in a change in state or activity of a multicellular organism (in terms of movement, secretion, enzyme production, gene expression, etc.) as a result of a stimulus indicating the organism is under stress. The stress is usually, but not necessarily, exogenous (e.g. temperature, humidity, ionizing radiation).</t>
+  </si>
+  <si>
+    <t>Self-propelled movement of a cell or organism from one location to another.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0040020</t>
+  </si>
+  <si>
+    <t>regulation of meiotic nuclear division</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0051445</t>
+  </si>
+  <si>
+    <t>regulation of meiotic cell cycle</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of meiotic nuclear division, the process in which the nucleus of a diploid cell divides twice forming four haploid cells, one or more of which usually function as gametes.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0042246</t>
+  </si>
+  <si>
+    <t>tissue regeneration</t>
+  </si>
+  <si>
+    <t>The regrowth of lost or destroyed tissues.</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of a system process, a multicellular organismal process carried out by any of the organs or tissues in an organ system.</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of development, the biological process whose specific outcome is the progression of a multicellular organism over time from an initial condition (e.g. a zygote, or a young adult) to a later condition (e.g. a multicellular animal or an aged adult).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0050795</t>
+  </si>
+  <si>
+    <t>regulation of behavior</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of behavior, the internally coordinated responses (actions or inactions) of whole living organisms (individuals or groups) to internal or external stimuli.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0061041</t>
+  </si>
+  <si>
+    <t>regulation of wound healing</t>
+  </si>
+  <si>
+    <t>Any process that modulates the rate, frequency, or extent of the series of events that restore integrity to a damaged tissue, following an injury.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0040012</t>
+  </si>
+  <si>
+    <t>regulation of locomotion</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of cell motility.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0035187</t>
+  </si>
+  <si>
+    <t>hatching behavior</t>
+  </si>
+  <si>
+    <t>The specific behavior of an organism during the emergence from an egg shell. In Drosophila for example, the larva swings its head reiteratively through a semicircular arc, using its mouth hooks to tear apart the chorion in front of it and thus free itself from within the egg shell.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0035648</t>
+  </si>
+  <si>
+    <t>circadian mating behavior</t>
+  </si>
+  <si>
+    <t>The fluctuation in mating behavior that occurs over an approximately 24 hour cycle.</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of locomotion of a cell or organism.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0042331</t>
+  </si>
+  <si>
+    <t>phototaxis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0009453</t>
+  </si>
+  <si>
+    <t>energy taxis</t>
+  </si>
+  <si>
+    <t>The directed movement of a motile cell or organism in response to light.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0009629</t>
+  </si>
+  <si>
+    <t>response to gravity</t>
+  </si>
+  <si>
+    <t>The directed movement of a motile cell or organism in response to gravity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0043052</t>
+  </si>
+  <si>
+    <t>thermotaxis</t>
+  </si>
+  <si>
+    <t>The directed movement of a motile cell or organism in response to a temperature gradient. Movement may be towards either a higher or lower temperature.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0043153</t>
+  </si>
+  <si>
+    <t>entrainment of circadian clock by photoperiod</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0009649</t>
+  </si>
+  <si>
+    <t>entrainment of circadian clock</t>
+  </si>
+  <si>
+    <t>The synchronization of a circadian rhythm to photoperiod, the intermittent cycle of light (day) and dark (night).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0045433</t>
+  </si>
+  <si>
+    <t>male courtship behavior, veined wing generated song production</t>
+  </si>
+  <si>
+    <t>The process during wing vibration where the male insect produces a species-specific acoustic signal called a love song.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0045475</t>
+  </si>
+  <si>
+    <t>locomotor rhythm</t>
+  </si>
+  <si>
+    <t>The rhythm of the locomotor activity of an organism during its 24 hour activity cycle.</t>
+  </si>
+  <si>
+    <t>Any process that modulates the rate or extent of progression through the meiotic cell cycle.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0055115</t>
+  </si>
+  <si>
+    <t>entry into diapause</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0022611</t>
+  </si>
+  <si>
+    <t>dormancy process</t>
+  </si>
+  <si>
+    <t>The dormancy process that results in entry into diapause. Diapause is a neurohormonally mediated, dynamic state of low metabolic activity. Associated characteristics of this form of dormancy include reduced morphogenesis, increased resistance to environmental extremes, and altered or reduced behavioral activity. Full expression develops in a species-specific manner, usually in response to a number of environmental stimuli that precede unfavorable conditions. Once diapause has begun, metabolic activity is suppressed even if conditions favorable for development prevail. Once initiated, only certain stimuli are capable of releasing the organism from this state, and this characteristic is essential in distinguishing diapause from hibernation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0090325</t>
+  </si>
+  <si>
+    <t>regulation of locomotion involved in locomotory behavior</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate, or extent of the self-propelled movement of a cell or organism from one location to another in a behavioral context; the aspect of locomotory behavior having to do with movement.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_1902882</t>
+  </si>
+  <si>
+    <t>regulation of response to oxidative stress</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of response to oxidative stress.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_2000821</t>
+  </si>
+  <si>
+    <t>regulation of grooming behavior</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of grooming behavior.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00000000</t>
+  </si>
+  <si>
+    <t>geographic feature</t>
+  </si>
+  <si>
+    <t>An astrononmical body part which delimited by physical discontinuities with its surroundings.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00000002</t>
+  </si>
+  <si>
+    <t>anthropogenic geographic feature</t>
+  </si>
+  <si>
+    <t>An anthropogenic geographic feature is a geographic feature resulting from the influence of human beings on nature.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00000020</t>
+  </si>
+  <si>
+    <t>lake</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000617</t>
+  </si>
+  <si>
+    <t>lentic water body</t>
+  </si>
+  <si>
+    <t>A body of water or other liquid of considerable size contained in a depression on a landmass.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00000063</t>
+  </si>
+  <si>
+    <t>water body</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000685</t>
+  </si>
+  <si>
+    <t>water mass</t>
+  </si>
+  <si>
+    <t>An accumulation of water of varying size.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00000176</t>
+  </si>
+  <si>
+    <t>elevated landform</t>
+  </si>
+  <si>
+    <t>A landform elevated above the surrounding area.</t>
+  </si>
+  <si>
+    <t>A part of an astronomical body which is primarily composed of solid material.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00000309</t>
+  </si>
+  <si>
+    <t>depressed landform</t>
+  </si>
+  <si>
+    <t>A landform sunken or depressed below the surrounding area.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00001995</t>
+  </si>
+  <si>
+    <t>rock</t>
+  </si>
+  <si>
+    <t>A rock is a naturally occurring solid aggregate of one or more minerals or mineraloids.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00002000</t>
+  </si>
+  <si>
+    <t>slope</t>
+  </si>
+  <si>
+    <t>A solid astronomical body part which is part of the planetary surface between the peak of an elevation or the bottom of a depression and relatively flat surrounding land.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00002005</t>
+  </si>
+  <si>
+    <t>air</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000797</t>
+  </si>
+  <si>
+    <t>gaseous environmental material</t>
+  </si>
+  <si>
+    <t>The mixture of gases (roughly (by molar content/volume: 78% nitrogen, 20.95% oxygen, 0.93% argon, 0.038% carbon dioxide, trace amounts of other gases, and a variable amount (average around 1%) of water vapor) that surrounds the planet Earth.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00002006</t>
+  </si>
+  <si>
+    <t>liquid water</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000815</t>
+  </si>
+  <si>
+    <t>liquid environmental material</t>
+  </si>
+  <si>
+    <t>An environmental material primarily composed of dihydrogen oxide in its liquid form.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00002982</t>
+  </si>
+  <si>
+    <t>clay</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000060</t>
+  </si>
+  <si>
+    <t>particulate environmental material</t>
+  </si>
+  <si>
+    <t>Particulate environmental material which 1) is composed primarily of clay particles, with only minor proportions of other materials, 2) demonstrates plasticity when wet, and 3) is capable of hardening when dried or fired.</t>
+  </si>
+  <si>
+    <t>A layer of some material entity which is adjacent to one or more of its external boundaries and directly interacts with its immediate surroundings.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_0010001</t>
+  </si>
+  <si>
+    <t>anthropogenic environmental material</t>
+  </si>
+  <si>
+    <t>Anthropogenic material in or on which organisms may live.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000016</t>
+  </si>
+  <si>
+    <t>silt</t>
+  </si>
+  <si>
+    <t>Particulate environmental material which is primarily composed of silt particles.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000017</t>
+  </si>
+  <si>
+    <t>sand</t>
+  </si>
+  <si>
+    <t>Particulate environmental material which is composed primarily of particles of sand with only minor proportions of other substances.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000155</t>
+  </si>
+  <si>
+    <t>organic material</t>
+  </si>
+  <si>
+    <t>Environmental material derived from living organisms and composed primarily of one or more biomacromolecules.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000254</t>
+  </si>
+  <si>
+    <t>environmental system</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002577</t>
+  </si>
+  <si>
+    <t>system</t>
+  </si>
+  <si>
+    <t>A system which has the disposition to environ one or more material entities.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000256</t>
+  </si>
+  <si>
+    <t>mineral material</t>
+  </si>
+  <si>
+    <t>A mineral material is an environmental material which is primarily composed of some substance that is naturally occurring, solid and stable at room temperature, representable by a chemical formula, usually abiogenic, and that has an ordered atomic structure.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000266</t>
+  </si>
+  <si>
+    <t>water vapour</t>
+  </si>
+  <si>
+    <t>Water vapour is a vapour which is the gas phase of water.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000267</t>
+  </si>
+  <si>
+    <t>atmosphere</t>
+  </si>
+  <si>
+    <t>An atmosphere is a layer of gases surrounding a material body of sufficient mass that is held in place by the gravity of the body.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000268</t>
+  </si>
+  <si>
+    <t>atmospheric water vapour</t>
+  </si>
+  <si>
+    <t>Atmospheric water vapour is water vapour that is part of an atmosphere.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000277</t>
+  </si>
+  <si>
+    <t>water ice</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001125</t>
+  </si>
+  <si>
+    <t>ice</t>
+  </si>
+  <si>
+    <t>Ice which is formed from water.</t>
+  </si>
+  <si>
+    <t>A material entity which 1) is spatially continuous, 2) is composed of material of comparable thickness, composition, and physical properties, and 3) is physically distinct from adjacent portions of environmental material.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_03000110</t>
+  </si>
+  <si>
+    <t>cryoform</t>
+  </si>
+  <si>
+    <t>A mass of water ice.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000317</t>
+  </si>
+  <si>
+    <t>aquatic environment</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000998</t>
+  </si>
+  <si>
+    <t>environmental system determined by a material</t>
+  </si>
+  <si>
+    <t>An environment whose dynamics are strongly influenced by water.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000319</t>
+  </si>
+  <si>
+    <t>rocky slope</t>
+  </si>
+  <si>
+    <t>A rocky slope is a slope which has a surface primarily composed of rock.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000325</t>
+  </si>
+  <si>
+    <t>aquatic layer</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001273</t>
+  </si>
+  <si>
+    <t>liquid layer</t>
+  </si>
+  <si>
+    <t>A layer in a water mass, itself composed primarily of water.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000406</t>
+  </si>
+  <si>
+    <t>snow</t>
+  </si>
+  <si>
+    <t>Snow is an environmental material which is primarily composed of flakes of crystalline water ice.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000408</t>
+  </si>
+  <si>
+    <t>environmental zone</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000024</t>
+  </si>
+  <si>
+    <t>fiat object part</t>
+  </si>
+  <si>
+    <t>A site which has its extent determined by the presence or influence of one or more components of an environmental system or the processes occurring therein.</t>
+  </si>
+  <si>
+    <t>A lentic water body is a water body in which the accumulated water, in its totality, has very little to no directed flow.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000624</t>
+  </si>
+  <si>
+    <t>hydrological condensation process</t>
+  </si>
+  <si>
+    <t>Hydrological condensation is a process in which atmospheric water vapour undergoes a phase transition from the gas phase to the liquid phase.</t>
+  </si>
+  <si>
+    <t>Hydrological precipitation is a process during which any product of the condensation of atmospheric water vapour is pulled to the planetary surface by gravity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000724</t>
+  </si>
+  <si>
+    <t>condensation process</t>
+  </si>
+  <si>
+    <t>Condensation is a process during which a gas undergoes a phase transition into a liquid.</t>
+  </si>
+  <si>
+    <t>A material entity which is composed of one or more chemical entities and has neither independent shape nor volume but tends to expand indefinitely.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000799</t>
+  </si>
+  <si>
+    <t>astronomical body</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000804</t>
+  </si>
+  <si>
+    <t>astronomical object</t>
+  </si>
+  <si>
+    <t>An object which is naturally occuring, bound together by gravitational or electromagnetic forces, and surrounded by space.</t>
+  </si>
+  <si>
+    <t>A material part of an astronomical body.</t>
+  </si>
+  <si>
+    <t>An environmental material which is in a solid state.</t>
+  </si>
+  <si>
+    <t>An environmental material which is in a liquid state.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000819</t>
+  </si>
+  <si>
+    <t>hydrosphere</t>
+  </si>
+  <si>
+    <t>An astronomical body part which is composed of the combined mass of water found on, under, and over the surface of a planet.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000015</t>
+  </si>
+  <si>
+    <t>process</t>
+  </si>
+  <si>
+    <t>A process in which includes the components of an environmental system as participants.</t>
+  </si>
+  <si>
+    <t>An environmental process which has water - in any of its states - as a participant.</t>
+  </si>
+  <si>
+    <t>The temperature of some environmental material.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_09200001</t>
+  </si>
+  <si>
+    <t>temperature of air</t>
+  </si>
+  <si>
+    <t>The temperature of some air.</t>
+  </si>
+  <si>
+    <t>A material entity consisting of multiple components that are causally integrated.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CARO_0001008</t>
+  </si>
+  <si>
+    <t>gross anatomical part</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CARO_0000006</t>
+  </si>
+  <si>
+    <t>material anatomical entity</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anatomical structure that is part of a multicellular organism and is at the gross anatomical level, e.g. above the level of a cell.  Included are portions of organism substances such as blood, multi-cell-part structures such as axon tracts, acellular anatomical structures such as hair, and organism subdivisions such as head. Excluded is the whole organism and more granular parts of the organism, such as atoms, molecules, macromolecular complexes and cells. </t>
+  </si>
+  <si>
+    <t>The rate of output of a continuous process. Example include: growth rate, cell migration rate, enzyme reaction rate.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0008219</t>
+  </si>
+  <si>
+    <t>cell death</t>
+  </si>
+  <si>
+    <t>Any biological process that results in permanent cessation of all vital functions of a cell. A cell should be considered dead when any one of the following molecular or morphological criteria is met: (1) the cell has lost the integrity of its plasma membrane; (2) the cell, including its nucleus, has undergone complete fragmentation into discrete bodies (frequently referred to as apoptotic bodies). The cell corpse (or its fragments) may be engulfed by an adjacent cell in vivo, but engulfment of whole cells should not be considered a strict criteria to define cell death as, under some circumstances, live engulfed cells can be released from phagosomes (see PMID:18045538).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0008345</t>
+  </si>
+  <si>
+    <t>larval locomotory behavior</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0030537</t>
+  </si>
+  <si>
+    <t>larval behavior</t>
+  </si>
+  <si>
+    <t>Locomotory behavior in a larval (immature) organism.</t>
+  </si>
+  <si>
+    <t>Any process that results in a change in state or activity of a cell or an organism (in terms of movement, secretion, enzyme production, gene expression, etc.) as a result of a temperature stimulus.</t>
+  </si>
+  <si>
+    <t>Any process that results in a change in state or activity of a cell or an organism (in terms of movement, secretion, enzyme production, gene expression, etc.) as a result of an electromagnetic radiation stimulus. Electromagnetic radiation is a propagating wave in space with electric and magnetic components. These components oscillate at right angles to each other and to the direction of propagation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0009409</t>
+  </si>
+  <si>
+    <t>response to cold</t>
+  </si>
+  <si>
+    <t>Any process that results in a change in state or activity of a cell or an organism (in terms of movement, secretion, enzyme production, gene expression, etc.) as a result of a cold stimulus, a temperature stimulus below the optimal temperature for that organism.</t>
+  </si>
+  <si>
+    <t>The directed movement of a motile cell or organism in response to physical parameters involved in energy generation, such as light, oxygen, and oxidizable substrates.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0009581</t>
+  </si>
+  <si>
+    <t>detection of external stimulus</t>
+  </si>
+  <si>
+    <t>The series of events in which an external stimulus is received by a cell and converted into a molecular signal.</t>
+  </si>
+  <si>
+    <t>The series of events in which an (non-living) abiotic stimulus is received by a cell and converted into a molecular signal.</t>
+  </si>
+  <si>
+    <t>Any process that results in a change in state or activity of a cell or an organism (in terms of movement, secretion, enzyme production, gene expression, etc.) as a result of a gravitational stimulus.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0009648</t>
+  </si>
+  <si>
+    <t>photoperiodism</t>
+  </si>
+  <si>
+    <t>Any process that results in a change in state or activity of an organism (in terms of movement, secretion, enzyme production, gene expression, etc.) as a result of detection of, or exposure to, a period of light or dark of a given length, measured relative to a particular duration known as the 'critical day length'. The critical day length varies between species.</t>
+  </si>
+  <si>
+    <t>The synchronization of a circadian rhythm to environmental time cues such as light.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0009790</t>
+  </si>
+  <si>
+    <t>embryo development</t>
+  </si>
+  <si>
+    <t>The process whose specific outcome is the progression of an embryo from its formation until the end of its embryonic life stage. The end of the embryonic stage is organism-specific. For example, for mammals, the process would begin with zygote formation and end with birth. For insects, the process would begin at zygote formation and end with larval hatching. For plant zygotic embryos, this would be from zygote formation to the end of seed dormancy. For plant vegetative embryos, this would be from the initial determination of the cell or group of cells to form an embryo until the point when the embryo becomes independent of the parent plant.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0016545</t>
+  </si>
+  <si>
+    <t>male courtship behavior, veined wing vibration</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0048065</t>
+  </si>
+  <si>
+    <t>male courtship behavior, veined wing extension</t>
+  </si>
+  <si>
+    <t>The process during courtship where the male insect vibrates his wings. An example of this is found in Drosophila melanogaster.</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of the chemical reactions and pathways within a cell or an organism.</t>
+  </si>
+  <si>
+    <t>A developmental process in which dormancy (sometimes called a dormant state) is induced, maintained or broken. Dormancy is a suspension of most physiological activity and growth that can be reactivated.</t>
+  </si>
+  <si>
+    <t>Behavior in a fully developed and mature organism.</t>
+  </si>
+  <si>
+    <t>Behavior in a larval form of an organism, an immature organism that must undergo metamorphosis to assume adult characteristics.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0042594</t>
+  </si>
+  <si>
+    <t>response to starvation</t>
+  </si>
+  <si>
+    <t>Any process that results in a change in state or activity of a cell or an organism (in terms of movement, secretion, enzyme production, gene expression, etc.) as a result of a starvation stimulus, deprivation of nourishment.</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of a circadian rhythm. A circadian rhythm is a biological process in an organism that recurs with a regularity of approximately 24 hours.</t>
+  </si>
+  <si>
+    <t>The eukaryotic cell cycle in which a cell is duplicated without changing ploidy, occurring in the embryo.</t>
+  </si>
+  <si>
+    <t>The process during courtship where the male insect extends his wings. An example of this process is found in Drosophila melanogaster.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0048638</t>
+  </si>
+  <si>
+    <t>regulation of developmental growth</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of developmental growth.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0050879</t>
+  </si>
+  <si>
+    <t>multicellular organismal movement</t>
+  </si>
+  <si>
+    <t>Any physiological process involved in changing the position of a multicellular organism or an anatomical part of a multicellular organism.</t>
+  </si>
+  <si>
+    <t>The series of events in which a stimulus is received by a cell or organism and converted into a molecular signal.</t>
+  </si>
+  <si>
+    <t>A process that results in the biosynthesis of constituent macromolecules, assembly, arrangement of constituent parts, or disassembly of a cellular component.</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of a response to stress. Response to stress is a change in state or activity of a cell or an organism (in terms of movement, secretion, enzyme production, gene expression, etc.) as a result of a disturbance in organismal or cellular homeostasis, usually, but not necessarily, exogenous (e.g. temperature, humidity, ionizing radiation).</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of reproductive process.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0055116</t>
+  </si>
+  <si>
+    <t>entry into reproductive diapause</t>
+  </si>
+  <si>
+    <t>The dormancy process that results in entry into reproductive diapause. Reproductive diapause is a form of diapause where the organism itself will remain fully active, including feeding and other routine activities, but the reproductive organs experience a tissue-specific reduction in metabolism, with characteristic triggering and releasing stimuli.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0060259</t>
+  </si>
+  <si>
+    <t>regulation of feeding behavior</t>
+  </si>
+  <si>
+    <t>Any process that modulates the rate, frequency or extent of the behavior associated with the intake of food.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0060361</t>
+  </si>
+  <si>
+    <t>flight</t>
+  </si>
+  <si>
+    <t>Self-propelled movement of an organism from one location to another through the air, usually by means of active wing movement.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0072375</t>
+  </si>
+  <si>
+    <t>medium-term memory</t>
+  </si>
+  <si>
+    <t>The memory process that deals with the storage, retrieval and modification of information received at a time ago that is intermediate between that of short and long term memory (30min - 7hrs in Drosophila melanogaster).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0090175</t>
+  </si>
+  <si>
+    <t>regulation of establishment of planar polarity</t>
+  </si>
+  <si>
+    <t>Any process that modulates the rate, frequency or extent of the establishment of planar polarity, the coordinated organization of groups of cells in a tissue, such that they all orient to similar coordinates.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_1902435</t>
+  </si>
+  <si>
+    <t>regulation of male mating behavior</t>
+  </si>
+  <si>
+    <t>Any process that modulates the frequency, rate or extent of male mating behavior.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CARO_0020003</t>
+  </si>
+  <si>
+    <t>cellular anatomical structure</t>
+  </si>
+  <si>
+    <t>An anatomical structure consisting of one or more cells.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00047887</t>
+  </si>
+  <si>
+    <t>adult central brain</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00047888</t>
+  </si>
+  <si>
+    <t>central brain</t>
+  </si>
+  <si>
+    <t>Adult brain excluding the optic lobes. This consists of the cerebrum and the gnathal ganglion.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007010</t>
+  </si>
+  <si>
+    <t>multi-tissue structure</t>
+  </si>
+  <si>
+    <t>Brain excluding the optic lobes.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00047889</t>
+  </si>
+  <si>
+    <t>larval central brain</t>
+  </si>
+  <si>
+    <t>Larval brain excluding the optic lobes.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_228364</t>
+  </si>
+  <si>
+    <t>NMR chemical shift reference compound</t>
+  </si>
+  <si>
+    <t>Any compound that produces a peak used as reference frequency in the δ chemical shift scale.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CARO_0000000</t>
+  </si>
+  <si>
+    <t>anatomical entity</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CARO_0030000</t>
+  </si>
+  <si>
+    <t>biological entity</t>
+  </si>
+  <si>
+    <t>A part of a cellular organism that is either an immaterial entity or a material entity with granularity above the level of a protein complex.  Or, a substance produced by a cellular organism with granularity above the level of a protein complex.</t>
+  </si>
+  <si>
+    <t>Material anatomical entity that is a single connected structure with inherent 3D shape generated by coordinated expression of the organism's own genome.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CARO_0000004</t>
+  </si>
+  <si>
+    <t>organism substance</t>
+  </si>
+  <si>
+    <t>Material anatomical entity in a gaseous, liquid, semisolid or solid state; produced by anatomical structures or derived from inhaled and ingested substances that have been modified by anatomical structures as they pass through the body and that does not have inherent 3D shape generated by coordinated expression of the organism's own genome.</t>
+  </si>
+  <si>
+    <t>An anatomical entity that has mass.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CARO_0000007</t>
+  </si>
+  <si>
+    <t>immaterial anatomical entity</t>
+  </si>
+  <si>
+    <t>Anatomical entity that has no mass.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CARO_0000012</t>
+  </si>
+  <si>
+    <t>multicellular organism</t>
+  </si>
+  <si>
+    <t>Anatomical structure that is an individual member of a clade and, at some point in its life-cycle, consists of more than one cell.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CARO_0000013</t>
+  </si>
+  <si>
+    <t>An anatomical structure that has as its parts a maximally connected cell compartment surrounded by a plasma membrane.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CARO_0000014</t>
+  </si>
+  <si>
+    <t>cell part</t>
+  </si>
+  <si>
+    <t>Anatomical structure that is part of a cell and that has a granularity level equal to that of a protein complex or higher.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CARO_0000032</t>
+  </si>
+  <si>
+    <t>organism subdivision</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CARO_0010000</t>
+  </si>
+  <si>
+    <t>multicellular anatomical structure</t>
+  </si>
+  <si>
+    <t>Anatomical structure which is a subdivision of a whole organism, consisting of components of multiple anatomical systems, largely surrounded by a contiguous region of integument.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CARO_0000040</t>
+  </si>
+  <si>
+    <t>acellular anatomical structure</t>
+  </si>
+  <si>
+    <t>An anatomical structure that has no cells or cell parts as a part.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CARO_0000042</t>
+  </si>
+  <si>
+    <t>extraembryonic structure</t>
+  </si>
+  <si>
+    <t>A multicellular anatomical structure that is associated with an embryo and derived from the zygote from which it develops, but which does not contribute to the embryo proper or to structures that are part of the same organism after embryogenesis.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NBO_0000013</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NBO_0000002</t>
+  </si>
+  <si>
+    <t>whole body movement</t>
+  </si>
+  <si>
+    <t>Movement from place to place of an organism." [GO:0007626]</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NBO_0000314</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NBO_0000308</t>
+  </si>
+  <si>
+    <t>sensation behavior</t>
+  </si>
+  <si>
+    <t>"Behavior related to the actions or reactions of an organism in response to a visual stimulus." [GO:0007632]</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NBO_0000338</t>
+  </si>
+  <si>
+    <t>kinesthetic behavior</t>
+  </si>
+  <si>
+    <t>"Movement behavior of the body or its parts."</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NBO_0000339</t>
+  </si>
+  <si>
+    <t>motor coordination</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NBO_0000317</t>
+  </si>
+  <si>
+    <t>vestibular behavior</t>
+  </si>
+  <si>
+    <t>"The coordination of combinations of body movements created with the kinematic (such as spatial direction) and kinetic (force) parameters that result in intended actions." [wikipedia:Motor_coordination]</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NBO_0001786</t>
+  </si>
+  <si>
+    <t>"Any process that modulates the frequency, rate or extent of behavior, the specific actions or reactions of an organism in response to external or internal stimuli." [GO:0050795]</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NBO_0000016</t>
+  </si>
+  <si>
+    <t>jumping behavior</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NBO_0000359</t>
+  </si>
+  <si>
+    <t>terrestrial locomotory behavior</t>
+  </si>
+  <si>
+    <t>"Behavior relate to the usually upward movement off the ground or other surface through sudden muscular effort in the legs." [GO:0007630]</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NBO_0000316</t>
+  </si>
+  <si>
+    <t>auditory behavior</t>
+  </si>
+  <si>
+    <t>"Behavior related to the actions or reactions of an organism in response to a sound." [GO:0031223]</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00047143</t>
+  </si>
+  <si>
+    <t>gut</t>
+  </si>
+  <si>
+    <t>Structure consisting of a simple epithelium surrounded by visceral muscles, nerves and tracheae. The gut is divided into foregut, midgut and hindgut regions, based on developmental origin.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007527</t>
+  </si>
+  <si>
+    <t>abnormal adult walking behavior</t>
+  </si>
+  <si>
+    <t>Any abnormality in adult walking behavior (GO:0007628), which is defined as 'The behavior of an adult relating to the progression of that organism along the ground by the process of lifting and setting down each leg.'.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007528</t>
+  </si>
+  <si>
+    <t>abnormal larval locomotory behavior</t>
+  </si>
+  <si>
+    <t>Any abnormality in larval locomotory behavior (GO:0008345), which is defined as 'Locomotory behavior in a larval (immature) organism.'.</t>
+  </si>
+  <si>
+    <t>Any abnormality in adult locomotory behavior (GO:0008344), which is defined as 'Locomotory behavior in a fully developed and mature organism.'.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007530</t>
+  </si>
+  <si>
+    <t>increased efficacy of learning</t>
+  </si>
+  <si>
+    <t>Phenotype that is an increase in the efficacy of learning (GO:0007612), relative to controls. 'learning' is defined as: 'Any process in an organism in which a relatively long-lasting adaptive behavioral change occurs as the result of experience.'</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007531</t>
+  </si>
+  <si>
+    <t>decreased efficacy of learning</t>
+  </si>
+  <si>
+    <t>Phenotype that is a decrease in the efficacy of learning (GO:0007612), relative to controls. 'learning' is defined as: 'Any process in an organism in which a relatively long-lasting adaptive behavioral change occurs as the result of experience.'</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007533</t>
+  </si>
+  <si>
+    <t>increased rate of proboscis extension reflex</t>
+  </si>
+  <si>
+    <t>Phenotype that is an increase in any kind of rate (e.g. speed, frequency) of proboscis extension reflex (GO:0007637). 'proboscis extension reflex' is defined as: 'The extension, through direct muscle actions, of the proboscis (the trunk-like extension of the mouthparts on the adult external head) in response to a nutritional stimulus.'.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007534</t>
+  </si>
+  <si>
+    <t>increased rate of grooming behavior</t>
+  </si>
+  <si>
+    <t>Phenotype that is an increase in any kind of rate (e.g. speed, frequency) of grooming behavior (GO:0007625). 'grooming behavior' is defined as: 'The specific behavior of an organism relating to grooming, cleaning and brushing to remove dirt and parasites.'.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007535</t>
+  </si>
+  <si>
+    <t>increased rate of locomotory behavior</t>
+  </si>
+  <si>
+    <t>Phenotype that is an increase in any kind of rate (e.g. speed, frequency) of locomotory behavior (GO:0007626). 'locomotory behavior' is defined as: 'The specific movement from place to place of an organism in response to external or internal stimuli. Locomotion of a whole organism in a manner dependent upon some combination of that organism's internal state and external conditions.'.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007536</t>
+  </si>
+  <si>
+    <t>increased rate of adult walking behavior</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007538</t>
+  </si>
+  <si>
+    <t>increased rate of adult locomotory behavior</t>
+  </si>
+  <si>
+    <t>Phenotype that is an increase in any kind of rate (e.g. speed, frequency) of adult walking behavior (GO:0007628). 'adult walking behavior' is defined as: 'The behavior of an adult relating to the progression of that organism along the ground by the process of lifting and setting down each leg.'.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007537</t>
+  </si>
+  <si>
+    <t>increased rate of larval locomotory behavior</t>
+  </si>
+  <si>
+    <t>Phenotype that is an increase in any kind of rate (e.g. speed, frequency) of larval locomotory behavior (GO:0008345). 'larval locomotory behavior' is defined as: 'Locomotory behavior in a larval (immature) organism.'.</t>
+  </si>
+  <si>
+    <t>Phenotype that is an increase in any kind of rate (e.g. speed, frequency) of adult locomotory behavior (GO:0008344). 'adult locomotory behavior' is defined as: 'Locomotory behavior in a fully developed and mature organism.'.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007539</t>
+  </si>
+  <si>
+    <t>increased rate of mating behavior</t>
+  </si>
+  <si>
+    <t>Phenotype that is an increase in any kind of rate (e.g. speed, frequency) of mating behavior (GO:0007617). 'mating behavior' is defined as: 'The behavioral interactions between organisms for the purpose of mating, or sexual reproduction resulting in the formation of zygotes.'.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007540</t>
+  </si>
+  <si>
+    <t>increased rate of courtship behavior</t>
+  </si>
+  <si>
+    <t>Phenotype that is an increase in any kind of rate (e.g. speed, frequency) of courtship behavior (GO:0007619). 'courtship behavior' is defined as: 'The behavior of an organism for the purpose of attracting sexual partners.'.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007541</t>
+  </si>
+  <si>
+    <t>increased rate of flight behavior</t>
+  </si>
+  <si>
+    <t>Phenotype that is an increase in any kind of rate (e.g. speed, frequency) of flight behavior (GO:0007629). 'flight behavior' is defined as: 'The response to external or internal stimuli that results in the locomotory process of flight. Flight is the self-propelled movement of an organism through the air.'.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007542</t>
+  </si>
+  <si>
+    <t>increased rate of jump response</t>
+  </si>
+  <si>
+    <t>Phenotype that is an increase in any kind of rate (e.g. speed, frequency) of jump response (GO:0007630). 'jump response' is defined as: 'The sudden, usually upward, movement off the ground or other surface through sudden muscular effort in the legs, following exposure to an external stimulus.'.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007543</t>
+  </si>
+  <si>
+    <t>increased rate of copulation</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0006000</t>
+  </si>
+  <si>
+    <t>abnormal copulation</t>
+  </si>
+  <si>
+    <t>Phenotype that is an increase in any kind of rate (e.g. speed, frequency) of copulation (GO:0007620). 'copulation' is defined as: 'The act of sexual union between male and female, involving the transfer of sperm.'.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007544</t>
+  </si>
+  <si>
+    <t>decreased rate of chemosensory behavior</t>
+  </si>
+  <si>
+    <t>Phenotype that is a decrease in any kind of rate (e.g. speed, frequency) of chemosensory behavior (GO:0007635). 'chemosensory behavior' is defined as: 'Behavior that is dependent upon the sensation of chemicals.'.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007545</t>
+  </si>
+  <si>
+    <t>decreased rate of proboscis extension reflex</t>
+  </si>
+  <si>
+    <t>Phenotype that is a decrease in any kind of rate (e.g. speed, frequency) of proboscis extension reflex (GO:0007637). 'proboscis extension reflex' is defined as: 'The extension, through direct muscle actions, of the proboscis (the trunk-like extension of the mouthparts on the adult external head) in response to a nutritional stimulus.'.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007546</t>
+  </si>
+  <si>
+    <t>decreased rate of grooming behavior</t>
+  </si>
+  <si>
+    <t>Phenotype that is a decrease in any kind of rate (e.g. speed, frequency) of grooming behavior (GO:0007625). 'grooming behavior' is defined as: 'The specific behavior of an organism relating to grooming, cleaning and brushing to remove dirt and parasites.'.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007547</t>
+  </si>
+  <si>
+    <t>decreased rate of locomotory behavior</t>
+  </si>
+  <si>
+    <t>Phenotype that is a decrease in any kind of rate (e.g. speed, frequency) of locomotory behavior (GO:0007626). 'locomotory behavior' is defined as: 'The specific movement from place to place of an organism in response to external or internal stimuli. Locomotion of a whole organism in a manner dependent upon some combination of that organism's internal state and external conditions.'.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007548</t>
+  </si>
+  <si>
+    <t>decreased rate of adult walking behavior</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007550</t>
+  </si>
+  <si>
+    <t>decreased rate of adult locomotory behavior</t>
+  </si>
+  <si>
+    <t>Phenotype that is a decrease in any kind of rate (e.g. speed, frequency) of adult walking behavior (GO:0007628). 'adult walking behavior' is defined as: 'The behavior of an adult relating to the progression of that organism along the ground by the process of lifting and setting down each leg.'.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007549</t>
+  </si>
+  <si>
+    <t>decreased rate of larval locomotory behavior</t>
+  </si>
+  <si>
+    <t>Phenotype that is a decrease in any kind of rate (e.g. speed, frequency) of larval locomotory behavior (GO:0008345). 'larval locomotory behavior' is defined as: 'Locomotory behavior in a larval (immature) organism.'.</t>
+  </si>
+  <si>
+    <t>Phenotype that is a decrease in any kind of rate (e.g. speed, frequency) of adult locomotory behavior (GO:0008344). 'adult locomotory behavior' is defined as: 'Locomotory behavior in a fully developed and mature organism.'.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007551</t>
+  </si>
+  <si>
+    <t>decreased rate of mating behavior</t>
+  </si>
+  <si>
+    <t>Phenotype that is a decrease in any kind of rate (e.g. speed, frequency) of mating behavior (GO:0007617). 'mating behavior' is defined as: 'The behavioral interactions between organisms for the purpose of mating, or sexual reproduction resulting in the formation of zygotes.'.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007552</t>
+  </si>
+  <si>
+    <t>decreased rate of courtship behavior</t>
+  </si>
+  <si>
+    <t>Phenotype that is a decrease in any kind of rate (e.g. speed, frequency) of courtship behavior (GO:0007619). 'courtship behavior' is defined as: 'The behavior of an organism for the purpose of attracting sexual partners.'.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007553</t>
+  </si>
+  <si>
+    <t>decreased rate of flight behavior</t>
+  </si>
+  <si>
+    <t>Phenotype that is a decrease in any kind of rate (e.g. speed, frequency) of flight behavior (GO:0007629). 'flight behavior' is defined as: 'The response to external or internal stimuli that results in the locomotory process of flight. Flight is the self-propelled movement of an organism through the air.'.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007554</t>
+  </si>
+  <si>
+    <t>decreased rate of jump response</t>
+  </si>
+  <si>
+    <t>Phenotype that is a decrease in any kind of rate (e.g. speed, frequency) of jump response (GO:0007630). 'jump response' is defined as: 'The sudden, usually upward, movement off the ground or other surface through sudden muscular effort in the legs, following exposure to an external stimulus.'.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007555</t>
+  </si>
+  <si>
+    <t>decreased rate of copulation</t>
+  </si>
+  <si>
+    <t>Phenotype that is a decrease in any kind of rate (e.g. speed, frequency) of copulation (GO:0007620). 'copulation' is defined as: 'The act of sexual union between male and female, involving the transfer of sperm.'.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00000012</t>
+  </si>
+  <si>
+    <t>hydrographic feature</t>
+  </si>
+  <si>
+    <t>A geographical feature associated with water.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00000015</t>
+  </si>
+  <si>
+    <t>ocean</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001319</t>
+  </si>
+  <si>
+    <t>saline water body</t>
+  </si>
+  <si>
+    <t>A marine water body which is constitutes the majority of an astronomical body's hydrosphere.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00000016</t>
+  </si>
+  <si>
+    <t>sea</t>
+  </si>
+  <si>
+    <t>A large expanse of saline water usually connected with an ocean.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00000017</t>
+  </si>
+  <si>
+    <t>saline hydrographic feature</t>
+  </si>
+  <si>
+    <t>A geographical feature associated with water with a halinity above 30 ppt (roughly 35 g/L).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00000019</t>
+  </si>
+  <si>
+    <t>saline lake</t>
+  </si>
+  <si>
+    <t>A lake whose water contains a considerable concentration of dissolved salts.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00000097</t>
+  </si>
+  <si>
+    <t>desert area</t>
+  </si>
+  <si>
+    <t>A region rendered barren or partially barren by environmental extremes, especially by low rainfall.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00000100</t>
+  </si>
+  <si>
+    <t>valley</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_03000015</t>
+  </si>
+  <si>
+    <t>geographic basin</t>
+  </si>
+  <si>
+    <t>A depression which has been formed as a result of erosion by water or ice and which is low-lying, bordered by higher ground, and especially elongate.</t>
+  </si>
+  <si>
+    <t>An environmental material which is 1) composed primarily of soil or rock and included ice or organic material and 2) at or below the freezing point of water for two or more years.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00000248</t>
+  </si>
+  <si>
+    <t>glacial valley</t>
+  </si>
+  <si>
+    <t>A valley that contains, or contained, a glacier and was formed by glacial activity. Typically U-shaped in cross-section.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00000339</t>
+  </si>
+  <si>
+    <t>piece of rock</t>
+  </si>
+  <si>
+    <t>A mass of solid material which is composed primarily of rock.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00000340</t>
+  </si>
+  <si>
+    <t>particle of sand</t>
+  </si>
+  <si>
+    <t>A particle which 1) is composed primarily of and derived from rock or mineral sources and 2) is or was part of a portion of sand.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00000343</t>
+  </si>
+  <si>
+    <t>particle of silt</t>
+  </si>
+  <si>
+    <t>A particle which 1) is primarily composed of quartz or feldspar and 2) is or was part of a portion of silt.</t>
+  </si>
+  <si>
+    <t>A biome is an ecosystem which is undergoing climactic ecological succession.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00000446</t>
+  </si>
+  <si>
+    <t>terrestrial biome</t>
+  </si>
+  <si>
+    <t>A biome which is  primarily or completely situated on a landmass.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00000447</t>
+  </si>
+  <si>
+    <t>marine biome</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00002030</t>
+  </si>
+  <si>
+    <t>aquatic biome</t>
+  </si>
+  <si>
+    <t>An aquatic biome which is determined by a marine water body.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00001999</t>
+  </si>
+  <si>
+    <t>marine water body</t>
+  </si>
+  <si>
+    <t>A lentic water body which is composed primarily of marine water.</t>
+  </si>
+  <si>
+    <t>Particulate environmental material which is formed as a result of the transport and deposition of particles by flowing liquid.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00002010</t>
+  </si>
+  <si>
+    <t>saline water</t>
+  </si>
+  <si>
+    <t>Water which contains a significant concentration of dissolved salts.</t>
+  </si>
+  <si>
+    <t>A biome which is determined by a water body and which has ecological climax communities adapted to life in or on water.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00002114</t>
+  </si>
+  <si>
+    <t>chemically enriched sediment</t>
+  </si>
+  <si>
+    <t>Sediment which has increased levels of one or more chemical compounds.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00002149</t>
+  </si>
+  <si>
+    <t>sea water</t>
+  </si>
+  <si>
+    <t>Water which has physicochemical properties that have been determined by the processes occuring in a sea or ocean.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00002202</t>
+  </si>
+  <si>
+    <t>organically enriched sediment</t>
+  </si>
+  <si>
+    <t>Chemically-enriched sediment which has increased levels of organic compounds.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00002203</t>
+  </si>
+  <si>
+    <t>inorganically enriched sediment</t>
+  </si>
+  <si>
+    <t>Chemically-enriched sediment which has increased levels of inorganic compounds.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00003074</t>
+  </si>
+  <si>
+    <t>manufactured product</t>
+  </si>
+  <si>
+    <t>A material entity that has been processed by humans or their technology in any way, including intermediate products as well as final products.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00003082</t>
+  </si>
+  <si>
+    <t>enriched soil</t>
+  </si>
+  <si>
+    <t>A portion of enriched soil is a portion of soil with elevated levels of some material entity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00005786</t>
+  </si>
+  <si>
+    <t>upland soil</t>
+  </si>
+  <si>
+    <t>Soil which is part of some elevated land.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_00005800</t>
+  </si>
+  <si>
+    <t>desert sand</t>
+  </si>
+  <si>
+    <t>Sand which is part of a desert.</t>
+  </si>
+  <si>
+    <t>Airborne solid particles (also called dust or particulate matter (PM)) or liquid droplets.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000048</t>
+  </si>
+  <si>
+    <t>ocean biome</t>
+  </si>
+  <si>
+    <t>A marine biome which is determined by an ocean.</t>
+  </si>
+  <si>
+    <t>An environmental material which is composed primarily of particles.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000176</t>
+  </si>
+  <si>
+    <t>shrubland biome</t>
+  </si>
+  <si>
+    <t>A shrubland biome is a terrestrial biome which includes, across its entire spatial extent, dense groups of shrubs.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000179</t>
+  </si>
+  <si>
+    <t>desert biome</t>
+  </si>
+  <si>
+    <t>A desert ecosystem which is undergoing climactic ecological succession.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000203</t>
+  </si>
+  <si>
+    <t>environmental condition</t>
+  </si>
+  <si>
+    <t>An environmental condition is a range of a determinate quality or combination of qualities that are present in an environmental system.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000216</t>
+  </si>
+  <si>
+    <t>montane shrubland biome</t>
+  </si>
+  <si>
+    <t>A montane shrubland biome is a shrubland biome which occurs in regions elevated above sea level and which has community structure determined by elevation-dependent environmental conditions.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000219</t>
+  </si>
+  <si>
+    <t>anthropogenic terrestrial biome</t>
+  </si>
+  <si>
+    <t>An anthropogenic terrestrial biome is a terrestrial biome which has community structures determined by human activity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000230</t>
+  </si>
+  <si>
+    <t>arid</t>
+  </si>
+  <si>
+    <t>An environmental condition in which annual precipitation is less than half of annual potential evapotranspiration.</t>
+  </si>
+  <si>
+    <t>A large unit of land or water containing a geographically distinct assemblage of species, natural communities, and environmental conditions.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000280</t>
+  </si>
+  <si>
+    <t>ecozone</t>
+  </si>
+  <si>
+    <t>Ecozones delineate large areas of a planetary surface within which organisms have been evolving in relative isolation over long periods of time, separated from one another by geographic features, such as oceans, broad deserts, or high mountain ranges, that constitute barriers to migration.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000283</t>
+  </si>
+  <si>
+    <t>lake layer</t>
+  </si>
+  <si>
+    <t>A layer which is part of a lake.</t>
+  </si>
+  <si>
+    <t>A layer that is part of a marine water body.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000303</t>
+  </si>
+  <si>
+    <t>endolithic environment</t>
+  </si>
+  <si>
+    <t>An endolithic environment is an environment that exists within solid rock.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000305</t>
+  </si>
+  <si>
+    <t>high temperature environment</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000997</t>
+  </si>
+  <si>
+    <t>environmental system determined by a quality</t>
+  </si>
+  <si>
+    <t>A high temperature environment is an environment in which material entities are exposed to increased levels of heat radiation or which have molecules or atoms moving randomly with increased levels of average kinietic energy.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000307</t>
+  </si>
+  <si>
+    <t>saline water environment</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001040</t>
+  </si>
+  <si>
+    <t>saline environment</t>
+  </si>
+  <si>
+    <t>An environmental system which has its properties and dynamics determined by saline water.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000309</t>
+  </si>
+  <si>
+    <t>cold environment</t>
+  </si>
+  <si>
+    <t>An environment which has a lower temperature than some local or global average.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000313</t>
+  </si>
+  <si>
+    <t>anthropogenic environment</t>
+  </si>
+  <si>
+    <t>An anthropogenic environment is an environmental system which is the product of human activity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000314</t>
+  </si>
+  <si>
+    <t>high osmolarity environment</t>
+  </si>
+  <si>
+    <t>A high osmolarity environment is an environment in which entities are exposed to high concentrations of solutes.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000320</t>
+  </si>
+  <si>
+    <t>marine environment</t>
+  </si>
+  <si>
+    <t>A marine environment and enviroment which is determined by a marine water body.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000321</t>
+  </si>
+  <si>
+    <t>sea water environment</t>
+  </si>
+  <si>
+    <t>An environmental system determined by seawater.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000323</t>
+  </si>
+  <si>
+    <t>atmospheric boundary layer</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000544</t>
+  </si>
+  <si>
+    <t>boundary layer</t>
+  </si>
+  <si>
+    <t>The atmospheric boundary layer is the lowest layer of an atmosphere which is strongly influenced by its contact with a planetary surface with strong vertical mixing and in which physical quantities such as flow velocity, temperature, and moisture display rapid fluctuations (turbulence).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000324</t>
+  </si>
+  <si>
+    <t>planetary surface</t>
+  </si>
+  <si>
+    <t>A planetary surface is a surface layer where the solid or liquid material of a planet comes into contact with an atmosphere or outer space.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000342</t>
+  </si>
+  <si>
+    <t>montane</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000343</t>
+  </si>
+  <si>
+    <t>altitudinal condition</t>
+  </si>
+  <si>
+    <t>An altitudinal condition which inheres in a bearer by virtue of the bearer being located at an altitude between mid-altitude forests and the tree line.</t>
+  </si>
+  <si>
+    <t>An altitudinal condition is an environmental condition in which ranges of factors such as temperature, humidity, soil composition, solar irradiation, and tree density vary with ranges in altitude.</t>
+  </si>
+  <si>
+    <t>A layer that is part of the atmosphere.</t>
+  </si>
+  <si>
+    <t>A boundary layer is a layer of fluid in the immediate vicinity of a bounding surface where the effects of viscosity are significant enough to distort the surrounding non-viscous flow.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000635</t>
+  </si>
+  <si>
+    <t>planetary landmass</t>
+  </si>
+  <si>
+    <t>A landmass which is part of a planet.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000637</t>
+  </si>
+  <si>
+    <t>outer space</t>
+  </si>
+  <si>
+    <t>Outer space is a hard vacuum containing a low density of particles, predominantly a plasma of hydrogen and helium as well as electromagnetic radiation, magnetic fields, neutrinos, dust and cosmic rays that exists between celestial bodies.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000638</t>
+  </si>
+  <si>
+    <t>planetary crust</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000639</t>
+  </si>
+  <si>
+    <t>planetary structural layer</t>
+  </si>
+  <si>
+    <t>A planetary crust is the outermost solid shell of a rocky planet or natural satellite, which is chemically distinct from the underlying mantle.</t>
+  </si>
+  <si>
+    <t>A planetary structural layer is laminar part of a terrestrial planet or other rocky body large enough to have differentiation by density. Planetary layers have differing physicochemical properties and composition.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000640</t>
+  </si>
+  <si>
+    <t>planetary mantle</t>
+  </si>
+  <si>
+    <t>A planetary mantle is a planetary layer which is an interior part of a terrestrial planet or other rocky body large enough to have differentiation by density.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000646</t>
+  </si>
+  <si>
+    <t>lithosphere</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001275</t>
+  </si>
+  <si>
+    <t>solid layer</t>
+  </si>
+  <si>
+    <t>A lithosphere is the outermost shell of a terrestrial-type planet or natural satellite that is defined by its rigid mechanical properties.</t>
+  </si>
+  <si>
+    <t>A mass of water.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000687</t>
+  </si>
+  <si>
+    <t>coast</t>
+  </si>
+  <si>
+    <t>A coast is the area where land meets the sea, ocean, or lake.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000726</t>
+  </si>
+  <si>
+    <t>desublimation process</t>
+  </si>
+  <si>
+    <t>Desublimation is a process in which a portion of some gas undergoes a phase transition into a portion of some solid.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000739</t>
+  </si>
+  <si>
+    <t>habitat</t>
+  </si>
+  <si>
+    <t>An environmental system which can sustain and allow the growth of an ecological population.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000755</t>
+  </si>
+  <si>
+    <t>aeroform</t>
+  </si>
+  <si>
+    <t>A part of an astronomical body which is primarily composed of a continuous volume of gaseous or aerosolised material held in shape by one or more environmental processes.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000798</t>
+  </si>
+  <si>
+    <t>plasma</t>
+  </si>
+  <si>
+    <t>A material entity which is composed of a volume of unbound positive and negative particles in roughly equal numbers, conducts electricity, and possesses internal magnetic fields.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000800</t>
+  </si>
+  <si>
+    <t>planet</t>
+  </si>
+  <si>
+    <t>A planet is an astronomical body orbiting a star or stellar remnant that is massive enough to be rounded by its own gravity, is not massive enough to cause thermonuclear fusion, and has cleared its neighbouring region of planetesimals.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000801</t>
+  </si>
+  <si>
+    <t>star</t>
+  </si>
+  <si>
+    <t>An astronomical object which is composed primarily of luminous plasma held in a spherical form by gravitational forces.</t>
+  </si>
+  <si>
+    <t>An object which is composed of one or more gravitationally bound structures that are associated with a position in space.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000817</t>
+  </si>
+  <si>
+    <t>biosphere</t>
+  </si>
+  <si>
+    <t>An astronomical body part which includes all the living entities within the gravitational sphere of influence of that body, as well as the non-living and dead entities with which they interact.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000820</t>
+  </si>
+  <si>
+    <t>pedosphere</t>
+  </si>
+  <si>
+    <t>An astronomical body part which is composed of soil, subject to soil formation processes, and found on the surface of a lithosphere.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000845</t>
+  </si>
+  <si>
+    <t>crystal</t>
+  </si>
+  <si>
+    <t>A solid material whose constituents, such as atoms, molecules or ions, are arranged in a highly ordered microscopic structure, forming a crystal lattice that extends in all directions.</t>
+  </si>
+  <si>
+    <t>A crystal which is primarily composed of water ice.</t>
+  </si>
+  <si>
+    <t>A liquid astronomical body part which is primarily composed of a continuous volume of liquid water and is held in shape or sustained by an environmental process.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_02500003</t>
+  </si>
+  <si>
+    <t>atmospheric process</t>
+  </si>
+  <si>
+    <t>A process which occurs within an atmosphere.</t>
+  </si>
+  <si>
+    <t>An environmental process which is driven by the action of humans.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_02500028</t>
+  </si>
+  <si>
+    <t>planetary erosion</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001346</t>
+  </si>
+  <si>
+    <t>erosion</t>
+  </si>
+  <si>
+    <t>An action of exogenic processes (such as water flow or wind) which remove environmental material from one part of a planet's crust, transporting it to another location where it is deposited.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_09000004</t>
+  </si>
+  <si>
+    <t>amount of carbon atom in environmental material</t>
+  </si>
+  <si>
+    <t>The amount of a carbon atom when measured in environmental material.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_09000005</t>
+  </si>
+  <si>
+    <t>amount of carbon atom in soil</t>
+  </si>
+  <si>
+    <t>The amount of a carbon atom when measured in soil.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_09000006</t>
+  </si>
+  <si>
+    <t>amount of carbon atom in water</t>
+  </si>
+  <si>
+    <t>The amount of a carbon atom when measured in water.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_09000007</t>
+  </si>
+  <si>
+    <t>concentration of carbon atom in environmental material</t>
+  </si>
+  <si>
+    <t>The concentration of a carbon atom when measured in environmental material.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_09000008</t>
+  </si>
+  <si>
+    <t>concentration of carbon atom in soil</t>
+  </si>
+  <si>
+    <t>The concentration of a carbon atom when measured in soil.</t>
+  </si>
+  <si>
+    <t>The concentration of a carbon atom when measured in water.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_09000013</t>
+  </si>
+  <si>
+    <t>amount of nitrogen atom in environmental material</t>
+  </si>
+  <si>
+    <t>The amount of a nitrogen atom when measured in environmental material.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_09000014</t>
+  </si>
+  <si>
+    <t>amount of nitrogen atom in soil</t>
+  </si>
+  <si>
+    <t>The amount of a nitrogen atom when measured in soil.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_09000015</t>
+  </si>
+  <si>
+    <t>amount of nitrogen atom in water</t>
+  </si>
+  <si>
+    <t>The amount of a nitrogen atom when measured in water.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_09000016</t>
+  </si>
+  <si>
+    <t>concentration of nitrogen atom in environmental material</t>
+  </si>
+  <si>
+    <t>The concentration of a nitrogen atom when measured in environmental material.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_09000017</t>
+  </si>
+  <si>
+    <t>concentration of nitrogen atom in soil</t>
+  </si>
+  <si>
+    <t>The concentration of a nitrogen atom when measured in soil.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_09000018</t>
+  </si>
+  <si>
+    <t>concentration of nitrogen atom in water</t>
+  </si>
+  <si>
+    <t>The concentration of a nitrogen atom when measured in water.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_09200002</t>
+  </si>
+  <si>
+    <t>environmental system process quality</t>
+  </si>
+  <si>
+    <t>The quality of a environmental system process.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_09200004</t>
+  </si>
+  <si>
+    <t>porosity of soil</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_09200009</t>
+  </si>
+  <si>
+    <t>structure of soil</t>
+  </si>
+  <si>
+    <t>The porosity of some soil.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_09200008</t>
+  </si>
+  <si>
+    <t>composition of soil</t>
+  </si>
+  <si>
+    <t>The composition of some soil.</t>
+  </si>
+  <si>
+    <t>The structure of some soil.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007658</t>
+  </si>
+  <si>
+    <t>trichome field</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007277</t>
+  </si>
+  <si>
+    <t>anatomical cluster</t>
+  </si>
+  <si>
+    <t>A group of trichomes covering a region of integument.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007676</t>
+  </si>
+  <si>
+    <t>larval optic anlage</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00025991</t>
+  </si>
+  <si>
+    <t>anterior ectoderm derivative</t>
+  </si>
+  <si>
+    <t>An anlage that is a precursor of some part of the adult optic lobe in the larva. It develops from the embryonic optic lobe primordium.</t>
+  </si>
+  <si>
+    <t>An anatomical system consisting of all of the anatomical entities that function in some part of the sensory perception of mechanical stimuli.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007688</t>
+  </si>
+  <si>
+    <t>olfactory system</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007689</t>
+  </si>
+  <si>
+    <t>chemosensory system</t>
+  </si>
+  <si>
+    <t>An anatomical system consisting of all of the anatomical entities that function in some part of the sensory perception of smell.</t>
+  </si>
+  <si>
+    <t>An anatomical system consisting of all of the anatomical entities that function in some part of the sensory perception of chemical stimuli.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007690</t>
+  </si>
+  <si>
+    <t>gustatory system</t>
+  </si>
+  <si>
+    <t>An anatomical system consisting of all of the anatomical entities that function in some part of the sensory perception of taste.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007278</t>
+  </si>
+  <si>
+    <t>non-connected functional system</t>
+  </si>
+  <si>
+    <t>An anatomical system consisting of all of the anatomical entities that function in some part of the sensory perception.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00110636</t>
+  </si>
+  <si>
+    <t>adult cerebral ganglion</t>
+  </si>
+  <si>
+    <t>The supraesophageal neuropils of the adult brain located above, around and partially below the esophagus, including the optic lobes. It excludes the gnathal ganglion. Developmentally, it comprises three fused neuromeres: protocerebrum, deutocerebrum, and tritocerebrum.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00110639</t>
+  </si>
+  <si>
+    <t>adult subesophageal zone</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00051068</t>
+  </si>
+  <si>
+    <t>subesophageal zone</t>
+  </si>
+  <si>
+    <t>Neuropil mass below the esophagus in the adult brain. It encompasses the gnathal ganglion, the prow and the saddle.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_10000000</t>
+  </si>
+  <si>
+    <t>Anatomical entity which is part_of Drosophila melanogaster.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001090</t>
+  </si>
+  <si>
+    <t>formation of a solid aerosol from gaseous material in an atmosphere</t>
+  </si>
+  <si>
+    <t>A process during which microscopic solid particulates are formed from gaseous materials in an atmosphere.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0061963</t>
+  </si>
+  <si>
+    <t>regulation of entry into reproductive diapause</t>
+  </si>
+  <si>
+    <t>Any process that modulates the rate or extent of the dormancy process that results in entry into reproductive diapause. Reproductive diapause is a form of diapause where the organism itself will remain fully active, including feeding and other routine activities, but the reproductive organs experience a tissue-specific reduction in metabolism, with characteristic triggering and releasing stimuli.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001164</t>
+  </si>
+  <si>
+    <t>geodiversity</t>
+  </si>
+  <si>
+    <t>A quality which inheres in a astronomical body or astronomical body part by virtue of the variation in its material composition, participation in geological processes, and the variation in is land- and hydroforms.</t>
+  </si>
+  <si>
+    <t>An environmental zone which is bounded by material parts of a land mass or the atmosphere or space adjacent to it.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001200</t>
+  </si>
+  <si>
+    <t>anthropised terrestrial environmental zone</t>
+  </si>
+  <si>
+    <t>A terrestrial zone which is bounded by constructed, manufactured, or other anthropogenic material entities.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001220</t>
+  </si>
+  <si>
+    <t>water accumulation process</t>
+  </si>
+  <si>
+    <t>A process during which liquid water accumulates in a site, most often in some form of container.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001226</t>
+  </si>
+  <si>
+    <t>terrestrial natural environment</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000951</t>
+  </si>
+  <si>
+    <t>natural environment</t>
+  </si>
+  <si>
+    <t>A natural environment which is located on a land mass.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001227</t>
+  </si>
+  <si>
+    <t>aquatic natural environment</t>
+  </si>
+  <si>
+    <t>A natural environment which is within a water body.</t>
+  </si>
+  <si>
+    <t>A layer which is primarily composed of some liquid material.</t>
+  </si>
+  <si>
+    <t>A layer which is primarily composed of some solid material, allowing for non-solid parts such as interstitial pockets of gas or liquid.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001276</t>
+  </si>
+  <si>
+    <t>water ice layer</t>
+  </si>
+  <si>
+    <t>A solid layer which is primarily composed of some water-based ice.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001299</t>
+  </si>
+  <si>
+    <t>atmospheric zone</t>
+  </si>
+  <si>
+    <t>An environmental zone which is part of an atmosphere.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001309</t>
+  </si>
+  <si>
+    <t>liquid air-water interface layer</t>
+  </si>
+  <si>
+    <t>A liquid surface layer which is in contact with air.</t>
+  </si>
+  <si>
+    <t>A surface layer which is composed primarily of some liquid.</t>
+  </si>
+  <si>
+    <t>A surface layer which is composed primarily of solid environmental material.</t>
+  </si>
+  <si>
+    <t>A body of water which is primarily composed of saline water.</t>
+  </si>
+  <si>
+    <t>An action of exogenic processes (such as water flow or wind) which remove environmental material from one location on the surface of an astronomical body, transporting it to another location where it is deposited.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001357</t>
+  </si>
+  <si>
+    <t>desert</t>
+  </si>
+  <si>
+    <t>A landform which has been rendered barren or partially barren by environmental extremes, especially by low rainfall, and which loses more liquid water by evapotranspiration than is supplied by precipitation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001366</t>
+  </si>
+  <si>
+    <t>aerosolised particle formation process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001084</t>
+  </si>
+  <si>
+    <t>particulate matter formation process</t>
+  </si>
+  <si>
+    <t>A process during which particles suspended in a gaseous medium are formed.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001367</t>
+  </si>
+  <si>
+    <t>primary aerosol formation process</t>
+  </si>
+  <si>
+    <t>A material transport process during which solid or liquid particles are directly introduced into a volume of gas.</t>
+  </si>
+  <si>
+    <t>An aerosol formation process during which the rate of particle formation exceeds that which is normally present in the site of its occurrence.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_09000019</t>
+  </si>
+  <si>
+    <t>concentration of chloride in water</t>
+  </si>
+  <si>
+    <t>The concentration of a chloride when measured in water.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_149552</t>
+  </si>
+  <si>
+    <t>emetic</t>
+  </si>
+  <si>
+    <t>Any agent that induces nausea and vomiting.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007517</t>
+  </si>
+  <si>
+    <t>increased efficacy of memory</t>
+  </si>
+  <si>
+    <t>Phenotype that is an increase in the efficacy of memory (GO:0007613) relative to controls. 'memory' is defined as: 'The activities involved in the mental information processing system that receives (registers), modifies, stores, and retrieves informational stimuli. The main stages involved in the formation and retrieval of memory are encoding (processing of received information by acquisition), storage (building a permanent record of received information as a result of consolidation) and retrieval (calling back the stored information and use it in a suitable way to execute a given task).'</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007518</t>
+  </si>
+  <si>
+    <t>decreased efficacy of memory</t>
+  </si>
+  <si>
+    <t>Phenotype that is a decrease in the efficacy of memory (GO:0007613) relative to controls. 'memory' is defined as: 'The activities involved in the mental information processing system that receives (registers), modifies, stores, and retrieves informational stimuli. The main stages involved in the formation and retrieval of memory are encoding (processing of received information by acquisition), storage (building a permanent record of received information as a result of consolidation) and retrieval (calling back the stored information and use it in a suitable way to execute a given task).'</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007519</t>
+  </si>
+  <si>
+    <t>increased efficacy of short-term memory</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007501</t>
+  </si>
+  <si>
+    <t>abnormal short-term memory</t>
+  </si>
+  <si>
+    <t>Phenotype that is an increase in the efficacy of short-term memory (GO:0007614) relative to controls. 'short-term memory' is defined as: 'The memory process that deals with the storage, retrieval and modification of information received a short time (up to about 30 minutes) ago. This type of memory is typically dependent on direct, transient effects of second messenger activation.'</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007520</t>
+  </si>
+  <si>
+    <t>decreased efficacy of short-term memory</t>
+  </si>
+  <si>
+    <t>Phenotype that is a decrease in the efficacy of short-term memory (GO:0007614) relative to controls. 'short-term memory' is defined as: 'The memory process that deals with the storage, retrieval and modification of information received a short time (up to about 30 minutes) ago. This type of memory is typically dependent on direct, transient effects of second messenger activation.'</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007521</t>
+  </si>
+  <si>
+    <t>increased efficacy of long-term memory</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007503</t>
+  </si>
+  <si>
+    <t>abnormal long-term memory</t>
+  </si>
+  <si>
+    <t>Phenotype that is an increase in the efficacy of long-term memory (GO:0007616) relative to controls. 'long-term memory' is defined as: 'The memory process that deals with the storage, retrieval and modification of information a long time (typically weeks, months or years) after receiving that information. This type of memory is typically dependent on gene transcription regulated by second messenger activation.'</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007522</t>
+  </si>
+  <si>
+    <t>decreased efficacy of long-term memory</t>
+  </si>
+  <si>
+    <t>Phenotype that is a decrease in the efficacy of long-term memory (GO:0007616) relative to controls. 'long-term memory' is defined as: 'The memory process that deals with the storage, retrieval and modification of information a long time (typically weeks, months or years) after receiving that information. This type of memory is typically dependent on gene transcription regulated by second messenger activation.'</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007523</t>
+  </si>
+  <si>
+    <t>increased efficacy of anesthesia-resistant memory</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007500</t>
+  </si>
+  <si>
+    <t>abnormal anesthesia-resistant memory</t>
+  </si>
+  <si>
+    <t>Phenotype that is an increase in the efficacy of anesthesia-resistant memory (GO:0007615) relative to controls. 'anesthesia-resistant memory' is defined as: 'The memory process that results in the formation of consolidated memory resistant to disruption of the patterned activity of the brain, without requiring protein synthesis.'</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007524</t>
+  </si>
+  <si>
+    <t>decreased efficacy of anesthesia-resistant memory</t>
+  </si>
+  <si>
+    <t>Phenotype that is a decrease in the efficacy of anesthesia-resistant memory (GO:0007615) relative to controls. 'anesthesia-resistant memory' is defined as: 'The memory process that results in the formation of consolidated memory resistant to disruption of the patterned activity of the brain, without requiring protein synthesis.'</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007525</t>
+  </si>
+  <si>
+    <t>increased efficacy of medium-term memory</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007502</t>
+  </si>
+  <si>
+    <t>abnormal medium-term memory</t>
+  </si>
+  <si>
+    <t>Phenotype that is an increase in the efficacy of medium-term memory (GO:0072375) relative to controls. 'medium-term memory' is defined as: 'The memory process that deals with the storage, retrieval and modification of information received at a time ago that is intermediate between that of short and long term memory (30min - 7hrs in Drosophila melanogaster).'</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007526</t>
+  </si>
+  <si>
+    <t>decreased efficacy of medium-term memory</t>
+  </si>
+  <si>
+    <t>Phenotype that is a decrease in the efficacy of medium-term memory (GO:0072375) relative to controls. 'medium-term memory' is defined as: 'The memory process that deals with the storage, retrieval and modification of information received at a time ago that is intermediate between that of short and long term memory (30min - 7hrs in Drosophila melanogaster).'</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CARO_0001000</t>
+  </si>
+  <si>
+    <t>multi-cell-part structure</t>
+  </si>
+  <si>
+    <t>A structure consisting of multiple cell components but which is not itself a cell and does not have (complete) cells as a part.</t>
+  </si>
+  <si>
+    <t>An anatomical structure that has more than one cell as a part.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CARO_0020000</t>
+  </si>
+  <si>
+    <t>disconnected anatomical group</t>
+  </si>
+  <si>
+    <t>Material anatomical entity consisting of multiple anatomical structures that are not connected to each other.</t>
+  </si>
+  <si>
+    <t>Entity that is, is part of, or derived from an organism, virus, or viroid or a collection of them.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00000000</t>
+  </si>
+  <si>
+    <t>germ layer derivative</t>
+  </si>
+  <si>
+    <t>Any anatomical entity (FBbt:10000000) that develops from some germ layer (FBbt:00000110).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00000001</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00100313</t>
+  </si>
+  <si>
+    <t>multicellular structure</t>
+  </si>
+  <si>
+    <t>An individual member of the species Drosophila melanogaster.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00000002</t>
+  </si>
+  <si>
+    <t>tagma</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00057001</t>
+  </si>
+  <si>
+    <t>anterior-posterior subdivision of organism</t>
+  </si>
+  <si>
+    <t>One of the three main divisions of the whole organism formed from groups of segments.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00000003</t>
+  </si>
+  <si>
+    <t>segment</t>
+  </si>
+  <si>
+    <t>One of the repeated divisions of the whole organism.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00000004</t>
+  </si>
+  <si>
+    <t>head</t>
+  </si>
+  <si>
+    <t>Anterior part of the organism, including mouthparts, some sensory structures and the brain.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00000005</t>
+  </si>
+  <si>
+    <t>ocular segment</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00000007</t>
+  </si>
+  <si>
+    <t>procephalic segment</t>
+  </si>
+  <si>
+    <t>Head segment derived from the second embryonic segment (between the labral and antennal segments). In the larva, this segment includes Bolwig's organ.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00000006</t>
+  </si>
+  <si>
+    <t>head segment</t>
+  </si>
+  <si>
+    <t>Any segment (FBbt:00000003) that is part of some head (FBbt:00000004).</t>
+  </si>
+  <si>
+    <t>A segment that is anterior to the gnathal segments.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00000008</t>
+  </si>
+  <si>
+    <t>labral segment</t>
+  </si>
+  <si>
+    <t>Anteriormost procephalic segment, anterior to the ocular segment. In the adult it bears the clypeo-labrum.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00000009</t>
+  </si>
+  <si>
+    <t>antennal segment</t>
+  </si>
+  <si>
+    <t>Segment anterior to the intercalary segment. In the adult it bears the antennae.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00000052</t>
+  </si>
+  <si>
+    <t>embryo</t>
+  </si>
+  <si>
+    <t>An organism that is undergoing embryogenesis (Campos-Ortega and Hartenstein, 1997). Embryogenesis begins with a fertilized egg, and finishes with hatching at the end of embryonic stage 17 (Campos-Ortega and Hartenstein, 1997).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00000054</t>
+  </si>
+  <si>
+    <t>cleavage stage embryo</t>
+  </si>
+  <si>
+    <t>Embryo that is in the cleavage stage, which encompasses the first 13 rapid divisions after fertilization, corresponding to embryonic stages 1-4, prior to cellularization (Hartenstein, 1993; Campos-Ortega and Hartenstein, 1997). The first seven divisions are synchronous (Campos-Ortega and Hartenstein, 1997). During the course of the subsequent three divisions, most of the nuclei approach the surface, to form the syncitial blastoderm (Campos-Ortega and Hartenstein, 1997). They then divide asynchronously a further three times, bringing the total number of cells to around 5000 (Campos-Ortega and Hartenstein, 1997).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00000110</t>
+  </si>
+  <si>
+    <t>germ layer</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007003</t>
+  </si>
+  <si>
+    <t>portion of tissue</t>
+  </si>
+  <si>
+    <t>Complex primordium that is formed during gastrulation (stage 6-7), when anlagen invaginate from the monolayer of the cellular blastoderm (Campos-Ortega and Hartenstein, 1997; Hartenstein, 2004). The invaginated anlagen become organized into the middle two layers of a three-layered tube structure (Campos-Ortega and Hartenstein, 1997). These three layers correspond to the three germ layers of the endoderm, mesoderm and ectoderm (from inner to outer, respectively), with each layer having distinct cell division patterns and cell fates (Campos-Ortega and Hartenstein, 1997).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00000111</t>
+  </si>
+  <si>
+    <t>ectoderm</t>
+  </si>
+  <si>
+    <t>Outermost germ layer of the embryo (Campos-Ortega and Hartenstein, 1997). It is formed from the ectoderm anlage, which includes the cells of the cellular blastoderm monolayer that do not invaginate during gastrulation (Campos-Ortega and Hartenstein, 1997).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00000119</t>
+  </si>
+  <si>
+    <t>anterior ectoderm</t>
+  </si>
+  <si>
+    <t>The region of the ectoderm anterior to the cephalic furrow.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00000137</t>
+  </si>
+  <si>
+    <t>embryonic tagma</t>
+  </si>
+  <si>
+    <t>Any tagma of the embryo.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00000154</t>
+  </si>
+  <si>
+    <t>embryonic segment</t>
+  </si>
+  <si>
+    <t>Any segment of the embryo.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00000155</t>
+  </si>
+  <si>
+    <t>embryonic head</t>
+  </si>
+  <si>
+    <t>Any head of the embryo.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00000156</t>
+  </si>
+  <si>
+    <t>embryonic ocular segment</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00000158</t>
+  </si>
+  <si>
+    <t>embryonic procephalic segment</t>
+  </si>
+  <si>
+    <t>Any ocular segment of the embryo.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00000157</t>
+  </si>
+  <si>
+    <t>embryonic head segment</t>
+  </si>
+  <si>
+    <t>Any head segment of the embryo.</t>
+  </si>
+  <si>
+    <t>Any procephalic segment of the embryo.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00000159</t>
+  </si>
+  <si>
+    <t>embryonic labral segment</t>
+  </si>
+  <si>
+    <t>Any labral segment of the embryo.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00000160</t>
+  </si>
+  <si>
+    <t>embryonic antennal segment</t>
+  </si>
+  <si>
+    <t>Any antennal segment of the embryo.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00000186</t>
+  </si>
+  <si>
+    <t>embryonic optic lobe primordium</t>
+  </si>
+  <si>
+    <t>Primordium of the late extended germ band and closure embryo that gives rise to the embryonic/larval optic anlage. It corresponds to the middle region that develops from the visual primordium.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00001005</t>
+  </si>
+  <si>
+    <t>larval apodeme</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005091</t>
+  </si>
+  <si>
+    <t>apodeme</t>
+  </si>
+  <si>
+    <t>Apodeme that is part of the late embryo/larva. Apodemes are not a continuous structure, but are split into two halves. In the embryo, this break is visible laterally. In the larva, the dorsal and ventral halves in the thoracic and abdominal segments are staggered, with the dorsal part being posterior to the ventral one.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00001055</t>
+  </si>
+  <si>
+    <t>presumptive embryonic/larval nervous system</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007116</t>
+  </si>
+  <si>
+    <t>presumptive embryonic/larval system</t>
+  </si>
+  <si>
+    <t>The sum of all the structures in the embryo that will develop into the embryonic/larval nervous system.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00001056</t>
+  </si>
+  <si>
+    <t>presumptive embryonic/larval central nervous system</t>
+  </si>
+  <si>
+    <t>The sum of all the structures in the embryo that will develop into the embryonic/larval central nervous system.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00001057</t>
+  </si>
+  <si>
+    <t>neurogenic region</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00004208</t>
+  </si>
+  <si>
+    <t>developing embryonic structure</t>
+  </si>
+  <si>
+    <t>Region that gives rise to the neuroblasts of the central nervous system (Bossing et al., 1996). An anterior region (procephalic neurogenic region) gives rise to the brain and a posterior, ventral region (ventral neuroectoderm) gives rise to the ventral nerve cord and gnathal ganglia (Bossing et al., 1996).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00001058</t>
+  </si>
+  <si>
+    <t>procephalic neurogenic region</t>
+  </si>
+  <si>
+    <t>Tissue which becomes morphologically distinct shortly after cephalic furrow formation as two strips of about 80 enlarged cells which extend dorso-ventrally on either side of the developing head. It gives rise to neuroblasts of the brain.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00001059</t>
+  </si>
+  <si>
+    <t>visual primordium</t>
+  </si>
+  <si>
+    <t>Primordium that develops from the posterior procephalic region of the embryo and gives rise to visual structures of the larva and adult (Green et al., 1993; Chang et al., 2001). An optic placode forms from cells of the visual primordium when they become columnar in shape towards the end of stage 11 (Green et al., 1993; Chang et al., 2001). This placode invaginates during stages 12-13, forming a deep pouch of approximately 85 cells (Green et al., 1993). Its ventral lip segregates from the rest of the primordium and develops into the Bolwig organ (Green et al., 1993). The remainder of the placode, which will form the optic lobe, detaches from the surface of the embryo and attaches to the lateral brain, maintaining a tubular appearance until larval hatching (Green et al., 1993). Its anterior and posterior domains will become the larval inner and outer optic anlage, respectively (Chang et al., 2001). The cells that will become the eye disc are anterior and dorsal to the optic lobe placode cells (Chang et al., 2001). They move into the interior of the embryo during head involution, when they are pushed under the dorsal ridge (Huang et al., 2017).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00001060</t>
+  </si>
+  <si>
+    <t>embryonic brain</t>
+  </si>
+  <si>
+    <t>Brain of the embryo, consisting of the protocerebrum, deutocerebrum and tritocerebrum (Urbach and Technau, 2003; Crews, 2019). It develops from the procephalic neurogenic region (Urbach and Technau, 2003).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00001061</t>
+  </si>
+  <si>
+    <t>ventral neuroectoderm</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007005</t>
+  </si>
+  <si>
+    <t>epithelium</t>
+  </si>
+  <si>
+    <t>The ventrally/medially located ectodermal region of the trunk from which neuroblasts delaminate to form the ventral nerve cord and gnathal ganglia. This region becomes distinct during stage 8 when its cells become enlarged compared to those in the adjacent dorsal ectoderm.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00001648</t>
+  </si>
+  <si>
+    <t>embryonic imaginal tissue</t>
+  </si>
+  <si>
+    <t>Embryonic structure that will develop into a larval imaginal tissue, which will later form an adult structure (Cohen, 1993).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00001649</t>
+  </si>
+  <si>
+    <t>imaginal disc primordium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00025993</t>
+  </si>
+  <si>
+    <t>ventral ectoderm derivative</t>
+  </si>
+  <si>
+    <t>Population of contiguous, morphologically distinct cells of the embryo that will proliferate to form an imaginal disc in the larva. During early embryogenesis the precursor is part of the epithelial sheet before segregating from the epithelial sheet by late embryogenesis (Cohen, 1993).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00001652</t>
+  </si>
+  <si>
+    <t>eye-antennal disc primordium</t>
+  </si>
+  <si>
+    <t>Primordium from which the eye-antennal disc develops.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00001727</t>
+  </si>
+  <si>
+    <t>larva</t>
+  </si>
+  <si>
+    <t>Organism during the period between hatching and prepupa formation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00001728</t>
+  </si>
+  <si>
+    <t>larval tagma</t>
+  </si>
+  <si>
+    <t>Any tagma of the larva.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00001729</t>
+  </si>
+  <si>
+    <t>larval segment</t>
+  </si>
+  <si>
+    <t>Any segment of the larva.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00001730</t>
+  </si>
+  <si>
+    <t>larval head</t>
+  </si>
+  <si>
+    <t>Any head of the larva.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00001731</t>
+  </si>
+  <si>
+    <t>larval ocular segment</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00001733</t>
+  </si>
+  <si>
+    <t>larval procephalic segment</t>
+  </si>
+  <si>
+    <t>Any ocular segment of the larva.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00001732</t>
+  </si>
+  <si>
+    <t>larval head segment</t>
+  </si>
+  <si>
+    <t>Any head segment of the larva.</t>
+  </si>
+  <si>
+    <t>Any procephalic segment of the larva.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00001734</t>
+  </si>
+  <si>
+    <t>larval labral segment</t>
+  </si>
+  <si>
+    <t>Any labral segment of the larva.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00001735</t>
+  </si>
+  <si>
+    <t>larval antennal segment</t>
+  </si>
+  <si>
+    <t>Any antennal segment of the larva.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00001760</t>
+  </si>
+  <si>
+    <t>larval imaginal tissue</t>
+  </si>
+  <si>
+    <t>Imaginal tissue that is found in the larva and will develop into an adult structure during metamorphosis.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00001761</t>
+  </si>
+  <si>
+    <t>imaginal disc</t>
+  </si>
+  <si>
+    <t>A sac shaped epithelial structure in the larva that gives rise to part of the adult integumentary system. One side of the sac consists of peripodial epithelium, the other of columnar epithelium. A single anterior-posterior compartment boundary bisects both peripodial membrane and columnar epithelium. Cells do not cross this boundary during growth and development of the disc.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00001766</t>
+  </si>
+  <si>
+    <t>eye-antennal disc</t>
+  </si>
+  <si>
+    <t>Imaginal disc that, in the adults, gives rise to the eye, antenna, head capsule (including all bristles and external membranes) and the maxillary palps (Cohen, 1993).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00001768</t>
+  </si>
+  <si>
+    <t>eye disc</t>
+  </si>
+  <si>
+    <t>Anterior, bulbous portion of the eye-antennal disc that gives rise to the eye as well as contributing to the head capsule (Cohen, 1993).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00001842</t>
+  </si>
+  <si>
+    <t>larval digestive system</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005055</t>
+  </si>
+  <si>
+    <t>digestive system</t>
+  </si>
+  <si>
+    <t>Any digestive system of the larva.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00001911</t>
+  </si>
+  <si>
+    <t>larval nervous system</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005093</t>
+  </si>
+  <si>
+    <t>nervous system</t>
+  </si>
+  <si>
+    <t>Nervous system of the embryo/larva.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00001912</t>
+  </si>
+  <si>
+    <t>larval neuromere</t>
+  </si>
+  <si>
+    <t>Neuromere of the larval nervous system.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00001919</t>
+  </si>
+  <si>
+    <t>larval central nervous system</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005094</t>
+  </si>
+  <si>
+    <t>central nervous system</t>
+  </si>
+  <si>
+    <t>Central nervous system of the embryo/larva.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00001920</t>
+  </si>
+  <si>
+    <t>larval brain</t>
+  </si>
+  <si>
+    <t>Supraesophageal ganglion of the late embryo or larva, consisting of the protocerebrum, deutocerebrum and tritocerebrum (Urbach and Technau, 2003; Li et al., 2014; Crews, 2019).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00001925</t>
+  </si>
+  <si>
+    <t>larval protocerebrum</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00003627</t>
+  </si>
+  <si>
+    <t>protocerebrum</t>
+  </si>
+  <si>
+    <t>Protocerebrum of the embryo/larva.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00001930</t>
+  </si>
+  <si>
+    <t>embryonic/larval optic lobe</t>
+  </si>
+  <si>
+    <t>Region of the embryonic or larval brain that contains the neuroepithelial cells that will give rise to the adult optic lobe, and the larval optic neuropil that processes visual information in the larva.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00001957</t>
+  </si>
+  <si>
+    <t>larval deutocerebrum</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00003923</t>
+  </si>
+  <si>
+    <t>deutocerebrum</t>
+  </si>
+  <si>
+    <t>Deutocerebrum of the embryo/larva.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00002639</t>
+  </si>
+  <si>
+    <t>larval sense organ</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005155</t>
+  </si>
+  <si>
+    <t>sense organ</t>
+  </si>
+  <si>
+    <t>Any sense organ of the larva.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00002642</t>
+  </si>
+  <si>
+    <t>larval ocular segment sense organ</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007280</t>
+  </si>
+  <si>
+    <t>embryonic/larval head sense organ</t>
+  </si>
+  <si>
+    <t>Any larval sense organ (FBbt:00002639) that is part of some ocular segment (FBbt:00000005).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00002649</t>
+  </si>
+  <si>
+    <t>embryonic/larval labral segment sense organ</t>
+  </si>
+  <si>
+    <t>Any larval sense organ (FBbt:00002639) that is part of some labral segment (FBbt:00000008).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00002654</t>
+  </si>
+  <si>
+    <t>larval antennal segment sense organ</t>
+  </si>
+  <si>
+    <t>Any larval sense organ (FBbt:00002639) that is part of some antennal segment (FBbt:00000009).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00002952</t>
+  </si>
+  <si>
+    <t>prepupa</t>
+  </si>
+  <si>
+    <t>The prepupa is the name given to the organism at the period of the life cycle that begins at puparium formation and ends when larval/pupal apolysis is complete, as indicated by the completion of imaginal head sac eversion and the expulsion of the oral armature of the larva. Duration at 25 degrees C is approximately 12 hours. It occurs 120-132.2 hours after egg laying, and is the period of 0-12.2 hours after puparium formation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00002953</t>
+  </si>
+  <si>
+    <t>pupa</t>
+  </si>
+  <si>
+    <t>The pupa is the name given to the organism at the period of the life cycle that begins once larval/pupal apolysis is complete, as indicated by the expulsion of the larval armature. Early in this stage the legs and wings reach full extension along the abdomen. The stage ends when the pupal cuticle separates from the underlying epidermis (pupal/adult apolysis), and the eye cup becomes yellow at its periphery. The duration of this stage is approximately 32 hours at 25 degrees C, and spans from 132.2-164.3 hours after egg laying, or is the period of 12.2-44.3 hours after puparium formation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00003004</t>
+  </si>
+  <si>
+    <t>adult</t>
+  </si>
+  <si>
+    <t>Organism at any stage after completing eclosion.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00003005</t>
+  </si>
+  <si>
+    <t>adult tagma</t>
+  </si>
+  <si>
+    <t>Any tagma of the adult.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00003006</t>
+  </si>
+  <si>
+    <t>adult segment</t>
+  </si>
+  <si>
+    <t>Segment of the adult.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00003007</t>
+  </si>
+  <si>
+    <t>adult head</t>
+  </si>
+  <si>
+    <t>Head of the adult organism.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00003008</t>
+  </si>
+  <si>
+    <t>adult ocular segment</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00003010</t>
+  </si>
+  <si>
+    <t>adult procephalic segment</t>
+  </si>
+  <si>
+    <t>Any ocular segment of the adult.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00003009</t>
+  </si>
+  <si>
+    <t>adult head segment</t>
+  </si>
+  <si>
+    <t>Segment of the adult head.</t>
+  </si>
+  <si>
+    <t>Any procephalic segment of the adult.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00003011</t>
+  </si>
+  <si>
+    <t>adult labral segment</t>
+  </si>
+  <si>
+    <t>Any labral segment of the adult.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00003012</t>
+  </si>
+  <si>
+    <t>adult antennal segment</t>
+  </si>
+  <si>
+    <t>Any antennal segment of the adult.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00003123</t>
+  </si>
+  <si>
+    <t>adult digestive system</t>
+  </si>
+  <si>
+    <t>Digestive system of the adult, comprising the alimentary canal, mouthparts, labellar glands, salivary glands and Malpighian tubules (Miller, 1950). The adult alimentary canal and salivary glands arise anew from precursors during metamorphosis (Bodenstein, 1950). The adult Malpighian tubules are remodelled from those of the larva (Bodenstein, 1950).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00003125</t>
+  </si>
+  <si>
+    <t>alimentary canal</t>
+  </si>
+  <si>
+    <t>The entire anatomical structure through which food and its digestion products are ingested, digested and excreted. At its anterior and posterior ends this includes structures that are not foregut or hindgut.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00003516</t>
+  </si>
+  <si>
+    <t>adult apodeme</t>
+  </si>
+  <si>
+    <t>Apodeme that is part of an adult.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00003559</t>
+  </si>
+  <si>
+    <t>adult nervous system</t>
+  </si>
+  <si>
+    <t>Any nervous system of the adult.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00003623</t>
+  </si>
+  <si>
+    <t>adult central nervous system</t>
+  </si>
+  <si>
+    <t>Central nervous system of the adult.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00003624</t>
+  </si>
+  <si>
+    <t>adult brain</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005095</t>
+  </si>
+  <si>
+    <t>brain</t>
+  </si>
+  <si>
+    <t>Portion of the adult central nervous system found in the head, consisting of the cerebral and gnathal ganglia (Ito et al., 2014).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00003626</t>
+  </si>
+  <si>
+    <t>supraesophageal ganglion</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005137</t>
+  </si>
+  <si>
+    <t>ganglion</t>
+  </si>
+  <si>
+    <t>The pre-oral neuropils of the brain located above and some of it below the esophagus, comprising three fused ganglia (protocerebrum, deutocerebrum, and tritocerebrum) in the head.</t>
+  </si>
+  <si>
+    <t>The most anterior neuromere of the central nervous system, developing from neuroblasts of the labral and ocular segments (Urbach and Technau, 2003; Ito et al., 2014). The protocerebrum comprises many discrete neuropil regions including the central complex and mushroom bodies (Ito et al., 2014).</t>
+  </si>
+  <si>
+    <t>Neuromere of the antennal segment, located between the protocerebrum and tritocerebrum, connected to antennal nerve trunk (Urbach and Technau, 2003; Ito et al., 2014).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00004113</t>
+  </si>
+  <si>
+    <t>adult sense organ</t>
+  </si>
+  <si>
+    <t>Any sense organ of the adult.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00004114</t>
+  </si>
+  <si>
+    <t>head sensillum</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007152</t>
+  </si>
+  <si>
+    <t>sensillum</t>
+  </si>
+  <si>
+    <t>Any sensillum (FBbt:00007152) that is part of some head (FBbt:00000004).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00004204</t>
+  </si>
+  <si>
+    <t>ventral ectoderm anlage</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005426</t>
+  </si>
+  <si>
+    <t>anlage</t>
+  </si>
+  <si>
+    <t>Anlage that develops into the ventral ectoderm. It is found in the lateroventral trunk region of the embryo at the cellular blastoderm stage, prior to gastrulation (Stathopoulos and Newcomb, 2020).</t>
+  </si>
+  <si>
+    <t>Any developing material anatomical entity of the embryo.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00004450</t>
+  </si>
+  <si>
+    <t>late extended germ band embryo</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005321</t>
+  </si>
+  <si>
+    <t>extended germ band embryo</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00004508</t>
+  </si>
+  <si>
+    <t>eye</t>
+  </si>
+  <si>
+    <t>A bilaterally paired compound sense organ of the adult head that functions in visual perception.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00004856</t>
+  </si>
+  <si>
+    <t>organ system</t>
+  </si>
+  <si>
+    <t>A division of the whole organism into specialized systems.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00004969</t>
+  </si>
+  <si>
+    <t>integumentary system</t>
+  </si>
+  <si>
+    <t>The organ system that forms the covering layer of the animal.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00004970</t>
+  </si>
+  <si>
+    <t>cuticle</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007013</t>
+  </si>
+  <si>
+    <t>The outer non-living layer of the integumentary system that is secreted by the underlying epidermis.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00004979</t>
+  </si>
+  <si>
+    <t>trichome</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007245</t>
+  </si>
+  <si>
+    <t>cuticular specialization</t>
+  </si>
+  <si>
+    <t>Non-innervated projection of the cuticle around an actin-rich cellular process of an underlying epidermal cell.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00004983</t>
+  </si>
+  <si>
+    <t>embryonic/larval cuticle</t>
+  </si>
+  <si>
+    <t>Cuticle of the late embryo or larva.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00004993</t>
+  </si>
+  <si>
+    <t>epidermis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007027</t>
+  </si>
+  <si>
+    <t>cuboidal/columnar epithelium</t>
+  </si>
+  <si>
+    <t>Tissue composed of epithelial cells. It secretes and underlies the cuticle.</t>
+  </si>
+  <si>
+    <t>Organ system comprising the alimentary canal and its associated organs, including the mouthparts, labellar and salivary glands and the Malpighian tubules (Miller, 1950).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007288</t>
+  </si>
+  <si>
+    <t>integumentary specialization</t>
+  </si>
+  <si>
+    <t>A cuticular ingrowth of the exoskeleton, sometimes only a peg, frequently ridge-like, and often serving as a muscle attachment site. Does not generally correspond to superficial invaginations.</t>
+  </si>
+  <si>
+    <t>All the nerve centers and nerve fibers in the central, visceral and peripheral nervous systems.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007330</t>
+  </si>
+  <si>
+    <t>organ system subdivision</t>
+  </si>
+  <si>
+    <t>Collective name for all the nerve centers and their connective in the insect's body. In the context of Drosophila refers to the part of the nervous system consisting of the brain and ventral ganglia.</t>
+  </si>
+  <si>
+    <t>Anterodorsal portion of the central nervous system. The neuromeres considered to be part of the brain vary by stage. In the larva, the cerebral (supraesophageal) neuromeres, which form a bilateral pair of lobes, constitute the brain (Urbach and Technau, 2003; Li et al., 2014; Crews, 2019). During metamorphosis, the gnathal ganglion separates from the prothoracic neuromere and fuses with the supraesophageal ganglion, to become the ventral part of the adult brain (Ito et al., 2014; Hartenstein et al., 2018; Kendroud et al., 2018).</t>
+  </si>
+  <si>
+    <t>Any of a number of aggregations of neurons, glial cells and their processes, and surrounded by a glial cell and connective tissue sheath (plural: ganglia).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007331</t>
+  </si>
+  <si>
+    <t>segmental subdivision of organ system</t>
+  </si>
+  <si>
+    <t>A segmental subdivision of the nervous system.</t>
+  </si>
+  <si>
+    <t>Multicellular anatomical structure with largely bona fide boundary that transduces some sensory stimulus to the nervous system.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005162</t>
+  </si>
+  <si>
+    <t>photoreceptor</t>
+  </si>
+  <si>
+    <t>A light sensitive sense organ.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005168</t>
+  </si>
+  <si>
+    <t>external sensory organ</t>
+  </si>
+  <si>
+    <t>Sensory organ that has external structures that detect mechanical or chemical stimuli.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005290</t>
+  </si>
+  <si>
+    <t>pre-blastoderm embryo</t>
+  </si>
+  <si>
+    <t>Embryo prior to the formation of the syncitial blastoderm, shortly after nuclear cycle 9 (Foe and Alberts, 1983; Jaeger et al., 2012). This period lasts from fertilization to the end of embryonic stage 3 (Campos-Ortega and Hartenstein, 1997).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005291</t>
+  </si>
+  <si>
+    <t>stage 1 embryo</t>
+  </si>
+  <si>
+    <t>Nuclear divisions 1 and 2. Duration at 25 degrees C: approximately 25 minutes (0-25 minutes after egg laying).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005293</t>
+  </si>
+  <si>
+    <t>stage 2 embryo</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005301</t>
+  </si>
+  <si>
+    <t>stage 3 embryo</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005305</t>
+  </si>
+  <si>
+    <t>syncytial blastoderm embryo</t>
+  </si>
+  <si>
+    <t>Nuclear division 9. The cleavage nuclei complete there migration to the periphery. Polar buds form at the posterior pole and divide once. Duration at 25 degrees C: approximately 15 minutes (65-80 minutes after egg laying).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005304</t>
+  </si>
+  <si>
+    <t>blastoderm embryo</t>
+  </si>
+  <si>
+    <t>Embryo during the blastoderm stage, where most nuclei are found at the cortex (periphery) of the embryo (Foe and Alberts, 1983; Jaeger et al., 2012). The blastoderm stage begins shortly after completion of the ninth cleavage division and lasts until the onset of gastrulation, including cleavage cycles 10-14A (Foe and Alberts, 1983; Jaeger et al., 2012). This corresponds to embryonic stages 4 (syncitial blastoderm stage) and 5 (cellular blastoderm stage) (Campos-Ortega and Hartenstein, 1997).</t>
+  </si>
+  <si>
+    <t>A blastoderm embryo prior to cellularization (corresponds to embryonic stages 3 and 4).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005306</t>
+  </si>
+  <si>
+    <t>stage 4 embryo</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005311</t>
+  </si>
+  <si>
+    <t>stage 5 embryo</t>
+  </si>
+  <si>
+    <t>Stage 5 begins when cellularization starts. Near the end of this stage the pole cells begin to migrate dorsally and ventral midline cells acquire an irregular, wavy appearance. Stage 5 ends when ventral furrow formation becomes apparent. Duration at 25 degrees C: approximately 40 minutes (130-170 minutes after egg laying).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005317</t>
+  </si>
+  <si>
+    <t>gastrula embryo</t>
+  </si>
+  <si>
+    <t>Embryo that is in the process of gastrulation (encompassing embryonic stages 6-8), during which complex morphogenetic movements result in the formation of the three germ layers; ectoderm, mesoderm and endoderm (Hartenstein, 1993).</t>
+  </si>
+  <si>
+    <t>Embryo during stages 9-12.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005331</t>
+  </si>
+  <si>
+    <t>dorsal closure embryo</t>
+  </si>
+  <si>
+    <t>Embryo during the dorsal closure stage, which corresponds to stages 13-15 (Hartenstein, 1993; Campos-Ortega and Hartenstein, 1997). Dorsal closure occurs by extension of the dorsal epidermal primordium on either side, leading to fusion at the dorsal midline (Campos-Ortega and Hartenstein, 1997).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005333</t>
+  </si>
+  <si>
+    <t>late embryo</t>
+  </si>
+  <si>
+    <t>Embryo during stages 16 and 17.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005384</t>
+  </si>
+  <si>
+    <t>hindgut</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00100315</t>
+  </si>
+  <si>
+    <t>gut section</t>
+  </si>
+  <si>
+    <t>A posterior part of the alimentary canal derived from the ectoderm. It extends anteriorly from close to the point of attachment of the Malpighian tubules to the anus. It is lined on its luminal side by an impermeable cuticle (Skaer, 1993).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005392</t>
+  </si>
+  <si>
+    <t>presumptive embryonic/larval integumentary system</t>
+  </si>
+  <si>
+    <t>The sum of all the structures in the embryo that will develop into the embryonic/larval integumentary system.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005393</t>
+  </si>
+  <si>
+    <t>larval integumentary system</t>
+  </si>
+  <si>
+    <t>Integumentary system of the late embryo or larva.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005396</t>
+  </si>
+  <si>
+    <t>adult integumentary system</t>
+  </si>
+  <si>
+    <t>Integumentary system of the adult.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005397</t>
+  </si>
+  <si>
+    <t>embryonic epidermis</t>
+  </si>
+  <si>
+    <t>Epidermis of the embryo.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005413</t>
+  </si>
+  <si>
+    <t>anlage in statu nascendi</t>
+  </si>
+  <si>
+    <t>Domain that is in the process of forming an anlage and does not yet coincide 1:1 with a mature structure. These domains can be identified based on the expression of genes characteristic of the corresponding anlagen and are typically found in the early blastoderm.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005425</t>
+  </si>
+  <si>
+    <t>visual anlage in statu nascendi</t>
+  </si>
+  <si>
+    <t>Anlage in statu nascendi of the visual system in a stage 5 embryo that will give rise to the visual system anlage.</t>
+  </si>
+  <si>
+    <t>Population of contiguous cells, typically arranged in one plane, that is morphologically indistinct from surrounding cells, but already corresponds to a later organ/tissue and can be identified based on gene expression or lineage tracing (Tomancak et al., 2002; Hartenstein, 2004).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005427</t>
+  </si>
+  <si>
+    <t>ectoderm anlage</t>
+  </si>
+  <si>
+    <t>Cells of the early embryo that will become the ectoderm following gastrulation (Campos-Ortega and Hartenstein, 1997). It remains at the surface of the embryo as the endodermal and mesodermal anlagen invaginate (Campos-Ortega and Hartenstein, 1997).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005434</t>
+  </si>
+  <si>
+    <t>visual anlage</t>
+  </si>
+  <si>
+    <t>Anlage of the visual system in the gastrula embryo that will give rise to the visual primordium.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005495</t>
+  </si>
+  <si>
+    <t>primordium</t>
+  </si>
+  <si>
+    <t>Precursor structure that can be recognized based on its distinct morphology and will give rise to one or more differentiated structures (Tomancak et al., 2002; Hartenstein, 2004). It develops from an anlage and may contain smaller anlage and primordia that will produce substructures (Tomancak et al., 2002).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005515</t>
+  </si>
+  <si>
+    <t>early embryonic primordium of adult eye</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_10005249</t>
+  </si>
+  <si>
+    <t>embryonic primordium of adult eye</t>
+  </si>
+  <si>
+    <t>Early primordium of the late extended germ band and dorsal closure embryo that will give rise to the adult eye. It develops from the visual primordium.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005533</t>
+  </si>
+  <si>
+    <t>ventral epidermis primordium</t>
+  </si>
+  <si>
+    <t>A(n) primordium that develops into some denticle field anlage and some anal pad primordium and some embryonic ventral epidermis and some imaginal disc primordium and some ventral apodeme anlage and some ventral trunk epidermis primordium. It develops from some ventral neuroectoderm.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005558</t>
+  </si>
+  <si>
+    <t>ventral ectoderm</t>
+  </si>
+  <si>
+    <t>Ventral region of the trunk ectoderm, which gives rise to the ventral epidermis and the central nervous system (Stathopoulos and Newcomb, 2020).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005747</t>
+  </si>
+  <si>
+    <t>embryonic ventral epidermis</t>
+  </si>
+  <si>
+    <t>Epidermis of the ventral region of the embryo.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005748</t>
+  </si>
+  <si>
+    <t>embryonic anal pad</t>
+  </si>
+  <si>
+    <t>Anal pad of the embryo.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005749</t>
+  </si>
+  <si>
+    <t>embryonic ventral apodeme</t>
+  </si>
+  <si>
+    <t>Ventral halve of an embryonic apodeme. The discontinuity between dorsal and ventral halves is visible on a lateral view.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005785</t>
+  </si>
+  <si>
+    <t>anal pad</t>
+  </si>
+  <si>
+    <t>Plate or plates that surrounds the anus.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005805</t>
+  </si>
+  <si>
+    <t>Bolwig organ</t>
+  </si>
+  <si>
+    <t>Visual organ of the larva that is anchored to the basal surface of the thin epithelium of the dorsal pouch, lateral to the musculature of the pharynx (Green et al., 1993; Hartenstein et al., 2019). It consists of a dense cluster of approximately 12 photoreceptor neurons and no support cells (Green et al., 1993; Hartenstein et al., 2019). It is connected to the brain via the Bolwig nerve (Green et al., 1993).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005806</t>
+  </si>
+  <si>
+    <t>antennal sense organ</t>
+  </si>
+  <si>
+    <t>Any sense organ (FBbt:00005155) that is part of some antennal segment (FBbt:00000009).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00005830</t>
+  </si>
+  <si>
+    <t>Bolwig organ primordium</t>
+  </si>
+  <si>
+    <t>Primordium of the embryo that gives rise to the larval Bolwig organ. It develops from the most posterior region of the visual primordium, remaining attached to the surface as the rest of the optic placode becomes internalized during stages 12-13 (Green et al., 1993). It consists of approximately 12 cells, which begin to differentiate into photoreceptors during stage 13 (Green et al., 1993). During stages 15-16, the photoreceptors move out of the epidermis and come to lie attached to the outer lining of the dorsal pouch (Green et al., 1993).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00006011</t>
+  </si>
+  <si>
+    <t>pharate adult</t>
+  </si>
+  <si>
+    <t>The developing adult after pupal-adult apolysis, i.e. from stage P8 (when yellow eye color first becomes visible through the pupal case), to eclosion.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007001</t>
+  </si>
+  <si>
+    <t>anatomical structure</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007016</t>
+  </si>
+  <si>
+    <t>Material anatomical entity that has inherent 3D shape, whose parts are all connected and that is generated by coordinated expression of the organism's own genome.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007002</t>
+  </si>
+  <si>
+    <t>Anatomical structure that has as its parts a maximally connected cell compartment surrounded by a plasma membrane.</t>
+  </si>
+  <si>
+    <t>Anatomical structure, that consists of similar cells and intercellular matrix, aggregated according to genetically determined spatial relationships.</t>
+  </si>
+  <si>
+    <t>Portion of tissue, that consists of one or more layers of cells with distinct apical-basal polarity, connected to each other by cell junctions.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007009</t>
+  </si>
+  <si>
+    <t>Anatomical structure that is a primary subdivision of whole organism. The mereological sum of these is the whole organism.</t>
+  </si>
+  <si>
+    <t>Anatomical structure that has as its parts two or more portions of tissue of at least two different types and which, through specific morphogenetic processes, forms a single distinct structural unit demarcated by bona fide boundaries from other distinct structural units of different types.</t>
+  </si>
+  <si>
+    <t>An epithelium consisting of columnar shaped cells.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007045</t>
+  </si>
+  <si>
+    <t>trunk ectoderm</t>
+  </si>
+  <si>
+    <t>The region of the ectoderm posterior to the cephalic furrow.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007050</t>
+  </si>
+  <si>
+    <t>adult cerebrum</t>
+  </si>
+  <si>
+    <t>The cerebral ganglion, minus the optic lobes. It includes part of the protocerebrum (without the optic lobes), the deutocerebrum and the tritocerebrum.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00040003</t>
+  </si>
+  <si>
+    <t>non-connected developing system</t>
+  </si>
+  <si>
+    <t>The sum of all the developing presumptive components of a specific embryonic/larval system in an embryo.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007145</t>
+  </si>
+  <si>
+    <t>adult protocerebrum</t>
+  </si>
+  <si>
+    <t>Protocerebrum of the adult brain.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007146</t>
+  </si>
+  <si>
+    <t>adult deutocerebrum</t>
+  </si>
+  <si>
+    <t>Deutocerebrum of the adult brain. Substantial portions are below the level of the esophagus (Ito et al., 2014).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007229</t>
+  </si>
+  <si>
+    <t>cell cluster organ</t>
+  </si>
+  <si>
+    <t>A sense organ embedded in the integument and consisting of one or a cluster of sensory neurons and associated sensory structures, support cells and glial cells forming a single organized unit with a largely bona fide boundary.</t>
+  </si>
+  <si>
+    <t>A cluster of cells of various types which form a discrete structure with a largely bona fide boundary.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007230</t>
+  </si>
+  <si>
+    <t>compound cell cluster organ</t>
+  </si>
+  <si>
+    <t>An anatomical structure consisting of multiple cell cluster organs and which does not contain portions of tissue.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007233</t>
+  </si>
+  <si>
+    <t>internal sensillum</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007373</t>
+  </si>
+  <si>
+    <t>internal sense organ</t>
+  </si>
+  <si>
+    <t>Sensillum that is internal to the animal - i.e. having no part that is part of the cuticle.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007234</t>
+  </si>
+  <si>
+    <t>compound sense organ</t>
+  </si>
+  <si>
+    <t>Any compound cell cluster organ that is capable of some detection of stimulus that is part of sensory perception.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007235</t>
+  </si>
+  <si>
+    <t>external compound sense organ</t>
+  </si>
+  <si>
+    <t>Compound sense organ that is located within the epidermis.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007239</t>
+  </si>
+  <si>
+    <t>adult sensillum</t>
+  </si>
+  <si>
+    <t>Any sensillum of the adult.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007240</t>
+  </si>
+  <si>
+    <t>larval sensillum</t>
+  </si>
+  <si>
+    <t>Any sensillum of the larva.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007241</t>
+  </si>
+  <si>
+    <t>adult head sensillum</t>
+  </si>
+  <si>
+    <t>Any sensillum (FBbt:00007152) that is part of some adult head (FBbt:00003007).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007242</t>
+  </si>
+  <si>
+    <t>embryonic/larval head sensillum</t>
+  </si>
+  <si>
+    <t>Any sensillum (FBbt:00007152) that is part of some larval head (FBbt:00001730).</t>
+  </si>
+  <si>
+    <t>Specialized structure that is found on the cuticle.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007276</t>
+  </si>
+  <si>
+    <t>Material anatomical entity generated by coordinated expression of the organism's own genome and whose component parts are not all continuous with each other.</t>
+  </si>
+  <si>
+    <t>Anatomical group whose component anatomical structures lie in close proximity to each other.</t>
+  </si>
+  <si>
+    <t>An anatomical group whose component structures share a common function.</t>
+  </si>
+  <si>
+    <t>Any sense organ (FBbt:00005155) that is part of some larval head (FBbt:00001730).</t>
+  </si>
+  <si>
+    <t>Specialized structure that is found on the integument.</t>
+  </si>
+  <si>
+    <t>Any subdivision of an organ system.</t>
+  </si>
+  <si>
+    <t>The part of some organism that is part of some specified segment.</t>
+  </si>
+  <si>
+    <t>Sense organ that is internal to the animal - i.e. having no part that is part of the cuticle.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007512</t>
+  </si>
+  <si>
+    <t>embryonic/larval gut</t>
+  </si>
+  <si>
+    <t>Structure consisting of the embryonic/larval foregut, midgut and hindgut.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00007513</t>
+  </si>
+  <si>
+    <t>adult gut</t>
+  </si>
+  <si>
+    <t>Structure consisting of a simple epithelium surrounded by visceral muscles, nerves and tracheae. The adult gut is divided into the adult foregut, midgut and hindgut regions, based on developmental origin.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00014201</t>
+  </si>
+  <si>
+    <t>early extended germ band embryo</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00016007</t>
+  </si>
+  <si>
+    <t>ventral trunk epidermis primordium</t>
+  </si>
+  <si>
+    <t>Primordium of the ventral trunk epidermis of the late extended germ band and dorsal closure embryo that will give rise to the embryonic ventral trunk epidermis.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00016008</t>
+  </si>
+  <si>
+    <t>anal pad primordium</t>
+  </si>
+  <si>
+    <t>Primordium of the anal pad of the late extended germ band and dorsal closure embryo that will give rise to the embryonic anal pads.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00016009</t>
+  </si>
+  <si>
+    <t>ventral apodeme anlage</t>
+  </si>
+  <si>
+    <t>Anlage of the ventral apodeme of the late extended germ band embryo that will give rise to the ventral apodeme primordium.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00016010</t>
+  </si>
+  <si>
+    <t>ventral apodeme primordium</t>
+  </si>
+  <si>
+    <t>Primordium of the ventral apodeme of the dorsal closure embryo that will give rise to the ventral apodemes.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00016011</t>
+  </si>
+  <si>
+    <t>denticle field primordium</t>
+  </si>
+  <si>
+    <t>Primordium of the denticle field of the dorsal closure embryo that will give rise to the larval denticle fields.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00016012</t>
+  </si>
+  <si>
+    <t>denticle field</t>
+  </si>
+  <si>
+    <t>Region of embryonic and larval ventral cuticle that displays denticle belts. It develops from the denticle field primordium.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00025990</t>
+  </si>
+  <si>
+    <t>ectodermal derivative</t>
+  </si>
+  <si>
+    <t>Any anatomical entity (FBbt:10000000) that develops from some ectoderm (FBbt:00000111).</t>
+  </si>
+  <si>
+    <t>Any anatomical entity (FBbt:10000000) that develops from some anterior ectoderm (FBbt:00000119).</t>
+  </si>
+  <si>
+    <t>Any anatomical entity (FBbt:10000000) that develops from some ventral ectoderm (FBbt:00005558).</t>
+  </si>
+  <si>
+    <t>The sum of all the anlagen and primordia that will develop into a single system.</t>
+  </si>
+  <si>
+    <t>Division of an organism along its anterior-posterior axis.</t>
+  </si>
+  <si>
+    <t>Anatomical structure that has multiple cells as parts.</t>
+  </si>
+  <si>
+    <t>A subdivision of the gut along its long axis.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00100322</t>
+  </si>
+  <si>
+    <t>adult alimentary canal</t>
+  </si>
+  <si>
+    <t>The entire adult anatomical structure through which food and its digestion products are ingested, digested and excreted. At its anterior and posterior ends this includes structures that are not foregut or hindgut.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00100323</t>
+  </si>
+  <si>
+    <t>embryonic/larval alimentary canal</t>
+  </si>
+  <si>
+    <t>The entire embryonic/larval anatomical structure through which food and its digestion products are ingested, digested and excreted. At its anterior and posterior ends this includes structures that are not foregut or hindgut.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00105515</t>
+  </si>
+  <si>
+    <t>late embryonic primordium of adult eye</t>
+  </si>
+  <si>
+    <t>Primordium of the late embryo that develops from the early primordium, and will give rise to the adult eye.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_01000119</t>
+  </si>
+  <si>
+    <t>anterior ectoderm anlage</t>
+  </si>
+  <si>
+    <t>Anlage that develops into the anterior ectoderm. It is found anterior to the dorsal, lateral and ventral regions of the ectoderm anlage and posterior to the anterior endoderm anlage at the cellular blastoderm stage, prior to gastrulation (Stathopoulos and Newcomb, 2020).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_01005747</t>
+  </si>
+  <si>
+    <t>embryonic ventral trunk epidermis</t>
+  </si>
+  <si>
+    <t>The epidermis of the embryonic ventral trunk.</t>
+  </si>
+  <si>
+    <t>Primordium of the embryo that will give rise to the adult eye. It corresponds to the most anterior region that develops from the visual primordium.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_10005326</t>
+  </si>
+  <si>
+    <t>denticle field anlage</t>
+  </si>
+  <si>
+    <t>A(n) anlage that develops into some denticle field primordium. It develops from some ventral epidermis primordium.</t>
+  </si>
+  <si>
+    <t>Phenotype that is any abnormality in copulation (GO:0007620). 'copulation' is defined as: 'The act of sexual union between male and female, involving the transfer of sperm.'</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0006001</t>
+  </si>
+  <si>
+    <t>Phenotype that is an increase in the number of gametes produced.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0006002</t>
+  </si>
+  <si>
+    <t>Phenotype that is a decrease in the number of gametes produced.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0006004</t>
+  </si>
+  <si>
+    <t>abnormal oviposition</t>
+  </si>
+  <si>
+    <t>Phenotype that is any abnormality in oviposition (GO:0018991) despite production of eggs. 'oviposition' is defined as: 'A reproductive behavior that results in the deposition of eggs (either fertilized or not) upon a surface or into a medium such as water.'.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0006005</t>
+  </si>
+  <si>
+    <t>increased occurrence of cell division</t>
+  </si>
+  <si>
+    <t>A phenotype that is an increased occurrence of cell division (GO:0051301). 'cell division' is defined as 'The process resulting in division and partitioning of components of a cell to form more cells; may or may not be accompanied by the physical separation of a cell into distinct, individually membrane-bounded daughter cells.'.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0006006</t>
+  </si>
+  <si>
+    <t>decreased occurrence of cell division</t>
+  </si>
+  <si>
+    <t>A phenotype that is a decreased occurrence of cell division (GO:0051301). 'cell division' is defined as 'The process resulting in division and partitioning of components of a cell to form more cells; may or may not be accompanied by the physical separation of a cell into distinct, individually membrane-bounded daughter cells.'.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0015024</t>
+  </si>
+  <si>
+    <t>increased porosity</t>
+  </si>
+  <si>
+    <t>An increase in porosity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0015025</t>
+  </si>
+  <si>
+    <t>decreased porosity</t>
+  </si>
+  <si>
+    <t>An decrease in porosity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001048</t>
+  </si>
+  <si>
+    <t>sediment environment</t>
+  </si>
+  <si>
+    <t>An environmental system which has its properties and dynamics determined by sediment.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_09200021</t>
+  </si>
+  <si>
+    <t>color of soil</t>
+  </si>
+  <si>
+    <t>The color of some soil.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_06105271</t>
+  </si>
+  <si>
+    <t>soil texture</t>
+  </si>
+  <si>
+    <t>Texture which inheres in soil.</t>
+  </si>
+  <si>
+    <t>A depression which is part of a planetary crust, is of geographic scale, and is partially or completely enclosed.</t>
+  </si>
+  <si>
+    <t>A process during which the mass of one or more materials, present within a given site, increases.</t>
+  </si>
+  <si>
+    <t>Any main group molecular entity that is gaseous at standard temperature and pressure (STP; 0°C and 100 kPa).</t>
+  </si>
+  <si>
+    <t>An environmental system which is determined by materials bearing roughly homogeneous qualities.</t>
+  </si>
+  <si>
+    <t>An environmental system within which an environmental material strongly influences the system's composition and properties.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001008</t>
+  </si>
+  <si>
+    <t>meteor</t>
+  </si>
+  <si>
+    <t>A meteor is any matter- or energy-based entity which is located in the atmosphere of an astronomical body.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001010</t>
+  </si>
+  <si>
+    <t>hydrometeor</t>
+  </si>
+  <si>
+    <t>A meteor which is primarily composed of water.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001012</t>
+  </si>
+  <si>
+    <t>lithometeor</t>
+  </si>
+  <si>
+    <t>A meteor which is primarily composed of rock.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001022</t>
+  </si>
+  <si>
+    <t>natural lake</t>
+  </si>
+  <si>
+    <t>A lake which has formed as the result of processes that are not or are only minimally driven by human activity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001023</t>
+  </si>
+  <si>
+    <t>radiation</t>
+  </si>
+  <si>
+    <t>A process during which energy is emitted or transmitted in the form of waves or particles through space or a material medium.</t>
+  </si>
+  <si>
+    <t>A radiation process during which waves (or their quanta, photons) of the electromagnetic field propagate (radiate) through space carrying electromagnetic energy.</t>
+  </si>
+  <si>
+    <t>An environment which is determined by materials which bear significant concentrations of salts.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001044</t>
+  </si>
+  <si>
+    <t>soil environment</t>
+  </si>
+  <si>
+    <t>An environmental system which has its properties and dynamics determined by soil.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001052</t>
+  </si>
+  <si>
+    <t>aerosol environment</t>
+  </si>
+  <si>
+    <t>An environmental system which has its properties and dynamics determined by an aerosol.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001053</t>
+  </si>
+  <si>
+    <t>saline aerosol environment</t>
+  </si>
+  <si>
+    <t>An environmental system which has its properties and dynamics determined by a saline aerosol.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001054</t>
+  </si>
+  <si>
+    <t>non-saline aerosol environment</t>
+  </si>
+  <si>
+    <t>An environmental system which has its properties and dynamics determined by an aerosol with a low concentration of dissolved solutes.</t>
+  </si>
+  <si>
+    <t>A process during which microscopic solid or liquid objects are formed.</t>
+  </si>
+  <si>
+    <t>A part of an astronomical body which is composed of a continuous medium bearing liquid, gaseous, and solid material in variable quantities.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00051067</t>
+  </si>
+  <si>
+    <t>larval subesophageal zone</t>
+  </si>
+  <si>
+    <t>Neuropil mass below the larval esophagus consisting of the gnathal ganglion and part of the tritocerebrum.</t>
+  </si>
+  <si>
+    <t>Neuropil mass below the esophagus encompassing the three gnathal neuromeres and any regions of the cephalic (supraesophageal) neuromeres situated below the esophagus (Ito et al., 2014).</t>
+  </si>
+  <si>
+    <t>Neuropil mass above the esophagus (Ito et al., 2014). It is part of the cerebral (supraesophageal) ganglion (Ito et al., 2014).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBbt_00051070</t>
+  </si>
+  <si>
+    <t>larval supraesophageal zone</t>
+  </si>
+  <si>
+    <t>Neuropil mass above the larval esophagus consisting of the protocerebral and deutocerebral neuromeres and part of the tritocerebrum.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_03000008</t>
+  </si>
+  <si>
+    <t>compaction process</t>
+  </si>
+  <si>
+    <t>A physical process during which atoms, molecules, or other consituents of a material entity are forced closer together.</t>
+  </si>
+  <si>
+    <t>A process during which material is displaced from its original location and transported either to a new location or back to the original location.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_03000036</t>
+  </si>
+  <si>
+    <t>sedimentation in a water body</t>
+  </si>
+  <si>
+    <t>A material accumulation process during which solid particles are pulled through a water body by gravitation or centrifugal force and which ends when they settle on a solid surface.</t>
+  </si>
+  <si>
+    <t>A process during which a portion of some environmental material is converted into a different material or a collection of materials.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_03000055</t>
+  </si>
+  <si>
+    <t>desublimation of water vapour into ice</t>
+  </si>
+  <si>
+    <t>A desublimation process during which water vapour is frozen into water ice.</t>
+  </si>
+  <si>
+    <t>A solid astronomical body part which is primarily composed of a continuous mass of snow and/or ice.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_03000111</t>
+  </si>
+  <si>
+    <t>snow mass</t>
+  </si>
+  <si>
+    <t>A mass of snow.</t>
+  </si>
+  <si>
+    <t>An environmental system in which minimal to no anthropisation has occurred and non-human agents are the primary determinants of the system's dynamics and composition.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000952</t>
+  </si>
+  <si>
+    <t>anthropisation</t>
+  </si>
+  <si>
+    <t>A process during which a natural environmental system is altered by human action.</t>
+  </si>
+  <si>
+    <t>A planet that is composed primarily of silicate rocks or metals.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000982</t>
+  </si>
+  <si>
+    <t>water flow process</t>
+  </si>
+  <si>
+    <t>A material transport process during which a volume of liquid water is transported due to a disequilibria in physical forces.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01000993</t>
+  </si>
+  <si>
+    <t>manufacturing process</t>
+  </si>
+  <si>
+    <t>http://www.geneontology.org/formats/oboInOwl#ObsoleteClass</t>
+  </si>
+  <si>
+    <t>Obsolete Class</t>
+  </si>
+  <si>
+    <t>A planned process during which raw or recycled materials are transformed into products for use or sale using labour and machines, tools, chemical and biological processing, or formulation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_09200014</t>
+  </si>
+  <si>
+    <t>temperature of water</t>
+  </si>
+  <si>
+    <t>The temperature of some water.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001068</t>
+  </si>
+  <si>
+    <t>meteoroid</t>
+  </si>
+  <si>
+    <t>An astronomical body which is composed of rocky or metallic materials and is considerably smaller than asteroids.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001069</t>
+  </si>
+  <si>
+    <t>metallic material</t>
+  </si>
+  <si>
+    <t>A material which is composed primarily of one or more pure metals and which shows their properties.</t>
+  </si>
+  <si>
+    <t>An aerosol formation process which occurs in an atmosphere.</t>
+  </si>
+  <si>
+    <t>A process during which an aerosol, consisting of solid particulates suspended in a gas, is formed in an atmosphere.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001088</t>
+  </si>
+  <si>
+    <t>aerosolised liquids</t>
+  </si>
+  <si>
+    <t>An aerosol which has non-gaseous parts that are primarily composed of liquid droplets.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001089</t>
+  </si>
+  <si>
+    <t>aerosolised solids</t>
+  </si>
+  <si>
+    <t>An aerosol which has non-gaseous parts that are primarily composed of solid particles.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001091</t>
+  </si>
+  <si>
+    <t>formation of a liquid aerosol from gaseous material in an atmosphere</t>
+  </si>
+  <si>
+    <t>A process during which microscopic liquid droplets are formed from gaseous materials in an atmosphere.</t>
+  </si>
+  <si>
+    <t>An environmental system which includes both living and non-living components.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001122</t>
+  </si>
+  <si>
+    <t>gas planet</t>
+  </si>
+  <si>
+    <t>A planet which is primarily composed of hydrogen and helium.</t>
+  </si>
+  <si>
+    <t>An ice is an environmental material which is either frozen or which is maintained in a solid state by gravitational forces or pressure.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001136</t>
+  </si>
+  <si>
+    <t>ocean planet</t>
+  </si>
+  <si>
+    <t>A planet which has a surface layer that nearly completely or completely covered by water, and which has a substantial portion of its mass composed of water.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001137</t>
+  </si>
+  <si>
+    <t>ice planet</t>
+  </si>
+  <si>
+    <t>A planet which has a surface layer that nearly completely or completely covered by ice, and which has a substantial portion of its mass composed of ice.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001138</t>
+  </si>
+  <si>
+    <t>carbon dioxide ice</t>
+  </si>
+  <si>
+    <t>Ice which is primarily composed of carbon dioxide.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001147</t>
+  </si>
+  <si>
+    <t>helium planet</t>
+  </si>
+  <si>
+    <t>A gas planet which has an atmosphere composed primarily of helium.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001154</t>
+  </si>
+  <si>
+    <t>volatile astrogeological material</t>
+  </si>
+  <si>
+    <t>A material which is composed primarily of chemical elements and compounds with relatively low boiling points, equilibrium condensation temperatures below 1300 Kelvin, and which are part of the crust or atmosphere of a moon or planet.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/ENVO_01001155</t>
+  </si>
+  <si>
+    <t>astrogeological gas</t>
+  </si>
+  <si>
+    <t>An astrogeological volatile which is composed primarily of chemical compounds with boiling points around those of hydrogen and helium.</t>
+  </si>
+  <si>
+    <t>Phenotype that is any abnormality in anesthesia-resistant memory (GO:0007615). 'anesthesia-resistant memory' is defined as: 'The memory process that results in the formation of consolidated memory resistant to disruption of the patterned activity of the brain, without requiring protein synthesis.'</t>
+  </si>
+  <si>
+    <t>Phenotype that is any abnormality in short-term memory (GO:0007614). 'short-term memory' is defined as: 'The memory process that deals with the storage, retrieval and modification of information received a short time (up to about 30 minutes) ago. This type of memory is typically dependent on direct, transient effects of second messenger activation.'</t>
+  </si>
+  <si>
+    <t>Phenotype that is any abnormality in medium-term memory (GO:0072375). 'medium-term memory' is defined as: 'The memory process that deals with the storage, retrieval and modification of information received at a time ago that is intermediate between that of short and long term memory (30min - 7hrs in Drosophila melanogaster).'</t>
+  </si>
+  <si>
+    <t>Phenotype that is any abnormality in long-term memory (GO:0007616). 'long-term memory' is defined as: 'The memory process that deals with the storage, retrieval and modification of information a long time (typically weeks, months or years) after receiving that information. This type of memory is typically dependent on gene transcription regulated by second messenger activation.'</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007504</t>
+  </si>
+  <si>
+    <t>abnormal body weight</t>
+  </si>
+  <si>
+    <t>Phenotype that is any abnormality in body weight compared to identically raised wild-type controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007505</t>
+  </si>
+  <si>
+    <t>increased body weight</t>
+  </si>
+  <si>
+    <t>Phenotype that is an increase in body weight compared to identically raised wild-type controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007506</t>
+  </si>
+  <si>
+    <t>decreased body weight</t>
+  </si>
+  <si>
+    <t>Phenotype that is a decrease in body weight compared to identically raised wild-type controls.</t>
+  </si>
+  <si>
+    <t>A phenotype that is an increase in the size of the whole body or some body part compared to wild-type.</t>
+  </si>
+  <si>
+    <t>A phenotype that is a decrease in the size of the whole body or some body part compared to wild-type.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007509</t>
+  </si>
+  <si>
+    <t>increased rate of phototaxis</t>
+  </si>
+  <si>
+    <t>Phenotype that is an increase in any kind of rate (e.g. speed, frequency) of phototaxis (GO:0042331). 'phototaxis' is defined as: 'The directed movement of a motile cell or organism in response to light.'</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007510</t>
+  </si>
+  <si>
+    <t>decreased rate of phototaxis</t>
+  </si>
+  <si>
+    <t>Phenotype that is a decrease in any kind of rate (e.g. speed, frequency) of phototaxis (GO:0042331). 'phototaxis' is defined as: 'The directed movement of a motile cell or organism in response to light.'</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007511</t>
+  </si>
+  <si>
+    <t>increased rate of cell adhesion</t>
+  </si>
+  <si>
+    <t>Phenotype that is an increase in any kind of rate (e.g. speed, frequency) of cell adhesion (GO:0007155). 'cell adhesion' is defined as: 'The attachment of a cell, either to another cell or to an underlying substrate such as the extracellular matrix, via cell adhesion molecules.'</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007512</t>
+  </si>
+  <si>
+    <t>decreased rate of cell adhesion</t>
+  </si>
+  <si>
+    <t>Phenotype that is a decrease in any kind of rate (e.g. speed, frequency) of cell adhesion (GO:0007155). 'cell adhesion' is defined as: 'The attachment of a cell, either to another cell or to an underlying substrate such as the extracellular matrix, via cell adhesion molecules.'</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007513</t>
+  </si>
+  <si>
+    <t>increased sleep</t>
+  </si>
+  <si>
+    <t>Phenotype that is an increase in the total amount or frequency of sleep (GO:0030431) over a given time interval, compared to wild-type. 'sleep' is defined as: 'Any process in which an organism enters and maintains a periodic, readily reversible state of reduced awareness and metabolic activity. Usually accompanied by physical relaxation, the onset of sleep in humans and other mammals is marked by a change in the electrical activity of the brain.'</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007514</t>
+  </si>
+  <si>
+    <t>decreased sleep</t>
+  </si>
+  <si>
+    <t>Phenotype that is a decrease in the total amount or frequency of sleep (GO:0030431) over a given time interval, compared to wild-type. 'sleep' is defined as: 'Any process in which an organism enters and maintains a periodic, readily reversible state of reduced awareness and metabolic activity. Usually accompanied by physical relaxation, the onset of sleep in humans and other mammals is marked by a change in the electrical activity of the brain.'</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007515</t>
+  </si>
+  <si>
+    <t>increased rate of feeding behavior</t>
+  </si>
+  <si>
+    <t>Phenotype that is an increase in the total amount or frequency of feeding behavior (GO:0007631) over a given time interval, compared to wild-type. 'feeding behavior' is defined as: 'Behavior associated with the intake of food.'</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FBcv_0007516</t>
+  </si>
+  <si>
+    <t>decreased rate of feeding behavior</t>
+  </si>
+  <si>
+    <t>Phenotype that is a decrease in the total amount or frequency of feeding behavior (GO:0007631) over a given time interval, compared to wild-type. 'feeding behavior' is defined as: 'Behavior associated with the intake of food.'</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_26708</t>
+  </si>
+  <si>
+    <t>sodium atom</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_22314</t>
+  </si>
+  <si>
+    <t>alkali metal atom</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_23905</t>
+  </si>
+  <si>
+    <t>monoatomic anion</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_24867</t>
+  </si>
+  <si>
+    <t>monoatomic ion</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_36914</t>
+  </si>
+  <si>
+    <t>inorganic ion</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_36830</t>
+  </si>
+  <si>
+    <t>monoanion</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_33429</t>
+  </si>
+  <si>
+    <t>monoatomic monoanion</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_25213</t>
+  </si>
+  <si>
+    <t>metal cation</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_25414</t>
+  </si>
+  <si>
+    <t>monoatomic monocation</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_23906</t>
+  </si>
+  <si>
+    <t>monoatomic cation</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_23116</t>
+  </si>
+  <si>
+    <t>chlorine atom</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_24473</t>
+  </si>
+  <si>
+    <t>halogen</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_24839</t>
+  </si>
+  <si>
+    <t>inorganic salt</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_49637</t>
+  </si>
+  <si>
+    <t>hydrogen atom</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_33559</t>
+  </si>
+  <si>
+    <t>s-block element atom</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_33242</t>
+  </si>
+  <si>
+    <t>inorganic hydride</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_33262</t>
+  </si>
+  <si>
+    <t>elemental oxygen</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_33465</t>
+  </si>
+  <si>
+    <t>elemental pnictogen</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_38702</t>
+  </si>
+  <si>
+    <t>inorganic sodium salt</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_23114</t>
+  </si>
+  <si>
+    <t>chloride salt</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_33958</t>
+  </si>
+  <si>
+    <t>halide salt</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_33504</t>
+  </si>
+  <si>
+    <t>alkali metal cation</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_25555</t>
+  </si>
+  <si>
+    <t>nitrogen atom</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_25805</t>
+  </si>
+  <si>
+    <t>oxygen atom</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_27594</t>
+  </si>
+  <si>
+    <t>carbon atom</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_33306</t>
+  </si>
+  <si>
+    <t>carbon group element atom</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_33309</t>
+  </si>
+  <si>
+    <t>noble gas atom</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_23014</t>
+  </si>
+  <si>
+    <t>carbon oxide</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_26712</t>
+  </si>
+  <si>
+    <t>sodium molecular entity</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_33433</t>
+  </si>
+  <si>
+    <t>monoatomic halogen</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_25585</t>
+  </si>
+  <si>
+    <t>nonmetal atom</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_33434</t>
+  </si>
+  <si>
+    <t>elemental halogen</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_51143</t>
+  </si>
+  <si>
+    <t>nitrogen molecular entity</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_35881</t>
+  </si>
+  <si>
+    <t>pnictogen hydride</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_25806</t>
+  </si>
+  <si>
+    <t>oxygen molecular entity</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_36902</t>
+  </si>
+  <si>
+    <t>chalcogen hydride</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_30217</t>
+  </si>
+  <si>
+    <t>helium atom</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_49475</t>
+  </si>
+  <si>
+    <t>argon atom</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_35106</t>
+  </si>
+  <si>
+    <t>nitrogen hydride</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_33267</t>
+  </si>
+  <si>
+    <t>elemental nitrogen</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001767</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001763</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001762</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0002143</t>
+  </si>
+  <si>
+    <t>sloped downward</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001760</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001761</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000020</t>
   </si>
   <si>
     <t>specifically dependent continuant</t>
   </si>
   <si>
-    <t>A dependent entity that inheres in a bearer by virtue of how the bearer is related to other entities</t>
-[...9562 lines deleted...]
-  <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000031</t>
   </si>
   <si>
     <t>generically dependent continuant</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000141</t>
   </si>
   <si>
     <t>immaterial entity</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/FBcv_0006007</t>
   </si>
   <si>
     <t>population of cells</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000027</t>
   </si>
   <si>
     <t>object aggregate</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000006</t>
@@ -13542,50 +13563,53 @@
     <t>http://purl.obolibrary.org/obo/FBcv_0001324</t>
   </si>
   <si>
     <t>obsolete endocytosis defective</t>
   </si>
   <si>
     <t>Phenotype that is a defect in endocytosis (GO:0006897). 'endocytosis' is defined as: 'A vesicle-mediated transport process in which cells take up external materials or membrane constituents by the invagination of a small region of the plasma membrane to form a new membrane-bounded vesicle.'</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/FBcv_0001325</t>
   </si>
   <si>
     <t>obsolete exocytosis defective</t>
   </si>
   <si>
     <t>Phenotype that is a defect in exocytosis (GO:0006887). 'exocytosis' is defined as: 'A process of secretion by a cell that results in the release of intracellular molecules (e.g. hormones, matrix proteins) contained within a membrane-bounded vesicle. Exocytosis can occur either by full fusion, when the vesicle collapses into the plasma membrane, or by a kiss-and-run mechanism that involves the formation of a transient contact, a pore, between a granule (for exemple of chromaffin cells) and the plasma membrane. The latter process most of the time leads to only partial secretion of the granule content. Exocytosis begins with steps that prepare vesicles for fusion with the membrane (tethering and docking) and ends when molecules are secreted from the cell.'</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/FBcv_0002032</t>
   </si>
   <si>
     <t>obsolete lethal - all die before end of embryonic stage</t>
   </si>
   <si>
     <t>A phenotype of a population that is the death of all animals in that population at some stage or stages before the end of the embryonic stage.</t>
+  </si>
+  <si>
+    <t>A material entity that is a maximal functionally integrated unit that develops from a program encoded in a genome</t>
   </si>
   <si>
     <t>A biological process is the execution of a genetically-encoded biological module or program. It consists of all the steps required to achieve the specific biological objective of the module. A biological process is accomplished by a particular set of molecular functions carried out by specific gene products (or macromolecular complexes), often in a highly regulated manner and in a particular temporal sequence.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/FBcv_0000437</t>
   </si>
   <si>
     <t>obsolete dosage compensation defective</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/ENVO_02000200</t>
   </si>
   <si>
     <t>has increased levels of</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002180</t>
   </si>
   <si>
     <t>has component</t>
   </si>
   <si>
     <t>A has part relationship between a whole and a part, where the number of parts present in the whole is higher than in comparable entities.</t>
   </si>
@@ -14954,51 +14978,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F1672"/>
+  <dimension ref="A1:F1676"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="45" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -24051,18857 +24075,18904 @@
         <v>1705</v>
       </c>
       <c r="F533" t="s">
         <v>1707</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" t="s">
         <v>1708</v>
       </c>
       <c r="B534" t="s">
         <v>1709</v>
       </c>
       <c r="C534" t="s">
         <v>1243</v>
       </c>
       <c r="D534" t="s">
         <v>1244</v>
       </c>
       <c r="F534" t="s">
         <v>1710</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" t="s">
-        <v>1243</v>
+        <v>1711</v>
       </c>
       <c r="B535" t="s">
-        <v>1244</v>
+        <v>161</v>
       </c>
       <c r="C535" t="s">
-        <v>1702</v>
+        <v>1708</v>
       </c>
       <c r="D535" t="s">
-        <v>1703</v>
+        <v>1709</v>
       </c>
       <c r="F535" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" t="s">
-        <v>1712</v>
+        <v>157</v>
       </c>
       <c r="B536" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C536" t="s">
-        <v>1708</v>
+        <v>1713</v>
       </c>
       <c r="D536" t="s">
-        <v>1709</v>
+        <v>1714</v>
       </c>
       <c r="F536" t="s">
-        <v>1713</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" t="s">
-        <v>157</v>
+        <v>1667</v>
       </c>
       <c r="B537" t="s">
-        <v>158</v>
+        <v>1668</v>
       </c>
       <c r="C537" t="s">
-        <v>1714</v>
+        <v>23</v>
       </c>
       <c r="D537" t="s">
-        <v>1715</v>
+        <v>24</v>
       </c>
       <c r="F537" t="s">
         <v>1716</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" t="s">
-        <v>1667</v>
+        <v>1717</v>
       </c>
       <c r="B538" t="s">
-        <v>1668</v>
+        <v>1718</v>
       </c>
       <c r="C538" t="s">
-        <v>23</v>
+        <v>157</v>
       </c>
       <c r="D538" t="s">
-        <v>24</v>
+        <v>158</v>
       </c>
       <c r="F538" t="s">
-        <v>1717</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" t="s">
-        <v>1718</v>
+        <v>1475</v>
       </c>
       <c r="B539" t="s">
-        <v>1719</v>
+        <v>1476</v>
       </c>
       <c r="C539" t="s">
-        <v>157</v>
+        <v>1294</v>
       </c>
       <c r="D539" t="s">
-        <v>158</v>
+        <v>1295</v>
       </c>
       <c r="F539" t="s">
         <v>1720</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" t="s">
-        <v>1475</v>
+        <v>1431</v>
       </c>
       <c r="B540" t="s">
-        <v>1476</v>
+        <v>1432</v>
       </c>
       <c r="C540" t="s">
         <v>1294</v>
       </c>
       <c r="D540" t="s">
         <v>1295</v>
       </c>
       <c r="F540" t="s">
         <v>1721</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" t="s">
-        <v>1431</v>
+        <v>1261</v>
       </c>
       <c r="B541" t="s">
-        <v>1432</v>
+        <v>1262</v>
       </c>
       <c r="C541" t="s">
-        <v>1294</v>
+        <v>1589</v>
       </c>
       <c r="D541" t="s">
-        <v>1295</v>
+        <v>1590</v>
       </c>
       <c r="F541" t="s">
         <v>1722</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" t="s">
-        <v>1261</v>
+        <v>1723</v>
       </c>
       <c r="B542" t="s">
-        <v>1262</v>
+        <v>1724</v>
       </c>
       <c r="C542" t="s">
         <v>1589</v>
       </c>
       <c r="D542" t="s">
         <v>1590</v>
       </c>
       <c r="F542" t="s">
-        <v>1723</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" t="s">
-        <v>1724</v>
+        <v>1405</v>
       </c>
       <c r="B543" t="s">
-        <v>1725</v>
+        <v>1406</v>
       </c>
       <c r="C543" t="s">
         <v>1589</v>
       </c>
       <c r="D543" t="s">
         <v>1590</v>
       </c>
       <c r="F543" t="s">
         <v>1726</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" t="s">
-        <v>1405</v>
+        <v>1727</v>
       </c>
       <c r="B544" t="s">
-        <v>1406</v>
+        <v>1728</v>
       </c>
       <c r="C544" t="s">
-        <v>1589</v>
+        <v>1431</v>
       </c>
       <c r="D544" t="s">
-        <v>1590</v>
+        <v>1432</v>
       </c>
       <c r="F544" t="s">
-        <v>1727</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" t="s">
-        <v>1728</v>
+        <v>1274</v>
       </c>
       <c r="B545" t="s">
-        <v>1729</v>
+        <v>1275</v>
       </c>
       <c r="C545" t="s">
-        <v>1431</v>
+        <v>1266</v>
       </c>
       <c r="D545" t="s">
-        <v>1432</v>
+        <v>1267</v>
       </c>
       <c r="F545" t="s">
         <v>1730</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" t="s">
-        <v>1274</v>
+        <v>1731</v>
       </c>
       <c r="B546" t="s">
-        <v>1275</v>
+        <v>1732</v>
       </c>
       <c r="C546" t="s">
-        <v>1266</v>
+        <v>1733</v>
       </c>
       <c r="D546" t="s">
-        <v>1267</v>
+        <v>1734</v>
       </c>
       <c r="F546" t="s">
-        <v>1731</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" t="s">
-        <v>1732</v>
+        <v>1736</v>
       </c>
       <c r="B547" t="s">
-        <v>1733</v>
+        <v>1737</v>
       </c>
       <c r="C547" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="D547" t="s">
-        <v>1735</v>
+        <v>1739</v>
       </c>
       <c r="F547" t="s">
-        <v>1736</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" t="s">
+        <v>1741</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D548" t="s">
         <v>1737</v>
       </c>
-      <c r="B548" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F548" t="s">
-        <v>1741</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" t="s">
-        <v>1742</v>
+        <v>1744</v>
       </c>
       <c r="B549" t="s">
-        <v>1743</v>
+        <v>1745</v>
       </c>
       <c r="C549" t="s">
-        <v>1737</v>
+        <v>23</v>
       </c>
       <c r="D549" t="s">
-        <v>1738</v>
+        <v>24</v>
       </c>
       <c r="F549" t="s">
-        <v>1744</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" t="s">
-        <v>1745</v>
+        <v>1747</v>
       </c>
       <c r="B550" t="s">
-        <v>1746</v>
+        <v>1748</v>
       </c>
       <c r="C550" t="s">
-        <v>23</v>
+        <v>1749</v>
       </c>
       <c r="D550" t="s">
-        <v>24</v>
+        <v>1750</v>
       </c>
       <c r="F550" t="s">
-        <v>1747</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" t="s">
-        <v>1748</v>
+        <v>1752</v>
       </c>
       <c r="B551" t="s">
-        <v>1749</v>
+        <v>1753</v>
       </c>
       <c r="C551" t="s">
-        <v>1750</v>
+        <v>1754</v>
       </c>
       <c r="D551" t="s">
-        <v>1751</v>
+        <v>1755</v>
       </c>
       <c r="F551" t="s">
-        <v>1752</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" t="s">
-        <v>1753</v>
+        <v>1757</v>
       </c>
       <c r="B552" t="s">
+        <v>1758</v>
+      </c>
+      <c r="C552" t="s">
         <v>1754</v>
       </c>
-      <c r="C552" t="s">
+      <c r="D552" t="s">
         <v>1755</v>
       </c>
-      <c r="D552" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F552" t="s">
-        <v>1757</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" t="s">
-        <v>1758</v>
+        <v>1760</v>
       </c>
       <c r="B553" t="s">
-        <v>1759</v>
+        <v>1761</v>
       </c>
       <c r="C553" t="s">
-        <v>1755</v>
+        <v>1675</v>
       </c>
       <c r="D553" t="s">
-        <v>1756</v>
+        <v>1676</v>
       </c>
       <c r="F553" t="s">
-        <v>1760</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" t="s">
-        <v>1761</v>
+        <v>1763</v>
       </c>
       <c r="B554" t="s">
-        <v>1762</v>
+        <v>1764</v>
       </c>
       <c r="C554" t="s">
-        <v>1675</v>
+        <v>1765</v>
       </c>
       <c r="D554" t="s">
-        <v>1676</v>
+        <v>1766</v>
       </c>
       <c r="F554" t="s">
-        <v>1763</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" t="s">
-        <v>1764</v>
+        <v>1768</v>
       </c>
       <c r="B555" t="s">
-        <v>1765</v>
+        <v>1769</v>
       </c>
       <c r="C555" t="s">
-        <v>1766</v>
+        <v>1770</v>
       </c>
       <c r="D555" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
       <c r="F555" t="s">
-        <v>1768</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" t="s">
-        <v>1769</v>
+        <v>1773</v>
       </c>
       <c r="B556" t="s">
-        <v>1770</v>
+        <v>1774</v>
       </c>
       <c r="C556" t="s">
-        <v>1771</v>
+        <v>1641</v>
       </c>
       <c r="D556" t="s">
-        <v>1772</v>
+        <v>1642</v>
       </c>
       <c r="F556" t="s">
-        <v>1773</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" t="s">
-        <v>1774</v>
+        <v>1776</v>
       </c>
       <c r="B557" t="s">
-        <v>1775</v>
+        <v>1777</v>
       </c>
       <c r="C557" t="s">
-        <v>1641</v>
+        <v>1778</v>
       </c>
       <c r="D557" t="s">
-        <v>1642</v>
+        <v>1779</v>
       </c>
       <c r="F557" t="s">
-        <v>1776</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" t="s">
-        <v>1777</v>
+        <v>1781</v>
       </c>
       <c r="B558" t="s">
-        <v>1778</v>
+        <v>1782</v>
       </c>
       <c r="C558" t="s">
-        <v>1779</v>
+        <v>1783</v>
       </c>
       <c r="D558" t="s">
-        <v>1780</v>
+        <v>1784</v>
       </c>
       <c r="F558" t="s">
-        <v>1781</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" t="s">
-        <v>1782</v>
+        <v>1786</v>
       </c>
       <c r="B559" t="s">
-        <v>1783</v>
+        <v>1787</v>
       </c>
       <c r="C559" t="s">
-        <v>1784</v>
+        <v>1657</v>
       </c>
       <c r="D559" t="s">
-        <v>1785</v>
+        <v>1658</v>
       </c>
       <c r="F559" t="s">
-        <v>1786</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" t="s">
-        <v>1787</v>
+        <v>1789</v>
       </c>
       <c r="B560" t="s">
-        <v>1788</v>
+        <v>1790</v>
       </c>
       <c r="C560" t="s">
-        <v>1657</v>
+        <v>18</v>
       </c>
       <c r="D560" t="s">
-        <v>1658</v>
+        <v>19</v>
       </c>
       <c r="F560" t="s">
-        <v>1789</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" t="s">
-        <v>1790</v>
+        <v>1792</v>
       </c>
       <c r="B561" t="s">
-        <v>1791</v>
+        <v>1793</v>
       </c>
       <c r="C561" t="s">
-        <v>18</v>
+        <v>1794</v>
       </c>
       <c r="D561" t="s">
-        <v>19</v>
+        <v>1795</v>
       </c>
       <c r="F561" t="s">
-        <v>1792</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" t="s">
-        <v>1793</v>
+        <v>1797</v>
       </c>
       <c r="B562" t="s">
-        <v>1794</v>
+        <v>1798</v>
       </c>
       <c r="C562" t="s">
-        <v>1795</v>
+        <v>1799</v>
       </c>
       <c r="D562" t="s">
-        <v>1796</v>
+        <v>1800</v>
       </c>
       <c r="F562" t="s">
-        <v>1797</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" t="s">
-        <v>1798</v>
+        <v>1802</v>
       </c>
       <c r="B563" t="s">
-        <v>1799</v>
+        <v>1803</v>
       </c>
       <c r="C563" t="s">
-        <v>1800</v>
+        <v>1792</v>
       </c>
       <c r="D563" t="s">
-        <v>1801</v>
+        <v>1793</v>
       </c>
       <c r="F563" t="s">
-        <v>1802</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" t="s">
+        <v>1805</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D564" t="s">
         <v>1803</v>
       </c>
-      <c r="B564" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F564" t="s">
-        <v>1805</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" t="s">
-        <v>1806</v>
+        <v>1808</v>
       </c>
       <c r="B565" t="s">
-        <v>1807</v>
+        <v>1809</v>
       </c>
       <c r="C565" t="s">
-        <v>1803</v>
+        <v>1810</v>
       </c>
       <c r="D565" t="s">
-        <v>1804</v>
+        <v>1811</v>
       </c>
       <c r="F565" t="s">
-        <v>1808</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" t="s">
-        <v>1809</v>
+        <v>1813</v>
       </c>
       <c r="B566" t="s">
-        <v>1810</v>
+        <v>1814</v>
       </c>
       <c r="C566" t="s">
-        <v>1811</v>
+        <v>1815</v>
       </c>
       <c r="D566" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="F566" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" t="s">
-        <v>1814</v>
+        <v>1818</v>
       </c>
       <c r="B567" t="s">
-        <v>1815</v>
+        <v>1819</v>
       </c>
       <c r="C567" t="s">
-        <v>1816</v>
+        <v>1789</v>
       </c>
       <c r="D567" t="s">
-        <v>1817</v>
+        <v>1790</v>
       </c>
       <c r="F567" t="s">
-        <v>1818</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" t="s">
-        <v>1819</v>
+        <v>1794</v>
       </c>
       <c r="B568" t="s">
-        <v>1820</v>
+        <v>1795</v>
       </c>
       <c r="C568" t="s">
-        <v>1790</v>
+        <v>1799</v>
       </c>
       <c r="D568" t="s">
-        <v>1791</v>
+        <v>1800</v>
       </c>
       <c r="F568" t="s">
         <v>1821</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" t="s">
-        <v>1795</v>
+        <v>1822</v>
       </c>
       <c r="B569" t="s">
-        <v>1796</v>
+        <v>1823</v>
       </c>
       <c r="C569" t="s">
-        <v>1800</v>
+        <v>1824</v>
       </c>
       <c r="D569" t="s">
-        <v>1801</v>
+        <v>1825</v>
       </c>
       <c r="F569" t="s">
-        <v>1822</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" t="s">
+        <v>41</v>
+      </c>
+      <c r="B570" t="s">
+        <v>42</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1822</v>
+      </c>
+      <c r="D570" t="s">
         <v>1823</v>
-      </c>
-[...7 lines deleted...]
-        <v>1826</v>
       </c>
       <c r="F570" t="s">
         <v>1827</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" t="s">
-        <v>41</v>
+        <v>1828</v>
       </c>
       <c r="B571" t="s">
-        <v>42</v>
+        <v>1829</v>
       </c>
       <c r="C571" t="s">
+        <v>1822</v>
+      </c>
+      <c r="D571" t="s">
         <v>1823</v>
       </c>
-      <c r="D571" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F571" t="s">
-        <v>1828</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" t="s">
+        <v>1815</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1816</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D572" t="s">
         <v>1829</v>
-      </c>
-[...7 lines deleted...]
-        <v>1824</v>
       </c>
       <c r="F572" t="s">
         <v>1831</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" t="s">
-        <v>1816</v>
+        <v>1832</v>
       </c>
       <c r="B573" t="s">
-        <v>1817</v>
+        <v>1833</v>
       </c>
       <c r="C573" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D573" t="s">
         <v>1829</v>
       </c>
-      <c r="D573" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F573" t="s">
-        <v>1832</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" t="s">
-        <v>1833</v>
+        <v>1835</v>
       </c>
       <c r="B574" t="s">
-        <v>1834</v>
+        <v>1836</v>
       </c>
       <c r="C574" t="s">
-        <v>1829</v>
+        <v>1822</v>
       </c>
       <c r="D574" t="s">
-        <v>1830</v>
+        <v>1823</v>
       </c>
       <c r="F574" t="s">
-        <v>1835</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" t="s">
-        <v>1836</v>
+        <v>1838</v>
       </c>
       <c r="B575" t="s">
-        <v>1837</v>
+        <v>1839</v>
       </c>
       <c r="C575" t="s">
-        <v>1823</v>
+        <v>1808</v>
       </c>
       <c r="D575" t="s">
-        <v>1824</v>
+        <v>1809</v>
       </c>
       <c r="F575" t="s">
-        <v>1838</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" t="s">
-        <v>1839</v>
+        <v>1841</v>
       </c>
       <c r="B576" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
       <c r="C576" t="s">
-        <v>1809</v>
+        <v>1240</v>
       </c>
       <c r="D576" t="s">
-        <v>1810</v>
+        <v>1241</v>
       </c>
       <c r="F576" t="s">
-        <v>1841</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" t="s">
-        <v>1842</v>
+        <v>1844</v>
       </c>
       <c r="B577" t="s">
-        <v>1843</v>
+        <v>1845</v>
       </c>
       <c r="C577" t="s">
-        <v>1240</v>
+        <v>31</v>
       </c>
       <c r="D577" t="s">
-        <v>1241</v>
+        <v>32</v>
       </c>
       <c r="F577" t="s">
-        <v>1844</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" t="s">
-        <v>1845</v>
+        <v>1662</v>
       </c>
       <c r="B578" t="s">
-        <v>1846</v>
+        <v>1663</v>
       </c>
       <c r="C578" t="s">
-        <v>31</v>
+        <v>1847</v>
       </c>
       <c r="D578" t="s">
-        <v>32</v>
+        <v>1848</v>
       </c>
       <c r="F578" t="s">
-        <v>1847</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" t="s">
-        <v>1662</v>
+        <v>1850</v>
       </c>
       <c r="B579" t="s">
-        <v>1663</v>
+        <v>1851</v>
       </c>
       <c r="C579" t="s">
-        <v>1848</v>
+        <v>1240</v>
       </c>
       <c r="D579" t="s">
-        <v>1849</v>
+        <v>1241</v>
       </c>
       <c r="F579" t="s">
-        <v>1850</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" t="s">
-        <v>1851</v>
+        <v>1235</v>
       </c>
       <c r="B580" t="s">
-        <v>1852</v>
+        <v>1236</v>
       </c>
       <c r="C580" t="s">
-        <v>1240</v>
+        <v>1853</v>
       </c>
       <c r="D580" t="s">
-        <v>1241</v>
+        <v>1854</v>
       </c>
       <c r="F580" t="s">
-        <v>1853</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" t="s">
-        <v>1235</v>
+        <v>1856</v>
       </c>
       <c r="B581" t="s">
-        <v>1236</v>
+        <v>1857</v>
       </c>
       <c r="C581" t="s">
-        <v>1854</v>
+        <v>1822</v>
       </c>
       <c r="D581" t="s">
-        <v>1855</v>
+        <v>1823</v>
       </c>
       <c r="F581" t="s">
-        <v>1856</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" t="s">
-        <v>1857</v>
+        <v>1859</v>
       </c>
       <c r="B582" t="s">
-        <v>1858</v>
+        <v>1860</v>
       </c>
       <c r="C582" t="s">
-        <v>1823</v>
+        <v>1861</v>
       </c>
       <c r="D582" t="s">
-        <v>1824</v>
+        <v>1862</v>
       </c>
       <c r="F582" t="s">
-        <v>1859</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" t="s">
-        <v>1860</v>
+        <v>1864</v>
       </c>
       <c r="B583" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C583" t="s">
         <v>1861</v>
       </c>
-      <c r="C583" t="s">
+      <c r="D583" t="s">
         <v>1862</v>
       </c>
-      <c r="D583" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F583" t="s">
-        <v>1864</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" t="s">
-        <v>1865</v>
+        <v>1867</v>
       </c>
       <c r="B584" t="s">
-        <v>1866</v>
+        <v>1868</v>
       </c>
       <c r="C584" t="s">
-        <v>1862</v>
+        <v>1853</v>
       </c>
       <c r="D584" t="s">
-        <v>1863</v>
+        <v>1854</v>
       </c>
       <c r="F584" t="s">
-        <v>1867</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" t="s">
-        <v>1868</v>
+        <v>1870</v>
       </c>
       <c r="B585" t="s">
-        <v>1869</v>
+        <v>1871</v>
       </c>
       <c r="C585" t="s">
-        <v>1854</v>
+        <v>1754</v>
       </c>
       <c r="D585" t="s">
-        <v>1855</v>
+        <v>1755</v>
       </c>
       <c r="F585" t="s">
-        <v>1870</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" t="s">
-        <v>1871</v>
+        <v>1873</v>
       </c>
       <c r="B586" t="s">
-        <v>1872</v>
+        <v>1874</v>
       </c>
       <c r="C586" t="s">
-        <v>1755</v>
+        <v>49</v>
       </c>
       <c r="D586" t="s">
-        <v>1756</v>
+        <v>50</v>
       </c>
       <c r="F586" t="s">
-        <v>1873</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" t="s">
-        <v>1874</v>
+        <v>1876</v>
       </c>
       <c r="B587" t="s">
-        <v>1875</v>
+        <v>1877</v>
       </c>
       <c r="C587" t="s">
-        <v>49</v>
+        <v>1717</v>
       </c>
       <c r="D587" t="s">
-        <v>50</v>
+        <v>1718</v>
       </c>
       <c r="F587" t="s">
-        <v>1876</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" t="s">
-        <v>1877</v>
+        <v>1879</v>
       </c>
       <c r="B588" t="s">
-        <v>1878</v>
+        <v>1880</v>
       </c>
       <c r="C588" t="s">
-        <v>1718</v>
+        <v>85</v>
       </c>
       <c r="D588" t="s">
-        <v>1719</v>
+        <v>86</v>
       </c>
       <c r="F588" t="s">
-        <v>1879</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" t="s">
-        <v>1880</v>
+        <v>1882</v>
       </c>
       <c r="B589" t="s">
-        <v>1881</v>
+        <v>1883</v>
       </c>
       <c r="C589" t="s">
-        <v>85</v>
+        <v>49</v>
       </c>
       <c r="D589" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
       <c r="F589" t="s">
-        <v>1882</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" t="s">
-        <v>1883</v>
+        <v>1885</v>
       </c>
       <c r="B590" t="s">
-        <v>1884</v>
+        <v>1886</v>
       </c>
       <c r="C590" t="s">
         <v>49</v>
       </c>
       <c r="D590" t="s">
         <v>50</v>
       </c>
       <c r="F590" t="s">
-        <v>1885</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" t="s">
-        <v>1886</v>
+        <v>1888</v>
       </c>
       <c r="B591" t="s">
-        <v>1887</v>
+        <v>1889</v>
       </c>
       <c r="C591" t="s">
-        <v>49</v>
+        <v>1847</v>
       </c>
       <c r="D591" t="s">
-        <v>50</v>
+        <v>1848</v>
       </c>
       <c r="F591" t="s">
-        <v>1888</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" t="s">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="B592" t="s">
-        <v>1890</v>
+        <v>1892</v>
       </c>
       <c r="C592" t="s">
-        <v>1848</v>
+        <v>49</v>
       </c>
       <c r="D592" t="s">
-        <v>1849</v>
+        <v>50</v>
       </c>
       <c r="F592" t="s">
-        <v>1891</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" t="s">
-        <v>1892</v>
+        <v>1894</v>
       </c>
       <c r="B593" t="s">
-        <v>1893</v>
+        <v>1895</v>
       </c>
       <c r="C593" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="D593" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="F593" t="s">
-        <v>1894</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" t="s">
-        <v>1895</v>
+        <v>1897</v>
       </c>
       <c r="B594" t="s">
-        <v>1896</v>
+        <v>1898</v>
       </c>
       <c r="C594" t="s">
-        <v>39</v>
+        <v>1899</v>
       </c>
       <c r="D594" t="s">
-        <v>40</v>
+        <v>1900</v>
       </c>
       <c r="F594" t="s">
-        <v>1897</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" t="s">
-        <v>1898</v>
+        <v>1902</v>
       </c>
       <c r="B595" t="s">
-        <v>1899</v>
+        <v>1903</v>
       </c>
       <c r="C595" t="s">
-        <v>1900</v>
+        <v>215</v>
       </c>
       <c r="D595" t="s">
-        <v>1901</v>
+        <v>216</v>
       </c>
       <c r="F595" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" t="s">
-        <v>1903</v>
+        <v>1905</v>
       </c>
       <c r="B596" t="s">
-        <v>1904</v>
+        <v>1906</v>
       </c>
       <c r="C596" t="s">
-        <v>215</v>
+        <v>1907</v>
       </c>
       <c r="D596" t="s">
-        <v>216</v>
+        <v>1908</v>
       </c>
       <c r="F596" t="s">
-        <v>1905</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" t="s">
-        <v>1906</v>
+        <v>1910</v>
       </c>
       <c r="B597" t="s">
-        <v>1907</v>
+        <v>1911</v>
       </c>
       <c r="C597" t="s">
-        <v>1908</v>
+        <v>1912</v>
       </c>
       <c r="D597" t="s">
-        <v>1909</v>
+        <v>1913</v>
       </c>
       <c r="F597" t="s">
-        <v>1910</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" t="s">
-        <v>1911</v>
+        <v>1915</v>
       </c>
       <c r="B598" t="s">
-        <v>1912</v>
+        <v>1916</v>
       </c>
       <c r="C598" t="s">
-        <v>1913</v>
+        <v>1917</v>
       </c>
       <c r="D598" t="s">
-        <v>1914</v>
+        <v>1918</v>
       </c>
       <c r="F598" t="s">
-        <v>1915</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" t="s">
-        <v>1916</v>
+        <v>1920</v>
       </c>
       <c r="B599" t="s">
-        <v>1917</v>
+        <v>1921</v>
       </c>
       <c r="C599" t="s">
-        <v>1918</v>
+        <v>1899</v>
       </c>
       <c r="D599" t="s">
-        <v>1919</v>
+        <v>1900</v>
       </c>
       <c r="F599" t="s">
-        <v>1920</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" t="s">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="B600" t="s">
-        <v>1922</v>
+        <v>1924</v>
       </c>
       <c r="C600" t="s">
-        <v>1900</v>
+        <v>1925</v>
       </c>
       <c r="D600" t="s">
-        <v>1901</v>
+        <v>1926</v>
       </c>
       <c r="F600" t="s">
-        <v>1923</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" t="s">
-        <v>1924</v>
+        <v>1928</v>
       </c>
       <c r="B601" t="s">
-        <v>1925</v>
+        <v>1929</v>
       </c>
       <c r="C601" t="s">
-        <v>1926</v>
+        <v>105</v>
       </c>
       <c r="D601" t="s">
-        <v>1927</v>
+        <v>106</v>
       </c>
       <c r="F601" t="s">
-        <v>1928</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" t="s">
-        <v>1929</v>
+        <v>1917</v>
       </c>
       <c r="B602" t="s">
-        <v>1930</v>
+        <v>1918</v>
       </c>
       <c r="C602" t="s">
-        <v>105</v>
+        <v>1899</v>
       </c>
       <c r="D602" t="s">
-        <v>106</v>
+        <v>1900</v>
       </c>
       <c r="F602" t="s">
         <v>1931</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" t="s">
-        <v>1918</v>
+        <v>1932</v>
       </c>
       <c r="B603" t="s">
-        <v>1919</v>
+        <v>1933</v>
       </c>
       <c r="C603" t="s">
-        <v>1900</v>
+        <v>105</v>
       </c>
       <c r="D603" t="s">
-        <v>1901</v>
+        <v>106</v>
       </c>
       <c r="F603" t="s">
-        <v>1932</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" t="s">
-        <v>1933</v>
+        <v>1912</v>
       </c>
       <c r="B604" t="s">
-        <v>1934</v>
+        <v>1913</v>
       </c>
       <c r="C604" t="s">
-        <v>105</v>
+        <v>139</v>
       </c>
       <c r="D604" t="s">
-        <v>106</v>
+        <v>140</v>
       </c>
       <c r="F604" t="s">
         <v>1935</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" t="s">
-        <v>1913</v>
+        <v>1936</v>
       </c>
       <c r="B605" t="s">
-        <v>1914</v>
+        <v>1937</v>
       </c>
       <c r="C605" t="s">
-        <v>139</v>
+        <v>154</v>
       </c>
       <c r="D605" t="s">
-        <v>140</v>
+        <v>155</v>
       </c>
       <c r="F605" t="s">
-        <v>1936</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" t="s">
-        <v>1937</v>
+        <v>1939</v>
       </c>
       <c r="B606" t="s">
-        <v>1938</v>
+        <v>1940</v>
       </c>
       <c r="C606" t="s">
-        <v>154</v>
+        <v>201</v>
       </c>
       <c r="D606" t="s">
-        <v>155</v>
+        <v>202</v>
       </c>
       <c r="F606" t="s">
-        <v>1939</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" t="s">
-        <v>1940</v>
+        <v>1942</v>
       </c>
       <c r="B607" t="s">
-        <v>1941</v>
+        <v>1943</v>
       </c>
       <c r="C607" t="s">
-        <v>201</v>
+        <v>251</v>
       </c>
       <c r="D607" t="s">
-        <v>202</v>
+        <v>252</v>
       </c>
       <c r="F607" t="s">
-        <v>1942</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" t="s">
-        <v>1943</v>
+        <v>1945</v>
       </c>
       <c r="B608" t="s">
-        <v>1944</v>
+        <v>1946</v>
       </c>
       <c r="C608" t="s">
-        <v>251</v>
+        <v>209</v>
       </c>
       <c r="D608" t="s">
-        <v>252</v>
+        <v>210</v>
       </c>
       <c r="F608" t="s">
-        <v>1945</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" t="s">
-        <v>1946</v>
+        <v>251</v>
       </c>
       <c r="B609" t="s">
-        <v>1947</v>
+        <v>252</v>
       </c>
       <c r="C609" t="s">
-        <v>209</v>
+        <v>1948</v>
       </c>
       <c r="D609" t="s">
-        <v>210</v>
+        <v>1949</v>
       </c>
       <c r="F609" t="s">
-        <v>1948</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" t="s">
-        <v>251</v>
+        <v>1951</v>
       </c>
       <c r="B610" t="s">
-        <v>252</v>
+        <v>1952</v>
       </c>
       <c r="C610" t="s">
-        <v>1949</v>
+        <v>1912</v>
       </c>
       <c r="D610" t="s">
-        <v>1950</v>
+        <v>1913</v>
       </c>
       <c r="F610" t="s">
-        <v>1951</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" t="s">
-        <v>1952</v>
+        <v>262</v>
       </c>
       <c r="B611" t="s">
-        <v>1953</v>
+        <v>263</v>
       </c>
       <c r="C611" t="s">
-        <v>1913</v>
+        <v>1899</v>
       </c>
       <c r="D611" t="s">
-        <v>1914</v>
+        <v>1900</v>
       </c>
       <c r="F611" t="s">
         <v>1954</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" t="s">
-        <v>262</v>
+        <v>1955</v>
       </c>
       <c r="B612" t="s">
-        <v>263</v>
+        <v>1956</v>
       </c>
       <c r="C612" t="s">
-        <v>1900</v>
+        <v>1957</v>
       </c>
       <c r="D612" t="s">
-        <v>1901</v>
+        <v>1958</v>
       </c>
       <c r="F612" t="s">
-        <v>1955</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" t="s">
-        <v>1956</v>
+        <v>1899</v>
       </c>
       <c r="B613" t="s">
-        <v>1957</v>
+        <v>1900</v>
       </c>
       <c r="C613" t="s">
-        <v>1958</v>
+        <v>160</v>
       </c>
       <c r="D613" t="s">
-        <v>1959</v>
+        <v>161</v>
       </c>
       <c r="F613" t="s">
         <v>1960</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" t="s">
-        <v>1900</v>
+        <v>1961</v>
       </c>
       <c r="B614" t="s">
-        <v>1901</v>
+        <v>1962</v>
       </c>
       <c r="C614" t="s">
-        <v>160</v>
+        <v>1963</v>
       </c>
       <c r="D614" t="s">
-        <v>161</v>
+        <v>1964</v>
       </c>
       <c r="F614" t="s">
-        <v>1961</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" t="s">
-        <v>1962</v>
+        <v>1966</v>
       </c>
       <c r="B615" t="s">
-        <v>1963</v>
+        <v>1967</v>
       </c>
       <c r="C615" t="s">
-        <v>1964</v>
+        <v>1899</v>
       </c>
       <c r="D615" t="s">
-        <v>1965</v>
+        <v>1900</v>
       </c>
       <c r="F615" t="s">
-        <v>1966</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" t="s">
-        <v>1967</v>
+        <v>177</v>
       </c>
       <c r="B616" t="s">
-        <v>1968</v>
+        <v>178</v>
       </c>
       <c r="C616" t="s">
-        <v>1900</v>
+        <v>215</v>
       </c>
       <c r="D616" t="s">
-        <v>1901</v>
+        <v>216</v>
       </c>
       <c r="F616" t="s">
         <v>1969</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" t="s">
-        <v>177</v>
+        <v>1970</v>
       </c>
       <c r="B617" t="s">
-        <v>178</v>
+        <v>1971</v>
       </c>
       <c r="C617" t="s">
-        <v>215</v>
+        <v>1899</v>
       </c>
       <c r="D617" t="s">
-        <v>216</v>
+        <v>1900</v>
       </c>
       <c r="F617" t="s">
-        <v>1970</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" t="s">
-        <v>1971</v>
+        <v>1973</v>
       </c>
       <c r="B618" t="s">
-        <v>1972</v>
+        <v>1974</v>
       </c>
       <c r="C618" t="s">
-        <v>1900</v>
+        <v>1975</v>
       </c>
       <c r="D618" t="s">
-        <v>1901</v>
+        <v>1976</v>
       </c>
       <c r="F618" t="s">
-        <v>1973</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" t="s">
-        <v>1974</v>
+        <v>1978</v>
       </c>
       <c r="B619" t="s">
-        <v>1975</v>
+        <v>1979</v>
       </c>
       <c r="C619" t="s">
-        <v>1976</v>
+        <v>100</v>
       </c>
       <c r="D619" t="s">
-        <v>1977</v>
+        <v>101</v>
       </c>
       <c r="F619" t="s">
-        <v>1978</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" t="s">
-        <v>1979</v>
+        <v>1981</v>
       </c>
       <c r="B620" t="s">
-        <v>1980</v>
+        <v>1982</v>
       </c>
       <c r="C620" t="s">
-        <v>100</v>
+        <v>1936</v>
       </c>
       <c r="D620" t="s">
-        <v>101</v>
+        <v>1937</v>
       </c>
       <c r="F620" t="s">
-        <v>1981</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" t="s">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="B621" t="s">
-        <v>1983</v>
+        <v>1985</v>
       </c>
       <c r="C621" t="s">
-        <v>1937</v>
+        <v>1986</v>
       </c>
       <c r="D621" t="s">
-        <v>1938</v>
+        <v>1987</v>
       </c>
       <c r="F621" t="s">
-        <v>1984</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" t="s">
-        <v>1985</v>
+        <v>1738</v>
       </c>
       <c r="B622" t="s">
-        <v>1986</v>
+        <v>1739</v>
       </c>
       <c r="C622" t="s">
-        <v>1987</v>
+        <v>157</v>
       </c>
       <c r="D622" t="s">
-        <v>1988</v>
+        <v>158</v>
       </c>
       <c r="F622" t="s">
         <v>1989</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" t="s">
+        <v>1990</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D623" t="s">
         <v>1739</v>
       </c>
-      <c r="B623" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F623" t="s">
-        <v>1990</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" t="s">
-        <v>1991</v>
+        <v>1993</v>
       </c>
       <c r="B624" t="s">
-        <v>1992</v>
+        <v>1994</v>
       </c>
       <c r="C624" t="s">
-        <v>1739</v>
+        <v>1233</v>
       </c>
       <c r="D624" t="s">
-        <v>1740</v>
+        <v>1234</v>
       </c>
       <c r="F624" t="s">
-        <v>1993</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" t="s">
-        <v>1994</v>
+        <v>1996</v>
       </c>
       <c r="B625" t="s">
-        <v>1995</v>
+        <v>1997</v>
       </c>
       <c r="C625" t="s">
-        <v>1233</v>
+        <v>115</v>
       </c>
       <c r="D625" t="s">
-        <v>1234</v>
+        <v>116</v>
       </c>
       <c r="F625" t="s">
-        <v>1996</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" t="s">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="B626" t="s">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="C626" t="s">
-        <v>115</v>
+        <v>1912</v>
       </c>
       <c r="D626" t="s">
-        <v>116</v>
+        <v>1913</v>
       </c>
       <c r="F626" t="s">
-        <v>1999</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" t="s">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="B627" t="s">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="C627" t="s">
-        <v>1913</v>
+        <v>1951</v>
       </c>
       <c r="D627" t="s">
-        <v>1914</v>
+        <v>1952</v>
       </c>
       <c r="F627" t="s">
-        <v>2002</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" t="s">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="B628" t="s">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="C628" t="s">
-        <v>1952</v>
+        <v>258</v>
       </c>
       <c r="D628" t="s">
-        <v>1953</v>
+        <v>259</v>
       </c>
       <c r="F628" t="s">
-        <v>2005</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" t="s">
-        <v>2006</v>
+        <v>215</v>
       </c>
       <c r="B629" t="s">
-        <v>2007</v>
+        <v>216</v>
       </c>
       <c r="C629" t="s">
-        <v>258</v>
+        <v>2008</v>
       </c>
       <c r="D629" t="s">
-        <v>259</v>
+        <v>2009</v>
       </c>
       <c r="F629" t="s">
-        <v>2008</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" t="s">
-        <v>215</v>
+        <v>144</v>
       </c>
       <c r="B630" t="s">
-        <v>216</v>
+        <v>145</v>
       </c>
       <c r="C630" t="s">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="D630" t="s">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="F630" t="s">
-        <v>2011</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" t="s">
-        <v>144</v>
+        <v>2014</v>
       </c>
       <c r="B631" t="s">
-        <v>145</v>
+        <v>2015</v>
       </c>
       <c r="C631" t="s">
-        <v>2012</v>
+        <v>142</v>
       </c>
       <c r="D631" t="s">
-        <v>2013</v>
+        <v>143</v>
       </c>
       <c r="F631" t="s">
-        <v>2014</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" t="s">
-        <v>2015</v>
+        <v>1907</v>
       </c>
       <c r="B632" t="s">
-        <v>2016</v>
+        <v>1908</v>
       </c>
       <c r="C632" t="s">
-        <v>142</v>
+        <v>2011</v>
       </c>
       <c r="D632" t="s">
-        <v>143</v>
+        <v>2012</v>
       </c>
       <c r="F632" t="s">
         <v>2017</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" t="s">
-        <v>1908</v>
+        <v>2018</v>
       </c>
       <c r="B633" t="s">
-        <v>1909</v>
+        <v>2019</v>
       </c>
       <c r="C633" t="s">
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="D633" t="s">
-        <v>2013</v>
+        <v>2021</v>
       </c>
       <c r="F633" t="s">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" t="s">
-        <v>2019</v>
+        <v>2011</v>
       </c>
       <c r="B634" t="s">
-        <v>2020</v>
+        <v>2012</v>
       </c>
       <c r="C634" t="s">
-        <v>2021</v>
+        <v>1996</v>
       </c>
       <c r="D634" t="s">
-        <v>2022</v>
+        <v>1997</v>
       </c>
       <c r="F634" t="s">
         <v>2023</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" t="s">
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="B635" t="s">
-        <v>2013</v>
+        <v>2021</v>
       </c>
       <c r="C635" t="s">
-        <v>1997</v>
+        <v>2024</v>
       </c>
       <c r="D635" t="s">
-        <v>1998</v>
+        <v>2025</v>
       </c>
       <c r="F635" t="s">
-        <v>2024</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" t="s">
-        <v>2021</v>
+        <v>2027</v>
       </c>
       <c r="B636" t="s">
-        <v>2022</v>
+        <v>2028</v>
       </c>
       <c r="C636" t="s">
-        <v>2025</v>
+        <v>2029</v>
       </c>
       <c r="D636" t="s">
-        <v>2026</v>
+        <v>2030</v>
       </c>
       <c r="F636" t="s">
-        <v>2027</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" t="s">
-        <v>2028</v>
+        <v>2032</v>
       </c>
       <c r="B637" t="s">
-        <v>2029</v>
+        <v>2033</v>
       </c>
       <c r="C637" t="s">
-        <v>2030</v>
+        <v>120</v>
       </c>
       <c r="D637" t="s">
-        <v>2031</v>
+        <v>121</v>
       </c>
       <c r="F637" t="s">
-        <v>2032</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" t="s">
-        <v>2033</v>
+        <v>2035</v>
       </c>
       <c r="B638" t="s">
-        <v>2034</v>
+        <v>2036</v>
       </c>
       <c r="C638" t="s">
-        <v>120</v>
+        <v>1899</v>
       </c>
       <c r="D638" t="s">
-        <v>121</v>
+        <v>1900</v>
       </c>
       <c r="F638" t="s">
-        <v>2035</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" t="s">
+        <v>133</v>
+      </c>
+      <c r="B639" t="s">
+        <v>134</v>
+      </c>
+      <c r="C639" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D639" t="s">
         <v>2036</v>
-      </c>
-[...7 lines deleted...]
-        <v>1901</v>
       </c>
       <c r="F639" t="s">
         <v>2038</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" t="s">
-        <v>133</v>
+        <v>2039</v>
       </c>
       <c r="B640" t="s">
-        <v>134</v>
+        <v>2040</v>
       </c>
       <c r="C640" t="s">
-        <v>2036</v>
+        <v>2041</v>
       </c>
       <c r="D640" t="s">
-        <v>2037</v>
+        <v>2042</v>
       </c>
       <c r="F640" t="s">
-        <v>2039</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" t="s">
-        <v>2040</v>
+        <v>1948</v>
       </c>
       <c r="B641" t="s">
-        <v>2041</v>
+        <v>1949</v>
       </c>
       <c r="C641" t="s">
-        <v>2042</v>
+        <v>2044</v>
       </c>
       <c r="D641" t="s">
-        <v>2043</v>
+        <v>2045</v>
       </c>
       <c r="F641" t="s">
-        <v>2044</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" t="s">
-        <v>1949</v>
+        <v>2047</v>
       </c>
       <c r="B642" t="s">
-        <v>1950</v>
+        <v>2048</v>
       </c>
       <c r="C642" t="s">
-        <v>2045</v>
+        <v>100</v>
       </c>
       <c r="D642" t="s">
-        <v>2046</v>
+        <v>101</v>
       </c>
       <c r="F642" t="s">
-        <v>2047</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" t="s">
-        <v>2048</v>
+        <v>1925</v>
       </c>
       <c r="B643" t="s">
-        <v>2049</v>
+        <v>1926</v>
       </c>
       <c r="C643" t="s">
-        <v>100</v>
+        <v>2050</v>
       </c>
       <c r="D643" t="s">
-        <v>101</v>
+        <v>2051</v>
       </c>
       <c r="F643" t="s">
-        <v>2050</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" t="s">
-        <v>1926</v>
+        <v>267</v>
       </c>
       <c r="B644" t="s">
-        <v>1927</v>
+        <v>268</v>
       </c>
       <c r="C644" t="s">
-        <v>2051</v>
+        <v>1899</v>
       </c>
       <c r="D644" t="s">
-        <v>2052</v>
+        <v>1900</v>
       </c>
       <c r="F644" t="s">
         <v>2053</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" t="s">
-        <v>267</v>
+        <v>2054</v>
       </c>
       <c r="B645" t="s">
-        <v>268</v>
+        <v>2055</v>
       </c>
       <c r="C645" t="s">
-        <v>1900</v>
+        <v>2056</v>
       </c>
       <c r="D645" t="s">
-        <v>1901</v>
+        <v>2057</v>
       </c>
       <c r="F645" t="s">
-        <v>2054</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" t="s">
-        <v>2055</v>
+        <v>2059</v>
       </c>
       <c r="B646" t="s">
-        <v>2056</v>
+        <v>2060</v>
       </c>
       <c r="C646" t="s">
-        <v>2057</v>
+        <v>2032</v>
       </c>
       <c r="D646" t="s">
-        <v>2058</v>
+        <v>2033</v>
       </c>
       <c r="F646" t="s">
-        <v>2059</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" t="s">
-        <v>2060</v>
+        <v>2062</v>
       </c>
       <c r="B647" t="s">
-        <v>2061</v>
+        <v>2063</v>
       </c>
       <c r="C647" t="s">
-        <v>2033</v>
+        <v>165</v>
       </c>
       <c r="D647" t="s">
-        <v>2034</v>
+        <v>166</v>
       </c>
       <c r="F647" t="s">
-        <v>2062</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" t="s">
-        <v>2063</v>
+        <v>2065</v>
       </c>
       <c r="B648" t="s">
-        <v>2064</v>
+        <v>2066</v>
       </c>
       <c r="C648" t="s">
-        <v>165</v>
+        <v>2067</v>
       </c>
       <c r="D648" t="s">
-        <v>166</v>
+        <v>2068</v>
       </c>
       <c r="F648" t="s">
-        <v>2065</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" t="s">
-        <v>2066</v>
+        <v>246</v>
       </c>
       <c r="B649" t="s">
-        <v>2067</v>
+        <v>247</v>
       </c>
       <c r="C649" t="s">
-        <v>2068</v>
+        <v>152</v>
       </c>
       <c r="D649" t="s">
-        <v>2069</v>
+        <v>153</v>
       </c>
       <c r="F649" t="s">
         <v>2070</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" t="s">
+        <v>2071</v>
+      </c>
+      <c r="B650" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C650" t="s">
         <v>246</v>
       </c>
-      <c r="B650" t="s">
+      <c r="D650" t="s">
         <v>247</v>
       </c>
-      <c r="C650" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F650" t="s">
-        <v>2071</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" t="s">
-        <v>2072</v>
+        <v>220</v>
       </c>
       <c r="B651" t="s">
-        <v>2073</v>
+        <v>221</v>
       </c>
       <c r="C651" t="s">
         <v>246</v>
       </c>
       <c r="D651" t="s">
         <v>247</v>
       </c>
       <c r="F651" t="s">
         <v>2074</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" t="s">
-        <v>220</v>
+        <v>2075</v>
       </c>
       <c r="B652" t="s">
-        <v>221</v>
+        <v>2076</v>
       </c>
       <c r="C652" t="s">
-        <v>246</v>
+        <v>165</v>
       </c>
       <c r="D652" t="s">
-        <v>247</v>
+        <v>166</v>
       </c>
       <c r="F652" t="s">
-        <v>2075</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" t="s">
-        <v>2076</v>
+        <v>2078</v>
       </c>
       <c r="B653" t="s">
-        <v>2077</v>
+        <v>2079</v>
       </c>
       <c r="C653" t="s">
-        <v>165</v>
+        <v>2080</v>
       </c>
       <c r="D653" t="s">
-        <v>166</v>
+        <v>2081</v>
       </c>
       <c r="F653" t="s">
-        <v>2078</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" t="s">
-        <v>2079</v>
+        <v>2067</v>
       </c>
       <c r="B654" t="s">
-        <v>2080</v>
+        <v>2068</v>
       </c>
       <c r="C654" t="s">
-        <v>2081</v>
+        <v>157</v>
       </c>
       <c r="D654" t="s">
-        <v>2082</v>
+        <v>158</v>
       </c>
       <c r="F654" t="s">
         <v>2083</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" t="s">
+        <v>209</v>
+      </c>
+      <c r="B655" t="s">
+        <v>210</v>
+      </c>
+      <c r="C655" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D655" t="s">
         <v>2068</v>
-      </c>
-[...7 lines deleted...]
-        <v>158</v>
       </c>
       <c r="F655" t="s">
         <v>2084</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" t="s">
-        <v>209</v>
+        <v>2044</v>
       </c>
       <c r="B656" t="s">
-        <v>210</v>
+        <v>2045</v>
       </c>
       <c r="C656" t="s">
-        <v>2068</v>
+        <v>136</v>
       </c>
       <c r="D656" t="s">
-        <v>2069</v>
+        <v>137</v>
       </c>
       <c r="F656" t="s">
         <v>2085</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" t="s">
-        <v>2045</v>
+        <v>1957</v>
       </c>
       <c r="B657" t="s">
-        <v>2046</v>
+        <v>1958</v>
       </c>
       <c r="C657" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="D657" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="F657" t="s">
         <v>2086</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" t="s">
-        <v>1958</v>
+        <v>128</v>
       </c>
       <c r="B658" t="s">
-        <v>1959</v>
+        <v>129</v>
       </c>
       <c r="C658" t="s">
-        <v>133</v>
+        <v>154</v>
       </c>
       <c r="D658" t="s">
-        <v>134</v>
+        <v>155</v>
       </c>
       <c r="F658" t="s">
         <v>2087</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" t="s">
-        <v>128</v>
+        <v>2088</v>
       </c>
       <c r="B659" t="s">
-        <v>129</v>
+        <v>2089</v>
       </c>
       <c r="C659" t="s">
-        <v>154</v>
+        <v>2090</v>
       </c>
       <c r="D659" t="s">
-        <v>155</v>
+        <v>2091</v>
       </c>
       <c r="F659" t="s">
-        <v>2088</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" t="s">
-        <v>2089</v>
+        <v>2093</v>
       </c>
       <c r="B660" t="s">
-        <v>2090</v>
+        <v>2094</v>
       </c>
       <c r="C660" t="s">
-        <v>2091</v>
+        <v>2095</v>
       </c>
       <c r="D660" t="s">
-        <v>2092</v>
+        <v>2096</v>
       </c>
       <c r="F660" t="s">
-        <v>2093</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" t="s">
-        <v>2094</v>
+        <v>2098</v>
       </c>
       <c r="B661" t="s">
-        <v>2095</v>
+        <v>2099</v>
       </c>
       <c r="C661" t="s">
-        <v>2096</v>
+        <v>2100</v>
       </c>
       <c r="D661" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="F661" t="s">
-        <v>2098</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" t="s">
-        <v>2099</v>
+        <v>2103</v>
       </c>
       <c r="B662" t="s">
-        <v>2100</v>
+        <v>2104</v>
       </c>
       <c r="C662" t="s">
-        <v>2101</v>
+        <v>2105</v>
       </c>
       <c r="D662" t="s">
-        <v>2102</v>
+        <v>2106</v>
       </c>
       <c r="F662" t="s">
-        <v>2103</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" t="s">
-        <v>2104</v>
+        <v>2108</v>
       </c>
       <c r="B663" t="s">
-        <v>2105</v>
+        <v>2109</v>
       </c>
       <c r="C663" t="s">
-        <v>2106</v>
+        <v>2110</v>
       </c>
       <c r="D663" t="s">
-        <v>2107</v>
+        <v>2111</v>
       </c>
       <c r="F663" t="s">
-        <v>2108</v>
+        <v>2112</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" t="s">
-        <v>2109</v>
+        <v>2113</v>
       </c>
       <c r="B664" t="s">
-        <v>2110</v>
+        <v>2114</v>
       </c>
       <c r="C664" t="s">
-        <v>2111</v>
+        <v>2115</v>
       </c>
       <c r="D664" t="s">
-        <v>2112</v>
+        <v>2116</v>
       </c>
       <c r="F664" t="s">
-        <v>2113</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" t="s">
-        <v>2114</v>
+        <v>2118</v>
       </c>
       <c r="B665" t="s">
-        <v>2115</v>
+        <v>2119</v>
       </c>
       <c r="C665" t="s">
-        <v>2116</v>
+        <v>2120</v>
       </c>
       <c r="D665" t="s">
-        <v>2117</v>
+        <v>2121</v>
       </c>
       <c r="F665" t="s">
-        <v>2118</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" t="s">
-        <v>2119</v>
+        <v>2123</v>
       </c>
       <c r="B666" t="s">
-        <v>2120</v>
+        <v>2124</v>
       </c>
       <c r="C666" t="s">
-        <v>2121</v>
+        <v>2125</v>
       </c>
       <c r="D666" t="s">
-        <v>2122</v>
+        <v>2126</v>
       </c>
       <c r="F666" t="s">
-        <v>2123</v>
+        <v>2127</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" t="s">
-        <v>2124</v>
+        <v>2128</v>
       </c>
       <c r="B667" t="s">
-        <v>2125</v>
+        <v>2129</v>
       </c>
       <c r="C667" t="s">
-        <v>2126</v>
+        <v>2130</v>
       </c>
       <c r="D667" t="s">
-        <v>2127</v>
+        <v>2131</v>
       </c>
       <c r="F667" t="s">
-        <v>2128</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" t="s">
-        <v>2129</v>
+        <v>2133</v>
       </c>
       <c r="B668" t="s">
-        <v>2130</v>
+        <v>2134</v>
       </c>
       <c r="C668" t="s">
-        <v>2131</v>
+        <v>2135</v>
       </c>
       <c r="D668" t="s">
-        <v>2132</v>
+        <v>2136</v>
       </c>
       <c r="F668" t="s">
-        <v>2133</v>
+        <v>2137</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" t="s">
-        <v>2134</v>
+        <v>2138</v>
       </c>
       <c r="B669" t="s">
-        <v>2135</v>
+        <v>2139</v>
       </c>
       <c r="C669" t="s">
-        <v>2136</v>
+        <v>2140</v>
       </c>
       <c r="D669" t="s">
-        <v>2137</v>
+        <v>2141</v>
       </c>
       <c r="F669" t="s">
-        <v>2138</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" t="s">
-        <v>2139</v>
+        <v>2143</v>
       </c>
       <c r="B670" t="s">
-        <v>2140</v>
+        <v>2144</v>
       </c>
       <c r="C670" t="s">
-        <v>2141</v>
+        <v>2145</v>
       </c>
       <c r="D670" t="s">
-        <v>2142</v>
+        <v>2146</v>
       </c>
       <c r="F670" t="s">
-        <v>2143</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" t="s">
-        <v>2144</v>
+        <v>2148</v>
       </c>
       <c r="B671" t="s">
-        <v>2145</v>
+        <v>2149</v>
       </c>
       <c r="C671" t="s">
-        <v>2146</v>
+        <v>2150</v>
       </c>
       <c r="D671" t="s">
-        <v>2147</v>
+        <v>2151</v>
       </c>
       <c r="F671" t="s">
-        <v>2148</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" t="s">
-        <v>2149</v>
+        <v>2153</v>
       </c>
       <c r="B672" t="s">
-        <v>2150</v>
+        <v>2154</v>
       </c>
       <c r="C672" t="s">
-        <v>2151</v>
+        <v>2155</v>
       </c>
       <c r="D672" t="s">
-        <v>2152</v>
+        <v>2156</v>
       </c>
       <c r="F672" t="s">
-        <v>2153</v>
+        <v>2157</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" t="s">
-        <v>2154</v>
+        <v>2158</v>
       </c>
       <c r="B673" t="s">
-        <v>2155</v>
+        <v>2159</v>
       </c>
       <c r="C673" t="s">
-        <v>2156</v>
+        <v>2143</v>
       </c>
       <c r="D673" t="s">
-        <v>2157</v>
+        <v>2144</v>
       </c>
       <c r="F673" t="s">
-        <v>2158</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" t="s">
+        <v>2161</v>
+      </c>
+      <c r="B674" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D674" t="s">
         <v>2159</v>
       </c>
-      <c r="B674" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F674" t="s">
-        <v>2161</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" t="s">
-        <v>2162</v>
+        <v>2164</v>
       </c>
       <c r="B675" t="s">
-        <v>2163</v>
+        <v>2165</v>
       </c>
       <c r="C675" t="s">
-        <v>2159</v>
+        <v>2166</v>
       </c>
       <c r="D675" t="s">
-        <v>2160</v>
+        <v>2167</v>
       </c>
       <c r="F675" t="s">
-        <v>2164</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" t="s">
+        <v>2169</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2170</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D676" t="s">
         <v>2165</v>
       </c>
-      <c r="B676" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F676" t="s">
-        <v>2169</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" t="s">
-        <v>2170</v>
+        <v>2172</v>
       </c>
       <c r="B677" t="s">
-        <v>2171</v>
+        <v>2173</v>
       </c>
       <c r="C677" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D677" t="s">
         <v>2165</v>
       </c>
-      <c r="D677" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F677" t="s">
-        <v>2172</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" t="s">
+        <v>2175</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2176</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D678" t="s">
         <v>2173</v>
       </c>
-      <c r="B678" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F678" t="s">
-        <v>2175</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" t="s">
-        <v>2176</v>
+        <v>2178</v>
       </c>
       <c r="B679" t="s">
-        <v>2177</v>
+        <v>2179</v>
       </c>
       <c r="C679" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D679" t="s">
         <v>2173</v>
       </c>
-      <c r="D679" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F679" t="s">
-        <v>2178</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" t="s">
-        <v>2179</v>
+        <v>2181</v>
       </c>
       <c r="B680" t="s">
-        <v>2180</v>
+        <v>2182</v>
       </c>
       <c r="C680" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D680" t="s">
         <v>2173</v>
       </c>
-      <c r="D680" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F680" t="s">
-        <v>2181</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" t="s">
-        <v>2182</v>
+        <v>2184</v>
       </c>
       <c r="B681" t="s">
-        <v>2183</v>
+        <v>2185</v>
       </c>
       <c r="C681" t="s">
-        <v>2173</v>
+        <v>2186</v>
       </c>
       <c r="D681" t="s">
-        <v>2174</v>
+        <v>2187</v>
       </c>
       <c r="F681" t="s">
-        <v>2184</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" t="s">
-        <v>2185</v>
+        <v>2189</v>
       </c>
       <c r="B682" t="s">
-        <v>2186</v>
+        <v>2190</v>
       </c>
       <c r="C682" t="s">
-        <v>2187</v>
+        <v>2191</v>
       </c>
       <c r="D682" t="s">
-        <v>2188</v>
+        <v>2192</v>
       </c>
       <c r="F682" t="s">
-        <v>2189</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" t="s">
-        <v>2190</v>
+        <v>2194</v>
       </c>
       <c r="B683" t="s">
-        <v>2191</v>
+        <v>2195</v>
       </c>
       <c r="C683" t="s">
-        <v>2192</v>
+        <v>2184</v>
       </c>
       <c r="D683" t="s">
-        <v>2193</v>
+        <v>2185</v>
       </c>
       <c r="F683" t="s">
-        <v>2194</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" t="s">
-        <v>2195</v>
+        <v>2197</v>
       </c>
       <c r="B684" t="s">
-        <v>2196</v>
+        <v>2198</v>
       </c>
       <c r="C684" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D684" t="s">
         <v>2185</v>
       </c>
-      <c r="D684" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F684" t="s">
-        <v>2197</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" t="s">
-        <v>2198</v>
+        <v>2200</v>
       </c>
       <c r="B685" t="s">
-        <v>2199</v>
+        <v>2201</v>
       </c>
       <c r="C685" t="s">
-        <v>2185</v>
+        <v>2166</v>
       </c>
       <c r="D685" t="s">
-        <v>2186</v>
+        <v>2167</v>
       </c>
       <c r="F685" t="s">
-        <v>2200</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" t="s">
-        <v>2201</v>
+        <v>2203</v>
       </c>
       <c r="B686" t="s">
-        <v>2202</v>
+        <v>2204</v>
       </c>
       <c r="C686" t="s">
+        <v>2166</v>
+      </c>
+      <c r="D686" t="s">
         <v>2167</v>
       </c>
-      <c r="D686" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F686" t="s">
-        <v>2203</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" t="s">
-        <v>2204</v>
+        <v>2206</v>
       </c>
       <c r="B687" t="s">
-        <v>2205</v>
+        <v>2207</v>
       </c>
       <c r="C687" t="s">
+        <v>2166</v>
+      </c>
+      <c r="D687" t="s">
         <v>2167</v>
       </c>
-      <c r="D687" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F687" t="s">
-        <v>2206</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" t="s">
-        <v>2207</v>
+        <v>2209</v>
       </c>
       <c r="B688" t="s">
-        <v>2208</v>
+        <v>2210</v>
       </c>
       <c r="C688" t="s">
-        <v>2167</v>
+        <v>2211</v>
       </c>
       <c r="D688" t="s">
-        <v>2168</v>
+        <v>2212</v>
       </c>
       <c r="F688" t="s">
-        <v>2209</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" t="s">
-        <v>2210</v>
+        <v>2214</v>
       </c>
       <c r="B689" t="s">
-        <v>2211</v>
+        <v>2215</v>
       </c>
       <c r="C689" t="s">
-        <v>2212</v>
+        <v>2216</v>
       </c>
       <c r="D689" t="s">
-        <v>2213</v>
+        <v>2217</v>
       </c>
       <c r="F689" t="s">
-        <v>2214</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" t="s">
-        <v>2215</v>
+        <v>2219</v>
       </c>
       <c r="B690" t="s">
+        <v>2220</v>
+      </c>
+      <c r="C690" t="s">
         <v>2216</v>
       </c>
-      <c r="C690" t="s">
+      <c r="D690" t="s">
         <v>2217</v>
       </c>
-      <c r="D690" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F690" t="s">
-        <v>2219</v>
+        <v>2221</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" t="s">
-        <v>2220</v>
+        <v>2222</v>
       </c>
       <c r="B691" t="s">
-        <v>2221</v>
+        <v>2223</v>
       </c>
       <c r="C691" t="s">
-        <v>2217</v>
+        <v>2166</v>
       </c>
       <c r="D691" t="s">
-        <v>2218</v>
+        <v>2167</v>
       </c>
       <c r="F691" t="s">
-        <v>2222</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" t="s">
+        <v>2225</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2226</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2222</v>
+      </c>
+      <c r="D692" t="s">
         <v>2223</v>
       </c>
-      <c r="B692" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F692" t="s">
-        <v>2225</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="693" spans="1:6">
       <c r="A693" t="s">
-        <v>2226</v>
+        <v>2228</v>
       </c>
       <c r="B693" t="s">
-        <v>2227</v>
+        <v>2229</v>
       </c>
       <c r="C693" t="s">
-        <v>2223</v>
+        <v>2166</v>
       </c>
       <c r="D693" t="s">
-        <v>2224</v>
+        <v>2167</v>
       </c>
       <c r="F693" t="s">
-        <v>2228</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" t="s">
-        <v>2229</v>
+        <v>2231</v>
       </c>
       <c r="B694" t="s">
-        <v>2230</v>
+        <v>2232</v>
       </c>
       <c r="C694" t="s">
-        <v>2167</v>
+        <v>2233</v>
       </c>
       <c r="D694" t="s">
-        <v>2168</v>
+        <v>2234</v>
       </c>
       <c r="F694" t="s">
-        <v>2231</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" t="s">
-        <v>2232</v>
+        <v>2236</v>
       </c>
       <c r="B695" t="s">
-        <v>2233</v>
+        <v>2237</v>
       </c>
       <c r="C695" t="s">
-        <v>2234</v>
+        <v>2238</v>
       </c>
       <c r="D695" t="s">
-        <v>2235</v>
+        <v>2239</v>
       </c>
       <c r="F695" t="s">
-        <v>2236</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" t="s">
-        <v>2237</v>
+        <v>2241</v>
       </c>
       <c r="B696" t="s">
-        <v>2238</v>
+        <v>2242</v>
       </c>
       <c r="C696" t="s">
-        <v>2239</v>
+        <v>2243</v>
       </c>
       <c r="D696" t="s">
-        <v>2240</v>
+        <v>2244</v>
       </c>
       <c r="F696" t="s">
-        <v>2241</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" t="s">
-        <v>2242</v>
+        <v>2246</v>
       </c>
       <c r="B697" t="s">
-        <v>2243</v>
+        <v>2247</v>
       </c>
       <c r="C697" t="s">
-        <v>2244</v>
+        <v>2248</v>
       </c>
       <c r="D697" t="s">
-        <v>2245</v>
+        <v>2249</v>
       </c>
       <c r="F697" t="s">
-        <v>2246</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" t="s">
-        <v>2247</v>
+        <v>2216</v>
       </c>
       <c r="B698" t="s">
-        <v>2248</v>
+        <v>2217</v>
       </c>
       <c r="C698" t="s">
-        <v>2249</v>
+        <v>2251</v>
       </c>
       <c r="D698" t="s">
-        <v>2250</v>
+        <v>2252</v>
       </c>
       <c r="F698" t="s">
-        <v>2251</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="699" spans="1:6">
       <c r="A699" t="s">
-        <v>2217</v>
+        <v>2254</v>
       </c>
       <c r="B699" t="s">
-        <v>2218</v>
+        <v>2255</v>
       </c>
       <c r="C699" t="s">
-        <v>2252</v>
+        <v>2256</v>
       </c>
       <c r="D699" t="s">
-        <v>2253</v>
+        <v>2257</v>
       </c>
       <c r="F699" t="s">
-        <v>2254</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="700" spans="1:6">
       <c r="A700" t="s">
-        <v>2255</v>
+        <v>2259</v>
       </c>
       <c r="B700" t="s">
-        <v>2256</v>
+        <v>2260</v>
       </c>
       <c r="C700" t="s">
-        <v>2257</v>
+        <v>2261</v>
       </c>
       <c r="D700" t="s">
-        <v>2258</v>
+        <v>2262</v>
       </c>
       <c r="F700" t="s">
-        <v>2259</v>
+        <v>2263</v>
       </c>
     </row>
     <row r="701" spans="1:6">
       <c r="A701" t="s">
-        <v>2260</v>
+        <v>2264</v>
       </c>
       <c r="B701" t="s">
-        <v>2261</v>
+        <v>2265</v>
       </c>
       <c r="C701" t="s">
-        <v>2262</v>
+        <v>2266</v>
       </c>
       <c r="D701" t="s">
-        <v>2263</v>
+        <v>2267</v>
       </c>
       <c r="F701" t="s">
-        <v>2264</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="702" spans="1:6">
       <c r="A702" t="s">
-        <v>2265</v>
+        <v>2269</v>
       </c>
       <c r="B702" t="s">
-        <v>2266</v>
+        <v>2270</v>
       </c>
       <c r="C702" t="s">
-        <v>2267</v>
+        <v>2271</v>
       </c>
       <c r="D702" t="s">
-        <v>2268</v>
+        <v>2272</v>
       </c>
       <c r="F702" t="s">
-        <v>2269</v>
+        <v>2273</v>
       </c>
     </row>
     <row r="703" spans="1:6">
       <c r="A703" t="s">
-        <v>2270</v>
+        <v>2274</v>
       </c>
       <c r="B703" t="s">
-        <v>2271</v>
+        <v>2275</v>
       </c>
       <c r="C703" t="s">
-        <v>2272</v>
+        <v>2118</v>
       </c>
       <c r="D703" t="s">
-        <v>2273</v>
+        <v>2119</v>
       </c>
       <c r="F703" t="s">
-        <v>2274</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="704" spans="1:6">
       <c r="A704" t="s">
-        <v>2275</v>
+        <v>2277</v>
       </c>
       <c r="B704" t="s">
-        <v>2276</v>
+        <v>2278</v>
       </c>
       <c r="C704" t="s">
-        <v>2119</v>
+        <v>2279</v>
       </c>
       <c r="D704" t="s">
-        <v>2120</v>
+        <v>2280</v>
       </c>
       <c r="F704" t="s">
-        <v>2277</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="705" spans="1:6">
       <c r="A705" t="s">
-        <v>2278</v>
+        <v>2282</v>
       </c>
       <c r="B705" t="s">
-        <v>2279</v>
+        <v>2283</v>
       </c>
       <c r="C705" t="s">
-        <v>2280</v>
+        <v>2284</v>
       </c>
       <c r="D705" t="s">
-        <v>2281</v>
+        <v>2285</v>
       </c>
       <c r="F705" t="s">
-        <v>2282</v>
+        <v>2286</v>
       </c>
     </row>
     <row r="706" spans="1:6">
       <c r="A706" t="s">
-        <v>2283</v>
+        <v>2287</v>
       </c>
       <c r="B706" t="s">
-        <v>2284</v>
+        <v>2288</v>
       </c>
       <c r="C706" t="s">
-        <v>2285</v>
+        <v>2120</v>
       </c>
       <c r="D706" t="s">
-        <v>2286</v>
+        <v>2121</v>
       </c>
       <c r="F706" t="s">
-        <v>2287</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="707" spans="1:6">
       <c r="A707" t="s">
-        <v>2288</v>
+        <v>2105</v>
       </c>
       <c r="B707" t="s">
-        <v>2289</v>
+        <v>2106</v>
       </c>
       <c r="C707" t="s">
-        <v>2121</v>
+        <v>2290</v>
       </c>
       <c r="D707" t="s">
-        <v>2122</v>
+        <v>2291</v>
       </c>
       <c r="F707" t="s">
-        <v>2290</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="708" spans="1:6">
       <c r="A708" t="s">
-        <v>2106</v>
+        <v>2186</v>
       </c>
       <c r="B708" t="s">
-        <v>2107</v>
+        <v>2187</v>
       </c>
       <c r="C708" t="s">
-        <v>2291</v>
+        <v>2166</v>
       </c>
       <c r="D708" t="s">
-        <v>2292</v>
+        <v>2167</v>
       </c>
       <c r="F708" t="s">
         <v>2293</v>
       </c>
     </row>
     <row r="709" spans="1:6">
       <c r="A709" t="s">
-        <v>2187</v>
+        <v>2294</v>
       </c>
       <c r="B709" t="s">
-        <v>2188</v>
+        <v>2295</v>
       </c>
       <c r="C709" t="s">
-        <v>2167</v>
+        <v>2296</v>
       </c>
       <c r="D709" t="s">
-        <v>2168</v>
+        <v>2297</v>
       </c>
       <c r="F709" t="s">
-        <v>2294</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="710" spans="1:6">
       <c r="A710" t="s">
-        <v>2295</v>
+        <v>2299</v>
       </c>
       <c r="B710" t="s">
-        <v>2296</v>
+        <v>2300</v>
       </c>
       <c r="C710" t="s">
-        <v>2297</v>
+        <v>2246</v>
       </c>
       <c r="D710" t="s">
-        <v>2298</v>
+        <v>2247</v>
       </c>
       <c r="F710" t="s">
-        <v>2299</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="711" spans="1:6">
       <c r="A711" t="s">
-        <v>2300</v>
+        <v>2090</v>
       </c>
       <c r="B711" t="s">
-        <v>2301</v>
+        <v>2091</v>
       </c>
       <c r="C711" t="s">
+        <v>2246</v>
+      </c>
+      <c r="D711" t="s">
         <v>2247</v>
-      </c>
-[...1 lines deleted...]
-        <v>2248</v>
       </c>
       <c r="F711" t="s">
         <v>2302</v>
       </c>
     </row>
     <row r="712" spans="1:6">
       <c r="A712" t="s">
-        <v>2091</v>
+        <v>2303</v>
       </c>
       <c r="B712" t="s">
-        <v>2092</v>
+        <v>2304</v>
       </c>
       <c r="C712" t="s">
-        <v>2247</v>
+        <v>2305</v>
       </c>
       <c r="D712" t="s">
-        <v>2248</v>
+        <v>2306</v>
       </c>
       <c r="F712" t="s">
-        <v>2303</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="713" spans="1:6">
       <c r="A713" t="s">
-        <v>2304</v>
+        <v>2243</v>
       </c>
       <c r="B713" t="s">
-        <v>2305</v>
+        <v>2244</v>
       </c>
       <c r="C713" t="s">
-        <v>2306</v>
+        <v>2308</v>
       </c>
       <c r="D713" t="s">
-        <v>2307</v>
+        <v>2309</v>
       </c>
       <c r="F713" t="s">
-        <v>2308</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="714" spans="1:6">
       <c r="A714" t="s">
-        <v>2244</v>
+        <v>2311</v>
       </c>
       <c r="B714" t="s">
-        <v>2245</v>
+        <v>2312</v>
       </c>
       <c r="C714" t="s">
-        <v>2309</v>
+        <v>2313</v>
       </c>
       <c r="D714" t="s">
-        <v>2310</v>
+        <v>2314</v>
       </c>
       <c r="F714" t="s">
-        <v>2311</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="715" spans="1:6">
       <c r="A715" t="s">
-        <v>2312</v>
+        <v>2316</v>
       </c>
       <c r="B715" t="s">
-        <v>2313</v>
+        <v>2317</v>
       </c>
       <c r="C715" t="s">
-        <v>2314</v>
+        <v>2145</v>
       </c>
       <c r="D715" t="s">
-        <v>2315</v>
+        <v>2146</v>
       </c>
       <c r="F715" t="s">
-        <v>2316</v>
+        <v>2318</v>
       </c>
     </row>
     <row r="716" spans="1:6">
       <c r="A716" t="s">
-        <v>2317</v>
+        <v>2271</v>
       </c>
       <c r="B716" t="s">
-        <v>2318</v>
+        <v>2272</v>
       </c>
       <c r="C716" t="s">
-        <v>2146</v>
+        <v>2305</v>
       </c>
       <c r="D716" t="s">
-        <v>2147</v>
+        <v>2306</v>
       </c>
       <c r="F716" t="s">
         <v>2319</v>
       </c>
     </row>
     <row r="717" spans="1:6">
       <c r="A717" t="s">
-        <v>2272</v>
+        <v>2150</v>
       </c>
       <c r="B717" t="s">
-        <v>2273</v>
+        <v>2151</v>
       </c>
       <c r="C717" t="s">
-        <v>2306</v>
+        <v>2143</v>
       </c>
       <c r="D717" t="s">
-        <v>2307</v>
+        <v>2144</v>
       </c>
       <c r="F717" t="s">
         <v>2320</v>
       </c>
     </row>
     <row r="718" spans="1:6">
       <c r="A718" t="s">
-        <v>2151</v>
+        <v>2155</v>
       </c>
       <c r="B718" t="s">
-        <v>2152</v>
+        <v>2156</v>
       </c>
       <c r="C718" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D718" t="s">
         <v>2144</v>
-      </c>
-[...1 lines deleted...]
-        <v>2145</v>
       </c>
       <c r="F718" t="s">
         <v>2321</v>
       </c>
     </row>
     <row r="719" spans="1:6">
       <c r="A719" t="s">
-        <v>2156</v>
+        <v>2322</v>
       </c>
       <c r="B719" t="s">
-        <v>2157</v>
+        <v>2323</v>
       </c>
       <c r="C719" t="s">
-        <v>2144</v>
+        <v>2248</v>
       </c>
       <c r="D719" t="s">
-        <v>2145</v>
+        <v>2249</v>
       </c>
       <c r="F719" t="s">
-        <v>2322</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="720" spans="1:6">
       <c r="A720" t="s">
-        <v>2323</v>
+        <v>2325</v>
       </c>
       <c r="B720" t="s">
-        <v>2324</v>
+        <v>2326</v>
       </c>
       <c r="C720" t="s">
-        <v>2249</v>
+        <v>2166</v>
       </c>
       <c r="D720" t="s">
-        <v>2250</v>
+        <v>2167</v>
       </c>
       <c r="F720" t="s">
-        <v>2325</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="721" spans="1:6">
       <c r="A721" t="s">
-        <v>2326</v>
+        <v>2110</v>
       </c>
       <c r="B721" t="s">
-        <v>2327</v>
+        <v>2111</v>
       </c>
       <c r="C721" t="s">
-        <v>2167</v>
+        <v>2328</v>
       </c>
       <c r="D721" t="s">
-        <v>2168</v>
+        <v>2329</v>
       </c>
       <c r="F721" t="s">
-        <v>2328</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="722" spans="1:6">
       <c r="A722" t="s">
-        <v>2111</v>
+        <v>2233</v>
       </c>
       <c r="B722" t="s">
-        <v>2112</v>
+        <v>2234</v>
       </c>
       <c r="C722" t="s">
-        <v>2329</v>
+        <v>2331</v>
       </c>
       <c r="D722" t="s">
-        <v>2330</v>
+        <v>2332</v>
       </c>
       <c r="F722" t="s">
-        <v>2331</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="723" spans="1:6">
       <c r="A723" t="s">
-        <v>2234</v>
+        <v>2238</v>
       </c>
       <c r="B723" t="s">
-        <v>2235</v>
+        <v>2239</v>
       </c>
       <c r="C723" t="s">
-        <v>2332</v>
+        <v>2184</v>
       </c>
       <c r="D723" t="s">
-        <v>2333</v>
+        <v>2185</v>
       </c>
       <c r="F723" t="s">
         <v>2334</v>
       </c>
     </row>
     <row r="724" spans="1:6">
       <c r="A724" t="s">
-        <v>2239</v>
+        <v>2335</v>
       </c>
       <c r="B724" t="s">
-        <v>2240</v>
+        <v>2336</v>
       </c>
       <c r="C724" t="s">
-        <v>2185</v>
+        <v>2105</v>
       </c>
       <c r="D724" t="s">
-        <v>2186</v>
+        <v>2106</v>
       </c>
       <c r="F724" t="s">
-        <v>2335</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="725" spans="1:6">
       <c r="A725" t="s">
-        <v>2336</v>
+        <v>2130</v>
       </c>
       <c r="B725" t="s">
-        <v>2337</v>
+        <v>2131</v>
       </c>
       <c r="C725" t="s">
-        <v>2106</v>
+        <v>2338</v>
       </c>
       <c r="D725" t="s">
-        <v>2107</v>
+        <v>2339</v>
       </c>
       <c r="F725" t="s">
-        <v>2338</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="726" spans="1:6">
       <c r="A726" t="s">
-        <v>2131</v>
+        <v>2296</v>
       </c>
       <c r="B726" t="s">
-        <v>2132</v>
+        <v>2297</v>
       </c>
       <c r="C726" t="s">
-        <v>2339</v>
+        <v>2341</v>
       </c>
       <c r="D726" t="s">
-        <v>2340</v>
+        <v>2342</v>
       </c>
       <c r="F726" t="s">
-        <v>2341</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="727" spans="1:6">
       <c r="A727" t="s">
-        <v>2297</v>
+        <v>2344</v>
       </c>
       <c r="B727" t="s">
-        <v>2298</v>
+        <v>2345</v>
       </c>
       <c r="C727" t="s">
-        <v>2342</v>
+        <v>2299</v>
       </c>
       <c r="D727" t="s">
-        <v>2343</v>
+        <v>2300</v>
       </c>
       <c r="F727" t="s">
-        <v>2344</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="728" spans="1:6">
       <c r="A728" t="s">
-        <v>2345</v>
+        <v>2211</v>
       </c>
       <c r="B728" t="s">
-        <v>2346</v>
+        <v>2212</v>
       </c>
       <c r="C728" t="s">
-        <v>2300</v>
+        <v>2206</v>
       </c>
       <c r="D728" t="s">
-        <v>2301</v>
+        <v>2207</v>
       </c>
       <c r="F728" t="s">
         <v>2347</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" t="s">
-        <v>2212</v>
+        <v>2348</v>
       </c>
       <c r="B729" t="s">
-        <v>2213</v>
+        <v>2349</v>
       </c>
       <c r="C729" t="s">
-        <v>2207</v>
+        <v>2350</v>
       </c>
       <c r="D729" t="s">
-        <v>2208</v>
+        <v>2351</v>
       </c>
       <c r="F729" t="s">
-        <v>2348</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" t="s">
-        <v>2349</v>
+        <v>2353</v>
       </c>
       <c r="B730" t="s">
-        <v>2350</v>
+        <v>2354</v>
       </c>
       <c r="C730" t="s">
-        <v>2351</v>
+        <v>2355</v>
       </c>
       <c r="D730" t="s">
-        <v>2352</v>
+        <v>2356</v>
       </c>
       <c r="F730" t="s">
-        <v>2353</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="731" spans="1:6">
       <c r="A731" t="s">
-        <v>2354</v>
+        <v>2358</v>
       </c>
       <c r="B731" t="s">
-        <v>2355</v>
+        <v>2359</v>
       </c>
       <c r="C731" t="s">
-        <v>2356</v>
+        <v>2360</v>
       </c>
       <c r="D731" t="s">
-        <v>2357</v>
+        <v>2361</v>
       </c>
       <c r="F731" t="s">
-        <v>2358</v>
+        <v>2362</v>
       </c>
     </row>
     <row r="732" spans="1:6">
       <c r="A732" t="s">
-        <v>2359</v>
+        <v>2363</v>
       </c>
       <c r="B732" t="s">
-        <v>2360</v>
+        <v>2364</v>
       </c>
       <c r="C732" t="s">
-        <v>2361</v>
+        <v>2365</v>
       </c>
       <c r="D732" t="s">
-        <v>2362</v>
+        <v>2366</v>
       </c>
       <c r="F732" t="s">
-        <v>2363</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="733" spans="1:6">
       <c r="A733" t="s">
-        <v>2364</v>
+        <v>2368</v>
       </c>
       <c r="B733" t="s">
-        <v>2365</v>
+        <v>2369</v>
       </c>
       <c r="C733" t="s">
-        <v>2366</v>
+        <v>2370</v>
       </c>
       <c r="D733" t="s">
-        <v>2367</v>
+        <v>2371</v>
       </c>
       <c r="F733" t="s">
-        <v>2368</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="734" spans="1:6">
       <c r="A734" t="s">
-        <v>2369</v>
+        <v>2373</v>
       </c>
       <c r="B734" t="s">
-        <v>2370</v>
+        <v>2374</v>
       </c>
       <c r="C734" t="s">
-        <v>2371</v>
+        <v>2158</v>
       </c>
       <c r="D734" t="s">
-        <v>2372</v>
+        <v>2159</v>
       </c>
       <c r="F734" t="s">
-        <v>2373</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="735" spans="1:6">
       <c r="A735" t="s">
-        <v>2374</v>
+        <v>2370</v>
       </c>
       <c r="B735" t="s">
-        <v>2375</v>
+        <v>2371</v>
       </c>
       <c r="C735" t="s">
-        <v>2159</v>
+        <v>2363</v>
       </c>
       <c r="D735" t="s">
-        <v>2160</v>
+        <v>2364</v>
       </c>
       <c r="F735" t="s">
         <v>2376</v>
       </c>
     </row>
     <row r="736" spans="1:6">
       <c r="A736" t="s">
-        <v>2371</v>
+        <v>2377</v>
       </c>
       <c r="B736" t="s">
-        <v>2372</v>
+        <v>2378</v>
       </c>
       <c r="C736" t="s">
-        <v>2364</v>
+        <v>2155</v>
       </c>
       <c r="D736" t="s">
-        <v>2365</v>
+        <v>2156</v>
       </c>
       <c r="F736" t="s">
-        <v>2377</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="737" spans="1:6">
       <c r="A737" t="s">
-        <v>2378</v>
+        <v>2380</v>
       </c>
       <c r="B737" t="s">
-        <v>2379</v>
+        <v>2381</v>
       </c>
       <c r="C737" t="s">
-        <v>2156</v>
+        <v>2382</v>
       </c>
       <c r="D737" t="s">
-        <v>2157</v>
+        <v>2383</v>
       </c>
       <c r="F737" t="s">
-        <v>2380</v>
+        <v>2384</v>
       </c>
     </row>
     <row r="738" spans="1:6">
       <c r="A738" t="s">
-        <v>2381</v>
+        <v>2385</v>
       </c>
       <c r="B738" t="s">
-        <v>2382</v>
+        <v>2386</v>
       </c>
       <c r="C738" t="s">
-        <v>2383</v>
+        <v>2305</v>
       </c>
       <c r="D738" t="s">
-        <v>2384</v>
+        <v>2306</v>
       </c>
       <c r="F738" t="s">
-        <v>2385</v>
+        <v>2387</v>
       </c>
     </row>
     <row r="739" spans="1:6">
       <c r="A739" t="s">
-        <v>2386</v>
+        <v>2388</v>
       </c>
       <c r="B739" t="s">
-        <v>2387</v>
+        <v>2389</v>
       </c>
       <c r="C739" t="s">
-        <v>2306</v>
+        <v>2390</v>
       </c>
       <c r="D739" t="s">
-        <v>2307</v>
+        <v>2391</v>
       </c>
       <c r="F739" t="s">
-        <v>2388</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="740" spans="1:6">
       <c r="A740" t="s">
-        <v>2389</v>
+        <v>2393</v>
       </c>
       <c r="B740" t="s">
-        <v>2390</v>
+        <v>2394</v>
       </c>
       <c r="C740" t="s">
-        <v>2391</v>
+        <v>2395</v>
       </c>
       <c r="D740" t="s">
-        <v>2392</v>
+        <v>2396</v>
       </c>
       <c r="F740" t="s">
-        <v>2393</v>
+        <v>2397</v>
       </c>
     </row>
     <row r="741" spans="1:6">
       <c r="A741" t="s">
-        <v>2394</v>
+        <v>2398</v>
       </c>
       <c r="B741" t="s">
-        <v>2395</v>
+        <v>2399</v>
       </c>
       <c r="C741" t="s">
-        <v>2396</v>
+        <v>2166</v>
       </c>
       <c r="D741" t="s">
-        <v>2397</v>
+        <v>2167</v>
       </c>
       <c r="F741" t="s">
-        <v>2398</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="742" spans="1:6">
       <c r="A742" t="s">
-        <v>2399</v>
+        <v>2401</v>
       </c>
       <c r="B742" t="s">
-        <v>2400</v>
+        <v>2402</v>
       </c>
       <c r="C742" t="s">
-        <v>2167</v>
+        <v>2403</v>
       </c>
       <c r="D742" t="s">
-        <v>2168</v>
+        <v>2404</v>
       </c>
       <c r="F742" t="s">
-        <v>2401</v>
+        <v>2405</v>
       </c>
     </row>
     <row r="743" spans="1:6">
       <c r="A743" t="s">
-        <v>2402</v>
+        <v>1699</v>
       </c>
       <c r="B743" t="s">
-        <v>2403</v>
+        <v>1700</v>
       </c>
       <c r="C743" t="s">
-        <v>2404</v>
+        <v>2406</v>
       </c>
       <c r="D743" t="s">
-        <v>2405</v>
+        <v>2407</v>
       </c>
       <c r="F743" t="s">
-        <v>2406</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="744" spans="1:6">
       <c r="A744" t="s">
-        <v>1699</v>
+        <v>2409</v>
       </c>
       <c r="B744" t="s">
-        <v>1700</v>
+        <v>2410</v>
       </c>
       <c r="C744" t="s">
-        <v>2407</v>
+        <v>2411</v>
       </c>
       <c r="D744" t="s">
-        <v>2408</v>
+        <v>2412</v>
       </c>
       <c r="F744" t="s">
-        <v>2409</v>
+        <v>2413</v>
       </c>
     </row>
     <row r="745" spans="1:6">
       <c r="A745" t="s">
-        <v>2410</v>
+        <v>2414</v>
       </c>
       <c r="B745" t="s">
-        <v>2411</v>
+        <v>2415</v>
       </c>
       <c r="C745" t="s">
-        <v>2412</v>
+        <v>1652</v>
       </c>
       <c r="D745" t="s">
-        <v>2413</v>
+        <v>1653</v>
       </c>
       <c r="F745" t="s">
-        <v>2414</v>
+        <v>2416</v>
       </c>
     </row>
     <row r="746" spans="1:6">
       <c r="A746" t="s">
-        <v>2415</v>
+        <v>2417</v>
       </c>
       <c r="B746" t="s">
-        <v>2416</v>
+        <v>2418</v>
       </c>
       <c r="C746" t="s">
-        <v>1652</v>
+        <v>2419</v>
       </c>
       <c r="D746" t="s">
-        <v>1653</v>
+        <v>2420</v>
       </c>
       <c r="F746" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
     </row>
     <row r="747" spans="1:6">
       <c r="A747" t="s">
-        <v>2418</v>
+        <v>2422</v>
       </c>
       <c r="B747" t="s">
-        <v>2419</v>
+        <v>2423</v>
       </c>
       <c r="C747" t="s">
-        <v>2420</v>
+        <v>2424</v>
       </c>
       <c r="D747" t="s">
-        <v>2421</v>
+        <v>2425</v>
       </c>
       <c r="F747" t="s">
-        <v>2422</v>
+        <v>2426</v>
       </c>
     </row>
     <row r="748" spans="1:6">
       <c r="A748" t="s">
-        <v>2423</v>
+        <v>2427</v>
       </c>
       <c r="B748" t="s">
+        <v>2428</v>
+      </c>
+      <c r="C748" t="s">
         <v>2424</v>
       </c>
-      <c r="C748" t="s">
+      <c r="D748" t="s">
         <v>2425</v>
       </c>
-      <c r="D748" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F748" t="s">
-        <v>2427</v>
+        <v>2429</v>
       </c>
     </row>
     <row r="749" spans="1:6">
       <c r="A749" t="s">
-        <v>2428</v>
+        <v>2430</v>
       </c>
       <c r="B749" t="s">
-        <v>2429</v>
+        <v>2431</v>
       </c>
       <c r="C749" t="s">
-        <v>2425</v>
+        <v>1799</v>
       </c>
       <c r="D749" t="s">
-        <v>2426</v>
+        <v>1800</v>
       </c>
       <c r="F749" t="s">
-        <v>2430</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="750" spans="1:6">
       <c r="A750" t="s">
-        <v>2431</v>
+        <v>2433</v>
       </c>
       <c r="B750" t="s">
-        <v>2432</v>
+        <v>2434</v>
       </c>
       <c r="C750" t="s">
-        <v>1800</v>
+        <v>2435</v>
       </c>
       <c r="D750" t="s">
-        <v>1801</v>
+        <v>2436</v>
       </c>
       <c r="F750" t="s">
-        <v>2433</v>
+        <v>2437</v>
       </c>
     </row>
     <row r="751" spans="1:6">
       <c r="A751" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="B751" t="s">
-        <v>2435</v>
+        <v>2439</v>
       </c>
       <c r="C751" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D751" t="s">
         <v>1900</v>
       </c>
-      <c r="D751" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F751" t="s">
-        <v>2436</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="752" spans="1:6">
       <c r="A752" t="s">
-        <v>2437</v>
+        <v>2441</v>
       </c>
       <c r="B752" t="s">
-        <v>2438</v>
+        <v>2442</v>
       </c>
       <c r="C752" t="s">
-        <v>2439</v>
+        <v>2443</v>
       </c>
       <c r="D752" t="s">
-        <v>2440</v>
+        <v>2444</v>
       </c>
       <c r="F752" t="s">
-        <v>2441</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="753" spans="1:6">
       <c r="A753" t="s">
-        <v>2442</v>
+        <v>2446</v>
       </c>
       <c r="B753" t="s">
-        <v>2443</v>
+        <v>2447</v>
       </c>
       <c r="C753" t="s">
-        <v>2444</v>
+        <v>2448</v>
       </c>
       <c r="D753" t="s">
-        <v>2445</v>
+        <v>2449</v>
       </c>
       <c r="F753" t="s">
-        <v>2446</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="754" spans="1:6">
       <c r="A754" t="s">
-        <v>2439</v>
+        <v>2443</v>
       </c>
       <c r="B754" t="s">
-        <v>2440</v>
+        <v>2444</v>
       </c>
       <c r="C754" t="s">
-        <v>2447</v>
+        <v>2451</v>
       </c>
       <c r="D754" t="s">
-        <v>2448</v>
+        <v>2452</v>
       </c>
       <c r="F754" t="s">
-        <v>2449</v>
+        <v>2453</v>
       </c>
     </row>
     <row r="755" spans="1:6">
       <c r="A755" t="s">
-        <v>2450</v>
+        <v>2454</v>
       </c>
       <c r="B755" t="s">
-        <v>2451</v>
+        <v>2455</v>
       </c>
       <c r="C755" t="s">
         <v>142</v>
       </c>
       <c r="D755" t="s">
         <v>143</v>
       </c>
       <c r="F755" t="s">
-        <v>2452</v>
+        <v>2456</v>
       </c>
     </row>
     <row r="756" spans="1:6">
       <c r="A756" t="s">
-        <v>2453</v>
+        <v>2457</v>
       </c>
       <c r="B756" t="s">
-        <v>2454</v>
+        <v>2458</v>
       </c>
       <c r="C756" t="s">
-        <v>2455</v>
+        <v>2459</v>
       </c>
       <c r="D756" t="s">
-        <v>2456</v>
+        <v>2460</v>
       </c>
       <c r="F756" t="s">
-        <v>2457</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="757" spans="1:6">
       <c r="A757" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B757" t="s">
         <v>1976</v>
       </c>
-      <c r="B757" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C757" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D757" t="s">
         <v>1949</v>
       </c>
-      <c r="D757" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F757" t="s">
-        <v>2458</v>
+        <v>2462</v>
       </c>
     </row>
     <row r="758" spans="1:6">
       <c r="A758" t="s">
-        <v>2447</v>
+        <v>2451</v>
       </c>
       <c r="B758" t="s">
-        <v>2448</v>
+        <v>2452</v>
       </c>
       <c r="C758" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D758" t="s">
         <v>2068</v>
       </c>
-      <c r="D758" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F758" t="s">
-        <v>2459</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="759" spans="1:6">
       <c r="A759" t="s">
-        <v>2460</v>
+        <v>2464</v>
       </c>
       <c r="B759" t="s">
-        <v>2461</v>
+        <v>2465</v>
       </c>
       <c r="C759" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D759" t="s">
         <v>2068</v>
       </c>
-      <c r="D759" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F759" t="s">
-        <v>2462</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="760" spans="1:6">
       <c r="A760" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B760" t="s">
         <v>2081</v>
       </c>
-      <c r="B760" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C760" t="s">
-        <v>2460</v>
+        <v>2464</v>
       </c>
       <c r="D760" t="s">
-        <v>2461</v>
+        <v>2465</v>
       </c>
       <c r="F760" t="s">
-        <v>2463</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="761" spans="1:6">
       <c r="A761" t="s">
-        <v>2455</v>
+        <v>2459</v>
       </c>
       <c r="B761" t="s">
-        <v>2456</v>
+        <v>2460</v>
       </c>
       <c r="C761" t="s">
         <v>136</v>
       </c>
       <c r="D761" t="s">
         <v>137</v>
       </c>
       <c r="F761" t="s">
-        <v>2464</v>
+        <v>2468</v>
       </c>
     </row>
     <row r="762" spans="1:6">
       <c r="A762" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B762" t="s">
         <v>2025</v>
       </c>
-      <c r="B762" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C762" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D762" t="s">
         <v>1997</v>
       </c>
-      <c r="D762" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F762" t="s">
-        <v>2465</v>
+        <v>2469</v>
       </c>
     </row>
     <row r="763" spans="1:6">
       <c r="A763" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B763" t="s">
         <v>2042</v>
-      </c>
-[...1 lines deleted...]
-        <v>2043</v>
       </c>
       <c r="C763" t="s">
         <v>100</v>
       </c>
       <c r="D763" t="s">
         <v>101</v>
       </c>
       <c r="F763" t="s">
-        <v>2466</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="764" spans="1:6">
       <c r="A764" t="s">
-        <v>2467</v>
+        <v>2471</v>
       </c>
       <c r="B764" t="s">
-        <v>2468</v>
+        <v>2472</v>
       </c>
       <c r="C764" t="s">
-        <v>2469</v>
+        <v>2473</v>
       </c>
       <c r="D764" t="s">
-        <v>2470</v>
+        <v>2474</v>
       </c>
       <c r="F764" t="s">
-        <v>2471</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="765" spans="1:6">
       <c r="A765" t="s">
-        <v>2472</v>
+        <v>2476</v>
       </c>
       <c r="B765" t="s">
-        <v>2473</v>
+        <v>2477</v>
       </c>
       <c r="C765" t="s">
-        <v>2474</v>
+        <v>2478</v>
       </c>
       <c r="D765" t="s">
-        <v>2475</v>
+        <v>2479</v>
       </c>
       <c r="F765" t="s">
-        <v>2476</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="766" spans="1:6">
       <c r="A766" t="s">
-        <v>2477</v>
+        <v>2481</v>
       </c>
       <c r="B766" t="s">
-        <v>2478</v>
+        <v>2482</v>
       </c>
       <c r="C766" t="s">
-        <v>2469</v>
+        <v>2473</v>
       </c>
       <c r="D766" t="s">
-        <v>2470</v>
+        <v>2474</v>
       </c>
       <c r="F766" t="s">
-        <v>2479</v>
+        <v>2483</v>
       </c>
     </row>
     <row r="767" spans="1:6">
       <c r="A767" t="s">
-        <v>2480</v>
+        <v>2484</v>
       </c>
       <c r="B767" t="s">
-        <v>2481</v>
+        <v>2485</v>
       </c>
       <c r="C767" t="s">
-        <v>2482</v>
+        <v>2486</v>
       </c>
       <c r="D767" t="s">
-        <v>2483</v>
+        <v>2472</v>
       </c>
       <c r="F767" t="s">
-        <v>2484</v>
+        <v>2487</v>
       </c>
     </row>
     <row r="768" spans="1:6">
       <c r="A768" t="s">
-        <v>2485</v>
+        <v>2488</v>
       </c>
       <c r="B768" t="s">
-        <v>2486</v>
+        <v>2489</v>
       </c>
       <c r="C768" t="s">
-        <v>2487</v>
+        <v>2490</v>
       </c>
       <c r="D768" t="s">
-        <v>2488</v>
+        <v>2491</v>
       </c>
       <c r="F768" t="s">
-        <v>2489</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="769" spans="1:6">
       <c r="A769" t="s">
+        <v>2493</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2494</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2481</v>
+      </c>
+      <c r="D769" t="s">
         <v>2482</v>
       </c>
-      <c r="B769" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F769" t="s">
-        <v>2490</v>
+        <v>2495</v>
       </c>
     </row>
     <row r="770" spans="1:6">
       <c r="A770" t="s">
-        <v>2487</v>
+        <v>2490</v>
       </c>
       <c r="B770" t="s">
-        <v>2488</v>
+        <v>2491</v>
       </c>
       <c r="C770" t="s">
-        <v>2477</v>
+        <v>2481</v>
       </c>
       <c r="D770" t="s">
-        <v>2478</v>
+        <v>2482</v>
       </c>
       <c r="F770" t="s">
-        <v>2491</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="771" spans="1:6">
       <c r="A771" t="s">
-        <v>2469</v>
+        <v>2473</v>
       </c>
       <c r="B771" t="s">
-        <v>2470</v>
+        <v>2474</v>
       </c>
       <c r="C771" t="s">
         <v>157</v>
       </c>
       <c r="D771" t="s">
         <v>158</v>
       </c>
       <c r="F771" t="s">
-        <v>2492</v>
+        <v>2497</v>
       </c>
     </row>
     <row r="772" spans="1:6">
       <c r="A772" t="s">
-        <v>2493</v>
+        <v>2498</v>
       </c>
       <c r="B772" t="s">
-        <v>2494</v>
+        <v>2499</v>
       </c>
       <c r="C772" t="s">
-        <v>2477</v>
+        <v>2481</v>
       </c>
       <c r="D772" t="s">
-        <v>2478</v>
+        <v>2482</v>
       </c>
       <c r="F772" t="s">
-        <v>2495</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="773" spans="1:6">
       <c r="A773" t="s">
-        <v>2496</v>
+        <v>2501</v>
       </c>
       <c r="B773" t="s">
-        <v>2497</v>
+        <v>2502</v>
       </c>
       <c r="C773" t="s">
-        <v>2498</v>
+        <v>2503</v>
       </c>
       <c r="D773" t="s">
-        <v>2499</v>
+        <v>2504</v>
       </c>
       <c r="F773" t="s">
-        <v>2500</v>
+        <v>2505</v>
       </c>
     </row>
     <row r="774" spans="1:6">
       <c r="A774" t="s">
-        <v>2501</v>
+        <v>2506</v>
       </c>
       <c r="B774" t="s">
-        <v>2502</v>
+        <v>2507</v>
       </c>
       <c r="C774" t="s">
         <v>494</v>
       </c>
       <c r="D774" t="s">
         <v>495</v>
       </c>
       <c r="F774" t="s">
-        <v>2503</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="775" spans="1:6">
       <c r="A775" t="s">
-        <v>2504</v>
+        <v>2509</v>
       </c>
       <c r="B775" t="s">
-        <v>2505</v>
+        <v>2510</v>
       </c>
       <c r="C775" t="s">
-        <v>2506</v>
+        <v>2511</v>
       </c>
       <c r="D775" t="s">
-        <v>2507</v>
+        <v>2512</v>
       </c>
       <c r="F775" t="s">
-        <v>2508</v>
+        <v>2513</v>
       </c>
     </row>
     <row r="776" spans="1:6">
       <c r="A776" t="s">
-        <v>2509</v>
+        <v>2514</v>
       </c>
       <c r="B776" t="s">
-        <v>2510</v>
+        <v>2515</v>
       </c>
       <c r="C776" t="s">
-        <v>2511</v>
+        <v>2516</v>
       </c>
       <c r="D776" t="s">
-        <v>2512</v>
+        <v>2517</v>
       </c>
       <c r="F776" t="s">
-        <v>2513</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="777" spans="1:6">
       <c r="A777" t="s">
-        <v>2514</v>
+        <v>2519</v>
       </c>
       <c r="B777" t="s">
-        <v>2515</v>
+        <v>2520</v>
       </c>
       <c r="C777" t="s">
-        <v>2516</v>
+        <v>2521</v>
       </c>
       <c r="D777" t="s">
-        <v>2517</v>
+        <v>2522</v>
       </c>
       <c r="F777" t="s">
-        <v>2518</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="778" spans="1:6">
       <c r="A778" t="s">
-        <v>2519</v>
+        <v>2524</v>
       </c>
       <c r="B778" t="s">
-        <v>2520</v>
+        <v>2525</v>
       </c>
       <c r="C778" t="s">
-        <v>2521</v>
+        <v>2526</v>
       </c>
       <c r="D778" t="s">
-        <v>2522</v>
+        <v>2527</v>
       </c>
       <c r="F778" t="s">
-        <v>2523</v>
+        <v>2528</v>
       </c>
     </row>
     <row r="779" spans="1:6">
       <c r="A779" t="s">
         <v>1426</v>
       </c>
       <c r="B779" t="s">
         <v>1427</v>
       </c>
       <c r="C779" t="s">
         <v>1589</v>
       </c>
       <c r="D779" t="s">
         <v>1590</v>
       </c>
       <c r="F779" t="s">
-        <v>2524</v>
+        <v>2529</v>
       </c>
     </row>
     <row r="780" spans="1:6">
       <c r="A780" t="s">
-        <v>2525</v>
+        <v>2530</v>
       </c>
       <c r="B780" t="s">
-        <v>2526</v>
+        <v>2531</v>
       </c>
       <c r="C780" t="s">
-        <v>2527</v>
+        <v>2532</v>
       </c>
       <c r="D780" t="s">
-        <v>2528</v>
+        <v>2533</v>
       </c>
       <c r="F780" t="s">
-        <v>2529</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="781" spans="1:6">
       <c r="A781" t="s">
-        <v>2530</v>
+        <v>2535</v>
       </c>
       <c r="B781" t="s">
-        <v>2531</v>
+        <v>2536</v>
       </c>
       <c r="C781" t="s">
         <v>1667</v>
       </c>
       <c r="D781" t="s">
         <v>1668</v>
       </c>
       <c r="F781" t="s">
-        <v>2532</v>
+        <v>2537</v>
       </c>
     </row>
     <row r="782" spans="1:6">
       <c r="A782" t="s">
+        <v>2115</v>
+      </c>
+      <c r="B782" t="s">
         <v>2116</v>
       </c>
-      <c r="B782" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C782" t="s">
-        <v>2533</v>
+        <v>2538</v>
       </c>
       <c r="D782" t="s">
-        <v>2534</v>
+        <v>2539</v>
       </c>
       <c r="F782" t="s">
-        <v>2535</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="783" spans="1:6">
       <c r="A783" t="s">
-        <v>2536</v>
+        <v>2541</v>
       </c>
       <c r="B783" t="s">
-        <v>2537</v>
+        <v>2542</v>
       </c>
       <c r="C783" t="s">
-        <v>2538</v>
+        <v>2543</v>
       </c>
       <c r="D783" t="s">
-        <v>2539</v>
+        <v>2544</v>
       </c>
       <c r="F783" t="s">
-        <v>2540</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="784" spans="1:6">
       <c r="A784" t="s">
-        <v>2541</v>
+        <v>2546</v>
       </c>
       <c r="B784" t="s">
-        <v>2542</v>
+        <v>2547</v>
       </c>
       <c r="C784" t="s">
-        <v>2543</v>
+        <v>2548</v>
       </c>
       <c r="D784" t="s">
-        <v>2544</v>
+        <v>2549</v>
       </c>
       <c r="F784" t="s">
-        <v>2545</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="785" spans="1:6">
       <c r="A785" t="s">
-        <v>2546</v>
+        <v>2551</v>
       </c>
       <c r="B785" t="s">
-        <v>2547</v>
+        <v>2552</v>
       </c>
       <c r="C785" t="s">
-        <v>2548</v>
+        <v>2553</v>
       </c>
       <c r="D785" t="s">
-        <v>2549</v>
+        <v>2554</v>
       </c>
       <c r="F785" t="s">
-        <v>2550</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="786" spans="1:6">
       <c r="A786" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2557</v>
+      </c>
+      <c r="C786" t="s">
         <v>2551</v>
       </c>
-      <c r="B786" t="s">
+      <c r="D786" t="s">
         <v>2552</v>
       </c>
-      <c r="C786" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F786" t="s">
-        <v>2553</v>
+        <v>2558</v>
       </c>
     </row>
     <row r="787" spans="1:6">
       <c r="A787" t="s">
-        <v>2554</v>
+        <v>2559</v>
       </c>
       <c r="B787" t="s">
-        <v>2555</v>
+        <v>2560</v>
       </c>
       <c r="C787" t="s">
-        <v>2556</v>
+        <v>2561</v>
       </c>
       <c r="D787" t="s">
-        <v>2557</v>
+        <v>2562</v>
       </c>
       <c r="F787" t="s">
-        <v>2558</v>
+        <v>2563</v>
       </c>
     </row>
     <row r="788" spans="1:6">
       <c r="A788" t="s">
-        <v>2559</v>
+        <v>2564</v>
       </c>
       <c r="B788" t="s">
-        <v>2560</v>
+        <v>2565</v>
       </c>
       <c r="C788" t="s">
-        <v>2561</v>
+        <v>2566</v>
       </c>
       <c r="D788" t="s">
-        <v>2562</v>
+        <v>2567</v>
       </c>
       <c r="F788" t="s">
-        <v>2563</v>
+        <v>2568</v>
       </c>
     </row>
     <row r="789" spans="1:6">
       <c r="A789" t="s">
-        <v>2561</v>
+        <v>2566</v>
       </c>
       <c r="B789" t="s">
-        <v>2562</v>
+        <v>2567</v>
       </c>
       <c r="C789" t="s">
-        <v>2564</v>
+        <v>2569</v>
       </c>
       <c r="D789" t="s">
-        <v>2565</v>
+        <v>2570</v>
       </c>
       <c r="F789" t="s">
-        <v>2566</v>
+        <v>2571</v>
       </c>
     </row>
     <row r="790" spans="1:6">
       <c r="A790" t="s">
-        <v>2567</v>
+        <v>2572</v>
       </c>
       <c r="B790" t="s">
-        <v>2568</v>
+        <v>2573</v>
       </c>
       <c r="C790" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D790" t="s">
         <v>2306</v>
       </c>
-      <c r="D790" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F790" t="s">
-        <v>2569</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="791" spans="1:6">
       <c r="A791" t="s">
-        <v>2570</v>
+        <v>2575</v>
       </c>
       <c r="B791" t="s">
-        <v>2571</v>
+        <v>2576</v>
       </c>
       <c r="C791" t="s">
-        <v>2572</v>
+        <v>2577</v>
       </c>
       <c r="D791" t="s">
-        <v>2573</v>
+        <v>2578</v>
       </c>
       <c r="F791" t="s">
-        <v>2574</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="792" spans="1:6">
       <c r="A792" t="s">
+        <v>2284</v>
+      </c>
+      <c r="B792" t="s">
         <v>2285</v>
       </c>
-      <c r="B792" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C792" t="s">
-        <v>2575</v>
+        <v>2580</v>
       </c>
       <c r="D792" t="s">
-        <v>2576</v>
+        <v>2581</v>
       </c>
       <c r="F792" t="s">
-        <v>2577</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="793" spans="1:6">
       <c r="A793" t="s">
+        <v>2125</v>
+      </c>
+      <c r="B793" t="s">
         <v>2126</v>
       </c>
-      <c r="B793" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C793" t="s">
-        <v>2578</v>
+        <v>2583</v>
       </c>
       <c r="D793" t="s">
         <v>914</v>
       </c>
       <c r="F793" t="s">
-        <v>2579</v>
+        <v>2584</v>
       </c>
     </row>
     <row r="794" spans="1:6">
       <c r="A794" t="s">
-        <v>2580</v>
+        <v>2585</v>
       </c>
       <c r="B794" t="s">
-        <v>2581</v>
+        <v>2586</v>
       </c>
       <c r="C794" t="s">
+        <v>2338</v>
+      </c>
+      <c r="D794" t="s">
         <v>2339</v>
       </c>
-      <c r="D794" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F794" t="s">
-        <v>2582</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="795" spans="1:6">
       <c r="A795" t="s">
-        <v>2583</v>
+        <v>2588</v>
       </c>
       <c r="B795" t="s">
-        <v>2584</v>
+        <v>2589</v>
       </c>
       <c r="C795" t="s">
+        <v>2344</v>
+      </c>
+      <c r="D795" t="s">
         <v>2345</v>
       </c>
-      <c r="D795" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F795" t="s">
-        <v>2585</v>
+        <v>2590</v>
       </c>
     </row>
     <row r="796" spans="1:6">
       <c r="A796" t="s">
-        <v>2586</v>
+        <v>2591</v>
       </c>
       <c r="B796" t="s">
-        <v>2587</v>
+        <v>2592</v>
       </c>
       <c r="C796" t="s">
-        <v>2588</v>
+        <v>2593</v>
       </c>
       <c r="D796" t="s">
-        <v>2589</v>
+        <v>2594</v>
       </c>
       <c r="F796" t="s">
-        <v>2590</v>
+        <v>2595</v>
       </c>
     </row>
     <row r="797" spans="1:6">
       <c r="A797" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B797" t="s">
         <v>2101</v>
       </c>
-      <c r="B797" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C797" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D797" t="s">
         <v>2272</v>
       </c>
-      <c r="D797" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F797" t="s">
-        <v>2591</v>
+        <v>2596</v>
       </c>
     </row>
     <row r="798" spans="1:6">
       <c r="A798" t="s">
-        <v>2592</v>
+        <v>2597</v>
       </c>
       <c r="B798" t="s">
-        <v>2593</v>
+        <v>2598</v>
       </c>
       <c r="C798" t="s">
-        <v>2567</v>
+        <v>2572</v>
       </c>
       <c r="D798" t="s">
-        <v>2568</v>
+        <v>2573</v>
       </c>
       <c r="F798" t="s">
-        <v>2594</v>
+        <v>2599</v>
       </c>
     </row>
     <row r="799" spans="1:6">
       <c r="A799" t="s">
-        <v>2588</v>
+        <v>2593</v>
       </c>
       <c r="B799" t="s">
-        <v>2589</v>
+        <v>2594</v>
       </c>
       <c r="C799" t="s">
-        <v>2595</v>
+        <v>2600</v>
       </c>
       <c r="D799" t="s">
-        <v>2596</v>
+        <v>2601</v>
       </c>
       <c r="F799" t="s">
-        <v>2597</v>
+        <v>2602</v>
       </c>
     </row>
     <row r="800" spans="1:6">
       <c r="A800" t="s">
-        <v>2598</v>
+        <v>2603</v>
       </c>
       <c r="B800" t="s">
-        <v>2599</v>
+        <v>2604</v>
       </c>
       <c r="C800" t="s">
+        <v>2100</v>
+      </c>
+      <c r="D800" t="s">
         <v>2101</v>
       </c>
-      <c r="D800" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F800" t="s">
-        <v>2600</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="801" spans="1:6">
       <c r="A801" t="s">
-        <v>2533</v>
+        <v>2538</v>
       </c>
       <c r="B801" t="s">
-        <v>2534</v>
+        <v>2539</v>
       </c>
       <c r="C801" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D801" t="s">
         <v>2249</v>
       </c>
-      <c r="D801" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F801" t="s">
-        <v>2601</v>
+        <v>2606</v>
       </c>
     </row>
     <row r="802" spans="1:6">
       <c r="A802" t="s">
-        <v>2602</v>
+        <v>2607</v>
       </c>
       <c r="B802" t="s">
-        <v>2603</v>
+        <v>2608</v>
       </c>
       <c r="C802" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D802" t="s">
         <v>2249</v>
       </c>
-      <c r="D802" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F802" t="s">
-        <v>2604</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="803" spans="1:6">
       <c r="A803" t="s">
-        <v>2556</v>
+        <v>2561</v>
       </c>
       <c r="B803" t="s">
-        <v>2557</v>
+        <v>2562</v>
       </c>
       <c r="C803" t="s">
-        <v>2605</v>
+        <v>2610</v>
       </c>
       <c r="D803" t="s">
-        <v>2606</v>
+        <v>2611</v>
       </c>
       <c r="F803" t="s">
-        <v>2607</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="804" spans="1:6">
       <c r="A804" t="s">
-        <v>2608</v>
+        <v>2613</v>
       </c>
       <c r="B804" t="s">
-        <v>2609</v>
+        <v>2614</v>
       </c>
       <c r="C804" t="s">
-        <v>2610</v>
+        <v>2435</v>
       </c>
       <c r="D804" t="s">
-        <v>2611</v>
+        <v>2436</v>
       </c>
       <c r="F804" t="s">
-        <v>2612</v>
+        <v>2615</v>
       </c>
     </row>
     <row r="805" spans="1:6">
       <c r="A805" t="s">
-        <v>2575</v>
+        <v>2580</v>
       </c>
       <c r="B805" t="s">
-        <v>2576</v>
+        <v>2581</v>
       </c>
       <c r="C805" t="s">
+        <v>2338</v>
+      </c>
+      <c r="D805" t="s">
         <v>2339</v>
       </c>
-      <c r="D805" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F805" t="s">
-        <v>2613</v>
+        <v>2616</v>
       </c>
     </row>
     <row r="806" spans="1:6">
       <c r="A806" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B806" t="s">
         <v>2167</v>
       </c>
-      <c r="B806" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C806" t="s">
+        <v>2338</v>
+      </c>
+      <c r="D806" t="s">
         <v>2339</v>
       </c>
-      <c r="D806" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F806" t="s">
-        <v>2614</v>
+        <v>2617</v>
       </c>
     </row>
     <row r="807" spans="1:6">
       <c r="A807" t="s">
+        <v>2308</v>
+      </c>
+      <c r="B807" t="s">
         <v>2309</v>
       </c>
-      <c r="B807" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C807" t="s">
+        <v>2303</v>
+      </c>
+      <c r="D807" t="s">
         <v>2304</v>
       </c>
-      <c r="D807" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F807" t="s">
-        <v>2615</v>
+        <v>2618</v>
       </c>
     </row>
     <row r="808" spans="1:6">
       <c r="A808" t="s">
-        <v>2616</v>
+        <v>2619</v>
       </c>
       <c r="B808" t="s">
-        <v>2617</v>
+        <v>2620</v>
       </c>
       <c r="C808" t="s">
+        <v>2166</v>
+      </c>
+      <c r="D808" t="s">
         <v>2167</v>
       </c>
-      <c r="D808" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F808" t="s">
-        <v>2618</v>
+        <v>2621</v>
       </c>
     </row>
     <row r="809" spans="1:6">
       <c r="A809" t="s">
+        <v>2331</v>
+      </c>
+      <c r="B809" t="s">
         <v>2332</v>
       </c>
-      <c r="B809" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C809" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D809" t="s">
         <v>2272</v>
       </c>
-      <c r="D809" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F809" t="s">
-        <v>2619</v>
+        <v>2622</v>
       </c>
     </row>
     <row r="810" spans="1:6">
       <c r="A810" t="s">
-        <v>2620</v>
+        <v>2623</v>
       </c>
       <c r="B810" t="s">
-        <v>2621</v>
+        <v>2624</v>
       </c>
       <c r="C810" t="s">
+        <v>2100</v>
+      </c>
+      <c r="D810" t="s">
         <v>2101</v>
       </c>
-      <c r="D810" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F810" t="s">
-        <v>2622</v>
+        <v>2625</v>
       </c>
     </row>
     <row r="811" spans="1:6">
       <c r="A811" t="s">
-        <v>2605</v>
+        <v>2610</v>
       </c>
       <c r="B811" t="s">
-        <v>2606</v>
+        <v>2611</v>
       </c>
       <c r="C811" t="s">
-        <v>2578</v>
+        <v>2583</v>
       </c>
       <c r="D811" t="s">
         <v>914</v>
       </c>
       <c r="F811" t="s">
-        <v>2623</v>
+        <v>2626</v>
       </c>
     </row>
     <row r="812" spans="1:6">
       <c r="A812" t="s">
+        <v>2279</v>
+      </c>
+      <c r="B812" t="s">
         <v>2280</v>
       </c>
-      <c r="B812" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C812" t="s">
-        <v>2575</v>
+        <v>2580</v>
       </c>
       <c r="D812" t="s">
-        <v>2576</v>
+        <v>2581</v>
       </c>
       <c r="F812" t="s">
-        <v>2624</v>
+        <v>2627</v>
       </c>
     </row>
     <row r="813" spans="1:6">
       <c r="A813" t="s">
-        <v>2625</v>
+        <v>2628</v>
       </c>
       <c r="B813" t="s">
-        <v>2626</v>
+        <v>2629</v>
       </c>
       <c r="C813" t="s">
-        <v>2605</v>
+        <v>2610</v>
       </c>
       <c r="D813" t="s">
-        <v>2606</v>
+        <v>2611</v>
       </c>
       <c r="F813" t="s">
-        <v>2627</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="814" spans="1:6">
       <c r="A814" t="s">
-        <v>2628</v>
+        <v>2631</v>
       </c>
       <c r="B814" t="s">
-        <v>2629</v>
+        <v>2632</v>
       </c>
       <c r="C814" t="s">
-        <v>2610</v>
+        <v>2433</v>
       </c>
       <c r="D814" t="s">
-        <v>2611</v>
+        <v>2434</v>
       </c>
       <c r="F814" t="s">
-        <v>2630</v>
+        <v>2633</v>
       </c>
     </row>
     <row r="815" spans="1:6">
       <c r="A815" t="s">
+        <v>2248</v>
+      </c>
+      <c r="B815" t="s">
         <v>2249</v>
       </c>
-      <c r="B815" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C815" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D815" t="s">
         <v>2306</v>
       </c>
-      <c r="D815" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F815" t="s">
-        <v>2631</v>
+        <v>2634</v>
       </c>
     </row>
     <row r="816" spans="1:6">
       <c r="A816" t="s">
-        <v>2632</v>
+        <v>2635</v>
       </c>
       <c r="B816" t="s">
-        <v>2633</v>
+        <v>2636</v>
       </c>
       <c r="C816" t="s">
-        <v>2634</v>
+        <v>2637</v>
       </c>
       <c r="D816" t="s">
-        <v>2635</v>
+        <v>2638</v>
       </c>
       <c r="F816" t="s">
-        <v>2636</v>
+        <v>2639</v>
       </c>
     </row>
     <row r="817" spans="1:6">
       <c r="A817" t="s">
-        <v>2637</v>
+        <v>2640</v>
       </c>
       <c r="B817" t="s">
-        <v>2638</v>
+        <v>2641</v>
       </c>
       <c r="C817" t="s">
-        <v>2639</v>
+        <v>2642</v>
       </c>
       <c r="D817" t="s">
-        <v>2640</v>
+        <v>2643</v>
       </c>
       <c r="F817" t="s">
-        <v>2641</v>
+        <v>2644</v>
       </c>
     </row>
     <row r="818" spans="1:6">
       <c r="A818" t="s">
-        <v>2642</v>
+        <v>2645</v>
       </c>
       <c r="B818" t="s">
-        <v>2643</v>
+        <v>2646</v>
       </c>
       <c r="C818" t="s">
+        <v>2313</v>
+      </c>
+      <c r="D818" t="s">
         <v>2314</v>
       </c>
-      <c r="D818" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F818" t="s">
-        <v>2644</v>
+        <v>2647</v>
       </c>
     </row>
     <row r="819" spans="1:6">
       <c r="A819" t="s">
-        <v>2543</v>
+        <v>2548</v>
       </c>
       <c r="B819" t="s">
-        <v>2544</v>
+        <v>2549</v>
       </c>
       <c r="C819" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D819" t="s">
         <v>2249</v>
       </c>
-      <c r="D819" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F819" t="s">
-        <v>2645</v>
+        <v>2648</v>
       </c>
     </row>
     <row r="820" spans="1:6">
       <c r="A820" t="s">
-        <v>2646</v>
+        <v>2649</v>
       </c>
       <c r="B820" t="s">
-        <v>2647</v>
+        <v>2650</v>
       </c>
       <c r="C820" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D820" t="s">
         <v>2249</v>
       </c>
-      <c r="D820" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F820" t="s">
-        <v>2648</v>
+        <v>2651</v>
       </c>
     </row>
     <row r="821" spans="1:6">
       <c r="A821" t="s">
+        <v>2313</v>
+      </c>
+      <c r="B821" t="s">
         <v>2314</v>
       </c>
-      <c r="B821" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C821" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D821" t="s">
         <v>2306</v>
       </c>
-      <c r="D821" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F821" t="s">
-        <v>2649</v>
+        <v>2652</v>
       </c>
     </row>
     <row r="822" spans="1:6">
       <c r="A822" t="s">
-        <v>2650</v>
+        <v>2653</v>
       </c>
       <c r="B822" t="s">
-        <v>2651</v>
+        <v>2654</v>
       </c>
       <c r="C822" t="s">
-        <v>2652</v>
+        <v>2655</v>
       </c>
       <c r="D822" t="s">
-        <v>2653</v>
+        <v>2656</v>
       </c>
       <c r="F822" t="s">
-        <v>2654</v>
+        <v>2657</v>
       </c>
     </row>
     <row r="823" spans="1:6">
       <c r="A823" t="s">
-        <v>2655</v>
+        <v>2658</v>
       </c>
       <c r="B823" t="s">
-        <v>2656</v>
+        <v>2659</v>
       </c>
       <c r="C823" t="s">
-        <v>2657</v>
+        <v>2660</v>
       </c>
       <c r="D823" t="s">
-        <v>2658</v>
+        <v>2661</v>
       </c>
       <c r="F823" t="s">
-        <v>2659</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="824" spans="1:6">
       <c r="A824" t="s">
-        <v>2660</v>
+        <v>2663</v>
       </c>
       <c r="B824" t="s">
-        <v>2661</v>
+        <v>2664</v>
       </c>
       <c r="C824" t="s">
-        <v>2662</v>
+        <v>2665</v>
       </c>
       <c r="D824" t="s">
-        <v>2663</v>
+        <v>2666</v>
       </c>
       <c r="F824" t="s">
-        <v>2664</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="825" spans="1:6">
       <c r="A825" t="s">
-        <v>2665</v>
+        <v>2668</v>
       </c>
       <c r="B825" t="s">
-        <v>2666</v>
+        <v>2669</v>
       </c>
       <c r="C825" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D825" t="s">
         <v>2272</v>
       </c>
-      <c r="D825" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F825" t="s">
-        <v>2667</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="826" spans="1:6">
       <c r="A826" t="s">
-        <v>2668</v>
+        <v>2671</v>
       </c>
       <c r="B826" t="s">
-        <v>2669</v>
+        <v>2672</v>
       </c>
       <c r="C826" t="s">
-        <v>2670</v>
+        <v>2673</v>
       </c>
       <c r="D826" t="s">
-        <v>2671</v>
+        <v>2674</v>
       </c>
       <c r="F826" t="s">
-        <v>2672</v>
+        <v>2675</v>
       </c>
     </row>
     <row r="827" spans="1:6">
       <c r="A827" t="s">
+        <v>2338</v>
+      </c>
+      <c r="B827" t="s">
         <v>2339</v>
       </c>
-      <c r="B827" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C827" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D827" t="s">
         <v>2306</v>
       </c>
-      <c r="D827" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F827" t="s">
-        <v>2673</v>
+        <v>2676</v>
       </c>
     </row>
     <row r="828" spans="1:6">
       <c r="A828" t="s">
-        <v>2578</v>
+        <v>2583</v>
       </c>
       <c r="B828" t="s">
         <v>914</v>
       </c>
       <c r="C828" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D828" t="s">
         <v>2306</v>
       </c>
-      <c r="D828" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F828" t="s">
-        <v>2674</v>
+        <v>2677</v>
       </c>
     </row>
     <row r="829" spans="1:6">
       <c r="A829" t="s">
+        <v>2328</v>
+      </c>
+      <c r="B829" t="s">
         <v>2329</v>
       </c>
-      <c r="B829" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C829" t="s">
-        <v>2548</v>
+        <v>2553</v>
       </c>
       <c r="D829" t="s">
-        <v>2549</v>
+        <v>2554</v>
       </c>
       <c r="F829" t="s">
-        <v>2675</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="830" spans="1:6">
       <c r="A830" t="s">
-        <v>2595</v>
+        <v>2600</v>
       </c>
       <c r="B830" t="s">
-        <v>2596</v>
+        <v>2601</v>
       </c>
       <c r="C830" t="s">
+        <v>2100</v>
+      </c>
+      <c r="D830" t="s">
         <v>2101</v>
       </c>
-      <c r="D830" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F830" t="s">
-        <v>2676</v>
+        <v>2679</v>
       </c>
     </row>
     <row r="831" spans="1:6">
       <c r="A831" t="s">
-        <v>2677</v>
+        <v>2680</v>
       </c>
       <c r="B831" t="s">
-        <v>2678</v>
+        <v>2681</v>
       </c>
       <c r="C831" t="s">
+        <v>2130</v>
+      </c>
+      <c r="D831" t="s">
         <v>2131</v>
       </c>
-      <c r="D831" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F831" t="s">
-        <v>2679</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="832" spans="1:6">
       <c r="A832" t="s">
-        <v>2634</v>
+        <v>2637</v>
       </c>
       <c r="B832" t="s">
-        <v>2635</v>
+        <v>2638</v>
       </c>
       <c r="C832" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D832" t="s">
         <v>2306</v>
       </c>
-      <c r="D832" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F832" t="s">
-        <v>2680</v>
+        <v>2683</v>
       </c>
     </row>
     <row r="833" spans="1:6">
       <c r="A833" t="s">
-        <v>2681</v>
+        <v>2684</v>
       </c>
       <c r="B833" t="s">
-        <v>2682</v>
+        <v>2685</v>
       </c>
       <c r="C833" t="s">
-        <v>2572</v>
+        <v>2577</v>
       </c>
       <c r="D833" t="s">
-        <v>2573</v>
+        <v>2578</v>
       </c>
       <c r="F833" t="s">
-        <v>2683</v>
+        <v>2686</v>
       </c>
     </row>
     <row r="834" spans="1:6">
       <c r="A834" t="s">
-        <v>2684</v>
+        <v>2687</v>
       </c>
       <c r="B834" t="s">
-        <v>2685</v>
+        <v>2688</v>
       </c>
       <c r="C834" t="s">
-        <v>2620</v>
+        <v>2623</v>
       </c>
       <c r="D834" t="s">
-        <v>2621</v>
+        <v>2624</v>
       </c>
       <c r="F834" t="s">
-        <v>2686</v>
+        <v>2689</v>
       </c>
     </row>
     <row r="835" spans="1:6">
       <c r="A835" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B835" t="s">
         <v>2141</v>
       </c>
-      <c r="B835" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C835" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D835" t="s">
         <v>2272</v>
       </c>
-      <c r="D835" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F835" t="s">
-        <v>2687</v>
+        <v>2690</v>
       </c>
     </row>
     <row r="836" spans="1:6">
       <c r="A836" t="s">
-        <v>2688</v>
+        <v>2691</v>
       </c>
       <c r="B836" t="s">
-        <v>2689</v>
+        <v>2692</v>
       </c>
       <c r="C836" t="s">
-        <v>2690</v>
+        <v>2693</v>
       </c>
       <c r="D836" t="s">
-        <v>2691</v>
+        <v>2694</v>
       </c>
       <c r="F836" t="s">
-        <v>2692</v>
+        <v>2695</v>
       </c>
     </row>
     <row r="837" spans="1:6">
       <c r="A837" t="s">
+        <v>2191</v>
+      </c>
+      <c r="B837" t="s">
         <v>2192</v>
       </c>
-      <c r="B837" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C837" t="s">
+        <v>2313</v>
+      </c>
+      <c r="D837" t="s">
         <v>2314</v>
       </c>
-      <c r="D837" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F837" t="s">
-        <v>2693</v>
+        <v>2696</v>
       </c>
     </row>
     <row r="838" spans="1:6">
       <c r="A838" t="s">
-        <v>2694</v>
+        <v>2697</v>
       </c>
       <c r="B838" t="s">
-        <v>2695</v>
+        <v>2698</v>
       </c>
       <c r="C838" t="s">
+        <v>2135</v>
+      </c>
+      <c r="D838" t="s">
         <v>2136</v>
       </c>
-      <c r="D838" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F838" t="s">
-        <v>2696</v>
+        <v>2699</v>
       </c>
     </row>
     <row r="839" spans="1:6">
       <c r="A839" t="s">
-        <v>2697</v>
+        <v>2700</v>
       </c>
       <c r="B839" t="s">
-        <v>2698</v>
+        <v>2701</v>
       </c>
       <c r="C839" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D839" t="s">
         <v>2391</v>
       </c>
-      <c r="D839" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F839" t="s">
-        <v>2699</v>
+        <v>2702</v>
       </c>
     </row>
     <row r="840" spans="1:6">
       <c r="A840" t="s">
-        <v>2538</v>
+        <v>2543</v>
       </c>
       <c r="B840" t="s">
-        <v>2539</v>
+        <v>2544</v>
       </c>
       <c r="C840" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D840" t="s">
         <v>2104</v>
       </c>
-      <c r="D840" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F840" t="s">
-        <v>2700</v>
+        <v>2703</v>
       </c>
     </row>
     <row r="841" spans="1:6">
       <c r="A841" t="s">
-        <v>2701</v>
+        <v>2704</v>
       </c>
       <c r="B841" t="s">
-        <v>2702</v>
+        <v>2705</v>
       </c>
       <c r="C841" t="s">
-        <v>2610</v>
+        <v>2433</v>
       </c>
       <c r="D841" t="s">
-        <v>2611</v>
+        <v>2434</v>
       </c>
       <c r="F841" t="s">
-        <v>2703</v>
+        <v>2706</v>
       </c>
     </row>
     <row r="842" spans="1:6">
       <c r="A842" t="s">
-        <v>2670</v>
+        <v>2673</v>
       </c>
       <c r="B842" t="s">
-        <v>2671</v>
+        <v>2674</v>
       </c>
       <c r="C842" t="s">
-        <v>2572</v>
+        <v>2577</v>
       </c>
       <c r="D842" t="s">
-        <v>2573</v>
+        <v>2578</v>
       </c>
       <c r="F842" t="s">
-        <v>2704</v>
+        <v>2707</v>
       </c>
     </row>
     <row r="843" spans="1:6">
       <c r="A843" t="s">
-        <v>2705</v>
+        <v>2708</v>
       </c>
       <c r="B843" t="s">
-        <v>2706</v>
+        <v>2709</v>
       </c>
       <c r="C843" t="s">
-        <v>2634</v>
+        <v>2637</v>
       </c>
       <c r="D843" t="s">
-        <v>2635</v>
+        <v>2638</v>
       </c>
       <c r="F843" t="s">
-        <v>2707</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="844" spans="1:6">
       <c r="A844" t="s">
-        <v>2564</v>
+        <v>2569</v>
       </c>
       <c r="B844" t="s">
-        <v>2565</v>
+        <v>2570</v>
       </c>
       <c r="C844" t="s">
-        <v>2605</v>
+        <v>2610</v>
       </c>
       <c r="D844" t="s">
-        <v>2606</v>
+        <v>2611</v>
       </c>
       <c r="F844" t="s">
-        <v>2708</v>
+        <v>2711</v>
       </c>
     </row>
     <row r="845" spans="1:6">
       <c r="A845" t="s">
-        <v>2610</v>
+        <v>2435</v>
       </c>
       <c r="B845" t="s">
-        <v>2611</v>
+        <v>2436</v>
       </c>
       <c r="C845" t="s">
-        <v>2578</v>
+        <v>2583</v>
       </c>
       <c r="D845" t="s">
         <v>914</v>
       </c>
       <c r="F845" t="s">
-        <v>2709</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="846" spans="1:6">
       <c r="A846" t="s">
-        <v>2639</v>
+        <v>2642</v>
       </c>
       <c r="B846" t="s">
-        <v>2640</v>
+        <v>2643</v>
       </c>
       <c r="C846" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D846" t="s">
         <v>2249</v>
       </c>
-      <c r="D846" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F846" t="s">
-        <v>2710</v>
+        <v>2713</v>
       </c>
     </row>
     <row r="847" spans="1:6">
       <c r="A847" t="s">
-        <v>2711</v>
+        <v>2714</v>
       </c>
       <c r="B847" t="s">
-        <v>2712</v>
+        <v>2715</v>
       </c>
       <c r="C847" t="s">
-        <v>2670</v>
+        <v>2673</v>
       </c>
       <c r="D847" t="s">
-        <v>2671</v>
+        <v>2674</v>
       </c>
       <c r="F847" t="s">
-        <v>2713</v>
+        <v>2716</v>
       </c>
     </row>
     <row r="848" spans="1:6">
       <c r="A848" t="s">
-        <v>2572</v>
+        <v>2577</v>
       </c>
       <c r="B848" t="s">
-        <v>2573</v>
+        <v>2578</v>
       </c>
       <c r="C848" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D848" t="s">
         <v>2386</v>
       </c>
-      <c r="D848" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F848" t="s">
-        <v>2714</v>
+        <v>2717</v>
       </c>
     </row>
     <row r="849" spans="1:6">
       <c r="A849" t="s">
-        <v>2657</v>
+        <v>2660</v>
       </c>
       <c r="B849" t="s">
-        <v>2658</v>
+        <v>2661</v>
       </c>
       <c r="C849" t="s">
-        <v>2572</v>
+        <v>2577</v>
       </c>
       <c r="D849" t="s">
-        <v>2573</v>
+        <v>2578</v>
       </c>
       <c r="F849" t="s">
-        <v>2715</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="850" spans="1:6">
       <c r="A850" t="s">
+        <v>2145</v>
+      </c>
+      <c r="B850" t="s">
         <v>2146</v>
       </c>
-      <c r="B850" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C850" t="s">
-        <v>2580</v>
+        <v>2585</v>
       </c>
       <c r="D850" t="s">
-        <v>2581</v>
+        <v>2586</v>
       </c>
       <c r="F850" t="s">
-        <v>2716</v>
+        <v>2719</v>
       </c>
     </row>
     <row r="851" spans="1:6">
       <c r="A851" t="s">
-        <v>2717</v>
+        <v>2720</v>
       </c>
       <c r="B851" t="s">
-        <v>2718</v>
+        <v>2721</v>
       </c>
       <c r="C851" t="s">
-        <v>2719</v>
+        <v>2722</v>
       </c>
       <c r="D851" t="s">
-        <v>2720</v>
+        <v>2723</v>
       </c>
       <c r="F851" t="s">
-        <v>2721</v>
+        <v>2724</v>
       </c>
     </row>
     <row r="852" spans="1:6">
       <c r="A852" t="s">
-        <v>2548</v>
+        <v>2553</v>
       </c>
       <c r="B852" t="s">
-        <v>2549</v>
+        <v>2554</v>
       </c>
       <c r="C852" t="s">
-        <v>2657</v>
+        <v>2660</v>
       </c>
       <c r="D852" t="s">
-        <v>2658</v>
+        <v>2661</v>
       </c>
       <c r="F852" t="s">
-        <v>2722</v>
+        <v>2725</v>
       </c>
     </row>
     <row r="853" spans="1:6">
       <c r="A853" t="s">
-        <v>2723</v>
+        <v>2726</v>
       </c>
       <c r="B853" t="s">
-        <v>2724</v>
+        <v>2727</v>
       </c>
       <c r="C853" t="s">
-        <v>2572</v>
+        <v>2577</v>
       </c>
       <c r="D853" t="s">
-        <v>2573</v>
+        <v>2578</v>
       </c>
       <c r="F853" t="s">
-        <v>2725</v>
+        <v>2728</v>
       </c>
     </row>
     <row r="854" spans="1:6">
       <c r="A854" t="s">
-        <v>2726</v>
+        <v>2729</v>
       </c>
       <c r="B854" t="s">
-        <v>2727</v>
+        <v>2730</v>
       </c>
       <c r="C854" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D854" t="s">
         <v>2249</v>
       </c>
-      <c r="D854" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F854" t="s">
-        <v>2728</v>
+        <v>2731</v>
       </c>
     </row>
     <row r="855" spans="1:6">
       <c r="A855" t="s">
-        <v>2729</v>
+        <v>2732</v>
       </c>
       <c r="B855" t="s">
-        <v>2730</v>
+        <v>2733</v>
       </c>
       <c r="C855" t="s">
-        <v>2657</v>
+        <v>2660</v>
       </c>
       <c r="D855" t="s">
-        <v>2658</v>
+        <v>2661</v>
       </c>
       <c r="F855" t="s">
-        <v>2731</v>
+        <v>2734</v>
       </c>
     </row>
     <row r="856" spans="1:6">
       <c r="A856" t="s">
-        <v>2732</v>
+        <v>2735</v>
       </c>
       <c r="B856" t="s">
-        <v>2733</v>
+        <v>2736</v>
       </c>
       <c r="C856" t="s">
+        <v>2313</v>
+      </c>
+      <c r="D856" t="s">
         <v>2314</v>
       </c>
-      <c r="D856" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F856" t="s">
-        <v>2734</v>
+        <v>2737</v>
       </c>
     </row>
     <row r="857" spans="1:6">
       <c r="A857" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B857" t="s">
         <v>2121</v>
       </c>
-      <c r="B857" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C857" t="s">
-        <v>2657</v>
+        <v>2660</v>
       </c>
       <c r="D857" t="s">
-        <v>2658</v>
+        <v>2661</v>
       </c>
       <c r="F857" t="s">
-        <v>2735</v>
+        <v>2738</v>
       </c>
     </row>
     <row r="858" spans="1:6">
       <c r="A858" t="s">
-        <v>2719</v>
+        <v>2722</v>
       </c>
       <c r="B858" t="s">
-        <v>2720</v>
+        <v>2723</v>
       </c>
       <c r="C858" t="s">
+        <v>2341</v>
+      </c>
+      <c r="D858" t="s">
         <v>2342</v>
       </c>
-      <c r="D858" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F858" t="s">
-        <v>2736</v>
+        <v>2739</v>
       </c>
     </row>
     <row r="859" spans="1:6">
       <c r="A859" t="s">
-        <v>2737</v>
+        <v>2740</v>
       </c>
       <c r="B859" t="s">
-        <v>2738</v>
+        <v>2741</v>
       </c>
       <c r="C859" t="s">
-        <v>2628</v>
+        <v>2631</v>
       </c>
       <c r="D859" t="s">
-        <v>2629</v>
+        <v>2632</v>
       </c>
       <c r="F859" t="s">
-        <v>2739</v>
+        <v>2742</v>
       </c>
     </row>
     <row r="860" spans="1:6">
       <c r="A860" t="s">
-        <v>2740</v>
+        <v>2743</v>
       </c>
       <c r="B860" t="s">
-        <v>2741</v>
+        <v>2744</v>
       </c>
       <c r="C860" t="s">
-        <v>2705</v>
+        <v>2708</v>
       </c>
       <c r="D860" t="s">
-        <v>2706</v>
+        <v>2709</v>
       </c>
       <c r="F860" t="s">
-        <v>2742</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="861" spans="1:6">
       <c r="A861" t="s">
+        <v>2095</v>
+      </c>
+      <c r="B861" t="s">
         <v>2096</v>
       </c>
-      <c r="B861" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C861" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D861" t="s">
         <v>2391</v>
       </c>
-      <c r="D861" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F861" t="s">
-        <v>2743</v>
+        <v>2746</v>
       </c>
     </row>
     <row r="862" spans="1:6">
       <c r="A862" t="s">
-        <v>2744</v>
+        <v>2747</v>
       </c>
       <c r="B862" t="s">
-        <v>2745</v>
+        <v>2748</v>
       </c>
       <c r="C862" t="s">
+        <v>2335</v>
+      </c>
+      <c r="D862" t="s">
         <v>2336</v>
       </c>
-      <c r="D862" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F862" t="s">
-        <v>2746</v>
+        <v>2749</v>
       </c>
     </row>
     <row r="863" spans="1:6">
       <c r="A863" t="s">
         <v>1230</v>
       </c>
       <c r="B863" t="s">
         <v>1231</v>
       </c>
       <c r="C863" t="s">
+        <v>2313</v>
+      </c>
+      <c r="D863" t="s">
         <v>2314</v>
       </c>
-      <c r="D863" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F863" t="s">
-        <v>2747</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="864" spans="1:6">
       <c r="A864" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B864" t="s">
         <v>1734</v>
       </c>
-      <c r="B864" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C864" t="s">
-        <v>2543</v>
+        <v>2548</v>
       </c>
       <c r="D864" t="s">
-        <v>2544</v>
+        <v>2549</v>
       </c>
       <c r="F864" t="s">
-        <v>2748</v>
+        <v>2751</v>
       </c>
     </row>
     <row r="865" spans="1:6">
       <c r="A865" t="s">
-        <v>2749</v>
+        <v>2752</v>
       </c>
       <c r="B865" t="s">
-        <v>2750</v>
+        <v>2753</v>
       </c>
       <c r="C865" t="s">
-        <v>2650</v>
+        <v>2653</v>
       </c>
       <c r="D865" t="s">
-        <v>2651</v>
+        <v>2654</v>
       </c>
       <c r="F865" t="s">
-        <v>2751</v>
+        <v>2754</v>
       </c>
     </row>
     <row r="866" spans="1:6">
       <c r="A866" t="s">
+        <v>2135</v>
+      </c>
+      <c r="B866" t="s">
         <v>2136</v>
       </c>
-      <c r="B866" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C866" t="s">
-        <v>2652</v>
+        <v>2655</v>
       </c>
       <c r="D866" t="s">
-        <v>2653</v>
+        <v>2656</v>
       </c>
       <c r="F866" t="s">
-        <v>2752</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="867" spans="1:6">
       <c r="A867" t="s">
-        <v>2753</v>
+        <v>2756</v>
       </c>
       <c r="B867" t="s">
-        <v>2754</v>
+        <v>2757</v>
       </c>
       <c r="C867" t="s">
-        <v>2650</v>
+        <v>2653</v>
       </c>
       <c r="D867" t="s">
-        <v>2651</v>
+        <v>2654</v>
       </c>
       <c r="F867" t="s">
-        <v>2755</v>
+        <v>2758</v>
       </c>
     </row>
     <row r="868" spans="1:6">
       <c r="A868" t="s">
-        <v>2756</v>
+        <v>2759</v>
       </c>
       <c r="B868" t="s">
-        <v>2757</v>
+        <v>2760</v>
       </c>
       <c r="C868" t="s">
+        <v>2186</v>
+      </c>
+      <c r="D868" t="s">
         <v>2187</v>
       </c>
-      <c r="D868" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F868" t="s">
-        <v>2758</v>
+        <v>2761</v>
       </c>
     </row>
     <row r="869" spans="1:6">
       <c r="A869" t="s">
-        <v>2759</v>
+        <v>2762</v>
       </c>
       <c r="B869" t="s">
-        <v>2760</v>
+        <v>2763</v>
       </c>
       <c r="C869" t="s">
+        <v>2338</v>
+      </c>
+      <c r="D869" t="s">
         <v>2339</v>
       </c>
-      <c r="D869" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F869" t="s">
-        <v>2761</v>
+        <v>2764</v>
       </c>
     </row>
     <row r="870" spans="1:6">
       <c r="A870" t="s">
-        <v>2762</v>
+        <v>2765</v>
       </c>
       <c r="B870" t="s">
-        <v>2763</v>
+        <v>2766</v>
       </c>
       <c r="C870" t="s">
-        <v>2610</v>
+        <v>2435</v>
       </c>
       <c r="D870" t="s">
-        <v>2611</v>
+        <v>2436</v>
       </c>
       <c r="F870" t="s">
-        <v>2764</v>
+        <v>2767</v>
       </c>
     </row>
     <row r="871" spans="1:6">
       <c r="A871" t="s">
+        <v>2382</v>
+      </c>
+      <c r="B871" t="s">
         <v>2383</v>
       </c>
-      <c r="B871" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C871" t="s">
-        <v>2765</v>
+        <v>2768</v>
       </c>
       <c r="D871" t="s">
-        <v>2766</v>
+        <v>2769</v>
       </c>
       <c r="F871" t="s">
-        <v>2767</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="872" spans="1:6">
       <c r="A872" t="s">
-        <v>2768</v>
+        <v>2771</v>
       </c>
       <c r="B872" t="s">
-        <v>2769</v>
+        <v>2772</v>
       </c>
       <c r="C872" t="s">
-        <v>2690</v>
+        <v>2693</v>
       </c>
       <c r="D872" t="s">
-        <v>2691</v>
+        <v>2694</v>
       </c>
       <c r="F872" t="s">
-        <v>2770</v>
+        <v>2773</v>
       </c>
     </row>
     <row r="873" spans="1:6">
       <c r="A873" t="s">
-        <v>2771</v>
+        <v>2774</v>
       </c>
       <c r="B873" t="s">
-        <v>2772</v>
+        <v>2775</v>
       </c>
       <c r="C873" t="s">
-        <v>2670</v>
+        <v>2673</v>
       </c>
       <c r="D873" t="s">
-        <v>2671</v>
+        <v>2674</v>
       </c>
       <c r="F873" t="s">
-        <v>2773</v>
+        <v>2776</v>
       </c>
     </row>
     <row r="874" spans="1:6">
       <c r="A874" t="s">
-        <v>2774</v>
+        <v>2777</v>
       </c>
       <c r="B874" t="s">
-        <v>2775</v>
+        <v>2778</v>
       </c>
       <c r="C874" t="s">
-        <v>2729</v>
+        <v>2732</v>
       </c>
       <c r="D874" t="s">
-        <v>2730</v>
+        <v>2733</v>
       </c>
       <c r="F874" t="s">
-        <v>2776</v>
+        <v>2779</v>
       </c>
     </row>
     <row r="875" spans="1:6">
       <c r="A875" t="s">
+        <v>2360</v>
+      </c>
+      <c r="B875" t="s">
         <v>2361</v>
       </c>
-      <c r="B875" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C875" t="s">
+        <v>2338</v>
+      </c>
+      <c r="D875" t="s">
         <v>2339</v>
       </c>
-      <c r="D875" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F875" t="s">
-        <v>2777</v>
+        <v>2780</v>
       </c>
     </row>
     <row r="876" spans="1:6">
       <c r="A876" t="s">
-        <v>2690</v>
+        <v>2693</v>
       </c>
       <c r="B876" t="s">
-        <v>2691</v>
+        <v>2694</v>
       </c>
       <c r="C876" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D876" t="s">
         <v>2306</v>
       </c>
-      <c r="D876" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F876" t="s">
-        <v>2778</v>
+        <v>2781</v>
       </c>
     </row>
     <row r="877" spans="1:6">
       <c r="A877" t="s">
-        <v>2779</v>
+        <v>2782</v>
       </c>
       <c r="B877" t="s">
-        <v>2780</v>
+        <v>2783</v>
       </c>
       <c r="C877" t="s">
-        <v>2781</v>
+        <v>2784</v>
       </c>
       <c r="D877" t="s">
-        <v>2782</v>
+        <v>2785</v>
       </c>
       <c r="F877" t="s">
-        <v>2783</v>
+        <v>2786</v>
       </c>
     </row>
     <row r="878" spans="1:6">
       <c r="A878" t="s">
-        <v>2784</v>
+        <v>2787</v>
       </c>
       <c r="B878" t="s">
-        <v>2785</v>
+        <v>2788</v>
       </c>
       <c r="C878" t="s">
-        <v>2762</v>
+        <v>2765</v>
       </c>
       <c r="D878" t="s">
-        <v>2763</v>
+        <v>2766</v>
       </c>
       <c r="F878" t="s">
-        <v>2786</v>
+        <v>2789</v>
       </c>
     </row>
     <row r="879" spans="1:6">
       <c r="A879" t="s">
-        <v>2765</v>
+        <v>2768</v>
       </c>
       <c r="B879" t="s">
-        <v>2766</v>
+        <v>2769</v>
       </c>
       <c r="C879" t="s">
-        <v>2723</v>
+        <v>2726</v>
       </c>
       <c r="D879" t="s">
-        <v>2724</v>
+        <v>2727</v>
       </c>
       <c r="F879" t="s">
-        <v>2787</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="880" spans="1:6">
       <c r="A880" t="s">
-        <v>2652</v>
+        <v>2655</v>
       </c>
       <c r="B880" t="s">
-        <v>2653</v>
+        <v>2656</v>
       </c>
       <c r="C880" t="s">
-        <v>2572</v>
+        <v>2577</v>
       </c>
       <c r="D880" t="s">
-        <v>2573</v>
+        <v>2578</v>
       </c>
       <c r="F880" t="s">
-        <v>2788</v>
+        <v>2791</v>
       </c>
     </row>
     <row r="881" spans="1:6">
       <c r="A881" t="s">
-        <v>2789</v>
+        <v>2792</v>
       </c>
       <c r="B881" t="s">
-        <v>2790</v>
+        <v>2793</v>
       </c>
       <c r="C881" t="s">
-        <v>2723</v>
+        <v>2726</v>
       </c>
       <c r="D881" t="s">
-        <v>2724</v>
+        <v>2727</v>
       </c>
       <c r="F881" t="s">
-        <v>2791</v>
+        <v>2794</v>
       </c>
     </row>
     <row r="882" spans="1:6">
       <c r="A882" t="s">
-        <v>2792</v>
+        <v>2795</v>
       </c>
       <c r="B882" t="s">
-        <v>2793</v>
+        <v>2796</v>
       </c>
       <c r="C882" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D882" t="s">
         <v>2389</v>
       </c>
-      <c r="D882" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F882" t="s">
-        <v>2794</v>
+        <v>2797</v>
       </c>
     </row>
     <row r="883" spans="1:6">
       <c r="A883" t="s">
-        <v>2662</v>
+        <v>2665</v>
       </c>
       <c r="B883" t="s">
-        <v>2663</v>
+        <v>2666</v>
       </c>
       <c r="C883" t="s">
-        <v>2795</v>
+        <v>2798</v>
       </c>
       <c r="D883" t="s">
-        <v>2796</v>
+        <v>2799</v>
       </c>
       <c r="F883" t="s">
-        <v>2797</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="884" spans="1:6">
       <c r="A884" t="s">
-        <v>2798</v>
+        <v>2801</v>
       </c>
       <c r="B884" t="s">
-        <v>2799</v>
+        <v>2802</v>
       </c>
       <c r="C884" t="s">
+        <v>2166</v>
+      </c>
+      <c r="D884" t="s">
         <v>2167</v>
       </c>
-      <c r="D884" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F884" t="s">
-        <v>2800</v>
+        <v>2803</v>
       </c>
     </row>
     <row r="885" spans="1:6">
       <c r="A885" t="s">
-        <v>2801</v>
+        <v>2804</v>
       </c>
       <c r="B885" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="C885" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D885" t="s">
         <v>2244</v>
       </c>
-      <c r="D885" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F885" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
     </row>
     <row r="886" spans="1:6">
       <c r="A886" t="s">
-        <v>2795</v>
+        <v>2798</v>
       </c>
       <c r="B886" t="s">
-        <v>2796</v>
+        <v>2799</v>
       </c>
       <c r="C886" t="s">
-        <v>2572</v>
+        <v>2577</v>
       </c>
       <c r="D886" t="s">
-        <v>2573</v>
+        <v>2578</v>
       </c>
       <c r="F886" t="s">
-        <v>2804</v>
+        <v>2807</v>
       </c>
     </row>
     <row r="887" spans="1:6">
       <c r="A887" t="s">
-        <v>2805</v>
+        <v>2808</v>
       </c>
       <c r="B887" t="s">
-        <v>2806</v>
+        <v>2809</v>
       </c>
       <c r="C887" t="s">
-        <v>2807</v>
+        <v>2810</v>
       </c>
       <c r="D887" t="s">
-        <v>2808</v>
+        <v>2811</v>
       </c>
       <c r="F887" t="s">
-        <v>2809</v>
+        <v>2812</v>
       </c>
     </row>
     <row r="888" spans="1:6">
       <c r="A888" t="s">
+        <v>2355</v>
+      </c>
+      <c r="B888" t="s">
         <v>2356</v>
       </c>
-      <c r="B888" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C888" t="s">
-        <v>2810</v>
+        <v>2813</v>
       </c>
       <c r="D888" t="s">
-        <v>2811</v>
+        <v>2814</v>
       </c>
       <c r="F888" t="s">
-        <v>2812</v>
+        <v>2815</v>
       </c>
     </row>
     <row r="889" spans="1:6">
       <c r="A889" t="s">
-        <v>2813</v>
+        <v>2816</v>
       </c>
       <c r="B889" t="s">
-        <v>2814</v>
+        <v>2817</v>
       </c>
       <c r="C889" t="s">
+        <v>2256</v>
+      </c>
+      <c r="D889" t="s">
         <v>2257</v>
       </c>
-      <c r="D889" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F889" t="s">
-        <v>2815</v>
+        <v>2818</v>
       </c>
     </row>
     <row r="890" spans="1:6">
       <c r="A890" t="s">
-        <v>2816</v>
+        <v>2819</v>
       </c>
       <c r="B890" t="s">
-        <v>2817</v>
+        <v>2820</v>
       </c>
       <c r="C890" t="s">
-        <v>2818</v>
+        <v>2821</v>
       </c>
       <c r="D890" t="s">
-        <v>2819</v>
+        <v>2822</v>
       </c>
       <c r="F890" t="s">
-        <v>2820</v>
+        <v>2823</v>
       </c>
     </row>
     <row r="891" spans="1:6">
       <c r="A891" t="s">
-        <v>2821</v>
+        <v>2824</v>
       </c>
       <c r="B891" t="s">
-        <v>2822</v>
+        <v>2825</v>
       </c>
       <c r="C891" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D891" t="s">
         <v>2237</v>
       </c>
-      <c r="D891" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F891" t="s">
-        <v>2823</v>
+        <v>2826</v>
       </c>
     </row>
     <row r="892" spans="1:6">
       <c r="A892" t="s">
-        <v>2824</v>
+        <v>2827</v>
       </c>
       <c r="B892" t="s">
-        <v>2825</v>
+        <v>2828</v>
       </c>
       <c r="C892" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D892" t="s">
         <v>2244</v>
       </c>
-      <c r="D892" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F892" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
     </row>
     <row r="893" spans="1:6">
       <c r="A893" t="s">
-        <v>2781</v>
+        <v>2784</v>
       </c>
       <c r="B893" t="s">
-        <v>2782</v>
+        <v>2785</v>
       </c>
       <c r="C893" t="s">
+        <v>2350</v>
+      </c>
+      <c r="D893" t="s">
         <v>2351</v>
       </c>
-      <c r="D893" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F893" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="894" spans="1:6">
       <c r="A894" t="s">
-        <v>2828</v>
+        <v>2831</v>
       </c>
       <c r="B894" t="s">
-        <v>2829</v>
+        <v>2832</v>
       </c>
       <c r="C894" t="s">
-        <v>2830</v>
+        <v>2833</v>
       </c>
       <c r="D894" t="s">
-        <v>2831</v>
+        <v>2834</v>
       </c>
       <c r="F894" t="s">
-        <v>2832</v>
+        <v>2835</v>
       </c>
     </row>
     <row r="895" spans="1:6">
       <c r="A895" t="s">
-        <v>2833</v>
+        <v>2836</v>
       </c>
       <c r="B895" t="s">
-        <v>2834</v>
+        <v>2837</v>
       </c>
       <c r="C895" t="s">
-        <v>2795</v>
+        <v>2798</v>
       </c>
       <c r="D895" t="s">
-        <v>2796</v>
+        <v>2799</v>
       </c>
       <c r="F895" t="s">
-        <v>2835</v>
+        <v>2838</v>
       </c>
     </row>
     <row r="896" spans="1:6">
       <c r="A896" t="s">
-        <v>2836</v>
+        <v>2839</v>
       </c>
       <c r="B896" t="s">
-        <v>2837</v>
+        <v>2840</v>
       </c>
       <c r="C896" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D896" t="s">
         <v>2391</v>
       </c>
-      <c r="D896" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F896" t="s">
-        <v>2838</v>
+        <v>2841</v>
       </c>
     </row>
     <row r="897" spans="1:6">
       <c r="A897" t="s">
-        <v>2839</v>
+        <v>2842</v>
       </c>
       <c r="B897" t="s">
-        <v>2840</v>
+        <v>2843</v>
       </c>
       <c r="C897" t="s">
-        <v>2789</v>
+        <v>2792</v>
       </c>
       <c r="D897" t="s">
-        <v>2790</v>
+        <v>2793</v>
       </c>
       <c r="F897" t="s">
-        <v>2841</v>
+        <v>2844</v>
       </c>
     </row>
     <row r="898" spans="1:6">
       <c r="A898" t="s">
-        <v>2842</v>
+        <v>2845</v>
       </c>
       <c r="B898" t="s">
-        <v>2843</v>
+        <v>2846</v>
       </c>
       <c r="C898" t="s">
         <v>23</v>
       </c>
       <c r="D898" t="s">
         <v>24</v>
       </c>
       <c r="F898" t="s">
-        <v>2844</v>
+        <v>2847</v>
       </c>
     </row>
     <row r="899" spans="1:6">
       <c r="A899" t="s">
+        <v>2848</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2849</v>
+      </c>
+      <c r="C899" t="s">
         <v>2845</v>
       </c>
-      <c r="B899" t="s">
+      <c r="D899" t="s">
         <v>2846</v>
       </c>
-      <c r="C899" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F899" t="s">
-        <v>2847</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="900" spans="1:6">
       <c r="A900" t="s">
-        <v>2848</v>
+        <v>2851</v>
       </c>
       <c r="B900" t="s">
-        <v>2849</v>
+        <v>2852</v>
       </c>
       <c r="C900" t="s">
-        <v>2850</v>
+        <v>2853</v>
       </c>
       <c r="D900" t="s">
-        <v>2851</v>
+        <v>2854</v>
       </c>
       <c r="F900" t="s">
-        <v>2852</v>
+        <v>2855</v>
       </c>
     </row>
     <row r="901" spans="1:6">
       <c r="A901" t="s">
-        <v>2853</v>
+        <v>2856</v>
       </c>
       <c r="B901" t="s">
-        <v>2854</v>
+        <v>2857</v>
       </c>
       <c r="C901" t="s">
-        <v>2855</v>
+        <v>2858</v>
       </c>
       <c r="D901" t="s">
-        <v>2856</v>
+        <v>2859</v>
       </c>
       <c r="F901" t="s">
-        <v>2857</v>
+        <v>2860</v>
       </c>
     </row>
     <row r="902" spans="1:6">
       <c r="A902" t="s">
-        <v>2858</v>
+        <v>2861</v>
       </c>
       <c r="B902" t="s">
-        <v>2859</v>
+        <v>2862</v>
       </c>
       <c r="C902" t="s">
         <v>28</v>
       </c>
       <c r="D902" t="s">
         <v>29</v>
       </c>
       <c r="F902" t="s">
-        <v>2860</v>
+        <v>2863</v>
       </c>
     </row>
     <row r="903" spans="1:6">
       <c r="A903" t="s">
         <v>31</v>
       </c>
       <c r="B903" t="s">
         <v>32</v>
       </c>
       <c r="C903" t="s">
         <v>1638</v>
       </c>
       <c r="D903" t="s">
         <v>1639</v>
       </c>
       <c r="F903" t="s">
-        <v>2861</v>
+        <v>2864</v>
       </c>
     </row>
     <row r="904" spans="1:6">
       <c r="A904" t="s">
-        <v>2862</v>
+        <v>2865</v>
       </c>
       <c r="B904" t="s">
-        <v>2863</v>
+        <v>2866</v>
       </c>
       <c r="C904" t="s">
         <v>28</v>
       </c>
       <c r="D904" t="s">
         <v>29</v>
       </c>
       <c r="F904" t="s">
-        <v>2864</v>
+        <v>2867</v>
       </c>
     </row>
     <row r="905" spans="1:6">
       <c r="A905" t="s">
-        <v>2865</v>
+        <v>2868</v>
       </c>
       <c r="B905" t="s">
-        <v>2866</v>
+        <v>2869</v>
       </c>
       <c r="C905" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D905" t="s">
         <v>1779</v>
       </c>
-      <c r="D905" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F905" t="s">
-        <v>2867</v>
+        <v>2870</v>
       </c>
     </row>
     <row r="906" spans="1:6">
       <c r="A906" t="s">
-        <v>2868</v>
+        <v>2871</v>
       </c>
       <c r="B906" t="s">
-        <v>2869</v>
+        <v>2872</v>
       </c>
       <c r="C906" t="s">
         <v>28</v>
       </c>
       <c r="D906" t="s">
         <v>29</v>
       </c>
       <c r="F906" t="s">
-        <v>2870</v>
+        <v>2873</v>
       </c>
     </row>
     <row r="907" spans="1:6">
       <c r="A907" t="s">
-        <v>2871</v>
+        <v>2874</v>
       </c>
       <c r="B907" t="s">
-        <v>2872</v>
+        <v>2875</v>
       </c>
       <c r="C907" t="s">
-        <v>2873</v>
+        <v>2876</v>
       </c>
       <c r="D907" t="s">
-        <v>2874</v>
+        <v>2877</v>
       </c>
       <c r="F907" t="s">
-        <v>2875</v>
+        <v>2878</v>
       </c>
     </row>
     <row r="908" spans="1:6">
       <c r="A908" t="s">
-        <v>2876</v>
+        <v>2879</v>
       </c>
       <c r="B908" t="s">
-        <v>2877</v>
+        <v>2880</v>
       </c>
       <c r="C908" t="s">
-        <v>2878</v>
+        <v>2881</v>
       </c>
       <c r="D908" t="s">
-        <v>2879</v>
+        <v>2882</v>
       </c>
       <c r="F908" t="s">
-        <v>2880</v>
+        <v>2883</v>
       </c>
     </row>
     <row r="909" spans="1:6">
       <c r="A909" t="s">
-        <v>2881</v>
+        <v>2884</v>
       </c>
       <c r="B909" t="s">
-        <v>2882</v>
+        <v>2885</v>
       </c>
       <c r="C909" t="s">
-        <v>2883</v>
+        <v>2886</v>
       </c>
       <c r="D909" t="s">
-        <v>2884</v>
+        <v>2887</v>
       </c>
       <c r="F909" t="s">
-        <v>2885</v>
+        <v>2888</v>
       </c>
     </row>
     <row r="910" spans="1:6">
       <c r="A910" t="s">
         <v>18</v>
       </c>
       <c r="B910" t="s">
         <v>19</v>
       </c>
       <c r="C910" t="s">
+        <v>1794</v>
+      </c>
+      <c r="D910" t="s">
         <v>1795</v>
       </c>
-      <c r="D910" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F910" t="s">
-        <v>2886</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="911" spans="1:6">
       <c r="A911" t="s">
-        <v>2887</v>
+        <v>2890</v>
       </c>
       <c r="B911" t="s">
-        <v>2888</v>
+        <v>2891</v>
       </c>
       <c r="C911" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D911" t="s">
         <v>1718</v>
       </c>
-      <c r="D911" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F911" t="s">
-        <v>2889</v>
+        <v>2892</v>
       </c>
     </row>
     <row r="912" spans="1:6">
       <c r="A912" t="s">
-        <v>2890</v>
+        <v>2893</v>
       </c>
       <c r="B912" t="s">
-        <v>2891</v>
+        <v>2894</v>
       </c>
       <c r="C912" t="s">
-        <v>2883</v>
+        <v>2886</v>
       </c>
       <c r="D912" t="s">
-        <v>2884</v>
+        <v>2887</v>
       </c>
       <c r="F912" t="s">
-        <v>2892</v>
+        <v>2895</v>
       </c>
     </row>
     <row r="913" spans="1:6">
       <c r="A913" t="s">
-        <v>2893</v>
+        <v>2896</v>
       </c>
       <c r="B913" t="s">
-        <v>2894</v>
+        <v>2897</v>
       </c>
       <c r="C913" t="s">
-        <v>2883</v>
+        <v>2886</v>
       </c>
       <c r="D913" t="s">
-        <v>2884</v>
+        <v>2887</v>
       </c>
       <c r="F913" t="s">
-        <v>2895</v>
+        <v>2898</v>
       </c>
     </row>
     <row r="914" spans="1:6">
       <c r="A914" t="s">
-        <v>2896</v>
+        <v>2899</v>
       </c>
       <c r="B914" t="s">
-        <v>2897</v>
+        <v>2900</v>
       </c>
       <c r="C914" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D914" t="s">
         <v>1718</v>
       </c>
-      <c r="D914" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F914" t="s">
-        <v>2898</v>
+        <v>2901</v>
       </c>
     </row>
     <row r="915" spans="1:6">
       <c r="A915" t="s">
-        <v>2899</v>
+        <v>2902</v>
       </c>
       <c r="B915" t="s">
-        <v>2900</v>
+        <v>2903</v>
       </c>
       <c r="C915" t="s">
-        <v>2901</v>
+        <v>2904</v>
       </c>
       <c r="D915" t="s">
-        <v>2902</v>
+        <v>2905</v>
       </c>
       <c r="F915" t="s">
-        <v>2903</v>
+        <v>2906</v>
       </c>
     </row>
     <row r="916" spans="1:6">
       <c r="A916" t="s">
-        <v>2904</v>
+        <v>2907</v>
       </c>
       <c r="B916" t="s">
-        <v>2905</v>
+        <v>2908</v>
       </c>
       <c r="C916" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D916" t="s">
         <v>1779</v>
       </c>
-      <c r="D916" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F916" t="s">
-        <v>2906</v>
+        <v>2909</v>
       </c>
     </row>
     <row r="917" spans="1:6">
       <c r="A917" t="s">
-        <v>2907</v>
+        <v>2910</v>
       </c>
       <c r="B917" t="s">
-        <v>2908</v>
+        <v>2911</v>
       </c>
       <c r="C917" t="s">
-        <v>2873</v>
+        <v>2876</v>
       </c>
       <c r="D917" t="s">
-        <v>2874</v>
+        <v>2877</v>
       </c>
       <c r="F917" t="s">
-        <v>2909</v>
+        <v>2912</v>
       </c>
     </row>
     <row r="918" spans="1:6">
       <c r="A918" t="s">
-        <v>2910</v>
+        <v>2913</v>
       </c>
       <c r="B918" t="s">
-        <v>2911</v>
+        <v>2914</v>
       </c>
       <c r="C918" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D918" t="s">
         <v>1798</v>
       </c>
-      <c r="D918" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F918" t="s">
-        <v>2912</v>
+        <v>2915</v>
       </c>
     </row>
     <row r="919" spans="1:6">
       <c r="A919" t="s">
-        <v>2913</v>
+        <v>2916</v>
       </c>
       <c r="B919" t="s">
-        <v>2914</v>
+        <v>2917</v>
       </c>
       <c r="C919" t="s">
-        <v>2907</v>
+        <v>2910</v>
       </c>
       <c r="D919" t="s">
-        <v>2908</v>
+        <v>2911</v>
       </c>
       <c r="F919" t="s">
-        <v>2915</v>
+        <v>2918</v>
       </c>
     </row>
     <row r="920" spans="1:6">
       <c r="A920" t="s">
-        <v>2916</v>
+        <v>2919</v>
       </c>
       <c r="B920" t="s">
-        <v>2917</v>
+        <v>2920</v>
       </c>
       <c r="C920" t="s">
-        <v>2918</v>
+        <v>2921</v>
       </c>
       <c r="D920" t="s">
-        <v>2919</v>
+        <v>2922</v>
       </c>
       <c r="F920" t="s">
-        <v>2920</v>
+        <v>2923</v>
       </c>
     </row>
     <row r="921" spans="1:6">
       <c r="A921" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B921" t="s">
         <v>1800</v>
-      </c>
-[...1 lines deleted...]
-        <v>1801</v>
       </c>
       <c r="C921" t="s">
         <v>157</v>
       </c>
       <c r="D921" t="s">
         <v>158</v>
       </c>
       <c r="F921" t="s">
-        <v>2921</v>
+        <v>2924</v>
       </c>
     </row>
     <row r="922" spans="1:6">
       <c r="A922" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B922" t="s">
         <v>1766</v>
       </c>
-      <c r="B922" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C922" t="s">
-        <v>2922</v>
+        <v>2925</v>
       </c>
       <c r="D922" t="s">
-        <v>2923</v>
+        <v>2926</v>
       </c>
       <c r="F922" t="s">
-        <v>2924</v>
+        <v>2927</v>
       </c>
     </row>
     <row r="923" spans="1:6">
       <c r="A923" t="s">
-        <v>2925</v>
+        <v>2928</v>
       </c>
       <c r="B923" t="s">
-        <v>2926</v>
+        <v>2929</v>
       </c>
       <c r="C923" t="s">
-        <v>2927</v>
+        <v>2930</v>
       </c>
       <c r="D923" t="s">
-        <v>2928</v>
+        <v>2931</v>
       </c>
       <c r="F923" t="s">
-        <v>2929</v>
+        <v>2932</v>
       </c>
     </row>
     <row r="924" spans="1:6">
       <c r="A924" t="s">
-        <v>2930</v>
+        <v>2933</v>
       </c>
       <c r="B924" t="s">
-        <v>2931</v>
+        <v>2934</v>
       </c>
       <c r="C924" t="s">
-        <v>2868</v>
+        <v>2871</v>
       </c>
       <c r="D924" t="s">
-        <v>2869</v>
+        <v>2872</v>
       </c>
       <c r="F924" t="s">
-        <v>2932</v>
+        <v>2935</v>
       </c>
     </row>
     <row r="925" spans="1:6">
       <c r="A925" t="s">
-        <v>2933</v>
+        <v>2936</v>
       </c>
       <c r="B925" t="s">
-        <v>2934</v>
+        <v>2937</v>
       </c>
       <c r="C925" t="s">
-        <v>2935</v>
+        <v>2938</v>
       </c>
       <c r="D925" t="s">
-        <v>2936</v>
+        <v>2939</v>
       </c>
       <c r="F925" t="s">
-        <v>2937</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="926" spans="1:6">
       <c r="A926" t="s">
-        <v>2938</v>
+        <v>2941</v>
       </c>
       <c r="B926" t="s">
-        <v>2939</v>
+        <v>2942</v>
       </c>
       <c r="C926" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D926" t="s">
         <v>1718</v>
       </c>
-      <c r="D926" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F926" t="s">
-        <v>2940</v>
+        <v>2943</v>
       </c>
     </row>
     <row r="927" spans="1:6">
       <c r="A927" t="s">
-        <v>2941</v>
+        <v>2944</v>
       </c>
       <c r="B927" t="s">
-        <v>2942</v>
+        <v>2945</v>
       </c>
       <c r="C927" t="s">
-        <v>2943</v>
+        <v>2946</v>
       </c>
       <c r="D927" t="s">
-        <v>2944</v>
+        <v>2947</v>
       </c>
       <c r="F927" t="s">
-        <v>2945</v>
+        <v>2948</v>
       </c>
     </row>
     <row r="928" spans="1:6">
       <c r="A928" t="s">
-        <v>2850</v>
+        <v>2853</v>
       </c>
       <c r="B928" t="s">
-        <v>2851</v>
+        <v>2854</v>
       </c>
       <c r="C928" t="s">
-        <v>2853</v>
+        <v>2856</v>
       </c>
       <c r="D928" t="s">
-        <v>2854</v>
+        <v>2857</v>
       </c>
       <c r="F928" t="s">
-        <v>2946</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="929" spans="1:6">
       <c r="A929" t="s">
-        <v>2947</v>
+        <v>2950</v>
       </c>
       <c r="B929" t="s">
-        <v>2948</v>
+        <v>2951</v>
       </c>
       <c r="C929" t="s">
         <v>1675</v>
       </c>
       <c r="D929" t="s">
         <v>1676</v>
       </c>
       <c r="F929" t="s">
-        <v>2949</v>
+        <v>2952</v>
       </c>
     </row>
     <row r="930" spans="1:6">
       <c r="A930" t="s">
+        <v>2406</v>
+      </c>
+      <c r="B930" t="s">
         <v>2407</v>
       </c>
-      <c r="B930" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C930" t="s">
+        <v>2401</v>
+      </c>
+      <c r="D930" t="s">
         <v>2402</v>
       </c>
-      <c r="D930" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F930" t="s">
-        <v>2950</v>
+        <v>2953</v>
       </c>
     </row>
     <row r="931" spans="1:6">
       <c r="A931" t="s">
-        <v>2951</v>
+        <v>2954</v>
       </c>
       <c r="B931" t="s">
-        <v>2952</v>
+        <v>2955</v>
       </c>
       <c r="C931" t="s">
         <v>1655</v>
       </c>
       <c r="D931" t="s">
         <v>1656</v>
       </c>
       <c r="F931" t="s">
-        <v>2953</v>
+        <v>2956</v>
       </c>
     </row>
     <row r="932" spans="1:6">
       <c r="A932" t="s">
-        <v>2873</v>
+        <v>2876</v>
       </c>
       <c r="B932" t="s">
-        <v>2874</v>
+        <v>2877</v>
       </c>
       <c r="C932" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D932" t="s">
         <v>1877</v>
       </c>
-      <c r="D932" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F932" t="s">
-        <v>2954</v>
+        <v>2957</v>
       </c>
     </row>
     <row r="933" spans="1:6">
       <c r="A933" t="s">
-        <v>2955</v>
+        <v>2958</v>
       </c>
       <c r="B933" t="s">
-        <v>2956</v>
+        <v>2959</v>
       </c>
       <c r="C933" t="s">
-        <v>2957</v>
+        <v>2960</v>
       </c>
       <c r="D933" t="s">
-        <v>2958</v>
+        <v>2961</v>
       </c>
       <c r="F933" t="s">
-        <v>2959</v>
+        <v>2962</v>
       </c>
     </row>
     <row r="934" spans="1:6">
       <c r="A934" t="s">
         <v>23</v>
       </c>
       <c r="B934" t="s">
         <v>24</v>
       </c>
       <c r="C934" t="s">
         <v>157</v>
       </c>
       <c r="D934" t="s">
         <v>158</v>
       </c>
       <c r="F934" t="s">
-        <v>2960</v>
+        <v>2963</v>
       </c>
     </row>
     <row r="935" spans="1:6">
       <c r="A935" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B935" t="s">
         <v>1779</v>
       </c>
-      <c r="B935" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C935" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D935" t="s">
         <v>1718</v>
       </c>
-      <c r="D935" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F935" t="s">
-        <v>2961</v>
+        <v>2964</v>
       </c>
     </row>
     <row r="936" spans="1:6">
       <c r="A936" t="s">
-        <v>2878</v>
+        <v>2881</v>
       </c>
       <c r="B936" t="s">
-        <v>2879</v>
+        <v>2882</v>
       </c>
       <c r="C936" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D936" t="s">
         <v>1877</v>
       </c>
-      <c r="D936" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F936" t="s">
-        <v>2962</v>
+        <v>2965</v>
       </c>
     </row>
     <row r="937" spans="1:6">
       <c r="A937" t="s">
-        <v>2963</v>
+        <v>2966</v>
       </c>
       <c r="B937" t="s">
-        <v>2964</v>
+        <v>2967</v>
       </c>
       <c r="C937" t="s">
         <v>1635</v>
       </c>
       <c r="D937" t="s">
         <v>1636</v>
       </c>
       <c r="F937" t="s">
-        <v>2965</v>
+        <v>2968</v>
       </c>
     </row>
     <row r="938" spans="1:6">
       <c r="A938" t="s">
+        <v>1853</v>
+      </c>
+      <c r="B938" t="s">
         <v>1854</v>
       </c>
-      <c r="B938" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C938" t="s">
-        <v>2966</v>
+        <v>2969</v>
       </c>
       <c r="D938" t="s">
-        <v>2967</v>
+        <v>2970</v>
       </c>
       <c r="F938" t="s">
-        <v>2968</v>
+        <v>2971</v>
       </c>
     </row>
     <row r="939" spans="1:6">
       <c r="A939" t="s">
         <v>1675</v>
       </c>
       <c r="B939" t="s">
         <v>1676</v>
       </c>
       <c r="C939" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D939" t="s">
         <v>1854</v>
       </c>
-      <c r="D939" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F939" t="s">
-        <v>2969</v>
+        <v>2972</v>
       </c>
     </row>
     <row r="940" spans="1:6">
       <c r="A940" t="s">
-        <v>2506</v>
+        <v>2511</v>
       </c>
       <c r="B940" t="s">
-        <v>2507</v>
+        <v>2512</v>
       </c>
       <c r="C940" t="s">
         <v>1431</v>
       </c>
       <c r="D940" t="s">
         <v>1432</v>
       </c>
       <c r="F940" t="s">
-        <v>2970</v>
+        <v>2973</v>
       </c>
     </row>
     <row r="941" spans="1:6">
       <c r="A941" t="s">
-        <v>2971</v>
+        <v>2974</v>
       </c>
       <c r="B941" t="s">
-        <v>2972</v>
+        <v>2975</v>
       </c>
       <c r="C941" t="s">
-        <v>2506</v>
+        <v>2511</v>
       </c>
       <c r="D941" t="s">
-        <v>2507</v>
+        <v>2512</v>
       </c>
       <c r="F941" t="s">
-        <v>2973</v>
+        <v>2976</v>
       </c>
     </row>
     <row r="942" spans="1:6">
       <c r="A942" t="s">
-        <v>2901</v>
+        <v>2904</v>
       </c>
       <c r="B942" t="s">
-        <v>2902</v>
+        <v>2905</v>
       </c>
       <c r="C942" t="s">
         <v>157</v>
       </c>
       <c r="D942" t="s">
         <v>158</v>
       </c>
       <c r="F942" t="s">
-        <v>2974</v>
+        <v>2977</v>
       </c>
     </row>
     <row r="943" spans="1:6">
       <c r="A943" t="s">
-        <v>2975</v>
+        <v>2978</v>
       </c>
       <c r="B943" t="s">
-        <v>2976</v>
+        <v>2979</v>
       </c>
       <c r="C943" t="s">
-        <v>2977</v>
+        <v>2980</v>
       </c>
       <c r="D943" t="s">
-        <v>2978</v>
+        <v>2981</v>
       </c>
       <c r="F943" t="s">
-        <v>2979</v>
+        <v>2982</v>
       </c>
     </row>
     <row r="944" spans="1:6">
       <c r="A944" t="s">
+        <v>2424</v>
+      </c>
+      <c r="B944" t="s">
         <v>2425</v>
-      </c>
-[...1 lines deleted...]
-        <v>2426</v>
       </c>
       <c r="C944" t="s">
         <v>1614</v>
       </c>
       <c r="D944" t="s">
         <v>1615</v>
       </c>
       <c r="F944" t="s">
-        <v>2980</v>
+        <v>2983</v>
       </c>
     </row>
     <row r="945" spans="1:6">
       <c r="A945" t="s">
-        <v>2981</v>
+        <v>2984</v>
       </c>
       <c r="B945" t="s">
-        <v>2982</v>
+        <v>2985</v>
       </c>
       <c r="C945" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D945" t="s">
         <v>2249</v>
       </c>
-      <c r="D945" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F945" t="s">
-        <v>2983</v>
+        <v>2986</v>
       </c>
     </row>
     <row r="946" spans="1:6">
       <c r="A946" t="s">
-        <v>2984</v>
+        <v>2987</v>
       </c>
       <c r="B946" t="s">
-        <v>2985</v>
+        <v>2988</v>
       </c>
       <c r="C946" t="s">
-        <v>2986</v>
+        <v>2989</v>
       </c>
       <c r="D946" t="s">
-        <v>2987</v>
+        <v>2990</v>
       </c>
       <c r="F946" t="s">
-        <v>2988</v>
+        <v>2991</v>
       </c>
     </row>
     <row r="947" spans="1:6">
       <c r="A947" t="s">
+        <v>2256</v>
+      </c>
+      <c r="B947" t="s">
         <v>2257</v>
       </c>
-      <c r="B947" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C947" t="s">
+        <v>2269</v>
+      </c>
+      <c r="D947" t="s">
         <v>2270</v>
       </c>
-      <c r="D947" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F947" t="s">
-        <v>2989</v>
+        <v>2992</v>
       </c>
     </row>
     <row r="948" spans="1:6">
       <c r="A948" t="s">
+        <v>2261</v>
+      </c>
+      <c r="B948" t="s">
         <v>2262</v>
       </c>
-      <c r="B948" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C948" t="s">
+        <v>2269</v>
+      </c>
+      <c r="D948" t="s">
         <v>2270</v>
       </c>
-      <c r="D948" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F948" t="s">
-        <v>2990</v>
+        <v>2993</v>
       </c>
     </row>
     <row r="949" spans="1:6">
       <c r="A949" t="s">
-        <v>2991</v>
+        <v>2994</v>
       </c>
       <c r="B949" t="s">
-        <v>2992</v>
+        <v>2995</v>
       </c>
       <c r="C949" t="s">
+        <v>2256</v>
+      </c>
+      <c r="D949" t="s">
         <v>2257</v>
       </c>
-      <c r="D949" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F949" t="s">
-        <v>2993</v>
+        <v>2996</v>
       </c>
     </row>
     <row r="950" spans="1:6">
       <c r="A950" t="s">
-        <v>2807</v>
+        <v>2810</v>
       </c>
       <c r="B950" t="s">
-        <v>2808</v>
+        <v>2811</v>
       </c>
       <c r="C950" t="s">
-        <v>2688</v>
+        <v>2691</v>
       </c>
       <c r="D950" t="s">
-        <v>2689</v>
+        <v>2692</v>
       </c>
       <c r="F950" t="s">
-        <v>2994</v>
+        <v>2997</v>
       </c>
     </row>
     <row r="951" spans="1:6">
       <c r="A951" t="s">
-        <v>2995</v>
+        <v>2998</v>
       </c>
       <c r="B951" t="s">
-        <v>2996</v>
+        <v>2999</v>
       </c>
       <c r="C951" t="s">
+        <v>2365</v>
+      </c>
+      <c r="D951" t="s">
         <v>2366</v>
       </c>
-      <c r="D951" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F951" t="s">
-        <v>2997</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="952" spans="1:6">
       <c r="A952" t="s">
+        <v>2266</v>
+      </c>
+      <c r="B952" t="s">
         <v>2267</v>
       </c>
-      <c r="B952" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C952" t="s">
+        <v>2365</v>
+      </c>
+      <c r="D952" t="s">
         <v>2366</v>
       </c>
-      <c r="D952" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F952" t="s">
-        <v>2998</v>
+        <v>3001</v>
       </c>
     </row>
     <row r="953" spans="1:6">
       <c r="A953" t="s">
-        <v>2810</v>
+        <v>2813</v>
       </c>
       <c r="B953" t="s">
-        <v>2811</v>
+        <v>2814</v>
       </c>
       <c r="C953" t="s">
+        <v>2269</v>
+      </c>
+      <c r="D953" t="s">
         <v>2270</v>
       </c>
-      <c r="D953" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F953" t="s">
-        <v>2999</v>
+        <v>3002</v>
       </c>
     </row>
     <row r="954" spans="1:6">
       <c r="A954" t="s">
-        <v>3000</v>
+        <v>3003</v>
       </c>
       <c r="B954" t="s">
-        <v>3001</v>
+        <v>3004</v>
       </c>
       <c r="C954" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D954" t="s">
         <v>2260</v>
       </c>
-      <c r="D954" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F954" t="s">
-        <v>3002</v>
+        <v>3005</v>
       </c>
     </row>
     <row r="955" spans="1:6">
       <c r="A955" t="s">
-        <v>2818</v>
+        <v>2821</v>
       </c>
       <c r="B955" t="s">
-        <v>2819</v>
+        <v>2822</v>
       </c>
       <c r="C955" t="s">
+        <v>2395</v>
+      </c>
+      <c r="D955" t="s">
         <v>2396</v>
       </c>
-      <c r="D955" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F955" t="s">
-        <v>3003</v>
+        <v>3006</v>
       </c>
     </row>
     <row r="956" spans="1:6">
       <c r="A956" t="s">
-        <v>3004</v>
+        <v>3007</v>
       </c>
       <c r="B956" t="s">
-        <v>3005</v>
+        <v>3008</v>
       </c>
       <c r="C956" t="s">
-        <v>2608</v>
+        <v>2613</v>
       </c>
       <c r="D956" t="s">
-        <v>2609</v>
+        <v>2614</v>
       </c>
       <c r="F956" t="s">
-        <v>3006</v>
+        <v>3009</v>
       </c>
     </row>
     <row r="957" spans="1:6">
       <c r="A957" t="s">
-        <v>3007</v>
+        <v>3010</v>
       </c>
       <c r="B957" t="s">
-        <v>3008</v>
+        <v>3011</v>
       </c>
       <c r="C957" t="s">
-        <v>3009</v>
+        <v>3012</v>
       </c>
       <c r="D957" t="s">
-        <v>3010</v>
+        <v>3013</v>
       </c>
       <c r="F957" t="s">
-        <v>3011</v>
+        <v>3014</v>
       </c>
     </row>
     <row r="958" spans="1:6">
       <c r="A958" t="s">
+        <v>2341</v>
+      </c>
+      <c r="B958" t="s">
         <v>2342</v>
       </c>
-      <c r="B958" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C958" t="s">
-        <v>2657</v>
+        <v>2660</v>
       </c>
       <c r="D958" t="s">
-        <v>2658</v>
+        <v>2661</v>
       </c>
       <c r="F958" t="s">
-        <v>3012</v>
+        <v>3015</v>
       </c>
     </row>
     <row r="959" spans="1:6">
       <c r="A959" t="s">
-        <v>2830</v>
+        <v>2833</v>
       </c>
       <c r="B959" t="s">
-        <v>2831</v>
+        <v>2834</v>
       </c>
       <c r="C959" t="s">
-        <v>2578</v>
+        <v>2583</v>
       </c>
       <c r="D959" t="s">
         <v>914</v>
       </c>
       <c r="F959" t="s">
-        <v>3013</v>
+        <v>3016</v>
       </c>
     </row>
     <row r="960" spans="1:6">
       <c r="A960" t="s">
+        <v>2251</v>
+      </c>
+      <c r="B960" t="s">
         <v>2252</v>
       </c>
-      <c r="B960" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C960" t="s">
+        <v>2166</v>
+      </c>
+      <c r="D960" t="s">
         <v>2167</v>
       </c>
-      <c r="D960" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F960" t="s">
-        <v>3014</v>
+        <v>3017</v>
       </c>
     </row>
     <row r="961" spans="1:6">
       <c r="A961" t="s">
-        <v>2986</v>
+        <v>2989</v>
       </c>
       <c r="B961" t="s">
-        <v>2987</v>
+        <v>2990</v>
       </c>
       <c r="C961" t="s">
+        <v>2166</v>
+      </c>
+      <c r="D961" t="s">
         <v>2167</v>
       </c>
-      <c r="D961" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F961" t="s">
-        <v>3015</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="962" spans="1:6">
       <c r="A962" t="s">
-        <v>3016</v>
+        <v>3019</v>
       </c>
       <c r="B962" t="s">
-        <v>3017</v>
+        <v>3020</v>
       </c>
       <c r="C962" t="s">
-        <v>2665</v>
+        <v>2668</v>
       </c>
       <c r="D962" t="s">
-        <v>2666</v>
+        <v>2669</v>
       </c>
       <c r="F962" t="s">
-        <v>3018</v>
+        <v>3021</v>
       </c>
     </row>
     <row r="963" spans="1:6">
       <c r="A963" t="s">
+        <v>2395</v>
+      </c>
+      <c r="B963" t="s">
         <v>2396</v>
       </c>
-      <c r="B963" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C963" t="s">
-        <v>2572</v>
+        <v>2577</v>
       </c>
       <c r="D963" t="s">
-        <v>2573</v>
+        <v>2578</v>
       </c>
       <c r="F963" t="s">
-        <v>3019</v>
+        <v>3022</v>
       </c>
     </row>
     <row r="964" spans="1:6">
       <c r="A964" t="s">
         <v>1191</v>
       </c>
       <c r="B964" t="s">
         <v>1192</v>
       </c>
       <c r="C964" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D964" t="s">
         <v>2116</v>
       </c>
-      <c r="D964" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F964" t="s">
-        <v>3020</v>
+        <v>3023</v>
       </c>
     </row>
     <row r="965" spans="1:6">
       <c r="A965" t="s">
-        <v>3009</v>
+        <v>3012</v>
       </c>
       <c r="B965" t="s">
-        <v>3010</v>
+        <v>3013</v>
       </c>
       <c r="C965" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D965" t="s">
         <v>2237</v>
       </c>
-      <c r="D965" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F965" t="s">
-        <v>3021</v>
+        <v>3024</v>
       </c>
     </row>
     <row r="966" spans="1:6">
       <c r="A966" t="s">
-        <v>3022</v>
+        <v>3025</v>
       </c>
       <c r="B966" t="s">
-        <v>3023</v>
+        <v>3026</v>
       </c>
       <c r="C966" t="s">
-        <v>2652</v>
+        <v>2655</v>
       </c>
       <c r="D966" t="s">
-        <v>2653</v>
+        <v>2656</v>
       </c>
       <c r="F966" t="s">
-        <v>3024</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="967" spans="1:6">
       <c r="A967" t="s">
-        <v>3025</v>
+        <v>3028</v>
       </c>
       <c r="B967" t="s">
-        <v>3026</v>
+        <v>3029</v>
       </c>
       <c r="C967" t="s">
+        <v>2338</v>
+      </c>
+      <c r="D967" t="s">
         <v>2339</v>
       </c>
-      <c r="D967" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F967" t="s">
-        <v>3027</v>
+        <v>3030</v>
       </c>
     </row>
     <row r="968" spans="1:6">
       <c r="A968" t="s">
+        <v>2365</v>
+      </c>
+      <c r="B968" t="s">
         <v>2366</v>
       </c>
-      <c r="B968" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C968" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D968" t="s">
         <v>2272</v>
       </c>
-      <c r="D968" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F968" t="s">
-        <v>3028</v>
+        <v>3031</v>
       </c>
     </row>
     <row r="969" spans="1:6">
       <c r="A969" t="s">
+        <v>2290</v>
+      </c>
+      <c r="B969" t="s">
         <v>2291</v>
       </c>
-      <c r="B969" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C969" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D969" t="s">
         <v>2249</v>
       </c>
-      <c r="D969" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F969" t="s">
-        <v>3029</v>
+        <v>3032</v>
       </c>
     </row>
     <row r="970" spans="1:6">
       <c r="A970" t="s">
+        <v>2390</v>
+      </c>
+      <c r="B970" t="s">
         <v>2391</v>
       </c>
-      <c r="B970" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C970" t="s">
-        <v>2670</v>
+        <v>2673</v>
       </c>
       <c r="D970" t="s">
-        <v>2671</v>
+        <v>2674</v>
       </c>
       <c r="F970" t="s">
-        <v>3030</v>
+        <v>3033</v>
       </c>
     </row>
     <row r="971" spans="1:6">
       <c r="A971" t="s">
+        <v>2350</v>
+      </c>
+      <c r="B971" t="s">
         <v>2351</v>
       </c>
-      <c r="B971" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C971" t="s">
-        <v>2572</v>
+        <v>2577</v>
       </c>
       <c r="D971" t="s">
-        <v>2573</v>
+        <v>2578</v>
       </c>
       <c r="F971" t="s">
-        <v>3031</v>
+        <v>3034</v>
       </c>
     </row>
     <row r="972" spans="1:6">
       <c r="A972" t="s">
-        <v>3032</v>
+        <v>3035</v>
       </c>
       <c r="B972" t="s">
-        <v>3033</v>
+        <v>3036</v>
       </c>
       <c r="C972" t="s">
-        <v>2828</v>
+        <v>2831</v>
       </c>
       <c r="D972" t="s">
-        <v>2829</v>
+        <v>2832</v>
       </c>
       <c r="F972" t="s">
-        <v>3034</v>
+        <v>3037</v>
       </c>
     </row>
     <row r="973" spans="1:6">
       <c r="A973" t="s">
-        <v>3035</v>
+        <v>3038</v>
       </c>
       <c r="B973" t="s">
-        <v>3036</v>
+        <v>3039</v>
       </c>
       <c r="C973" t="s">
-        <v>2789</v>
+        <v>2792</v>
       </c>
       <c r="D973" t="s">
-        <v>2790</v>
+        <v>2793</v>
       </c>
       <c r="F973" t="s">
-        <v>3037</v>
+        <v>3040</v>
       </c>
     </row>
     <row r="974" spans="1:6">
       <c r="A974" t="s">
-        <v>3038</v>
+        <v>3041</v>
       </c>
       <c r="B974" t="s">
-        <v>3039</v>
+        <v>3042</v>
       </c>
       <c r="C974" t="s">
-        <v>2690</v>
+        <v>2693</v>
       </c>
       <c r="D974" t="s">
-        <v>2691</v>
+        <v>2694</v>
       </c>
       <c r="F974" t="s">
-        <v>3040</v>
+        <v>3043</v>
       </c>
     </row>
     <row r="975" spans="1:6">
       <c r="A975" t="s">
-        <v>3041</v>
+        <v>3044</v>
       </c>
       <c r="B975" t="s">
-        <v>3042</v>
+        <v>3045</v>
       </c>
       <c r="C975" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D975" t="s">
         <v>2173</v>
       </c>
-      <c r="D975" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F975" t="s">
-        <v>3043</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="976" spans="1:6">
       <c r="A976" t="s">
-        <v>3044</v>
+        <v>3047</v>
       </c>
       <c r="B976" t="s">
-        <v>3045</v>
+        <v>3048</v>
       </c>
       <c r="C976" t="s">
-        <v>2753</v>
+        <v>2756</v>
       </c>
       <c r="D976" t="s">
-        <v>2754</v>
+        <v>2757</v>
       </c>
       <c r="F976" t="s">
-        <v>3046</v>
+        <v>3049</v>
       </c>
     </row>
     <row r="977" spans="1:6">
       <c r="A977" t="s">
-        <v>3047</v>
+        <v>3050</v>
       </c>
       <c r="B977" t="s">
-        <v>3048</v>
+        <v>3051</v>
       </c>
       <c r="C977" t="s">
+        <v>2350</v>
+      </c>
+      <c r="D977" t="s">
         <v>2351</v>
       </c>
-      <c r="D977" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F977" t="s">
-        <v>3049</v>
+        <v>3052</v>
       </c>
     </row>
     <row r="978" spans="1:6">
       <c r="A978" t="s">
-        <v>3050</v>
+        <v>3053</v>
       </c>
       <c r="B978" t="s">
-        <v>3051</v>
+        <v>3054</v>
       </c>
       <c r="C978" t="s">
-        <v>2977</v>
+        <v>2980</v>
       </c>
       <c r="D978" t="s">
-        <v>2978</v>
+        <v>2981</v>
       </c>
       <c r="F978" t="s">
-        <v>3052</v>
+        <v>3055</v>
       </c>
     </row>
     <row r="979" spans="1:6">
       <c r="A979" t="s">
-        <v>3053</v>
+        <v>3056</v>
       </c>
       <c r="B979" t="s">
-        <v>3054</v>
+        <v>3057</v>
       </c>
       <c r="C979" t="s">
-        <v>3055</v>
+        <v>3058</v>
       </c>
       <c r="D979" t="s">
-        <v>3056</v>
+        <v>3059</v>
       </c>
       <c r="F979" t="s">
-        <v>3057</v>
+        <v>3060</v>
       </c>
     </row>
     <row r="980" spans="1:6">
       <c r="A980" t="s">
-        <v>3055</v>
+        <v>3058</v>
       </c>
       <c r="B980" t="s">
-        <v>3056</v>
+        <v>3059</v>
       </c>
       <c r="C980" t="s">
-        <v>3058</v>
+        <v>3061</v>
       </c>
       <c r="D980" t="s">
-        <v>3059</v>
+        <v>3062</v>
       </c>
       <c r="F980" t="s">
-        <v>3060</v>
+        <v>3063</v>
       </c>
     </row>
     <row r="981" spans="1:6">
       <c r="A981" t="s">
-        <v>3061</v>
+        <v>3064</v>
       </c>
       <c r="B981" t="s">
-        <v>3062</v>
+        <v>3065</v>
       </c>
       <c r="C981" t="s">
-        <v>3055</v>
+        <v>3058</v>
       </c>
       <c r="D981" t="s">
-        <v>3056</v>
+        <v>3059</v>
       </c>
       <c r="F981" t="s">
-        <v>3063</v>
+        <v>3066</v>
       </c>
     </row>
     <row r="982" spans="1:6">
       <c r="A982" t="s">
-        <v>3064</v>
+        <v>3067</v>
       </c>
       <c r="B982" t="s">
-        <v>3065</v>
+        <v>3068</v>
       </c>
       <c r="C982" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="D982" t="s">
-        <v>2435</v>
+        <v>2439</v>
       </c>
       <c r="F982" t="s">
-        <v>3066</v>
+        <v>3069</v>
       </c>
     </row>
     <row r="983" spans="1:6">
       <c r="A983" t="s">
-        <v>3067</v>
+        <v>3070</v>
       </c>
       <c r="B983" t="s">
-        <v>3068</v>
+        <v>3071</v>
       </c>
       <c r="C983" t="s">
-        <v>3069</v>
+        <v>3072</v>
       </c>
       <c r="D983" t="s">
-        <v>3070</v>
+        <v>3073</v>
       </c>
       <c r="F983" t="s">
-        <v>3071</v>
+        <v>3074</v>
       </c>
     </row>
     <row r="984" spans="1:6">
       <c r="A984" t="s">
-        <v>2474</v>
+        <v>2478</v>
       </c>
       <c r="B984" t="s">
-        <v>2475</v>
+        <v>2479</v>
       </c>
       <c r="C984" t="s">
-        <v>2977</v>
+        <v>2980</v>
       </c>
       <c r="D984" t="s">
-        <v>2978</v>
+        <v>2981</v>
       </c>
       <c r="F984" t="s">
-        <v>3072</v>
+        <v>3075</v>
       </c>
     </row>
     <row r="985" spans="1:6">
       <c r="A985" t="s">
-        <v>3073</v>
+        <v>3076</v>
       </c>
       <c r="B985" t="s">
-        <v>3074</v>
+        <v>3077</v>
       </c>
       <c r="C985" t="s">
-        <v>2975</v>
+        <v>2978</v>
       </c>
       <c r="D985" t="s">
-        <v>2976</v>
+        <v>2979</v>
       </c>
       <c r="F985" t="s">
-        <v>3075</v>
+        <v>3078</v>
       </c>
     </row>
     <row r="986" spans="1:6">
       <c r="A986" t="s">
-        <v>2977</v>
+        <v>2980</v>
       </c>
       <c r="B986" t="s">
-        <v>2978</v>
+        <v>2981</v>
       </c>
       <c r="C986" t="s">
-        <v>3067</v>
+        <v>3070</v>
       </c>
       <c r="D986" t="s">
-        <v>3068</v>
+        <v>3071</v>
       </c>
       <c r="F986" t="s">
-        <v>3076</v>
+        <v>3079</v>
       </c>
     </row>
     <row r="987" spans="1:6">
       <c r="A987" t="s">
-        <v>3077</v>
+        <v>3080</v>
       </c>
       <c r="B987" t="s">
-        <v>3078</v>
+        <v>3081</v>
       </c>
       <c r="C987" t="s">
-        <v>3067</v>
+        <v>3070</v>
       </c>
       <c r="D987" t="s">
-        <v>3068</v>
+        <v>3071</v>
       </c>
       <c r="F987" t="s">
-        <v>3079</v>
+        <v>3082</v>
       </c>
     </row>
     <row r="988" spans="1:6">
       <c r="A988" t="s">
-        <v>3080</v>
+        <v>3083</v>
       </c>
       <c r="B988" t="s">
-        <v>3081</v>
+        <v>3084</v>
       </c>
       <c r="C988" t="s">
-        <v>2472</v>
+        <v>2476</v>
       </c>
       <c r="D988" t="s">
-        <v>2473</v>
+        <v>2477</v>
       </c>
       <c r="F988" t="s">
-        <v>3082</v>
+        <v>3085</v>
       </c>
     </row>
     <row r="989" spans="1:6">
       <c r="A989" t="s">
-        <v>3083</v>
+        <v>3086</v>
       </c>
       <c r="B989" t="s">
-        <v>1740</v>
+        <v>1739</v>
       </c>
       <c r="C989" t="s">
-        <v>2474</v>
+        <v>2478</v>
       </c>
       <c r="D989" t="s">
-        <v>2475</v>
+        <v>2479</v>
       </c>
       <c r="F989" t="s">
-        <v>3084</v>
+        <v>3087</v>
       </c>
     </row>
     <row r="990" spans="1:6">
       <c r="A990" t="s">
-        <v>3085</v>
+        <v>3088</v>
       </c>
       <c r="B990" t="s">
-        <v>3086</v>
+        <v>3089</v>
       </c>
       <c r="C990" t="s">
-        <v>2474</v>
+        <v>2478</v>
       </c>
       <c r="D990" t="s">
-        <v>2475</v>
+        <v>2479</v>
       </c>
       <c r="F990" t="s">
-        <v>3087</v>
+        <v>3090</v>
       </c>
     </row>
     <row r="991" spans="1:6">
       <c r="A991" t="s">
-        <v>3088</v>
+        <v>3091</v>
       </c>
       <c r="B991" t="s">
-        <v>3089</v>
+        <v>3092</v>
       </c>
       <c r="C991" t="s">
-        <v>3090</v>
+        <v>3093</v>
       </c>
       <c r="D991" t="s">
-        <v>3091</v>
+        <v>3094</v>
       </c>
       <c r="F991" t="s">
-        <v>3092</v>
+        <v>3095</v>
       </c>
     </row>
     <row r="992" spans="1:6">
       <c r="A992" t="s">
-        <v>3093</v>
+        <v>3096</v>
       </c>
       <c r="B992" t="s">
-        <v>3094</v>
+        <v>3097</v>
       </c>
       <c r="C992" t="s">
-        <v>2474</v>
+        <v>2478</v>
       </c>
       <c r="D992" t="s">
-        <v>2475</v>
+        <v>2479</v>
       </c>
       <c r="F992" t="s">
-        <v>3095</v>
+        <v>3098</v>
       </c>
     </row>
     <row r="993" spans="1:6">
       <c r="A993" t="s">
-        <v>3096</v>
+        <v>3099</v>
       </c>
       <c r="B993" t="s">
-        <v>3097</v>
+        <v>3100</v>
       </c>
       <c r="C993" t="s">
-        <v>2474</v>
+        <v>2478</v>
       </c>
       <c r="D993" t="s">
-        <v>2475</v>
+        <v>2479</v>
       </c>
       <c r="F993" t="s">
-        <v>3098</v>
+        <v>3101</v>
       </c>
     </row>
     <row r="994" spans="1:6">
       <c r="A994" t="s">
-        <v>3099</v>
+        <v>3102</v>
       </c>
       <c r="B994" t="s">
-        <v>2208</v>
+        <v>2207</v>
       </c>
       <c r="C994" t="s">
-        <v>3100</v>
+        <v>3103</v>
       </c>
       <c r="D994" t="s">
-        <v>3101</v>
+        <v>3104</v>
       </c>
       <c r="F994" t="s">
-        <v>3102</v>
+        <v>3105</v>
       </c>
     </row>
     <row r="995" spans="1:6">
       <c r="A995" t="s">
-        <v>3103</v>
+        <v>3106</v>
       </c>
       <c r="B995" t="s">
-        <v>2224</v>
+        <v>2223</v>
       </c>
       <c r="C995" t="s">
-        <v>3104</v>
+        <v>3107</v>
       </c>
       <c r="D995" t="s">
-        <v>3105</v>
+        <v>3108</v>
       </c>
       <c r="F995" t="s">
-        <v>3106</v>
+        <v>3109</v>
       </c>
     </row>
     <row r="996" spans="1:6">
       <c r="A996" t="s">
-        <v>3107</v>
+        <v>3110</v>
       </c>
       <c r="B996" t="s">
-        <v>3108</v>
+        <v>3111</v>
       </c>
       <c r="C996" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D996" t="s">
         <v>2399</v>
       </c>
-      <c r="D996" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F996" t="s">
-        <v>3109</v>
+        <v>3112</v>
       </c>
     </row>
     <row r="997" spans="1:6">
       <c r="A997" t="s">
-        <v>3110</v>
+        <v>3113</v>
       </c>
       <c r="B997" t="s">
-        <v>3111</v>
+        <v>3114</v>
       </c>
       <c r="C997" t="s">
-        <v>3112</v>
+        <v>3115</v>
       </c>
       <c r="D997" t="s">
-        <v>3113</v>
+        <v>3116</v>
       </c>
       <c r="F997" t="s">
-        <v>3114</v>
+        <v>3117</v>
       </c>
     </row>
     <row r="998" spans="1:6">
       <c r="A998" t="s">
-        <v>3115</v>
+        <v>3118</v>
       </c>
       <c r="B998" t="s">
-        <v>2790</v>
+        <v>2793</v>
       </c>
       <c r="C998" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D998" t="s">
         <v>2399</v>
       </c>
-      <c r="D998" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F998" t="s">
-        <v>3116</v>
+        <v>3119</v>
       </c>
     </row>
     <row r="999" spans="1:6">
       <c r="A999" t="s">
-        <v>3117</v>
+        <v>3120</v>
       </c>
       <c r="B999" t="s">
-        <v>3118</v>
+        <v>3121</v>
       </c>
       <c r="C999" t="s">
-        <v>3119</v>
+        <v>3122</v>
       </c>
       <c r="D999" t="s">
-        <v>3120</v>
+        <v>3123</v>
       </c>
       <c r="F999" t="s">
-        <v>3121</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="1000" spans="1:6">
       <c r="A1000" t="s">
-        <v>3122</v>
+        <v>3125</v>
       </c>
       <c r="B1000" t="s">
-        <v>3123</v>
+        <v>3126</v>
       </c>
       <c r="C1000" t="s">
-        <v>3104</v>
+        <v>3107</v>
       </c>
       <c r="D1000" t="s">
-        <v>3105</v>
+        <v>3108</v>
       </c>
       <c r="F1000" t="s">
-        <v>3124</v>
+        <v>3127</v>
       </c>
     </row>
     <row r="1001" spans="1:6">
       <c r="A1001" t="s">
-        <v>3125</v>
+        <v>3128</v>
       </c>
       <c r="B1001" t="s">
-        <v>3126</v>
+        <v>3129</v>
       </c>
       <c r="C1001" t="s">
-        <v>3058</v>
+        <v>3061</v>
       </c>
       <c r="D1001" t="s">
-        <v>3059</v>
+        <v>3062</v>
       </c>
       <c r="F1001" t="s">
-        <v>3127</v>
+        <v>3130</v>
       </c>
     </row>
     <row r="1002" spans="1:6">
       <c r="A1002" t="s">
-        <v>3128</v>
+        <v>3131</v>
       </c>
       <c r="B1002" t="s">
-        <v>3129</v>
+        <v>3132</v>
       </c>
       <c r="C1002" t="s">
         <v>712</v>
       </c>
       <c r="D1002" t="s">
         <v>713</v>
       </c>
       <c r="F1002" t="s">
-        <v>3130</v>
+        <v>3133</v>
       </c>
     </row>
     <row r="1003" spans="1:6">
       <c r="A1003" t="s">
-        <v>3131</v>
+        <v>3134</v>
       </c>
       <c r="B1003" t="s">
-        <v>3132</v>
+        <v>3135</v>
       </c>
       <c r="C1003" t="s">
         <v>529</v>
       </c>
       <c r="D1003" t="s">
         <v>530</v>
       </c>
       <c r="F1003" t="s">
-        <v>3133</v>
+        <v>3136</v>
       </c>
     </row>
     <row r="1004" spans="1:6">
       <c r="A1004" t="s">
         <v>712</v>
       </c>
       <c r="B1004" t="s">
         <v>713</v>
       </c>
       <c r="C1004" t="s">
         <v>529</v>
       </c>
       <c r="D1004" t="s">
         <v>530</v>
       </c>
       <c r="F1004" t="s">
-        <v>3134</v>
+        <v>3137</v>
       </c>
     </row>
     <row r="1005" spans="1:6">
       <c r="A1005" t="s">
-        <v>3135</v>
+        <v>3138</v>
       </c>
       <c r="B1005" t="s">
-        <v>3136</v>
+        <v>3139</v>
       </c>
       <c r="C1005" t="s">
         <v>474</v>
       </c>
       <c r="D1005" t="s">
         <v>475</v>
       </c>
       <c r="F1005" t="s">
-        <v>3137</v>
+        <v>3140</v>
       </c>
     </row>
     <row r="1006" spans="1:6">
       <c r="A1006" t="s">
-        <v>3138</v>
+        <v>3141</v>
       </c>
       <c r="B1006" t="s">
-        <v>3139</v>
+        <v>3142</v>
       </c>
       <c r="C1006" t="s">
         <v>474</v>
       </c>
       <c r="D1006" t="s">
         <v>475</v>
       </c>
       <c r="F1006" t="s">
-        <v>3140</v>
+        <v>3143</v>
       </c>
     </row>
     <row r="1007" spans="1:6">
       <c r="A1007" t="s">
-        <v>3141</v>
+        <v>3144</v>
       </c>
       <c r="B1007" t="s">
-        <v>3142</v>
+        <v>3145</v>
       </c>
       <c r="C1007" t="s">
-        <v>2501</v>
+        <v>2506</v>
       </c>
       <c r="D1007" t="s">
-        <v>2502</v>
+        <v>2507</v>
       </c>
       <c r="F1007" t="s">
-        <v>3143</v>
+        <v>3146</v>
       </c>
     </row>
     <row r="1008" spans="1:6">
       <c r="A1008" t="s">
-        <v>3144</v>
+        <v>3147</v>
       </c>
       <c r="B1008" t="s">
-        <v>3145</v>
+        <v>3148</v>
       </c>
       <c r="C1008" t="s">
         <v>547</v>
       </c>
       <c r="D1008" t="s">
         <v>548</v>
       </c>
       <c r="F1008" t="s">
-        <v>3146</v>
+        <v>3149</v>
       </c>
     </row>
     <row r="1009" spans="1:6">
       <c r="A1009" t="s">
-        <v>3147</v>
+        <v>3150</v>
       </c>
       <c r="B1009" t="s">
-        <v>3148</v>
+        <v>3151</v>
       </c>
       <c r="C1009" t="s">
         <v>529</v>
       </c>
       <c r="D1009" t="s">
         <v>530</v>
       </c>
       <c r="F1009" t="s">
-        <v>3149</v>
+        <v>3152</v>
       </c>
     </row>
     <row r="1010" spans="1:6">
       <c r="A1010" t="s">
-        <v>3150</v>
+        <v>3153</v>
       </c>
       <c r="B1010" t="s">
-        <v>3151</v>
+        <v>3154</v>
       </c>
       <c r="C1010" t="s">
-        <v>3152</v>
+        <v>3155</v>
       </c>
       <c r="D1010" t="s">
-        <v>3153</v>
+        <v>3156</v>
       </c>
       <c r="F1010" t="s">
-        <v>3154</v>
+        <v>3157</v>
       </c>
     </row>
     <row r="1011" spans="1:6">
       <c r="A1011" t="s">
-        <v>3155</v>
+        <v>3158</v>
       </c>
       <c r="B1011" t="s">
-        <v>3156</v>
+        <v>3159</v>
       </c>
       <c r="C1011" t="s">
-        <v>3147</v>
+        <v>3150</v>
       </c>
       <c r="D1011" t="s">
-        <v>3148</v>
+        <v>3151</v>
       </c>
       <c r="F1011" t="s">
-        <v>3157</v>
+        <v>3160</v>
       </c>
     </row>
     <row r="1012" spans="1:6">
       <c r="A1012" t="s">
-        <v>3152</v>
+        <v>3155</v>
       </c>
       <c r="B1012" t="s">
-        <v>3153</v>
+        <v>3156</v>
       </c>
       <c r="C1012" t="s">
-        <v>3147</v>
+        <v>3150</v>
       </c>
       <c r="D1012" t="s">
-        <v>3148</v>
+        <v>3151</v>
       </c>
       <c r="F1012" t="s">
-        <v>3158</v>
+        <v>3161</v>
       </c>
     </row>
     <row r="1013" spans="1:6">
       <c r="A1013" t="s">
-        <v>3159</v>
+        <v>3162</v>
       </c>
       <c r="B1013" t="s">
-        <v>3160</v>
+        <v>3163</v>
       </c>
       <c r="C1013" t="s">
         <v>482</v>
       </c>
       <c r="D1013" t="s">
         <v>483</v>
       </c>
       <c r="F1013" t="s">
-        <v>3161</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="1014" spans="1:6">
       <c r="A1014" t="s">
+        <v>3165</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>3166</v>
+      </c>
+      <c r="C1014" t="s">
         <v>3162</v>
       </c>
-      <c r="B1014" t="s">
+      <c r="D1014" t="s">
         <v>3163</v>
       </c>
-      <c r="C1014" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1014" t="s">
-        <v>3164</v>
+        <v>3167</v>
       </c>
     </row>
     <row r="1015" spans="1:6">
       <c r="A1015" t="s">
-        <v>3165</v>
+        <v>3168</v>
       </c>
       <c r="B1015" t="s">
-        <v>3166</v>
+        <v>3169</v>
       </c>
       <c r="C1015" t="s">
-        <v>3152</v>
+        <v>3155</v>
       </c>
       <c r="D1015" t="s">
-        <v>3153</v>
+        <v>3156</v>
       </c>
       <c r="F1015" t="s">
-        <v>3167</v>
+        <v>3170</v>
       </c>
     </row>
     <row r="1016" spans="1:6">
       <c r="A1016" t="s">
-        <v>3168</v>
+        <v>3171</v>
       </c>
       <c r="B1016" t="s">
-        <v>3169</v>
+        <v>3172</v>
       </c>
       <c r="C1016" t="s">
-        <v>3152</v>
+        <v>3155</v>
       </c>
       <c r="D1016" t="s">
-        <v>3153</v>
+        <v>3156</v>
       </c>
       <c r="F1016" t="s">
-        <v>3170</v>
+        <v>3173</v>
       </c>
     </row>
     <row r="1017" spans="1:6">
       <c r="A1017" t="s">
-        <v>3171</v>
+        <v>3174</v>
       </c>
       <c r="B1017" t="s">
-        <v>3172</v>
+        <v>3175</v>
       </c>
       <c r="C1017" t="s">
-        <v>3173</v>
+        <v>3176</v>
       </c>
       <c r="D1017" t="s">
-        <v>3174</v>
+        <v>3177</v>
       </c>
       <c r="F1017" t="s">
-        <v>3175</v>
+        <v>3178</v>
       </c>
     </row>
     <row r="1018" spans="1:6">
       <c r="A1018" t="s">
-        <v>3176</v>
+        <v>3179</v>
       </c>
       <c r="B1018" t="s">
-        <v>3177</v>
+        <v>3180</v>
       </c>
       <c r="C1018" t="s">
         <v>494</v>
       </c>
       <c r="D1018" t="s">
         <v>495</v>
       </c>
       <c r="F1018" t="s">
-        <v>3178</v>
+        <v>3181</v>
       </c>
     </row>
     <row r="1019" spans="1:6">
       <c r="A1019" t="s">
+        <v>3182</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>3183</v>
+      </c>
+      <c r="C1019" t="s">
         <v>3179</v>
       </c>
-      <c r="B1019" t="s">
+      <c r="D1019" t="s">
         <v>3180</v>
       </c>
-      <c r="C1019" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1019" t="s">
-        <v>3181</v>
+        <v>3184</v>
       </c>
     </row>
     <row r="1020" spans="1:6">
       <c r="A1020" t="s">
-        <v>3182</v>
+        <v>3185</v>
       </c>
       <c r="B1020" t="s">
-        <v>3183</v>
+        <v>3186</v>
       </c>
       <c r="C1020" t="s">
         <v>547</v>
       </c>
       <c r="D1020" t="s">
         <v>548</v>
       </c>
       <c r="F1020" t="s">
-        <v>3184</v>
+        <v>3187</v>
       </c>
     </row>
     <row r="1021" spans="1:6">
       <c r="A1021" t="s">
-        <v>3185</v>
+        <v>3188</v>
       </c>
       <c r="B1021" t="s">
-        <v>3186</v>
+        <v>3189</v>
       </c>
       <c r="C1021" t="s">
         <v>529</v>
       </c>
       <c r="D1021" t="s">
         <v>530</v>
       </c>
       <c r="F1021" t="s">
-        <v>3187</v>
+        <v>3190</v>
       </c>
     </row>
     <row r="1022" spans="1:6">
       <c r="A1022" t="s">
-        <v>3188</v>
+        <v>3191</v>
       </c>
       <c r="B1022" t="s">
-        <v>3189</v>
+        <v>3192</v>
       </c>
       <c r="C1022" t="s">
-        <v>3190</v>
+        <v>3193</v>
       </c>
       <c r="D1022" t="s">
-        <v>3191</v>
+        <v>3194</v>
       </c>
       <c r="F1022" t="s">
-        <v>3192</v>
+        <v>3195</v>
       </c>
     </row>
     <row r="1023" spans="1:6">
       <c r="A1023" t="s">
-        <v>3193</v>
+        <v>3196</v>
       </c>
       <c r="B1023" t="s">
-        <v>3194</v>
+        <v>3197</v>
       </c>
       <c r="C1023" t="s">
-        <v>3185</v>
+        <v>3188</v>
       </c>
       <c r="D1023" t="s">
-        <v>3186</v>
+        <v>3189</v>
       </c>
       <c r="F1023" t="s">
-        <v>3195</v>
+        <v>3198</v>
       </c>
     </row>
     <row r="1024" spans="1:6">
       <c r="A1024" t="s">
-        <v>3190</v>
+        <v>3193</v>
       </c>
       <c r="B1024" t="s">
-        <v>3191</v>
+        <v>3194</v>
       </c>
       <c r="C1024" t="s">
-        <v>3185</v>
+        <v>3188</v>
       </c>
       <c r="D1024" t="s">
-        <v>3186</v>
+        <v>3189</v>
       </c>
       <c r="F1024" t="s">
-        <v>3196</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="1025" spans="1:6">
       <c r="A1025" t="s">
-        <v>3197</v>
+        <v>3200</v>
       </c>
       <c r="B1025" t="s">
-        <v>3198</v>
+        <v>3201</v>
       </c>
       <c r="C1025" t="s">
         <v>482</v>
       </c>
       <c r="D1025" t="s">
         <v>483</v>
       </c>
       <c r="F1025" t="s">
-        <v>3199</v>
+        <v>3202</v>
       </c>
     </row>
     <row r="1026" spans="1:6">
       <c r="A1026" t="s">
+        <v>3203</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>3204</v>
+      </c>
+      <c r="C1026" t="s">
         <v>3200</v>
       </c>
-      <c r="B1026" t="s">
+      <c r="D1026" t="s">
         <v>3201</v>
       </c>
-      <c r="C1026" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1026" t="s">
-        <v>3202</v>
+        <v>3205</v>
       </c>
     </row>
     <row r="1027" spans="1:6">
       <c r="A1027" t="s">
-        <v>3203</v>
+        <v>3206</v>
       </c>
       <c r="B1027" t="s">
-        <v>3204</v>
+        <v>3207</v>
       </c>
       <c r="C1027" t="s">
-        <v>3190</v>
+        <v>3193</v>
       </c>
       <c r="D1027" t="s">
-        <v>3191</v>
+        <v>3194</v>
       </c>
       <c r="F1027" t="s">
-        <v>3205</v>
+        <v>3208</v>
       </c>
     </row>
     <row r="1028" spans="1:6">
       <c r="A1028" t="s">
-        <v>3206</v>
+        <v>3209</v>
       </c>
       <c r="B1028" t="s">
-        <v>3207</v>
+        <v>3210</v>
       </c>
       <c r="C1028" t="s">
-        <v>3190</v>
+        <v>3193</v>
       </c>
       <c r="D1028" t="s">
-        <v>3191</v>
+        <v>3194</v>
       </c>
       <c r="F1028" t="s">
-        <v>3208</v>
+        <v>3211</v>
       </c>
     </row>
     <row r="1029" spans="1:6">
       <c r="A1029" t="s">
-        <v>3209</v>
+        <v>3212</v>
       </c>
       <c r="B1029" t="s">
-        <v>3210</v>
+        <v>3213</v>
       </c>
       <c r="C1029" t="s">
-        <v>3173</v>
+        <v>3176</v>
       </c>
       <c r="D1029" t="s">
-        <v>3174</v>
+        <v>3177</v>
       </c>
       <c r="F1029" t="s">
-        <v>3211</v>
+        <v>3214</v>
       </c>
     </row>
     <row r="1030" spans="1:6">
       <c r="A1030" t="s">
-        <v>3212</v>
+        <v>3215</v>
       </c>
       <c r="B1030" t="s">
-        <v>3213</v>
+        <v>3216</v>
       </c>
       <c r="C1030" t="s">
-        <v>2901</v>
+        <v>2904</v>
       </c>
       <c r="D1030" t="s">
-        <v>2902</v>
+        <v>2905</v>
       </c>
       <c r="F1030" t="s">
-        <v>3214</v>
+        <v>3217</v>
       </c>
     </row>
     <row r="1031" spans="1:6">
       <c r="A1031" t="s">
-        <v>3215</v>
+        <v>3218</v>
       </c>
       <c r="B1031" t="s">
-        <v>3216</v>
+        <v>3219</v>
       </c>
       <c r="C1031" t="s">
-        <v>3217</v>
+        <v>3220</v>
       </c>
       <c r="D1031" t="s">
-        <v>3218</v>
+        <v>3221</v>
       </c>
       <c r="F1031" t="s">
-        <v>3219</v>
+        <v>3222</v>
       </c>
     </row>
     <row r="1032" spans="1:6">
       <c r="A1032" t="s">
+        <v>3223</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>3224</v>
+      </c>
+      <c r="C1032" t="s">
         <v>3220</v>
       </c>
-      <c r="B1032" t="s">
+      <c r="D1032" t="s">
         <v>3221</v>
       </c>
-      <c r="C1032" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1032" t="s">
-        <v>3222</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="1033" spans="1:6">
       <c r="A1033" t="s">
-        <v>3223</v>
+        <v>3226</v>
       </c>
       <c r="B1033" t="s">
-        <v>3224</v>
+        <v>3227</v>
       </c>
       <c r="C1033" t="s">
-        <v>3212</v>
+        <v>3215</v>
       </c>
       <c r="D1033" t="s">
-        <v>3213</v>
+        <v>3216</v>
       </c>
       <c r="F1033" t="s">
-        <v>3225</v>
+        <v>3228</v>
       </c>
     </row>
     <row r="1034" spans="1:6">
       <c r="A1034" t="s">
-        <v>3226</v>
+        <v>3229</v>
       </c>
       <c r="B1034" t="s">
-        <v>3227</v>
+        <v>3230</v>
       </c>
       <c r="C1034" t="s">
-        <v>3217</v>
+        <v>3220</v>
       </c>
       <c r="D1034" t="s">
-        <v>3218</v>
+        <v>3221</v>
       </c>
       <c r="F1034" t="s">
-        <v>3228</v>
+        <v>3231</v>
       </c>
     </row>
     <row r="1035" spans="1:6">
       <c r="A1035" t="s">
-        <v>3229</v>
+        <v>3232</v>
       </c>
       <c r="B1035" t="s">
-        <v>3230</v>
+        <v>3233</v>
       </c>
       <c r="C1035" t="s">
         <v>6</v>
       </c>
       <c r="D1035" t="s">
         <v>7</v>
       </c>
       <c r="F1035" t="s">
-        <v>3231</v>
+        <v>3234</v>
       </c>
     </row>
     <row r="1036" spans="1:6">
       <c r="A1036" t="s">
-        <v>3232</v>
+        <v>3235</v>
       </c>
       <c r="B1036" t="s">
-        <v>3233</v>
+        <v>3236</v>
       </c>
       <c r="C1036" t="s">
-        <v>3234</v>
+        <v>3237</v>
       </c>
       <c r="D1036" t="s">
-        <v>3235</v>
+        <v>3238</v>
       </c>
       <c r="F1036" t="s">
-        <v>3236</v>
+        <v>3239</v>
       </c>
     </row>
     <row r="1037" spans="1:6">
       <c r="A1037" t="s">
+        <v>1749</v>
+      </c>
+      <c r="B1037" t="s">
         <v>1750</v>
       </c>
-      <c r="B1037" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1037" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D1037" t="s">
         <v>1718</v>
       </c>
-      <c r="D1037" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1037" t="s">
-        <v>3237</v>
+        <v>3240</v>
       </c>
     </row>
     <row r="1038" spans="1:6">
       <c r="A1038" t="s">
-        <v>3238</v>
+        <v>3241</v>
       </c>
       <c r="B1038" t="s">
-        <v>3239</v>
+        <v>3242</v>
       </c>
       <c r="C1038" t="s">
-        <v>3232</v>
+        <v>3235</v>
       </c>
       <c r="D1038" t="s">
-        <v>3233</v>
+        <v>3236</v>
       </c>
       <c r="F1038" t="s">
-        <v>3240</v>
+        <v>3243</v>
       </c>
     </row>
     <row r="1039" spans="1:6">
       <c r="A1039" t="s">
-        <v>3241</v>
+        <v>3244</v>
       </c>
       <c r="B1039" t="s">
-        <v>3242</v>
+        <v>3245</v>
       </c>
       <c r="C1039" t="s">
         <v>41</v>
       </c>
       <c r="D1039" t="s">
         <v>42</v>
       </c>
       <c r="F1039" t="s">
-        <v>3243</v>
+        <v>3246</v>
       </c>
     </row>
     <row r="1040" spans="1:6">
       <c r="A1040" t="s">
-        <v>3244</v>
+        <v>3247</v>
       </c>
       <c r="B1040" t="s">
-        <v>3245</v>
+        <v>3248</v>
       </c>
       <c r="C1040" t="s">
         <v>39</v>
       </c>
       <c r="D1040" t="s">
         <v>40</v>
       </c>
       <c r="F1040" t="s">
-        <v>3246</v>
+        <v>3249</v>
       </c>
     </row>
     <row r="1041" spans="1:6">
       <c r="A1041" t="s">
-        <v>3247</v>
+        <v>3250</v>
       </c>
       <c r="B1041" t="s">
-        <v>3248</v>
+        <v>3251</v>
       </c>
       <c r="C1041" t="s">
         <v>39</v>
       </c>
       <c r="D1041" t="s">
         <v>40</v>
       </c>
       <c r="F1041" t="s">
-        <v>3249</v>
+        <v>3252</v>
       </c>
     </row>
     <row r="1042" spans="1:6">
       <c r="A1042" t="s">
+        <v>1861</v>
+      </c>
+      <c r="B1042" t="s">
         <v>1862</v>
-      </c>
-[...1 lines deleted...]
-        <v>1863</v>
       </c>
       <c r="C1042" t="s">
         <v>1240</v>
       </c>
       <c r="D1042" t="s">
         <v>1241</v>
       </c>
       <c r="F1042" t="s">
-        <v>3250</v>
+        <v>3253</v>
       </c>
     </row>
     <row r="1043" spans="1:6">
       <c r="A1043" t="s">
-        <v>3251</v>
+        <v>3254</v>
       </c>
       <c r="B1043" t="s">
-        <v>3252</v>
+        <v>3255</v>
       </c>
       <c r="C1043" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D1043" t="s">
         <v>1862</v>
       </c>
-      <c r="D1043" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1043" t="s">
-        <v>3253</v>
+        <v>3256</v>
       </c>
     </row>
     <row r="1044" spans="1:6">
       <c r="A1044" t="s">
-        <v>3254</v>
+        <v>3257</v>
       </c>
       <c r="B1044" t="s">
-        <v>3255</v>
+        <v>3258</v>
       </c>
       <c r="C1044" t="s">
-        <v>3256</v>
+        <v>3259</v>
       </c>
       <c r="D1044" t="s">
-        <v>3257</v>
+        <v>3260</v>
       </c>
       <c r="F1044" t="s">
-        <v>3258</v>
+        <v>3261</v>
       </c>
     </row>
     <row r="1045" spans="1:6">
       <c r="A1045" t="s">
-        <v>3259</v>
+        <v>3262</v>
       </c>
       <c r="B1045" t="s">
-        <v>3260</v>
+        <v>3263</v>
       </c>
       <c r="C1045" t="s">
-        <v>2850</v>
+        <v>2853</v>
       </c>
       <c r="D1045" t="s">
-        <v>2851</v>
+        <v>2854</v>
       </c>
       <c r="F1045" t="s">
-        <v>3261</v>
+        <v>3264</v>
       </c>
     </row>
     <row r="1046" spans="1:6">
       <c r="A1046" t="s">
-        <v>2511</v>
+        <v>2516</v>
       </c>
       <c r="B1046" t="s">
-        <v>2512</v>
+        <v>2517</v>
       </c>
       <c r="C1046" t="s">
-        <v>2883</v>
+        <v>2886</v>
       </c>
       <c r="D1046" t="s">
-        <v>2884</v>
+        <v>2887</v>
       </c>
       <c r="F1046" t="s">
-        <v>3262</v>
+        <v>3265</v>
       </c>
     </row>
     <row r="1047" spans="1:6">
       <c r="A1047" t="s">
-        <v>3263</v>
+        <v>3266</v>
       </c>
       <c r="B1047" t="s">
-        <v>3264</v>
+        <v>3267</v>
       </c>
       <c r="C1047" t="s">
-        <v>2876</v>
+        <v>2879</v>
       </c>
       <c r="D1047" t="s">
-        <v>2877</v>
+        <v>2880</v>
       </c>
       <c r="F1047" t="s">
-        <v>3265</v>
+        <v>3268</v>
       </c>
     </row>
     <row r="1048" spans="1:6">
       <c r="A1048" t="s">
-        <v>3256</v>
+        <v>3259</v>
       </c>
       <c r="B1048" t="s">
-        <v>3257</v>
+        <v>3260</v>
       </c>
       <c r="C1048" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D1048" t="s">
         <v>1862</v>
       </c>
-      <c r="D1048" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1048" t="s">
-        <v>3266</v>
+        <v>3269</v>
       </c>
     </row>
     <row r="1049" spans="1:6">
       <c r="A1049" t="s">
-        <v>3267</v>
+        <v>3270</v>
       </c>
       <c r="B1049" t="s">
-        <v>3268</v>
+        <v>3271</v>
       </c>
       <c r="C1049" t="s">
-        <v>2511</v>
+        <v>2516</v>
       </c>
       <c r="D1049" t="s">
-        <v>2512</v>
+        <v>2517</v>
       </c>
       <c r="F1049" t="s">
-        <v>3269</v>
+        <v>3272</v>
       </c>
     </row>
     <row r="1050" spans="1:6">
       <c r="A1050" t="s">
-        <v>3270</v>
+        <v>3273</v>
       </c>
       <c r="B1050" t="s">
-        <v>3271</v>
+        <v>3274</v>
       </c>
       <c r="C1050" t="s">
-        <v>3263</v>
+        <v>3266</v>
       </c>
       <c r="D1050" t="s">
-        <v>3264</v>
+        <v>3267</v>
       </c>
       <c r="F1050" t="s">
-        <v>3272</v>
+        <v>3275</v>
       </c>
     </row>
     <row r="1051" spans="1:6">
       <c r="A1051" t="s">
-        <v>3273</v>
+        <v>3276</v>
       </c>
       <c r="B1051" t="s">
-        <v>3274</v>
+        <v>3277</v>
       </c>
       <c r="C1051" t="s">
-        <v>3267</v>
+        <v>3270</v>
       </c>
       <c r="D1051" t="s">
-        <v>3268</v>
+        <v>3271</v>
       </c>
       <c r="F1051" t="s">
-        <v>3275</v>
+        <v>3278</v>
       </c>
     </row>
     <row r="1052" spans="1:6">
       <c r="A1052" t="s">
-        <v>3276</v>
+        <v>3279</v>
       </c>
       <c r="B1052" t="s">
-        <v>3277</v>
+        <v>3280</v>
       </c>
       <c r="C1052" t="s">
-        <v>3267</v>
+        <v>3270</v>
       </c>
       <c r="D1052" t="s">
-        <v>3268</v>
+        <v>3271</v>
       </c>
       <c r="F1052" t="s">
-        <v>3278</v>
+        <v>3281</v>
       </c>
     </row>
     <row r="1053" spans="1:6">
       <c r="A1053" t="s">
-        <v>3279</v>
+        <v>3282</v>
       </c>
       <c r="B1053" t="s">
-        <v>3280</v>
+        <v>3283</v>
       </c>
       <c r="C1053" t="s">
         <v>157</v>
       </c>
       <c r="D1053" t="s">
         <v>158</v>
       </c>
       <c r="F1053" t="s">
-        <v>3281</v>
+        <v>3284</v>
       </c>
     </row>
     <row r="1054" spans="1:6">
       <c r="A1054" t="s">
-        <v>3282</v>
+        <v>3285</v>
       </c>
       <c r="B1054" t="s">
-        <v>3283</v>
+        <v>3286</v>
       </c>
       <c r="C1054" t="s">
         <v>1667</v>
       </c>
       <c r="D1054" t="s">
         <v>1668</v>
       </c>
       <c r="F1054" t="s">
-        <v>3284</v>
+        <v>3287</v>
       </c>
     </row>
     <row r="1055" spans="1:6">
       <c r="A1055" t="s">
-        <v>3285</v>
+        <v>3288</v>
       </c>
       <c r="B1055" t="s">
-        <v>3286</v>
+        <v>3289</v>
       </c>
       <c r="C1055" t="s">
         <v>1667</v>
       </c>
       <c r="D1055" t="s">
         <v>1668</v>
       </c>
       <c r="F1055" t="s">
-        <v>3287</v>
+        <v>3290</v>
       </c>
     </row>
     <row r="1056" spans="1:6">
       <c r="A1056" t="s">
-        <v>3288</v>
+        <v>3291</v>
       </c>
       <c r="B1056" t="s">
-        <v>3289</v>
+        <v>3292</v>
       </c>
       <c r="C1056" t="s">
         <v>23</v>
       </c>
       <c r="D1056" t="s">
         <v>24</v>
       </c>
       <c r="F1056" t="s">
-        <v>3290</v>
+        <v>3293</v>
       </c>
     </row>
     <row r="1057" spans="1:6">
       <c r="A1057" t="s">
+        <v>1783</v>
+      </c>
+      <c r="B1057" t="s">
         <v>1784</v>
       </c>
-      <c r="B1057" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1057" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D1057" t="s">
         <v>1718</v>
       </c>
-      <c r="D1057" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1057" t="s">
-        <v>3291</v>
+        <v>3294</v>
       </c>
     </row>
     <row r="1058" spans="1:6">
       <c r="A1058" t="s">
-        <v>3292</v>
+        <v>3295</v>
       </c>
       <c r="B1058" t="s">
-        <v>3293</v>
+        <v>3296</v>
       </c>
       <c r="C1058" t="s">
-        <v>3254</v>
+        <v>3257</v>
       </c>
       <c r="D1058" t="s">
-        <v>3255</v>
+        <v>3258</v>
       </c>
       <c r="F1058" t="s">
-        <v>3294</v>
+        <v>3297</v>
       </c>
     </row>
     <row r="1059" spans="1:6">
       <c r="A1059" t="s">
-        <v>2883</v>
+        <v>2886</v>
       </c>
       <c r="B1059" t="s">
-        <v>2884</v>
+        <v>2887</v>
       </c>
       <c r="C1059" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D1059" t="s">
         <v>1718</v>
       </c>
-      <c r="D1059" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1059" t="s">
-        <v>3295</v>
+        <v>3298</v>
       </c>
     </row>
     <row r="1060" spans="1:6">
       <c r="A1060" t="s">
-        <v>3296</v>
+        <v>3299</v>
       </c>
       <c r="B1060" t="s">
-        <v>3297</v>
+        <v>3300</v>
       </c>
       <c r="C1060" t="s">
-        <v>3251</v>
+        <v>3254</v>
       </c>
       <c r="D1060" t="s">
-        <v>3252</v>
+        <v>3255</v>
       </c>
       <c r="F1060" t="s">
-        <v>3298</v>
+        <v>3301</v>
       </c>
     </row>
     <row r="1061" spans="1:6">
       <c r="A1061" t="s">
-        <v>3299</v>
+        <v>3302</v>
       </c>
       <c r="B1061" t="s">
-        <v>3300</v>
+        <v>3303</v>
       </c>
       <c r="C1061" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D1061" t="s">
         <v>1862</v>
       </c>
-      <c r="D1061" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1061" t="s">
-        <v>3301</v>
+        <v>3304</v>
       </c>
     </row>
     <row r="1062" spans="1:6">
       <c r="A1062" t="s">
-        <v>3302</v>
+        <v>3305</v>
       </c>
       <c r="B1062" t="s">
-        <v>3303</v>
+        <v>3306</v>
       </c>
       <c r="C1062" t="s">
         <v>1294</v>
       </c>
       <c r="D1062" t="s">
         <v>1295</v>
       </c>
       <c r="F1062" t="s">
-        <v>3304</v>
+        <v>3307</v>
       </c>
     </row>
     <row r="1063" spans="1:6">
       <c r="A1063" t="s">
-        <v>3305</v>
+        <v>3308</v>
       </c>
       <c r="B1063" t="s">
-        <v>3306</v>
+        <v>3309</v>
       </c>
       <c r="C1063" t="s">
-        <v>3296</v>
+        <v>3299</v>
       </c>
       <c r="D1063" t="s">
-        <v>3297</v>
+        <v>3300</v>
       </c>
       <c r="F1063" t="s">
-        <v>3307</v>
+        <v>3310</v>
       </c>
     </row>
     <row r="1064" spans="1:6">
       <c r="A1064" t="s">
-        <v>3308</v>
+        <v>3311</v>
       </c>
       <c r="B1064" t="s">
-        <v>3309</v>
+        <v>3312</v>
       </c>
       <c r="C1064" t="s">
-        <v>3251</v>
+        <v>3254</v>
       </c>
       <c r="D1064" t="s">
-        <v>3252</v>
+        <v>3255</v>
       </c>
       <c r="F1064" t="s">
-        <v>3310</v>
+        <v>3313</v>
       </c>
     </row>
     <row r="1065" spans="1:6">
       <c r="A1065" t="s">
-        <v>3311</v>
+        <v>3314</v>
       </c>
       <c r="B1065" t="s">
-        <v>3312</v>
+        <v>3315</v>
       </c>
       <c r="C1065" t="s">
-        <v>3302</v>
+        <v>3305</v>
       </c>
       <c r="D1065" t="s">
-        <v>3303</v>
+        <v>3306</v>
       </c>
       <c r="F1065" t="s">
-        <v>3313</v>
+        <v>3316</v>
       </c>
     </row>
     <row r="1066" spans="1:6">
       <c r="A1066" t="s">
         <v>1685</v>
       </c>
       <c r="B1066" t="s">
         <v>1686</v>
       </c>
       <c r="C1066" t="s">
         <v>1240</v>
       </c>
       <c r="D1066" t="s">
         <v>1241</v>
       </c>
       <c r="F1066" t="s">
-        <v>3314</v>
+        <v>3317</v>
       </c>
     </row>
     <row r="1067" spans="1:6">
       <c r="A1067" t="s">
-        <v>3315</v>
+        <v>3318</v>
       </c>
       <c r="B1067" t="s">
-        <v>3316</v>
+        <v>3319</v>
       </c>
       <c r="C1067" t="s">
         <v>1240</v>
       </c>
       <c r="D1067" t="s">
         <v>1241</v>
       </c>
       <c r="F1067" t="s">
-        <v>3317</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="1068" spans="1:6">
       <c r="A1068" t="s">
-        <v>3318</v>
+        <v>3321</v>
       </c>
       <c r="B1068" t="s">
-        <v>3319</v>
+        <v>3322</v>
       </c>
       <c r="C1068" t="s">
         <v>1680</v>
       </c>
       <c r="D1068" t="s">
         <v>1681</v>
       </c>
       <c r="F1068" t="s">
-        <v>3320</v>
+        <v>3323</v>
       </c>
     </row>
     <row r="1069" spans="1:6">
       <c r="A1069" t="s">
         <v>1690</v>
       </c>
       <c r="B1069" t="s">
         <v>1691</v>
       </c>
       <c r="C1069" t="s">
         <v>1680</v>
       </c>
       <c r="D1069" t="s">
         <v>1681</v>
       </c>
       <c r="F1069" t="s">
-        <v>3321</v>
+        <v>3324</v>
       </c>
     </row>
     <row r="1070" spans="1:6">
       <c r="A1070" t="s">
-        <v>3322</v>
+        <v>3325</v>
       </c>
       <c r="B1070" t="s">
-        <v>3323</v>
+        <v>3326</v>
       </c>
       <c r="C1070" t="s">
-        <v>2899</v>
+        <v>2902</v>
       </c>
       <c r="D1070" t="s">
-        <v>2900</v>
+        <v>2903</v>
       </c>
       <c r="F1070" t="s">
-        <v>3324</v>
+        <v>3327</v>
       </c>
     </row>
     <row r="1071" spans="1:6">
       <c r="A1071" t="s">
-        <v>3325</v>
+        <v>3328</v>
       </c>
       <c r="B1071" t="s">
-        <v>3326</v>
+        <v>3329</v>
       </c>
       <c r="C1071" t="s">
-        <v>3327</v>
+        <v>3330</v>
       </c>
       <c r="D1071" t="s">
-        <v>3328</v>
+        <v>3331</v>
       </c>
       <c r="F1071" t="s">
-        <v>3329</v>
+        <v>3332</v>
       </c>
     </row>
     <row r="1072" spans="1:6">
       <c r="A1072" t="s">
-        <v>3330</v>
+        <v>3333</v>
       </c>
       <c r="B1072" t="s">
-        <v>3331</v>
+        <v>3334</v>
       </c>
       <c r="C1072" t="s">
-        <v>3332</v>
+        <v>3335</v>
       </c>
       <c r="D1072" t="s">
-        <v>3333</v>
+        <v>3336</v>
       </c>
       <c r="F1072" t="s">
-        <v>3334</v>
+        <v>3337</v>
       </c>
     </row>
     <row r="1073" spans="1:6">
       <c r="A1073" t="s">
-        <v>3335</v>
+        <v>3338</v>
       </c>
       <c r="B1073" t="s">
-        <v>3336</v>
+        <v>3339</v>
       </c>
       <c r="C1073" t="s">
-        <v>2899</v>
+        <v>2902</v>
       </c>
       <c r="D1073" t="s">
-        <v>2900</v>
+        <v>2903</v>
       </c>
       <c r="F1073" t="s">
-        <v>3337</v>
+        <v>3340</v>
       </c>
     </row>
     <row r="1074" spans="1:6">
       <c r="A1074" t="s">
-        <v>3338</v>
+        <v>3341</v>
       </c>
       <c r="B1074" t="s">
-        <v>3339</v>
+        <v>3342</v>
       </c>
       <c r="C1074" t="s">
-        <v>2899</v>
+        <v>2902</v>
       </c>
       <c r="D1074" t="s">
-        <v>2900</v>
+        <v>2903</v>
       </c>
       <c r="F1074" t="s">
-        <v>3340</v>
+        <v>3343</v>
       </c>
     </row>
     <row r="1075" spans="1:6">
       <c r="A1075" t="s">
-        <v>3341</v>
+        <v>3344</v>
       </c>
       <c r="B1075" t="s">
-        <v>3342</v>
+        <v>3345</v>
       </c>
       <c r="C1075" t="s">
-        <v>3327</v>
+        <v>3330</v>
       </c>
       <c r="D1075" t="s">
-        <v>3328</v>
+        <v>3331</v>
       </c>
       <c r="F1075" t="s">
-        <v>3343</v>
+        <v>3346</v>
       </c>
     </row>
     <row r="1076" spans="1:6">
       <c r="A1076" t="s">
-        <v>3344</v>
+        <v>3347</v>
       </c>
       <c r="B1076" t="s">
-        <v>3345</v>
+        <v>3348</v>
       </c>
       <c r="C1076" t="s">
         <v>23</v>
       </c>
       <c r="D1076" t="s">
         <v>24</v>
       </c>
       <c r="F1076" t="s">
-        <v>3346</v>
+        <v>3349</v>
       </c>
     </row>
     <row r="1077" spans="1:6">
       <c r="A1077" t="s">
-        <v>3347</v>
+        <v>3350</v>
       </c>
       <c r="B1077" t="s">
-        <v>3348</v>
+        <v>3351</v>
       </c>
       <c r="C1077" t="s">
-        <v>3330</v>
+        <v>3333</v>
       </c>
       <c r="D1077" t="s">
-        <v>3331</v>
+        <v>3334</v>
       </c>
       <c r="F1077" t="s">
-        <v>3349</v>
+        <v>3352</v>
       </c>
     </row>
     <row r="1078" spans="1:6">
       <c r="A1078" t="s">
-        <v>3350</v>
+        <v>3353</v>
       </c>
       <c r="B1078" t="s">
-        <v>3351</v>
+        <v>3354</v>
       </c>
       <c r="C1078" t="s">
-        <v>3352</v>
+        <v>3355</v>
       </c>
       <c r="D1078" t="s">
-        <v>3353</v>
+        <v>3356</v>
       </c>
       <c r="F1078" t="s">
-        <v>3354</v>
+        <v>3357</v>
       </c>
     </row>
     <row r="1079" spans="1:6">
       <c r="A1079" t="s">
-        <v>3355</v>
+        <v>3358</v>
       </c>
       <c r="B1079" t="s">
-        <v>3356</v>
+        <v>3359</v>
       </c>
       <c r="C1079" t="s">
         <v>1647</v>
       </c>
       <c r="D1079" t="s">
         <v>1648</v>
       </c>
       <c r="F1079" t="s">
-        <v>3357</v>
+        <v>3360</v>
       </c>
     </row>
     <row r="1080" spans="1:6">
       <c r="A1080" t="s">
-        <v>3358</v>
+        <v>3361</v>
       </c>
       <c r="B1080" t="s">
-        <v>3359</v>
+        <v>3362</v>
       </c>
       <c r="C1080" t="s">
-        <v>3360</v>
+        <v>3363</v>
       </c>
       <c r="D1080" t="s">
-        <v>3361</v>
+        <v>3364</v>
       </c>
       <c r="F1080" t="s">
-        <v>3362</v>
+        <v>3365</v>
       </c>
     </row>
     <row r="1081" spans="1:6">
       <c r="A1081" t="s">
-        <v>3360</v>
+        <v>3363</v>
       </c>
       <c r="B1081" t="s">
-        <v>3361</v>
+        <v>3364</v>
       </c>
       <c r="C1081" t="s">
-        <v>3302</v>
+        <v>3305</v>
       </c>
       <c r="D1081" t="s">
-        <v>3303</v>
+        <v>3306</v>
       </c>
       <c r="F1081" t="s">
-        <v>3363</v>
+        <v>3366</v>
       </c>
     </row>
     <row r="1082" spans="1:6">
       <c r="A1082" t="s">
+        <v>1810</v>
+      </c>
+      <c r="B1082" t="s">
         <v>1811</v>
       </c>
-      <c r="B1082" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1082" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D1082" t="s">
         <v>1798</v>
       </c>
-      <c r="D1082" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1082" t="s">
-        <v>3364</v>
+        <v>3367</v>
       </c>
     </row>
     <row r="1083" spans="1:6">
       <c r="A1083" t="s">
-        <v>3352</v>
+        <v>3355</v>
       </c>
       <c r="B1083" t="s">
-        <v>3353</v>
+        <v>3356</v>
       </c>
       <c r="C1083" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D1083" t="s">
         <v>1793</v>
       </c>
-      <c r="D1083" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1083" t="s">
-        <v>3365</v>
+        <v>3368</v>
       </c>
     </row>
     <row r="1084" spans="1:6">
       <c r="A1084" t="s">
-        <v>3366</v>
+        <v>3369</v>
       </c>
       <c r="B1084" t="s">
-        <v>3367</v>
+        <v>3370</v>
       </c>
       <c r="C1084" t="s">
-        <v>3355</v>
+        <v>3358</v>
       </c>
       <c r="D1084" t="s">
-        <v>3356</v>
+        <v>3359</v>
       </c>
       <c r="F1084" t="s">
-        <v>3368</v>
+        <v>3371</v>
       </c>
     </row>
     <row r="1085" spans="1:6">
       <c r="A1085" t="s">
-        <v>3369</v>
+        <v>3372</v>
       </c>
       <c r="B1085" t="s">
-        <v>3370</v>
+        <v>3373</v>
       </c>
       <c r="C1085" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D1085" t="s">
         <v>1718</v>
       </c>
-      <c r="D1085" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1085" t="s">
-        <v>3371</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="1086" spans="1:6">
       <c r="A1086" t="s">
-        <v>3372</v>
+        <v>3375</v>
       </c>
       <c r="B1086" t="s">
-        <v>3373</v>
+        <v>3376</v>
       </c>
       <c r="C1086" t="s">
-        <v>3374</v>
+        <v>3377</v>
       </c>
       <c r="D1086" t="s">
-        <v>3375</v>
+        <v>3378</v>
       </c>
       <c r="F1086" t="s">
-        <v>3376</v>
+        <v>3379</v>
       </c>
     </row>
     <row r="1087" spans="1:6">
       <c r="A1087" t="s">
-        <v>3374</v>
+        <v>3377</v>
       </c>
       <c r="B1087" t="s">
-        <v>3375</v>
+        <v>3378</v>
       </c>
       <c r="C1087" t="s">
         <v>23</v>
       </c>
       <c r="D1087" t="s">
         <v>24</v>
       </c>
       <c r="F1087" t="s">
-        <v>3377</v>
+        <v>3380</v>
       </c>
     </row>
     <row r="1088" spans="1:6">
       <c r="A1088" t="s">
+        <v>3381</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>3382</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>3377</v>
+      </c>
+      <c r="D1088" t="s">
         <v>3378</v>
       </c>
-      <c r="B1088" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F1088" t="s">
-        <v>3380</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="1089" spans="1:6">
       <c r="A1089" t="s">
-        <v>3381</v>
+        <v>3384</v>
       </c>
       <c r="B1089" t="s">
-        <v>3382</v>
+        <v>3385</v>
       </c>
       <c r="C1089" t="s">
-        <v>3383</v>
+        <v>3386</v>
       </c>
       <c r="D1089" t="s">
-        <v>3384</v>
+        <v>3387</v>
       </c>
       <c r="F1089" t="s">
-        <v>3385</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="1090" spans="1:6">
       <c r="A1090" t="s">
-        <v>2855</v>
+        <v>2858</v>
       </c>
       <c r="B1090" t="s">
-        <v>2856</v>
+        <v>2859</v>
       </c>
       <c r="C1090" t="s">
         <v>1633</v>
       </c>
       <c r="D1090" t="s">
         <v>1634</v>
       </c>
       <c r="F1090" t="s">
-        <v>3386</v>
+        <v>3389</v>
       </c>
     </row>
     <row r="1091" spans="1:6">
       <c r="A1091" t="s">
-        <v>3387</v>
+        <v>3390</v>
       </c>
       <c r="B1091" t="s">
-        <v>3388</v>
+        <v>3391</v>
       </c>
       <c r="C1091" t="s">
         <v>1638</v>
       </c>
       <c r="D1091" t="s">
         <v>1639</v>
       </c>
       <c r="F1091" t="s">
-        <v>3389</v>
+        <v>3392</v>
       </c>
     </row>
     <row r="1092" spans="1:6">
       <c r="A1092" t="s">
-        <v>3390</v>
+        <v>3393</v>
       </c>
       <c r="B1092" t="s">
-        <v>3391</v>
+        <v>3394</v>
       </c>
       <c r="C1092" t="s">
         <v>1655</v>
       </c>
       <c r="D1092" t="s">
         <v>1656</v>
       </c>
       <c r="F1092" t="s">
-        <v>3392</v>
+        <v>3395</v>
       </c>
     </row>
     <row r="1093" spans="1:6">
       <c r="A1093" t="s">
-        <v>3393</v>
+        <v>3396</v>
       </c>
       <c r="B1093" t="s">
-        <v>3394</v>
+        <v>3397</v>
       </c>
       <c r="C1093" t="s">
         <v>1240</v>
       </c>
       <c r="D1093" t="s">
         <v>1241</v>
       </c>
       <c r="F1093" t="s">
-        <v>3395</v>
+        <v>3398</v>
       </c>
     </row>
     <row r="1094" spans="1:6">
       <c r="A1094" t="s">
-        <v>3396</v>
+        <v>3399</v>
       </c>
       <c r="B1094" t="s">
-        <v>3397</v>
+        <v>3400</v>
       </c>
       <c r="C1094" t="s">
         <v>1641</v>
       </c>
       <c r="D1094" t="s">
         <v>1642</v>
       </c>
       <c r="F1094" t="s">
-        <v>3398</v>
+        <v>3401</v>
       </c>
     </row>
     <row r="1095" spans="1:6">
       <c r="A1095" t="s">
-        <v>3399</v>
+        <v>3402</v>
       </c>
       <c r="B1095" t="s">
-        <v>3400</v>
+        <v>3403</v>
       </c>
       <c r="C1095" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D1095" t="s">
         <v>1877</v>
       </c>
-      <c r="D1095" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1095" t="s">
-        <v>3401</v>
+        <v>3404</v>
       </c>
     </row>
     <row r="1096" spans="1:6">
       <c r="A1096" t="s">
-        <v>3402</v>
+        <v>3405</v>
       </c>
       <c r="B1096" t="s">
-        <v>3403</v>
+        <v>3406</v>
       </c>
       <c r="C1096" t="s">
-        <v>2955</v>
+        <v>2958</v>
       </c>
       <c r="D1096" t="s">
-        <v>2956</v>
+        <v>2959</v>
       </c>
       <c r="F1096" t="s">
-        <v>3404</v>
+        <v>3407</v>
       </c>
     </row>
     <row r="1097" spans="1:6">
       <c r="A1097" t="s">
-        <v>3405</v>
+        <v>3408</v>
       </c>
       <c r="B1097" t="s">
-        <v>3406</v>
+        <v>3409</v>
       </c>
       <c r="C1097" t="s">
-        <v>2955</v>
+        <v>2958</v>
       </c>
       <c r="D1097" t="s">
-        <v>2956</v>
+        <v>2959</v>
       </c>
       <c r="F1097" t="s">
-        <v>3407</v>
+        <v>3410</v>
       </c>
     </row>
     <row r="1098" spans="1:6">
       <c r="A1098" t="s">
-        <v>2957</v>
+        <v>2960</v>
       </c>
       <c r="B1098" t="s">
-        <v>2958</v>
+        <v>2961</v>
       </c>
       <c r="C1098" t="s">
+        <v>1824</v>
+      </c>
+      <c r="D1098" t="s">
         <v>1825</v>
       </c>
-      <c r="D1098" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1098" t="s">
-        <v>3408</v>
+        <v>3411</v>
       </c>
     </row>
     <row r="1099" spans="1:6">
       <c r="A1099" t="s">
-        <v>3409</v>
+        <v>3412</v>
       </c>
       <c r="B1099" t="s">
-        <v>3410</v>
+        <v>3413</v>
       </c>
       <c r="C1099" t="s">
         <v>23</v>
       </c>
       <c r="D1099" t="s">
         <v>24</v>
       </c>
       <c r="F1099" t="s">
-        <v>3411</v>
+        <v>3414</v>
       </c>
     </row>
     <row r="1100" spans="1:6">
       <c r="A1100" t="s">
-        <v>3412</v>
+        <v>3415</v>
       </c>
       <c r="B1100" t="s">
-        <v>3413</v>
+        <v>3416</v>
       </c>
       <c r="C1100" t="s">
         <v>23</v>
       </c>
       <c r="D1100" t="s">
         <v>24</v>
       </c>
       <c r="F1100" t="s">
-        <v>3414</v>
+        <v>3417</v>
       </c>
     </row>
     <row r="1101" spans="1:6">
       <c r="A1101" t="s">
-        <v>3415</v>
+        <v>3418</v>
       </c>
       <c r="B1101" t="s">
-        <v>3416</v>
+        <v>3419</v>
       </c>
       <c r="C1101" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D1101" t="s">
         <v>1779</v>
       </c>
-      <c r="D1101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1101" t="s">
-        <v>3417</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="1102" spans="1:6">
       <c r="A1102" t="s">
+        <v>2419</v>
+      </c>
+      <c r="B1102" t="s">
         <v>2420</v>
       </c>
-      <c r="B1102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1102" t="s">
-        <v>3415</v>
+        <v>3418</v>
       </c>
       <c r="D1102" t="s">
-        <v>3416</v>
+        <v>3419</v>
       </c>
       <c r="F1102" t="s">
-        <v>3418</v>
+        <v>3421</v>
       </c>
     </row>
     <row r="1103" spans="1:6">
       <c r="A1103" t="s">
         <v>1680</v>
       </c>
       <c r="B1103" t="s">
         <v>1681</v>
       </c>
       <c r="C1103" t="s">
         <v>1635</v>
       </c>
       <c r="D1103" t="s">
         <v>1636</v>
       </c>
       <c r="F1103" t="s">
-        <v>3419</v>
+        <v>3422</v>
       </c>
     </row>
     <row r="1104" spans="1:6">
       <c r="A1104" t="s">
-        <v>3420</v>
+        <v>3423</v>
       </c>
       <c r="B1104" t="s">
-        <v>3421</v>
+        <v>3424</v>
       </c>
       <c r="C1104" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D1104" t="s">
         <v>1854</v>
       </c>
-      <c r="D1104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1104" t="s">
-        <v>3422</v>
+        <v>3425</v>
       </c>
     </row>
     <row r="1105" spans="1:6">
       <c r="A1105" t="s">
         <v>1630</v>
       </c>
       <c r="B1105" t="s">
         <v>1631</v>
       </c>
       <c r="C1105" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D1105" t="s">
         <v>1854</v>
       </c>
-      <c r="D1105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1105" t="s">
-        <v>3423</v>
+        <v>3426</v>
       </c>
     </row>
     <row r="1106" spans="1:6">
       <c r="A1106" t="s">
-        <v>3424</v>
+        <v>3427</v>
       </c>
       <c r="B1106" t="s">
-        <v>3425</v>
+        <v>3428</v>
       </c>
       <c r="C1106" t="s">
-        <v>3426</v>
+        <v>3429</v>
       </c>
       <c r="D1106" t="s">
-        <v>3427</v>
+        <v>3430</v>
       </c>
       <c r="F1106" t="s">
-        <v>3428</v>
+        <v>3431</v>
       </c>
     </row>
     <row r="1107" spans="1:6">
       <c r="A1107" t="s">
-        <v>3429</v>
+        <v>3432</v>
       </c>
       <c r="B1107" t="s">
-        <v>3430</v>
+        <v>3433</v>
       </c>
       <c r="C1107" t="s">
         <v>1256</v>
       </c>
       <c r="D1107" t="s">
         <v>1257</v>
       </c>
       <c r="F1107" t="s">
-        <v>3431</v>
+        <v>3434</v>
       </c>
     </row>
     <row r="1108" spans="1:6">
       <c r="A1108" t="s">
+        <v>3435</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>3436</v>
+      </c>
+      <c r="C1108" t="s">
         <v>3432</v>
       </c>
-      <c r="B1108" t="s">
+      <c r="D1108" t="s">
         <v>3433</v>
       </c>
-      <c r="C1108" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1108" t="s">
-        <v>3434</v>
+        <v>3437</v>
       </c>
     </row>
     <row r="1109" spans="1:6">
       <c r="A1109" t="s">
-        <v>3435</v>
+        <v>3438</v>
       </c>
       <c r="B1109" t="s">
-        <v>3436</v>
+        <v>3439</v>
       </c>
       <c r="C1109" t="s">
-        <v>3429</v>
+        <v>3432</v>
       </c>
       <c r="D1109" t="s">
-        <v>3430</v>
+        <v>3433</v>
       </c>
       <c r="F1109" t="s">
-        <v>3437</v>
+        <v>3440</v>
       </c>
     </row>
     <row r="1110" spans="1:6">
       <c r="A1110" t="s">
-        <v>3438</v>
+        <v>3441</v>
       </c>
       <c r="B1110" t="s">
-        <v>3439</v>
+        <v>3442</v>
       </c>
       <c r="C1110" t="s">
-        <v>3429</v>
+        <v>3432</v>
       </c>
       <c r="D1110" t="s">
-        <v>3430</v>
+        <v>3433</v>
       </c>
       <c r="F1110" t="s">
-        <v>3440</v>
+        <v>3443</v>
       </c>
     </row>
     <row r="1111" spans="1:6">
       <c r="A1111" t="s">
+        <v>3444</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>3445</v>
+      </c>
+      <c r="C1111" t="s">
         <v>3441</v>
       </c>
-      <c r="B1111" t="s">
+      <c r="D1111" t="s">
         <v>3442</v>
       </c>
-      <c r="C1111" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1111" t="s">
-        <v>3443</v>
+        <v>3446</v>
       </c>
     </row>
     <row r="1112" spans="1:6">
       <c r="A1112" t="s">
         <v>71</v>
       </c>
       <c r="B1112" t="s">
         <v>72</v>
       </c>
       <c r="C1112" t="s">
-        <v>3438</v>
+        <v>3441</v>
       </c>
       <c r="D1112" t="s">
-        <v>3439</v>
+        <v>3442</v>
       </c>
       <c r="F1112" t="s">
-        <v>3444</v>
+        <v>3447</v>
       </c>
     </row>
     <row r="1113" spans="1:6">
       <c r="A1113" t="s">
-        <v>3445</v>
+        <v>3448</v>
       </c>
       <c r="B1113" t="s">
-        <v>3446</v>
+        <v>3449</v>
       </c>
       <c r="C1113" t="s">
         <v>1256</v>
       </c>
       <c r="D1113" t="s">
         <v>1257</v>
       </c>
       <c r="F1113" t="s">
-        <v>3447</v>
+        <v>3450</v>
       </c>
     </row>
     <row r="1114" spans="1:6">
       <c r="A1114" t="s">
+        <v>3451</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>3452</v>
+      </c>
+      <c r="C1114" t="s">
         <v>3448</v>
       </c>
-      <c r="B1114" t="s">
+      <c r="D1114" t="s">
         <v>3449</v>
       </c>
-      <c r="C1114" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1114" t="s">
-        <v>3450</v>
+        <v>3453</v>
       </c>
     </row>
     <row r="1115" spans="1:6">
       <c r="A1115" t="s">
-        <v>3451</v>
+        <v>3454</v>
       </c>
       <c r="B1115" t="s">
-        <v>3452</v>
+        <v>3455</v>
       </c>
       <c r="C1115" t="s">
-        <v>3445</v>
+        <v>3448</v>
       </c>
       <c r="D1115" t="s">
-        <v>3446</v>
+        <v>3449</v>
       </c>
       <c r="F1115" t="s">
-        <v>3453</v>
+        <v>3456</v>
       </c>
     </row>
     <row r="1116" spans="1:6">
       <c r="A1116" t="s">
-        <v>3454</v>
+        <v>3457</v>
       </c>
       <c r="B1116" t="s">
-        <v>3455</v>
+        <v>3458</v>
       </c>
       <c r="C1116" t="s">
-        <v>3445</v>
+        <v>3448</v>
       </c>
       <c r="D1116" t="s">
-        <v>3446</v>
+        <v>3449</v>
       </c>
       <c r="F1116" t="s">
-        <v>3456</v>
+        <v>3459</v>
       </c>
     </row>
     <row r="1117" spans="1:6">
       <c r="A1117" t="s">
+        <v>3460</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>3461</v>
+      </c>
+      <c r="C1117" t="s">
         <v>3457</v>
       </c>
-      <c r="B1117" t="s">
+      <c r="D1117" t="s">
         <v>3458</v>
       </c>
-      <c r="C1117" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1117" t="s">
-        <v>3459</v>
+        <v>3462</v>
       </c>
     </row>
     <row r="1118" spans="1:6">
       <c r="A1118" t="s">
-        <v>3460</v>
+        <v>3463</v>
       </c>
       <c r="B1118" t="s">
-        <v>3461</v>
+        <v>3464</v>
       </c>
       <c r="C1118" t="s">
-        <v>3454</v>
+        <v>3457</v>
       </c>
       <c r="D1118" t="s">
-        <v>3455</v>
+        <v>3458</v>
       </c>
       <c r="F1118" t="s">
-        <v>3462</v>
+        <v>3465</v>
       </c>
     </row>
     <row r="1119" spans="1:6">
       <c r="A1119" t="s">
-        <v>3463</v>
+        <v>3466</v>
       </c>
       <c r="B1119" t="s">
-        <v>3464</v>
+        <v>3467</v>
       </c>
       <c r="C1119" t="s">
         <v>1421</v>
       </c>
       <c r="D1119" t="s">
         <v>1422</v>
       </c>
       <c r="F1119" t="s">
-        <v>3465</v>
+        <v>3468</v>
       </c>
     </row>
     <row r="1120" spans="1:6">
       <c r="A1120" t="s">
-        <v>3466</v>
+        <v>3469</v>
       </c>
       <c r="B1120" t="s">
-        <v>3467</v>
+        <v>3470</v>
       </c>
       <c r="C1120" t="s">
-        <v>3468</v>
+        <v>3471</v>
       </c>
       <c r="D1120" t="s">
-        <v>3469</v>
+        <v>3472</v>
       </c>
       <c r="F1120" t="s">
-        <v>3470</v>
+        <v>3473</v>
       </c>
     </row>
     <row r="1121" spans="1:6">
       <c r="A1121" t="s">
+        <v>3474</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>3475</v>
+      </c>
+      <c r="C1121" t="s">
         <v>3471</v>
       </c>
-      <c r="B1121" t="s">
+      <c r="D1121" t="s">
         <v>3472</v>
       </c>
-      <c r="C1121" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1121" t="s">
-        <v>3473</v>
+        <v>3476</v>
       </c>
     </row>
     <row r="1122" spans="1:6">
       <c r="A1122" t="s">
-        <v>3468</v>
+        <v>3471</v>
       </c>
       <c r="B1122" t="s">
-        <v>3469</v>
+        <v>3472</v>
       </c>
       <c r="C1122" t="s">
         <v>1253</v>
       </c>
       <c r="D1122" t="s">
         <v>1254</v>
       </c>
       <c r="F1122" t="s">
-        <v>3474</v>
+        <v>3477</v>
       </c>
     </row>
     <row r="1123" spans="1:6">
       <c r="A1123" t="s">
-        <v>3475</v>
+        <v>3478</v>
       </c>
       <c r="B1123" t="s">
-        <v>3476</v>
+        <v>3479</v>
       </c>
       <c r="C1123" t="s">
-        <v>3477</v>
+        <v>3480</v>
       </c>
       <c r="D1123" t="s">
-        <v>3478</v>
+        <v>3481</v>
       </c>
       <c r="F1123" t="s">
-        <v>3479</v>
+        <v>3482</v>
       </c>
     </row>
     <row r="1124" spans="1:6">
       <c r="A1124" t="s">
-        <v>3480</v>
+        <v>3483</v>
       </c>
       <c r="B1124" t="s">
-        <v>3481</v>
+        <v>3484</v>
       </c>
       <c r="C1124" t="s">
-        <v>3482</v>
+        <v>3485</v>
       </c>
       <c r="D1124" t="s">
-        <v>3483</v>
+        <v>3486</v>
       </c>
       <c r="F1124" t="s">
-        <v>3484</v>
+        <v>3487</v>
       </c>
     </row>
     <row r="1125" spans="1:6">
       <c r="A1125" t="s">
         <v>272</v>
       </c>
       <c r="B1125" t="s">
         <v>273</v>
       </c>
       <c r="C1125" t="s">
         <v>1625</v>
       </c>
       <c r="D1125" t="s">
         <v>1626</v>
       </c>
       <c r="F1125" t="s">
-        <v>3485</v>
+        <v>3488</v>
       </c>
     </row>
     <row r="1126" spans="1:6">
       <c r="A1126" t="s">
-        <v>3486</v>
+        <v>3489</v>
       </c>
       <c r="B1126" t="s">
-        <v>3487</v>
+        <v>3490</v>
       </c>
       <c r="C1126" t="s">
-        <v>3488</v>
+        <v>3491</v>
       </c>
       <c r="D1126" t="s">
-        <v>3489</v>
+        <v>3492</v>
       </c>
       <c r="F1126" t="s">
-        <v>3490</v>
+        <v>3493</v>
       </c>
     </row>
     <row r="1127" spans="1:6">
       <c r="A1127" t="s">
-        <v>3488</v>
+        <v>3491</v>
       </c>
       <c r="B1127" t="s">
-        <v>3489</v>
+        <v>3492</v>
       </c>
       <c r="C1127" t="s">
         <v>1625</v>
       </c>
       <c r="D1127" t="s">
         <v>1626</v>
       </c>
       <c r="F1127" t="s">
-        <v>3491</v>
+        <v>3494</v>
       </c>
     </row>
     <row r="1128" spans="1:6">
       <c r="A1128" t="s">
+        <v>3495</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>3496</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>3491</v>
+      </c>
+      <c r="D1128" t="s">
         <v>3492</v>
       </c>
-      <c r="B1128" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F1128" t="s">
-        <v>3494</v>
+        <v>3497</v>
       </c>
     </row>
     <row r="1129" spans="1:6">
       <c r="A1129" t="s">
         <v>1625</v>
       </c>
       <c r="B1129" t="s">
         <v>1626</v>
       </c>
       <c r="C1129" t="s">
-        <v>3495</v>
+        <v>3498</v>
       </c>
       <c r="D1129" t="s">
-        <v>3496</v>
+        <v>3499</v>
       </c>
       <c r="F1129" t="s">
-        <v>3497</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="1130" spans="1:6">
       <c r="A1130" t="s">
-        <v>3498</v>
+        <v>3501</v>
       </c>
       <c r="B1130" t="s">
-        <v>3499</v>
+        <v>3502</v>
       </c>
       <c r="C1130" t="s">
-        <v>3482</v>
+        <v>3485</v>
       </c>
       <c r="D1130" t="s">
-        <v>3483</v>
+        <v>3486</v>
       </c>
       <c r="F1130" t="s">
-        <v>3500</v>
+        <v>3503</v>
       </c>
     </row>
     <row r="1131" spans="1:6">
       <c r="A1131" t="s">
-        <v>3501</v>
+        <v>3504</v>
       </c>
       <c r="B1131" t="s">
-        <v>3502</v>
+        <v>3505</v>
       </c>
       <c r="C1131" t="s">
-        <v>3503</v>
+        <v>3506</v>
       </c>
       <c r="D1131" t="s">
-        <v>3504</v>
+        <v>3507</v>
       </c>
       <c r="F1131" t="s">
-        <v>3505</v>
+        <v>3508</v>
       </c>
     </row>
     <row r="1132" spans="1:6">
       <c r="A1132" t="s">
-        <v>3506</v>
+        <v>3509</v>
       </c>
       <c r="B1132" t="s">
-        <v>3068</v>
+        <v>3071</v>
       </c>
       <c r="C1132" t="s">
-        <v>3067</v>
+        <v>3070</v>
       </c>
       <c r="D1132" t="s">
-        <v>3068</v>
+        <v>3071</v>
       </c>
       <c r="F1132" t="s">
-        <v>3507</v>
+        <v>3510</v>
       </c>
     </row>
     <row r="1133" spans="1:6">
       <c r="A1133" t="s">
-        <v>3508</v>
+        <v>3511</v>
       </c>
       <c r="B1133" t="s">
-        <v>3509</v>
+        <v>3512</v>
       </c>
       <c r="C1133" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D1133" t="s">
         <v>1771</v>
       </c>
-      <c r="D1133" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1133" t="s">
-        <v>3510</v>
+        <v>3513</v>
       </c>
     </row>
     <row r="1134" spans="1:6">
       <c r="A1134" t="s">
-        <v>3511</v>
+        <v>3514</v>
       </c>
       <c r="B1134" t="s">
-        <v>3512</v>
+        <v>3515</v>
       </c>
       <c r="C1134" t="s">
-        <v>2652</v>
+        <v>2655</v>
       </c>
       <c r="D1134" t="s">
-        <v>2653</v>
+        <v>2656</v>
       </c>
       <c r="F1134" t="s">
-        <v>3513</v>
+        <v>3516</v>
       </c>
     </row>
     <row r="1135" spans="1:6">
       <c r="A1135" t="s">
-        <v>3514</v>
+        <v>3517</v>
       </c>
       <c r="B1135" t="s">
-        <v>3515</v>
+        <v>3518</v>
       </c>
       <c r="C1135" t="s">
         <v>1266</v>
       </c>
       <c r="D1135" t="s">
         <v>1267</v>
       </c>
       <c r="F1135" t="s">
-        <v>3516</v>
+        <v>3519</v>
       </c>
     </row>
     <row r="1136" spans="1:6">
       <c r="A1136" t="s">
         <v>8</v>
       </c>
       <c r="B1136" t="s">
         <v>9</v>
       </c>
       <c r="C1136" t="s">
         <v>23</v>
       </c>
       <c r="D1136" t="s">
         <v>24</v>
       </c>
       <c r="F1136" t="s">
-        <v>3517</v>
+        <v>3520</v>
       </c>
     </row>
     <row r="1137" spans="1:6">
       <c r="A1137" t="s">
-        <v>3518</v>
+        <v>3521</v>
       </c>
       <c r="B1137" t="s">
-        <v>3519</v>
+        <v>3522</v>
       </c>
       <c r="C1137" t="s">
         <v>8</v>
       </c>
       <c r="D1137" t="s">
         <v>9</v>
       </c>
       <c r="F1137" t="s">
-        <v>3520</v>
+        <v>3523</v>
       </c>
     </row>
     <row r="1138" spans="1:6">
       <c r="A1138" t="s">
-        <v>3521</v>
+        <v>3524</v>
       </c>
       <c r="B1138" t="s">
-        <v>3522</v>
+        <v>3525</v>
       </c>
       <c r="C1138" t="s">
         <v>1675</v>
       </c>
       <c r="D1138" t="s">
         <v>1676</v>
       </c>
       <c r="F1138" t="s">
-        <v>3523</v>
+        <v>3526</v>
       </c>
     </row>
     <row r="1139" spans="1:6">
       <c r="A1139" t="s">
-        <v>3524</v>
+        <v>3527</v>
       </c>
       <c r="B1139" t="s">
-        <v>3525</v>
+        <v>3528</v>
       </c>
       <c r="C1139" t="s">
-        <v>3526</v>
+        <v>3529</v>
       </c>
       <c r="D1139" t="s">
-        <v>3527</v>
+        <v>3530</v>
       </c>
       <c r="F1139" t="s">
-        <v>3528</v>
+        <v>3531</v>
       </c>
     </row>
     <row r="1140" spans="1:6">
       <c r="A1140" t="s">
+        <v>3532</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1140" t="s">
         <v>3529</v>
       </c>
-      <c r="B1140" t="s">
+      <c r="D1140" t="s">
         <v>3530</v>
       </c>
-      <c r="C1140" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1140" t="s">
-        <v>3531</v>
+        <v>3534</v>
       </c>
     </row>
     <row r="1141" spans="1:6">
       <c r="A1141" t="s">
-        <v>2935</v>
+        <v>2938</v>
       </c>
       <c r="B1141" t="s">
-        <v>2936</v>
+        <v>2939</v>
       </c>
       <c r="C1141" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D1141" t="s">
         <v>1798</v>
       </c>
-      <c r="D1141" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1141" t="s">
-        <v>3532</v>
+        <v>3535</v>
       </c>
     </row>
     <row r="1142" spans="1:6">
       <c r="A1142" t="s">
-        <v>3383</v>
+        <v>3386</v>
       </c>
       <c r="B1142" t="s">
-        <v>3384</v>
+        <v>3387</v>
       </c>
       <c r="C1142" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D1142" t="s">
         <v>1800</v>
       </c>
-      <c r="D1142" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1142" t="s">
-        <v>3533</v>
+        <v>3536</v>
       </c>
     </row>
     <row r="1143" spans="1:6">
       <c r="A1143" t="s">
-        <v>3534</v>
+        <v>3537</v>
       </c>
       <c r="B1143" t="s">
-        <v>3535</v>
+        <v>3538</v>
       </c>
       <c r="C1143" t="s">
-        <v>2922</v>
+        <v>2925</v>
       </c>
       <c r="D1143" t="s">
-        <v>2923</v>
+        <v>2926</v>
       </c>
       <c r="F1143" t="s">
-        <v>3536</v>
+        <v>3539</v>
       </c>
     </row>
     <row r="1144" spans="1:6">
       <c r="A1144" t="s">
-        <v>3537</v>
+        <v>3540</v>
       </c>
       <c r="B1144" t="s">
-        <v>3538</v>
+        <v>3541</v>
       </c>
       <c r="C1144" t="s">
-        <v>2941</v>
+        <v>2944</v>
       </c>
       <c r="D1144" t="s">
-        <v>2942</v>
+        <v>2945</v>
       </c>
       <c r="F1144" t="s">
-        <v>3539</v>
+        <v>3542</v>
       </c>
     </row>
     <row r="1145" spans="1:6">
       <c r="A1145" t="s">
-        <v>3540</v>
+        <v>3543</v>
       </c>
       <c r="B1145" t="s">
-        <v>3541</v>
+        <v>3544</v>
       </c>
       <c r="C1145" t="s">
+        <v>2411</v>
+      </c>
+      <c r="D1145" t="s">
         <v>2412</v>
       </c>
-      <c r="D1145" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1145" t="s">
-        <v>3542</v>
+        <v>3545</v>
       </c>
     </row>
     <row r="1146" spans="1:6">
       <c r="A1146" t="s">
+        <v>2411</v>
+      </c>
+      <c r="B1146" t="s">
         <v>2412</v>
       </c>
-      <c r="B1146" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1146" t="s">
-        <v>2935</v>
+        <v>2938</v>
       </c>
       <c r="D1146" t="s">
-        <v>2936</v>
+        <v>2939</v>
       </c>
       <c r="F1146" t="s">
-        <v>3543</v>
+        <v>3546</v>
       </c>
     </row>
     <row r="1147" spans="1:6">
       <c r="A1147" t="s">
+        <v>1847</v>
+      </c>
+      <c r="B1147" t="s">
         <v>1848</v>
       </c>
-      <c r="B1147" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1147" t="s">
-        <v>3383</v>
+        <v>3386</v>
       </c>
       <c r="D1147" t="s">
-        <v>3384</v>
+        <v>3387</v>
       </c>
       <c r="F1147" t="s">
-        <v>3544</v>
+        <v>3547</v>
       </c>
     </row>
     <row r="1148" spans="1:6">
       <c r="A1148" t="s">
-        <v>3217</v>
+        <v>3220</v>
       </c>
       <c r="B1148" t="s">
-        <v>3218</v>
+        <v>3221</v>
       </c>
       <c r="C1148" t="s">
-        <v>2853</v>
+        <v>2856</v>
       </c>
       <c r="D1148" t="s">
-        <v>2854</v>
+        <v>2857</v>
       </c>
       <c r="F1148" t="s">
-        <v>3545</v>
+        <v>3548</v>
       </c>
     </row>
     <row r="1149" spans="1:6">
       <c r="A1149" t="s">
-        <v>3426</v>
+        <v>3429</v>
       </c>
       <c r="B1149" t="s">
-        <v>3427</v>
+        <v>3430</v>
       </c>
       <c r="C1149" t="s">
+        <v>2403</v>
+      </c>
+      <c r="D1149" t="s">
         <v>2404</v>
       </c>
-      <c r="D1149" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1149" t="s">
-        <v>3546</v>
+        <v>3549</v>
       </c>
     </row>
     <row r="1150" spans="1:6">
       <c r="A1150" t="s">
-        <v>3547</v>
+        <v>3550</v>
       </c>
       <c r="B1150" t="s">
-        <v>3548</v>
+        <v>3551</v>
       </c>
       <c r="C1150" t="s">
         <v>26</v>
       </c>
       <c r="D1150" t="s">
         <v>27</v>
       </c>
       <c r="F1150" t="s">
-        <v>3549</v>
+        <v>3552</v>
       </c>
     </row>
     <row r="1151" spans="1:6">
       <c r="A1151" t="s">
-        <v>3550</v>
+        <v>3553</v>
       </c>
       <c r="B1151" t="s">
-        <v>3551</v>
+        <v>3554</v>
       </c>
       <c r="C1151" t="s">
-        <v>3552</v>
+        <v>3555</v>
       </c>
       <c r="D1151" t="s">
-        <v>3553</v>
+        <v>3556</v>
       </c>
       <c r="F1151" t="s">
-        <v>3554</v>
+        <v>3557</v>
       </c>
     </row>
     <row r="1152" spans="1:6">
       <c r="A1152" t="s">
-        <v>3555</v>
+        <v>3558</v>
       </c>
       <c r="B1152" t="s">
-        <v>3556</v>
+        <v>3559</v>
       </c>
       <c r="C1152" t="s">
+        <v>2403</v>
+      </c>
+      <c r="D1152" t="s">
         <v>2404</v>
       </c>
-      <c r="D1152" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1152" t="s">
-        <v>3557</v>
+        <v>3560</v>
       </c>
     </row>
     <row r="1153" spans="1:6">
       <c r="A1153" t="s">
-        <v>2521</v>
+        <v>2526</v>
       </c>
       <c r="B1153" t="s">
-        <v>2522</v>
+        <v>2527</v>
       </c>
       <c r="C1153" t="s">
-        <v>3550</v>
+        <v>3553</v>
       </c>
       <c r="D1153" t="s">
-        <v>3551</v>
+        <v>3554</v>
       </c>
       <c r="F1153" t="s">
-        <v>3558</v>
+        <v>3561</v>
       </c>
     </row>
     <row r="1154" spans="1:6">
       <c r="A1154" t="s">
-        <v>3559</v>
+        <v>3562</v>
       </c>
       <c r="B1154" t="s">
-        <v>3560</v>
+        <v>3563</v>
       </c>
       <c r="C1154" t="s">
         <v>49</v>
       </c>
       <c r="D1154" t="s">
         <v>50</v>
       </c>
       <c r="F1154" t="s">
-        <v>3561</v>
+        <v>3564</v>
       </c>
     </row>
     <row r="1155" spans="1:6">
       <c r="A1155" t="s">
-        <v>3562</v>
+        <v>3565</v>
       </c>
       <c r="B1155" t="s">
-        <v>3563</v>
+        <v>3566</v>
       </c>
       <c r="C1155" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D1155" t="s">
         <v>1913</v>
       </c>
-      <c r="D1155" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1155" t="s">
-        <v>3564</v>
+        <v>3567</v>
       </c>
     </row>
     <row r="1156" spans="1:6">
       <c r="A1156" t="s">
-        <v>3565</v>
+        <v>3568</v>
       </c>
       <c r="B1156" t="s">
-        <v>3566</v>
+        <v>3569</v>
       </c>
       <c r="C1156" t="s">
         <v>477</v>
       </c>
       <c r="D1156" t="s">
         <v>478</v>
       </c>
       <c r="F1156" t="s">
-        <v>3567</v>
+        <v>3570</v>
       </c>
     </row>
     <row r="1157" spans="1:6">
       <c r="A1157" t="s">
-        <v>3568</v>
+        <v>3571</v>
       </c>
       <c r="B1157" t="s">
-        <v>3569</v>
+        <v>3572</v>
       </c>
       <c r="C1157" t="s">
         <v>477</v>
       </c>
       <c r="D1157" t="s">
         <v>478</v>
       </c>
       <c r="F1157" t="s">
-        <v>3570</v>
+        <v>3573</v>
       </c>
     </row>
     <row r="1158" spans="1:6">
       <c r="A1158" t="s">
-        <v>3571</v>
+        <v>3574</v>
       </c>
       <c r="B1158" t="s">
-        <v>3572</v>
+        <v>3575</v>
       </c>
       <c r="C1158" t="s">
-        <v>3573</v>
+        <v>3576</v>
       </c>
       <c r="D1158" t="s">
-        <v>3574</v>
+        <v>3577</v>
       </c>
       <c r="F1158" t="s">
-        <v>3575</v>
+        <v>3578</v>
       </c>
     </row>
     <row r="1159" spans="1:6">
       <c r="A1159" t="s">
+        <v>3579</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>3580</v>
+      </c>
+      <c r="C1159" t="s">
         <v>3576</v>
       </c>
-      <c r="B1159" t="s">
+      <c r="D1159" t="s">
         <v>3577</v>
       </c>
-      <c r="C1159" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1159" t="s">
-        <v>3578</v>
+        <v>3581</v>
       </c>
     </row>
     <row r="1160" spans="1:6">
       <c r="A1160" t="s">
-        <v>3579</v>
+        <v>3582</v>
       </c>
       <c r="B1160" t="s">
-        <v>3580</v>
+        <v>3583</v>
       </c>
       <c r="C1160" t="s">
-        <v>3581</v>
+        <v>3584</v>
       </c>
       <c r="D1160" t="s">
-        <v>3582</v>
+        <v>3585</v>
       </c>
       <c r="F1160" t="s">
-        <v>3583</v>
+        <v>3586</v>
       </c>
     </row>
     <row r="1161" spans="1:6">
       <c r="A1161" t="s">
+        <v>3587</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>3588</v>
+      </c>
+      <c r="C1161" t="s">
         <v>3584</v>
       </c>
-      <c r="B1161" t="s">
+      <c r="D1161" t="s">
         <v>3585</v>
       </c>
-      <c r="C1161" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1161" t="s">
-        <v>3586</v>
+        <v>3589</v>
       </c>
     </row>
     <row r="1162" spans="1:6">
       <c r="A1162" t="s">
-        <v>3587</v>
+        <v>3590</v>
       </c>
       <c r="B1162" t="s">
-        <v>3588</v>
+        <v>3591</v>
       </c>
       <c r="C1162" t="s">
-        <v>3589</v>
+        <v>3592</v>
       </c>
       <c r="D1162" t="s">
-        <v>3590</v>
+        <v>3593</v>
       </c>
       <c r="F1162" t="s">
-        <v>3591</v>
+        <v>3594</v>
       </c>
     </row>
     <row r="1163" spans="1:6">
       <c r="A1163" t="s">
+        <v>3595</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>3596</v>
+      </c>
+      <c r="C1163" t="s">
         <v>3592</v>
       </c>
-      <c r="B1163" t="s">
+      <c r="D1163" t="s">
         <v>3593</v>
       </c>
-      <c r="C1163" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1163" t="s">
-        <v>3594</v>
+        <v>3597</v>
       </c>
     </row>
     <row r="1164" spans="1:6">
       <c r="A1164" t="s">
-        <v>3595</v>
+        <v>3598</v>
       </c>
       <c r="B1164" t="s">
-        <v>3596</v>
+        <v>3599</v>
       </c>
       <c r="C1164" t="s">
-        <v>3597</v>
+        <v>3600</v>
       </c>
       <c r="D1164" t="s">
-        <v>3598</v>
+        <v>3601</v>
       </c>
       <c r="F1164" t="s">
-        <v>3599</v>
+        <v>3602</v>
       </c>
     </row>
     <row r="1165" spans="1:6">
       <c r="A1165" t="s">
+        <v>3603</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>3604</v>
+      </c>
+      <c r="C1165" t="s">
         <v>3600</v>
       </c>
-      <c r="B1165" t="s">
+      <c r="D1165" t="s">
         <v>3601</v>
       </c>
-      <c r="C1165" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1165" t="s">
-        <v>3602</v>
+        <v>3605</v>
       </c>
     </row>
     <row r="1166" spans="1:6">
       <c r="A1166" t="s">
-        <v>3603</v>
+        <v>3606</v>
       </c>
       <c r="B1166" t="s">
-        <v>3604</v>
+        <v>3607</v>
       </c>
       <c r="C1166" t="s">
-        <v>2474</v>
+        <v>2478</v>
       </c>
       <c r="D1166" t="s">
-        <v>2475</v>
+        <v>2479</v>
       </c>
       <c r="F1166" t="s">
-        <v>3605</v>
+        <v>3608</v>
       </c>
     </row>
     <row r="1167" spans="1:6">
       <c r="A1167" t="s">
-        <v>3090</v>
+        <v>3093</v>
       </c>
       <c r="B1167" t="s">
-        <v>3091</v>
+        <v>3094</v>
       </c>
       <c r="C1167" t="s">
-        <v>2474</v>
+        <v>2478</v>
       </c>
       <c r="D1167" t="s">
-        <v>2475</v>
+        <v>2479</v>
       </c>
       <c r="F1167" t="s">
-        <v>3606</v>
+        <v>3609</v>
       </c>
     </row>
     <row r="1168" spans="1:6">
       <c r="A1168" t="s">
-        <v>3607</v>
+        <v>3610</v>
       </c>
       <c r="B1168" t="s">
-        <v>3608</v>
+        <v>3611</v>
       </c>
       <c r="C1168" t="s">
-        <v>2977</v>
+        <v>2980</v>
       </c>
       <c r="D1168" t="s">
-        <v>2978</v>
+        <v>2981</v>
       </c>
       <c r="F1168" t="s">
-        <v>3609</v>
+        <v>3612</v>
       </c>
     </row>
     <row r="1169" spans="1:6">
       <c r="A1169" t="s">
-        <v>3069</v>
+        <v>3072</v>
       </c>
       <c r="B1169" t="s">
-        <v>3070</v>
+        <v>3073</v>
       </c>
       <c r="C1169" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D1169" t="s">
         <v>1714</v>
       </c>
-      <c r="D1169" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1169" t="s">
-        <v>3610</v>
+        <v>3613</v>
       </c>
     </row>
     <row r="1170" spans="1:6">
       <c r="A1170" t="s">
-        <v>3611</v>
+        <v>3614</v>
       </c>
       <c r="B1170" t="s">
-        <v>3612</v>
+        <v>3615</v>
       </c>
       <c r="C1170" t="s">
-        <v>3506</v>
+        <v>3509</v>
       </c>
       <c r="D1170" t="s">
-        <v>3068</v>
+        <v>3071</v>
       </c>
       <c r="F1170" t="s">
-        <v>3613</v>
+        <v>3616</v>
       </c>
     </row>
     <row r="1171" spans="1:6">
       <c r="A1171" t="s">
-        <v>3614</v>
+        <v>3617</v>
       </c>
       <c r="B1171" t="s">
-        <v>2468</v>
+        <v>2472</v>
       </c>
       <c r="C1171" t="s">
-        <v>3615</v>
+        <v>3618</v>
       </c>
       <c r="D1171" t="s">
-        <v>3616</v>
+        <v>3619</v>
       </c>
       <c r="F1171" t="s">
-        <v>3617</v>
+        <v>3620</v>
       </c>
     </row>
     <row r="1172" spans="1:6">
       <c r="A1172" t="s">
-        <v>3618</v>
+        <v>3621</v>
       </c>
       <c r="B1172" t="s">
-        <v>3619</v>
+        <v>3622</v>
       </c>
       <c r="C1172" t="s">
-        <v>3620</v>
+        <v>3623</v>
       </c>
       <c r="D1172" t="s">
-        <v>3621</v>
+        <v>3624</v>
       </c>
       <c r="F1172" t="s">
-        <v>3622</v>
+        <v>3625</v>
       </c>
     </row>
     <row r="1173" spans="1:6">
       <c r="A1173" t="s">
+        <v>3626</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>3627</v>
+      </c>
+      <c r="C1173" t="s">
         <v>3623</v>
       </c>
-      <c r="B1173" t="s">
+      <c r="D1173" t="s">
         <v>3624</v>
       </c>
-      <c r="C1173" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1173" t="s">
-        <v>3625</v>
+        <v>3628</v>
       </c>
     </row>
     <row r="1174" spans="1:6">
       <c r="A1174" t="s">
-        <v>3626</v>
+        <v>3629</v>
       </c>
       <c r="B1174" t="s">
-        <v>3627</v>
+        <v>3630</v>
       </c>
       <c r="C1174" t="s">
-        <v>3618</v>
+        <v>3621</v>
       </c>
       <c r="D1174" t="s">
-        <v>3619</v>
+        <v>3622</v>
       </c>
       <c r="F1174" t="s">
-        <v>3628</v>
+        <v>3631</v>
       </c>
     </row>
     <row r="1175" spans="1:6">
       <c r="A1175" t="s">
-        <v>3629</v>
+        <v>3632</v>
       </c>
       <c r="B1175" t="s">
-        <v>3630</v>
+        <v>3633</v>
       </c>
       <c r="C1175" t="s">
-        <v>3631</v>
+        <v>3634</v>
       </c>
       <c r="D1175" t="s">
-        <v>3632</v>
+        <v>3635</v>
       </c>
       <c r="F1175" t="s">
-        <v>3633</v>
+        <v>3636</v>
       </c>
     </row>
     <row r="1176" spans="1:6">
       <c r="A1176" t="s">
-        <v>3634</v>
+        <v>3637</v>
       </c>
       <c r="B1176" t="s">
-        <v>3635</v>
+        <v>3638</v>
       </c>
       <c r="C1176" t="s">
-        <v>3623</v>
+        <v>3626</v>
       </c>
       <c r="D1176" t="s">
-        <v>3624</v>
+        <v>3627</v>
       </c>
       <c r="F1176" t="s">
-        <v>3636</v>
+        <v>3639</v>
       </c>
     </row>
     <row r="1177" spans="1:6">
       <c r="A1177" t="s">
-        <v>3631</v>
+        <v>3634</v>
       </c>
       <c r="B1177" t="s">
-        <v>3632</v>
+        <v>3635</v>
       </c>
       <c r="C1177" t="s">
-        <v>3634</v>
+        <v>3637</v>
       </c>
       <c r="D1177" t="s">
-        <v>3635</v>
+        <v>3638</v>
       </c>
       <c r="F1177" t="s">
-        <v>3637</v>
+        <v>3640</v>
       </c>
     </row>
     <row r="1178" spans="1:6">
       <c r="A1178" t="s">
-        <v>3638</v>
+        <v>3641</v>
       </c>
       <c r="B1178" t="s">
-        <v>3639</v>
+        <v>3642</v>
       </c>
       <c r="C1178" t="s">
-        <v>3631</v>
+        <v>3634</v>
       </c>
       <c r="D1178" t="s">
-        <v>3632</v>
+        <v>3635</v>
       </c>
       <c r="F1178" t="s">
-        <v>3640</v>
+        <v>3643</v>
       </c>
     </row>
     <row r="1179" spans="1:6">
       <c r="A1179" t="s">
-        <v>3641</v>
+        <v>3644</v>
       </c>
       <c r="B1179" t="s">
-        <v>3642</v>
+        <v>3645</v>
       </c>
       <c r="C1179" t="s">
-        <v>3631</v>
+        <v>3634</v>
       </c>
       <c r="D1179" t="s">
-        <v>3632</v>
+        <v>3635</v>
       </c>
       <c r="F1179" t="s">
-        <v>3643</v>
+        <v>3646</v>
       </c>
     </row>
     <row r="1180" spans="1:6">
       <c r="A1180" t="s">
-        <v>3644</v>
+        <v>3647</v>
       </c>
       <c r="B1180" t="s">
-        <v>3645</v>
+        <v>3648</v>
       </c>
       <c r="C1180" t="s">
-        <v>3614</v>
+        <v>3617</v>
       </c>
       <c r="D1180" t="s">
-        <v>2468</v>
+        <v>2472</v>
       </c>
       <c r="F1180" t="s">
-        <v>3646</v>
+        <v>3649</v>
       </c>
     </row>
     <row r="1181" spans="1:6">
       <c r="A1181" t="s">
+        <v>3650</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>3651</v>
+      </c>
+      <c r="C1181" t="s">
         <v>3647</v>
       </c>
-      <c r="B1181" t="s">
+      <c r="D1181" t="s">
         <v>3648</v>
       </c>
-      <c r="C1181" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1181" t="s">
-        <v>3649</v>
+        <v>3652</v>
       </c>
     </row>
     <row r="1182" spans="1:6">
       <c r="A1182" t="s">
-        <v>3650</v>
+        <v>3653</v>
       </c>
       <c r="B1182" t="s">
-        <v>3651</v>
+        <v>3654</v>
       </c>
       <c r="C1182" t="s">
-        <v>3652</v>
+        <v>3655</v>
       </c>
       <c r="D1182" t="s">
-        <v>3653</v>
+        <v>3656</v>
       </c>
       <c r="F1182" t="s">
-        <v>3654</v>
+        <v>3657</v>
       </c>
     </row>
     <row r="1183" spans="1:6">
       <c r="A1183" t="s">
-        <v>3655</v>
+        <v>3658</v>
       </c>
       <c r="B1183" t="s">
-        <v>3656</v>
+        <v>3659</v>
       </c>
       <c r="C1183" t="s">
-        <v>3650</v>
+        <v>3653</v>
       </c>
       <c r="D1183" t="s">
-        <v>3651</v>
+        <v>3654</v>
       </c>
       <c r="F1183" t="s">
-        <v>3657</v>
+        <v>3660</v>
       </c>
     </row>
     <row r="1184" spans="1:6">
       <c r="A1184" t="s">
-        <v>3658</v>
+        <v>3661</v>
       </c>
       <c r="B1184" t="s">
-        <v>3659</v>
+        <v>3662</v>
       </c>
       <c r="C1184" t="s">
-        <v>3615</v>
+        <v>3618</v>
       </c>
       <c r="D1184" t="s">
-        <v>3616</v>
+        <v>3619</v>
       </c>
       <c r="F1184" t="s">
-        <v>3660</v>
+        <v>3663</v>
       </c>
     </row>
     <row r="1185" spans="1:6">
       <c r="A1185" t="s">
-        <v>3661</v>
+        <v>3664</v>
       </c>
       <c r="B1185" t="s">
-        <v>3662</v>
+        <v>3665</v>
       </c>
       <c r="C1185" t="s">
-        <v>3618</v>
+        <v>3621</v>
       </c>
       <c r="D1185" t="s">
-        <v>3619</v>
+        <v>3622</v>
       </c>
       <c r="F1185" t="s">
-        <v>3663</v>
+        <v>3666</v>
       </c>
     </row>
     <row r="1186" spans="1:6">
       <c r="A1186" t="s">
-        <v>3664</v>
+        <v>3667</v>
       </c>
       <c r="B1186" t="s">
-        <v>3665</v>
+        <v>3668</v>
       </c>
       <c r="C1186" t="s">
-        <v>3623</v>
+        <v>3626</v>
       </c>
       <c r="D1186" t="s">
-        <v>3624</v>
+        <v>3627</v>
       </c>
       <c r="F1186" t="s">
-        <v>3666</v>
+        <v>3669</v>
       </c>
     </row>
     <row r="1187" spans="1:6">
       <c r="A1187" t="s">
-        <v>3667</v>
+        <v>3670</v>
       </c>
       <c r="B1187" t="s">
-        <v>3668</v>
+        <v>3671</v>
       </c>
       <c r="C1187" t="s">
-        <v>3661</v>
+        <v>3664</v>
       </c>
       <c r="D1187" t="s">
-        <v>3662</v>
+        <v>3665</v>
       </c>
       <c r="F1187" t="s">
-        <v>3669</v>
+        <v>3672</v>
       </c>
     </row>
     <row r="1188" spans="1:6">
       <c r="A1188" t="s">
-        <v>3670</v>
+        <v>3673</v>
       </c>
       <c r="B1188" t="s">
-        <v>3671</v>
+        <v>3674</v>
       </c>
       <c r="C1188" t="s">
-        <v>3672</v>
+        <v>3675</v>
       </c>
       <c r="D1188" t="s">
-        <v>3673</v>
+        <v>3676</v>
       </c>
       <c r="F1188" t="s">
-        <v>3674</v>
+        <v>3677</v>
       </c>
     </row>
     <row r="1189" spans="1:6">
       <c r="A1189" t="s">
-        <v>3675</v>
+        <v>3678</v>
       </c>
       <c r="B1189" t="s">
-        <v>3676</v>
+        <v>3679</v>
       </c>
       <c r="C1189" t="s">
-        <v>3664</v>
+        <v>3667</v>
       </c>
       <c r="D1189" t="s">
-        <v>3665</v>
+        <v>3668</v>
       </c>
       <c r="F1189" t="s">
-        <v>3677</v>
+        <v>3680</v>
       </c>
     </row>
     <row r="1190" spans="1:6">
       <c r="A1190" t="s">
-        <v>3672</v>
+        <v>3675</v>
       </c>
       <c r="B1190" t="s">
-        <v>3673</v>
+        <v>3676</v>
       </c>
       <c r="C1190" t="s">
-        <v>3675</v>
+        <v>3678</v>
       </c>
       <c r="D1190" t="s">
-        <v>3676</v>
+        <v>3679</v>
       </c>
       <c r="F1190" t="s">
-        <v>3678</v>
+        <v>3681</v>
       </c>
     </row>
     <row r="1191" spans="1:6">
       <c r="A1191" t="s">
-        <v>3679</v>
+        <v>3682</v>
       </c>
       <c r="B1191" t="s">
-        <v>3680</v>
+        <v>3683</v>
       </c>
       <c r="C1191" t="s">
-        <v>3672</v>
+        <v>3675</v>
       </c>
       <c r="D1191" t="s">
-        <v>3673</v>
+        <v>3676</v>
       </c>
       <c r="F1191" t="s">
-        <v>3681</v>
+        <v>3684</v>
       </c>
     </row>
     <row r="1192" spans="1:6">
       <c r="A1192" t="s">
-        <v>3682</v>
+        <v>3685</v>
       </c>
       <c r="B1192" t="s">
-        <v>3683</v>
+        <v>3686</v>
       </c>
       <c r="C1192" t="s">
-        <v>3672</v>
+        <v>3675</v>
       </c>
       <c r="D1192" t="s">
-        <v>3673</v>
+        <v>3676</v>
       </c>
       <c r="F1192" t="s">
-        <v>3684</v>
+        <v>3687</v>
       </c>
     </row>
     <row r="1193" spans="1:6">
       <c r="A1193" t="s">
-        <v>3685</v>
+        <v>3688</v>
       </c>
       <c r="B1193" t="s">
-        <v>3686</v>
+        <v>3689</v>
       </c>
       <c r="C1193" t="s">
-        <v>3482</v>
+        <v>3485</v>
       </c>
       <c r="D1193" t="s">
-        <v>3483</v>
+        <v>3486</v>
       </c>
       <c r="F1193" t="s">
-        <v>3687</v>
+        <v>3690</v>
       </c>
     </row>
     <row r="1194" spans="1:6">
       <c r="A1194" t="s">
-        <v>3688</v>
+        <v>3691</v>
       </c>
       <c r="B1194" t="s">
-        <v>3689</v>
+        <v>3692</v>
       </c>
       <c r="C1194" t="s">
-        <v>3690</v>
+        <v>3693</v>
       </c>
       <c r="D1194" t="s">
-        <v>3691</v>
+        <v>3694</v>
       </c>
       <c r="F1194" t="s">
-        <v>3692</v>
+        <v>3695</v>
       </c>
     </row>
     <row r="1195" spans="1:6">
       <c r="A1195" t="s">
-        <v>3693</v>
+        <v>3696</v>
       </c>
       <c r="B1195" t="s">
-        <v>3694</v>
+        <v>3697</v>
       </c>
       <c r="C1195" t="s">
-        <v>3695</v>
+        <v>3698</v>
       </c>
       <c r="D1195" t="s">
-        <v>3696</v>
+        <v>3699</v>
       </c>
       <c r="F1195" t="s">
-        <v>3697</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="1196" spans="1:6">
       <c r="A1196" t="s">
+        <v>3701</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>3702</v>
+      </c>
+      <c r="C1196" t="s">
         <v>3698</v>
       </c>
-      <c r="B1196" t="s">
+      <c r="D1196" t="s">
         <v>3699</v>
       </c>
-      <c r="C1196" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1196" t="s">
-        <v>3700</v>
+        <v>3703</v>
       </c>
     </row>
     <row r="1197" spans="1:6">
       <c r="A1197" t="s">
-        <v>3701</v>
+        <v>3704</v>
       </c>
       <c r="B1197" t="s">
-        <v>3702</v>
+        <v>3705</v>
       </c>
       <c r="C1197" t="s">
-        <v>3703</v>
+        <v>3706</v>
       </c>
       <c r="D1197" t="s">
-        <v>3704</v>
+        <v>3707</v>
       </c>
       <c r="F1197" t="s">
-        <v>3705</v>
+        <v>3708</v>
       </c>
     </row>
     <row r="1198" spans="1:6">
       <c r="A1198" t="s">
-        <v>3706</v>
+        <v>3709</v>
       </c>
       <c r="B1198" t="s">
-        <v>3707</v>
+        <v>3710</v>
       </c>
       <c r="C1198" t="s">
-        <v>3701</v>
+        <v>3704</v>
       </c>
       <c r="D1198" t="s">
-        <v>3702</v>
+        <v>3705</v>
       </c>
       <c r="F1198" t="s">
-        <v>3708</v>
+        <v>3711</v>
       </c>
     </row>
     <row r="1199" spans="1:6">
       <c r="A1199" t="s">
-        <v>3709</v>
+        <v>3712</v>
       </c>
       <c r="B1199" t="s">
-        <v>3710</v>
+        <v>3713</v>
       </c>
       <c r="C1199" t="s">
-        <v>3482</v>
+        <v>3485</v>
       </c>
       <c r="D1199" t="s">
-        <v>3483</v>
+        <v>3486</v>
       </c>
       <c r="F1199" t="s">
-        <v>3711</v>
+        <v>3714</v>
       </c>
     </row>
     <row r="1200" spans="1:6">
       <c r="A1200" t="s">
-        <v>3712</v>
+        <v>3715</v>
       </c>
       <c r="B1200" t="s">
-        <v>3713</v>
+        <v>3716</v>
       </c>
       <c r="C1200" t="s">
-        <v>3482</v>
+        <v>3485</v>
       </c>
       <c r="D1200" t="s">
-        <v>3483</v>
+        <v>3486</v>
       </c>
       <c r="F1200" t="s">
-        <v>3714</v>
+        <v>3717</v>
       </c>
     </row>
     <row r="1201" spans="1:6">
       <c r="A1201" t="s">
-        <v>3715</v>
+        <v>3718</v>
       </c>
       <c r="B1201" t="s">
-        <v>3716</v>
+        <v>3719</v>
       </c>
       <c r="C1201" t="s">
-        <v>3717</v>
+        <v>3720</v>
       </c>
       <c r="D1201" t="s">
-        <v>3718</v>
+        <v>3721</v>
       </c>
       <c r="F1201" t="s">
-        <v>3719</v>
+        <v>3722</v>
       </c>
     </row>
     <row r="1202" spans="1:6">
       <c r="A1202" t="s">
-        <v>3720</v>
+        <v>3723</v>
       </c>
       <c r="B1202" t="s">
-        <v>3721</v>
+        <v>3724</v>
       </c>
       <c r="C1202" t="s">
-        <v>3703</v>
+        <v>3706</v>
       </c>
       <c r="D1202" t="s">
-        <v>3704</v>
+        <v>3707</v>
       </c>
       <c r="F1202" t="s">
-        <v>3722</v>
+        <v>3725</v>
       </c>
     </row>
     <row r="1203" spans="1:6">
       <c r="A1203" t="s">
-        <v>3723</v>
+        <v>3726</v>
       </c>
       <c r="B1203" t="s">
-        <v>3724</v>
+        <v>3727</v>
       </c>
       <c r="C1203" t="s">
-        <v>3725</v>
+        <v>3728</v>
       </c>
       <c r="D1203" t="s">
-        <v>3726</v>
+        <v>3729</v>
       </c>
       <c r="F1203" t="s">
-        <v>3727</v>
+        <v>3730</v>
       </c>
     </row>
     <row r="1204" spans="1:6">
       <c r="A1204" t="s">
-        <v>3728</v>
+        <v>3731</v>
       </c>
       <c r="B1204" t="s">
-        <v>3729</v>
+        <v>3732</v>
       </c>
       <c r="C1204" t="s">
-        <v>3723</v>
+        <v>3726</v>
       </c>
       <c r="D1204" t="s">
-        <v>3724</v>
+        <v>3727</v>
       </c>
       <c r="F1204" t="s">
-        <v>3730</v>
+        <v>3733</v>
       </c>
     </row>
     <row r="1205" spans="1:6">
       <c r="A1205" t="s">
-        <v>3731</v>
+        <v>3734</v>
       </c>
       <c r="B1205" t="s">
-        <v>3732</v>
+        <v>3735</v>
       </c>
       <c r="C1205" t="s">
-        <v>3614</v>
+        <v>3617</v>
       </c>
       <c r="D1205" t="s">
-        <v>2468</v>
+        <v>2472</v>
       </c>
       <c r="F1205" t="s">
-        <v>3733</v>
+        <v>3736</v>
       </c>
     </row>
     <row r="1206" spans="1:6">
       <c r="A1206" t="s">
-        <v>3734</v>
+        <v>3737</v>
       </c>
       <c r="B1206" t="s">
-        <v>3735</v>
+        <v>3738</v>
       </c>
       <c r="C1206" t="s">
-        <v>3618</v>
+        <v>3621</v>
       </c>
       <c r="D1206" t="s">
-        <v>3619</v>
+        <v>3622</v>
       </c>
       <c r="F1206" t="s">
-        <v>3736</v>
+        <v>3739</v>
       </c>
     </row>
     <row r="1207" spans="1:6">
       <c r="A1207" t="s">
-        <v>3737</v>
+        <v>3740</v>
       </c>
       <c r="B1207" t="s">
-        <v>3738</v>
+        <v>3741</v>
       </c>
       <c r="C1207" t="s">
-        <v>3623</v>
+        <v>3626</v>
       </c>
       <c r="D1207" t="s">
-        <v>3624</v>
+        <v>3627</v>
       </c>
       <c r="F1207" t="s">
-        <v>3739</v>
+        <v>3742</v>
       </c>
     </row>
     <row r="1208" spans="1:6">
       <c r="A1208" t="s">
-        <v>3740</v>
+        <v>3743</v>
       </c>
       <c r="B1208" t="s">
-        <v>3741</v>
+        <v>3744</v>
       </c>
       <c r="C1208" t="s">
-        <v>3734</v>
+        <v>3737</v>
       </c>
       <c r="D1208" t="s">
-        <v>3735</v>
+        <v>3738</v>
       </c>
       <c r="F1208" t="s">
-        <v>3742</v>
+        <v>3745</v>
       </c>
     </row>
     <row r="1209" spans="1:6">
       <c r="A1209" t="s">
-        <v>3743</v>
+        <v>3746</v>
       </c>
       <c r="B1209" t="s">
-        <v>3744</v>
+        <v>3747</v>
       </c>
       <c r="C1209" t="s">
-        <v>3745</v>
+        <v>3748</v>
       </c>
       <c r="D1209" t="s">
-        <v>3746</v>
+        <v>3749</v>
       </c>
       <c r="F1209" t="s">
-        <v>3747</v>
+        <v>3750</v>
       </c>
     </row>
     <row r="1210" spans="1:6">
       <c r="A1210" t="s">
-        <v>3748</v>
+        <v>3751</v>
       </c>
       <c r="B1210" t="s">
-        <v>3749</v>
+        <v>3752</v>
       </c>
       <c r="C1210" t="s">
-        <v>3737</v>
+        <v>3740</v>
       </c>
       <c r="D1210" t="s">
-        <v>3738</v>
+        <v>3741</v>
       </c>
       <c r="F1210" t="s">
-        <v>3750</v>
+        <v>3753</v>
       </c>
     </row>
     <row r="1211" spans="1:6">
       <c r="A1211" t="s">
-        <v>3745</v>
+        <v>3748</v>
       </c>
       <c r="B1211" t="s">
-        <v>3746</v>
+        <v>3749</v>
       </c>
       <c r="C1211" t="s">
-        <v>3748</v>
+        <v>3751</v>
       </c>
       <c r="D1211" t="s">
-        <v>3749</v>
+        <v>3752</v>
       </c>
       <c r="F1211" t="s">
-        <v>3751</v>
+        <v>3754</v>
       </c>
     </row>
     <row r="1212" spans="1:6">
       <c r="A1212" t="s">
-        <v>3752</v>
+        <v>3755</v>
       </c>
       <c r="B1212" t="s">
-        <v>3753</v>
+        <v>3756</v>
       </c>
       <c r="C1212" t="s">
-        <v>3745</v>
+        <v>3748</v>
       </c>
       <c r="D1212" t="s">
-        <v>3746</v>
+        <v>3749</v>
       </c>
       <c r="F1212" t="s">
-        <v>3754</v>
+        <v>3757</v>
       </c>
     </row>
     <row r="1213" spans="1:6">
       <c r="A1213" t="s">
-        <v>3755</v>
+        <v>3758</v>
       </c>
       <c r="B1213" t="s">
-        <v>3756</v>
+        <v>3759</v>
       </c>
       <c r="C1213" t="s">
-        <v>3745</v>
+        <v>3748</v>
       </c>
       <c r="D1213" t="s">
-        <v>3746</v>
+        <v>3749</v>
       </c>
       <c r="F1213" t="s">
-        <v>3757</v>
+        <v>3760</v>
       </c>
     </row>
     <row r="1214" spans="1:6">
       <c r="A1214" t="s">
-        <v>3758</v>
+        <v>3761</v>
       </c>
       <c r="B1214" t="s">
-        <v>3759</v>
+        <v>3762</v>
       </c>
       <c r="C1214" t="s">
-        <v>2496</v>
+        <v>2501</v>
       </c>
       <c r="D1214" t="s">
-        <v>2497</v>
+        <v>2502</v>
       </c>
       <c r="F1214" t="s">
-        <v>3760</v>
+        <v>3763</v>
       </c>
     </row>
     <row r="1215" spans="1:6">
       <c r="A1215" t="s">
-        <v>3761</v>
+        <v>3764</v>
       </c>
       <c r="B1215" t="s">
-        <v>3762</v>
+        <v>3765</v>
       </c>
       <c r="C1215" t="s">
-        <v>3725</v>
+        <v>3728</v>
       </c>
       <c r="D1215" t="s">
-        <v>3726</v>
+        <v>3729</v>
       </c>
       <c r="F1215" t="s">
-        <v>3763</v>
+        <v>3766</v>
       </c>
     </row>
     <row r="1216" spans="1:6">
       <c r="A1216" t="s">
+        <v>3767</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>3768</v>
+      </c>
+      <c r="C1216" t="s">
         <v>3764</v>
       </c>
-      <c r="B1216" t="s">
+      <c r="D1216" t="s">
         <v>3765</v>
       </c>
-      <c r="C1216" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1216" t="s">
-        <v>3766</v>
+        <v>3769</v>
       </c>
     </row>
     <row r="1217" spans="1:6">
       <c r="A1217" t="s">
-        <v>3767</v>
+        <v>3770</v>
       </c>
       <c r="B1217" t="s">
-        <v>3768</v>
+        <v>3771</v>
       </c>
       <c r="C1217" t="s">
-        <v>3482</v>
+        <v>3485</v>
       </c>
       <c r="D1217" t="s">
-        <v>3483</v>
+        <v>3486</v>
       </c>
       <c r="F1217" t="s">
-        <v>3769</v>
+        <v>3772</v>
       </c>
     </row>
     <row r="1218" spans="1:6">
       <c r="A1218" t="s">
-        <v>3770</v>
+        <v>3773</v>
       </c>
       <c r="B1218" t="s">
-        <v>3771</v>
+        <v>3774</v>
       </c>
       <c r="C1218" t="s">
-        <v>3772</v>
+        <v>3775</v>
       </c>
       <c r="D1218" t="s">
-        <v>3773</v>
+        <v>3776</v>
       </c>
       <c r="F1218" t="s">
-        <v>3774</v>
+        <v>3777</v>
       </c>
     </row>
     <row r="1219" spans="1:6">
       <c r="A1219" t="s">
-        <v>3775</v>
+        <v>3778</v>
       </c>
       <c r="B1219" t="s">
-        <v>3776</v>
+        <v>3779</v>
       </c>
       <c r="C1219" t="s">
-        <v>3777</v>
+        <v>3780</v>
       </c>
       <c r="D1219" t="s">
-        <v>3778</v>
+        <v>3781</v>
       </c>
       <c r="F1219" t="s">
-        <v>3779</v>
+        <v>3782</v>
       </c>
     </row>
     <row r="1220" spans="1:6">
       <c r="A1220" t="s">
-        <v>3780</v>
+        <v>3783</v>
       </c>
       <c r="B1220" t="s">
-        <v>3781</v>
+        <v>3784</v>
       </c>
       <c r="C1220" t="s">
         <v>90</v>
       </c>
       <c r="D1220" t="s">
         <v>91</v>
       </c>
       <c r="F1220" t="s">
-        <v>3782</v>
+        <v>3785</v>
       </c>
     </row>
     <row r="1221" spans="1:6">
       <c r="A1221" t="s">
-        <v>3783</v>
+        <v>3786</v>
       </c>
       <c r="B1221" t="s">
-        <v>3784</v>
+        <v>3787</v>
       </c>
       <c r="C1221" t="s">
-        <v>3785</v>
+        <v>3788</v>
       </c>
       <c r="D1221" t="s">
-        <v>3786</v>
+        <v>3789</v>
       </c>
       <c r="F1221" t="s">
-        <v>3787</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="1222" spans="1:6">
       <c r="A1222" t="s">
-        <v>3788</v>
+        <v>3791</v>
       </c>
       <c r="B1222" t="s">
-        <v>3789</v>
+        <v>3792</v>
       </c>
       <c r="C1222" t="s">
-        <v>3482</v>
+        <v>3485</v>
       </c>
       <c r="D1222" t="s">
-        <v>3483</v>
+        <v>3486</v>
       </c>
       <c r="F1222" t="s">
-        <v>3790</v>
+        <v>3793</v>
       </c>
     </row>
     <row r="1223" spans="1:6">
       <c r="A1223" t="s">
-        <v>3791</v>
+        <v>3794</v>
       </c>
       <c r="B1223" t="s">
-        <v>3792</v>
+        <v>3795</v>
       </c>
       <c r="C1223" t="s">
-        <v>3793</v>
+        <v>3796</v>
       </c>
       <c r="D1223" t="s">
-        <v>3794</v>
+        <v>3797</v>
       </c>
       <c r="F1223" t="s">
-        <v>3795</v>
+        <v>3798</v>
       </c>
     </row>
     <row r="1224" spans="1:6">
       <c r="A1224" t="s">
-        <v>3796</v>
+        <v>3799</v>
       </c>
       <c r="B1224" t="s">
-        <v>3797</v>
+        <v>3800</v>
       </c>
       <c r="C1224" t="s">
-        <v>3058</v>
+        <v>3061</v>
       </c>
       <c r="D1224" t="s">
-        <v>3059</v>
+        <v>3062</v>
       </c>
       <c r="F1224" t="s">
-        <v>3798</v>
+        <v>3801</v>
       </c>
     </row>
     <row r="1225" spans="1:6">
       <c r="A1225" t="s">
-        <v>3799</v>
+        <v>3802</v>
       </c>
       <c r="B1225" t="s">
-        <v>3800</v>
+        <v>3803</v>
       </c>
       <c r="C1225" t="s">
-        <v>3801</v>
+        <v>3804</v>
       </c>
       <c r="D1225" t="s">
-        <v>3802</v>
+        <v>3805</v>
       </c>
       <c r="F1225" t="s">
-        <v>3803</v>
+        <v>3806</v>
       </c>
     </row>
     <row r="1226" spans="1:6">
       <c r="A1226" t="s">
-        <v>3804</v>
+        <v>3807</v>
       </c>
       <c r="B1226" t="s">
-        <v>3805</v>
+        <v>3808</v>
       </c>
       <c r="C1226" t="s">
-        <v>3806</v>
+        <v>3809</v>
       </c>
       <c r="D1226" t="s">
-        <v>3807</v>
+        <v>3810</v>
       </c>
       <c r="F1226" t="s">
-        <v>3808</v>
+        <v>3811</v>
       </c>
     </row>
     <row r="1227" spans="1:6">
       <c r="A1227" t="s">
-        <v>3809</v>
+        <v>3812</v>
       </c>
       <c r="B1227" t="s">
-        <v>3810</v>
+        <v>3813</v>
       </c>
       <c r="C1227" t="s">
-        <v>3811</v>
+        <v>3814</v>
       </c>
       <c r="D1227" t="s">
-        <v>3812</v>
+        <v>3815</v>
       </c>
       <c r="F1227" t="s">
-        <v>3813</v>
+        <v>3816</v>
       </c>
     </row>
     <row r="1228" spans="1:6">
       <c r="A1228" t="s">
+        <v>3817</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>3818</v>
+      </c>
+      <c r="C1228" t="s">
         <v>3814</v>
       </c>
-      <c r="B1228" t="s">
+      <c r="D1228" t="s">
         <v>3815</v>
       </c>
-      <c r="C1228" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1228" t="s">
-        <v>3816</v>
+        <v>3819</v>
       </c>
     </row>
     <row r="1229" spans="1:6">
       <c r="A1229" t="s">
-        <v>3817</v>
+        <v>3820</v>
       </c>
       <c r="B1229" t="s">
-        <v>3818</v>
+        <v>3821</v>
       </c>
       <c r="C1229" t="s">
-        <v>3811</v>
+        <v>3814</v>
       </c>
       <c r="D1229" t="s">
-        <v>3812</v>
+        <v>3815</v>
       </c>
       <c r="F1229" t="s">
-        <v>3819</v>
+        <v>3822</v>
       </c>
     </row>
     <row r="1230" spans="1:6">
       <c r="A1230" t="s">
-        <v>3820</v>
+        <v>3823</v>
       </c>
       <c r="B1230" t="s">
-        <v>3821</v>
+        <v>3824</v>
       </c>
       <c r="C1230" t="s">
-        <v>3614</v>
+        <v>3617</v>
       </c>
       <c r="D1230" t="s">
-        <v>2468</v>
+        <v>2472</v>
       </c>
       <c r="F1230" t="s">
-        <v>3822</v>
+        <v>3825</v>
       </c>
     </row>
     <row r="1231" spans="1:6">
       <c r="A1231" t="s">
-        <v>3823</v>
+        <v>3826</v>
       </c>
       <c r="B1231" t="s">
-        <v>3824</v>
+        <v>3827</v>
       </c>
       <c r="C1231" t="s">
-        <v>3614</v>
+        <v>3617</v>
       </c>
       <c r="D1231" t="s">
-        <v>2468</v>
+        <v>2472</v>
       </c>
       <c r="F1231" t="s">
-        <v>3825</v>
+        <v>3828</v>
       </c>
     </row>
     <row r="1232" spans="1:6">
       <c r="A1232" t="s">
-        <v>3826</v>
+        <v>3829</v>
       </c>
       <c r="B1232" t="s">
-        <v>3827</v>
+        <v>3830</v>
       </c>
       <c r="C1232" t="s">
-        <v>3614</v>
+        <v>3617</v>
       </c>
       <c r="D1232" t="s">
-        <v>2468</v>
+        <v>2472</v>
       </c>
       <c r="F1232" t="s">
-        <v>3828</v>
+        <v>3831</v>
       </c>
     </row>
     <row r="1233" spans="1:6">
       <c r="A1233" t="s">
-        <v>3829</v>
+        <v>3832</v>
       </c>
       <c r="B1233" t="s">
-        <v>3830</v>
+        <v>3833</v>
       </c>
       <c r="C1233" t="s">
-        <v>3618</v>
+        <v>3621</v>
       </c>
       <c r="D1233" t="s">
-        <v>3619</v>
+        <v>3622</v>
       </c>
       <c r="F1233" t="s">
-        <v>3831</v>
+        <v>3834</v>
       </c>
     </row>
     <row r="1234" spans="1:6">
       <c r="A1234" t="s">
-        <v>3832</v>
+        <v>3835</v>
       </c>
       <c r="B1234" t="s">
-        <v>3833</v>
+        <v>3836</v>
       </c>
       <c r="C1234" t="s">
-        <v>3623</v>
+        <v>3626</v>
       </c>
       <c r="D1234" t="s">
-        <v>3624</v>
+        <v>3627</v>
       </c>
       <c r="F1234" t="s">
-        <v>3834</v>
+        <v>3837</v>
       </c>
     </row>
     <row r="1235" spans="1:6">
       <c r="A1235" t="s">
-        <v>3835</v>
+        <v>3838</v>
       </c>
       <c r="B1235" t="s">
-        <v>3836</v>
+        <v>3839</v>
       </c>
       <c r="C1235" t="s">
-        <v>3829</v>
+        <v>3832</v>
       </c>
       <c r="D1235" t="s">
-        <v>3830</v>
+        <v>3833</v>
       </c>
       <c r="F1235" t="s">
-        <v>3837</v>
+        <v>3840</v>
       </c>
     </row>
     <row r="1236" spans="1:6">
       <c r="A1236" t="s">
-        <v>3838</v>
+        <v>3841</v>
       </c>
       <c r="B1236" t="s">
-        <v>3839</v>
+        <v>3842</v>
       </c>
       <c r="C1236" t="s">
-        <v>3840</v>
+        <v>3843</v>
       </c>
       <c r="D1236" t="s">
-        <v>3841</v>
+        <v>3844</v>
       </c>
       <c r="F1236" t="s">
-        <v>3842</v>
+        <v>3845</v>
       </c>
     </row>
     <row r="1237" spans="1:6">
       <c r="A1237" t="s">
-        <v>3843</v>
+        <v>3846</v>
       </c>
       <c r="B1237" t="s">
-        <v>3844</v>
+        <v>3847</v>
       </c>
       <c r="C1237" t="s">
-        <v>3832</v>
+        <v>3835</v>
       </c>
       <c r="D1237" t="s">
-        <v>3833</v>
+        <v>3836</v>
       </c>
       <c r="F1237" t="s">
-        <v>3845</v>
+        <v>3848</v>
       </c>
     </row>
     <row r="1238" spans="1:6">
       <c r="A1238" t="s">
-        <v>3840</v>
+        <v>3843</v>
       </c>
       <c r="B1238" t="s">
-        <v>3841</v>
+        <v>3844</v>
       </c>
       <c r="C1238" t="s">
-        <v>3843</v>
+        <v>3846</v>
       </c>
       <c r="D1238" t="s">
-        <v>3844</v>
+        <v>3847</v>
       </c>
       <c r="F1238" t="s">
-        <v>3846</v>
+        <v>3849</v>
       </c>
     </row>
     <row r="1239" spans="1:6">
       <c r="A1239" t="s">
-        <v>3847</v>
+        <v>3850</v>
       </c>
       <c r="B1239" t="s">
-        <v>3848</v>
+        <v>3851</v>
       </c>
       <c r="C1239" t="s">
-        <v>3840</v>
+        <v>3843</v>
       </c>
       <c r="D1239" t="s">
-        <v>3841</v>
+        <v>3844</v>
       </c>
       <c r="F1239" t="s">
-        <v>3849</v>
+        <v>3852</v>
       </c>
     </row>
     <row r="1240" spans="1:6">
       <c r="A1240" t="s">
-        <v>3850</v>
+        <v>3853</v>
       </c>
       <c r="B1240" t="s">
-        <v>3851</v>
+        <v>3854</v>
       </c>
       <c r="C1240" t="s">
-        <v>3840</v>
+        <v>3843</v>
       </c>
       <c r="D1240" t="s">
-        <v>3841</v>
+        <v>3844</v>
       </c>
       <c r="F1240" t="s">
-        <v>3852</v>
+        <v>3855</v>
       </c>
     </row>
     <row r="1241" spans="1:6">
       <c r="A1241" t="s">
-        <v>3853</v>
+        <v>3856</v>
       </c>
       <c r="B1241" t="s">
-        <v>3854</v>
+        <v>3857</v>
       </c>
       <c r="C1241" t="s">
-        <v>3772</v>
+        <v>3775</v>
       </c>
       <c r="D1241" t="s">
-        <v>3773</v>
+        <v>3776</v>
       </c>
       <c r="F1241" t="s">
-        <v>3855</v>
+        <v>3858</v>
       </c>
     </row>
     <row r="1242" spans="1:6">
       <c r="A1242" t="s">
-        <v>3856</v>
+        <v>3859</v>
       </c>
       <c r="B1242" t="s">
-        <v>3857</v>
+        <v>3860</v>
       </c>
       <c r="C1242" t="s">
-        <v>3058</v>
+        <v>3061</v>
       </c>
       <c r="D1242" t="s">
-        <v>3059</v>
+        <v>3062</v>
       </c>
       <c r="F1242" t="s">
-        <v>3858</v>
+        <v>3861</v>
       </c>
     </row>
     <row r="1243" spans="1:6">
       <c r="A1243" t="s">
-        <v>3859</v>
+        <v>3862</v>
       </c>
       <c r="B1243" t="s">
-        <v>3860</v>
+        <v>3863</v>
       </c>
       <c r="C1243" t="s">
-        <v>3690</v>
+        <v>3693</v>
       </c>
       <c r="D1243" t="s">
-        <v>3691</v>
+        <v>3694</v>
       </c>
       <c r="F1243" t="s">
-        <v>3861</v>
+        <v>3864</v>
       </c>
     </row>
     <row r="1244" spans="1:6">
       <c r="A1244" t="s">
-        <v>3862</v>
+        <v>3865</v>
       </c>
       <c r="B1244" t="s">
-        <v>3863</v>
+        <v>3866</v>
       </c>
       <c r="C1244" t="s">
-        <v>3777</v>
+        <v>3780</v>
       </c>
       <c r="D1244" t="s">
-        <v>3778</v>
+        <v>3781</v>
       </c>
       <c r="F1244" t="s">
-        <v>3864</v>
+        <v>3867</v>
       </c>
     </row>
     <row r="1245" spans="1:6">
       <c r="A1245" t="s">
-        <v>3865</v>
+        <v>3868</v>
       </c>
       <c r="B1245" t="s">
-        <v>3866</v>
+        <v>3869</v>
       </c>
       <c r="C1245" t="s">
-        <v>3785</v>
+        <v>3788</v>
       </c>
       <c r="D1245" t="s">
-        <v>3786</v>
+        <v>3789</v>
       </c>
       <c r="F1245" t="s">
-        <v>3867</v>
+        <v>3870</v>
       </c>
     </row>
     <row r="1246" spans="1:6">
       <c r="A1246" t="s">
-        <v>3868</v>
+        <v>3871</v>
       </c>
       <c r="B1246" t="s">
-        <v>3869</v>
+        <v>3872</v>
       </c>
       <c r="C1246" t="s">
-        <v>3870</v>
+        <v>3873</v>
       </c>
       <c r="D1246" t="s">
-        <v>3871</v>
+        <v>3874</v>
       </c>
       <c r="F1246" t="s">
-        <v>3872</v>
+        <v>3875</v>
       </c>
     </row>
     <row r="1247" spans="1:6">
       <c r="A1247" t="s">
-        <v>3873</v>
+        <v>3876</v>
       </c>
       <c r="B1247" t="s">
-        <v>3874</v>
+        <v>3877</v>
       </c>
       <c r="C1247" t="s">
-        <v>3875</v>
+        <v>3878</v>
       </c>
       <c r="D1247" t="s">
-        <v>3876</v>
+        <v>3879</v>
       </c>
       <c r="F1247" t="s">
-        <v>3877</v>
+        <v>3880</v>
       </c>
     </row>
     <row r="1248" spans="1:6">
       <c r="A1248" t="s">
-        <v>3793</v>
+        <v>3796</v>
       </c>
       <c r="B1248" t="s">
-        <v>3794</v>
+        <v>3797</v>
       </c>
       <c r="C1248" t="s">
         <v>90</v>
       </c>
       <c r="D1248" t="s">
         <v>91</v>
       </c>
       <c r="F1248" t="s">
-        <v>3878</v>
+        <v>3881</v>
       </c>
     </row>
     <row r="1249" spans="1:6">
       <c r="A1249" t="s">
-        <v>3801</v>
+        <v>3804</v>
       </c>
       <c r="B1249" t="s">
-        <v>3802</v>
+        <v>3805</v>
       </c>
       <c r="C1249" t="s">
         <v>90</v>
       </c>
       <c r="D1249" t="s">
         <v>91</v>
       </c>
       <c r="F1249" t="s">
-        <v>3879</v>
+        <v>3882</v>
       </c>
     </row>
     <row r="1250" spans="1:6">
       <c r="A1250" t="s">
-        <v>3880</v>
+        <v>3883</v>
       </c>
       <c r="B1250" t="s">
-        <v>3881</v>
+        <v>3884</v>
       </c>
       <c r="C1250" t="s">
-        <v>3806</v>
+        <v>3809</v>
       </c>
       <c r="D1250" t="s">
-        <v>3807</v>
+        <v>3810</v>
       </c>
       <c r="F1250" t="s">
-        <v>3882</v>
+        <v>3885</v>
       </c>
     </row>
     <row r="1251" spans="1:6">
       <c r="A1251" t="s">
-        <v>3883</v>
+        <v>3886</v>
       </c>
       <c r="B1251" t="s">
-        <v>3884</v>
+        <v>3887</v>
       </c>
       <c r="C1251" t="s">
-        <v>3885</v>
+        <v>3888</v>
       </c>
       <c r="D1251" t="s">
-        <v>3886</v>
+        <v>3889</v>
       </c>
       <c r="F1251" t="s">
-        <v>3887</v>
+        <v>3890</v>
       </c>
     </row>
     <row r="1252" spans="1:6">
       <c r="A1252" t="s">
-        <v>3888</v>
+        <v>3891</v>
       </c>
       <c r="B1252" t="s">
-        <v>3889</v>
+        <v>3892</v>
       </c>
       <c r="C1252" t="s">
-        <v>3890</v>
+        <v>3893</v>
       </c>
       <c r="D1252" t="s">
-        <v>3891</v>
+        <v>3894</v>
       </c>
       <c r="F1252" t="s">
-        <v>3892</v>
+        <v>3895</v>
       </c>
     </row>
     <row r="1253" spans="1:6">
       <c r="A1253" t="s">
-        <v>3703</v>
+        <v>3706</v>
       </c>
       <c r="B1253" t="s">
-        <v>3704</v>
+        <v>3707</v>
       </c>
       <c r="C1253" t="s">
-        <v>2498</v>
+        <v>2503</v>
       </c>
       <c r="D1253" t="s">
-        <v>2499</v>
+        <v>2504</v>
       </c>
       <c r="F1253" t="s">
-        <v>3893</v>
+        <v>3896</v>
       </c>
     </row>
     <row r="1254" spans="1:6">
       <c r="A1254" t="s">
-        <v>3894</v>
+        <v>3897</v>
       </c>
       <c r="B1254" t="s">
-        <v>3895</v>
+        <v>3898</v>
       </c>
       <c r="C1254" t="s">
-        <v>3896</v>
+        <v>3899</v>
       </c>
       <c r="D1254" t="s">
-        <v>3897</v>
+        <v>3900</v>
       </c>
       <c r="F1254" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="1255" spans="1:6">
       <c r="A1255" t="s">
-        <v>3898</v>
+        <v>3901</v>
       </c>
       <c r="B1255" t="s">
-        <v>3899</v>
+        <v>3902</v>
       </c>
       <c r="C1255" t="s">
-        <v>3725</v>
+        <v>3728</v>
       </c>
       <c r="D1255" t="s">
-        <v>3726</v>
+        <v>3729</v>
       </c>
       <c r="F1255" t="s">
-        <v>3900</v>
+        <v>3903</v>
       </c>
     </row>
     <row r="1256" spans="1:6">
       <c r="A1256" t="s">
-        <v>3901</v>
+        <v>3904</v>
       </c>
       <c r="B1256" t="s">
-        <v>3902</v>
+        <v>3905</v>
       </c>
       <c r="C1256" t="s">
-        <v>3615</v>
+        <v>3618</v>
       </c>
       <c r="D1256" t="s">
-        <v>3616</v>
+        <v>3619</v>
       </c>
       <c r="F1256" t="s">
-        <v>3903</v>
+        <v>3906</v>
       </c>
     </row>
     <row r="1257" spans="1:6">
       <c r="A1257" t="s">
+        <v>3907</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>3908</v>
+      </c>
+      <c r="C1257" t="s">
         <v>3904</v>
       </c>
-      <c r="B1257" t="s">
+      <c r="D1257" t="s">
         <v>3905</v>
       </c>
-      <c r="C1257" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1257" t="s">
-        <v>3906</v>
+        <v>3909</v>
       </c>
     </row>
     <row r="1258" spans="1:6">
       <c r="A1258" t="s">
-        <v>3907</v>
+        <v>3910</v>
       </c>
       <c r="B1258" t="s">
-        <v>3908</v>
+        <v>3911</v>
       </c>
       <c r="C1258" t="s">
-        <v>3909</v>
+        <v>3912</v>
       </c>
       <c r="D1258" t="s">
-        <v>3094</v>
+        <v>3097</v>
       </c>
       <c r="F1258" t="s">
-        <v>3910</v>
+        <v>3913</v>
       </c>
     </row>
     <row r="1259" spans="1:6">
       <c r="A1259" t="s">
-        <v>3911</v>
+        <v>3914</v>
       </c>
       <c r="B1259" t="s">
-        <v>3912</v>
+        <v>3915</v>
       </c>
       <c r="C1259" t="s">
-        <v>3913</v>
+        <v>3916</v>
       </c>
       <c r="D1259" t="s">
-        <v>3914</v>
+        <v>3917</v>
       </c>
       <c r="F1259" t="s">
-        <v>3915</v>
+        <v>3918</v>
       </c>
     </row>
     <row r="1260" spans="1:6">
       <c r="A1260" t="s">
-        <v>3916</v>
+        <v>3919</v>
       </c>
       <c r="B1260" t="s">
-        <v>3917</v>
+        <v>3920</v>
       </c>
       <c r="C1260" t="s">
-        <v>3907</v>
+        <v>3910</v>
       </c>
       <c r="D1260" t="s">
-        <v>3908</v>
+        <v>3911</v>
       </c>
       <c r="F1260" t="s">
-        <v>3918</v>
+        <v>3921</v>
       </c>
     </row>
     <row r="1261" spans="1:6">
       <c r="A1261" t="s">
-        <v>3919</v>
+        <v>3922</v>
       </c>
       <c r="B1261" t="s">
-        <v>3920</v>
+        <v>3923</v>
       </c>
       <c r="C1261" t="s">
-        <v>3921</v>
+        <v>3924</v>
       </c>
       <c r="D1261" t="s">
-        <v>3922</v>
+        <v>3925</v>
       </c>
       <c r="F1261" t="s">
-        <v>3923</v>
+        <v>3926</v>
       </c>
     </row>
     <row r="1262" spans="1:6">
       <c r="A1262" t="s">
-        <v>3772</v>
+        <v>3775</v>
       </c>
       <c r="B1262" t="s">
-        <v>3773</v>
+        <v>3776</v>
       </c>
       <c r="C1262" t="s">
-        <v>3901</v>
+        <v>3904</v>
       </c>
       <c r="D1262" t="s">
-        <v>3902</v>
+        <v>3905</v>
       </c>
       <c r="F1262" t="s">
-        <v>3924</v>
+        <v>3927</v>
       </c>
     </row>
     <row r="1263" spans="1:6">
       <c r="A1263" t="s">
-        <v>3690</v>
+        <v>3693</v>
       </c>
       <c r="B1263" t="s">
-        <v>3691</v>
+        <v>3694</v>
       </c>
       <c r="C1263" t="s">
-        <v>3925</v>
+        <v>3928</v>
       </c>
       <c r="D1263" t="s">
-        <v>3926</v>
+        <v>3929</v>
       </c>
       <c r="F1263" t="s">
-        <v>3927</v>
+        <v>3930</v>
       </c>
     </row>
     <row r="1264" spans="1:6">
       <c r="A1264" t="s">
-        <v>3777</v>
+        <v>3780</v>
       </c>
       <c r="B1264" t="s">
-        <v>3778</v>
+        <v>3781</v>
       </c>
       <c r="C1264" t="s">
-        <v>3901</v>
+        <v>3904</v>
       </c>
       <c r="D1264" t="s">
-        <v>3902</v>
+        <v>3905</v>
       </c>
       <c r="F1264" t="s">
-        <v>3928</v>
+        <v>3931</v>
       </c>
     </row>
     <row r="1265" spans="1:6">
       <c r="A1265" t="s">
-        <v>3785</v>
+        <v>3788</v>
       </c>
       <c r="B1265" t="s">
-        <v>3786</v>
+        <v>3789</v>
       </c>
       <c r="C1265" t="s">
-        <v>3929</v>
+        <v>3932</v>
       </c>
       <c r="D1265" t="s">
-        <v>3930</v>
+        <v>3933</v>
       </c>
       <c r="F1265" t="s">
-        <v>3931</v>
+        <v>3934</v>
       </c>
     </row>
     <row r="1266" spans="1:6">
       <c r="A1266" t="s">
-        <v>3870</v>
+        <v>3873</v>
       </c>
       <c r="B1266" t="s">
-        <v>3871</v>
+        <v>3874</v>
       </c>
       <c r="C1266" t="s">
-        <v>3058</v>
+        <v>3061</v>
       </c>
       <c r="D1266" t="s">
-        <v>3059</v>
+        <v>3062</v>
       </c>
       <c r="F1266" t="s">
-        <v>3932</v>
+        <v>3935</v>
       </c>
     </row>
     <row r="1267" spans="1:6">
       <c r="A1267" t="s">
-        <v>3875</v>
+        <v>3878</v>
       </c>
       <c r="B1267" t="s">
-        <v>3876</v>
+        <v>3879</v>
       </c>
       <c r="C1267" t="s">
-        <v>3058</v>
+        <v>3061</v>
       </c>
       <c r="D1267" t="s">
-        <v>3059</v>
+        <v>3062</v>
       </c>
       <c r="F1267" t="s">
-        <v>3933</v>
+        <v>3936</v>
       </c>
     </row>
     <row r="1268" spans="1:6">
       <c r="A1268" t="s">
         <v>90</v>
       </c>
       <c r="B1268" t="s">
         <v>91</v>
       </c>
       <c r="C1268" t="s">
-        <v>3934</v>
+        <v>3937</v>
       </c>
       <c r="D1268" t="s">
-        <v>3935</v>
+        <v>3938</v>
       </c>
       <c r="F1268" t="s">
-        <v>3936</v>
+        <v>3939</v>
       </c>
     </row>
     <row r="1269" spans="1:6">
       <c r="A1269" t="s">
-        <v>3806</v>
+        <v>3809</v>
       </c>
       <c r="B1269" t="s">
-        <v>3807</v>
+        <v>3810</v>
       </c>
       <c r="C1269" t="s">
-        <v>3615</v>
+        <v>3618</v>
       </c>
       <c r="D1269" t="s">
-        <v>3616</v>
+        <v>3619</v>
       </c>
       <c r="F1269" t="s">
-        <v>3937</v>
+        <v>3940</v>
       </c>
     </row>
     <row r="1270" spans="1:6">
       <c r="A1270" t="s">
-        <v>3938</v>
+        <v>3941</v>
       </c>
       <c r="B1270" t="s">
-        <v>3939</v>
+        <v>3942</v>
       </c>
       <c r="C1270" t="s">
-        <v>3806</v>
+        <v>3809</v>
       </c>
       <c r="D1270" t="s">
-        <v>3807</v>
+        <v>3810</v>
       </c>
       <c r="F1270" t="s">
-        <v>3940</v>
+        <v>3943</v>
       </c>
     </row>
     <row r="1271" spans="1:6">
       <c r="A1271" t="s">
-        <v>3941</v>
+        <v>3944</v>
       </c>
       <c r="B1271" t="s">
-        <v>3942</v>
+        <v>3945</v>
       </c>
       <c r="C1271" t="s">
-        <v>3806</v>
+        <v>3809</v>
       </c>
       <c r="D1271" t="s">
-        <v>3807</v>
+        <v>3810</v>
       </c>
       <c r="F1271" t="s">
-        <v>3943</v>
+        <v>3946</v>
       </c>
     </row>
     <row r="1272" spans="1:6">
       <c r="A1272" t="s">
-        <v>3944</v>
+        <v>3947</v>
       </c>
       <c r="B1272" t="s">
-        <v>3945</v>
+        <v>3948</v>
       </c>
       <c r="C1272" t="s">
-        <v>3644</v>
+        <v>3647</v>
       </c>
       <c r="D1272" t="s">
-        <v>3645</v>
+        <v>3648</v>
       </c>
       <c r="F1272" t="s">
-        <v>3946</v>
+        <v>3949</v>
       </c>
     </row>
     <row r="1273" spans="1:6">
       <c r="A1273" t="s">
+        <v>3950</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>3951</v>
+      </c>
+      <c r="C1273" t="s">
         <v>3947</v>
       </c>
-      <c r="B1273" t="s">
+      <c r="D1273" t="s">
         <v>3948</v>
       </c>
-      <c r="C1273" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1273" t="s">
-        <v>3949</v>
+        <v>3952</v>
       </c>
     </row>
     <row r="1274" spans="1:6">
       <c r="A1274" t="s">
-        <v>3950</v>
+        <v>3953</v>
       </c>
       <c r="B1274" t="s">
-        <v>3951</v>
+        <v>3954</v>
       </c>
       <c r="C1274" t="s">
-        <v>3944</v>
+        <v>3947</v>
       </c>
       <c r="D1274" t="s">
-        <v>3945</v>
+        <v>3948</v>
       </c>
       <c r="F1274" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="1275" spans="1:6">
       <c r="A1275" t="s">
-        <v>3952</v>
+        <v>3955</v>
       </c>
       <c r="B1275" t="s">
-        <v>3953</v>
+        <v>3956</v>
       </c>
       <c r="C1275" t="s">
-        <v>3954</v>
+        <v>3957</v>
       </c>
       <c r="D1275" t="s">
-        <v>3955</v>
+        <v>3958</v>
       </c>
       <c r="F1275" t="s">
-        <v>3956</v>
+        <v>3959</v>
       </c>
     </row>
     <row r="1276" spans="1:6">
       <c r="A1276" t="s">
-        <v>3957</v>
+        <v>3960</v>
       </c>
       <c r="B1276" t="s">
-        <v>3958</v>
+        <v>3961</v>
       </c>
       <c r="C1276" t="s">
-        <v>3644</v>
+        <v>3647</v>
       </c>
       <c r="D1276" t="s">
-        <v>3645</v>
+        <v>3648</v>
       </c>
       <c r="F1276" t="s">
-        <v>3959</v>
+        <v>3962</v>
       </c>
     </row>
     <row r="1277" spans="1:6">
       <c r="A1277" t="s">
-        <v>3954</v>
+        <v>3957</v>
       </c>
       <c r="B1277" t="s">
-        <v>3955</v>
+        <v>3958</v>
       </c>
       <c r="C1277" t="s">
-        <v>3957</v>
+        <v>3960</v>
       </c>
       <c r="D1277" t="s">
-        <v>3958</v>
+        <v>3961</v>
       </c>
       <c r="F1277" t="s">
-        <v>3960</v>
+        <v>3963</v>
       </c>
     </row>
     <row r="1278" spans="1:6">
       <c r="A1278" t="s">
-        <v>3961</v>
+        <v>3964</v>
       </c>
       <c r="B1278" t="s">
-        <v>3962</v>
+        <v>3965</v>
       </c>
       <c r="C1278" t="s">
-        <v>3954</v>
+        <v>3957</v>
       </c>
       <c r="D1278" t="s">
-        <v>3955</v>
+        <v>3958</v>
       </c>
       <c r="F1278" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="1279" spans="1:6">
       <c r="A1279" t="s">
-        <v>3963</v>
+        <v>3966</v>
       </c>
       <c r="B1279" t="s">
-        <v>3964</v>
+        <v>3967</v>
       </c>
       <c r="C1279" t="s">
-        <v>3957</v>
+        <v>3960</v>
       </c>
       <c r="D1279" t="s">
-        <v>3958</v>
+        <v>3961</v>
       </c>
       <c r="F1279" t="s">
-        <v>3965</v>
+        <v>3968</v>
       </c>
     </row>
     <row r="1280" spans="1:6">
       <c r="A1280" t="s">
-        <v>3966</v>
+        <v>3969</v>
       </c>
       <c r="B1280" t="s">
-        <v>3967</v>
+        <v>3970</v>
       </c>
       <c r="C1280" t="s">
-        <v>3644</v>
+        <v>3647</v>
       </c>
       <c r="D1280" t="s">
-        <v>3645</v>
+        <v>3648</v>
       </c>
       <c r="F1280" t="s">
-        <v>3968</v>
+        <v>3971</v>
       </c>
     </row>
     <row r="1281" spans="1:6">
       <c r="A1281" t="s">
-        <v>3896</v>
+        <v>3899</v>
       </c>
       <c r="B1281" t="s">
-        <v>3897</v>
+        <v>3900</v>
       </c>
       <c r="C1281" t="s">
-        <v>3644</v>
+        <v>3647</v>
       </c>
       <c r="D1281" t="s">
-        <v>3645</v>
+        <v>3648</v>
       </c>
       <c r="F1281" t="s">
-        <v>3969</v>
+        <v>3972</v>
       </c>
     </row>
     <row r="1282" spans="1:6">
       <c r="A1282" t="s">
-        <v>3970</v>
+        <v>3973</v>
       </c>
       <c r="B1282" t="s">
-        <v>3971</v>
+        <v>3974</v>
       </c>
       <c r="C1282" t="s">
-        <v>3644</v>
+        <v>3647</v>
       </c>
       <c r="D1282" t="s">
-        <v>3645</v>
+        <v>3648</v>
       </c>
       <c r="F1282" t="s">
-        <v>3972</v>
+        <v>3975</v>
       </c>
     </row>
     <row r="1283" spans="1:6">
       <c r="A1283" t="s">
-        <v>3973</v>
+        <v>3976</v>
       </c>
       <c r="B1283" t="s">
-        <v>3974</v>
+        <v>3977</v>
       </c>
       <c r="C1283" t="s">
-        <v>3644</v>
+        <v>3647</v>
       </c>
       <c r="D1283" t="s">
-        <v>3645</v>
+        <v>3648</v>
       </c>
       <c r="F1283" t="s">
-        <v>3975</v>
+        <v>3978</v>
       </c>
     </row>
     <row r="1284" spans="1:6">
       <c r="A1284" t="s">
-        <v>3976</v>
+        <v>3979</v>
       </c>
       <c r="B1284" t="s">
-        <v>3977</v>
+        <v>3980</v>
       </c>
       <c r="C1284" t="s">
-        <v>3978</v>
+        <v>3981</v>
       </c>
       <c r="D1284" t="s">
-        <v>3979</v>
+        <v>3982</v>
       </c>
       <c r="F1284" t="s">
-        <v>3980</v>
+        <v>3983</v>
       </c>
     </row>
     <row r="1285" spans="1:6">
       <c r="A1285" t="s">
-        <v>3981</v>
+        <v>3984</v>
       </c>
       <c r="B1285" t="s">
-        <v>3982</v>
+        <v>3985</v>
       </c>
       <c r="C1285" t="s">
-        <v>3695</v>
+        <v>3698</v>
       </c>
       <c r="D1285" t="s">
-        <v>3696</v>
+        <v>3699</v>
       </c>
       <c r="F1285" t="s">
-        <v>3983</v>
+        <v>3986</v>
       </c>
     </row>
     <row r="1286" spans="1:6">
       <c r="A1286" t="s">
-        <v>3984</v>
+        <v>3987</v>
       </c>
       <c r="B1286" t="s">
-        <v>3985</v>
+        <v>3988</v>
       </c>
       <c r="C1286" t="s">
-        <v>3904</v>
+        <v>3907</v>
       </c>
       <c r="D1286" t="s">
-        <v>3905</v>
+        <v>3908</v>
       </c>
       <c r="F1286" t="s">
-        <v>3986</v>
+        <v>3989</v>
       </c>
     </row>
     <row r="1287" spans="1:6">
       <c r="A1287" t="s">
-        <v>3987</v>
+        <v>3990</v>
       </c>
       <c r="B1287" t="s">
-        <v>3988</v>
+        <v>3991</v>
       </c>
       <c r="C1287" t="s">
-        <v>3904</v>
+        <v>3907</v>
       </c>
       <c r="D1287" t="s">
-        <v>3905</v>
+        <v>3908</v>
       </c>
       <c r="F1287" t="s">
-        <v>3989</v>
+        <v>3992</v>
       </c>
     </row>
     <row r="1288" spans="1:6">
       <c r="A1288" t="s">
-        <v>3990</v>
+        <v>3993</v>
       </c>
       <c r="B1288" t="s">
-        <v>3991</v>
+        <v>3994</v>
       </c>
       <c r="C1288" t="s">
-        <v>3919</v>
+        <v>3922</v>
       </c>
       <c r="D1288" t="s">
-        <v>3920</v>
+        <v>3923</v>
       </c>
       <c r="F1288" t="s">
-        <v>3992</v>
+        <v>3995</v>
       </c>
     </row>
     <row r="1289" spans="1:6">
       <c r="A1289" t="s">
-        <v>3993</v>
+        <v>3996</v>
       </c>
       <c r="B1289" t="s">
-        <v>3994</v>
+        <v>3997</v>
       </c>
       <c r="C1289" t="s">
-        <v>3703</v>
+        <v>3706</v>
       </c>
       <c r="D1289" t="s">
-        <v>3704</v>
+        <v>3707</v>
       </c>
       <c r="F1289" t="s">
-        <v>3995</v>
+        <v>3998</v>
       </c>
     </row>
     <row r="1290" spans="1:6">
       <c r="A1290" t="s">
+        <v>3999</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>4000</v>
+      </c>
+      <c r="C1290" t="s">
         <v>3996</v>
       </c>
-      <c r="B1290" t="s">
+      <c r="D1290" t="s">
         <v>3997</v>
       </c>
-      <c r="C1290" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1290" t="s">
-        <v>3998</v>
+        <v>4001</v>
       </c>
     </row>
     <row r="1291" spans="1:6">
       <c r="A1291" t="s">
-        <v>3890</v>
+        <v>3893</v>
       </c>
       <c r="B1291" t="s">
-        <v>3891</v>
+        <v>3894</v>
       </c>
       <c r="C1291" t="s">
-        <v>2498</v>
+        <v>2503</v>
       </c>
       <c r="D1291" t="s">
-        <v>2499</v>
+        <v>2504</v>
       </c>
       <c r="F1291" t="s">
-        <v>3999</v>
+        <v>4002</v>
       </c>
     </row>
     <row r="1292" spans="1:6">
       <c r="A1292" t="s">
-        <v>4000</v>
+        <v>4003</v>
       </c>
       <c r="B1292" t="s">
-        <v>4001</v>
+        <v>4004</v>
       </c>
       <c r="C1292" t="s">
-        <v>3890</v>
+        <v>3893</v>
       </c>
       <c r="D1292" t="s">
-        <v>3891</v>
+        <v>3894</v>
       </c>
       <c r="F1292" t="s">
-        <v>4002</v>
+        <v>4005</v>
       </c>
     </row>
     <row r="1293" spans="1:6">
       <c r="A1293" t="s">
-        <v>4003</v>
+        <v>4006</v>
       </c>
       <c r="B1293" t="s">
-        <v>4004</v>
+        <v>4007</v>
       </c>
       <c r="C1293" t="s">
-        <v>3890</v>
+        <v>3893</v>
       </c>
       <c r="D1293" t="s">
-        <v>3891</v>
+        <v>3894</v>
       </c>
       <c r="F1293" t="s">
-        <v>4005</v>
+        <v>4008</v>
       </c>
     </row>
     <row r="1294" spans="1:6">
       <c r="A1294" t="s">
-        <v>4006</v>
+        <v>4009</v>
       </c>
       <c r="B1294" t="s">
-        <v>4007</v>
+        <v>4010</v>
       </c>
       <c r="C1294" t="s">
-        <v>2498</v>
+        <v>2503</v>
       </c>
       <c r="D1294" t="s">
-        <v>2499</v>
+        <v>2504</v>
       </c>
       <c r="F1294" t="s">
-        <v>4008</v>
+        <v>4011</v>
       </c>
     </row>
     <row r="1295" spans="1:6">
       <c r="A1295" t="s">
-        <v>4009</v>
+        <v>4012</v>
       </c>
       <c r="B1295" t="s">
-        <v>4010</v>
+        <v>4013</v>
       </c>
       <c r="C1295" t="s">
-        <v>4011</v>
+        <v>4014</v>
       </c>
       <c r="D1295" t="s">
-        <v>4012</v>
+        <v>4015</v>
       </c>
       <c r="F1295" t="s">
-        <v>4013</v>
+        <v>4016</v>
       </c>
     </row>
     <row r="1296" spans="1:6">
       <c r="A1296" t="s">
-        <v>4014</v>
+        <v>4017</v>
       </c>
       <c r="B1296" t="s">
-        <v>4015</v>
+        <v>4018</v>
       </c>
       <c r="C1296" t="s">
-        <v>3725</v>
+        <v>3728</v>
       </c>
       <c r="D1296" t="s">
-        <v>3726</v>
+        <v>3729</v>
       </c>
       <c r="F1296" t="s">
-        <v>4016</v>
+        <v>4019</v>
       </c>
     </row>
     <row r="1297" spans="1:6">
       <c r="A1297" t="s">
-        <v>4017</v>
+        <v>4020</v>
       </c>
       <c r="B1297" t="s">
-        <v>4018</v>
+        <v>4021</v>
       </c>
       <c r="C1297" t="s">
-        <v>3703</v>
+        <v>3706</v>
       </c>
       <c r="D1297" t="s">
-        <v>3704</v>
+        <v>3707</v>
       </c>
       <c r="F1297" t="s">
-        <v>4019</v>
+        <v>4022</v>
       </c>
     </row>
     <row r="1298" spans="1:6">
       <c r="A1298" t="s">
-        <v>4020</v>
+        <v>4023</v>
       </c>
       <c r="B1298" t="s">
-        <v>4021</v>
+        <v>4024</v>
       </c>
       <c r="C1298" t="s">
-        <v>3615</v>
+        <v>3618</v>
       </c>
       <c r="D1298" t="s">
-        <v>3616</v>
+        <v>3619</v>
       </c>
       <c r="F1298" t="s">
-        <v>4022</v>
+        <v>4025</v>
       </c>
     </row>
     <row r="1299" spans="1:6">
       <c r="A1299" t="s">
-        <v>4023</v>
+        <v>4026</v>
       </c>
       <c r="B1299" t="s">
-        <v>4024</v>
+        <v>4027</v>
       </c>
       <c r="C1299" t="s">
-        <v>3725</v>
+        <v>3728</v>
       </c>
       <c r="D1299" t="s">
-        <v>3726</v>
+        <v>3729</v>
       </c>
       <c r="F1299" t="s">
-        <v>4025</v>
+        <v>4028</v>
       </c>
     </row>
     <row r="1300" spans="1:6">
       <c r="A1300" t="s">
-        <v>4026</v>
+        <v>4029</v>
       </c>
       <c r="B1300" t="s">
-        <v>4027</v>
+        <v>4030</v>
       </c>
       <c r="C1300" t="s">
-        <v>3725</v>
+        <v>3728</v>
       </c>
       <c r="D1300" t="s">
-        <v>3726</v>
+        <v>3729</v>
       </c>
       <c r="F1300" t="s">
-        <v>4028</v>
+        <v>4031</v>
       </c>
     </row>
     <row r="1301" spans="1:6">
       <c r="A1301" t="s">
-        <v>4029</v>
+        <v>4032</v>
       </c>
       <c r="B1301" t="s">
-        <v>4030</v>
+        <v>4033</v>
       </c>
       <c r="C1301" t="s">
-        <v>3615</v>
+        <v>3618</v>
       </c>
       <c r="D1301" t="s">
-        <v>3616</v>
+        <v>3619</v>
       </c>
       <c r="F1301" t="s">
-        <v>4031</v>
+        <v>4034</v>
       </c>
     </row>
     <row r="1302" spans="1:6">
       <c r="A1302" t="s">
-        <v>4032</v>
+        <v>4035</v>
       </c>
       <c r="B1302" t="s">
-        <v>4033</v>
+        <v>4036</v>
       </c>
       <c r="C1302" t="s">
-        <v>3482</v>
+        <v>3485</v>
       </c>
       <c r="D1302" t="s">
-        <v>3483</v>
+        <v>3486</v>
       </c>
       <c r="F1302" t="s">
-        <v>4034</v>
+        <v>4037</v>
       </c>
     </row>
     <row r="1303" spans="1:6">
       <c r="A1303" t="s">
-        <v>4035</v>
+        <v>4038</v>
       </c>
       <c r="B1303" t="s">
-        <v>4036</v>
+        <v>4039</v>
       </c>
       <c r="C1303" t="s">
-        <v>3806</v>
+        <v>3809</v>
       </c>
       <c r="D1303" t="s">
-        <v>3807</v>
+        <v>3810</v>
       </c>
       <c r="F1303" t="s">
-        <v>4037</v>
+        <v>4040</v>
       </c>
     </row>
     <row r="1304" spans="1:6">
       <c r="A1304" t="s">
-        <v>4038</v>
+        <v>4041</v>
       </c>
       <c r="B1304" t="s">
-        <v>4039</v>
+        <v>4042</v>
       </c>
       <c r="C1304" t="s">
-        <v>3482</v>
+        <v>3485</v>
       </c>
       <c r="D1304" t="s">
-        <v>3483</v>
+        <v>3486</v>
       </c>
       <c r="F1304" t="s">
-        <v>4040</v>
+        <v>4043</v>
       </c>
     </row>
     <row r="1305" spans="1:6">
       <c r="A1305" t="s">
-        <v>4041</v>
+        <v>4044</v>
       </c>
       <c r="B1305" t="s">
-        <v>4042</v>
+        <v>4045</v>
       </c>
       <c r="C1305" t="s">
-        <v>3614</v>
+        <v>3617</v>
       </c>
       <c r="D1305" t="s">
-        <v>2468</v>
+        <v>2472</v>
       </c>
       <c r="F1305" t="s">
-        <v>4043</v>
+        <v>4046</v>
       </c>
     </row>
     <row r="1306" spans="1:6">
       <c r="A1306" t="s">
-        <v>4044</v>
+        <v>4047</v>
       </c>
       <c r="B1306" t="s">
-        <v>4045</v>
+        <v>4048</v>
       </c>
       <c r="C1306" t="s">
-        <v>4046</v>
+        <v>4049</v>
       </c>
       <c r="D1306" t="s">
-        <v>2978</v>
+        <v>2981</v>
       </c>
       <c r="F1306" t="s">
-        <v>4047</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="1307" spans="1:6">
       <c r="A1307" t="s">
+        <v>4051</v>
+      </c>
+      <c r="B1307" t="s">
+        <v>1739</v>
+      </c>
+      <c r="C1307" t="s">
+        <v>4047</v>
+      </c>
+      <c r="D1307" t="s">
         <v>4048</v>
       </c>
-      <c r="B1307" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F1307" t="s">
-        <v>4049</v>
+        <v>4052</v>
       </c>
     </row>
     <row r="1308" spans="1:6">
       <c r="A1308" t="s">
-        <v>3652</v>
+        <v>3655</v>
       </c>
       <c r="B1308" t="s">
-        <v>3653</v>
+        <v>3656</v>
       </c>
       <c r="C1308" t="s">
-        <v>3615</v>
+        <v>3618</v>
       </c>
       <c r="D1308" t="s">
-        <v>3616</v>
+        <v>3619</v>
       </c>
       <c r="F1308" t="s">
-        <v>4050</v>
+        <v>4053</v>
       </c>
     </row>
     <row r="1309" spans="1:6">
       <c r="A1309" t="s">
-        <v>3717</v>
+        <v>3720</v>
       </c>
       <c r="B1309" t="s">
-        <v>3718</v>
+        <v>3721</v>
       </c>
       <c r="C1309" t="s">
-        <v>3652</v>
+        <v>3655</v>
       </c>
       <c r="D1309" t="s">
-        <v>3653</v>
+        <v>3656</v>
       </c>
       <c r="F1309" t="s">
-        <v>4051</v>
+        <v>4054</v>
       </c>
     </row>
     <row r="1310" spans="1:6">
       <c r="A1310" t="s">
-        <v>4052</v>
+        <v>4055</v>
       </c>
       <c r="B1310" t="s">
-        <v>3089</v>
+        <v>3092</v>
       </c>
       <c r="C1310" t="s">
-        <v>3615</v>
+        <v>3618</v>
       </c>
       <c r="D1310" t="s">
-        <v>3616</v>
+        <v>3619</v>
       </c>
       <c r="F1310" t="s">
-        <v>4053</v>
+        <v>4056</v>
       </c>
     </row>
     <row r="1311" spans="1:6">
       <c r="A1311" t="s">
-        <v>3058</v>
+        <v>3061</v>
       </c>
       <c r="B1311" t="s">
-        <v>3059</v>
+        <v>3062</v>
       </c>
       <c r="C1311" t="s">
-        <v>3615</v>
+        <v>3618</v>
       </c>
       <c r="D1311" t="s">
-        <v>3616</v>
+        <v>3619</v>
       </c>
       <c r="F1311" t="s">
-        <v>4054</v>
+        <v>4057</v>
       </c>
     </row>
     <row r="1312" spans="1:6">
       <c r="A1312" t="s">
-        <v>3921</v>
+        <v>3924</v>
       </c>
       <c r="B1312" t="s">
-        <v>3922</v>
+        <v>3925</v>
       </c>
       <c r="C1312" t="s">
-        <v>3717</v>
+        <v>3720</v>
       </c>
       <c r="D1312" t="s">
-        <v>3718</v>
+        <v>3721</v>
       </c>
       <c r="F1312" t="s">
-        <v>4055</v>
+        <v>4058</v>
       </c>
     </row>
     <row r="1313" spans="1:6">
       <c r="A1313" t="s">
-        <v>4056</v>
+        <v>4059</v>
       </c>
       <c r="B1313" t="s">
-        <v>4057</v>
+        <v>4060</v>
       </c>
       <c r="C1313" t="s">
-        <v>3703</v>
+        <v>3706</v>
       </c>
       <c r="D1313" t="s">
-        <v>3704</v>
+        <v>3707</v>
       </c>
       <c r="F1313" t="s">
-        <v>4058</v>
+        <v>4061</v>
       </c>
     </row>
     <row r="1314" spans="1:6">
       <c r="A1314" t="s">
-        <v>4059</v>
+        <v>4062</v>
       </c>
       <c r="B1314" t="s">
-        <v>4060</v>
+        <v>4063</v>
       </c>
       <c r="C1314" t="s">
-        <v>3875</v>
+        <v>3878</v>
       </c>
       <c r="D1314" t="s">
-        <v>3876</v>
+        <v>3879</v>
       </c>
       <c r="F1314" t="s">
-        <v>4061</v>
+        <v>4064</v>
       </c>
     </row>
     <row r="1315" spans="1:6">
       <c r="A1315" t="s">
-        <v>3695</v>
+        <v>3698</v>
       </c>
       <c r="B1315" t="s">
-        <v>3696</v>
+        <v>3699</v>
       </c>
       <c r="C1315" t="s">
-        <v>4062</v>
+        <v>4065</v>
       </c>
       <c r="D1315" t="s">
-        <v>4063</v>
+        <v>4066</v>
       </c>
       <c r="F1315" t="s">
-        <v>4064</v>
+        <v>4067</v>
       </c>
     </row>
     <row r="1316" spans="1:6">
       <c r="A1316" t="s">
-        <v>4065</v>
+        <v>4068</v>
       </c>
       <c r="B1316" t="s">
-        <v>4066</v>
+        <v>4069</v>
       </c>
       <c r="C1316" t="s">
-        <v>3793</v>
+        <v>3796</v>
       </c>
       <c r="D1316" t="s">
-        <v>3794</v>
+        <v>3797</v>
       </c>
       <c r="F1316" t="s">
-        <v>4067</v>
+        <v>4070</v>
       </c>
     </row>
     <row r="1317" spans="1:6">
       <c r="A1317" t="s">
-        <v>4068</v>
+        <v>4071</v>
       </c>
       <c r="B1317" t="s">
-        <v>4069</v>
+        <v>4072</v>
       </c>
       <c r="C1317" t="s">
-        <v>3801</v>
+        <v>3804</v>
       </c>
       <c r="D1317" t="s">
-        <v>3802</v>
+        <v>3805</v>
       </c>
       <c r="F1317" t="s">
-        <v>4070</v>
+        <v>4073</v>
       </c>
     </row>
     <row r="1318" spans="1:6">
       <c r="A1318" t="s">
-        <v>3885</v>
+        <v>3888</v>
       </c>
       <c r="B1318" t="s">
-        <v>3886</v>
+        <v>3889</v>
       </c>
       <c r="C1318" t="s">
-        <v>4071</v>
+        <v>4074</v>
       </c>
       <c r="D1318" t="s">
-        <v>4072</v>
+        <v>4075</v>
       </c>
       <c r="F1318" t="s">
-        <v>4073</v>
+        <v>4076</v>
       </c>
     </row>
     <row r="1319" spans="1:6">
       <c r="A1319" t="s">
-        <v>4071</v>
+        <v>4074</v>
       </c>
       <c r="B1319" t="s">
-        <v>4072</v>
+        <v>4075</v>
       </c>
       <c r="C1319" t="s">
-        <v>3615</v>
+        <v>3618</v>
       </c>
       <c r="D1319" t="s">
-        <v>3616</v>
+        <v>3619</v>
       </c>
       <c r="F1319" t="s">
-        <v>4074</v>
+        <v>4077</v>
       </c>
     </row>
     <row r="1320" spans="1:6">
       <c r="A1320" t="s">
-        <v>4075</v>
+        <v>4078</v>
       </c>
       <c r="B1320" t="s">
-        <v>4076</v>
+        <v>4079</v>
       </c>
       <c r="C1320" t="s">
-        <v>3615</v>
+        <v>3618</v>
       </c>
       <c r="D1320" t="s">
-        <v>3616</v>
+        <v>3619</v>
       </c>
       <c r="F1320" t="s">
-        <v>4077</v>
+        <v>4080</v>
       </c>
     </row>
     <row r="1321" spans="1:6">
       <c r="A1321" t="s">
-        <v>4078</v>
+        <v>4081</v>
       </c>
       <c r="B1321" t="s">
-        <v>4079</v>
+        <v>4082</v>
       </c>
       <c r="C1321" t="s">
-        <v>4080</v>
+        <v>4083</v>
       </c>
       <c r="D1321" t="s">
-        <v>4081</v>
+        <v>4084</v>
       </c>
       <c r="F1321" t="s">
-        <v>4082</v>
+        <v>4085</v>
       </c>
     </row>
     <row r="1322" spans="1:6">
       <c r="A1322" t="s">
-        <v>4083</v>
+        <v>4086</v>
       </c>
       <c r="B1322" t="s">
-        <v>4084</v>
+        <v>4087</v>
       </c>
       <c r="C1322" t="s">
-        <v>4075</v>
+        <v>4078</v>
       </c>
       <c r="D1322" t="s">
-        <v>4076</v>
+        <v>4079</v>
       </c>
       <c r="F1322" t="s">
-        <v>4085</v>
+        <v>4088</v>
       </c>
     </row>
     <row r="1323" spans="1:6">
       <c r="A1323" t="s">
+        <v>4089</v>
+      </c>
+      <c r="B1323" t="s">
+        <v>4090</v>
+      </c>
+      <c r="C1323" t="s">
         <v>4086</v>
       </c>
-      <c r="B1323" t="s">
+      <c r="D1323" t="s">
         <v>4087</v>
       </c>
-      <c r="C1323" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1323" t="s">
-        <v>4088</v>
+        <v>4091</v>
       </c>
     </row>
     <row r="1324" spans="1:6">
       <c r="A1324" t="s">
-        <v>4089</v>
+        <v>4092</v>
       </c>
       <c r="B1324" t="s">
-        <v>4090</v>
+        <v>4093</v>
       </c>
       <c r="C1324" t="s">
-        <v>3885</v>
+        <v>3888</v>
       </c>
       <c r="D1324" t="s">
-        <v>3886</v>
+        <v>3889</v>
       </c>
       <c r="F1324" t="s">
-        <v>4091</v>
+        <v>4094</v>
       </c>
     </row>
     <row r="1325" spans="1:6">
       <c r="A1325" t="s">
-        <v>4092</v>
+        <v>4095</v>
       </c>
       <c r="B1325" t="s">
-        <v>4093</v>
+        <v>4096</v>
       </c>
       <c r="C1325" t="s">
-        <v>3885</v>
+        <v>3888</v>
       </c>
       <c r="D1325" t="s">
-        <v>3886</v>
+        <v>3889</v>
       </c>
       <c r="F1325" t="s">
-        <v>4094</v>
+        <v>4097</v>
       </c>
     </row>
     <row r="1326" spans="1:6">
       <c r="A1326" t="s">
-        <v>4095</v>
+        <v>4098</v>
       </c>
       <c r="B1326" t="s">
-        <v>4096</v>
+        <v>4099</v>
       </c>
       <c r="C1326" t="s">
-        <v>4089</v>
+        <v>4092</v>
       </c>
       <c r="D1326" t="s">
-        <v>4090</v>
+        <v>4093</v>
       </c>
       <c r="F1326" t="s">
-        <v>4097</v>
+        <v>4100</v>
       </c>
     </row>
     <row r="1327" spans="1:6">
       <c r="A1327" t="s">
-        <v>4098</v>
+        <v>4101</v>
       </c>
       <c r="B1327" t="s">
-        <v>4099</v>
+        <v>4102</v>
       </c>
       <c r="C1327" t="s">
-        <v>3811</v>
+        <v>3814</v>
       </c>
       <c r="D1327" t="s">
-        <v>3812</v>
+        <v>3815</v>
       </c>
       <c r="F1327" t="s">
-        <v>4100</v>
+        <v>4103</v>
       </c>
     </row>
     <row r="1328" spans="1:6">
       <c r="A1328" t="s">
-        <v>3913</v>
+        <v>3916</v>
       </c>
       <c r="B1328" t="s">
-        <v>3914</v>
+        <v>3917</v>
       </c>
       <c r="C1328" t="s">
-        <v>3909</v>
+        <v>3912</v>
       </c>
       <c r="D1328" t="s">
-        <v>3094</v>
+        <v>3097</v>
       </c>
       <c r="F1328" t="s">
-        <v>4101</v>
+        <v>4104</v>
       </c>
     </row>
     <row r="1329" spans="1:6">
       <c r="A1329" t="s">
-        <v>4102</v>
+        <v>4105</v>
       </c>
       <c r="B1329" t="s">
-        <v>3608</v>
+        <v>3611</v>
       </c>
       <c r="C1329" t="s">
-        <v>4046</v>
+        <v>4049</v>
       </c>
       <c r="D1329" t="s">
-        <v>2978</v>
+        <v>2981</v>
       </c>
       <c r="F1329" t="s">
-        <v>4103</v>
+        <v>4106</v>
       </c>
     </row>
     <row r="1330" spans="1:6">
       <c r="A1330" t="s">
-        <v>3477</v>
+        <v>3480</v>
       </c>
       <c r="B1330" t="s">
-        <v>3478</v>
+        <v>3481</v>
       </c>
       <c r="C1330" t="s">
-        <v>4102</v>
+        <v>4105</v>
       </c>
       <c r="D1330" t="s">
-        <v>3608</v>
+        <v>3611</v>
       </c>
       <c r="F1330" t="s">
-        <v>4104</v>
+        <v>4107</v>
       </c>
     </row>
     <row r="1331" spans="1:6">
       <c r="A1331" t="s">
-        <v>3495</v>
+        <v>3498</v>
       </c>
       <c r="B1331" t="s">
-        <v>3496</v>
+        <v>3499</v>
       </c>
       <c r="C1331" t="s">
-        <v>4102</v>
+        <v>4105</v>
       </c>
       <c r="D1331" t="s">
-        <v>3608</v>
+        <v>3611</v>
       </c>
       <c r="F1331" t="s">
-        <v>4105</v>
+        <v>4108</v>
       </c>
     </row>
     <row r="1332" spans="1:6">
       <c r="A1332" t="s">
-        <v>3811</v>
+        <v>3814</v>
       </c>
       <c r="B1332" t="s">
-        <v>3812</v>
+        <v>3815</v>
       </c>
       <c r="C1332" t="s">
-        <v>3804</v>
+        <v>3807</v>
       </c>
       <c r="D1332" t="s">
-        <v>3805</v>
+        <v>3808</v>
       </c>
       <c r="F1332" t="s">
-        <v>4106</v>
+        <v>4109</v>
       </c>
     </row>
     <row r="1333" spans="1:6">
       <c r="A1333" t="s">
-        <v>3925</v>
+        <v>3928</v>
       </c>
       <c r="B1333" t="s">
-        <v>3926</v>
+        <v>3929</v>
       </c>
       <c r="C1333" t="s">
-        <v>3506</v>
+        <v>3509</v>
       </c>
       <c r="D1333" t="s">
-        <v>3068</v>
+        <v>3071</v>
       </c>
       <c r="F1333" t="s">
-        <v>4107</v>
+        <v>4110</v>
       </c>
     </row>
     <row r="1334" spans="1:6">
       <c r="A1334" t="s">
-        <v>3929</v>
+        <v>3932</v>
       </c>
       <c r="B1334" t="s">
-        <v>3930</v>
+        <v>3933</v>
       </c>
       <c r="C1334" t="s">
-        <v>3615</v>
+        <v>3618</v>
       </c>
       <c r="D1334" t="s">
-        <v>3616</v>
+        <v>3619</v>
       </c>
       <c r="F1334" t="s">
-        <v>4108</v>
+        <v>4111</v>
       </c>
     </row>
     <row r="1335" spans="1:6">
       <c r="A1335" t="s">
-        <v>3934</v>
+        <v>3937</v>
       </c>
       <c r="B1335" t="s">
-        <v>3935</v>
+        <v>3938</v>
       </c>
       <c r="C1335" t="s">
-        <v>3929</v>
+        <v>3932</v>
       </c>
       <c r="D1335" t="s">
-        <v>3930</v>
+        <v>3933</v>
       </c>
       <c r="F1335" t="s">
-        <v>4109</v>
+        <v>4112</v>
       </c>
     </row>
     <row r="1336" spans="1:6">
       <c r="A1336" t="s">
-        <v>4080</v>
+        <v>4083</v>
       </c>
       <c r="B1336" t="s">
-        <v>4081</v>
+        <v>4084</v>
       </c>
       <c r="C1336" t="s">
-        <v>3806</v>
+        <v>3809</v>
       </c>
       <c r="D1336" t="s">
-        <v>3807</v>
+        <v>3810</v>
       </c>
       <c r="F1336" t="s">
-        <v>4110</v>
+        <v>4113</v>
       </c>
     </row>
     <row r="1337" spans="1:6">
       <c r="A1337" t="s">
-        <v>4111</v>
+        <v>4114</v>
       </c>
       <c r="B1337" t="s">
-        <v>4112</v>
+        <v>4115</v>
       </c>
       <c r="C1337" t="s">
-        <v>3125</v>
+        <v>3128</v>
       </c>
       <c r="D1337" t="s">
-        <v>3126</v>
+        <v>3129</v>
       </c>
       <c r="F1337" t="s">
-        <v>4113</v>
+        <v>4116</v>
       </c>
     </row>
     <row r="1338" spans="1:6">
       <c r="A1338" t="s">
-        <v>4114</v>
+        <v>4117</v>
       </c>
       <c r="B1338" t="s">
-        <v>4115</v>
+        <v>4118</v>
       </c>
       <c r="C1338" t="s">
-        <v>3125</v>
+        <v>3128</v>
       </c>
       <c r="D1338" t="s">
-        <v>3126</v>
+        <v>3129</v>
       </c>
       <c r="F1338" t="s">
-        <v>4116</v>
+        <v>4119</v>
       </c>
     </row>
     <row r="1339" spans="1:6">
       <c r="A1339" t="s">
-        <v>4117</v>
+        <v>4120</v>
       </c>
       <c r="B1339" t="s">
-        <v>4118</v>
+        <v>4121</v>
       </c>
       <c r="C1339" t="s">
-        <v>3896</v>
+        <v>3899</v>
       </c>
       <c r="D1339" t="s">
-        <v>3897</v>
+        <v>3900</v>
       </c>
       <c r="F1339" t="s">
         <v>1227</v>
       </c>
     </row>
     <row r="1340" spans="1:6">
       <c r="A1340" t="s">
-        <v>4119</v>
+        <v>4122</v>
       </c>
       <c r="B1340" t="s">
-        <v>4120</v>
+        <v>4123</v>
       </c>
       <c r="C1340" t="s">
-        <v>3725</v>
+        <v>3728</v>
       </c>
       <c r="D1340" t="s">
-        <v>3726</v>
+        <v>3729</v>
       </c>
       <c r="F1340" t="s">
-        <v>4121</v>
+        <v>4124</v>
       </c>
     </row>
     <row r="1341" spans="1:6">
       <c r="A1341" t="s">
-        <v>4122</v>
+        <v>4125</v>
       </c>
       <c r="B1341" t="s">
-        <v>4123</v>
+        <v>4126</v>
       </c>
       <c r="C1341" t="s">
-        <v>3725</v>
+        <v>3728</v>
       </c>
       <c r="D1341" t="s">
-        <v>3726</v>
+        <v>3729</v>
       </c>
       <c r="F1341" t="s">
-        <v>4124</v>
+        <v>4127</v>
       </c>
     </row>
     <row r="1342" spans="1:6">
       <c r="A1342" t="s">
-        <v>4125</v>
+        <v>4128</v>
       </c>
       <c r="B1342" t="s">
-        <v>4126</v>
+        <v>4129</v>
       </c>
       <c r="C1342" t="s">
-        <v>3725</v>
+        <v>3728</v>
       </c>
       <c r="D1342" t="s">
-        <v>3726</v>
+        <v>3729</v>
       </c>
       <c r="F1342" t="s">
-        <v>4127</v>
+        <v>4130</v>
       </c>
     </row>
     <row r="1343" spans="1:6">
       <c r="A1343" t="s">
-        <v>4128</v>
+        <v>4131</v>
       </c>
       <c r="B1343" t="s">
-        <v>4129</v>
+        <v>4132</v>
       </c>
       <c r="C1343" t="s">
-        <v>3725</v>
+        <v>3728</v>
       </c>
       <c r="D1343" t="s">
-        <v>3726</v>
+        <v>3729</v>
       </c>
       <c r="F1343" t="s">
-        <v>4130</v>
+        <v>4133</v>
       </c>
     </row>
     <row r="1344" spans="1:6">
       <c r="A1344" t="s">
-        <v>4131</v>
+        <v>4134</v>
       </c>
       <c r="B1344" t="s">
-        <v>4132</v>
+        <v>4135</v>
       </c>
       <c r="C1344" t="s">
-        <v>3725</v>
+        <v>3728</v>
       </c>
       <c r="D1344" t="s">
-        <v>3726</v>
+        <v>3729</v>
       </c>
       <c r="F1344" t="s">
-        <v>4133</v>
+        <v>4136</v>
       </c>
     </row>
     <row r="1345" spans="1:6">
       <c r="A1345" t="s">
-        <v>4134</v>
+        <v>4137</v>
       </c>
       <c r="B1345" t="s">
-        <v>4135</v>
+        <v>4138</v>
       </c>
       <c r="C1345" t="s">
-        <v>3725</v>
+        <v>3728</v>
       </c>
       <c r="D1345" t="s">
-        <v>3726</v>
+        <v>3729</v>
       </c>
       <c r="F1345" t="s">
-        <v>4136</v>
+        <v>4139</v>
       </c>
     </row>
     <row r="1346" spans="1:6">
       <c r="A1346" t="s">
-        <v>4137</v>
+        <v>4140</v>
       </c>
       <c r="B1346" t="s">
-        <v>4138</v>
+        <v>4141</v>
       </c>
       <c r="C1346" t="s">
-        <v>3611</v>
+        <v>3614</v>
       </c>
       <c r="D1346" t="s">
-        <v>3612</v>
+        <v>3615</v>
       </c>
       <c r="F1346" t="s">
-        <v>4139</v>
+        <v>4142</v>
       </c>
     </row>
     <row r="1347" spans="1:6">
       <c r="A1347" t="s">
-        <v>3482</v>
+        <v>3485</v>
       </c>
       <c r="B1347" t="s">
-        <v>3483</v>
+        <v>3486</v>
       </c>
       <c r="C1347" t="s">
-        <v>4137</v>
+        <v>4140</v>
       </c>
       <c r="D1347" t="s">
-        <v>4138</v>
+        <v>4141</v>
       </c>
       <c r="F1347" t="s">
-        <v>4140</v>
+        <v>4143</v>
       </c>
     </row>
     <row r="1348" spans="1:6">
       <c r="A1348" t="s">
-        <v>3725</v>
+        <v>3728</v>
       </c>
       <c r="B1348" t="s">
-        <v>3726</v>
+        <v>3729</v>
       </c>
       <c r="C1348" t="s">
-        <v>4137</v>
+        <v>4140</v>
       </c>
       <c r="D1348" t="s">
-        <v>4138</v>
+        <v>4141</v>
       </c>
       <c r="F1348" t="s">
-        <v>4141</v>
+        <v>4144</v>
       </c>
     </row>
     <row r="1349" spans="1:6">
       <c r="A1349" t="s">
-        <v>4062</v>
+        <v>4065</v>
       </c>
       <c r="B1349" t="s">
-        <v>4063</v>
+        <v>4066</v>
       </c>
       <c r="C1349" t="s">
-        <v>4102</v>
+        <v>4105</v>
       </c>
       <c r="D1349" t="s">
-        <v>3608</v>
+        <v>3611</v>
       </c>
       <c r="F1349" t="s">
-        <v>4142</v>
+        <v>4145</v>
       </c>
     </row>
     <row r="1350" spans="1:6">
       <c r="A1350" t="s">
-        <v>3620</v>
+        <v>3623</v>
       </c>
       <c r="B1350" t="s">
-        <v>3621</v>
+        <v>3624</v>
       </c>
       <c r="C1350" t="s">
-        <v>4052</v>
+        <v>4055</v>
       </c>
       <c r="D1350" t="s">
-        <v>3089</v>
+        <v>3092</v>
       </c>
       <c r="F1350" t="s">
-        <v>4143</v>
+        <v>4146</v>
       </c>
     </row>
     <row r="1351" spans="1:6">
       <c r="A1351" t="s">
-        <v>3615</v>
+        <v>3618</v>
       </c>
       <c r="B1351" t="s">
-        <v>3616</v>
+        <v>3619</v>
       </c>
       <c r="C1351" t="s">
-        <v>4044</v>
+        <v>4047</v>
       </c>
       <c r="D1351" t="s">
-        <v>4045</v>
+        <v>4048</v>
       </c>
       <c r="F1351" t="s">
-        <v>4144</v>
+        <v>4147</v>
       </c>
     </row>
     <row r="1352" spans="1:6">
       <c r="A1352" t="s">
-        <v>3978</v>
+        <v>3981</v>
       </c>
       <c r="B1352" t="s">
-        <v>3979</v>
+        <v>3982</v>
       </c>
       <c r="C1352" t="s">
-        <v>3929</v>
+        <v>3932</v>
       </c>
       <c r="D1352" t="s">
-        <v>3930</v>
+        <v>3933</v>
       </c>
       <c r="F1352" t="s">
-        <v>4145</v>
+        <v>4148</v>
       </c>
     </row>
     <row r="1353" spans="1:6">
       <c r="A1353" t="s">
-        <v>4146</v>
+        <v>4149</v>
       </c>
       <c r="B1353" t="s">
-        <v>4147</v>
+        <v>4150</v>
       </c>
       <c r="C1353" t="s">
-        <v>3856</v>
+        <v>3859</v>
       </c>
       <c r="D1353" t="s">
-        <v>3857</v>
+        <v>3860</v>
       </c>
       <c r="F1353" t="s">
-        <v>4148</v>
+        <v>4151</v>
       </c>
     </row>
     <row r="1354" spans="1:6">
       <c r="A1354" t="s">
-        <v>4149</v>
+        <v>4152</v>
       </c>
       <c r="B1354" t="s">
-        <v>4150</v>
+        <v>4153</v>
       </c>
       <c r="C1354" t="s">
-        <v>3856</v>
+        <v>3859</v>
       </c>
       <c r="D1354" t="s">
-        <v>3857</v>
+        <v>3860</v>
       </c>
       <c r="F1354" t="s">
-        <v>4151</v>
+        <v>4154</v>
       </c>
     </row>
     <row r="1355" spans="1:6">
       <c r="A1355" t="s">
-        <v>4152</v>
+        <v>4155</v>
       </c>
       <c r="B1355" t="s">
-        <v>4153</v>
+        <v>4156</v>
       </c>
       <c r="C1355" t="s">
-        <v>4011</v>
+        <v>4014</v>
       </c>
       <c r="D1355" t="s">
-        <v>4012</v>
+        <v>4015</v>
       </c>
       <c r="F1355" t="s">
-        <v>4154</v>
+        <v>4157</v>
       </c>
     </row>
     <row r="1356" spans="1:6">
       <c r="A1356" t="s">
-        <v>4155</v>
+        <v>4158</v>
       </c>
       <c r="B1356" t="s">
-        <v>4156</v>
+        <v>4159</v>
       </c>
       <c r="C1356" t="s">
-        <v>3890</v>
+        <v>3893</v>
       </c>
       <c r="D1356" t="s">
-        <v>3891</v>
+        <v>3894</v>
       </c>
       <c r="F1356" t="s">
-        <v>4157</v>
+        <v>4160</v>
       </c>
     </row>
     <row r="1357" spans="1:6">
       <c r="A1357" t="s">
-        <v>4158</v>
+        <v>4161</v>
       </c>
       <c r="B1357" t="s">
-        <v>4159</v>
+        <v>4162</v>
       </c>
       <c r="C1357" t="s">
-        <v>3615</v>
+        <v>3618</v>
       </c>
       <c r="D1357" t="s">
-        <v>3616</v>
+        <v>3619</v>
       </c>
       <c r="F1357" t="s">
-        <v>4160</v>
+        <v>4163</v>
       </c>
     </row>
     <row r="1358" spans="1:6">
       <c r="A1358" t="s">
-        <v>4011</v>
+        <v>4014</v>
       </c>
       <c r="B1358" t="s">
-        <v>4012</v>
+        <v>4015</v>
       </c>
       <c r="C1358" t="s">
-        <v>3482</v>
+        <v>3485</v>
       </c>
       <c r="D1358" t="s">
-        <v>3483</v>
+        <v>3486</v>
       </c>
       <c r="F1358" t="s">
-        <v>4161</v>
+        <v>4164</v>
       </c>
     </row>
     <row r="1359" spans="1:6">
       <c r="A1359" t="s">
-        <v>4162</v>
+        <v>4165</v>
       </c>
       <c r="B1359" t="s">
-        <v>4163</v>
+        <v>4166</v>
       </c>
       <c r="C1359" t="s">
-        <v>3725</v>
+        <v>3728</v>
       </c>
       <c r="D1359" t="s">
-        <v>3726</v>
+        <v>3729</v>
       </c>
       <c r="F1359" t="s">
-        <v>4164</v>
+        <v>4167</v>
       </c>
     </row>
     <row r="1360" spans="1:6">
       <c r="A1360" t="s">
-        <v>3173</v>
+        <v>3176</v>
       </c>
       <c r="B1360" t="s">
-        <v>3174</v>
+        <v>3177</v>
       </c>
       <c r="C1360" t="s">
         <v>482</v>
       </c>
       <c r="D1360" t="s">
         <v>483</v>
       </c>
       <c r="F1360" t="s">
-        <v>4165</v>
+        <v>4168</v>
       </c>
     </row>
     <row r="1361" spans="1:6">
       <c r="A1361" t="s">
-        <v>4166</v>
+        <v>4169</v>
       </c>
       <c r="B1361" t="s">
         <v>1516</v>
       </c>
       <c r="C1361" t="s">
         <v>297</v>
       </c>
       <c r="D1361" t="s">
         <v>298</v>
       </c>
       <c r="F1361" t="s">
-        <v>4167</v>
+        <v>4170</v>
       </c>
     </row>
     <row r="1362" spans="1:6">
       <c r="A1362" t="s">
-        <v>4168</v>
+        <v>4171</v>
       </c>
       <c r="B1362" t="s">
         <v>1519</v>
       </c>
       <c r="C1362" t="s">
         <v>297</v>
       </c>
       <c r="D1362" t="s">
         <v>298</v>
       </c>
       <c r="F1362" t="s">
-        <v>4169</v>
+        <v>4172</v>
       </c>
     </row>
     <row r="1363" spans="1:6">
       <c r="A1363" t="s">
-        <v>4170</v>
+        <v>4173</v>
       </c>
       <c r="B1363" t="s">
-        <v>4171</v>
+        <v>4174</v>
       </c>
       <c r="C1363" t="s">
         <v>440</v>
       </c>
       <c r="D1363" t="s">
         <v>441</v>
       </c>
       <c r="F1363" t="s">
-        <v>4172</v>
+        <v>4175</v>
       </c>
     </row>
     <row r="1364" spans="1:6">
       <c r="A1364" t="s">
-        <v>4173</v>
+        <v>4176</v>
       </c>
       <c r="B1364" t="s">
-        <v>4174</v>
+        <v>4177</v>
       </c>
       <c r="C1364" t="s">
         <v>297</v>
       </c>
       <c r="D1364" t="s">
         <v>298</v>
       </c>
       <c r="F1364" t="s">
-        <v>4175</v>
+        <v>4178</v>
       </c>
     </row>
     <row r="1365" spans="1:6">
       <c r="A1365" t="s">
-        <v>4176</v>
+        <v>4179</v>
       </c>
       <c r="B1365" t="s">
-        <v>4177</v>
+        <v>4180</v>
       </c>
       <c r="C1365" t="s">
         <v>297</v>
       </c>
       <c r="D1365" t="s">
         <v>298</v>
       </c>
       <c r="F1365" t="s">
-        <v>4178</v>
+        <v>4181</v>
       </c>
     </row>
     <row r="1366" spans="1:6">
       <c r="A1366" t="s">
-        <v>4179</v>
+        <v>4182</v>
       </c>
       <c r="B1366" t="s">
-        <v>4180</v>
+        <v>4183</v>
       </c>
       <c r="C1366" t="s">
         <v>1325</v>
       </c>
       <c r="D1366" t="s">
         <v>1326</v>
       </c>
       <c r="F1366" t="s">
-        <v>4181</v>
+        <v>4184</v>
       </c>
     </row>
     <row r="1367" spans="1:6">
       <c r="A1367" t="s">
-        <v>4182</v>
+        <v>4185</v>
       </c>
       <c r="B1367" t="s">
-        <v>4183</v>
+        <v>4186</v>
       </c>
       <c r="C1367" t="s">
         <v>1330</v>
       </c>
       <c r="D1367" t="s">
         <v>1331</v>
       </c>
       <c r="F1367" t="s">
-        <v>4184</v>
+        <v>4187</v>
       </c>
     </row>
     <row r="1368" spans="1:6">
       <c r="A1368" t="s">
-        <v>4185</v>
+        <v>4188</v>
       </c>
       <c r="B1368" t="s">
-        <v>4186</v>
+        <v>4189</v>
       </c>
       <c r="C1368" t="s">
-        <v>2927</v>
+        <v>2930</v>
       </c>
       <c r="D1368" t="s">
-        <v>2928</v>
+        <v>2931</v>
       </c>
       <c r="F1368" t="s">
-        <v>4187</v>
+        <v>4190</v>
       </c>
     </row>
     <row r="1369" spans="1:6">
       <c r="A1369" t="s">
-        <v>4188</v>
+        <v>4191</v>
       </c>
       <c r="B1369" t="s">
-        <v>4189</v>
+        <v>4192</v>
       </c>
       <c r="C1369" t="s">
         <v>1246</v>
       </c>
       <c r="D1369" t="s">
         <v>1247</v>
       </c>
       <c r="F1369" t="s">
-        <v>4190</v>
+        <v>4193</v>
       </c>
     </row>
     <row r="1370" spans="1:6">
       <c r="A1370" t="s">
-        <v>4191</v>
+        <v>4194</v>
       </c>
       <c r="B1370" t="s">
-        <v>4192</v>
+        <v>4195</v>
       </c>
       <c r="C1370" t="s">
         <v>1298</v>
       </c>
       <c r="D1370" t="s">
         <v>1299</v>
       </c>
       <c r="F1370" t="s">
-        <v>4193</v>
+        <v>4196</v>
       </c>
     </row>
     <row r="1371" spans="1:6">
       <c r="A1371" t="s">
-        <v>3234</v>
+        <v>3237</v>
       </c>
       <c r="B1371" t="s">
-        <v>3235</v>
+        <v>3238</v>
       </c>
       <c r="C1371" t="s">
-        <v>2862</v>
+        <v>2865</v>
       </c>
       <c r="D1371" t="s">
-        <v>2863</v>
+        <v>2866</v>
       </c>
       <c r="F1371" t="s">
-        <v>4194</v>
+        <v>4197</v>
       </c>
     </row>
     <row r="1372" spans="1:6">
       <c r="A1372" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B1372" t="s">
         <v>1755</v>
       </c>
-      <c r="B1372" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1372" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D1372" t="s">
         <v>1854</v>
       </c>
-      <c r="D1372" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1372" t="s">
-        <v>4195</v>
+        <v>4198</v>
       </c>
     </row>
     <row r="1373" spans="1:6">
       <c r="A1373" t="s">
         <v>105</v>
       </c>
       <c r="B1373" t="s">
         <v>106</v>
       </c>
       <c r="C1373" t="s">
         <v>246</v>
       </c>
       <c r="D1373" t="s">
         <v>247</v>
       </c>
       <c r="F1373" t="s">
-        <v>4196</v>
+        <v>4199</v>
       </c>
     </row>
     <row r="1374" spans="1:6">
       <c r="A1374" t="s">
-        <v>3327</v>
+        <v>3330</v>
       </c>
       <c r="B1374" t="s">
-        <v>3328</v>
+        <v>3331</v>
       </c>
       <c r="C1374" t="s">
-        <v>2899</v>
+        <v>2902</v>
       </c>
       <c r="D1374" t="s">
-        <v>2900</v>
+        <v>2903</v>
       </c>
       <c r="F1374" t="s">
-        <v>4197</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="1375" spans="1:6">
       <c r="A1375" t="s">
-        <v>2927</v>
+        <v>2930</v>
       </c>
       <c r="B1375" t="s">
-        <v>2928</v>
+        <v>2931</v>
       </c>
       <c r="C1375" t="s">
-        <v>2899</v>
+        <v>2902</v>
       </c>
       <c r="D1375" t="s">
-        <v>2900</v>
+        <v>2903</v>
       </c>
       <c r="F1375" t="s">
-        <v>4198</v>
+        <v>4201</v>
       </c>
     </row>
     <row r="1376" spans="1:6">
       <c r="A1376" t="s">
-        <v>4199</v>
+        <v>4202</v>
       </c>
       <c r="B1376" t="s">
-        <v>4200</v>
+        <v>4203</v>
       </c>
       <c r="C1376" t="s">
+        <v>1824</v>
+      </c>
+      <c r="D1376" t="s">
         <v>1825</v>
       </c>
-      <c r="D1376" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1376" t="s">
-        <v>4201</v>
+        <v>4204</v>
       </c>
     </row>
     <row r="1377" spans="1:6">
       <c r="A1377" t="s">
+        <v>4205</v>
+      </c>
+      <c r="B1377" t="s">
+        <v>4206</v>
+      </c>
+      <c r="C1377" t="s">
         <v>4202</v>
       </c>
-      <c r="B1377" t="s">
+      <c r="D1377" t="s">
         <v>4203</v>
       </c>
-      <c r="C1377" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1377" t="s">
-        <v>4204</v>
+        <v>4207</v>
       </c>
     </row>
     <row r="1378" spans="1:6">
       <c r="A1378" t="s">
-        <v>4205</v>
+        <v>4208</v>
       </c>
       <c r="B1378" t="s">
-        <v>4206</v>
+        <v>4209</v>
       </c>
       <c r="C1378" t="s">
-        <v>4199</v>
+        <v>4202</v>
       </c>
       <c r="D1378" t="s">
-        <v>4200</v>
+        <v>4203</v>
       </c>
       <c r="F1378" t="s">
-        <v>4207</v>
+        <v>4210</v>
       </c>
     </row>
     <row r="1379" spans="1:6">
       <c r="A1379" t="s">
-        <v>4208</v>
+        <v>4211</v>
       </c>
       <c r="B1379" t="s">
-        <v>4209</v>
+        <v>4212</v>
       </c>
       <c r="C1379" t="s">
-        <v>2848</v>
+        <v>2851</v>
       </c>
       <c r="D1379" t="s">
-        <v>2849</v>
+        <v>2852</v>
       </c>
       <c r="F1379" t="s">
-        <v>4210</v>
+        <v>4213</v>
       </c>
     </row>
     <row r="1380" spans="1:6">
       <c r="A1380" t="s">
-        <v>4211</v>
+        <v>4214</v>
       </c>
       <c r="B1380" t="s">
-        <v>4212</v>
+        <v>4215</v>
       </c>
       <c r="C1380" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D1380" t="s">
         <v>1868</v>
       </c>
-      <c r="D1380" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1380" t="s">
-        <v>4213</v>
+        <v>4216</v>
       </c>
     </row>
     <row r="1381" spans="1:6">
       <c r="A1381" t="s">
         <v>1652</v>
       </c>
       <c r="B1381" t="s">
         <v>1653</v>
       </c>
       <c r="C1381" t="s">
-        <v>4211</v>
+        <v>4214</v>
       </c>
       <c r="D1381" t="s">
-        <v>4212</v>
+        <v>4215</v>
       </c>
       <c r="F1381" t="s">
-        <v>4214</v>
+        <v>4217</v>
       </c>
     </row>
     <row r="1382" spans="1:6">
       <c r="A1382" t="s">
-        <v>3332</v>
+        <v>3335</v>
       </c>
       <c r="B1382" t="s">
-        <v>3333</v>
+        <v>3336</v>
       </c>
       <c r="C1382" t="s">
-        <v>2927</v>
+        <v>2930</v>
       </c>
       <c r="D1382" t="s">
-        <v>2928</v>
+        <v>2931</v>
       </c>
       <c r="F1382" t="s">
-        <v>4215</v>
+        <v>4218</v>
       </c>
     </row>
     <row r="1383" spans="1:6">
       <c r="A1383" t="s">
-        <v>4216</v>
+        <v>4219</v>
       </c>
       <c r="B1383" t="s">
-        <v>4217</v>
+        <v>4220</v>
       </c>
       <c r="C1383" t="s">
-        <v>2927</v>
+        <v>2930</v>
       </c>
       <c r="D1383" t="s">
-        <v>2928</v>
+        <v>2931</v>
       </c>
       <c r="F1383" t="s">
-        <v>4218</v>
+        <v>4221</v>
       </c>
     </row>
     <row r="1384" spans="1:6">
       <c r="A1384" t="s">
-        <v>4219</v>
+        <v>4222</v>
       </c>
       <c r="B1384" t="s">
-        <v>4220</v>
+        <v>4223</v>
       </c>
       <c r="C1384" t="s">
-        <v>2927</v>
+        <v>2930</v>
       </c>
       <c r="D1384" t="s">
-        <v>2928</v>
+        <v>2931</v>
       </c>
       <c r="F1384" t="s">
-        <v>4221</v>
+        <v>4224</v>
       </c>
     </row>
     <row r="1385" spans="1:6">
       <c r="A1385" t="s">
+        <v>4225</v>
+      </c>
+      <c r="B1385" t="s">
+        <v>4226</v>
+      </c>
+      <c r="C1385" t="s">
         <v>4222</v>
       </c>
-      <c r="B1385" t="s">
+      <c r="D1385" t="s">
         <v>4223</v>
       </c>
-      <c r="C1385" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1385" t="s">
-        <v>4224</v>
+        <v>4227</v>
       </c>
     </row>
     <row r="1386" spans="1:6">
       <c r="A1386" t="s">
-        <v>4225</v>
+        <v>4228</v>
       </c>
       <c r="B1386" t="s">
-        <v>4226</v>
+        <v>4229</v>
       </c>
       <c r="C1386" t="s">
-        <v>4219</v>
+        <v>4222</v>
       </c>
       <c r="D1386" t="s">
-        <v>4220</v>
+        <v>4223</v>
       </c>
       <c r="F1386" t="s">
-        <v>4227</v>
+        <v>4230</v>
       </c>
     </row>
     <row r="1387" spans="1:6">
       <c r="A1387" t="s">
-        <v>3552</v>
+        <v>3555</v>
       </c>
       <c r="B1387" t="s">
-        <v>3553</v>
+        <v>3556</v>
       </c>
       <c r="C1387" t="s">
         <v>1657</v>
       </c>
       <c r="D1387" t="s">
         <v>1658</v>
       </c>
       <c r="F1387" t="s">
-        <v>4228</v>
+        <v>4231</v>
       </c>
     </row>
     <row r="1388" spans="1:6">
       <c r="A1388" t="s">
         <v>1638</v>
       </c>
       <c r="B1388" t="s">
         <v>1639</v>
       </c>
       <c r="C1388" t="s">
         <v>23</v>
       </c>
       <c r="D1388" t="s">
         <v>24</v>
       </c>
       <c r="F1388" t="s">
-        <v>4229</v>
+        <v>4232</v>
       </c>
     </row>
     <row r="1389" spans="1:6">
       <c r="A1389" t="s">
-        <v>4230</v>
+        <v>4233</v>
       </c>
       <c r="B1389" t="s">
-        <v>4231</v>
+        <v>4234</v>
       </c>
       <c r="C1389" t="s">
-        <v>3503</v>
+        <v>3506</v>
       </c>
       <c r="D1389" t="s">
-        <v>3504</v>
+        <v>3507</v>
       </c>
       <c r="F1389" t="s">
-        <v>4232</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="1390" spans="1:6">
       <c r="A1390" t="s">
-        <v>3503</v>
+        <v>3506</v>
       </c>
       <c r="B1390" t="s">
-        <v>3504</v>
+        <v>3507</v>
       </c>
       <c r="C1390" t="s">
-        <v>3615</v>
+        <v>3618</v>
       </c>
       <c r="D1390" t="s">
-        <v>3616</v>
+        <v>3619</v>
       </c>
       <c r="F1390" t="s">
-        <v>4233</v>
+        <v>4236</v>
       </c>
     </row>
     <row r="1391" spans="1:6">
       <c r="A1391" t="s">
         <v>277</v>
       </c>
       <c r="B1391" t="s">
         <v>278</v>
       </c>
       <c r="C1391" t="s">
-        <v>3615</v>
+        <v>3618</v>
       </c>
       <c r="D1391" t="s">
-        <v>3616</v>
+        <v>3619</v>
       </c>
       <c r="F1391" t="s">
-        <v>4234</v>
+        <v>4237</v>
       </c>
     </row>
     <row r="1392" spans="1:6">
       <c r="A1392" t="s">
-        <v>4235</v>
+        <v>4238</v>
       </c>
       <c r="B1392" t="s">
-        <v>4236</v>
+        <v>4239</v>
       </c>
       <c r="C1392" t="s">
         <v>277</v>
       </c>
       <c r="D1392" t="s">
         <v>278</v>
       </c>
       <c r="F1392" t="s">
-        <v>4237</v>
+        <v>4240</v>
       </c>
     </row>
     <row r="1393" spans="1:6">
       <c r="A1393" t="s">
-        <v>4238</v>
+        <v>4241</v>
       </c>
       <c r="B1393" t="s">
-        <v>4239</v>
+        <v>4242</v>
       </c>
       <c r="C1393" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D1393" t="s">
         <v>1854</v>
       </c>
-      <c r="D1393" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1393" t="s">
-        <v>4240</v>
+        <v>4243</v>
       </c>
     </row>
     <row r="1394" spans="1:6">
       <c r="A1394" t="s">
+        <v>2403</v>
+      </c>
+      <c r="B1394" t="s">
         <v>2404</v>
       </c>
-      <c r="B1394" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1394" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D1394" t="s">
         <v>1854</v>
       </c>
-      <c r="D1394" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1394" t="s">
-        <v>4241</v>
+        <v>4244</v>
       </c>
     </row>
     <row r="1395" spans="1:6">
       <c r="A1395" t="s">
-        <v>4242</v>
+        <v>4245</v>
       </c>
       <c r="B1395" t="s">
-        <v>4243</v>
+        <v>4246</v>
       </c>
       <c r="C1395" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D1395" t="s">
         <v>1755</v>
       </c>
-      <c r="D1395" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1395" t="s">
-        <v>4244</v>
+        <v>4247</v>
       </c>
     </row>
     <row r="1396" spans="1:6">
       <c r="A1396" t="s">
         <v>1657</v>
       </c>
       <c r="B1396" t="s">
         <v>1658</v>
       </c>
       <c r="C1396" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D1396" t="s">
         <v>1854</v>
       </c>
-      <c r="D1396" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1396" t="s">
-        <v>4245</v>
+        <v>4248</v>
       </c>
     </row>
     <row r="1397" spans="1:6">
       <c r="A1397" t="s">
-        <v>4246</v>
+        <v>4249</v>
       </c>
       <c r="B1397" t="s">
-        <v>4247</v>
+        <v>4250</v>
       </c>
       <c r="C1397" t="s">
-        <v>3390</v>
+        <v>3393</v>
       </c>
       <c r="D1397" t="s">
-        <v>3391</v>
+        <v>3394</v>
       </c>
       <c r="F1397" t="s">
-        <v>4248</v>
+        <v>4251</v>
       </c>
     </row>
     <row r="1398" spans="1:6">
       <c r="A1398" t="s">
-        <v>2922</v>
+        <v>2925</v>
       </c>
       <c r="B1398" t="s">
-        <v>2923</v>
+        <v>2926</v>
       </c>
       <c r="C1398" t="s">
         <v>31</v>
       </c>
       <c r="D1398" t="s">
         <v>32</v>
       </c>
       <c r="F1398" t="s">
-        <v>4249</v>
+        <v>4252</v>
       </c>
     </row>
     <row r="1399" spans="1:6">
       <c r="A1399" t="s">
-        <v>4250</v>
+        <v>4253</v>
       </c>
       <c r="B1399" t="s">
-        <v>4251</v>
+        <v>4254</v>
       </c>
       <c r="C1399" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D1399" t="s">
         <v>1836</v>
       </c>
-      <c r="D1399" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1399" t="s">
-        <v>4252</v>
+        <v>4255</v>
       </c>
     </row>
     <row r="1400" spans="1:6">
       <c r="A1400" t="s">
-        <v>3526</v>
+        <v>3529</v>
       </c>
       <c r="B1400" t="s">
-        <v>3527</v>
+        <v>3530</v>
       </c>
       <c r="C1400" t="s">
-        <v>2899</v>
+        <v>2902</v>
       </c>
       <c r="D1400" t="s">
-        <v>2900</v>
+        <v>2903</v>
       </c>
       <c r="F1400" t="s">
-        <v>4253</v>
+        <v>4256</v>
       </c>
     </row>
     <row r="1401" spans="1:6">
       <c r="A1401" t="s">
-        <v>4254</v>
+        <v>4257</v>
       </c>
       <c r="B1401" t="s">
-        <v>4255</v>
+        <v>4258</v>
       </c>
       <c r="C1401" t="s">
         <v>1628</v>
       </c>
       <c r="D1401" t="s">
         <v>1629</v>
       </c>
       <c r="F1401" t="s">
-        <v>4256</v>
+        <v>4259</v>
       </c>
     </row>
     <row r="1402" spans="1:6">
       <c r="A1402" t="s">
-        <v>2527</v>
+        <v>2532</v>
       </c>
       <c r="B1402" t="s">
-        <v>2528</v>
+        <v>2533</v>
       </c>
       <c r="C1402" t="s">
-        <v>3402</v>
+        <v>3405</v>
       </c>
       <c r="D1402" t="s">
-        <v>3403</v>
+        <v>3406</v>
       </c>
       <c r="F1402" t="s">
-        <v>4257</v>
+        <v>4260</v>
       </c>
     </row>
     <row r="1403" spans="1:6">
       <c r="A1403" t="s">
-        <v>4258</v>
+        <v>4261</v>
       </c>
       <c r="B1403" t="s">
-        <v>4259</v>
+        <v>4262</v>
       </c>
       <c r="C1403" t="s">
+        <v>2403</v>
+      </c>
+      <c r="D1403" t="s">
         <v>2404</v>
       </c>
-      <c r="D1403" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1403" t="s">
-        <v>4260</v>
+        <v>4263</v>
       </c>
     </row>
     <row r="1404" spans="1:6">
       <c r="A1404" t="s">
-        <v>4261</v>
+        <v>4264</v>
       </c>
       <c r="B1404" t="s">
-        <v>4262</v>
+        <v>4265</v>
       </c>
       <c r="C1404" t="s">
-        <v>1630</v>
+        <v>4266</v>
       </c>
       <c r="D1404" t="s">
-        <v>1631</v>
+        <v>4267</v>
       </c>
       <c r="F1404" t="s">
-        <v>4263</v>
+        <v>4268</v>
       </c>
     </row>
     <row r="1405" spans="1:6">
       <c r="A1405" t="s">
-        <v>4264</v>
+        <v>4269</v>
       </c>
       <c r="B1405" t="s">
-        <v>4265</v>
+        <v>4270</v>
       </c>
       <c r="C1405" t="s">
-        <v>2506</v>
+        <v>2511</v>
       </c>
       <c r="D1405" t="s">
-        <v>2507</v>
+        <v>2512</v>
       </c>
       <c r="F1405" t="s">
-        <v>4266</v>
+        <v>4271</v>
       </c>
     </row>
     <row r="1406" spans="1:6">
       <c r="A1406" t="s">
-        <v>4267</v>
+        <v>4272</v>
       </c>
       <c r="B1406" t="s">
-        <v>4268</v>
+        <v>4273</v>
       </c>
       <c r="C1406" t="s">
-        <v>2955</v>
+        <v>2958</v>
       </c>
       <c r="D1406" t="s">
-        <v>2956</v>
+        <v>2959</v>
       </c>
       <c r="F1406" t="s">
-        <v>4269</v>
+        <v>4274</v>
       </c>
     </row>
     <row r="1407" spans="1:6">
       <c r="A1407" t="s">
-        <v>4270</v>
+        <v>4275</v>
       </c>
       <c r="B1407" t="s">
-        <v>4271</v>
+        <v>4276</v>
       </c>
       <c r="C1407" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D1407" t="s">
         <v>1718</v>
       </c>
-      <c r="D1407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1407" t="s">
-        <v>4272</v>
+        <v>4277</v>
       </c>
     </row>
     <row r="1408" spans="1:6">
       <c r="A1408" t="s">
-        <v>2516</v>
+        <v>2521</v>
       </c>
       <c r="B1408" t="s">
-        <v>2517</v>
+        <v>2522</v>
       </c>
       <c r="C1408" t="s">
-        <v>3420</v>
+        <v>3423</v>
       </c>
       <c r="D1408" t="s">
-        <v>3421</v>
+        <v>3424</v>
       </c>
       <c r="F1408" t="s">
-        <v>4273</v>
+        <v>4278</v>
       </c>
     </row>
     <row r="1409" spans="1:6">
       <c r="A1409" t="s">
+        <v>1770</v>
+      </c>
+      <c r="B1409" t="s">
         <v>1771</v>
       </c>
-      <c r="B1409" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1409" t="s">
-        <v>2516</v>
+        <v>2521</v>
       </c>
       <c r="D1409" t="s">
-        <v>2517</v>
+        <v>2522</v>
       </c>
       <c r="F1409" t="s">
-        <v>4274</v>
+        <v>4279</v>
       </c>
     </row>
     <row r="1410" spans="1:6">
       <c r="A1410" t="s">
-        <v>4275</v>
+        <v>4280</v>
       </c>
       <c r="B1410" t="s">
-        <v>4276</v>
+        <v>4281</v>
       </c>
       <c r="C1410" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D1410" t="s">
         <v>1784</v>
       </c>
-      <c r="D1410" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1410" t="s">
-        <v>4277</v>
+        <v>4282</v>
       </c>
     </row>
     <row r="1411" spans="1:6">
       <c r="A1411" t="s">
-        <v>4278</v>
+        <v>4283</v>
       </c>
       <c r="B1411" t="s">
-        <v>4279</v>
+        <v>4284</v>
       </c>
       <c r="C1411" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D1411" t="s">
         <v>1784</v>
       </c>
-      <c r="D1411" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1411" t="s">
-        <v>4280</v>
+        <v>4285</v>
       </c>
     </row>
     <row r="1412" spans="1:6">
       <c r="A1412" t="s">
-        <v>4281</v>
+        <v>4286</v>
       </c>
       <c r="B1412" t="s">
-        <v>4282</v>
+        <v>4287</v>
       </c>
       <c r="C1412" t="s">
-        <v>2514</v>
+        <v>2519</v>
       </c>
       <c r="D1412" t="s">
-        <v>2515</v>
+        <v>2520</v>
       </c>
       <c r="F1412" t="s">
-        <v>4283</v>
+        <v>4288</v>
       </c>
     </row>
     <row r="1413" spans="1:6">
       <c r="A1413" t="s">
         <v>1240</v>
       </c>
       <c r="B1413" t="s">
         <v>1241</v>
       </c>
       <c r="C1413" t="s">
-        <v>2899</v>
+        <v>2902</v>
       </c>
       <c r="D1413" t="s">
-        <v>2900</v>
+        <v>2903</v>
       </c>
       <c r="F1413" t="s">
-        <v>4284</v>
+        <v>4289</v>
       </c>
     </row>
     <row r="1414" spans="1:6">
       <c r="A1414" t="s">
-        <v>4285</v>
+        <v>4290</v>
       </c>
       <c r="B1414" t="s">
-        <v>4286</v>
+        <v>4291</v>
       </c>
       <c r="C1414" t="s">
-        <v>3402</v>
+        <v>3405</v>
       </c>
       <c r="D1414" t="s">
-        <v>3403</v>
+        <v>3406</v>
       </c>
       <c r="F1414" t="s">
-        <v>4287</v>
+        <v>4292</v>
       </c>
     </row>
     <row r="1415" spans="1:6">
       <c r="A1415" t="s">
-        <v>2918</v>
+        <v>2921</v>
       </c>
       <c r="B1415" t="s">
-        <v>2919</v>
+        <v>2922</v>
       </c>
       <c r="C1415" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D1415" t="s">
         <v>1779</v>
       </c>
-      <c r="D1415" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1415" t="s">
-        <v>4288</v>
+        <v>4293</v>
       </c>
     </row>
     <row r="1416" spans="1:6">
       <c r="A1416" t="s">
-        <v>4289</v>
+        <v>4294</v>
       </c>
       <c r="B1416" t="s">
-        <v>4290</v>
+        <v>4295</v>
       </c>
       <c r="C1416" t="s">
-        <v>3402</v>
+        <v>3405</v>
       </c>
       <c r="D1416" t="s">
-        <v>3403</v>
+        <v>3406</v>
       </c>
       <c r="F1416" t="s">
-        <v>4291</v>
+        <v>4296</v>
       </c>
     </row>
     <row r="1417" spans="1:6">
       <c r="A1417" t="s">
-        <v>4292</v>
+        <v>4297</v>
       </c>
       <c r="B1417" t="s">
-        <v>4293</v>
+        <v>4298</v>
       </c>
       <c r="C1417" t="s">
-        <v>3402</v>
+        <v>3405</v>
       </c>
       <c r="D1417" t="s">
-        <v>3403</v>
+        <v>3406</v>
       </c>
       <c r="F1417" t="s">
-        <v>4294</v>
+        <v>4299</v>
       </c>
     </row>
     <row r="1418" spans="1:6">
       <c r="A1418" t="s">
-        <v>4295</v>
+        <v>4300</v>
       </c>
       <c r="B1418" t="s">
-        <v>4296</v>
+        <v>4301</v>
       </c>
       <c r="C1418" t="s">
-        <v>2918</v>
+        <v>2921</v>
       </c>
       <c r="D1418" t="s">
-        <v>2919</v>
+        <v>2922</v>
       </c>
       <c r="F1418" t="s">
-        <v>4297</v>
+        <v>4302</v>
       </c>
     </row>
     <row r="1419" spans="1:6">
       <c r="A1419" t="s">
-        <v>4298</v>
+        <v>4303</v>
       </c>
       <c r="B1419" t="s">
-        <v>4299</v>
+        <v>4304</v>
       </c>
       <c r="C1419" t="s">
-        <v>4285</v>
+        <v>4290</v>
       </c>
       <c r="D1419" t="s">
-        <v>4286</v>
+        <v>4291</v>
       </c>
       <c r="F1419" t="s">
-        <v>4300</v>
+        <v>4305</v>
       </c>
     </row>
     <row r="1420" spans="1:6">
       <c r="A1420" t="s">
-        <v>4301</v>
+        <v>4306</v>
       </c>
       <c r="B1420" t="s">
-        <v>4302</v>
+        <v>4307</v>
       </c>
       <c r="C1420" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D1420" t="s">
         <v>1718</v>
       </c>
-      <c r="D1420" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1420" t="s">
-        <v>4303</v>
+        <v>4308</v>
       </c>
     </row>
     <row r="1421" spans="1:6">
       <c r="A1421" t="s">
-        <v>4304</v>
+        <v>4309</v>
       </c>
       <c r="B1421" t="s">
-        <v>4305</v>
+        <v>4310</v>
       </c>
       <c r="C1421" t="s">
-        <v>4301</v>
+        <v>4306</v>
       </c>
       <c r="D1421" t="s">
-        <v>4302</v>
+        <v>4307</v>
       </c>
       <c r="F1421" t="s">
-        <v>4306</v>
+        <v>4311</v>
       </c>
     </row>
     <row r="1422" spans="1:6">
       <c r="A1422" t="s">
-        <v>3589</v>
+        <v>3592</v>
       </c>
       <c r="B1422" t="s">
-        <v>3590</v>
+        <v>3593</v>
       </c>
       <c r="C1422" t="s">
         <v>477</v>
       </c>
       <c r="D1422" t="s">
         <v>478</v>
       </c>
       <c r="F1422" t="s">
-        <v>4307</v>
+        <v>4312</v>
       </c>
     </row>
     <row r="1423" spans="1:6">
       <c r="A1423" t="s">
-        <v>3573</v>
+        <v>3576</v>
       </c>
       <c r="B1423" t="s">
-        <v>3574</v>
+        <v>3577</v>
       </c>
       <c r="C1423" t="s">
         <v>477</v>
       </c>
       <c r="D1423" t="s">
         <v>478</v>
       </c>
       <c r="F1423" t="s">
-        <v>4308</v>
+        <v>4313</v>
       </c>
     </row>
     <row r="1424" spans="1:6">
       <c r="A1424" t="s">
-        <v>3597</v>
+        <v>3600</v>
       </c>
       <c r="B1424" t="s">
-        <v>3598</v>
+        <v>3601</v>
       </c>
       <c r="C1424" t="s">
         <v>477</v>
       </c>
       <c r="D1424" t="s">
         <v>478</v>
       </c>
       <c r="F1424" t="s">
-        <v>4309</v>
+        <v>4314</v>
       </c>
     </row>
     <row r="1425" spans="1:6">
       <c r="A1425" t="s">
-        <v>3581</v>
+        <v>3584</v>
       </c>
       <c r="B1425" t="s">
-        <v>3582</v>
+        <v>3585</v>
       </c>
       <c r="C1425" t="s">
         <v>477</v>
       </c>
       <c r="D1425" t="s">
         <v>478</v>
       </c>
       <c r="F1425" t="s">
-        <v>4310</v>
+        <v>4315</v>
       </c>
     </row>
     <row r="1426" spans="1:6">
       <c r="A1426" t="s">
-        <v>4311</v>
+        <v>4316</v>
       </c>
       <c r="B1426" t="s">
-        <v>4312</v>
+        <v>4317</v>
       </c>
       <c r="C1426" t="s">
         <v>297</v>
       </c>
       <c r="D1426" t="s">
         <v>298</v>
       </c>
       <c r="F1426" t="s">
-        <v>4313</v>
+        <v>4318</v>
       </c>
     </row>
     <row r="1427" spans="1:6">
       <c r="A1427" t="s">
-        <v>4314</v>
+        <v>4319</v>
       </c>
       <c r="B1427" t="s">
-        <v>4315</v>
+        <v>4320</v>
       </c>
       <c r="C1427" t="s">
-        <v>4311</v>
+        <v>4316</v>
       </c>
       <c r="D1427" t="s">
-        <v>4312</v>
+        <v>4317</v>
       </c>
       <c r="F1427" t="s">
-        <v>4316</v>
+        <v>4321</v>
       </c>
     </row>
     <row r="1428" spans="1:6">
       <c r="A1428" t="s">
+        <v>4322</v>
+      </c>
+      <c r="B1428" t="s">
+        <v>4323</v>
+      </c>
+      <c r="C1428" t="s">
+        <v>4316</v>
+      </c>
+      <c r="D1428" t="s">
         <v>4317</v>
       </c>
-      <c r="B1428" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F1428" t="s">
-        <v>4319</v>
+        <v>4324</v>
       </c>
     </row>
     <row r="1429" spans="1:6">
       <c r="A1429" t="s">
         <v>364</v>
       </c>
       <c r="B1429" t="s">
         <v>365</v>
       </c>
       <c r="C1429" t="s">
         <v>344</v>
       </c>
       <c r="D1429" t="s">
         <v>345</v>
       </c>
       <c r="F1429" t="s">
-        <v>4320</v>
+        <v>4325</v>
       </c>
     </row>
     <row r="1430" spans="1:6">
       <c r="A1430" t="s">
         <v>349</v>
       </c>
       <c r="B1430" t="s">
         <v>350</v>
       </c>
       <c r="C1430" t="s">
         <v>344</v>
       </c>
       <c r="D1430" t="s">
         <v>345</v>
       </c>
       <c r="F1430" t="s">
-        <v>4321</v>
+        <v>4326</v>
       </c>
     </row>
     <row r="1431" spans="1:6">
       <c r="A1431" t="s">
-        <v>4322</v>
+        <v>4327</v>
       </c>
       <c r="B1431" t="s">
-        <v>4323</v>
+        <v>4328</v>
       </c>
       <c r="C1431" t="s">
         <v>526</v>
       </c>
       <c r="D1431" t="s">
         <v>527</v>
       </c>
       <c r="F1431" t="s">
-        <v>4324</v>
+        <v>4329</v>
       </c>
     </row>
     <row r="1432" spans="1:6">
       <c r="A1432" t="s">
-        <v>4325</v>
+        <v>4330</v>
       </c>
       <c r="B1432" t="s">
-        <v>4326</v>
+        <v>4331</v>
       </c>
       <c r="C1432" t="s">
         <v>526</v>
       </c>
       <c r="D1432" t="s">
         <v>527</v>
       </c>
       <c r="F1432" t="s">
-        <v>4327</v>
+        <v>4332</v>
       </c>
     </row>
     <row r="1433" spans="1:6">
       <c r="A1433" t="s">
-        <v>4328</v>
+        <v>4333</v>
       </c>
       <c r="B1433" t="s">
-        <v>4329</v>
+        <v>4334</v>
       </c>
       <c r="C1433" t="s">
         <v>640</v>
       </c>
       <c r="D1433" t="s">
         <v>641</v>
       </c>
       <c r="F1433" t="s">
-        <v>4330</v>
+        <v>4335</v>
       </c>
     </row>
     <row r="1434" spans="1:6">
       <c r="A1434" t="s">
-        <v>4331</v>
+        <v>4336</v>
       </c>
       <c r="B1434" t="s">
-        <v>4332</v>
+        <v>4337</v>
       </c>
       <c r="C1434" t="s">
         <v>640</v>
       </c>
       <c r="D1434" t="s">
         <v>641</v>
       </c>
       <c r="F1434" t="s">
-        <v>4333</v>
+        <v>4338</v>
       </c>
     </row>
     <row r="1435" spans="1:6">
       <c r="A1435" t="s">
-        <v>4334</v>
+        <v>4339</v>
       </c>
       <c r="B1435" t="s">
-        <v>4335</v>
+        <v>4340</v>
       </c>
       <c r="C1435" t="s">
         <v>682</v>
       </c>
       <c r="D1435" t="s">
         <v>683</v>
       </c>
       <c r="F1435" t="s">
-        <v>4336</v>
+        <v>4341</v>
       </c>
     </row>
     <row r="1436" spans="1:6">
       <c r="A1436" t="s">
-        <v>4337</v>
+        <v>4342</v>
       </c>
       <c r="B1436" t="s">
-        <v>4338</v>
+        <v>4343</v>
       </c>
       <c r="C1436" t="s">
         <v>682</v>
       </c>
       <c r="D1436" t="s">
         <v>683</v>
       </c>
       <c r="F1436" t="s">
-        <v>4339</v>
+        <v>4344</v>
       </c>
     </row>
     <row r="1437" spans="1:6">
       <c r="A1437" t="s">
-        <v>4340</v>
+        <v>4345</v>
       </c>
       <c r="B1437" t="s">
-        <v>4341</v>
+        <v>4346</v>
       </c>
       <c r="C1437" t="s">
         <v>544</v>
       </c>
       <c r="D1437" t="s">
         <v>545</v>
       </c>
       <c r="F1437" t="s">
-        <v>4342</v>
+        <v>4347</v>
       </c>
     </row>
     <row r="1438" spans="1:6">
       <c r="A1438" t="s">
-        <v>4343</v>
+        <v>4348</v>
       </c>
       <c r="B1438" t="s">
-        <v>4344</v>
+        <v>4349</v>
       </c>
       <c r="C1438" t="s">
         <v>544</v>
       </c>
       <c r="D1438" t="s">
         <v>545</v>
       </c>
       <c r="F1438" t="s">
-        <v>4345</v>
+        <v>4350</v>
       </c>
     </row>
     <row r="1439" spans="1:6">
       <c r="A1439" t="s">
-        <v>4346</v>
+        <v>4351</v>
       </c>
       <c r="B1439" t="s">
-        <v>4347</v>
+        <v>4352</v>
       </c>
       <c r="C1439" t="s">
-        <v>4348</v>
+        <v>4353</v>
       </c>
       <c r="D1439" t="s">
-        <v>4349</v>
+        <v>4354</v>
       </c>
     </row>
     <row r="1440" spans="1:6">
       <c r="A1440" t="s">
-        <v>4350</v>
+        <v>4355</v>
       </c>
       <c r="B1440" t="s">
-        <v>4351</v>
+        <v>4356</v>
       </c>
       <c r="C1440" t="s">
-        <v>4352</v>
+        <v>4357</v>
       </c>
       <c r="D1440" t="s">
-        <v>4353</v>
+        <v>4358</v>
       </c>
     </row>
     <row r="1441" spans="1:6">
       <c r="A1441" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B1441" t="s">
         <v>2051</v>
       </c>
-      <c r="B1441" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1441" t="s">
-        <v>4354</v>
+        <v>4359</v>
       </c>
       <c r="D1441" t="s">
-        <v>4355</v>
+        <v>4360</v>
       </c>
     </row>
     <row r="1442" spans="1:6">
       <c r="A1442" t="s">
-        <v>4356</v>
+        <v>4361</v>
       </c>
       <c r="B1442" t="s">
-        <v>4357</v>
+        <v>4362</v>
       </c>
       <c r="C1442" t="s">
         <v>147</v>
       </c>
       <c r="D1442" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="1443" spans="1:6">
       <c r="A1443" t="s">
-        <v>4358</v>
+        <v>4363</v>
       </c>
       <c r="B1443" t="s">
-        <v>4359</v>
+        <v>4364</v>
       </c>
       <c r="C1443" t="s">
-        <v>4356</v>
+        <v>4361</v>
       </c>
       <c r="D1443" t="s">
-        <v>4357</v>
+        <v>4362</v>
       </c>
     </row>
     <row r="1444" spans="1:6">
       <c r="A1444" t="s">
-        <v>4360</v>
+        <v>4365</v>
       </c>
       <c r="B1444" t="s">
-        <v>4361</v>
+        <v>4366</v>
       </c>
       <c r="C1444" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D1444" t="s">
         <v>1964</v>
-      </c>
-[...1 lines deleted...]
-        <v>1965</v>
       </c>
     </row>
     <row r="1445" spans="1:6">
       <c r="A1445" t="s">
-        <v>4362</v>
+        <v>4367</v>
       </c>
       <c r="B1445" t="s">
-        <v>4363</v>
+        <v>4368</v>
       </c>
       <c r="C1445" t="s">
-        <v>4364</v>
+        <v>4369</v>
       </c>
       <c r="D1445" t="s">
-        <v>4365</v>
+        <v>4370</v>
       </c>
     </row>
     <row r="1446" spans="1:6">
       <c r="A1446" t="s">
-        <v>4366</v>
+        <v>4371</v>
       </c>
       <c r="B1446" t="s">
-        <v>4367</v>
+        <v>4372</v>
       </c>
       <c r="C1446" t="s">
-        <v>4368</v>
+        <v>4373</v>
       </c>
       <c r="D1446" t="s">
-        <v>4369</v>
+        <v>4374</v>
       </c>
     </row>
     <row r="1447" spans="1:6">
       <c r="A1447" t="s">
-        <v>2444</v>
+        <v>2448</v>
       </c>
       <c r="B1447" t="s">
-        <v>2445</v>
+        <v>2449</v>
       </c>
       <c r="C1447" t="s">
         <v>168</v>
       </c>
       <c r="D1447" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="1448" spans="1:6">
       <c r="A1448" t="s">
-        <v>4370</v>
+        <v>4375</v>
       </c>
       <c r="B1448" t="s">
-        <v>4371</v>
+        <v>4376</v>
       </c>
       <c r="C1448" t="s">
         <v>171</v>
       </c>
       <c r="D1448" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="1449" spans="1:6">
       <c r="A1449" t="s">
-        <v>4354</v>
+        <v>4359</v>
       </c>
       <c r="B1449" t="s">
-        <v>4355</v>
+        <v>4360</v>
       </c>
       <c r="C1449" t="s">
         <v>149</v>
       </c>
       <c r="D1449" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="1450" spans="1:6">
       <c r="A1450" t="s">
-        <v>4372</v>
+        <v>4377</v>
       </c>
       <c r="B1450" t="s">
-        <v>4373</v>
+        <v>4378</v>
       </c>
       <c r="C1450" t="s">
-        <v>4374</v>
+        <v>4379</v>
       </c>
       <c r="D1450" t="s">
-        <v>4375</v>
+        <v>4380</v>
       </c>
     </row>
     <row r="1451" spans="1:6">
       <c r="A1451" t="s">
-        <v>4376</v>
+        <v>4381</v>
       </c>
       <c r="B1451" t="s">
-        <v>4377</v>
+        <v>4382</v>
       </c>
       <c r="C1451" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D1451" t="s">
         <v>2076</v>
-      </c>
-[...1 lines deleted...]
-        <v>2077</v>
       </c>
     </row>
     <row r="1452" spans="1:6">
       <c r="A1452" t="s">
-        <v>4378</v>
+        <v>4383</v>
       </c>
       <c r="B1452" t="s">
-        <v>4379</v>
+        <v>4384</v>
       </c>
       <c r="C1452" t="s">
         <v>201</v>
       </c>
       <c r="D1452" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="1453" spans="1:6">
       <c r="A1453" t="s">
-        <v>4380</v>
+        <v>4385</v>
       </c>
       <c r="B1453" t="s">
-        <v>4381</v>
+        <v>4386</v>
       </c>
       <c r="C1453" t="s">
         <v>228</v>
       </c>
       <c r="D1453" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="1454" spans="1:6">
       <c r="A1454" t="s">
-        <v>4382</v>
+        <v>4387</v>
       </c>
       <c r="B1454" t="s">
-        <v>4383</v>
+        <v>4388</v>
       </c>
       <c r="C1454" t="s">
         <v>188</v>
       </c>
       <c r="D1454" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="1455" spans="1:6">
       <c r="A1455" t="s">
         <v>185</v>
       </c>
       <c r="B1455" t="s">
         <v>186</v>
       </c>
       <c r="C1455" t="s">
-        <v>4384</v>
+        <v>4389</v>
       </c>
       <c r="D1455" t="s">
-        <v>4385</v>
+        <v>4390</v>
       </c>
     </row>
     <row r="1456" spans="1:6">
       <c r="A1456" t="s">
-        <v>4386</v>
+        <v>4391</v>
       </c>
       <c r="B1456" t="s">
-        <v>4387</v>
+        <v>4392</v>
       </c>
       <c r="C1456" t="s">
+        <v>2062</v>
+      </c>
+      <c r="D1456" t="s">
         <v>2063</v>
-      </c>
-[...1 lines deleted...]
-        <v>2064</v>
       </c>
     </row>
     <row r="1457" spans="1:6">
       <c r="A1457" t="s">
         <v>190</v>
       </c>
       <c r="B1457" t="s">
         <v>191</v>
       </c>
       <c r="C1457" t="s">
         <v>218</v>
       </c>
       <c r="D1457" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="1458" spans="1:6">
       <c r="A1458" t="s">
-        <v>4364</v>
+        <v>4369</v>
       </c>
       <c r="B1458" t="s">
-        <v>4365</v>
+        <v>4370</v>
       </c>
       <c r="C1458" t="s">
         <v>255</v>
       </c>
       <c r="D1458" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="1459" spans="1:6">
       <c r="A1459" t="s">
-        <v>4352</v>
+        <v>4357</v>
       </c>
       <c r="B1459" t="s">
-        <v>4353</v>
+        <v>4358</v>
       </c>
       <c r="C1459" t="s">
         <v>199</v>
       </c>
       <c r="D1459" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="1460" spans="1:6">
       <c r="A1460" t="s">
-        <v>4388</v>
+        <v>4393</v>
       </c>
       <c r="B1460" t="s">
-        <v>4389</v>
+        <v>4394</v>
       </c>
       <c r="C1460" t="s">
-        <v>4360</v>
+        <v>4365</v>
       </c>
       <c r="D1460" t="s">
-        <v>4361</v>
+        <v>4366</v>
       </c>
     </row>
     <row r="1461" spans="1:6">
       <c r="A1461" t="s">
-        <v>4368</v>
+        <v>4373</v>
       </c>
       <c r="B1461" t="s">
-        <v>4369</v>
+        <v>4374</v>
       </c>
       <c r="C1461" t="s">
         <v>225</v>
       </c>
       <c r="D1461" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="1462" spans="1:6">
       <c r="A1462" t="s">
-        <v>4390</v>
+        <v>4395</v>
       </c>
       <c r="B1462" t="s">
-        <v>4391</v>
+        <v>4396</v>
       </c>
       <c r="C1462" t="s">
         <v>223</v>
       </c>
       <c r="D1462" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="1463" spans="1:6">
       <c r="A1463" t="s">
-        <v>4392</v>
+        <v>4397</v>
       </c>
       <c r="B1463" t="s">
-        <v>4393</v>
+        <v>4398</v>
       </c>
       <c r="C1463" t="s">
         <v>233</v>
       </c>
       <c r="D1463" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="1464" spans="1:6">
       <c r="A1464" t="s">
-        <v>4394</v>
+        <v>4399</v>
       </c>
       <c r="B1464" t="s">
-        <v>4395</v>
+        <v>4400</v>
       </c>
       <c r="C1464" t="s">
-        <v>4396</v>
+        <v>4401</v>
       </c>
       <c r="D1464" t="s">
-        <v>4397</v>
+        <v>4402</v>
       </c>
     </row>
     <row r="1465" spans="1:6">
       <c r="A1465" t="s">
-        <v>4398</v>
+        <v>4403</v>
       </c>
       <c r="B1465" t="s">
-        <v>4399</v>
+        <v>4404</v>
       </c>
       <c r="C1465" t="s">
         <v>105</v>
       </c>
       <c r="D1465" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="1466" spans="1:6">
       <c r="A1466" t="s">
-        <v>4400</v>
+        <v>4405</v>
       </c>
       <c r="B1466" t="s">
-        <v>4401</v>
+        <v>4406</v>
       </c>
       <c r="C1466" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D1466" t="s">
         <v>2006</v>
-      </c>
-[...1 lines deleted...]
-        <v>2007</v>
       </c>
     </row>
     <row r="1467" spans="1:6">
       <c r="A1467" t="s">
         <v>195</v>
       </c>
       <c r="B1467" t="s">
         <v>196</v>
       </c>
       <c r="C1467" t="s">
-        <v>4402</v>
+        <v>4407</v>
       </c>
       <c r="D1467" t="s">
-        <v>4403</v>
+        <v>4408</v>
       </c>
     </row>
     <row r="1468" spans="1:6">
       <c r="A1468" t="s">
-        <v>4404</v>
+        <v>4409</v>
       </c>
       <c r="B1468" t="s">
-        <v>4405</v>
+        <v>4410</v>
       </c>
       <c r="C1468" t="s">
         <v>199</v>
       </c>
       <c r="D1468" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="1469" spans="1:6">
       <c r="A1469" t="s">
-        <v>4406</v>
+        <v>4411</v>
       </c>
       <c r="B1469" t="s">
-        <v>4407</v>
+        <v>4412</v>
       </c>
       <c r="C1469" t="s">
         <v>204</v>
       </c>
       <c r="D1469" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="1470" spans="1:6">
       <c r="A1470" t="s">
-        <v>4374</v>
+        <v>4379</v>
       </c>
       <c r="B1470" t="s">
-        <v>4375</v>
+        <v>4380</v>
       </c>
       <c r="C1470" t="s">
         <v>204</v>
       </c>
       <c r="D1470" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="1471" spans="1:6">
       <c r="A1471" t="s">
-        <v>4408</v>
+        <v>4413</v>
       </c>
       <c r="B1471" t="s">
-        <v>4409</v>
+        <v>4414</v>
       </c>
       <c r="C1471" t="s">
         <v>201</v>
       </c>
       <c r="D1471" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="1472" spans="1:6">
       <c r="A1472" t="s">
-        <v>4402</v>
+        <v>4407</v>
       </c>
       <c r="B1472" t="s">
-        <v>4403</v>
+        <v>4408</v>
       </c>
       <c r="C1472" t="s">
         <v>218</v>
       </c>
       <c r="D1472" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="1473" spans="1:6">
       <c r="A1473" t="s">
-        <v>4410</v>
+        <v>4415</v>
       </c>
       <c r="B1473" t="s">
-        <v>4411</v>
+        <v>4416</v>
       </c>
       <c r="C1473" t="s">
         <v>228</v>
       </c>
       <c r="D1473" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="1474" spans="1:6">
       <c r="A1474" t="s">
-        <v>4412</v>
+        <v>4417</v>
       </c>
       <c r="B1474" t="s">
-        <v>4413</v>
+        <v>4418</v>
       </c>
       <c r="C1474" t="s">
-        <v>4376</v>
+        <v>4381</v>
       </c>
       <c r="D1474" t="s">
-        <v>4377</v>
+        <v>4382</v>
       </c>
     </row>
     <row r="1475" spans="1:6">
       <c r="A1475" t="s">
-        <v>4414</v>
+        <v>4419</v>
       </c>
       <c r="B1475" t="s">
-        <v>4415</v>
+        <v>4420</v>
       </c>
       <c r="C1475" t="s">
         <v>236</v>
       </c>
       <c r="D1475" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="1476" spans="1:6">
       <c r="A1476" t="s">
-        <v>4416</v>
+        <v>4421</v>
       </c>
       <c r="B1476" t="s">
-        <v>4417</v>
+        <v>4422</v>
       </c>
       <c r="C1476" t="s">
-        <v>4376</v>
+        <v>4381</v>
       </c>
       <c r="D1476" t="s">
-        <v>4377</v>
+        <v>4382</v>
       </c>
     </row>
     <row r="1477" spans="1:6">
       <c r="A1477" t="s">
-        <v>4348</v>
+        <v>4353</v>
       </c>
       <c r="B1477" t="s">
-        <v>4349</v>
+        <v>4354</v>
       </c>
       <c r="C1477" t="s">
-        <v>4374</v>
+        <v>4379</v>
       </c>
       <c r="D1477" t="s">
-        <v>4375</v>
+        <v>4380</v>
       </c>
     </row>
     <row r="1478" spans="1:6">
       <c r="A1478" t="s">
-        <v>4418</v>
+        <v>4423</v>
       </c>
       <c r="B1478" t="s">
-        <v>4419</v>
+        <v>4424</v>
       </c>
       <c r="C1478" t="s">
-        <v>4398</v>
+        <v>4403</v>
       </c>
       <c r="D1478" t="s">
-        <v>4399</v>
+        <v>4404</v>
       </c>
     </row>
     <row r="1479" spans="1:6">
       <c r="A1479" t="s">
-        <v>4396</v>
+        <v>4401</v>
       </c>
       <c r="B1479" t="s">
-        <v>4397</v>
+        <v>4402</v>
       </c>
       <c r="C1479" t="s">
         <v>225</v>
       </c>
       <c r="D1479" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="1480" spans="1:6">
       <c r="A1480" t="s">
-        <v>4420</v>
+        <v>4425</v>
       </c>
       <c r="B1480" t="s">
-        <v>4421</v>
+        <v>4426</v>
       </c>
       <c r="C1480" t="s">
-        <v>4398</v>
+        <v>4403</v>
       </c>
       <c r="D1480" t="s">
-        <v>4399</v>
+        <v>4404</v>
       </c>
     </row>
     <row r="1481" spans="1:6">
       <c r="A1481" t="s">
+        <v>2056</v>
+      </c>
+      <c r="B1481" t="s">
         <v>2057</v>
-      </c>
-[...1 lines deleted...]
-        <v>2058</v>
       </c>
       <c r="C1481" t="s">
         <v>230</v>
       </c>
       <c r="D1481" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="1482" spans="1:6">
       <c r="A1482" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B1482" t="s">
         <v>2009</v>
-      </c>
-[...1 lines deleted...]
-        <v>2010</v>
       </c>
       <c r="C1482" t="s">
         <v>230</v>
       </c>
       <c r="D1482" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="1483" spans="1:6">
       <c r="A1483" t="s">
-        <v>4384</v>
+        <v>4389</v>
       </c>
       <c r="B1483" t="s">
-        <v>4385</v>
+        <v>4390</v>
       </c>
       <c r="C1483" t="s">
+        <v>2054</v>
+      </c>
+      <c r="D1483" t="s">
         <v>2055</v>
-      </c>
-[...1 lines deleted...]
-        <v>2056</v>
       </c>
     </row>
     <row r="1484" spans="1:6">
       <c r="A1484" t="s">
+        <v>1963</v>
+      </c>
+      <c r="B1484" t="s">
         <v>1964</v>
-      </c>
-[...1 lines deleted...]
-        <v>1965</v>
       </c>
       <c r="C1484" t="s">
         <v>255</v>
       </c>
       <c r="D1484" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="1485" spans="1:6">
       <c r="A1485" t="s">
+        <v>1986</v>
+      </c>
+      <c r="B1485" t="s">
         <v>1987</v>
-      </c>
-[...1 lines deleted...]
-        <v>1988</v>
       </c>
       <c r="C1485" t="s">
         <v>165</v>
       </c>
       <c r="D1485" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="1486" spans="1:6">
       <c r="A1486" t="s">
-        <v>4422</v>
+        <v>4427</v>
       </c>
       <c r="B1486" t="s">
-        <v>4423</v>
+        <v>4428</v>
       </c>
       <c r="C1486" t="s">
-        <v>4412</v>
+        <v>4417</v>
       </c>
       <c r="D1486" t="s">
-        <v>4413</v>
+        <v>4418</v>
       </c>
     </row>
     <row r="1487" spans="1:6">
       <c r="A1487" t="s">
-        <v>4424</v>
+        <v>4429</v>
       </c>
       <c r="B1487" t="s">
-        <v>4425</v>
+        <v>4430</v>
       </c>
       <c r="C1487" t="s">
-        <v>4380</v>
+        <v>4385</v>
       </c>
       <c r="D1487" t="s">
-        <v>4381</v>
+        <v>4386</v>
       </c>
     </row>
     <row r="1488" spans="1:6">
       <c r="A1488" t="s">
-        <v>4426</v>
+        <v>4431</v>
       </c>
       <c r="B1488" t="s">
         <v>407</v>
       </c>
       <c r="C1488" t="s">
         <v>1314</v>
       </c>
       <c r="D1488" t="s">
         <v>1315</v>
       </c>
     </row>
     <row r="1489" spans="1:6">
       <c r="A1489" t="s">
-        <v>4427</v>
+        <v>4432</v>
       </c>
       <c r="B1489" t="s">
         <v>383</v>
       </c>
       <c r="C1489" t="s">
         <v>1317</v>
       </c>
       <c r="D1489" t="s">
         <v>1318</v>
       </c>
     </row>
     <row r="1490" spans="1:6">
       <c r="A1490" t="s">
-        <v>4428</v>
+        <v>4433</v>
       </c>
       <c r="B1490" t="s">
         <v>395</v>
       </c>
       <c r="C1490" t="s">
         <v>1320</v>
       </c>
       <c r="D1490" t="s">
         <v>1321</v>
       </c>
     </row>
     <row r="1491" spans="1:6">
       <c r="A1491" t="s">
         <v>1303</v>
       </c>
       <c r="B1491" t="s">
         <v>1304</v>
       </c>
       <c r="C1491" t="s">
         <v>1421</v>
       </c>
       <c r="D1491" t="s">
         <v>1422</v>
       </c>
     </row>
     <row r="1492" spans="1:6">
       <c r="A1492" t="s">
-        <v>4429</v>
+        <v>4434</v>
       </c>
       <c r="B1492" t="s">
-        <v>4430</v>
+        <v>4435</v>
       </c>
       <c r="C1492" t="s">
         <v>1453</v>
       </c>
       <c r="D1492" t="s">
         <v>1454</v>
       </c>
     </row>
     <row r="1493" spans="1:6">
       <c r="A1493" t="s">
-        <v>4431</v>
+        <v>4436</v>
       </c>
       <c r="B1493" t="s">
         <v>291</v>
       </c>
       <c r="C1493" t="s">
-        <v>4426</v>
+        <v>4431</v>
       </c>
       <c r="D1493" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="1494" spans="1:6">
       <c r="A1494" t="s">
-        <v>4432</v>
+        <v>4437</v>
       </c>
       <c r="B1494" t="s">
         <v>286</v>
       </c>
       <c r="C1494" t="s">
-        <v>4426</v>
+        <v>4431</v>
       </c>
       <c r="D1494" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="1495" spans="1:6">
       <c r="A1495" t="s">
+        <v>1713</v>
+      </c>
+      <c r="B1495" t="s">
         <v>1714</v>
-      </c>
-[...1 lines deleted...]
-        <v>1715</v>
       </c>
       <c r="C1495" t="s">
         <v>1702</v>
       </c>
       <c r="D1495" t="s">
         <v>1703</v>
       </c>
     </row>
     <row r="1496" spans="1:6">
       <c r="A1496" t="s">
-        <v>4433</v>
+        <v>4438</v>
       </c>
       <c r="B1496" t="s">
-        <v>4434</v>
+        <v>4439</v>
       </c>
       <c r="C1496" t="s">
         <v>1702</v>
       </c>
       <c r="D1496" t="s">
         <v>1703</v>
       </c>
     </row>
     <row r="1497" spans="1:6">
       <c r="A1497" t="s">
-        <v>2966</v>
+        <v>4440</v>
       </c>
       <c r="B1497" t="s">
-        <v>2967</v>
+        <v>4441</v>
       </c>
       <c r="C1497" t="s">
-        <v>851</v>
+        <v>1702</v>
       </c>
       <c r="D1497" t="s">
-        <v>852</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="1498" spans="1:6">
       <c r="A1498" t="s">
-        <v>4435</v>
+        <v>2969</v>
       </c>
       <c r="B1498" t="s">
-        <v>4436</v>
+        <v>2970</v>
       </c>
       <c r="C1498" t="s">
-        <v>1714</v>
+        <v>851</v>
       </c>
       <c r="D1498" t="s">
-        <v>1715</v>
+        <v>852</v>
       </c>
     </row>
     <row r="1499" spans="1:6">
       <c r="A1499" t="s">
-        <v>36</v>
+        <v>4442</v>
       </c>
       <c r="B1499" t="s">
-        <v>37</v>
+        <v>4443</v>
       </c>
       <c r="C1499" t="s">
-        <v>1708</v>
+        <v>1713</v>
       </c>
       <c r="D1499" t="s">
-        <v>1709</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="1500" spans="1:6">
       <c r="A1500" t="s">
-        <v>313</v>
+        <v>36</v>
       </c>
       <c r="B1500" t="s">
-        <v>314</v>
+        <v>37</v>
       </c>
       <c r="C1500" t="s">
-        <v>1243</v>
+        <v>1708</v>
       </c>
       <c r="D1500" t="s">
-        <v>1244</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="1501" spans="1:6">
       <c r="A1501" t="s">
-        <v>1424</v>
+        <v>313</v>
       </c>
       <c r="B1501" t="s">
-        <v>96</v>
+        <v>314</v>
       </c>
       <c r="C1501" t="s">
-        <v>1243</v>
+        <v>4438</v>
       </c>
       <c r="D1501" t="s">
-        <v>1244</v>
+        <v>4439</v>
       </c>
     </row>
     <row r="1502" spans="1:6">
       <c r="A1502" t="s">
-        <v>4437</v>
+        <v>1424</v>
       </c>
       <c r="B1502" t="s">
+        <v>96</v>
+      </c>
+      <c r="C1502" t="s">
         <v>4438</v>
       </c>
-      <c r="C1502" t="s">
+      <c r="D1502" t="s">
         <v>4439</v>
-      </c>
-[...1 lines deleted...]
-        <v>4440</v>
       </c>
     </row>
     <row r="1503" spans="1:6">
       <c r="A1503" t="s">
-        <v>2943</v>
+        <v>4444</v>
       </c>
       <c r="B1503" t="s">
-        <v>2944</v>
+        <v>4445</v>
       </c>
       <c r="C1503" t="s">
-        <v>157</v>
+        <v>4446</v>
       </c>
       <c r="D1503" t="s">
-        <v>158</v>
+        <v>4447</v>
       </c>
     </row>
     <row r="1504" spans="1:6">
       <c r="A1504" t="s">
-        <v>4439</v>
+        <v>2946</v>
       </c>
       <c r="B1504" t="s">
-        <v>4440</v>
+        <v>2947</v>
       </c>
       <c r="C1504" t="s">
         <v>157</v>
       </c>
       <c r="D1504" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="1505" spans="1:6">
       <c r="A1505" t="s">
-        <v>1825</v>
+        <v>4446</v>
       </c>
       <c r="B1505" t="s">
-        <v>1826</v>
+        <v>4447</v>
       </c>
       <c r="C1505" t="s">
         <v>157</v>
       </c>
       <c r="D1505" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="1506" spans="1:6">
       <c r="A1506" t="s">
-        <v>4441</v>
+        <v>1824</v>
       </c>
       <c r="B1506" t="s">
-        <v>4442</v>
+        <v>1825</v>
       </c>
       <c r="C1506" t="s">
-        <v>4435</v>
+        <v>157</v>
       </c>
       <c r="D1506" t="s">
-        <v>4436</v>
+        <v>158</v>
       </c>
     </row>
     <row r="1507" spans="1:6">
       <c r="A1507" t="s">
+        <v>4448</v>
+      </c>
+      <c r="B1507" t="s">
+        <v>4449</v>
+      </c>
+      <c r="C1507" t="s">
+        <v>4442</v>
+      </c>
+      <c r="D1507" t="s">
         <v>4443</v>
-      </c>
-[...7 lines deleted...]
-        <v>1663</v>
       </c>
     </row>
     <row r="1508" spans="1:6">
       <c r="A1508" t="s">
-        <v>4445</v>
+        <v>4450</v>
       </c>
       <c r="B1508" t="s">
-        <v>4446</v>
+        <v>4451</v>
       </c>
       <c r="C1508" t="s">
-        <v>3344</v>
+        <v>1662</v>
       </c>
       <c r="D1508" t="s">
-        <v>3345</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="1509" spans="1:6">
       <c r="A1509" t="s">
-        <v>4447</v>
+        <v>4452</v>
       </c>
       <c r="B1509" t="s">
-        <v>4448</v>
+        <v>4453</v>
       </c>
       <c r="C1509" t="s">
-        <v>105</v>
+        <v>3347</v>
       </c>
       <c r="D1509" t="s">
-        <v>106</v>
+        <v>3348</v>
       </c>
     </row>
     <row r="1510" spans="1:6">
       <c r="A1510" t="s">
-        <v>4449</v>
+        <v>4454</v>
       </c>
       <c r="B1510" t="s">
-        <v>4450</v>
+        <v>4455</v>
       </c>
       <c r="C1510" t="s">
-        <v>4451</v>
+        <v>105</v>
       </c>
       <c r="D1510" t="s">
-        <v>4452</v>
+        <v>106</v>
       </c>
     </row>
     <row r="1511" spans="1:6">
       <c r="A1511" t="s">
-        <v>4453</v>
+        <v>4456</v>
       </c>
       <c r="B1511" t="s">
-        <v>4454</v>
+        <v>4457</v>
       </c>
       <c r="C1511" t="s">
-        <v>1985</v>
+        <v>4458</v>
       </c>
       <c r="D1511" t="s">
-        <v>1986</v>
+        <v>4459</v>
       </c>
     </row>
     <row r="1512" spans="1:6">
       <c r="A1512" t="s">
-        <v>4455</v>
+        <v>4460</v>
       </c>
       <c r="B1512" t="s">
-        <v>4456</v>
+        <v>4461</v>
       </c>
       <c r="C1512" t="s">
-        <v>4451</v>
+        <v>1984</v>
       </c>
       <c r="D1512" t="s">
-        <v>4452</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="1513" spans="1:6">
       <c r="A1513" t="s">
-        <v>4457</v>
+        <v>4462</v>
       </c>
       <c r="B1513" t="s">
+        <v>4463</v>
+      </c>
+      <c r="C1513" t="s">
         <v>4458</v>
       </c>
-      <c r="C1513" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1513" t="s">
-        <v>1983</v>
+        <v>4459</v>
       </c>
     </row>
     <row r="1514" spans="1:6">
       <c r="A1514" t="s">
-        <v>4459</v>
+        <v>4464</v>
       </c>
       <c r="B1514" t="s">
-        <v>4460</v>
+        <v>4465</v>
       </c>
       <c r="C1514" t="s">
-        <v>4422</v>
+        <v>1981</v>
       </c>
       <c r="D1514" t="s">
-        <v>4423</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="1515" spans="1:6">
       <c r="A1515" t="s">
-        <v>4461</v>
+        <v>4466</v>
       </c>
       <c r="B1515" t="s">
-        <v>4462</v>
+        <v>4467</v>
       </c>
       <c r="C1515" t="s">
-        <v>4422</v>
+        <v>4427</v>
       </c>
       <c r="D1515" t="s">
-        <v>4423</v>
+        <v>4428</v>
       </c>
     </row>
     <row r="1516" spans="1:6">
       <c r="A1516" t="s">
-        <v>4451</v>
+        <v>4468</v>
       </c>
       <c r="B1516" t="s">
-        <v>4452</v>
+        <v>4469</v>
       </c>
       <c r="C1516" t="s">
-        <v>4416</v>
+        <v>4427</v>
       </c>
       <c r="D1516" t="s">
-        <v>4417</v>
+        <v>4428</v>
       </c>
     </row>
     <row r="1517" spans="1:6">
       <c r="A1517" t="s">
-        <v>4463</v>
+        <v>4458</v>
       </c>
       <c r="B1517" t="s">
-        <v>4464</v>
+        <v>4459</v>
       </c>
       <c r="C1517" t="s">
-        <v>1985</v>
+        <v>4421</v>
       </c>
       <c r="D1517" t="s">
-        <v>1986</v>
+        <v>4422</v>
       </c>
     </row>
     <row r="1518" spans="1:6">
       <c r="A1518" t="s">
-        <v>4465</v>
+        <v>4470</v>
       </c>
       <c r="B1518" t="s">
-        <v>4466</v>
+        <v>4471</v>
       </c>
       <c r="C1518" t="s">
-        <v>2028</v>
+        <v>1984</v>
       </c>
       <c r="D1518" t="s">
-        <v>2029</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="1519" spans="1:6">
       <c r="A1519" t="s">
-        <v>4467</v>
+        <v>4472</v>
       </c>
       <c r="B1519" t="s">
-        <v>4468</v>
+        <v>4473</v>
       </c>
       <c r="C1519" t="s">
-        <v>4408</v>
+        <v>2027</v>
       </c>
       <c r="D1519" t="s">
-        <v>4409</v>
+        <v>2028</v>
       </c>
     </row>
     <row r="1520" spans="1:6">
       <c r="A1520" t="s">
-        <v>4469</v>
+        <v>4474</v>
       </c>
       <c r="B1520" t="s">
-        <v>4470</v>
+        <v>4475</v>
       </c>
       <c r="C1520" t="s">
-        <v>4378</v>
+        <v>4413</v>
       </c>
       <c r="D1520" t="s">
-        <v>4379</v>
+        <v>4414</v>
       </c>
     </row>
     <row r="1521" spans="1:6">
       <c r="A1521" t="s">
-        <v>4471</v>
+        <v>4476</v>
       </c>
       <c r="B1521" t="s">
-        <v>4472</v>
+        <v>4477</v>
       </c>
       <c r="C1521" t="s">
-        <v>4424</v>
+        <v>4383</v>
       </c>
       <c r="D1521" t="s">
-        <v>4425</v>
+        <v>4384</v>
       </c>
     </row>
     <row r="1522" spans="1:6">
       <c r="A1522" t="s">
-        <v>110</v>
+        <v>4478</v>
       </c>
       <c r="B1522" t="s">
-        <v>111</v>
+        <v>4479</v>
       </c>
       <c r="C1522" t="s">
-        <v>4404</v>
+        <v>4429</v>
       </c>
       <c r="D1522" t="s">
-        <v>4405</v>
+        <v>4430</v>
       </c>
     </row>
     <row r="1523" spans="1:6">
       <c r="A1523" t="s">
-        <v>4473</v>
+        <v>110</v>
       </c>
       <c r="B1523" t="s">
-        <v>4474</v>
+        <v>111</v>
       </c>
       <c r="C1523" t="s">
-        <v>220</v>
+        <v>4409</v>
       </c>
       <c r="D1523" t="s">
-        <v>221</v>
+        <v>4410</v>
       </c>
     </row>
     <row r="1524" spans="1:6">
       <c r="A1524" t="s">
-        <v>4475</v>
+        <v>4480</v>
       </c>
       <c r="B1524" t="s">
-        <v>4476</v>
+        <v>4481</v>
       </c>
       <c r="C1524" t="s">
-        <v>2072</v>
+        <v>220</v>
       </c>
       <c r="D1524" t="s">
-        <v>2073</v>
+        <v>221</v>
       </c>
     </row>
     <row r="1525" spans="1:6">
       <c r="A1525" t="s">
-        <v>2030</v>
+        <v>4482</v>
       </c>
       <c r="B1525" t="s">
-        <v>2031</v>
+        <v>4483</v>
       </c>
       <c r="C1525" t="s">
-        <v>220</v>
+        <v>2071</v>
       </c>
       <c r="D1525" t="s">
-        <v>221</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="1526" spans="1:6">
       <c r="A1526" t="s">
-        <v>4477</v>
+        <v>2029</v>
       </c>
       <c r="B1526" t="s">
-        <v>4478</v>
+        <v>2030</v>
       </c>
       <c r="C1526" t="s">
-        <v>2076</v>
+        <v>220</v>
       </c>
       <c r="D1526" t="s">
-        <v>2077</v>
+        <v>221</v>
       </c>
     </row>
     <row r="1527" spans="1:6">
       <c r="A1527" t="s">
-        <v>4479</v>
+        <v>4484</v>
       </c>
       <c r="B1527" t="s">
-        <v>4480</v>
+        <v>4485</v>
       </c>
       <c r="C1527" t="s">
-        <v>2399</v>
+        <v>2075</v>
       </c>
       <c r="D1527" t="s">
-        <v>2400</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="1528" spans="1:6">
       <c r="A1528" t="s">
-        <v>4481</v>
+        <v>4486</v>
       </c>
       <c r="B1528" t="s">
-        <v>4482</v>
+        <v>4487</v>
       </c>
       <c r="C1528" t="s">
-        <v>2480</v>
+        <v>2398</v>
       </c>
       <c r="D1528" t="s">
-        <v>2481</v>
+        <v>2399</v>
       </c>
     </row>
     <row r="1529" spans="1:6">
       <c r="A1529" t="s">
-        <v>4483</v>
+        <v>4488</v>
       </c>
       <c r="B1529" t="s">
-        <v>4484</v>
+        <v>4489</v>
       </c>
       <c r="C1529" t="s">
-        <v>2578</v>
+        <v>2484</v>
       </c>
       <c r="D1529" t="s">
-        <v>914</v>
+        <v>2485</v>
       </c>
     </row>
     <row r="1530" spans="1:6">
       <c r="A1530" t="s">
-        <v>4485</v>
+        <v>4490</v>
       </c>
       <c r="B1530" t="s">
-        <v>4486</v>
+        <v>4491</v>
       </c>
       <c r="C1530" t="s">
-        <v>3244</v>
+        <v>2583</v>
       </c>
       <c r="D1530" t="s">
-        <v>3245</v>
+        <v>914</v>
       </c>
     </row>
     <row r="1531" spans="1:6">
       <c r="A1531" t="s">
-        <v>4487</v>
+        <v>4492</v>
       </c>
       <c r="B1531" t="s">
-        <v>4488</v>
+        <v>4493</v>
       </c>
       <c r="C1531" t="s">
-        <v>1240</v>
+        <v>3247</v>
       </c>
       <c r="D1531" t="s">
-        <v>1241</v>
+        <v>3248</v>
       </c>
     </row>
     <row r="1532" spans="1:6">
       <c r="A1532" t="s">
-        <v>3119</v>
+        <v>4494</v>
       </c>
       <c r="B1532" t="s">
-        <v>3120</v>
+        <v>4495</v>
       </c>
       <c r="C1532" t="s">
-        <v>3099</v>
+        <v>1240</v>
       </c>
       <c r="D1532" t="s">
-        <v>2208</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="1533" spans="1:6">
       <c r="A1533" t="s">
-        <v>4489</v>
+        <v>3122</v>
       </c>
       <c r="B1533" t="s">
-        <v>4490</v>
+        <v>3123</v>
       </c>
       <c r="C1533" t="s">
-        <v>3104</v>
+        <v>3102</v>
       </c>
       <c r="D1533" t="s">
-        <v>3105</v>
+        <v>2207</v>
       </c>
     </row>
     <row r="1534" spans="1:6">
       <c r="A1534" t="s">
-        <v>3112</v>
+        <v>4496</v>
       </c>
       <c r="B1534" t="s">
-        <v>3113</v>
+        <v>4497</v>
       </c>
       <c r="C1534" t="s">
-        <v>4491</v>
+        <v>3107</v>
       </c>
       <c r="D1534" t="s">
-        <v>4492</v>
+        <v>3108</v>
       </c>
     </row>
     <row r="1535" spans="1:6">
       <c r="A1535" t="s">
-        <v>4493</v>
+        <v>3115</v>
       </c>
       <c r="B1535" t="s">
-        <v>4494</v>
+        <v>3116</v>
       </c>
       <c r="C1535" t="s">
-        <v>4491</v>
+        <v>4498</v>
       </c>
       <c r="D1535" t="s">
-        <v>4492</v>
+        <v>4499</v>
       </c>
     </row>
     <row r="1536" spans="1:6">
       <c r="A1536" t="s">
-        <v>4495</v>
+        <v>4500</v>
       </c>
       <c r="B1536" t="s">
-        <v>4496</v>
+        <v>4501</v>
       </c>
       <c r="C1536" t="s">
-        <v>4493</v>
+        <v>4498</v>
       </c>
       <c r="D1536" t="s">
-        <v>4494</v>
+        <v>4499</v>
       </c>
     </row>
     <row r="1537" spans="1:6">
       <c r="A1537" t="s">
-        <v>3100</v>
+        <v>4502</v>
       </c>
       <c r="B1537" t="s">
-        <v>3101</v>
+        <v>4503</v>
       </c>
       <c r="C1537" t="s">
-        <v>3107</v>
+        <v>4500</v>
       </c>
       <c r="D1537" t="s">
-        <v>3108</v>
+        <v>4501</v>
       </c>
     </row>
     <row r="1538" spans="1:6">
       <c r="A1538" t="s">
+        <v>3103</v>
+      </c>
+      <c r="B1538" t="s">
         <v>3104</v>
       </c>
-      <c r="B1538" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1538" t="s">
-        <v>4479</v>
+        <v>3110</v>
       </c>
       <c r="D1538" t="s">
-        <v>4480</v>
+        <v>3111</v>
       </c>
     </row>
     <row r="1539" spans="1:6">
       <c r="A1539" t="s">
-        <v>4491</v>
+        <v>3107</v>
       </c>
       <c r="B1539" t="s">
-        <v>4492</v>
+        <v>3108</v>
       </c>
       <c r="C1539" t="s">
-        <v>4489</v>
+        <v>4486</v>
       </c>
       <c r="D1539" t="s">
-        <v>4490</v>
+        <v>4487</v>
       </c>
     </row>
     <row r="1540" spans="1:6">
       <c r="A1540" t="s">
-        <v>4046</v>
+        <v>4498</v>
       </c>
       <c r="B1540" t="s">
-        <v>2978</v>
+        <v>4499</v>
       </c>
       <c r="C1540" t="s">
-        <v>3506</v>
+        <v>4496</v>
       </c>
       <c r="D1540" t="s">
-        <v>3068</v>
+        <v>4497</v>
       </c>
     </row>
     <row r="1541" spans="1:6">
       <c r="A1541" t="s">
-        <v>3909</v>
+        <v>4049</v>
       </c>
       <c r="B1541" t="s">
-        <v>3094</v>
+        <v>2981</v>
       </c>
       <c r="C1541" t="s">
-        <v>4044</v>
+        <v>3509</v>
       </c>
       <c r="D1541" t="s">
-        <v>4045</v>
+        <v>3071</v>
       </c>
     </row>
     <row r="1542" spans="1:6">
       <c r="A1542" t="s">
-        <v>2498</v>
+        <v>3912</v>
       </c>
       <c r="B1542" t="s">
-        <v>2499</v>
+        <v>3097</v>
       </c>
       <c r="C1542" t="s">
-        <v>4046</v>
+        <v>4047</v>
       </c>
       <c r="D1542" t="s">
-        <v>2978</v>
+        <v>4048</v>
       </c>
     </row>
     <row r="1543" spans="1:6">
       <c r="A1543" t="s">
-        <v>160</v>
+        <v>2503</v>
       </c>
       <c r="B1543" t="s">
-        <v>161</v>
-[...4 lines deleted...]
-        <v>4497</v>
+        <v>2504</v>
+      </c>
+      <c r="C1543" t="s">
+        <v>4049</v>
+      </c>
+      <c r="D1543" t="s">
+        <v>2981</v>
       </c>
     </row>
     <row r="1544" spans="1:6">
       <c r="A1544" t="s">
-        <v>4498</v>
+        <v>160</v>
       </c>
       <c r="B1544" t="s">
-        <v>4499</v>
+        <v>161</v>
       </c>
       <c r="C1544"/>
       <c r="D1544"/>
       <c r="F1544" t="s">
-        <v>4500</v>
+        <v>4504</v>
       </c>
     </row>
     <row r="1545" spans="1:6">
       <c r="A1545" t="s">
-        <v>4501</v>
+        <v>4505</v>
       </c>
       <c r="B1545" t="s">
-        <v>4502</v>
+        <v>4506</v>
       </c>
       <c r="C1545"/>
       <c r="D1545"/>
       <c r="F1545" t="s">
-        <v>4503</v>
+        <v>4507</v>
       </c>
     </row>
     <row r="1546" spans="1:6">
       <c r="A1546" t="s">
-        <v>4504</v>
+        <v>4508</v>
       </c>
       <c r="B1546" t="s">
-        <v>4505</v>
+        <v>4509</v>
       </c>
       <c r="C1546"/>
       <c r="D1546"/>
       <c r="F1546" t="s">
-        <v>4506</v>
+        <v>4510</v>
       </c>
     </row>
     <row r="1547" spans="1:6">
       <c r="A1547" t="s">
-        <v>4507</v>
+        <v>4511</v>
       </c>
       <c r="B1547" t="s">
-        <v>4508</v>
+        <v>4512</v>
       </c>
       <c r="C1547"/>
       <c r="D1547"/>
       <c r="F1547" t="s">
-        <v>4509</v>
+        <v>4513</v>
       </c>
     </row>
     <row r="1548" spans="1:6">
       <c r="A1548" t="s">
-        <v>2306</v>
+        <v>4514</v>
       </c>
       <c r="B1548" t="s">
-        <v>2307</v>
+        <v>4515</v>
       </c>
       <c r="C1548"/>
       <c r="D1548"/>
       <c r="F1548" t="s">
-        <v>4510</v>
+        <v>4516</v>
       </c>
     </row>
     <row r="1549" spans="1:6">
       <c r="A1549" t="s">
-        <v>4511</v>
+        <v>2486</v>
       </c>
       <c r="B1549" t="s">
-        <v>4512</v>
+        <v>2472</v>
       </c>
       <c r="C1549"/>
       <c r="D1549"/>
+      <c r="F1549" t="s">
+        <v>4517</v>
+      </c>
     </row>
     <row r="1550" spans="1:6">
       <c r="A1550" t="s">
-        <v>1704</v>
+        <v>2305</v>
       </c>
       <c r="B1550" t="s">
-        <v>1705</v>
+        <v>2306</v>
       </c>
       <c r="C1550"/>
       <c r="D1550"/>
+      <c r="F1550" t="s">
+        <v>4518</v>
+      </c>
     </row>
     <row r="1551" spans="1:6">
       <c r="A1551" t="s">
-        <v>4513</v>
+        <v>4519</v>
       </c>
       <c r="B1551" t="s">
-        <v>4514</v>
-[...9 lines deleted...]
-      </c>
+        <v>4520</v>
+      </c>
+      <c r="C1551"/>
+      <c r="D1551"/>
     </row>
     <row r="1552" spans="1:6">
       <c r="A1552" t="s">
-        <v>4518</v>
+        <v>1704</v>
       </c>
       <c r="B1552" t="s">
-        <v>4519</v>
-[...9 lines deleted...]
-      </c>
+        <v>1705</v>
+      </c>
+      <c r="C1552"/>
+      <c r="D1552"/>
     </row>
     <row r="1553" spans="1:6">
       <c r="A1553" t="s">
-        <v>4523</v>
+        <v>4266</v>
       </c>
       <c r="B1553" t="s">
-        <v>4524</v>
-[...9 lines deleted...]
-      </c>
+        <v>4267</v>
+      </c>
+      <c r="C1553"/>
+      <c r="D1553"/>
     </row>
     <row r="1554" spans="1:6">
       <c r="A1554" t="s">
-        <v>4528</v>
+        <v>1243</v>
       </c>
       <c r="B1554" t="s">
-        <v>4529</v>
-[...9 lines deleted...]
-      </c>
+        <v>1244</v>
+      </c>
+      <c r="C1554"/>
+      <c r="D1554"/>
     </row>
     <row r="1555" spans="1:6">
       <c r="A1555" t="s">
-        <v>4530</v>
+        <v>4521</v>
       </c>
       <c r="B1555" t="s">
-        <v>4531</v>
+        <v>4522</v>
       </c>
       <c r="C1555" t="s">
-        <v>4520</v>
+        <v>4523</v>
       </c>
       <c r="D1555" t="s">
-        <v>4521</v>
+        <v>4524</v>
       </c>
       <c r="F1555" t="s">
-        <v>4533</v>
+        <v>4525</v>
       </c>
     </row>
     <row r="1556" spans="1:6">
       <c r="A1556" t="s">
-        <v>4534</v>
+        <v>4526</v>
       </c>
       <c r="B1556" t="s">
-        <v>4535</v>
+        <v>4527</v>
       </c>
       <c r="C1556" t="s">
-        <v>4536</v>
+        <v>4528</v>
       </c>
       <c r="D1556" t="s">
-        <v>4537</v>
+        <v>4529</v>
       </c>
       <c r="F1556" t="s">
-        <v>4538</v>
+        <v>4530</v>
       </c>
     </row>
     <row r="1557" spans="1:6">
       <c r="A1557" t="s">
-        <v>4539</v>
+        <v>4531</v>
       </c>
       <c r="B1557" t="s">
-        <v>4540</v>
+        <v>4532</v>
       </c>
       <c r="C1557" t="s">
-        <v>4541</v>
+        <v>4533</v>
       </c>
       <c r="D1557" t="s">
-        <v>4542</v>
+        <v>4534</v>
       </c>
       <c r="F1557" t="s">
-        <v>4543</v>
+        <v>4535</v>
       </c>
     </row>
     <row r="1558" spans="1:6">
       <c r="A1558" t="s">
-        <v>4544</v>
+        <v>4536</v>
       </c>
       <c r="B1558" t="s">
-        <v>4545</v>
+        <v>4537</v>
       </c>
       <c r="C1558" t="s">
-        <v>4546</v>
+        <v>4538</v>
       </c>
       <c r="D1558" t="s">
-        <v>4547</v>
+        <v>4539</v>
       </c>
       <c r="F1558" t="s">
-        <v>4548</v>
+        <v>4540</v>
       </c>
     </row>
     <row r="1559" spans="1:6">
       <c r="A1559" t="s">
-        <v>4549</v>
+        <v>4538</v>
       </c>
       <c r="B1559" t="s">
-        <v>4550</v>
+        <v>4539</v>
       </c>
       <c r="C1559" t="s">
-        <v>4544</v>
+        <v>4528</v>
       </c>
       <c r="D1559" t="s">
-        <v>4545</v>
+        <v>4529</v>
       </c>
       <c r="F1559" t="s">
-        <v>4551</v>
+        <v>4541</v>
       </c>
     </row>
     <row r="1560" spans="1:6">
       <c r="A1560" t="s">
-        <v>4552</v>
+        <v>4542</v>
       </c>
       <c r="B1560" t="s">
-        <v>4553</v>
+        <v>4543</v>
       </c>
       <c r="C1560" t="s">
-        <v>4554</v>
+        <v>4544</v>
       </c>
       <c r="D1560" t="s">
-        <v>4555</v>
+        <v>4545</v>
       </c>
       <c r="F1560" t="s">
-        <v>4556</v>
+        <v>4546</v>
       </c>
     </row>
     <row r="1561" spans="1:6">
       <c r="A1561" t="s">
-        <v>4557</v>
+        <v>4547</v>
       </c>
       <c r="B1561" t="s">
-        <v>4558</v>
+        <v>4548</v>
       </c>
       <c r="C1561" t="s">
-        <v>4559</v>
+        <v>4549</v>
       </c>
       <c r="D1561" t="s">
-        <v>4560</v>
+        <v>4550</v>
       </c>
       <c r="F1561" t="s">
-        <v>4561</v>
+        <v>4551</v>
       </c>
     </row>
     <row r="1562" spans="1:6">
       <c r="A1562" t="s">
-        <v>4562</v>
+        <v>4552</v>
       </c>
       <c r="B1562" t="s">
-        <v>4563</v>
+        <v>4553</v>
       </c>
       <c r="C1562" t="s">
-        <v>4564</v>
+        <v>4554</v>
       </c>
       <c r="D1562" t="s">
-        <v>4565</v>
+        <v>4555</v>
       </c>
       <c r="F1562" t="s">
-        <v>4566</v>
+        <v>4556</v>
       </c>
     </row>
     <row r="1563" spans="1:6">
       <c r="A1563" t="s">
-        <v>4564</v>
+        <v>4557</v>
       </c>
       <c r="B1563" t="s">
-        <v>4565</v>
+        <v>4558</v>
       </c>
       <c r="C1563" t="s">
-        <v>4567</v>
+        <v>4552</v>
       </c>
       <c r="D1563" t="s">
-        <v>4568</v>
+        <v>4553</v>
       </c>
       <c r="F1563" t="s">
-        <v>4569</v>
+        <v>4559</v>
       </c>
     </row>
     <row r="1564" spans="1:6">
       <c r="A1564" t="s">
-        <v>4570</v>
+        <v>4560</v>
       </c>
       <c r="B1564" t="s">
-        <v>4571</v>
+        <v>4561</v>
       </c>
       <c r="C1564" t="s">
-        <v>4572</v>
+        <v>4562</v>
       </c>
       <c r="D1564" t="s">
-        <v>4573</v>
+        <v>4563</v>
       </c>
       <c r="F1564" t="s">
-        <v>4574</v>
+        <v>4564</v>
       </c>
     </row>
     <row r="1565" spans="1:6">
       <c r="A1565" t="s">
-        <v>4575</v>
+        <v>4565</v>
       </c>
       <c r="B1565" t="s">
-        <v>4576</v>
+        <v>4566</v>
       </c>
       <c r="C1565" t="s">
-        <v>4577</v>
+        <v>4567</v>
       </c>
       <c r="D1565" t="s">
-        <v>4578</v>
+        <v>4568</v>
       </c>
       <c r="F1565" t="s">
-        <v>4579</v>
+        <v>4569</v>
       </c>
     </row>
     <row r="1566" spans="1:6">
       <c r="A1566" t="s">
-        <v>4580</v>
+        <v>4570</v>
       </c>
       <c r="B1566" t="s">
-        <v>4581</v>
+        <v>4571</v>
       </c>
       <c r="C1566" t="s">
-        <v>4582</v>
+        <v>4572</v>
       </c>
       <c r="D1566" t="s">
-        <v>4583</v>
+        <v>4573</v>
       </c>
       <c r="F1566" t="s">
-        <v>4584</v>
+        <v>4574</v>
       </c>
     </row>
     <row r="1567" spans="1:6">
       <c r="A1567" t="s">
+        <v>4572</v>
+      </c>
+      <c r="B1567" t="s">
+        <v>4573</v>
+      </c>
+      <c r="C1567" t="s">
+        <v>4575</v>
+      </c>
+      <c r="D1567" t="s">
+        <v>4576</v>
+      </c>
+      <c r="F1567" t="s">
         <v>4577</v>
-      </c>
-[...10 lines deleted...]
-        <v>4587</v>
       </c>
     </row>
     <row r="1568" spans="1:6">
       <c r="A1568" t="s">
-        <v>4588</v>
+        <v>4578</v>
       </c>
       <c r="B1568" t="s">
-        <v>4589</v>
+        <v>4579</v>
       </c>
       <c r="C1568" t="s">
-        <v>4554</v>
+        <v>4580</v>
       </c>
       <c r="D1568" t="s">
-        <v>4555</v>
+        <v>4581</v>
       </c>
       <c r="F1568" t="s">
-        <v>4590</v>
+        <v>4582</v>
       </c>
     </row>
     <row r="1569" spans="1:6">
       <c r="A1569" t="s">
-        <v>4591</v>
+        <v>4583</v>
       </c>
       <c r="B1569" t="s">
-        <v>4592</v>
+        <v>4584</v>
       </c>
       <c r="C1569" t="s">
-        <v>4593</v>
+        <v>4585</v>
       </c>
       <c r="D1569" t="s">
-        <v>4594</v>
+        <v>4586</v>
       </c>
       <c r="F1569" t="s">
-        <v>4595</v>
+        <v>4587</v>
       </c>
     </row>
     <row r="1570" spans="1:6">
       <c r="A1570" t="s">
-        <v>4596</v>
+        <v>4588</v>
       </c>
       <c r="B1570" t="s">
-        <v>4597</v>
+        <v>4589</v>
       </c>
       <c r="C1570" t="s">
-        <v>4598</v>
+        <v>4590</v>
       </c>
       <c r="D1570" t="s">
-        <v>4599</v>
+        <v>4591</v>
       </c>
       <c r="F1570" t="s">
-        <v>4600</v>
+        <v>4592</v>
       </c>
     </row>
     <row r="1571" spans="1:6">
       <c r="A1571" t="s">
-        <v>4601</v>
+        <v>4585</v>
       </c>
       <c r="B1571" t="s">
-        <v>4602</v>
+        <v>4586</v>
       </c>
       <c r="C1571" t="s">
-        <v>4603</v>
+        <v>4593</v>
       </c>
       <c r="D1571" t="s">
-        <v>4604</v>
+        <v>4594</v>
       </c>
       <c r="F1571" t="s">
-        <v>4605</v>
+        <v>4595</v>
       </c>
     </row>
     <row r="1572" spans="1:6">
       <c r="A1572" t="s">
-        <v>4606</v>
+        <v>4596</v>
       </c>
       <c r="B1572" t="s">
-        <v>4607</v>
+        <v>4597</v>
       </c>
       <c r="C1572" t="s">
-        <v>4608</v>
+        <v>4562</v>
       </c>
       <c r="D1572" t="s">
-        <v>4609</v>
+        <v>4563</v>
       </c>
       <c r="F1572" t="s">
-        <v>4610</v>
+        <v>4598</v>
       </c>
     </row>
     <row r="1573" spans="1:6">
       <c r="A1573" t="s">
-        <v>4585</v>
+        <v>4599</v>
       </c>
       <c r="B1573" t="s">
-        <v>4586</v>
+        <v>4600</v>
       </c>
       <c r="C1573" t="s">
-        <v>4611</v>
+        <v>4601</v>
       </c>
       <c r="D1573" t="s">
-        <v>4612</v>
+        <v>4602</v>
       </c>
       <c r="F1573" t="s">
-        <v>4613</v>
+        <v>4603</v>
       </c>
     </row>
     <row r="1574" spans="1:6">
       <c r="A1574" t="s">
-        <v>4582</v>
+        <v>4604</v>
       </c>
       <c r="B1574" t="s">
-        <v>4583</v>
+        <v>4605</v>
       </c>
       <c r="C1574" t="s">
-        <v>4518</v>
+        <v>4606</v>
       </c>
       <c r="D1574" t="s">
-        <v>4519</v>
+        <v>4607</v>
       </c>
       <c r="F1574" t="s">
-        <v>4614</v>
+        <v>4608</v>
       </c>
     </row>
     <row r="1575" spans="1:6">
       <c r="A1575" t="s">
-        <v>4615</v>
+        <v>4609</v>
       </c>
       <c r="B1575" t="s">
-        <v>4616</v>
+        <v>4610</v>
       </c>
       <c r="C1575" t="s">
-        <v>4554</v>
+        <v>4611</v>
       </c>
       <c r="D1575" t="s">
-        <v>4555</v>
+        <v>4612</v>
       </c>
       <c r="F1575" t="s">
-        <v>4617</v>
+        <v>4613</v>
       </c>
     </row>
     <row r="1576" spans="1:6">
       <c r="A1576" t="s">
+        <v>4614</v>
+      </c>
+      <c r="B1576" t="s">
+        <v>4615</v>
+      </c>
+      <c r="C1576" t="s">
+        <v>4616</v>
+      </c>
+      <c r="D1576" t="s">
+        <v>4617</v>
+      </c>
+      <c r="F1576" t="s">
         <v>4618</v>
-      </c>
-[...10 lines deleted...]
-        <v>4620</v>
       </c>
     </row>
     <row r="1577" spans="1:6">
       <c r="A1577" t="s">
+        <v>4593</v>
+      </c>
+      <c r="B1577" t="s">
+        <v>4594</v>
+      </c>
+      <c r="C1577" t="s">
+        <v>4619</v>
+      </c>
+      <c r="D1577" t="s">
+        <v>4620</v>
+      </c>
+      <c r="F1577" t="s">
         <v>4621</v>
-      </c>
-[...10 lines deleted...]
-        <v>4625</v>
       </c>
     </row>
     <row r="1578" spans="1:6">
       <c r="A1578" t="s">
-        <v>4626</v>
+        <v>4590</v>
       </c>
       <c r="B1578" t="s">
-        <v>4627</v>
+        <v>4591</v>
       </c>
       <c r="C1578" t="s">
-        <v>4544</v>
+        <v>4526</v>
       </c>
       <c r="D1578" t="s">
-        <v>4545</v>
+        <v>4527</v>
       </c>
       <c r="F1578" t="s">
-        <v>4628</v>
+        <v>4622</v>
       </c>
     </row>
     <row r="1579" spans="1:6">
       <c r="A1579" t="s">
-        <v>4598</v>
+        <v>4623</v>
       </c>
       <c r="B1579" t="s">
-        <v>4599</v>
+        <v>4624</v>
       </c>
       <c r="C1579" t="s">
-        <v>4608</v>
+        <v>4562</v>
       </c>
       <c r="D1579" t="s">
-        <v>4609</v>
+        <v>4563</v>
       </c>
       <c r="F1579" t="s">
-        <v>4629</v>
+        <v>4625</v>
       </c>
     </row>
     <row r="1580" spans="1:6">
       <c r="A1580" t="s">
-        <v>4630</v>
+        <v>4626</v>
       </c>
       <c r="B1580" t="s">
-        <v>4631</v>
+        <v>4627</v>
       </c>
       <c r="C1580" t="s">
-        <v>4632</v>
+        <v>4552</v>
       </c>
       <c r="D1580" t="s">
-        <v>4633</v>
-[...2 lines deleted...]
-        <v>4634</v>
+        <v>4553</v>
+      </c>
+      <c r="F1580" t="s">
+        <v>4628</v>
       </c>
     </row>
     <row r="1581" spans="1:6">
       <c r="A1581" t="s">
-        <v>4635</v>
+        <v>4629</v>
       </c>
       <c r="B1581" t="s">
-        <v>4636</v>
+        <v>4630</v>
       </c>
       <c r="C1581" t="s">
+        <v>4631</v>
+      </c>
+      <c r="D1581" t="s">
         <v>4632</v>
       </c>
-      <c r="D1581" t="s">
+      <c r="F1581" t="s">
         <v>4633</v>
-      </c>
-[...1 lines deleted...]
-        <v>4637</v>
       </c>
     </row>
     <row r="1582" spans="1:6">
       <c r="A1582" t="s">
-        <v>4572</v>
+        <v>4634</v>
       </c>
       <c r="B1582" t="s">
-        <v>4573</v>
+        <v>4635</v>
       </c>
       <c r="C1582" t="s">
-        <v>4585</v>
+        <v>4552</v>
       </c>
       <c r="D1582" t="s">
-        <v>4586</v>
+        <v>4553</v>
       </c>
       <c r="F1582" t="s">
-        <v>4638</v>
+        <v>4636</v>
       </c>
     </row>
     <row r="1583" spans="1:6">
       <c r="A1583" t="s">
-        <v>4639</v>
+        <v>4606</v>
       </c>
       <c r="B1583" t="s">
-        <v>4640</v>
+        <v>4607</v>
       </c>
       <c r="C1583" t="s">
-        <v>4598</v>
+        <v>4616</v>
       </c>
       <c r="D1583" t="s">
-        <v>4599</v>
+        <v>4617</v>
       </c>
       <c r="F1583" t="s">
-        <v>4641</v>
+        <v>4637</v>
       </c>
     </row>
     <row r="1584" spans="1:6">
       <c r="A1584" t="s">
-        <v>4515</v>
+        <v>4638</v>
       </c>
       <c r="B1584" t="s">
-        <v>4516</v>
+        <v>4639</v>
       </c>
       <c r="C1584" t="s">
-        <v>4577</v>
+        <v>4640</v>
       </c>
       <c r="D1584" t="s">
-        <v>4578</v>
-[...1 lines deleted...]
-      <c r="F1584" t="s">
+        <v>4641</v>
+      </c>
+      <c r="F1584" s="2" t="s">
         <v>4642</v>
       </c>
     </row>
     <row r="1585" spans="1:6">
       <c r="A1585" t="s">
-        <v>4567</v>
+        <v>4643</v>
       </c>
       <c r="B1585" t="s">
-        <v>4568</v>
+        <v>4644</v>
       </c>
       <c r="C1585" t="s">
-        <v>4611</v>
+        <v>4640</v>
       </c>
       <c r="D1585" t="s">
-        <v>4612</v>
-[...2 lines deleted...]
-        <v>4643</v>
+        <v>4641</v>
+      </c>
+      <c r="F1585" s="2" t="s">
+        <v>4645</v>
       </c>
     </row>
     <row r="1586" spans="1:6">
       <c r="A1586" t="s">
-        <v>4644</v>
+        <v>4580</v>
       </c>
       <c r="B1586" t="s">
-        <v>4645</v>
+        <v>4581</v>
       </c>
       <c r="C1586" t="s">
-        <v>4525</v>
+        <v>4593</v>
       </c>
       <c r="D1586" t="s">
-        <v>4526</v>
+        <v>4594</v>
       </c>
       <c r="F1586" t="s">
         <v>4646</v>
       </c>
     </row>
     <row r="1587" spans="1:6">
       <c r="A1587" t="s">
-        <v>4546</v>
+        <v>4647</v>
       </c>
       <c r="B1587" t="s">
-        <v>4547</v>
+        <v>4648</v>
       </c>
       <c r="C1587" t="s">
-        <v>4647</v>
+        <v>4606</v>
       </c>
       <c r="D1587" t="s">
-        <v>4648</v>
+        <v>4607</v>
       </c>
       <c r="F1587" t="s">
         <v>4649</v>
       </c>
     </row>
     <row r="1588" spans="1:6">
       <c r="A1588" t="s">
+        <v>4523</v>
+      </c>
+      <c r="B1588" t="s">
+        <v>4524</v>
+      </c>
+      <c r="C1588" t="s">
+        <v>4585</v>
+      </c>
+      <c r="D1588" t="s">
+        <v>4586</v>
+      </c>
+      <c r="F1588" t="s">
         <v>4650</v>
-      </c>
-[...10 lines deleted...]
-        <v>4654</v>
       </c>
     </row>
     <row r="1589" spans="1:6">
       <c r="A1589" t="s">
-        <v>4655</v>
+        <v>4575</v>
       </c>
       <c r="B1589" t="s">
-        <v>4656</v>
+        <v>4576</v>
       </c>
       <c r="C1589" t="s">
-        <v>4652</v>
+        <v>4619</v>
       </c>
       <c r="D1589" t="s">
-        <v>4653</v>
+        <v>4620</v>
       </c>
       <c r="F1589" t="s">
-        <v>4657</v>
+        <v>4651</v>
       </c>
     </row>
     <row r="1590" spans="1:6">
       <c r="A1590" t="s">
-        <v>4658</v>
+        <v>4652</v>
       </c>
       <c r="B1590" t="s">
-        <v>4659</v>
+        <v>4653</v>
       </c>
       <c r="C1590" t="s">
-        <v>4577</v>
+        <v>4533</v>
       </c>
       <c r="D1590" t="s">
-        <v>4578</v>
+        <v>4534</v>
       </c>
       <c r="F1590" t="s">
-        <v>4660</v>
+        <v>4654</v>
       </c>
     </row>
     <row r="1591" spans="1:6">
       <c r="A1591" t="s">
-        <v>4661</v>
+        <v>4554</v>
       </c>
       <c r="B1591" t="s">
-        <v>4662</v>
+        <v>4555</v>
       </c>
       <c r="C1591" t="s">
-        <v>4536</v>
+        <v>4655</v>
       </c>
       <c r="D1591" t="s">
-        <v>4537</v>
+        <v>4656</v>
       </c>
       <c r="F1591" t="s">
-        <v>4663</v>
+        <v>4657</v>
       </c>
     </row>
     <row r="1592" spans="1:6">
       <c r="A1592" t="s">
-        <v>4664</v>
+        <v>4658</v>
       </c>
       <c r="B1592" t="s">
-        <v>4665</v>
+        <v>4659</v>
       </c>
       <c r="C1592" t="s">
-        <v>4666</v>
+        <v>4660</v>
       </c>
       <c r="D1592" t="s">
-        <v>4667</v>
+        <v>4661</v>
       </c>
       <c r="F1592" t="s">
-        <v>4668</v>
+        <v>4662</v>
       </c>
     </row>
     <row r="1593" spans="1:6">
       <c r="A1593" t="s">
-        <v>4536</v>
+        <v>4663</v>
       </c>
       <c r="B1593" t="s">
-        <v>4537</v>
+        <v>4664</v>
       </c>
       <c r="C1593" t="s">
-        <v>4530</v>
+        <v>4660</v>
       </c>
       <c r="D1593" t="s">
-        <v>4531</v>
+        <v>4661</v>
       </c>
       <c r="F1593" t="s">
-        <v>4669</v>
+        <v>4665</v>
       </c>
     </row>
     <row r="1594" spans="1:6">
       <c r="A1594" t="s">
-        <v>4670</v>
+        <v>4666</v>
       </c>
       <c r="B1594" t="s">
-        <v>4671</v>
+        <v>4667</v>
       </c>
       <c r="C1594" t="s">
-        <v>4672</v>
+        <v>4585</v>
       </c>
       <c r="D1594" t="s">
-        <v>4673</v>
+        <v>4586</v>
       </c>
       <c r="F1594" t="s">
-        <v>4674</v>
+        <v>4668</v>
       </c>
     </row>
     <row r="1595" spans="1:6">
       <c r="A1595" t="s">
-        <v>4675</v>
+        <v>4669</v>
       </c>
       <c r="B1595" t="s">
-        <v>4676</v>
+        <v>4670</v>
       </c>
       <c r="C1595" t="s">
-        <v>4677</v>
+        <v>4544</v>
       </c>
       <c r="D1595" t="s">
-        <v>4678</v>
+        <v>4545</v>
       </c>
       <c r="F1595" t="s">
-        <v>4679</v>
+        <v>4671</v>
       </c>
     </row>
     <row r="1596" spans="1:6">
       <c r="A1596" t="s">
-        <v>4680</v>
+        <v>4672</v>
       </c>
       <c r="B1596" t="s">
-        <v>4681</v>
+        <v>4673</v>
       </c>
       <c r="C1596" t="s">
-        <v>4672</v>
+        <v>4674</v>
       </c>
       <c r="D1596" t="s">
-        <v>4673</v>
+        <v>4675</v>
       </c>
       <c r="F1596" t="s">
-        <v>4682</v>
+        <v>4676</v>
       </c>
     </row>
     <row r="1597" spans="1:6">
       <c r="A1597" t="s">
-        <v>4683</v>
+        <v>4544</v>
       </c>
       <c r="B1597" t="s">
-        <v>4684</v>
+        <v>4545</v>
       </c>
       <c r="C1597" t="s">
-        <v>4572</v>
+        <v>4538</v>
       </c>
       <c r="D1597" t="s">
-        <v>4573</v>
-[...2 lines deleted...]
-        <v>4685</v>
+        <v>4539</v>
+      </c>
+      <c r="F1597" t="s">
+        <v>4677</v>
       </c>
     </row>
     <row r="1598" spans="1:6">
       <c r="A1598" t="s">
-        <v>4686</v>
+        <v>4678</v>
       </c>
       <c r="B1598" t="s">
-        <v>4687</v>
+        <v>4679</v>
       </c>
       <c r="C1598" t="s">
-        <v>4647</v>
+        <v>4680</v>
       </c>
       <c r="D1598" t="s">
-        <v>4648</v>
+        <v>4681</v>
       </c>
       <c r="F1598" t="s">
-        <v>4688</v>
+        <v>4682</v>
       </c>
     </row>
     <row r="1599" spans="1:6">
       <c r="A1599" t="s">
-        <v>4689</v>
+        <v>4683</v>
       </c>
       <c r="B1599" t="s">
-        <v>4690</v>
+        <v>4684</v>
       </c>
       <c r="C1599" t="s">
-        <v>4691</v>
+        <v>4685</v>
       </c>
       <c r="D1599" t="s">
-        <v>4692</v>
+        <v>4686</v>
       </c>
       <c r="F1599" t="s">
-        <v>4693</v>
+        <v>4687</v>
       </c>
     </row>
     <row r="1600" spans="1:6">
       <c r="A1600" t="s">
-        <v>4666</v>
+        <v>4688</v>
       </c>
       <c r="B1600" t="s">
-        <v>4667</v>
+        <v>4689</v>
       </c>
       <c r="C1600" t="s">
-        <v>4694</v>
+        <v>4680</v>
       </c>
       <c r="D1600" t="s">
-        <v>4695</v>
+        <v>4681</v>
       </c>
       <c r="F1600" t="s">
-        <v>4696</v>
+        <v>4690</v>
       </c>
     </row>
     <row r="1601" spans="1:6">
       <c r="A1601" t="s">
-        <v>4697</v>
+        <v>4691</v>
       </c>
       <c r="B1601" t="s">
-        <v>4698</v>
+        <v>4692</v>
       </c>
       <c r="C1601" t="s">
-        <v>4699</v>
+        <v>4580</v>
       </c>
       <c r="D1601" t="s">
-        <v>4700</v>
-[...2 lines deleted...]
-        <v>4701</v>
+        <v>4581</v>
+      </c>
+      <c r="F1601" s="2" t="s">
+        <v>4693</v>
       </c>
     </row>
     <row r="1602" spans="1:6">
       <c r="A1602" t="s">
-        <v>4702</v>
+        <v>4694</v>
       </c>
       <c r="B1602" t="s">
-        <v>4703</v>
+        <v>4695</v>
       </c>
       <c r="C1602" t="s">
-        <v>4652</v>
+        <v>4655</v>
       </c>
       <c r="D1602" t="s">
-        <v>4653</v>
+        <v>4656</v>
       </c>
       <c r="F1602" t="s">
-        <v>4704</v>
+        <v>4696</v>
       </c>
     </row>
     <row r="1603" spans="1:6">
       <c r="A1603" t="s">
-        <v>4705</v>
+        <v>4697</v>
       </c>
       <c r="B1603" t="s">
-        <v>4706</v>
+        <v>4698</v>
       </c>
       <c r="C1603" t="s">
-        <v>4593</v>
+        <v>4699</v>
       </c>
       <c r="D1603" t="s">
-        <v>4594</v>
+        <v>4700</v>
       </c>
       <c r="F1603" t="s">
-        <v>4707</v>
+        <v>4701</v>
       </c>
     </row>
     <row r="1604" spans="1:6">
       <c r="A1604" t="s">
-        <v>4708</v>
+        <v>4674</v>
       </c>
       <c r="B1604" t="s">
-        <v>4709</v>
+        <v>4675</v>
       </c>
       <c r="C1604" t="s">
-        <v>4585</v>
+        <v>4702</v>
       </c>
       <c r="D1604" t="s">
-        <v>4586</v>
+        <v>4703</v>
       </c>
       <c r="F1604" t="s">
-        <v>4710</v>
+        <v>4704</v>
       </c>
     </row>
     <row r="1605" spans="1:6">
       <c r="A1605" t="s">
-        <v>4699</v>
+        <v>4705</v>
       </c>
       <c r="B1605" t="s">
-        <v>4700</v>
+        <v>4706</v>
       </c>
       <c r="C1605" t="s">
-        <v>4530</v>
+        <v>4707</v>
       </c>
       <c r="D1605" t="s">
-        <v>4531</v>
+        <v>4708</v>
       </c>
       <c r="F1605" t="s">
-        <v>4711</v>
+        <v>4709</v>
       </c>
     </row>
     <row r="1606" spans="1:6">
       <c r="A1606" t="s">
-        <v>4608</v>
+        <v>4710</v>
       </c>
       <c r="B1606" t="s">
-        <v>4609</v>
+        <v>4711</v>
       </c>
       <c r="C1606" t="s">
+        <v>4660</v>
+      </c>
+      <c r="D1606" t="s">
+        <v>4661</v>
+      </c>
+      <c r="F1606" t="s">
         <v>4712</v>
-      </c>
-[...4 lines deleted...]
-        <v>4714</v>
       </c>
     </row>
     <row r="1607" spans="1:6">
       <c r="A1607" t="s">
-        <v>4593</v>
+        <v>4713</v>
       </c>
       <c r="B1607" t="s">
-        <v>4594</v>
+        <v>4714</v>
       </c>
       <c r="C1607" t="s">
-        <v>4712</v>
+        <v>4601</v>
       </c>
       <c r="D1607" t="s">
-        <v>4713</v>
+        <v>4602</v>
       </c>
       <c r="F1607" t="s">
         <v>4715</v>
       </c>
     </row>
     <row r="1608" spans="1:6">
       <c r="A1608" t="s">
-        <v>4694</v>
+        <v>4716</v>
       </c>
       <c r="B1608" t="s">
-        <v>4695</v>
+        <v>4717</v>
       </c>
       <c r="C1608" t="s">
-        <v>4716</v>
+        <v>4593</v>
       </c>
       <c r="D1608" t="s">
-        <v>4717</v>
+        <v>4594</v>
       </c>
       <c r="F1608" t="s">
         <v>4718</v>
       </c>
     </row>
     <row r="1609" spans="1:6">
       <c r="A1609" t="s">
-        <v>4712</v>
+        <v>4707</v>
       </c>
       <c r="B1609" t="s">
-        <v>4713</v>
+        <v>4708</v>
       </c>
       <c r="C1609" t="s">
+        <v>4538</v>
+      </c>
+      <c r="D1609" t="s">
+        <v>4539</v>
+      </c>
+      <c r="F1609" t="s">
         <v>4719</v>
-      </c>
-[...4 lines deleted...]
-        <v>4721</v>
       </c>
     </row>
     <row r="1610" spans="1:6">
       <c r="A1610" t="s">
+        <v>4616</v>
+      </c>
+      <c r="B1610" t="s">
+        <v>4617</v>
+      </c>
+      <c r="C1610" t="s">
+        <v>4720</v>
+      </c>
+      <c r="D1610" t="s">
+        <v>4721</v>
+      </c>
+      <c r="F1610" t="s">
         <v>4722</v>
-      </c>
-[...10 lines deleted...]
-        <v>4724</v>
       </c>
     </row>
     <row r="1611" spans="1:6">
       <c r="A1611" t="s">
-        <v>4716</v>
+        <v>4601</v>
       </c>
       <c r="B1611" t="s">
-        <v>4717</v>
+        <v>4602</v>
       </c>
       <c r="C1611" t="s">
-        <v>4719</v>
+        <v>4720</v>
       </c>
       <c r="D1611" t="s">
-        <v>4720</v>
+        <v>4721</v>
       </c>
       <c r="F1611" t="s">
-        <v>4725</v>
+        <v>4723</v>
       </c>
     </row>
     <row r="1612" spans="1:6">
       <c r="A1612" t="s">
+        <v>4702</v>
+      </c>
+      <c r="B1612" t="s">
+        <v>4703</v>
+      </c>
+      <c r="C1612" t="s">
+        <v>4724</v>
+      </c>
+      <c r="D1612" t="s">
+        <v>4725</v>
+      </c>
+      <c r="F1612" t="s">
         <v>4726</v>
-      </c>
-[...10 lines deleted...]
-        <v>4728</v>
       </c>
     </row>
     <row r="1613" spans="1:6">
       <c r="A1613" t="s">
+        <v>4720</v>
+      </c>
+      <c r="B1613" t="s">
+        <v>4721</v>
+      </c>
+      <c r="C1613" t="s">
+        <v>4727</v>
+      </c>
+      <c r="D1613" t="s">
+        <v>4728</v>
+      </c>
+      <c r="F1613" t="s">
         <v>4729</v>
-      </c>
-[...10 lines deleted...]
-        <v>4731</v>
       </c>
     </row>
     <row r="1614" spans="1:6">
       <c r="A1614" t="s">
+        <v>4730</v>
+      </c>
+      <c r="B1614" t="s">
+        <v>4731</v>
+      </c>
+      <c r="C1614" t="s">
+        <v>4724</v>
+      </c>
+      <c r="D1614" t="s">
+        <v>4725</v>
+      </c>
+      <c r="F1614" t="s">
         <v>4732</v>
-      </c>
-[...10 lines deleted...]
-        <v>4736</v>
       </c>
     </row>
     <row r="1615" spans="1:6">
       <c r="A1615" t="s">
-        <v>4737</v>
+        <v>4724</v>
       </c>
       <c r="B1615" t="s">
-        <v>4738</v>
+        <v>4725</v>
       </c>
       <c r="C1615" t="s">
-        <v>4564</v>
+        <v>4727</v>
       </c>
       <c r="D1615" t="s">
-        <v>4565</v>
+        <v>4728</v>
       </c>
       <c r="F1615" t="s">
-        <v>4739</v>
+        <v>4733</v>
       </c>
     </row>
     <row r="1616" spans="1:6">
       <c r="A1616" t="s">
-        <v>4740</v>
+        <v>4734</v>
       </c>
       <c r="B1616" t="s">
-        <v>4741</v>
+        <v>4735</v>
       </c>
       <c r="C1616" t="s">
-        <v>4572</v>
+        <v>4702</v>
       </c>
       <c r="D1616" t="s">
-        <v>4573</v>
+        <v>4703</v>
       </c>
       <c r="F1616" t="s">
-        <v>4742</v>
+        <v>4736</v>
       </c>
     </row>
     <row r="1617" spans="1:6">
       <c r="A1617" t="s">
-        <v>4743</v>
+        <v>4737</v>
       </c>
       <c r="B1617" t="s">
-        <v>4744</v>
+        <v>4738</v>
       </c>
       <c r="C1617" t="s">
-        <v>4541</v>
+        <v>4727</v>
       </c>
       <c r="D1617" t="s">
-        <v>4542</v>
+        <v>4728</v>
       </c>
       <c r="F1617" t="s">
-        <v>4745</v>
+        <v>4739</v>
       </c>
     </row>
     <row r="1618" spans="1:6">
       <c r="A1618" t="s">
-        <v>4746</v>
+        <v>4740</v>
       </c>
       <c r="B1618" t="s">
-        <v>4747</v>
+        <v>4741</v>
       </c>
       <c r="C1618" t="s">
-        <v>4748</v>
+        <v>4742</v>
       </c>
       <c r="D1618" t="s">
-        <v>4749</v>
+        <v>4743</v>
       </c>
       <c r="F1618" t="s">
-        <v>4750</v>
+        <v>4744</v>
       </c>
     </row>
     <row r="1619" spans="1:6">
       <c r="A1619" t="s">
-        <v>4751</v>
+        <v>4745</v>
       </c>
       <c r="B1619" t="s">
-        <v>4752</v>
+        <v>4746</v>
       </c>
       <c r="C1619" t="s">
-        <v>4734</v>
+        <v>4572</v>
       </c>
       <c r="D1619" t="s">
-        <v>4735</v>
+        <v>4573</v>
       </c>
       <c r="F1619" t="s">
-        <v>4753</v>
+        <v>4747</v>
       </c>
     </row>
     <row r="1620" spans="1:6">
       <c r="A1620" t="s">
-        <v>4754</v>
+        <v>4748</v>
       </c>
       <c r="B1620" t="s">
-        <v>4755</v>
+        <v>4749</v>
       </c>
       <c r="C1620" t="s">
-        <v>4520</v>
+        <v>4580</v>
       </c>
       <c r="D1620" t="s">
-        <v>4521</v>
+        <v>4581</v>
       </c>
       <c r="F1620" t="s">
-        <v>4756</v>
+        <v>4750</v>
       </c>
     </row>
     <row r="1621" spans="1:6">
       <c r="A1621" t="s">
-        <v>4757</v>
+        <v>4751</v>
       </c>
       <c r="B1621" t="s">
-        <v>4758</v>
+        <v>4752</v>
       </c>
       <c r="C1621" t="s">
-        <v>4759</v>
+        <v>4549</v>
       </c>
       <c r="D1621" t="s">
-        <v>4760</v>
+        <v>4550</v>
       </c>
       <c r="F1621" t="s">
-        <v>4761</v>
+        <v>4753</v>
       </c>
     </row>
     <row r="1622" spans="1:6">
       <c r="A1622" t="s">
-        <v>4762</v>
+        <v>4754</v>
       </c>
       <c r="B1622" t="s">
-        <v>4763</v>
+        <v>4755</v>
       </c>
       <c r="C1622" t="s">
-        <v>4764</v>
+        <v>4756</v>
       </c>
       <c r="D1622" t="s">
-        <v>4765</v>
+        <v>4757</v>
       </c>
       <c r="F1622" t="s">
-        <v>4766</v>
+        <v>4758</v>
       </c>
     </row>
     <row r="1623" spans="1:6">
       <c r="A1623" t="s">
-        <v>4764</v>
+        <v>4759</v>
       </c>
       <c r="B1623" t="s">
-        <v>4765</v>
+        <v>4760</v>
       </c>
       <c r="C1623" t="s">
-        <v>4767</v>
+        <v>4742</v>
       </c>
       <c r="D1623" t="s">
-        <v>4768</v>
+        <v>4743</v>
       </c>
       <c r="F1623" t="s">
-        <v>4769</v>
+        <v>4761</v>
       </c>
     </row>
     <row r="1624" spans="1:6">
       <c r="A1624" t="s">
-        <v>4770</v>
+        <v>4762</v>
       </c>
       <c r="B1624" t="s">
-        <v>4771</v>
+        <v>4763</v>
       </c>
       <c r="C1624" t="s">
-        <v>4601</v>
+        <v>4528</v>
       </c>
       <c r="D1624" t="s">
-        <v>4602</v>
+        <v>4529</v>
       </c>
       <c r="F1624" t="s">
-        <v>4772</v>
+        <v>4764</v>
       </c>
     </row>
     <row r="1625" spans="1:6">
       <c r="A1625" t="s">
-        <v>4773</v>
+        <v>4765</v>
       </c>
       <c r="B1625" t="s">
-        <v>4774</v>
+        <v>4766</v>
       </c>
       <c r="C1625" t="s">
-        <v>4585</v>
+        <v>4767</v>
       </c>
       <c r="D1625" t="s">
-        <v>4586</v>
+        <v>4768</v>
       </c>
       <c r="F1625" t="s">
-        <v>4775</v>
+        <v>4769</v>
       </c>
     </row>
     <row r="1626" spans="1:6">
       <c r="A1626" t="s">
-        <v>4776</v>
+        <v>4770</v>
       </c>
       <c r="B1626" t="s">
-        <v>4777</v>
+        <v>4771</v>
       </c>
       <c r="C1626" t="s">
-        <v>4778</v>
+        <v>4772</v>
       </c>
       <c r="D1626" t="s">
-        <v>4779</v>
+        <v>4773</v>
+      </c>
+      <c r="F1626" t="s">
+        <v>4774</v>
       </c>
     </row>
     <row r="1627" spans="1:6">
       <c r="A1627" t="s">
-        <v>4780</v>
+        <v>4772</v>
       </c>
       <c r="B1627" t="s">
-        <v>4781</v>
+        <v>4773</v>
       </c>
       <c r="C1627" t="s">
-        <v>4754</v>
+        <v>4775</v>
       </c>
       <c r="D1627" t="s">
-        <v>4755</v>
+        <v>4776</v>
+      </c>
+      <c r="F1627" t="s">
+        <v>4777</v>
       </c>
     </row>
     <row r="1628" spans="1:6">
       <c r="A1628" t="s">
-        <v>4782</v>
+        <v>4778</v>
       </c>
       <c r="B1628" t="s">
-        <v>4783</v>
+        <v>4779</v>
       </c>
       <c r="C1628" t="s">
-        <v>4539</v>
+        <v>4609</v>
       </c>
       <c r="D1628" t="s">
-        <v>4540</v>
+        <v>4610</v>
+      </c>
+      <c r="F1628" t="s">
+        <v>4780</v>
       </c>
     </row>
     <row r="1629" spans="1:6">
       <c r="A1629" t="s">
-        <v>4784</v>
+        <v>4781</v>
       </c>
       <c r="B1629" t="s">
-        <v>4785</v>
+        <v>4782</v>
       </c>
       <c r="C1629" t="s">
-        <v>4591</v>
+        <v>4593</v>
       </c>
       <c r="D1629" t="s">
-        <v>4592</v>
+        <v>4594</v>
+      </c>
+      <c r="F1629" t="s">
+        <v>4783</v>
       </c>
     </row>
     <row r="1630" spans="1:6">
       <c r="A1630" t="s">
-        <v>4691</v>
+        <v>4784</v>
       </c>
       <c r="B1630" t="s">
-        <v>4692</v>
+        <v>4785</v>
       </c>
       <c r="C1630" t="s">
-        <v>4603</v>
+        <v>4786</v>
       </c>
       <c r="D1630" t="s">
-        <v>4604</v>
+        <v>4787</v>
       </c>
     </row>
     <row r="1631" spans="1:6">
       <c r="A1631" t="s">
-        <v>4786</v>
+        <v>4788</v>
       </c>
       <c r="B1631" t="s">
-        <v>4787</v>
+        <v>4789</v>
       </c>
       <c r="C1631" t="s">
-        <v>4621</v>
+        <v>4762</v>
       </c>
       <c r="D1631" t="s">
-        <v>4622</v>
+        <v>4763</v>
       </c>
     </row>
     <row r="1632" spans="1:6">
       <c r="A1632" t="s">
-        <v>4778</v>
+        <v>4790</v>
       </c>
       <c r="B1632" t="s">
-        <v>4779</v>
+        <v>4791</v>
       </c>
       <c r="C1632" t="s">
-        <v>4541</v>
+        <v>4547</v>
       </c>
       <c r="D1632" t="s">
-        <v>4542</v>
+        <v>4548</v>
       </c>
     </row>
     <row r="1633" spans="1:6">
       <c r="A1633" t="s">
-        <v>4623</v>
+        <v>4792</v>
       </c>
       <c r="B1633" t="s">
-        <v>4624</v>
+        <v>4793</v>
       </c>
       <c r="C1633" t="s">
-        <v>4541</v>
+        <v>4599</v>
       </c>
       <c r="D1633" t="s">
-        <v>4542</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="1634" spans="1:6">
       <c r="A1634" t="s">
-        <v>4788</v>
+        <v>4699</v>
       </c>
       <c r="B1634" t="s">
-        <v>4789</v>
+        <v>4700</v>
       </c>
       <c r="C1634" t="s">
-        <v>4541</v>
+        <v>4611</v>
       </c>
       <c r="D1634" t="s">
-        <v>4542</v>
+        <v>4612</v>
       </c>
     </row>
     <row r="1635" spans="1:6">
       <c r="A1635" t="s">
-        <v>4790</v>
+        <v>4794</v>
       </c>
       <c r="B1635" t="s">
-        <v>4791</v>
+        <v>4795</v>
       </c>
       <c r="C1635" t="s">
-        <v>4541</v>
+        <v>4629</v>
       </c>
       <c r="D1635" t="s">
-        <v>4542</v>
+        <v>4630</v>
       </c>
     </row>
     <row r="1636" spans="1:6">
       <c r="A1636" t="s">
-        <v>4792</v>
+        <v>4786</v>
       </c>
       <c r="B1636" t="s">
-        <v>4793</v>
+        <v>4787</v>
       </c>
       <c r="C1636" t="s">
-        <v>4541</v>
+        <v>4549</v>
       </c>
       <c r="D1636" t="s">
-        <v>4542</v>
+        <v>4550</v>
       </c>
     </row>
     <row r="1637" spans="1:6">
       <c r="A1637" t="s">
-        <v>4794</v>
+        <v>4631</v>
       </c>
       <c r="B1637" t="s">
-        <v>4795</v>
+        <v>4632</v>
       </c>
       <c r="C1637" t="s">
-        <v>4541</v>
+        <v>4549</v>
       </c>
       <c r="D1637" t="s">
-        <v>4542</v>
+        <v>4550</v>
       </c>
     </row>
     <row r="1638" spans="1:6">
       <c r="A1638" t="s">
-        <v>4677</v>
+        <v>4796</v>
       </c>
       <c r="B1638" t="s">
-        <v>4678</v>
+        <v>4797</v>
       </c>
       <c r="C1638" t="s">
-        <v>4790</v>
+        <v>4549</v>
       </c>
       <c r="D1638" t="s">
-        <v>4791</v>
+        <v>4550</v>
       </c>
     </row>
     <row r="1639" spans="1:6">
       <c r="A1639" t="s">
-        <v>4796</v>
+        <v>4798</v>
       </c>
       <c r="B1639" t="s">
-        <v>4797</v>
+        <v>4799</v>
       </c>
       <c r="C1639" t="s">
-        <v>4655</v>
+        <v>4549</v>
       </c>
       <c r="D1639" t="s">
-        <v>4656</v>
+        <v>4550</v>
       </c>
     </row>
     <row r="1640" spans="1:6">
       <c r="A1640" t="s">
-        <v>4798</v>
+        <v>4800</v>
       </c>
       <c r="B1640" t="s">
-        <v>4799</v>
+        <v>4801</v>
       </c>
       <c r="C1640" t="s">
-        <v>4794</v>
+        <v>4549</v>
       </c>
       <c r="D1640" t="s">
-        <v>4795</v>
+        <v>4550</v>
       </c>
     </row>
     <row r="1641" spans="1:6">
       <c r="A1641" t="s">
-        <v>4603</v>
+        <v>4802</v>
       </c>
       <c r="B1641" t="s">
-        <v>4604</v>
+        <v>4803</v>
       </c>
       <c r="C1641" t="s">
-        <v>4719</v>
+        <v>4549</v>
       </c>
       <c r="D1641" t="s">
-        <v>4720</v>
+        <v>4550</v>
       </c>
     </row>
     <row r="1642" spans="1:6">
       <c r="A1642" t="s">
-        <v>4767</v>
+        <v>4685</v>
       </c>
       <c r="B1642" t="s">
-        <v>4768</v>
+        <v>4686</v>
       </c>
       <c r="C1642" t="s">
-        <v>4608</v>
+        <v>4798</v>
       </c>
       <c r="D1642" t="s">
-        <v>4609</v>
+        <v>4799</v>
       </c>
     </row>
     <row r="1643" spans="1:6">
       <c r="A1643" t="s">
-        <v>4520</v>
+        <v>4804</v>
       </c>
       <c r="B1643" t="s">
-        <v>4521</v>
-[...4 lines deleted...]
-        <v>4800</v>
+        <v>4805</v>
+      </c>
+      <c r="C1643" t="s">
+        <v>4663</v>
+      </c>
+      <c r="D1643" t="s">
+        <v>4664</v>
       </c>
     </row>
     <row r="1644" spans="1:6">
       <c r="A1644" t="s">
-        <v>4801</v>
+        <v>4806</v>
       </c>
       <c r="B1644" t="s">
+        <v>4807</v>
+      </c>
+      <c r="C1644" t="s">
         <v>4802</v>
       </c>
-      <c r="C1644"/>
-[...1 lines deleted...]
-      <c r="F1644" t="s">
+      <c r="D1644" t="s">
         <v>4803</v>
       </c>
     </row>
     <row r="1645" spans="1:6">
       <c r="A1645" t="s">
-        <v>4554</v>
+        <v>4611</v>
       </c>
       <c r="B1645" t="s">
-        <v>4555</v>
-[...4 lines deleted...]
-        <v>4804</v>
+        <v>4612</v>
+      </c>
+      <c r="C1645" t="s">
+        <v>4727</v>
+      </c>
+      <c r="D1645" t="s">
+        <v>4728</v>
       </c>
     </row>
     <row r="1646" spans="1:6">
       <c r="A1646" t="s">
-        <v>4805</v>
+        <v>4775</v>
       </c>
       <c r="B1646" t="s">
-        <v>4806</v>
-[...4 lines deleted...]
-        <v>4807</v>
+        <v>4776</v>
+      </c>
+      <c r="C1646" t="s">
+        <v>4616</v>
+      </c>
+      <c r="D1646" t="s">
+        <v>4617</v>
       </c>
     </row>
     <row r="1647" spans="1:6">
       <c r="A1647" t="s">
-        <v>4525</v>
+        <v>4528</v>
       </c>
       <c r="B1647" t="s">
-        <v>4526</v>
+        <v>4529</v>
       </c>
       <c r="C1647"/>
       <c r="D1647"/>
       <c r="F1647" t="s">
         <v>4808</v>
       </c>
     </row>
     <row r="1648" spans="1:6">
       <c r="A1648" t="s">
         <v>4809</v>
       </c>
       <c r="B1648" t="s">
         <v>4810</v>
       </c>
       <c r="C1648"/>
       <c r="D1648"/>
       <c r="F1648" t="s">
         <v>4811</v>
       </c>
     </row>
     <row r="1649" spans="1:6">
       <c r="A1649" t="s">
-        <v>4812</v>
+        <v>4562</v>
       </c>
       <c r="B1649" t="s">
-        <v>4813</v>
+        <v>4563</v>
       </c>
       <c r="C1649"/>
       <c r="D1649"/>
       <c r="F1649" t="s">
-        <v>4814</v>
+        <v>4812</v>
       </c>
     </row>
     <row r="1650" spans="1:6">
       <c r="A1650" t="s">
-        <v>4815</v>
+        <v>4813</v>
       </c>
       <c r="B1650" t="s">
-        <v>4816</v>
+        <v>4814</v>
       </c>
       <c r="C1650"/>
       <c r="D1650"/>
       <c r="F1650" t="s">
-        <v>4817</v>
+        <v>4815</v>
       </c>
     </row>
     <row r="1651" spans="1:6">
       <c r="A1651" t="s">
-        <v>4818</v>
+        <v>4533</v>
       </c>
       <c r="B1651" t="s">
-        <v>4819</v>
+        <v>4534</v>
       </c>
       <c r="C1651"/>
       <c r="D1651"/>
       <c r="F1651" t="s">
-        <v>4820</v>
+        <v>4816</v>
       </c>
     </row>
     <row r="1652" spans="1:6">
       <c r="A1652" t="s">
-        <v>4821</v>
+        <v>4817</v>
       </c>
       <c r="B1652" t="s">
-        <v>4822</v>
+        <v>4818</v>
       </c>
       <c r="C1652"/>
       <c r="D1652"/>
       <c r="F1652" t="s">
-        <v>4823</v>
+        <v>4819</v>
       </c>
     </row>
     <row r="1653" spans="1:6">
       <c r="A1653" t="s">
-        <v>4824</v>
+        <v>4820</v>
       </c>
       <c r="B1653" t="s">
-        <v>4825</v>
+        <v>4821</v>
       </c>
       <c r="C1653"/>
       <c r="D1653"/>
       <c r="F1653" t="s">
-        <v>4826</v>
+        <v>4822</v>
       </c>
     </row>
     <row r="1654" spans="1:6">
       <c r="A1654" t="s">
-        <v>4827</v>
+        <v>4823</v>
       </c>
       <c r="B1654" t="s">
-        <v>4828</v>
+        <v>4824</v>
       </c>
       <c r="C1654"/>
       <c r="D1654"/>
       <c r="F1654" t="s">
-        <v>4829</v>
+        <v>4825</v>
       </c>
     </row>
     <row r="1655" spans="1:6">
       <c r="A1655" t="s">
-        <v>4830</v>
+        <v>4826</v>
       </c>
       <c r="B1655" t="s">
-        <v>4831</v>
+        <v>4827</v>
       </c>
       <c r="C1655"/>
       <c r="D1655"/>
       <c r="F1655" t="s">
-        <v>4832</v>
+        <v>4828</v>
       </c>
     </row>
     <row r="1656" spans="1:6">
       <c r="A1656" t="s">
-        <v>4672</v>
+        <v>4829</v>
       </c>
       <c r="B1656" t="s">
-        <v>4673</v>
+        <v>4830</v>
       </c>
       <c r="C1656"/>
       <c r="D1656"/>
       <c r="F1656" t="s">
-        <v>4833</v>
+        <v>4831</v>
       </c>
     </row>
     <row r="1657" spans="1:6">
       <c r="A1657" t="s">
-        <v>4834</v>
+        <v>4832</v>
       </c>
       <c r="B1657" t="s">
-        <v>4835</v>
+        <v>4833</v>
       </c>
       <c r="C1657"/>
       <c r="D1657"/>
       <c r="F1657" t="s">
-        <v>4836</v>
+        <v>4834</v>
       </c>
     </row>
     <row r="1658" spans="1:6">
       <c r="A1658" t="s">
-        <v>4611</v>
+        <v>4835</v>
       </c>
       <c r="B1658" t="s">
-        <v>4612</v>
+        <v>4836</v>
       </c>
       <c r="C1658"/>
       <c r="D1658"/>
       <c r="F1658" t="s">
         <v>4837</v>
       </c>
     </row>
     <row r="1659" spans="1:6">
       <c r="A1659" t="s">
-        <v>4652</v>
+        <v>4838</v>
       </c>
       <c r="B1659" t="s">
-        <v>4653</v>
+        <v>4839</v>
       </c>
       <c r="C1659"/>
       <c r="D1659"/>
       <c r="F1659" t="s">
-        <v>4838</v>
+        <v>4840</v>
       </c>
     </row>
     <row r="1660" spans="1:6">
       <c r="A1660" t="s">
-        <v>4839</v>
+        <v>4680</v>
       </c>
       <c r="B1660" t="s">
-        <v>4840</v>
+        <v>4681</v>
       </c>
       <c r="C1660"/>
       <c r="D1660"/>
       <c r="F1660" t="s">
         <v>4841</v>
       </c>
     </row>
     <row r="1661" spans="1:6">
       <c r="A1661" t="s">
-        <v>4734</v>
+        <v>4842</v>
       </c>
       <c r="B1661" t="s">
-        <v>4735</v>
+        <v>4843</v>
       </c>
       <c r="C1661"/>
       <c r="D1661"/>
       <c r="F1661" t="s">
-        <v>4842</v>
+        <v>4844</v>
       </c>
     </row>
     <row r="1662" spans="1:6">
       <c r="A1662" t="s">
-        <v>4843</v>
+        <v>4619</v>
       </c>
       <c r="B1662" t="s">
-        <v>4844</v>
+        <v>4620</v>
       </c>
       <c r="C1662"/>
       <c r="D1662"/>
       <c r="F1662" t="s">
         <v>4845</v>
       </c>
     </row>
     <row r="1663" spans="1:6">
       <c r="A1663" t="s">
-        <v>4759</v>
+        <v>4660</v>
       </c>
       <c r="B1663" t="s">
-        <v>4760</v>
+        <v>4661</v>
       </c>
       <c r="C1663"/>
       <c r="D1663"/>
       <c r="F1663" t="s">
         <v>4846</v>
       </c>
     </row>
     <row r="1664" spans="1:6">
       <c r="A1664" t="s">
-        <v>4719</v>
+        <v>4847</v>
       </c>
       <c r="B1664" t="s">
-        <v>4720</v>
+        <v>4848</v>
       </c>
       <c r="C1664"/>
       <c r="D1664"/>
       <c r="F1664" t="s">
-        <v>4847</v>
+        <v>4849</v>
       </c>
     </row>
     <row r="1665" spans="1:6">
       <c r="A1665" t="s">
-        <v>4748</v>
+        <v>4742</v>
       </c>
       <c r="B1665" t="s">
-        <v>4749</v>
+        <v>4743</v>
       </c>
       <c r="C1665"/>
       <c r="D1665"/>
       <c r="F1665" t="s">
-        <v>4848</v>
+        <v>4850</v>
       </c>
     </row>
     <row r="1666" spans="1:6">
       <c r="A1666" t="s">
-        <v>4849</v>
+        <v>4851</v>
       </c>
       <c r="B1666" t="s">
-        <v>4850</v>
+        <v>4852</v>
       </c>
       <c r="C1666"/>
       <c r="D1666"/>
       <c r="F1666" t="s">
-        <v>4851</v>
+        <v>4853</v>
       </c>
     </row>
     <row r="1667" spans="1:6">
       <c r="A1667" t="s">
-        <v>4559</v>
+        <v>4767</v>
       </c>
       <c r="B1667" t="s">
-        <v>4560</v>
+        <v>4768</v>
       </c>
       <c r="C1667"/>
       <c r="D1667"/>
       <c r="F1667" t="s">
-        <v>4852</v>
+        <v>4854</v>
       </c>
     </row>
     <row r="1668" spans="1:6">
       <c r="A1668" t="s">
-        <v>4853</v>
+        <v>4727</v>
       </c>
       <c r="B1668" t="s">
-        <v>4854</v>
+        <v>4728</v>
       </c>
       <c r="C1668"/>
       <c r="D1668"/>
+      <c r="F1668" t="s">
+        <v>4855</v>
+      </c>
     </row>
     <row r="1669" spans="1:6">
       <c r="A1669" t="s">
-        <v>4541</v>
+        <v>4756</v>
       </c>
       <c r="B1669" t="s">
-        <v>4542</v>
+        <v>4757</v>
       </c>
       <c r="C1669"/>
       <c r="D1669"/>
+      <c r="F1669" t="s">
+        <v>4856</v>
+      </c>
     </row>
     <row r="1670" spans="1:6">
       <c r="A1670" t="s">
-        <v>4632</v>
+        <v>4857</v>
       </c>
       <c r="B1670" t="s">
-        <v>4633</v>
+        <v>4858</v>
       </c>
       <c r="C1670"/>
       <c r="D1670"/>
+      <c r="F1670" t="s">
+        <v>4859</v>
+      </c>
     </row>
     <row r="1671" spans="1:6">
       <c r="A1671" t="s">
-        <v>4647</v>
+        <v>4567</v>
       </c>
       <c r="B1671" t="s">
-        <v>4648</v>
+        <v>4568</v>
       </c>
       <c r="C1671"/>
       <c r="D1671"/>
+      <c r="F1671" t="s">
+        <v>4860</v>
+      </c>
     </row>
     <row r="1672" spans="1:6">
       <c r="A1672" t="s">
-        <v>4855</v>
+        <v>4861</v>
       </c>
       <c r="B1672" t="s">
-        <v>4856</v>
+        <v>4862</v>
       </c>
       <c r="C1672"/>
       <c r="D1672"/>
+    </row>
+    <row r="1673" spans="1:6">
+      <c r="A1673" t="s">
+        <v>4549</v>
+      </c>
+      <c r="B1673" t="s">
+        <v>4550</v>
+      </c>
+      <c r="C1673"/>
+      <c r="D1673"/>
+    </row>
+    <row r="1674" spans="1:6">
+      <c r="A1674" t="s">
+        <v>4640</v>
+      </c>
+      <c r="B1674" t="s">
+        <v>4641</v>
+      </c>
+      <c r="C1674"/>
+      <c r="D1674"/>
+    </row>
+    <row r="1675" spans="1:6">
+      <c r="A1675" t="s">
+        <v>4655</v>
+      </c>
+      <c r="B1675" t="s">
+        <v>4656</v>
+      </c>
+      <c r="C1675"/>
+      <c r="D1675"/>
+    </row>
+    <row r="1676" spans="1:6">
+      <c r="A1676" t="s">
+        <v>4863</v>
+      </c>
+      <c r="B1676" t="s">
+        <v>4864</v>
+      </c>
+      <c r="C1676"/>
+      <c r="D1676"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>