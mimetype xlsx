--- v1 (2026-07-16)
+++ v2 (2026-10-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4865">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5063">
   <si>
     <t>Term IRI</t>
   </si>
   <si>
     <t>Term label</t>
   </si>
   <si>
     <t>Parent term IRI</t>
   </si>
   <si>
     <t>Parent term label</t>
   </si>
   <si>
     <t>Alternative term</t>
   </si>
   <si>
     <t>Definition</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/ENVO_01000752</t>
   </si>
   <si>
     <t>area of barren land</t>
   </si>
   <si>
@@ -308,65 +308,134 @@
   <si>
     <t>http://purl.obolibrary.org/obo/FBbt_00005140</t>
   </si>
   <si>
     <t>neuromere</t>
   </si>
   <si>
     <t>Any neuromere of the adult.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PATO_0103000</t>
   </si>
   <si>
     <t>quantitative</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PATO_0000001</t>
   </si>
   <si>
     <t>quality</t>
   </si>
   <si>
     <t>A quality of an entity that can be represented numerically, including anything that can be counted, measured, or given a numerical value.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_35469</t>
+  </si>
+  <si>
+    <t>antidepressant</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_35471</t>
+  </si>
+  <si>
+    <t>psychotropic drug</t>
+  </si>
+  <si>
+    <t>Antidepressants are mood-stimulating drugs used primarily in the treatment of affective disorders and related conditions.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_49201</t>
+  </si>
+  <si>
+    <t>anti-ulcer drug</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_23888</t>
+  </si>
+  <si>
+    <t>drug</t>
+  </si>
+  <si>
+    <t>One of various classes of drugs with different action mechanisms used to treat or ameliorate peptic ulcer or irritation of the gastrointestinal tract.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_55324</t>
+  </si>
+  <si>
+    <t>gastrointestinal drug</t>
+  </si>
+  <si>
+    <t>A drug used for its effects on the gastrointestinal system, e.g. controlling gastric acidity, regulating gastrointestinal motility and water flow, and improving digestion.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_64915</t>
+  </si>
+  <si>
+    <t>antiplasmodial drug</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_35820</t>
+  </si>
+  <si>
+    <t>antiprotozoal drug</t>
+  </si>
+  <si>
+    <t>An antiparasitic drug which is effective against Apicomplexan parasites in the genus &lt;em&gt;Plasmodium&lt;/em&gt;. The genus contains over 200 species and includes those responsible for malaria.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_67079</t>
   </si>
   <si>
     <t>anti-inflammatory agent</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_33232</t>
   </si>
   <si>
     <t>application</t>
   </si>
   <si>
     <t>Any compound that has anti-inflammatory effects.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_33231</t>
+  </si>
+  <si>
+    <t>antitubercular agent</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_64912</t>
+  </si>
+  <si>
+    <t>antimycobacterial drug</t>
+  </si>
+  <si>
+    <t>A substance that kills or slows the growth of &lt;em&gt;Mycobacterium tuberculosis&lt;/em&gt; and is used in the treatment of tuberculosis.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_16526</t>
   </si>
   <si>
     <t>carbon dioxide</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_138675</t>
   </si>
   <si>
     <t>gas molecular entity</t>
   </si>
   <si>
     <t>A one-carbon compound with formula CO&lt;small&gt;&lt;sub&gt;2&lt;/sub&gt;&lt;/small&gt; in which the carbon is attached to each oxygen atom by a double bond. A colourless, odourless gas under normal conditions, it is produced during respiration by all animals, fungi and microorganisms that depend directly or indirectly on living or decaying plants for food.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_17996</t>
   </si>
   <si>
     <t>chloride</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_33432</t>
   </si>
   <si>
     <t>monoatomic chlorine</t>
@@ -392,98 +461,182 @@
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_25367</t>
   </si>
   <si>
     <t>molecule</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_36357</t>
   </si>
   <si>
     <t>polyatomic entity</t>
   </si>
   <si>
     <t>Any polyatomic entity that is an electrically neutral entity consisting of more than one atom.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_33893</t>
   </si>
   <si>
     <t>reagent</t>
   </si>
   <si>
     <t>A substance used in a chemical reaction to detect, measure, examine, or produce other substances.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_35526</t>
+  </si>
+  <si>
+    <t>hypoglycemic agent</t>
+  </si>
+  <si>
+    <t>A drug which lowers the blood glucose level.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_35705</t>
+  </si>
+  <si>
+    <t>immunosuppressive agent</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_50846</t>
+  </si>
+  <si>
+    <t>immunomodulator</t>
+  </si>
+  <si>
+    <t>An agent that suppresses immune function by one of several mechanisms of action. Classical cytotoxic immunosuppressants act by inhibiting DNA synthesis. Others may act through activation of T-cells or by inhibiting the activation of helper cells. In addition, an immunosuppressive agent is a role played by a compound which is exhibited by a capability to diminish the extent and/or voracity of an immune response.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_46662</t>
   </si>
   <si>
     <t>mineral</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_59999</t>
   </si>
   <si>
     <t>chemical substance</t>
   </si>
   <si>
     <t>In general, a mineral is a chemical substance that is normally crystalline formed and has been formed as a result of geological processes. The term also includes metamict substances (naturally occurring, formerly crystalline substances whose crystallinity has been destroyed by ionising radiation) and can include naturally occurring amorphous substances that have never been crystalline ('mineraloids') such as georgite and calciouranoite as well as substances formed by the action of geological processes on bigenic compounds ('biogenic minerals').</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_48356</t>
   </si>
   <si>
     <t>protic solvent</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_48354</t>
   </si>
   <si>
     <t>polar solvent</t>
   </si>
   <si>
     <t>A polar solvent that is capable of acting as a hydron (proton) donor.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_48705</t>
+  </si>
+  <si>
+    <t>agonist</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_52210</t>
+  </si>
+  <si>
+    <t>pharmacological role</t>
+  </si>
+  <si>
+    <t>Substance which binds to cell receptors normally responding to naturally occurring substances and which produces a response of its own.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_50177</t>
+  </si>
+  <si>
+    <t>dermatologic drug</t>
+  </si>
+  <si>
+    <t>A drug used to treat or prevent skin disorders or for the routine care of skin.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_50503</t>
+  </si>
+  <si>
+    <t>laxative</t>
+  </si>
+  <si>
+    <t>An agent that produces a soft formed stool, and relaxes and loosens the bowels, typically used over a protracted period, to relieve constipation. Compare with cathartic, which is a substance that accelerates defecation. A substances can be both a laxative and a cathartic.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_50857</t>
+  </si>
+  <si>
+    <t>anti-allergic agent</t>
+  </si>
+  <si>
+    <t>A drug used to treat allergic reactions.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_51372</t>
+  </si>
+  <si>
+    <t>neuromuscular agent</t>
+  </si>
+  <si>
+    <t>A drug used for its actions on skeletal muscle.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_24432</t>
   </si>
   <si>
     <t>biological role</t>
   </si>
   <si>
     <t>A biological role played by the molecular entity or part thereof within a biochemical context.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_52217</t>
   </si>
   <si>
     <t>pharmaceutical</t>
   </si>
   <si>
     <t>Any substance introduced into a living organism with therapeutic or diagnostic purpose.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_74518</t>
+  </si>
+  <si>
+    <t>anti-obesity agent</t>
+  </si>
+  <si>
+    <t>Any substance which is used to reduce or control weight.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_75768</t>
   </si>
   <si>
     <t>mammalian metabolite</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_75767</t>
   </si>
   <si>
     <t>animal metabolite</t>
   </si>
   <si>
     <t>Any animal metabolite produced during a metabolic reaction in mammals.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_22563</t>
   </si>
   <si>
     <t>anion</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_24870</t>
   </si>
   <si>
     <t>ion</t>
@@ -809,65 +962,101 @@
   <si>
     <t>A monoatomic or polyatomic species having one or more elementary charges of the proton.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_36962</t>
   </si>
   <si>
     <t>organochalcogen compound</t>
   </si>
   <si>
     <t>An organochalcogen compound is a compound containing at least one carbon-chalcogen bond.</t>
   </si>
   <si>
     <t>A molecular entity consisting of two or more chemical elements.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_37527</t>
   </si>
   <si>
     <t>acid</t>
   </si>
   <si>
     <t>A molecular entity capable of donating a hydron to an acceptor (Brønsted base).</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_36047</t>
+  </si>
+  <si>
+    <t>antibacterial drug</t>
+  </si>
+  <si>
+    <t>A drug used to treat or prevent infections caused by &lt;em&gt;Mycobacteria&lt;/em&gt;, a genus of actinobacteria. Aerobic and nonmotile, members of the genus include the pathogens responsible for causing tuberculosis and leprosy.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_39142</t>
   </si>
   <si>
     <t>Bronsted base</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_22695</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
     <t>A molecular entity capable of accepting a hydron from a donor (Brønsted acid).</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_50779</t>
+  </si>
+  <si>
+    <t>appetite enhancer</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_50780</t>
+  </si>
+  <si>
+    <t>appetite regulator</t>
+  </si>
+  <si>
+    <t>A drug which increases appetite.</t>
+  </si>
+  <si>
+    <t>An agent which regulates the physiologic mechanisms that control the appetite and food intake.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_70781</t>
+  </si>
+  <si>
+    <t>PPAR modulator</t>
+  </si>
+  <si>
+    <t>Any compound which acts on the peroxisome proliferator-activated receptor.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/FBbt_00007685</t>
   </si>
   <si>
     <t>auditory system</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/FBbt_00007687</t>
   </si>
   <si>
     <t>mechanosensory system</t>
   </si>
   <si>
     <t>An anatomical system consisting of all of the anatomical entities that function in some part of the sensory perception of sound.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/FBbt_00110638</t>
   </si>
   <si>
     <t>adult supraesophageal zone</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/FBbt_00051069</t>
   </si>
   <si>
     <t>supraesophageal zone</t>
@@ -5750,56 +5939,50 @@
   <si>
     <t>An organic molecular entity containing a single carbon atom (C&lt;small&gt;&lt;sub&gt;1&lt;/sub&gt;&lt;/small&gt;).</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_75772</t>
   </si>
   <si>
     <t>Saccharomyces cerevisiae metabolite</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_76946</t>
   </si>
   <si>
     <t>fungal metabolite</t>
   </si>
   <si>
     <t>Any  fungal metabolite produced during a metabolic reaction in Baker's yeast (&lt;em&gt;Saccharomyces cerevisiae &lt;/em&gt;).</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_38867</t>
   </si>
   <si>
     <t>anaesthetic</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/CHEBI_23888</t>
-[...4 lines deleted...]
-  <si>
     <t>Substance which produces loss of feeling or sensation.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_15022</t>
   </si>
   <si>
     <t>electron donor</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_17891</t>
   </si>
   <si>
     <t>donor</t>
   </si>
   <si>
     <t>A molecular entity that can transfer an electron to another molecular entity.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_15339</t>
   </si>
   <si>
     <t>acceptor</t>
   </si>
   <si>
     <t>A molecular entity that can accept an electron, a pair of electrons, an atom or a group from another molecular entity.</t>
@@ -5876,98 +6059,167 @@
   <si>
     <t>atomic nucleus</t>
   </si>
   <si>
     <t>A nucleus is the positively charged central portion of an atom, excluding the orbital electrons.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_78295</t>
   </si>
   <si>
     <t>food component</t>
   </si>
   <si>
     <t>A nutrient is a food component that an organism uses to survive and grow.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_35554</t>
   </si>
   <si>
     <t>cardiovascular drug</t>
   </si>
   <si>
     <t>A drug that affects the rate or intensity of cardiac contraction, blood vessel diameter or blood volume.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_36043</t>
+  </si>
+  <si>
+    <t>antimicrobial drug</t>
+  </si>
+  <si>
+    <t>Any antimicrobial drug which is used to treat or prevent protozoal infections.</t>
+  </si>
+  <si>
     <t>An acid is a molecular entity capable of donating a hydron (Brønsted acid) or capable of forming a covalent bond with an electron pair (Lewis acid).</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_38068</t>
+  </si>
+  <si>
+    <t>antimalarial</t>
+  </si>
+  <si>
+    <t>A drug used in the treatment of malaria. Antimalarials are usually classified on the basis of their action against &lt;em&gt;Plasmodia&lt;/em&gt; at different stages in their life cycle in the human.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_48360</t>
   </si>
   <si>
     <t>amphiprotic solvent</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_48359</t>
   </si>
   <si>
     <t>protophilic solvent</t>
   </si>
   <si>
     <t>Self-ionizing solvent possessing both characteristics of Brønsted acids and bases.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_50247</t>
+  </si>
+  <si>
+    <t>antidote</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_50267</t>
+  </si>
+  <si>
+    <t>protective agent</t>
+  </si>
+  <si>
+    <t>Any protective agent counteracting or neutralizing the action of poisons.</t>
+  </si>
+  <si>
     <t>A role played by the molecular entity or part thereof within a chemical context.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_51177</t>
+  </si>
+  <si>
+    <t>antitussive</t>
+  </si>
+  <si>
+    <t>An agent that suppresses cough. Antitussives have a central or a peripheral action on the cough reflex, or a combination of both. Compare with  &lt;em&gt;expectorants&lt;/em&gt;, which are considered to increase the volume of secretions in the respiratory tract, so facilitating their removal by ciliary action and coughing, and &lt;em&gt;mucolytics&lt;/em&gt;, which decrease the viscosity of mucus, facilitating its removal by ciliary action and expectoration.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_51371</t>
+  </si>
+  <si>
+    <t>muscle relaxant</t>
+  </si>
+  <si>
+    <t>A drug used to produce muscle relaxation (excepting neuromuscular blocking agents). Its primary clinical and therapeutic use is the treatment of muscle spasm and immobility associated with strains, sprains, and injuries of the back and, to a lesser degree, injuries to the neck. Also used for the treatment of a variety of clinical conditions that have in common only the presence of skeletal muscle hyperactivity, for example, the muscle spasms that can occur in multiple sclerosis.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_53784</t>
+  </si>
+  <si>
+    <t>antispasmodic drug</t>
+  </si>
+  <si>
+    <t>A drug that suppresses spasms. These are usually caused by smooth muscle contraction, especially in tubular organs. The effect is to prevent spasms of the stomach, intestine or urinary bladder.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_60242</t>
   </si>
   <si>
     <t>monovalent inorganic cation</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_36915</t>
   </si>
   <si>
     <t>inorganic cation</t>
   </si>
   <si>
     <t>An atom or small molecule with a positive charge that does not contain carbon in covalent linkage, with a valency of one.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_63248</t>
   </si>
   <si>
     <t>oxidising agent</t>
   </si>
   <si>
     <t>A substance that removes electrons from another reactant in a redox reaction.</t>
   </si>
   <si>
     <t>Any molecule that consists of at least one carbon atom as part of the electrically neutral entity.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_73336</t>
+  </si>
+  <si>
+    <t>vulnerary</t>
+  </si>
+  <si>
+    <t>A drug used in treating and healing of wounds.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_76413</t>
   </si>
   <si>
     <t>greenhouse gas</t>
   </si>
   <si>
     <t>A gas in an atmosphere that absorbs and emits radiation within the thermal infrared range, so contributing to the 'greenhouse effect'.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_77974</t>
   </si>
   <si>
     <t>food packaging gas</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_64047</t>
   </si>
   <si>
     <t>food additive</t>
   </si>
   <si>
     <t>A food additive that is a (generally inert) gas which is used to envelop foodstuffs during packing and so protect them from unwanted chemical reactions such as food spoilage or oxidation during subsequent transport and storage. The term includes propellant gases, used to expel foods from a container.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_79314</t>
@@ -6002,179 +6254,404 @@
   <si>
     <t>Mononuclear cations derived by addition of a hydron to a mononuclear parent hydride of the pnictogen, chalcogen and halogen families.</t>
   </si>
   <si>
     <t>A material entity of anatomical origin (part of or deriving from an organism) that has as its parts a maximally connected cell compartment surrounded by a plasma membrane.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CL_0000219</t>
   </si>
   <si>
     <t>motile cell</t>
   </si>
   <si>
     <t>A cell that moves by its own activities.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/ENVO_01001827</t>
   </si>
   <si>
     <t>climactic ecological succession</t>
   </si>
   <si>
     <t>An ecological succession process during which 1) organisms in ecological communities possess high adaptation to the conditions in the ecosystem, 2) participant communities largely fill available niches, 3) individual organisms are typically replaced by others of the same species, 4) a near equilibrium is maintained between gross primary production and total respiration and across biogeochemical cycles.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_231911</t>
+  </si>
+  <si>
+    <t>renoprotective agent</t>
+  </si>
+  <si>
+    <t>Any compound that is able to prevent damage to the kidneys.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_22587</t>
+  </si>
+  <si>
+    <t>antiviral agent</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_33281</t>
+  </si>
+  <si>
+    <t>antimicrobial agent</t>
+  </si>
+  <si>
+    <t>A substance that destroys or inhibits replication of viruses.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_25212</t>
   </si>
   <si>
     <t>metabolite</t>
   </si>
   <si>
     <t>Any intermediate or product resulting from metabolism. The term 'metabolite' subsumes the classes commonly known as primary and secondary metabolites.</t>
   </si>
   <si>
+    <t>A substance that kills or slows the growth of microorganisms, including bacteria, viruses, fungi and protozoans.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_33282</t>
+  </si>
+  <si>
+    <t>antibacterial agent</t>
+  </si>
+  <si>
+    <t>A substance (or active part thereof) that kills or slows the growth of bacteria.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_35441</t>
+  </si>
+  <si>
+    <t>antiinfective agent</t>
+  </si>
+  <si>
+    <t>A substance used in the prophylaxis or therapy of infectious diseases.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_35470</t>
+  </si>
+  <si>
+    <t>central nervous system drug</t>
+  </si>
+  <si>
+    <t>A class of drugs producing both physiological and psychological effects through a variety of mechanisms involving the central nervous system.</t>
+  </si>
+  <si>
+    <t>A loosely defined grouping of drugs that have effects on psychological function.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_35472</t>
   </si>
   <si>
     <t>anti-inflammatory drug</t>
   </si>
   <si>
     <t>A substance that reduces or suppresses inflammation.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_35474</t>
+  </si>
+  <si>
+    <t>anxiolytic drug</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_35473</t>
+  </si>
+  <si>
+    <t>tranquilizing drug</t>
+  </si>
+  <si>
+    <t>Anxiolytic drugs are agents that alleviate anxiety, tension, and anxiety disorders, promote sedation, and have a calming effect without affecting clarity of consciousness or neurologic conditions.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_35476</t>
+  </si>
+  <si>
+    <t>antipsychotic agent</t>
+  </si>
+  <si>
+    <t>Antipsychotic drugs are agents that control agitated psychotic behaviour, alleviate acute psychotic states, reduce psychotic symptoms, and exert a quieting effect.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_35480</t>
+  </si>
+  <si>
+    <t>analgesic</t>
+  </si>
+  <si>
+    <t>An agent capable of relieving pain without the loss of consciousness or without producing anaesthesia. In addition, analgesic is a role played by a compound which is exhibited by a capability to cause a reduction of pain symptoms.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_35488</t>
+  </si>
+  <si>
+    <t>central nervous system depressant</t>
+  </si>
+  <si>
+    <t>A loosely defined group of drugs that tend to reduce the activity of the central nervous system.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_35610</t>
+  </si>
+  <si>
+    <t>antineoplastic agent</t>
+  </si>
+  <si>
+    <t>A substance that inhibits or prevents the proliferation of neoplasms.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_35620</t>
   </si>
   <si>
     <t>vasodilator agent</t>
   </si>
   <si>
     <t>A drug used to cause dilation of the blood vessels.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_35623</t>
+  </si>
+  <si>
+    <t>anticonvulsant</t>
+  </si>
+  <si>
+    <t>A drug used to prevent seizures or reduce their severity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_35674</t>
+  </si>
+  <si>
+    <t>antihypertensive agent</t>
+  </si>
+  <si>
+    <t>Any drug used in the treatment of acute or chronic vascular hypertension regardless of pharmacological mechanism.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_35718</t>
+  </si>
+  <si>
+    <t>antifungal agent</t>
+  </si>
+  <si>
+    <t>An  antimicrobial agent that destroys fungi by suppressing their ability to grow or reproduce.</t>
+  </si>
+  <si>
+    <t>A drug used to treat or prevent bacterial infections.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_36963</t>
   </si>
   <si>
     <t>organooxygen compound</t>
   </si>
   <si>
     <t>An organochalcogen compound containing at least one carbon-oxygen bond.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_39456</t>
+  </si>
+  <si>
+    <t>antiglaucoma drug</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_66981</t>
+  </si>
+  <si>
+    <t>ophthalmology drug</t>
+  </si>
+  <si>
+    <t>Any drug which can be used to prevent or alleviate glaucoma, a disease in which the optic nerve is damaged, resulting in progressive, irreversible loss of vision. It is often, though not always, associated with increased pressure of the fluid in the eye.</t>
+  </si>
+  <si>
+    <t>Synthetic or natural substance which is given to prevent a disease or disorder or are used in the process of treating a disease or injury due to a poisonous agent.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_33582</t>
   </si>
   <si>
     <t>carbon group molecular entity</t>
   </si>
   <si>
     <t>Any molecular entity that contains carbon.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_62868</t>
+  </si>
+  <si>
+    <t>hepatoprotective agent</t>
+  </si>
+  <si>
+    <t>Any compound that is able to prevent damage to the liver.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_63726</t>
+  </si>
+  <si>
+    <t>neuroprotective agent</t>
+  </si>
+  <si>
+    <t>Any compound that can be used for the treatment of neurodegenerative disorders.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_65023</t>
+  </si>
+  <si>
+    <t>anti-asthmatic agent</t>
+  </si>
+  <si>
+    <t>Any compound that has anti-asthmatic effects.</t>
+  </si>
+  <si>
+    <t>Any compound used for the treatment of eye conditions or eye diseases.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_75763</t>
   </si>
   <si>
     <t>eukaryotic metabolite</t>
   </si>
   <si>
     <t>Any eukaryotic metabolite produced during a metabolic reaction in animals that include diverse creatures from sponges, insects to mammals.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_75771</t>
   </si>
   <si>
     <t>mouse metabolite</t>
   </si>
   <si>
     <t>Any mammalian metabolite produced during a metabolic reaction in a mouse (&lt;em&gt;Mus musculus&lt;/em&gt;).</t>
   </si>
   <si>
     <t>Any eukaryotic metabolite produced during a metabolic reaction in fungi, the kingdom that includes microorganisms such as the yeasts and moulds.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_76971</t>
   </si>
   <si>
     <t>Escherichia coli metabolite</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_76969</t>
   </si>
   <si>
     <t>bacterial metabolite</t>
   </si>
   <si>
     <t>Any bacterial metabolite produced during a metabolic reaction in &lt;em&gt;Escherichia coli&lt;/em&gt;.</t>
   </si>
   <si>
     <t>Any  metabolite produced during a metabolic reaction in eukaryotes, the taxon that include members of the fungi, plantae and animalia kingdoms.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_75787</t>
   </si>
   <si>
     <t>prokaryotic metabolite</t>
   </si>
   <si>
     <t>Any prokaryotic metabolite produced during a metabolic reaction in bacteria.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_35442</t>
+  </si>
+  <si>
+    <t>antiparasitic agent</t>
+  </si>
+  <si>
+    <t>A substance used to treat or prevent parasitic infections.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_38070</t>
+  </si>
+  <si>
+    <t>anti-arrhythmia drug</t>
+  </si>
+  <si>
+    <t>A drug used for the treatment or prevention of cardiac arrhythmias. Anti-arrhythmia drugs may affect the polarisation-repolarisation phase of the action potential, its excitability or refractoriness, or impulse conduction or membrane responsiveness within cardiac fibres.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_33405</t>
   </si>
   <si>
     <t>hydracid</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_33608</t>
   </si>
   <si>
     <t>hydrogen molecular entity</t>
   </si>
   <si>
     <t>A hydracid is a compound which contains hydrogen that is not bound to oxygen, and which produces a conjugate base by loss of positive hydrogen ion(s) (hydrons).</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_33839</t>
   </si>
   <si>
     <t>macromolecule</t>
   </si>
   <si>
     <t>A macromolecule is a molecule of high relative molecular mass, the structure of which essentially comprises the multiple repetition of units derived, actually or conceptually, from molecules of low relative molecular mass.</t>
   </si>
   <si>
+    <t>A drug used to treat or prevent microbial infections.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_46787</t>
   </si>
   <si>
     <t>solvent</t>
   </si>
   <si>
-    <t>A liquid that can dissolve other substances (solutes) without any change in their chemical composition.</t>
+    <t>A substance that dissolves other substances (solutes) to form a solution without any change in their chemical composition.</t>
   </si>
   <si>
     <t>A solvent that is composed of polar molecules. Polar solvents can dissolve ionic compounds or ionisable covalent compounds.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_48407</t>
+  </si>
+  <si>
+    <t>antiparkinson drug</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_66956</t>
+  </si>
+  <si>
+    <t>antidyskinesia agent</t>
+  </si>
+  <si>
+    <t>A drug used in the treatment of Parkinson's disease.</t>
+  </si>
+  <si>
+    <t>Any compound which can be used to treat or alleviate the symptoms of dyskinesia.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_78017</t>
   </si>
   <si>
     <t>food propellant</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_76414</t>
   </si>
   <si>
     <t>propellant</t>
   </si>
   <si>
     <t>A propellant that is used to expel foods from an aerosol container.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_52211</t>
   </si>
   <si>
     <t>physiological role</t>
   </si>
   <si>
     <t>A physiological role played by any substance that is distributed in foodstuffs. It includes materials derived from plants or animals, such as vitamins or minerals, as well as environmental contaminants.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_78433</t>
@@ -6209,50 +6686,89 @@
   <si>
     <t>halogen molecular entity</t>
   </si>
   <si>
     <t>A halogen molecular entity containing one or more atoms of chlorine.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_33694</t>
   </si>
   <si>
     <t>biomacromolecule</t>
   </si>
   <si>
     <t>A macromolecule formed by a living organism.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_37578</t>
   </si>
   <si>
     <t>halide</t>
   </si>
   <si>
     <t>Any heteroatomic molecular entity that is a chemical compound of halogen with other chemical elements.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_50748</t>
+  </si>
+  <si>
+    <t>antipsoriatic</t>
+  </si>
+  <si>
+    <t>A drug used to treat psoriasis.</t>
+  </si>
+  <si>
+    <t>Biologically active substance whose activity affects or plays a role in the functioning of the immune system.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_55323</t>
+  </si>
+  <si>
+    <t>antidiarrhoeal drug</t>
+  </si>
+  <si>
+    <t>Any drug found useful in the symptomatic treatment of diarrhoea.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_64951</t>
+  </si>
+  <si>
+    <t>anti-HBV agent</t>
+  </si>
+  <si>
+    <t>An antiviral agent that destroys or inhibits the replication of the hepatitis B virus.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_50864</t>
+  </si>
+  <si>
+    <t>insulin-sensitizing drug</t>
+  </si>
+  <si>
+    <t>An agent which overcomes insulin resistance by activation of the peroxisome proliferator activated receptor gamma (PPAR-gamma).</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_33233</t>
   </si>
   <si>
     <t>fundamental particle</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_36342</t>
   </si>
   <si>
     <t>subatomic particle</t>
   </si>
   <si>
     <t>A particle not known to have substructure.</t>
   </si>
   <si>
     <t>A molecular entity containing one or more atoms from any of groups 1, 2, 13, 14, 15, 16, 17, and 18 of the periodic table.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_33583</t>
   </si>
   <si>
     <t>noble gas molecular entity</t>
   </si>
   <si>
     <t>A main group molecular entity containing one or more atoms of any noble gas.</t>
@@ -7376,101 +7892,152 @@
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_15377</t>
   </si>
   <si>
     <t>water</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_52625</t>
   </si>
   <si>
     <t>inorganic hydroxy compound</t>
   </si>
   <si>
     <t>An oxygen hydride consisting of an oxygen atom that is covalently bonded to two hydrogen atoms</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_36340</t>
   </si>
   <si>
     <t>fermion</t>
   </si>
   <si>
     <t>Lepton is a fermion that does not experience the strong force (strong interaction). The term is derived from the Greek λεπτοσ (small, thin).</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_50919</t>
+  </si>
+  <si>
+    <t>antiemetic</t>
+  </si>
+  <si>
+    <t>A drug used to prevent nausea or vomiting. An antiemetic may act by a wide range of mechanisms: it might affect the medullary control centres (the vomiting centre and the chemoreceptive trigger zone) or affect the peripheral receptors.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_77746</t>
   </si>
   <si>
     <t>human metabolite</t>
   </si>
   <si>
     <t>Any mammalian metabolite  produced during a metabolic reaction in humans (&lt;em&gt;Homo sapiens&lt;/em&gt;).</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_48706</t>
   </si>
   <si>
     <t>antagonist</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/CHEBI_52210</t>
-[...4 lines deleted...]
-  <si>
     <t>Substance that attaches to and blocks cell receptors that normally bind naturally occurring substances.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_35842</t>
+  </si>
+  <si>
+    <t>antirheumatic drug</t>
+  </si>
+  <si>
+    <t>A drug used to treat rheumatoid arthritis.</t>
+  </si>
+  <si>
     <t>Any substance which is added to food to preserve or enhance its flavour and/or appearance.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_64946</t>
+  </si>
+  <si>
+    <t>anti-HIV agent</t>
+  </si>
+  <si>
+    <t>An antiviral agent that destroys or inhibits the replication of the human immunodeficiency virus.</t>
+  </si>
+  <si>
+    <t>A traditional grouping of drugs said to have a soothing or calming effect on mood, thought or behaviour.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_35845</t>
+  </si>
+  <si>
+    <t>gout suppressant</t>
+  </si>
+  <si>
+    <t>A drug that increases uric acid excretion by the kidney (uricosuric drug), decreases uric acid production (antihyperuricemic), or alleviates the pain and inflammation of acute attacks of gout.</t>
+  </si>
+  <si>
     <t>Particle of half-integer spin quantum number following Fermi-Dirac statistics. Fermions are named after Enrico Fermi.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_36343</t>
   </si>
   <si>
     <t>composite particle</t>
   </si>
   <si>
     <t>A subatomic particle known to have substructure (i.e. consisting of smaller particles).</t>
   </si>
   <si>
     <t>Hadron is a subatomic particle which experiences the strong force.</t>
   </si>
   <si>
     <t>A biological role which describes how a drug interacts within a biological system and how the interactions affect its medicinal properties.</t>
   </si>
   <si>
     <t>Any metabolite produced during a metabolic reaction in prokaryotes, the taxon that include members of domains such as the bacteria and archaea.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_75835</t>
+  </si>
+  <si>
+    <t>anti-anaemic agent</t>
+  </si>
+  <si>
+    <t>A compound which increases either the number of red cells or the amount of haemoglobin in the blood.</t>
+  </si>
+  <si>
     <t>A compressed gas or liquid with a boiling point lower than room temperature which to used to propel and dispense liquids such as deodorants, insecticides, paints, etc. from aerosol cans.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_76916</t>
+  </si>
+  <si>
+    <t>hyperglycemic agent</t>
+  </si>
+  <si>
+    <t>A drug which increases the blood glucose level.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/CARO_0001010</t>
   </si>
   <si>
     <t>organism</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PCO_0000031</t>
   </si>
   <si>
     <t>organismal entity</t>
   </si>
   <si>
     <t>Material anatomical entity that is a member of an individual species or is a viral or viroid particle.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CARO_0010004</t>
   </si>
   <si>
     <t>cellular organism</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CARO_0000003</t>
   </si>
   <si>
     <t>connected anatomical structure</t>
@@ -10709,50 +11276,59 @@
   <si>
     <t>A process during which particles suspended in a gaseous medium are formed.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/ENVO_01001367</t>
   </si>
   <si>
     <t>primary aerosol formation process</t>
   </si>
   <si>
     <t>A material transport process during which solid or liquid particles are directly introduced into a volume of gas.</t>
   </si>
   <si>
     <t>An aerosol formation process during which the rate of particle formation exceeds that which is normally present in the site of its occurrence.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/ENVO_09000019</t>
   </si>
   <si>
     <t>concentration of chloride in water</t>
   </si>
   <si>
     <t>The concentration of a chloride when measured in water.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_149553</t>
+  </si>
+  <si>
+    <t>anticoronaviral agent</t>
+  </si>
+  <si>
+    <t>Any antiviral agent which inhibits the activity of coronaviruses.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_149552</t>
   </si>
   <si>
     <t>emetic</t>
   </si>
   <si>
     <t>Any agent that induces nausea and vomiting.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/FBcv_0007517</t>
   </si>
   <si>
     <t>increased efficacy of memory</t>
   </si>
   <si>
     <t>Phenotype that is an increase in the efficacy of memory (GO:0007613) relative to controls. 'memory' is defined as: 'The activities involved in the mental information processing system that receives (registers), modifies, stores, and retrieves informational stimuli. The main stages involved in the formation and retrieval of memory are encoding (processing of received information by acquisition), storage (building a permanent record of received information as a result of consolidation) and retrieval (calling back the stored information and use it in a suitable way to execute a given task).'</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/FBcv_0007518</t>
   </si>
   <si>
     <t>decreased efficacy of memory</t>
   </si>
   <si>
     <t>Phenotype that is a decrease in the efficacy of memory (GO:0007613) relative to controls. 'memory' is defined as: 'The activities involved in the mental information processing system that receives (registers), modifies, stores, and retrieves informational stimuli. The main stages involved in the formation and retrieval of memory are encoding (processing of received information by acquisition), storage (building a permanent record of received information as a result of consolidation) and retrieval (calling back the stored information and use it in a suitable way to execute a given task).'</t>
@@ -12612,50 +13188,59 @@
     <t>http://purl.obolibrary.org/obo/ENVO_09200021</t>
   </si>
   <si>
     <t>color of soil</t>
   </si>
   <si>
     <t>The color of some soil.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/ENVO_06105271</t>
   </si>
   <si>
     <t>soil texture</t>
   </si>
   <si>
     <t>Texture which inheres in soil.</t>
   </si>
   <si>
     <t>A depression which is part of a planetary crust, is of geographic scale, and is partially or completely enclosed.</t>
   </si>
   <si>
     <t>A process during which the mass of one or more materials, present within a given site, increases.</t>
   </si>
   <si>
     <t>Any main group molecular entity that is gaseous at standard temperature and pressure (STP; 0°C and 100 kPa).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_176497</t>
+  </si>
+  <si>
+    <t>geroprotector</t>
+  </si>
+  <si>
+    <t>Any compound that supports healthy aging, slows the biological aging process, or extends lifespan.</t>
   </si>
   <si>
     <t>An environmental system which is determined by materials bearing roughly homogeneous qualities.</t>
   </si>
   <si>
     <t>An environmental system within which an environmental material strongly influences the system's composition and properties.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/ENVO_01001008</t>
   </si>
   <si>
     <t>meteor</t>
   </si>
   <si>
     <t>A meteor is any matter- or energy-based entity which is located in the atmosphere of an astronomical body.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/ENVO_01001010</t>
   </si>
   <si>
     <t>hydrometeor</t>
   </si>
   <si>
     <t>A meteor which is primarily composed of water.</t>
   </si>
@@ -14127,50 +14712,59 @@
 boundary_of: http://purl.obolibrary.org/obo/RO_0002000</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002503</t>
   </si>
   <si>
     <t>towards</t>
   </si>
   <si>
     <t>q towards e2 if and only if q is a relational quality such that q inheres-in some e, and e != e2 and q is dependent on e2</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002507</t>
   </si>
   <si>
     <t>determined by</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002559</t>
   </si>
   <si>
     <t>causally influenced by</t>
   </si>
   <si>
     <t>s determined by f if and only if s is a type of system, and f is a material entity that is part of s, such that f exerts a strong causal influence on the functioning of s, and the removal of f would cause the collapse of s.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0019009</t>
+  </si>
+  <si>
+    <t>component of</t>
+  </si>
+  <si>
+    <t>Inverse of 'has component'.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002500</t>
   </si>
   <si>
     <t>causal agent in process</t>
   </si>
   <si>
     <t>c stands in this relationship to p if and only if there exists some p' such that c is capable_of p', and p' is part_of p.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002255</t>
   </si>
   <si>
     <t>developmentally contributes to</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002385</t>
   </si>
   <si>
     <t>has potential to developmentally contribute to</t>
   </si>
   <si>
     <t>inverse of has developmental contribution from</t>
   </si>
@@ -14978,51 +15572,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F1676"/>
+  <dimension ref="A1:F1742"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="45" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -15428,27551 +16022,28673 @@
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>103</v>
       </c>
       <c r="B25" t="s">
         <v>104</v>
       </c>
       <c r="C25" t="s">
         <v>105</v>
       </c>
       <c r="D25" t="s">
         <v>106</v>
       </c>
       <c r="F25" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>108</v>
       </c>
       <c r="B26" t="s">
         <v>109</v>
       </c>
       <c r="C26" t="s">
+        <v>105</v>
+      </c>
+      <c r="D26" t="s">
+        <v>106</v>
+      </c>
+      <c r="F26" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
+        <v>111</v>
+      </c>
+      <c r="B27" t="s">
+        <v>112</v>
+      </c>
+      <c r="C27" t="s">
         <v>113</v>
       </c>
-      <c r="B27" t="s">
+      <c r="D27" t="s">
         <v>114</v>
       </c>
-      <c r="C27" t="s">
+      <c r="F27" t="s">
         <v>115</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
+        <v>116</v>
+      </c>
+      <c r="B28" t="s">
+        <v>117</v>
+      </c>
+      <c r="C28" t="s">
         <v>118</v>
       </c>
-      <c r="B28" t="s">
+      <c r="D28" t="s">
         <v>119</v>
       </c>
-      <c r="C28" t="s">
+      <c r="F28" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
+        <v>121</v>
+      </c>
+      <c r="B29" t="s">
+        <v>122</v>
+      </c>
+      <c r="C29" t="s">
         <v>123</v>
       </c>
-      <c r="B29" t="s">
+      <c r="D29" t="s">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="F29" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>126</v>
       </c>
       <c r="B30" t="s">
         <v>127</v>
       </c>
       <c r="C30" t="s">
         <v>128</v>
       </c>
       <c r="D30" t="s">
         <v>129</v>
       </c>
       <c r="F30" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>131</v>
       </c>
       <c r="B31" t="s">
         <v>132</v>
       </c>
       <c r="C31" t="s">
         <v>133</v>
       </c>
       <c r="D31" t="s">
         <v>134</v>
       </c>
       <c r="F31" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>136</v>
       </c>
       <c r="B32" t="s">
-        <v>116</v>
+        <v>137</v>
       </c>
       <c r="C32" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D32" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F32" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B33" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C33" t="s">
-        <v>100</v>
+        <v>143</v>
       </c>
       <c r="D33" t="s">
-        <v>101</v>
+        <v>144</v>
       </c>
       <c r="F33" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B34" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C34" t="s">
-        <v>144</v>
+        <v>118</v>
       </c>
       <c r="D34" t="s">
-        <v>145</v>
+        <v>119</v>
       </c>
       <c r="F34" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B35" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C35" t="s">
-        <v>149</v>
+        <v>105</v>
       </c>
       <c r="D35" t="s">
-        <v>150</v>
+        <v>106</v>
       </c>
       <c r="F35" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>152</v>
       </c>
       <c r="B36" t="s">
         <v>153</v>
       </c>
       <c r="C36" t="s">
         <v>154</v>
       </c>
       <c r="D36" t="s">
         <v>155</v>
       </c>
       <c r="F36" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B37" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C37" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D37" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="F37" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>136</v>
+        <v>162</v>
       </c>
       <c r="B38" t="s">
-        <v>137</v>
+        <v>163</v>
       </c>
       <c r="C38" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="D38" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="F38" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B39" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="C39" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="D39" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="F39" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B40" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="C40" t="s">
-        <v>152</v>
+        <v>105</v>
       </c>
       <c r="D40" t="s">
-        <v>153</v>
+        <v>106</v>
       </c>
       <c r="F40" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B41" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="C41" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="D41" t="s">
-        <v>166</v>
+        <v>106</v>
       </c>
       <c r="F41" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>149</v>
+        <v>178</v>
       </c>
       <c r="B42" t="s">
-        <v>150</v>
+        <v>179</v>
       </c>
       <c r="C42" t="s">
-        <v>152</v>
+        <v>105</v>
       </c>
       <c r="D42" t="s">
-        <v>153</v>
+        <v>106</v>
       </c>
       <c r="F42" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="B43" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="C43" t="s">
-        <v>177</v>
+        <v>105</v>
       </c>
       <c r="D43" t="s">
-        <v>178</v>
+        <v>106</v>
       </c>
       <c r="F43" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>180</v>
+        <v>138</v>
       </c>
       <c r="B44" t="s">
-        <v>181</v>
+        <v>139</v>
       </c>
       <c r="C44" t="s">
-        <v>165</v>
+        <v>184</v>
       </c>
       <c r="D44" t="s">
-        <v>166</v>
+        <v>185</v>
       </c>
       <c r="F44" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="B45" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C45" t="s">
-        <v>185</v>
+        <v>118</v>
       </c>
       <c r="D45" t="s">
-        <v>186</v>
+        <v>119</v>
       </c>
       <c r="F45" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B46" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C46" t="s">
-        <v>190</v>
+        <v>169</v>
       </c>
       <c r="D46" t="s">
-        <v>191</v>
+        <v>170</v>
       </c>
       <c r="F46" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>193</v>
       </c>
       <c r="B47" t="s">
         <v>194</v>
       </c>
       <c r="C47" t="s">
         <v>195</v>
       </c>
       <c r="D47" t="s">
         <v>196</v>
       </c>
       <c r="F47" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>100</v>
+        <v>198</v>
       </c>
       <c r="B48" t="s">
-        <v>101</v>
+        <v>199</v>
       </c>
       <c r="C48" t="s">
-        <v>160</v>
+        <v>200</v>
       </c>
       <c r="D48" t="s">
-        <v>161</v>
+        <v>201</v>
       </c>
       <c r="F48" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="B49" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C49" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="D49" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="F49" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B50" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C50" t="s">
-        <v>154</v>
+        <v>208</v>
       </c>
       <c r="D50" t="s">
-        <v>155</v>
+        <v>209</v>
       </c>
       <c r="F50" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>207</v>
+        <v>184</v>
       </c>
       <c r="B51" t="s">
-        <v>208</v>
+        <v>185</v>
       </c>
       <c r="C51" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D51" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="F51" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>201</v>
+        <v>214</v>
       </c>
       <c r="B52" t="s">
-        <v>202</v>
+        <v>215</v>
       </c>
       <c r="C52" t="s">
-        <v>152</v>
+        <v>216</v>
       </c>
       <c r="D52" t="s">
-        <v>153</v>
+        <v>217</v>
       </c>
       <c r="F52" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="B53" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="C53" t="s">
-        <v>215</v>
+        <v>203</v>
       </c>
       <c r="D53" t="s">
-        <v>216</v>
+        <v>204</v>
       </c>
       <c r="F53" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B54" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C54" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="D54" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="F54" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>223</v>
+        <v>200</v>
       </c>
       <c r="B55" t="s">
-        <v>224</v>
+        <v>201</v>
       </c>
       <c r="C55" t="s">
+        <v>203</v>
+      </c>
+      <c r="D55" t="s">
+        <v>204</v>
+      </c>
+      <c r="F55" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
+        <v>226</v>
+      </c>
+      <c r="B56" t="s">
+        <v>227</v>
+      </c>
+      <c r="C56" t="s">
         <v>228</v>
       </c>
-      <c r="B56" t="s">
+      <c r="D56" t="s">
         <v>229</v>
       </c>
-      <c r="C56" t="s">
+      <c r="F56" t="s">
         <v>230</v>
-      </c>
-[...4 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
+        <v>231</v>
+      </c>
+      <c r="B57" t="s">
+        <v>232</v>
+      </c>
+      <c r="C57" t="s">
+        <v>216</v>
+      </c>
+      <c r="D57" t="s">
+        <v>217</v>
+      </c>
+      <c r="F57" t="s">
         <v>233</v>
-      </c>
-[...10 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
+        <v>234</v>
+      </c>
+      <c r="B58" t="s">
+        <v>235</v>
+      </c>
+      <c r="C58" t="s">
         <v>236</v>
       </c>
-      <c r="B58" t="s">
+      <c r="D58" t="s">
         <v>237</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="F58" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
         <v>239</v>
       </c>
       <c r="B59" t="s">
         <v>240</v>
       </c>
       <c r="C59" t="s">
-        <v>204</v>
+        <v>241</v>
       </c>
       <c r="D59" t="s">
-        <v>205</v>
+        <v>242</v>
       </c>
       <c r="F59" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B60" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C60" t="s">
-        <v>204</v>
+        <v>246</v>
       </c>
       <c r="D60" t="s">
-        <v>205</v>
+        <v>247</v>
       </c>
       <c r="F60" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>225</v>
+        <v>118</v>
       </c>
       <c r="B61" t="s">
-        <v>226</v>
+        <v>119</v>
       </c>
       <c r="C61" t="s">
-        <v>239</v>
+        <v>211</v>
       </c>
       <c r="D61" t="s">
-        <v>240</v>
+        <v>212</v>
       </c>
       <c r="F61" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>230</v>
+        <v>250</v>
       </c>
       <c r="B62" t="s">
-        <v>231</v>
+        <v>251</v>
       </c>
       <c r="C62" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="D62" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="F62" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="B63" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="C63" t="s">
-        <v>251</v>
+        <v>205</v>
       </c>
       <c r="D63" t="s">
-        <v>252</v>
+        <v>206</v>
       </c>
       <c r="F63" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>120</v>
+        <v>258</v>
       </c>
       <c r="B64" t="s">
-        <v>121</v>
+        <v>259</v>
       </c>
       <c r="C64" t="s">
-        <v>152</v>
+        <v>260</v>
       </c>
       <c r="D64" t="s">
-        <v>153</v>
+        <v>261</v>
       </c>
       <c r="F64" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="B65" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="C65" t="s">
-        <v>149</v>
+        <v>203</v>
       </c>
       <c r="D65" t="s">
-        <v>150</v>
+        <v>204</v>
       </c>
       <c r="F65" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="B66" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="C66" t="s">
-        <v>236</v>
+        <v>266</v>
       </c>
       <c r="D66" t="s">
-        <v>237</v>
+        <v>267</v>
       </c>
       <c r="F66" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>165</v>
+        <v>269</v>
       </c>
       <c r="B67" t="s">
-        <v>166</v>
+        <v>270</v>
       </c>
       <c r="C67" t="s">
-        <v>120</v>
+        <v>271</v>
       </c>
       <c r="D67" t="s">
-        <v>121</v>
+        <v>272</v>
       </c>
       <c r="F67" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>13</v>
+        <v>274</v>
       </c>
       <c r="B68" t="s">
-        <v>14</v>
+        <v>275</v>
       </c>
       <c r="C68" t="s">
-        <v>262</v>
+        <v>276</v>
       </c>
       <c r="D68" t="s">
-        <v>263</v>
+        <v>277</v>
       </c>
       <c r="F68" t="s">
-        <v>264</v>
+        <v>278</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>265</v>
+        <v>279</v>
       </c>
       <c r="B69" t="s">
-        <v>266</v>
+        <v>280</v>
       </c>
       <c r="C69" t="s">
-        <v>267</v>
+        <v>281</v>
       </c>
       <c r="D69" t="s">
-        <v>268</v>
+        <v>282</v>
       </c>
       <c r="F69" t="s">
-        <v>269</v>
+        <v>283</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>270</v>
+        <v>284</v>
       </c>
       <c r="B70" t="s">
-        <v>271</v>
+        <v>285</v>
       </c>
       <c r="C70" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="D70" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="F70" t="s">
-        <v>274</v>
+        <v>286</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
-        <v>275</v>
+        <v>287</v>
       </c>
       <c r="B71" t="s">
-        <v>276</v>
+        <v>288</v>
       </c>
       <c r="C71" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="D71" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="F71" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="B72" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
       <c r="C72" t="s">
-        <v>282</v>
+        <v>255</v>
       </c>
       <c r="D72" t="s">
-        <v>283</v>
+        <v>256</v>
       </c>
       <c r="F72" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="B73" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="C73" t="s">
-        <v>287</v>
+        <v>255</v>
       </c>
       <c r="D73" t="s">
-        <v>288</v>
+        <v>256</v>
       </c>
       <c r="F73" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
+        <v>276</v>
+      </c>
+      <c r="B74" t="s">
+        <v>277</v>
+      </c>
+      <c r="C74" t="s">
         <v>290</v>
       </c>
-      <c r="B74" t="s">
+      <c r="D74" t="s">
         <v>291</v>
       </c>
-      <c r="C74" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F74" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>295</v>
+        <v>281</v>
       </c>
       <c r="B75" t="s">
-        <v>296</v>
+        <v>282</v>
       </c>
       <c r="C75" t="s">
         <v>297</v>
       </c>
       <c r="D75" t="s">
         <v>298</v>
       </c>
       <c r="F75" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
         <v>300</v>
       </c>
       <c r="B76" t="s">
         <v>301</v>
       </c>
       <c r="C76" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="D76" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="F76" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>303</v>
+        <v>143</v>
       </c>
       <c r="B77" t="s">
-        <v>304</v>
+        <v>144</v>
       </c>
       <c r="C77" t="s">
+        <v>203</v>
+      </c>
+      <c r="D77" t="s">
+        <v>204</v>
+      </c>
+      <c r="F77" t="s">
         <v>305</v>
-      </c>
-[...4 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
+        <v>306</v>
+      </c>
+      <c r="B78" t="s">
+        <v>307</v>
+      </c>
+      <c r="C78" t="s">
+        <v>200</v>
+      </c>
+      <c r="D78" t="s">
+        <v>201</v>
+      </c>
+      <c r="F78" t="s">
         <v>308</v>
-      </c>
-[...10 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
+        <v>309</v>
+      </c>
+      <c r="B79" t="s">
+        <v>310</v>
+      </c>
+      <c r="C79" t="s">
+        <v>287</v>
+      </c>
+      <c r="D79" t="s">
+        <v>288</v>
+      </c>
+      <c r="F79" t="s">
         <v>311</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>316</v>
+        <v>216</v>
       </c>
       <c r="B80" t="s">
-        <v>317</v>
+        <v>217</v>
       </c>
       <c r="C80" t="s">
-        <v>313</v>
+        <v>143</v>
       </c>
       <c r="D80" t="s">
-        <v>314</v>
+        <v>144</v>
       </c>
       <c r="F80" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>319</v>
+        <v>13</v>
       </c>
       <c r="B81" t="s">
-        <v>320</v>
+        <v>14</v>
       </c>
       <c r="C81" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="D81" t="s">
-        <v>322</v>
+        <v>314</v>
       </c>
       <c r="F81" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>324</v>
+        <v>123</v>
       </c>
       <c r="B82" t="s">
-        <v>325</v>
+        <v>124</v>
       </c>
       <c r="C82" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
       <c r="D82" t="s">
-        <v>327</v>
+        <v>317</v>
       </c>
       <c r="F82" t="s">
-        <v>328</v>
+        <v>318</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>329</v>
+        <v>319</v>
       </c>
       <c r="B83" t="s">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="C83" t="s">
         <v>321</v>
       </c>
       <c r="D83" t="s">
         <v>322</v>
       </c>
       <c r="F83" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="B84" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
       <c r="C84" t="s">
-        <v>297</v>
+        <v>326</v>
       </c>
       <c r="D84" t="s">
-        <v>298</v>
+        <v>327</v>
       </c>
       <c r="F84" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="B85" t="s">
-        <v>336</v>
+        <v>327</v>
       </c>
       <c r="C85" t="s">
-        <v>297</v>
+        <v>105</v>
       </c>
       <c r="D85" t="s">
-        <v>298</v>
+        <v>106</v>
       </c>
       <c r="F85" t="s">
-        <v>337</v>
+        <v>329</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
-        <v>338</v>
+        <v>330</v>
       </c>
       <c r="B86" t="s">
-        <v>339</v>
+        <v>331</v>
       </c>
       <c r="C86" t="s">
-        <v>335</v>
+        <v>169</v>
       </c>
       <c r="D86" t="s">
-        <v>336</v>
+        <v>170</v>
       </c>
       <c r="F86" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
       <c r="B87" t="s">
-        <v>342</v>
+        <v>334</v>
       </c>
       <c r="C87" t="s">
         <v>335</v>
       </c>
       <c r="D87" t="s">
         <v>336</v>
       </c>
       <c r="F87" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="B88" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="C88" t="s">
-        <v>297</v>
+        <v>340</v>
       </c>
       <c r="D88" t="s">
-        <v>298</v>
+        <v>341</v>
       </c>
       <c r="F88" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
+        <v>343</v>
+      </c>
+      <c r="B89" t="s">
+        <v>344</v>
+      </c>
+      <c r="C89" t="s">
+        <v>345</v>
+      </c>
+      <c r="D89" t="s">
+        <v>346</v>
+      </c>
+      <c r="F89" t="s">
         <v>347</v>
-      </c>
-[...10 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
+        <v>348</v>
+      </c>
+      <c r="B90" t="s">
+        <v>349</v>
+      </c>
+      <c r="C90" t="s">
+        <v>350</v>
+      </c>
+      <c r="D90" t="s">
+        <v>351</v>
+      </c>
+      <c r="F90" t="s">
         <v>352</v>
-      </c>
-[...10 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
+        <v>353</v>
+      </c>
+      <c r="B91" t="s">
+        <v>354</v>
+      </c>
+      <c r="C91" t="s">
+        <v>355</v>
+      </c>
+      <c r="D91" t="s">
+        <v>356</v>
+      </c>
+      <c r="F91" t="s">
         <v>357</v>
-      </c>
-[...10 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
+        <v>358</v>
+      </c>
+      <c r="B92" t="s">
+        <v>359</v>
+      </c>
+      <c r="C92" t="s">
+        <v>360</v>
+      </c>
+      <c r="D92" t="s">
+        <v>361</v>
+      </c>
+      <c r="F92" t="s">
         <v>362</v>
-      </c>
-[...10 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="B93" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="C93" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="D93" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="F93" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
+        <v>366</v>
+      </c>
+      <c r="B94" t="s">
+        <v>367</v>
+      </c>
+      <c r="C94" t="s">
+        <v>368</v>
+      </c>
+      <c r="D94" t="s">
+        <v>369</v>
+      </c>
+      <c r="F94" t="s">
         <v>370</v>
-      </c>
-[...10 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
+        <v>371</v>
+      </c>
+      <c r="B95" t="s">
+        <v>372</v>
+      </c>
+      <c r="C95" t="s">
+        <v>360</v>
+      </c>
+      <c r="D95" t="s">
+        <v>361</v>
+      </c>
+      <c r="F95" t="s">
         <v>373</v>
-      </c>
-[...10 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
+        <v>374</v>
+      </c>
+      <c r="B96" t="s">
+        <v>375</v>
+      </c>
+      <c r="C96" t="s">
         <v>376</v>
       </c>
-      <c r="B96" t="s">
+      <c r="D96" t="s">
         <v>377</v>
-      </c>
-[...4 lines deleted...]
-        <v>298</v>
       </c>
       <c r="F96" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
         <v>379</v>
       </c>
       <c r="B97" t="s">
         <v>380</v>
       </c>
       <c r="C97" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="D97" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="F97" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
         <v>382</v>
       </c>
       <c r="B98" t="s">
         <v>383</v>
       </c>
       <c r="C98" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="D98" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
       <c r="F98" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B99" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="C99" t="s">
-        <v>379</v>
+        <v>389</v>
       </c>
       <c r="D99" t="s">
-        <v>380</v>
+        <v>390</v>
       </c>
       <c r="F99" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="B100" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="C100" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="D100" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="F100" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="B101" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="C101" t="s">
-        <v>373</v>
+        <v>360</v>
       </c>
       <c r="D101" t="s">
-        <v>374</v>
+        <v>361</v>
       </c>
       <c r="F101" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="B102" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="C102" t="s">
-        <v>376</v>
+        <v>360</v>
       </c>
       <c r="D102" t="s">
-        <v>377</v>
+        <v>361</v>
       </c>
       <c r="F102" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="B103" t="s">
+        <v>402</v>
+      </c>
+      <c r="C103" t="s">
         <v>398</v>
       </c>
-      <c r="C103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D103" t="s">
-        <v>392</v>
+        <v>399</v>
       </c>
       <c r="F103" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="B104" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="C104" t="s">
-        <v>391</v>
+        <v>398</v>
       </c>
       <c r="D104" t="s">
-        <v>392</v>
+        <v>399</v>
       </c>
       <c r="F104" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="B105" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="C105" t="s">
-        <v>313</v>
+        <v>360</v>
       </c>
       <c r="D105" t="s">
-        <v>314</v>
+        <v>361</v>
       </c>
       <c r="F105" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="B106" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="C106" t="s">
-        <v>297</v>
+        <v>412</v>
       </c>
       <c r="D106" t="s">
-        <v>298</v>
+        <v>413</v>
       </c>
       <c r="F106" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
-        <v>287</v>
+        <v>415</v>
       </c>
       <c r="B107" t="s">
-        <v>288</v>
+        <v>416</v>
       </c>
       <c r="C107" t="s">
-        <v>403</v>
+        <v>417</v>
       </c>
       <c r="D107" t="s">
-        <v>404</v>
+        <v>418</v>
       </c>
       <c r="F107" t="s">
-        <v>409</v>
+        <v>419</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>292</v>
+        <v>420</v>
       </c>
       <c r="B108" t="s">
-        <v>293</v>
+        <v>421</v>
       </c>
       <c r="C108" t="s">
-        <v>403</v>
+        <v>422</v>
       </c>
       <c r="D108" t="s">
-        <v>404</v>
+        <v>423</v>
       </c>
       <c r="F108" t="s">
-        <v>410</v>
+        <v>424</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>411</v>
+        <v>425</v>
       </c>
       <c r="B109" t="s">
-        <v>412</v>
+        <v>426</v>
       </c>
       <c r="C109" t="s">
-        <v>297</v>
+        <v>427</v>
       </c>
       <c r="D109" t="s">
-        <v>298</v>
+        <v>428</v>
       </c>
       <c r="F109" t="s">
-        <v>413</v>
+        <v>429</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>414</v>
+        <v>430</v>
       </c>
       <c r="B110" t="s">
-        <v>415</v>
+        <v>431</v>
       </c>
       <c r="C110" t="s">
-        <v>295</v>
+        <v>417</v>
       </c>
       <c r="D110" t="s">
-        <v>296</v>
+        <v>418</v>
       </c>
       <c r="F110" t="s">
-        <v>416</v>
+        <v>432</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>417</v>
+        <v>433</v>
       </c>
       <c r="B111" t="s">
-        <v>418</v>
+        <v>434</v>
       </c>
       <c r="C111" t="s">
-        <v>297</v>
+        <v>422</v>
       </c>
       <c r="D111" t="s">
-        <v>298</v>
+        <v>423</v>
       </c>
       <c r="F111" t="s">
-        <v>419</v>
+        <v>435</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
-        <v>420</v>
+        <v>436</v>
       </c>
       <c r="B112" t="s">
-        <v>421</v>
+        <v>437</v>
       </c>
       <c r="C112" t="s">
-        <v>295</v>
+        <v>360</v>
       </c>
       <c r="D112" t="s">
-        <v>296</v>
+        <v>361</v>
       </c>
       <c r="F112" t="s">
-        <v>422</v>
+        <v>438</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>423</v>
+        <v>439</v>
       </c>
       <c r="B113" t="s">
-        <v>424</v>
+        <v>440</v>
       </c>
       <c r="C113" t="s">
-        <v>297</v>
+        <v>360</v>
       </c>
       <c r="D113" t="s">
-        <v>298</v>
+        <v>361</v>
       </c>
       <c r="F113" t="s">
-        <v>425</v>
+        <v>441</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>426</v>
+        <v>442</v>
       </c>
       <c r="B114" t="s">
-        <v>427</v>
+        <v>443</v>
       </c>
       <c r="C114" t="s">
-        <v>297</v>
+        <v>436</v>
       </c>
       <c r="D114" t="s">
-        <v>298</v>
+        <v>437</v>
       </c>
       <c r="F114" t="s">
-        <v>428</v>
+        <v>444</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>429</v>
+        <v>445</v>
       </c>
       <c r="B115" t="s">
-        <v>430</v>
+        <v>446</v>
       </c>
       <c r="C115" t="s">
-        <v>297</v>
+        <v>439</v>
       </c>
       <c r="D115" t="s">
-        <v>298</v>
+        <v>440</v>
       </c>
       <c r="F115" t="s">
-        <v>431</v>
+        <v>447</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>432</v>
+        <v>448</v>
       </c>
       <c r="B116" t="s">
-        <v>433</v>
+        <v>449</v>
       </c>
       <c r="C116" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="D116" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="F116" t="s">
-        <v>436</v>
+        <v>450</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>437</v>
+        <v>451</v>
       </c>
       <c r="B117" t="s">
-        <v>438</v>
+        <v>452</v>
       </c>
       <c r="C117" t="s">
-        <v>297</v>
+        <v>442</v>
       </c>
       <c r="D117" t="s">
-        <v>298</v>
+        <v>443</v>
       </c>
       <c r="F117" t="s">
-        <v>439</v>
+        <v>453</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
-        <v>440</v>
+        <v>454</v>
       </c>
       <c r="B118" t="s">
-        <v>441</v>
+        <v>455</v>
       </c>
       <c r="C118" t="s">
-        <v>297</v>
+        <v>436</v>
       </c>
       <c r="D118" t="s">
-        <v>298</v>
+        <v>437</v>
       </c>
       <c r="F118" t="s">
-        <v>442</v>
+        <v>456</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
-        <v>443</v>
+        <v>457</v>
       </c>
       <c r="B119" t="s">
-        <v>444</v>
+        <v>458</v>
       </c>
       <c r="C119" t="s">
-        <v>297</v>
+        <v>439</v>
       </c>
       <c r="D119" t="s">
-        <v>298</v>
+        <v>440</v>
       </c>
       <c r="F119" t="s">
-        <v>445</v>
+        <v>459</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>446</v>
+        <v>460</v>
       </c>
       <c r="B120" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="C120" t="s">
-        <v>297</v>
+        <v>454</v>
       </c>
       <c r="D120" t="s">
-        <v>298</v>
+        <v>455</v>
       </c>
       <c r="F120" t="s">
-        <v>448</v>
+        <v>462</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>449</v>
+        <v>463</v>
       </c>
       <c r="B121" t="s">
-        <v>450</v>
+        <v>464</v>
       </c>
       <c r="C121" t="s">
-        <v>297</v>
+        <v>454</v>
       </c>
       <c r="D121" t="s">
-        <v>298</v>
+        <v>455</v>
       </c>
       <c r="F121" t="s">
-        <v>451</v>
+        <v>465</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>452</v>
+        <v>466</v>
       </c>
       <c r="B122" t="s">
-        <v>453</v>
+        <v>467</v>
       </c>
       <c r="C122" t="s">
-        <v>446</v>
+        <v>376</v>
       </c>
       <c r="D122" t="s">
-        <v>447</v>
+        <v>377</v>
       </c>
       <c r="F122" t="s">
-        <v>454</v>
+        <v>468</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>455</v>
+        <v>469</v>
       </c>
       <c r="B123" t="s">
-        <v>456</v>
+        <v>470</v>
       </c>
       <c r="C123" t="s">
-        <v>297</v>
+        <v>360</v>
       </c>
       <c r="D123" t="s">
-        <v>298</v>
+        <v>361</v>
       </c>
       <c r="F123" t="s">
-        <v>457</v>
+        <v>471</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>458</v>
+        <v>350</v>
       </c>
       <c r="B124" t="s">
-        <v>459</v>
+        <v>351</v>
       </c>
       <c r="C124" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="D124" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="F124" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>463</v>
+        <v>355</v>
       </c>
       <c r="B125" t="s">
-        <v>464</v>
+        <v>356</v>
       </c>
       <c r="C125" t="s">
-        <v>297</v>
+        <v>466</v>
       </c>
       <c r="D125" t="s">
-        <v>298</v>
+        <v>467</v>
       </c>
       <c r="F125" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>466</v>
+        <v>474</v>
       </c>
       <c r="B126" t="s">
-        <v>467</v>
+        <v>475</v>
       </c>
       <c r="C126" t="s">
-        <v>468</v>
+        <v>360</v>
       </c>
       <c r="D126" t="s">
-        <v>469</v>
+        <v>361</v>
       </c>
       <c r="F126" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="B127" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="C127" t="s">
-        <v>468</v>
+        <v>358</v>
       </c>
       <c r="D127" t="s">
-        <v>469</v>
+        <v>359</v>
       </c>
       <c r="F127" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="B128" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="C128" t="s">
-        <v>440</v>
+        <v>360</v>
       </c>
       <c r="D128" t="s">
-        <v>441</v>
+        <v>361</v>
       </c>
       <c r="F128" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="B129" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="C129" t="s">
-        <v>440</v>
+        <v>358</v>
       </c>
       <c r="D129" t="s">
-        <v>441</v>
+        <v>359</v>
       </c>
       <c r="F129" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="B130" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="C130" t="s">
-        <v>482</v>
+        <v>360</v>
       </c>
       <c r="D130" t="s">
-        <v>483</v>
+        <v>361</v>
       </c>
       <c r="F130" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="B131" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="C131" t="s">
-        <v>297</v>
+        <v>360</v>
       </c>
       <c r="D131" t="s">
-        <v>298</v>
+        <v>361</v>
       </c>
       <c r="F131" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="B132" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="C132" t="s">
-        <v>482</v>
+        <v>360</v>
       </c>
       <c r="D132" t="s">
-        <v>483</v>
+        <v>361</v>
       </c>
       <c r="F132" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="B133" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="C133" t="s">
-        <v>480</v>
+        <v>497</v>
       </c>
       <c r="D133" t="s">
-        <v>481</v>
+        <v>498</v>
       </c>
       <c r="F133" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
       <c r="B134" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="C134" t="s">
-        <v>440</v>
+        <v>360</v>
       </c>
       <c r="D134" t="s">
-        <v>441</v>
+        <v>361</v>
       </c>
       <c r="F134" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="B135" t="s">
-        <v>498</v>
+        <v>504</v>
       </c>
       <c r="C135" t="s">
-        <v>499</v>
+        <v>360</v>
       </c>
       <c r="D135" t="s">
-        <v>500</v>
+        <v>361</v>
       </c>
       <c r="F135" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="B136" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="C136" t="s">
-        <v>499</v>
+        <v>360</v>
       </c>
       <c r="D136" t="s">
-        <v>500</v>
+        <v>361</v>
       </c>
       <c r="F136" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="B137" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="C137" t="s">
-        <v>507</v>
+        <v>360</v>
       </c>
       <c r="D137" t="s">
-        <v>508</v>
+        <v>361</v>
       </c>
       <c r="F137" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="B138" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="C138" t="s">
-        <v>499</v>
+        <v>360</v>
       </c>
       <c r="D138" t="s">
-        <v>500</v>
+        <v>361</v>
       </c>
       <c r="F138" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
-        <v>460</v>
+        <v>515</v>
       </c>
       <c r="B139" t="s">
-        <v>461</v>
+        <v>516</v>
       </c>
       <c r="C139" t="s">
-        <v>297</v>
+        <v>509</v>
       </c>
       <c r="D139" t="s">
-        <v>298</v>
+        <v>510</v>
       </c>
       <c r="F139" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="B140" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="C140" t="s">
-        <v>460</v>
+        <v>360</v>
       </c>
       <c r="D140" t="s">
-        <v>461</v>
+        <v>361</v>
       </c>
       <c r="F140" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="B141" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="C141" t="s">
-        <v>282</v>
+        <v>523</v>
       </c>
       <c r="D141" t="s">
-        <v>283</v>
+        <v>524</v>
       </c>
       <c r="F141" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="B142" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="C142" t="s">
-        <v>440</v>
+        <v>360</v>
       </c>
       <c r="D142" t="s">
-        <v>441</v>
+        <v>361</v>
       </c>
       <c r="F142" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="B143" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="C143" t="s">
-        <v>520</v>
+        <v>531</v>
       </c>
       <c r="D143" t="s">
-        <v>521</v>
+        <v>532</v>
       </c>
       <c r="F143" t="s">
-        <v>525</v>
+        <v>533</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
-        <v>526</v>
+        <v>534</v>
       </c>
       <c r="B144" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="C144" t="s">
-        <v>297</v>
+        <v>531</v>
       </c>
       <c r="D144" t="s">
-        <v>298</v>
+        <v>532</v>
       </c>
       <c r="F144" t="s">
-        <v>528</v>
+        <v>536</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
       <c r="B145" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="C145" t="s">
-        <v>440</v>
+        <v>503</v>
       </c>
       <c r="D145" t="s">
-        <v>441</v>
+        <v>504</v>
       </c>
       <c r="F145" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
-        <v>532</v>
+        <v>540</v>
       </c>
       <c r="B146" t="s">
-        <v>533</v>
+        <v>541</v>
       </c>
       <c r="C146" t="s">
-        <v>440</v>
+        <v>503</v>
       </c>
       <c r="D146" t="s">
-        <v>441</v>
+        <v>504</v>
       </c>
       <c r="F146" t="s">
-        <v>534</v>
+        <v>542</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
-        <v>535</v>
+        <v>543</v>
       </c>
       <c r="B147" t="s">
-        <v>536</v>
+        <v>544</v>
       </c>
       <c r="C147" t="s">
-        <v>529</v>
+        <v>545</v>
       </c>
       <c r="D147" t="s">
-        <v>530</v>
+        <v>546</v>
       </c>
       <c r="F147" t="s">
-        <v>537</v>
+        <v>547</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
-        <v>538</v>
+        <v>548</v>
       </c>
       <c r="B148" t="s">
-        <v>539</v>
+        <v>549</v>
       </c>
       <c r="C148" t="s">
-        <v>297</v>
+        <v>360</v>
       </c>
       <c r="D148" t="s">
-        <v>298</v>
+        <v>361</v>
       </c>
       <c r="F148" t="s">
-        <v>540</v>
+        <v>550</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
-        <v>541</v>
+        <v>551</v>
       </c>
       <c r="B149" t="s">
-        <v>542</v>
+        <v>552</v>
       </c>
       <c r="C149" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="D149" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
       <c r="F149" t="s">
-        <v>543</v>
+        <v>553</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
+        <v>554</v>
+      </c>
+      <c r="B150" t="s">
+        <v>555</v>
+      </c>
+      <c r="C150" t="s">
+        <v>543</v>
+      </c>
+      <c r="D150" t="s">
         <v>544</v>
       </c>
-      <c r="B150" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F150" t="s">
-        <v>546</v>
+        <v>556</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
-        <v>547</v>
+        <v>557</v>
       </c>
       <c r="B151" t="s">
-        <v>548</v>
+        <v>558</v>
       </c>
       <c r="C151" t="s">
-        <v>440</v>
+        <v>503</v>
       </c>
       <c r="D151" t="s">
-        <v>441</v>
+        <v>504</v>
       </c>
       <c r="F151" t="s">
-        <v>549</v>
+        <v>559</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
-        <v>550</v>
+        <v>560</v>
       </c>
       <c r="B152" t="s">
-        <v>551</v>
+        <v>561</v>
       </c>
       <c r="C152" t="s">
-        <v>440</v>
+        <v>562</v>
       </c>
       <c r="D152" t="s">
-        <v>441</v>
+        <v>563</v>
       </c>
       <c r="F152" t="s">
-        <v>552</v>
+        <v>564</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
-        <v>553</v>
+        <v>565</v>
       </c>
       <c r="B153" t="s">
-        <v>554</v>
+        <v>566</v>
       </c>
       <c r="C153" t="s">
-        <v>440</v>
+        <v>562</v>
       </c>
       <c r="D153" t="s">
-        <v>441</v>
+        <v>563</v>
       </c>
       <c r="F153" t="s">
-        <v>555</v>
+        <v>567</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
-        <v>556</v>
+        <v>568</v>
       </c>
       <c r="B154" t="s">
-        <v>557</v>
+        <v>569</v>
       </c>
       <c r="C154" t="s">
-        <v>460</v>
+        <v>570</v>
       </c>
       <c r="D154" t="s">
-        <v>461</v>
+        <v>571</v>
       </c>
       <c r="F154" t="s">
-        <v>558</v>
+        <v>572</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
-        <v>559</v>
+        <v>573</v>
       </c>
       <c r="B155" t="s">
-        <v>560</v>
+        <v>574</v>
       </c>
       <c r="C155" t="s">
-        <v>297</v>
+        <v>562</v>
       </c>
       <c r="D155" t="s">
-        <v>298</v>
+        <v>563</v>
       </c>
       <c r="F155" t="s">
-        <v>561</v>
+        <v>575</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
-        <v>562</v>
+        <v>523</v>
       </c>
       <c r="B156" t="s">
-        <v>563</v>
+        <v>524</v>
       </c>
       <c r="C156" t="s">
-        <v>559</v>
+        <v>360</v>
       </c>
       <c r="D156" t="s">
-        <v>560</v>
+        <v>361</v>
       </c>
       <c r="F156" t="s">
-        <v>564</v>
+        <v>576</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
-        <v>565</v>
+        <v>577</v>
       </c>
       <c r="B157" t="s">
-        <v>566</v>
+        <v>578</v>
       </c>
       <c r="C157" t="s">
-        <v>559</v>
+        <v>523</v>
       </c>
       <c r="D157" t="s">
-        <v>560</v>
+        <v>524</v>
       </c>
       <c r="F157" t="s">
-        <v>567</v>
+        <v>579</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
-        <v>568</v>
+        <v>580</v>
       </c>
       <c r="B158" t="s">
-        <v>569</v>
+        <v>581</v>
       </c>
       <c r="C158" t="s">
-        <v>297</v>
+        <v>345</v>
       </c>
       <c r="D158" t="s">
-        <v>298</v>
+        <v>346</v>
       </c>
       <c r="F158" t="s">
-        <v>570</v>
+        <v>582</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
-        <v>359</v>
+        <v>583</v>
       </c>
       <c r="B159" t="s">
-        <v>360</v>
+        <v>584</v>
       </c>
       <c r="C159" t="s">
-        <v>297</v>
+        <v>503</v>
       </c>
       <c r="D159" t="s">
-        <v>298</v>
+        <v>504</v>
       </c>
       <c r="F159" t="s">
-        <v>571</v>
+        <v>585</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
-        <v>572</v>
+        <v>586</v>
       </c>
       <c r="B160" t="s">
-        <v>573</v>
+        <v>587</v>
       </c>
       <c r="C160" t="s">
-        <v>297</v>
+        <v>583</v>
       </c>
       <c r="D160" t="s">
-        <v>298</v>
+        <v>584</v>
       </c>
       <c r="F160" t="s">
-        <v>574</v>
+        <v>588</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
-        <v>575</v>
+        <v>589</v>
       </c>
       <c r="B161" t="s">
-        <v>576</v>
+        <v>590</v>
       </c>
       <c r="C161" t="s">
-        <v>297</v>
+        <v>360</v>
       </c>
       <c r="D161" t="s">
-        <v>298</v>
+        <v>361</v>
       </c>
       <c r="F161" t="s">
-        <v>577</v>
+        <v>591</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
-        <v>578</v>
+        <v>592</v>
       </c>
       <c r="B162" t="s">
-        <v>579</v>
+        <v>593</v>
       </c>
       <c r="C162" t="s">
-        <v>580</v>
+        <v>503</v>
       </c>
       <c r="D162" t="s">
-        <v>581</v>
+        <v>504</v>
       </c>
       <c r="F162" t="s">
-        <v>582</v>
+        <v>594</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
-        <v>583</v>
+        <v>595</v>
       </c>
       <c r="B163" t="s">
-        <v>584</v>
+        <v>596</v>
       </c>
       <c r="C163" t="s">
-        <v>580</v>
+        <v>503</v>
       </c>
       <c r="D163" t="s">
-        <v>581</v>
+        <v>504</v>
       </c>
       <c r="F163" t="s">
-        <v>585</v>
+        <v>597</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
-        <v>586</v>
+        <v>598</v>
       </c>
       <c r="B164" t="s">
-        <v>587</v>
+        <v>599</v>
       </c>
       <c r="C164" t="s">
-        <v>580</v>
+        <v>592</v>
       </c>
       <c r="D164" t="s">
-        <v>581</v>
+        <v>593</v>
       </c>
       <c r="F164" t="s">
-        <v>588</v>
+        <v>600</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
-        <v>589</v>
+        <v>601</v>
       </c>
       <c r="B165" t="s">
-        <v>590</v>
+        <v>602</v>
       </c>
       <c r="C165" t="s">
-        <v>297</v>
+        <v>360</v>
       </c>
       <c r="D165" t="s">
-        <v>298</v>
+        <v>361</v>
       </c>
       <c r="F165" t="s">
-        <v>591</v>
+        <v>603</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
-        <v>592</v>
+        <v>604</v>
       </c>
       <c r="B166" t="s">
-        <v>593</v>
+        <v>605</v>
       </c>
       <c r="C166" t="s">
-        <v>297</v>
+        <v>601</v>
       </c>
       <c r="D166" t="s">
-        <v>298</v>
+        <v>602</v>
       </c>
       <c r="F166" t="s">
-        <v>594</v>
+        <v>606</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
-        <v>595</v>
+        <v>607</v>
       </c>
       <c r="B167" t="s">
-        <v>596</v>
+        <v>608</v>
       </c>
       <c r="C167" t="s">
-        <v>297</v>
+        <v>503</v>
       </c>
       <c r="D167" t="s">
-        <v>298</v>
+        <v>504</v>
       </c>
       <c r="F167" t="s">
-        <v>597</v>
+        <v>609</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
-        <v>598</v>
+        <v>610</v>
       </c>
       <c r="B168" t="s">
-        <v>599</v>
+        <v>611</v>
       </c>
       <c r="C168" t="s">
-        <v>297</v>
+        <v>503</v>
       </c>
       <c r="D168" t="s">
-        <v>298</v>
+        <v>504</v>
       </c>
       <c r="F168" t="s">
-        <v>600</v>
+        <v>612</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
-        <v>601</v>
+        <v>613</v>
       </c>
       <c r="B169" t="s">
-        <v>602</v>
+        <v>614</v>
       </c>
       <c r="C169" t="s">
-        <v>297</v>
+        <v>503</v>
       </c>
       <c r="D169" t="s">
-        <v>298</v>
+        <v>504</v>
       </c>
       <c r="F169" t="s">
-        <v>603</v>
+        <v>615</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
-        <v>604</v>
+        <v>616</v>
       </c>
       <c r="B170" t="s">
-        <v>605</v>
+        <v>617</v>
       </c>
       <c r="C170" t="s">
-        <v>297</v>
+        <v>503</v>
       </c>
       <c r="D170" t="s">
-        <v>298</v>
+        <v>504</v>
       </c>
       <c r="F170" t="s">
-        <v>606</v>
+        <v>618</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
-        <v>607</v>
+        <v>619</v>
       </c>
       <c r="B171" t="s">
-        <v>608</v>
+        <v>620</v>
       </c>
       <c r="C171" t="s">
-        <v>297</v>
+        <v>523</v>
       </c>
       <c r="D171" t="s">
-        <v>298</v>
+        <v>524</v>
       </c>
       <c r="F171" t="s">
-        <v>609</v>
+        <v>621</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
-        <v>610</v>
+        <v>622</v>
       </c>
       <c r="B172" t="s">
-        <v>611</v>
+        <v>623</v>
       </c>
       <c r="C172" t="s">
-        <v>297</v>
+        <v>360</v>
       </c>
       <c r="D172" t="s">
-        <v>298</v>
+        <v>361</v>
       </c>
       <c r="F172" t="s">
-        <v>612</v>
+        <v>624</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
-        <v>613</v>
+        <v>625</v>
       </c>
       <c r="B173" t="s">
-        <v>614</v>
+        <v>626</v>
       </c>
       <c r="C173" t="s">
-        <v>615</v>
+        <v>622</v>
       </c>
       <c r="D173" t="s">
-        <v>616</v>
+        <v>623</v>
       </c>
       <c r="F173" t="s">
-        <v>617</v>
+        <v>627</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
-        <v>618</v>
+        <v>628</v>
       </c>
       <c r="B174" t="s">
-        <v>619</v>
+        <v>629</v>
       </c>
       <c r="C174" t="s">
-        <v>367</v>
+        <v>622</v>
       </c>
       <c r="D174" t="s">
-        <v>368</v>
+        <v>623</v>
       </c>
       <c r="F174" t="s">
-        <v>620</v>
+        <v>630</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
-        <v>621</v>
+        <v>631</v>
       </c>
       <c r="B175" t="s">
-        <v>622</v>
+        <v>632</v>
       </c>
       <c r="C175" t="s">
-        <v>297</v>
+        <v>360</v>
       </c>
       <c r="D175" t="s">
-        <v>298</v>
+        <v>361</v>
       </c>
       <c r="F175" t="s">
-        <v>623</v>
+        <v>633</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>624</v>
+        <v>422</v>
       </c>
       <c r="B176" t="s">
-        <v>625</v>
+        <v>423</v>
       </c>
       <c r="C176" t="s">
-        <v>297</v>
+        <v>360</v>
       </c>
       <c r="D176" t="s">
-        <v>298</v>
+        <v>361</v>
       </c>
       <c r="F176" t="s">
-        <v>626</v>
+        <v>634</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
-        <v>627</v>
+        <v>635</v>
       </c>
       <c r="B177" t="s">
-        <v>628</v>
+        <v>636</v>
       </c>
       <c r="C177" t="s">
-        <v>297</v>
+        <v>360</v>
       </c>
       <c r="D177" t="s">
-        <v>298</v>
+        <v>361</v>
       </c>
       <c r="F177" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="B178" t="s">
-        <v>631</v>
+        <v>639</v>
       </c>
       <c r="C178" t="s">
-        <v>297</v>
+        <v>360</v>
       </c>
       <c r="D178" t="s">
-        <v>298</v>
+        <v>361</v>
       </c>
       <c r="F178" t="s">
-        <v>632</v>
+        <v>640</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
-        <v>615</v>
+        <v>641</v>
       </c>
       <c r="B179" t="s">
-        <v>616</v>
+        <v>642</v>
       </c>
       <c r="C179" t="s">
-        <v>297</v>
+        <v>643</v>
       </c>
       <c r="D179" t="s">
-        <v>298</v>
+        <v>644</v>
       </c>
       <c r="F179" t="s">
-        <v>633</v>
+        <v>645</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
-        <v>634</v>
+        <v>646</v>
       </c>
       <c r="B180" t="s">
-        <v>635</v>
+        <v>647</v>
       </c>
       <c r="C180" t="s">
-        <v>460</v>
+        <v>643</v>
       </c>
       <c r="D180" t="s">
-        <v>461</v>
+        <v>644</v>
       </c>
       <c r="F180" t="s">
-        <v>636</v>
+        <v>648</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>637</v>
+        <v>649</v>
       </c>
       <c r="B181" t="s">
-        <v>638</v>
+        <v>650</v>
       </c>
       <c r="C181" t="s">
-        <v>344</v>
+        <v>643</v>
       </c>
       <c r="D181" t="s">
-        <v>345</v>
+        <v>644</v>
       </c>
       <c r="F181" t="s">
-        <v>639</v>
+        <v>651</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
-        <v>640</v>
+        <v>652</v>
       </c>
       <c r="B182" t="s">
-        <v>641</v>
+        <v>653</v>
       </c>
       <c r="C182" t="s">
-        <v>297</v>
+        <v>360</v>
       </c>
       <c r="D182" t="s">
-        <v>298</v>
+        <v>361</v>
       </c>
       <c r="F182" t="s">
-        <v>642</v>
+        <v>654</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
-        <v>643</v>
+        <v>655</v>
       </c>
       <c r="B183" t="s">
-        <v>644</v>
+        <v>656</v>
       </c>
       <c r="C183" t="s">
-        <v>440</v>
+        <v>360</v>
       </c>
       <c r="D183" t="s">
-        <v>441</v>
+        <v>361</v>
       </c>
       <c r="F183" t="s">
-        <v>645</v>
+        <v>657</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
-        <v>646</v>
+        <v>658</v>
       </c>
       <c r="B184" t="s">
-        <v>647</v>
+        <v>659</v>
       </c>
       <c r="C184" t="s">
-        <v>297</v>
+        <v>360</v>
       </c>
       <c r="D184" t="s">
-        <v>298</v>
+        <v>361</v>
       </c>
       <c r="F184" t="s">
-        <v>648</v>
+        <v>660</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
-        <v>580</v>
+        <v>661</v>
       </c>
       <c r="B185" t="s">
-        <v>581</v>
+        <v>662</v>
       </c>
       <c r="C185" t="s">
-        <v>297</v>
+        <v>360</v>
       </c>
       <c r="D185" t="s">
-        <v>298</v>
+        <v>361</v>
       </c>
       <c r="F185" t="s">
-        <v>649</v>
+        <v>663</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
-        <v>650</v>
+        <v>664</v>
       </c>
       <c r="B186" t="s">
-        <v>651</v>
+        <v>665</v>
       </c>
       <c r="C186" t="s">
-        <v>583</v>
+        <v>360</v>
       </c>
       <c r="D186" t="s">
-        <v>584</v>
+        <v>361</v>
       </c>
       <c r="F186" t="s">
-        <v>652</v>
+        <v>666</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
-        <v>468</v>
+        <v>667</v>
       </c>
       <c r="B187" t="s">
-        <v>469</v>
+        <v>668</v>
       </c>
       <c r="C187" t="s">
-        <v>463</v>
+        <v>360</v>
       </c>
       <c r="D187" t="s">
-        <v>464</v>
+        <v>361</v>
       </c>
       <c r="F187" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
-        <v>507</v>
+        <v>670</v>
       </c>
       <c r="B188" t="s">
-        <v>508</v>
+        <v>671</v>
       </c>
       <c r="C188" t="s">
-        <v>494</v>
+        <v>360</v>
       </c>
       <c r="D188" t="s">
-        <v>495</v>
+        <v>361</v>
       </c>
       <c r="F188" t="s">
-        <v>654</v>
+        <v>672</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
-        <v>499</v>
+        <v>673</v>
       </c>
       <c r="B189" t="s">
-        <v>500</v>
+        <v>674</v>
       </c>
       <c r="C189" t="s">
-        <v>297</v>
+        <v>360</v>
       </c>
       <c r="D189" t="s">
-        <v>298</v>
+        <v>361</v>
       </c>
       <c r="F189" t="s">
-        <v>655</v>
+        <v>675</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>656</v>
+        <v>676</v>
       </c>
       <c r="B190" t="s">
-        <v>657</v>
+        <v>677</v>
       </c>
       <c r="C190" t="s">
-        <v>499</v>
+        <v>678</v>
       </c>
       <c r="D190" t="s">
-        <v>500</v>
+        <v>679</v>
       </c>
       <c r="F190" t="s">
-        <v>658</v>
+        <v>680</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
-        <v>282</v>
+        <v>681</v>
       </c>
       <c r="B191" t="s">
-        <v>283</v>
+        <v>682</v>
       </c>
       <c r="C191" t="s">
-        <v>297</v>
+        <v>430</v>
       </c>
       <c r="D191" t="s">
-        <v>298</v>
+        <v>431</v>
       </c>
       <c r="F191" t="s">
-        <v>659</v>
+        <v>683</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
-        <v>660</v>
+        <v>684</v>
       </c>
       <c r="B192" t="s">
-        <v>661</v>
+        <v>685</v>
       </c>
       <c r="C192" t="s">
-        <v>282</v>
+        <v>360</v>
       </c>
       <c r="D192" t="s">
-        <v>283</v>
+        <v>361</v>
       </c>
       <c r="F192" t="s">
-        <v>662</v>
+        <v>686</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>305</v>
+        <v>687</v>
       </c>
       <c r="B193" t="s">
-        <v>306</v>
+        <v>688</v>
       </c>
       <c r="C193" t="s">
-        <v>297</v>
+        <v>360</v>
       </c>
       <c r="D193" t="s">
-        <v>298</v>
+        <v>361</v>
       </c>
       <c r="F193" t="s">
-        <v>663</v>
+        <v>689</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
-        <v>664</v>
+        <v>690</v>
       </c>
       <c r="B194" t="s">
-        <v>665</v>
+        <v>691</v>
       </c>
       <c r="C194" t="s">
-        <v>297</v>
+        <v>360</v>
       </c>
       <c r="D194" t="s">
-        <v>298</v>
+        <v>361</v>
       </c>
       <c r="F194" t="s">
-        <v>666</v>
+        <v>692</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
-        <v>667</v>
+        <v>693</v>
       </c>
       <c r="B195" t="s">
-        <v>668</v>
+        <v>694</v>
       </c>
       <c r="C195" t="s">
-        <v>664</v>
+        <v>360</v>
       </c>
       <c r="D195" t="s">
-        <v>665</v>
+        <v>361</v>
       </c>
       <c r="F195" t="s">
-        <v>669</v>
+        <v>695</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>670</v>
+        <v>678</v>
       </c>
       <c r="B196" t="s">
-        <v>671</v>
+        <v>679</v>
       </c>
       <c r="C196" t="s">
-        <v>667</v>
+        <v>360</v>
       </c>
       <c r="D196" t="s">
-        <v>668</v>
+        <v>361</v>
       </c>
       <c r="F196" t="s">
-        <v>672</v>
+        <v>696</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
-        <v>673</v>
+        <v>697</v>
       </c>
       <c r="B197" t="s">
-        <v>674</v>
+        <v>698</v>
       </c>
       <c r="C197" t="s">
-        <v>667</v>
+        <v>523</v>
       </c>
       <c r="D197" t="s">
-        <v>668</v>
+        <v>524</v>
       </c>
       <c r="F197" t="s">
-        <v>675</v>
+        <v>699</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>676</v>
+        <v>700</v>
       </c>
       <c r="B198" t="s">
-        <v>677</v>
+        <v>701</v>
       </c>
       <c r="C198" t="s">
-        <v>664</v>
+        <v>407</v>
       </c>
       <c r="D198" t="s">
-        <v>665</v>
+        <v>408</v>
       </c>
       <c r="F198" t="s">
-        <v>678</v>
+        <v>702</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
-        <v>679</v>
+        <v>703</v>
       </c>
       <c r="B199" t="s">
-        <v>680</v>
+        <v>704</v>
       </c>
       <c r="C199" t="s">
-        <v>664</v>
+        <v>360</v>
       </c>
       <c r="D199" t="s">
-        <v>665</v>
+        <v>361</v>
       </c>
       <c r="F199" t="s">
-        <v>681</v>
+        <v>705</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
-        <v>682</v>
+        <v>706</v>
       </c>
       <c r="B200" t="s">
-        <v>683</v>
+        <v>707</v>
       </c>
       <c r="C200" t="s">
-        <v>297</v>
+        <v>503</v>
       </c>
       <c r="D200" t="s">
-        <v>298</v>
+        <v>504</v>
       </c>
       <c r="F200" t="s">
-        <v>684</v>
+        <v>708</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>685</v>
+        <v>709</v>
       </c>
       <c r="B201" t="s">
-        <v>686</v>
+        <v>710</v>
       </c>
       <c r="C201" t="s">
-        <v>297</v>
+        <v>360</v>
       </c>
       <c r="D201" t="s">
-        <v>298</v>
+        <v>361</v>
       </c>
       <c r="F201" t="s">
-        <v>687</v>
+        <v>711</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
-        <v>688</v>
+        <v>643</v>
       </c>
       <c r="B202" t="s">
-        <v>689</v>
+        <v>644</v>
       </c>
       <c r="C202" t="s">
-        <v>685</v>
+        <v>360</v>
       </c>
       <c r="D202" t="s">
-        <v>686</v>
+        <v>361</v>
       </c>
       <c r="F202" t="s">
-        <v>690</v>
+        <v>712</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>691</v>
+        <v>713</v>
       </c>
       <c r="B203" t="s">
-        <v>692</v>
+        <v>714</v>
       </c>
       <c r="C203" t="s">
-        <v>460</v>
+        <v>646</v>
       </c>
       <c r="D203" t="s">
-        <v>461</v>
+        <v>647</v>
       </c>
       <c r="F203" t="s">
-        <v>693</v>
+        <v>715</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
-        <v>354</v>
+        <v>531</v>
       </c>
       <c r="B204" t="s">
-        <v>355</v>
+        <v>532</v>
       </c>
       <c r="C204" t="s">
-        <v>297</v>
+        <v>526</v>
       </c>
       <c r="D204" t="s">
-        <v>298</v>
+        <v>527</v>
       </c>
       <c r="F204" t="s">
-        <v>694</v>
+        <v>716</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
-        <v>695</v>
+        <v>570</v>
       </c>
       <c r="B205" t="s">
-        <v>696</v>
+        <v>571</v>
       </c>
       <c r="C205" t="s">
-        <v>532</v>
+        <v>557</v>
       </c>
       <c r="D205" t="s">
-        <v>533</v>
+        <v>558</v>
       </c>
       <c r="F205" t="s">
-        <v>697</v>
+        <v>717</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
-        <v>698</v>
+        <v>562</v>
       </c>
       <c r="B206" t="s">
-        <v>699</v>
+        <v>563</v>
       </c>
       <c r="C206" t="s">
-        <v>297</v>
+        <v>360</v>
       </c>
       <c r="D206" t="s">
-        <v>298</v>
+        <v>361</v>
       </c>
       <c r="F206" t="s">
-        <v>700</v>
+        <v>718</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
-        <v>701</v>
+        <v>719</v>
       </c>
       <c r="B207" t="s">
-        <v>702</v>
+        <v>720</v>
       </c>
       <c r="C207" t="s">
-        <v>568</v>
+        <v>562</v>
       </c>
       <c r="D207" t="s">
-        <v>569</v>
+        <v>563</v>
       </c>
       <c r="F207" t="s">
-        <v>703</v>
+        <v>721</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
-        <v>704</v>
+        <v>345</v>
       </c>
       <c r="B208" t="s">
-        <v>705</v>
+        <v>346</v>
       </c>
       <c r="C208" t="s">
-        <v>568</v>
+        <v>360</v>
       </c>
       <c r="D208" t="s">
-        <v>569</v>
+        <v>361</v>
       </c>
       <c r="F208" t="s">
-        <v>706</v>
+        <v>722</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
-        <v>707</v>
+        <v>723</v>
       </c>
       <c r="B209" t="s">
-        <v>708</v>
+        <v>724</v>
       </c>
       <c r="C209" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="D209" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="F209" t="s">
-        <v>709</v>
+        <v>725</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
-        <v>710</v>
+        <v>368</v>
       </c>
       <c r="B210" t="s">
-        <v>711</v>
+        <v>369</v>
       </c>
       <c r="C210" t="s">
-        <v>712</v>
+        <v>360</v>
       </c>
       <c r="D210" t="s">
-        <v>713</v>
+        <v>361</v>
       </c>
       <c r="F210" t="s">
-        <v>714</v>
+        <v>726</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
-        <v>482</v>
+        <v>727</v>
       </c>
       <c r="B211" t="s">
-        <v>483</v>
+        <v>728</v>
       </c>
       <c r="C211" t="s">
-        <v>485</v>
+        <v>360</v>
       </c>
       <c r="D211" t="s">
-        <v>486</v>
+        <v>361</v>
       </c>
       <c r="F211" t="s">
-        <v>715</v>
+        <v>729</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
-        <v>716</v>
+        <v>730</v>
       </c>
       <c r="B212" t="s">
-        <v>717</v>
+        <v>731</v>
       </c>
       <c r="C212" t="s">
-        <v>367</v>
+        <v>727</v>
       </c>
       <c r="D212" t="s">
-        <v>368</v>
+        <v>728</v>
       </c>
       <c r="F212" t="s">
-        <v>718</v>
+        <v>732</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>719</v>
+        <v>733</v>
       </c>
       <c r="B213" t="s">
-        <v>720</v>
+        <v>734</v>
       </c>
       <c r="C213" t="s">
-        <v>352</v>
+        <v>730</v>
       </c>
       <c r="D213" t="s">
-        <v>353</v>
+        <v>731</v>
       </c>
       <c r="F213" t="s">
-        <v>721</v>
+        <v>735</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
-        <v>722</v>
+        <v>736</v>
       </c>
       <c r="B214" t="s">
-        <v>723</v>
+        <v>737</v>
       </c>
       <c r="C214" t="s">
-        <v>460</v>
+        <v>730</v>
       </c>
       <c r="D214" t="s">
-        <v>461</v>
+        <v>731</v>
       </c>
       <c r="F214" t="s">
-        <v>724</v>
+        <v>738</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
-        <v>725</v>
+        <v>739</v>
       </c>
       <c r="B215" t="s">
-        <v>726</v>
+        <v>740</v>
       </c>
       <c r="C215" t="s">
-        <v>664</v>
+        <v>727</v>
       </c>
       <c r="D215" t="s">
-        <v>665</v>
+        <v>728</v>
       </c>
       <c r="F215" t="s">
-        <v>727</v>
+        <v>741</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
+        <v>742</v>
+      </c>
+      <c r="B216" t="s">
+        <v>743</v>
+      </c>
+      <c r="C216" t="s">
+        <v>727</v>
+      </c>
+      <c r="D216" t="s">
         <v>728</v>
       </c>
-      <c r="B216" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F216" t="s">
-        <v>730</v>
+        <v>744</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
-        <v>731</v>
+        <v>745</v>
       </c>
       <c r="B217" t="s">
-        <v>732</v>
+        <v>746</v>
       </c>
       <c r="C217" t="s">
-        <v>429</v>
+        <v>360</v>
       </c>
       <c r="D217" t="s">
-        <v>430</v>
+        <v>361</v>
       </c>
       <c r="F217" t="s">
-        <v>733</v>
+        <v>747</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
-        <v>297</v>
+        <v>748</v>
       </c>
       <c r="B218" t="s">
-        <v>298</v>
+        <v>749</v>
       </c>
       <c r="C218" t="s">
-        <v>313</v>
+        <v>360</v>
       </c>
       <c r="D218" t="s">
-        <v>314</v>
+        <v>361</v>
       </c>
       <c r="F218" t="s">
-        <v>734</v>
+        <v>750</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
-        <v>735</v>
+        <v>751</v>
       </c>
       <c r="B219" t="s">
-        <v>736</v>
+        <v>752</v>
       </c>
       <c r="C219" t="s">
-        <v>324</v>
+        <v>748</v>
       </c>
       <c r="D219" t="s">
-        <v>325</v>
+        <v>749</v>
       </c>
       <c r="F219" t="s">
-        <v>737</v>
+        <v>753</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>738</v>
+        <v>754</v>
       </c>
       <c r="B220" t="s">
-        <v>739</v>
+        <v>755</v>
       </c>
       <c r="C220" t="s">
-        <v>740</v>
+        <v>523</v>
       </c>
       <c r="D220" t="s">
-        <v>741</v>
+        <v>524</v>
       </c>
       <c r="F220" t="s">
-        <v>742</v>
+        <v>756</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
-        <v>743</v>
+        <v>417</v>
       </c>
       <c r="B221" t="s">
-        <v>744</v>
+        <v>418</v>
       </c>
       <c r="C221" t="s">
-        <v>745</v>
+        <v>360</v>
       </c>
       <c r="D221" t="s">
-        <v>746</v>
+        <v>361</v>
       </c>
       <c r="F221" t="s">
-        <v>747</v>
+        <v>757</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
-        <v>740</v>
+        <v>758</v>
       </c>
       <c r="B222" t="s">
-        <v>741</v>
+        <v>759</v>
       </c>
       <c r="C222" t="s">
-        <v>743</v>
+        <v>595</v>
       </c>
       <c r="D222" t="s">
-        <v>744</v>
+        <v>596</v>
       </c>
       <c r="F222" t="s">
-        <v>748</v>
+        <v>760</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>434</v>
+        <v>761</v>
       </c>
       <c r="B223" t="s">
-        <v>435</v>
+        <v>762</v>
       </c>
       <c r="C223" t="s">
-        <v>297</v>
+        <v>360</v>
       </c>
       <c r="D223" t="s">
-        <v>298</v>
+        <v>361</v>
       </c>
       <c r="F223" t="s">
-        <v>749</v>
+        <v>763</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>750</v>
+        <v>764</v>
       </c>
       <c r="B224" t="s">
-        <v>751</v>
+        <v>765</v>
       </c>
       <c r="C224" t="s">
-        <v>752</v>
+        <v>631</v>
       </c>
       <c r="D224" t="s">
-        <v>753</v>
+        <v>632</v>
       </c>
       <c r="F224" t="s">
-        <v>754</v>
+        <v>766</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>755</v>
+        <v>767</v>
       </c>
       <c r="B225" t="s">
-        <v>756</v>
+        <v>768</v>
       </c>
       <c r="C225" t="s">
-        <v>757</v>
+        <v>631</v>
       </c>
       <c r="D225" t="s">
-        <v>758</v>
+        <v>632</v>
       </c>
       <c r="F225" t="s">
-        <v>759</v>
+        <v>769</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
-        <v>760</v>
+        <v>770</v>
       </c>
       <c r="B226" t="s">
-        <v>761</v>
+        <v>771</v>
       </c>
       <c r="C226" t="s">
-        <v>762</v>
+        <v>412</v>
       </c>
       <c r="D226" t="s">
-        <v>763</v>
+        <v>413</v>
       </c>
       <c r="F226" t="s">
-        <v>764</v>
+        <v>772</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
-        <v>765</v>
+        <v>773</v>
       </c>
       <c r="B227" t="s">
-        <v>766</v>
+        <v>774</v>
       </c>
       <c r="C227" t="s">
-        <v>767</v>
+        <v>775</v>
       </c>
       <c r="D227" t="s">
-        <v>768</v>
+        <v>776</v>
       </c>
       <c r="F227" t="s">
-        <v>769</v>
+        <v>777</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
-        <v>770</v>
+        <v>545</v>
       </c>
       <c r="B228" t="s">
-        <v>771</v>
+        <v>546</v>
       </c>
       <c r="C228" t="s">
-        <v>772</v>
+        <v>548</v>
       </c>
       <c r="D228" t="s">
-        <v>773</v>
+        <v>549</v>
       </c>
       <c r="F228" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
-        <v>752</v>
+        <v>779</v>
       </c>
       <c r="B229" t="s">
-        <v>753</v>
+        <v>780</v>
       </c>
       <c r="C229" t="s">
-        <v>775</v>
+        <v>430</v>
       </c>
       <c r="D229" t="s">
-        <v>776</v>
+        <v>431</v>
       </c>
       <c r="F229" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
-        <v>757</v>
+        <v>782</v>
       </c>
       <c r="B230" t="s">
-        <v>758</v>
+        <v>783</v>
       </c>
       <c r="C230" t="s">
-        <v>778</v>
+        <v>415</v>
       </c>
       <c r="D230" t="s">
-        <v>779</v>
+        <v>416</v>
       </c>
       <c r="F230" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
-        <v>762</v>
+        <v>785</v>
       </c>
       <c r="B231" t="s">
-        <v>763</v>
+        <v>786</v>
       </c>
       <c r="C231" t="s">
-        <v>781</v>
+        <v>523</v>
       </c>
       <c r="D231" t="s">
-        <v>782</v>
+        <v>524</v>
       </c>
       <c r="F231" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>767</v>
+        <v>788</v>
       </c>
       <c r="B232" t="s">
-        <v>768</v>
+        <v>789</v>
       </c>
       <c r="C232" t="s">
-        <v>784</v>
+        <v>727</v>
       </c>
       <c r="D232" t="s">
-        <v>785</v>
+        <v>728</v>
       </c>
       <c r="F232" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
-        <v>772</v>
+        <v>791</v>
       </c>
       <c r="B233" t="s">
-        <v>773</v>
+        <v>792</v>
       </c>
       <c r="C233" t="s">
-        <v>787</v>
+        <v>492</v>
       </c>
       <c r="D233" t="s">
-        <v>788</v>
+        <v>493</v>
       </c>
       <c r="F233" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>321</v>
+        <v>794</v>
       </c>
       <c r="B234" t="s">
-        <v>322</v>
+        <v>795</v>
       </c>
       <c r="C234" t="s">
-        <v>326</v>
+        <v>492</v>
       </c>
       <c r="D234" t="s">
-        <v>327</v>
+        <v>493</v>
       </c>
       <c r="F234" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>326</v>
+        <v>360</v>
       </c>
       <c r="B235" t="s">
-        <v>327</v>
+        <v>361</v>
       </c>
       <c r="C235" t="s">
-        <v>434</v>
+        <v>376</v>
       </c>
       <c r="D235" t="s">
-        <v>435</v>
+        <v>377</v>
       </c>
       <c r="F235" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>775</v>
+        <v>798</v>
       </c>
       <c r="B236" t="s">
-        <v>776</v>
+        <v>799</v>
       </c>
       <c r="C236" t="s">
-        <v>326</v>
+        <v>387</v>
       </c>
       <c r="D236" t="s">
-        <v>327</v>
+        <v>388</v>
       </c>
       <c r="F236" t="s">
-        <v>792</v>
+        <v>800</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>778</v>
+        <v>801</v>
       </c>
       <c r="B237" t="s">
-        <v>779</v>
+        <v>802</v>
       </c>
       <c r="C237" t="s">
-        <v>781</v>
+        <v>803</v>
       </c>
       <c r="D237" t="s">
-        <v>782</v>
+        <v>804</v>
       </c>
       <c r="F237" t="s">
-        <v>793</v>
+        <v>805</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
-        <v>784</v>
+        <v>806</v>
       </c>
       <c r="B238" t="s">
-        <v>785</v>
+        <v>807</v>
       </c>
       <c r="C238" t="s">
-        <v>781</v>
+        <v>808</v>
       </c>
       <c r="D238" t="s">
-        <v>782</v>
+        <v>809</v>
       </c>
       <c r="F238" t="s">
-        <v>794</v>
+        <v>810</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>781</v>
+        <v>803</v>
       </c>
       <c r="B239" t="s">
-        <v>782</v>
+        <v>804</v>
       </c>
       <c r="C239" t="s">
-        <v>326</v>
+        <v>806</v>
       </c>
       <c r="D239" t="s">
-        <v>327</v>
+        <v>807</v>
       </c>
       <c r="F239" t="s">
-        <v>795</v>
+        <v>811</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>787</v>
+        <v>497</v>
       </c>
       <c r="B240" t="s">
-        <v>788</v>
+        <v>498</v>
       </c>
       <c r="C240" t="s">
-        <v>781</v>
+        <v>360</v>
       </c>
       <c r="D240" t="s">
-        <v>782</v>
+        <v>361</v>
       </c>
       <c r="F240" t="s">
-        <v>796</v>
+        <v>812</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
       <c r="B241" t="s">
-        <v>798</v>
+        <v>814</v>
       </c>
       <c r="C241" t="s">
-        <v>799</v>
+        <v>815</v>
       </c>
       <c r="D241" t="s">
-        <v>800</v>
+        <v>816</v>
       </c>
       <c r="F241" t="s">
-        <v>801</v>
+        <v>817</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>745</v>
+        <v>818</v>
       </c>
       <c r="B242" t="s">
-        <v>746</v>
+        <v>819</v>
       </c>
       <c r="C242" t="s">
-        <v>802</v>
+        <v>820</v>
       </c>
       <c r="D242" t="s">
-        <v>803</v>
+        <v>821</v>
       </c>
       <c r="F242" t="s">
-        <v>804</v>
+        <v>822</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
-        <v>802</v>
+        <v>823</v>
       </c>
       <c r="B243" t="s">
-        <v>803</v>
+        <v>824</v>
       </c>
       <c r="C243" t="s">
-        <v>735</v>
+        <v>825</v>
       </c>
       <c r="D243" t="s">
-        <v>736</v>
+        <v>826</v>
       </c>
       <c r="F243" t="s">
-        <v>805</v>
+        <v>827</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>806</v>
+        <v>828</v>
       </c>
       <c r="B244" t="s">
-        <v>807</v>
+        <v>829</v>
       </c>
       <c r="C244" t="s">
-        <v>808</v>
+        <v>830</v>
       </c>
       <c r="D244" t="s">
-        <v>809</v>
+        <v>831</v>
       </c>
       <c r="F244" t="s">
-        <v>810</v>
+        <v>832</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>811</v>
+        <v>833</v>
       </c>
       <c r="B245" t="s">
-        <v>812</v>
+        <v>834</v>
       </c>
       <c r="C245" t="s">
-        <v>813</v>
+        <v>835</v>
       </c>
       <c r="D245" t="s">
-        <v>814</v>
+        <v>836</v>
       </c>
       <c r="F245" t="s">
-        <v>815</v>
+        <v>837</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
+        <v>815</v>
+      </c>
+      <c r="B246" t="s">
         <v>816</v>
       </c>
-      <c r="B246" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C246" t="s">
-        <v>818</v>
+        <v>838</v>
       </c>
       <c r="D246" t="s">
-        <v>819</v>
+        <v>839</v>
       </c>
       <c r="F246" t="s">
-        <v>820</v>
+        <v>840</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>808</v>
+        <v>820</v>
       </c>
       <c r="B247" t="s">
-        <v>809</v>
+        <v>821</v>
       </c>
       <c r="C247" t="s">
-        <v>821</v>
+        <v>841</v>
       </c>
       <c r="D247" t="s">
-        <v>822</v>
+        <v>842</v>
       </c>
       <c r="F247" t="s">
-        <v>823</v>
+        <v>843</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>813</v>
+        <v>825</v>
       </c>
       <c r="B248" t="s">
-        <v>814</v>
+        <v>826</v>
       </c>
       <c r="C248" t="s">
-        <v>824</v>
+        <v>844</v>
       </c>
       <c r="D248" t="s">
-        <v>825</v>
+        <v>845</v>
       </c>
       <c r="F248" t="s">
-        <v>826</v>
+        <v>846</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>799</v>
+        <v>830</v>
       </c>
       <c r="B249" t="s">
-        <v>800</v>
+        <v>831</v>
       </c>
       <c r="C249" t="s">
-        <v>827</v>
+        <v>847</v>
       </c>
       <c r="D249" t="s">
-        <v>828</v>
+        <v>848</v>
       </c>
       <c r="F249" t="s">
-        <v>829</v>
+        <v>849</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
-        <v>818</v>
+        <v>835</v>
       </c>
       <c r="B250" t="s">
-        <v>819</v>
+        <v>836</v>
       </c>
       <c r="C250" t="s">
-        <v>830</v>
+        <v>850</v>
       </c>
       <c r="D250" t="s">
-        <v>831</v>
+        <v>851</v>
       </c>
       <c r="F250" t="s">
-        <v>832</v>
+        <v>852</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>827</v>
+        <v>384</v>
       </c>
       <c r="B251" t="s">
-        <v>828</v>
+        <v>385</v>
       </c>
       <c r="C251" t="s">
-        <v>775</v>
+        <v>389</v>
       </c>
       <c r="D251" t="s">
-        <v>776</v>
+        <v>390</v>
       </c>
       <c r="F251" t="s">
-        <v>833</v>
+        <v>853</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>821</v>
+        <v>389</v>
       </c>
       <c r="B252" t="s">
-        <v>822</v>
+        <v>390</v>
       </c>
       <c r="C252" t="s">
-        <v>775</v>
+        <v>497</v>
       </c>
       <c r="D252" t="s">
-        <v>776</v>
+        <v>498</v>
       </c>
       <c r="F252" t="s">
-        <v>834</v>
+        <v>854</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>824</v>
+        <v>838</v>
       </c>
       <c r="B253" t="s">
-        <v>825</v>
+        <v>839</v>
       </c>
       <c r="C253" t="s">
-        <v>775</v>
+        <v>389</v>
       </c>
       <c r="D253" t="s">
-        <v>776</v>
+        <v>390</v>
       </c>
       <c r="F253" t="s">
-        <v>835</v>
+        <v>855</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>830</v>
+        <v>841</v>
       </c>
       <c r="B254" t="s">
-        <v>831</v>
+        <v>842</v>
       </c>
       <c r="C254" t="s">
-        <v>326</v>
+        <v>844</v>
       </c>
       <c r="D254" t="s">
-        <v>327</v>
+        <v>845</v>
       </c>
       <c r="F254" t="s">
-        <v>836</v>
+        <v>856</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>837</v>
+        <v>847</v>
       </c>
       <c r="B255" t="s">
-        <v>838</v>
+        <v>848</v>
       </c>
       <c r="C255" t="s">
-        <v>839</v>
+        <v>844</v>
       </c>
       <c r="D255" t="s">
-        <v>840</v>
+        <v>845</v>
       </c>
       <c r="F255" t="s">
-        <v>841</v>
+        <v>857</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>839</v>
+        <v>844</v>
       </c>
       <c r="B256" t="s">
-        <v>840</v>
+        <v>845</v>
       </c>
       <c r="C256" t="s">
-        <v>842</v>
+        <v>389</v>
       </c>
       <c r="D256" t="s">
-        <v>843</v>
+        <v>390</v>
       </c>
       <c r="F256" t="s">
-        <v>844</v>
+        <v>858</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>842</v>
+        <v>850</v>
       </c>
       <c r="B257" t="s">
-        <v>843</v>
+        <v>851</v>
       </c>
       <c r="C257" t="s">
-        <v>326</v>
+        <v>844</v>
       </c>
       <c r="D257" t="s">
-        <v>327</v>
+        <v>845</v>
       </c>
       <c r="F257" t="s">
-        <v>845</v>
+        <v>859</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>846</v>
+        <v>860</v>
       </c>
       <c r="B258" t="s">
-        <v>847</v>
+        <v>861</v>
       </c>
       <c r="C258" t="s">
-        <v>499</v>
+        <v>862</v>
       </c>
       <c r="D258" t="s">
-        <v>500</v>
+        <v>863</v>
       </c>
       <c r="F258" t="s">
-        <v>848</v>
+        <v>864</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>849</v>
+        <v>808</v>
       </c>
       <c r="B259" t="s">
-        <v>850</v>
+        <v>809</v>
       </c>
       <c r="C259" t="s">
-        <v>851</v>
+        <v>865</v>
       </c>
       <c r="D259" t="s">
-        <v>852</v>
+        <v>866</v>
       </c>
       <c r="F259" t="s">
-        <v>853</v>
+        <v>867</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>854</v>
+        <v>865</v>
       </c>
       <c r="B260" t="s">
-        <v>855</v>
+        <v>866</v>
       </c>
       <c r="C260" t="s">
-        <v>856</v>
+        <v>798</v>
       </c>
       <c r="D260" t="s">
-        <v>857</v>
+        <v>799</v>
       </c>
       <c r="F260" t="s">
-        <v>858</v>
+        <v>868</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>859</v>
+        <v>869</v>
       </c>
       <c r="B261" t="s">
-        <v>860</v>
+        <v>870</v>
       </c>
       <c r="C261" t="s">
-        <v>856</v>
+        <v>871</v>
       </c>
       <c r="D261" t="s">
-        <v>857</v>
+        <v>872</v>
       </c>
       <c r="F261" t="s">
-        <v>861</v>
+        <v>873</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>862</v>
+        <v>874</v>
       </c>
       <c r="B262" t="s">
-        <v>863</v>
+        <v>875</v>
       </c>
       <c r="C262" t="s">
-        <v>856</v>
+        <v>876</v>
       </c>
       <c r="D262" t="s">
-        <v>857</v>
+        <v>877</v>
       </c>
       <c r="F262" t="s">
-        <v>864</v>
+        <v>878</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
-        <v>865</v>
+        <v>879</v>
       </c>
       <c r="B263" t="s">
-        <v>866</v>
+        <v>880</v>
       </c>
       <c r="C263" t="s">
-        <v>856</v>
+        <v>881</v>
       </c>
       <c r="D263" t="s">
-        <v>857</v>
+        <v>882</v>
       </c>
       <c r="F263" t="s">
-        <v>867</v>
+        <v>883</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>868</v>
+        <v>871</v>
       </c>
       <c r="B264" t="s">
-        <v>869</v>
+        <v>872</v>
       </c>
       <c r="C264" t="s">
-        <v>856</v>
+        <v>884</v>
       </c>
       <c r="D264" t="s">
-        <v>857</v>
+        <v>885</v>
       </c>
       <c r="F264" t="s">
-        <v>870</v>
+        <v>886</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>871</v>
+        <v>876</v>
       </c>
       <c r="B265" t="s">
-        <v>872</v>
+        <v>877</v>
       </c>
       <c r="C265" t="s">
-        <v>856</v>
+        <v>887</v>
       </c>
       <c r="D265" t="s">
-        <v>857</v>
+        <v>888</v>
       </c>
       <c r="F265" t="s">
-        <v>873</v>
+        <v>889</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
-        <v>874</v>
+        <v>862</v>
       </c>
       <c r="B266" t="s">
-        <v>875</v>
+        <v>863</v>
       </c>
       <c r="C266" t="s">
-        <v>856</v>
+        <v>890</v>
       </c>
       <c r="D266" t="s">
-        <v>857</v>
+        <v>891</v>
       </c>
       <c r="F266" t="s">
-        <v>876</v>
+        <v>892</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="B267" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="C267" t="s">
-        <v>856</v>
+        <v>893</v>
       </c>
       <c r="D267" t="s">
-        <v>857</v>
+        <v>894</v>
       </c>
       <c r="F267" t="s">
-        <v>879</v>
+        <v>895</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>880</v>
+        <v>890</v>
       </c>
       <c r="B268" t="s">
-        <v>881</v>
+        <v>891</v>
       </c>
       <c r="C268" t="s">
-        <v>849</v>
+        <v>838</v>
       </c>
       <c r="D268" t="s">
-        <v>850</v>
+        <v>839</v>
       </c>
       <c r="F268" t="s">
-        <v>882</v>
+        <v>896</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="B269" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="C269" t="s">
-        <v>849</v>
+        <v>838</v>
       </c>
       <c r="D269" t="s">
-        <v>850</v>
+        <v>839</v>
       </c>
       <c r="F269" t="s">
-        <v>885</v>
+        <v>897</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="B270" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="C270" t="s">
-        <v>856</v>
+        <v>838</v>
       </c>
       <c r="D270" t="s">
-        <v>857</v>
+        <v>839</v>
       </c>
       <c r="F270" t="s">
-        <v>888</v>
+        <v>898</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="B271" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="C271" t="s">
-        <v>849</v>
+        <v>389</v>
       </c>
       <c r="D271" t="s">
-        <v>850</v>
+        <v>390</v>
       </c>
       <c r="F271" t="s">
-        <v>891</v>
+        <v>899</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>892</v>
+        <v>900</v>
       </c>
       <c r="B272" t="s">
-        <v>893</v>
+        <v>901</v>
       </c>
       <c r="C272" t="s">
-        <v>856</v>
+        <v>902</v>
       </c>
       <c r="D272" t="s">
-        <v>857</v>
+        <v>903</v>
       </c>
       <c r="F272" t="s">
-        <v>894</v>
+        <v>904</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>856</v>
+        <v>902</v>
       </c>
       <c r="B273" t="s">
-        <v>857</v>
+        <v>903</v>
       </c>
       <c r="C273" t="s">
-        <v>849</v>
+        <v>905</v>
       </c>
       <c r="D273" t="s">
-        <v>850</v>
+        <v>906</v>
       </c>
       <c r="F273" t="s">
-        <v>895</v>
+        <v>907</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>896</v>
+        <v>905</v>
       </c>
       <c r="B274" t="s">
-        <v>897</v>
+        <v>906</v>
       </c>
       <c r="C274" t="s">
-        <v>856</v>
+        <v>389</v>
       </c>
       <c r="D274" t="s">
-        <v>857</v>
+        <v>390</v>
       </c>
       <c r="F274" t="s">
-        <v>898</v>
+        <v>908</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>899</v>
+        <v>909</v>
       </c>
       <c r="B275" t="s">
-        <v>900</v>
+        <v>910</v>
       </c>
       <c r="C275" t="s">
-        <v>856</v>
+        <v>562</v>
       </c>
       <c r="D275" t="s">
-        <v>857</v>
+        <v>563</v>
       </c>
       <c r="F275" t="s">
-        <v>901</v>
+        <v>911</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>902</v>
+        <v>912</v>
       </c>
       <c r="B276" t="s">
-        <v>903</v>
+        <v>913</v>
       </c>
       <c r="C276" t="s">
-        <v>851</v>
+        <v>914</v>
       </c>
       <c r="D276" t="s">
-        <v>852</v>
+        <v>915</v>
       </c>
       <c r="F276" t="s">
-        <v>904</v>
+        <v>916</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>905</v>
+        <v>917</v>
       </c>
       <c r="B277" t="s">
-        <v>906</v>
+        <v>918</v>
       </c>
       <c r="C277" t="s">
-        <v>849</v>
+        <v>919</v>
       </c>
       <c r="D277" t="s">
-        <v>850</v>
+        <v>920</v>
       </c>
       <c r="F277" t="s">
-        <v>907</v>
+        <v>921</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>908</v>
+        <v>922</v>
       </c>
       <c r="B278" t="s">
-        <v>909</v>
+        <v>923</v>
       </c>
       <c r="C278" t="s">
-        <v>849</v>
+        <v>919</v>
       </c>
       <c r="D278" t="s">
-        <v>850</v>
+        <v>920</v>
       </c>
       <c r="F278" t="s">
-        <v>910</v>
+        <v>924</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
-        <v>911</v>
+        <v>925</v>
       </c>
       <c r="B279" t="s">
-        <v>912</v>
+        <v>926</v>
       </c>
       <c r="C279" t="s">
-        <v>913</v>
+        <v>919</v>
       </c>
       <c r="D279" t="s">
-        <v>914</v>
+        <v>920</v>
       </c>
       <c r="F279" t="s">
-        <v>915</v>
+        <v>927</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>916</v>
+        <v>928</v>
       </c>
       <c r="B280" t="s">
-        <v>917</v>
+        <v>929</v>
       </c>
       <c r="C280" t="s">
-        <v>849</v>
+        <v>919</v>
       </c>
       <c r="D280" t="s">
-        <v>850</v>
+        <v>920</v>
       </c>
       <c r="F280" t="s">
-        <v>918</v>
+        <v>930</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
+        <v>931</v>
+      </c>
+      <c r="B281" t="s">
+        <v>932</v>
+      </c>
+      <c r="C281" t="s">
         <v>919</v>
       </c>
-      <c r="B281" t="s">
+      <c r="D281" t="s">
         <v>920</v>
       </c>
-      <c r="C281" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F281" t="s">
-        <v>921</v>
+        <v>933</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>922</v>
+        <v>934</v>
       </c>
       <c r="B282" t="s">
-        <v>923</v>
+        <v>935</v>
       </c>
       <c r="C282" t="s">
-        <v>849</v>
+        <v>919</v>
       </c>
       <c r="D282" t="s">
-        <v>850</v>
+        <v>920</v>
       </c>
       <c r="F282" t="s">
-        <v>924</v>
+        <v>936</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>925</v>
+        <v>937</v>
       </c>
       <c r="B283" t="s">
-        <v>926</v>
+        <v>938</v>
       </c>
       <c r="C283" t="s">
-        <v>849</v>
+        <v>919</v>
       </c>
       <c r="D283" t="s">
-        <v>850</v>
+        <v>920</v>
       </c>
       <c r="F283" t="s">
-        <v>927</v>
+        <v>939</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>928</v>
+        <v>940</v>
       </c>
       <c r="B284" t="s">
-        <v>929</v>
+        <v>941</v>
       </c>
       <c r="C284" t="s">
-        <v>849</v>
+        <v>919</v>
       </c>
       <c r="D284" t="s">
-        <v>850</v>
+        <v>920</v>
       </c>
       <c r="F284" t="s">
-        <v>930</v>
+        <v>942</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>931</v>
+        <v>943</v>
       </c>
       <c r="B285" t="s">
-        <v>932</v>
+        <v>944</v>
       </c>
       <c r="C285" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D285" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F285" t="s">
-        <v>933</v>
+        <v>945</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>934</v>
+        <v>946</v>
       </c>
       <c r="B286" t="s">
-        <v>935</v>
+        <v>947</v>
       </c>
       <c r="C286" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D286" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F286" t="s">
-        <v>936</v>
+        <v>948</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
-        <v>937</v>
+        <v>949</v>
       </c>
       <c r="B287" t="s">
-        <v>938</v>
+        <v>950</v>
       </c>
       <c r="C287" t="s">
-        <v>849</v>
+        <v>919</v>
       </c>
       <c r="D287" t="s">
-        <v>850</v>
+        <v>920</v>
       </c>
       <c r="F287" t="s">
-        <v>939</v>
+        <v>951</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>940</v>
+        <v>952</v>
       </c>
       <c r="B288" t="s">
-        <v>941</v>
+        <v>953</v>
       </c>
       <c r="C288" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D288" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F288" t="s">
-        <v>942</v>
+        <v>954</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>943</v>
+        <v>955</v>
       </c>
       <c r="B289" t="s">
-        <v>944</v>
+        <v>956</v>
       </c>
       <c r="C289" t="s">
-        <v>849</v>
+        <v>919</v>
       </c>
       <c r="D289" t="s">
-        <v>850</v>
+        <v>920</v>
       </c>
       <c r="F289" t="s">
-        <v>945</v>
+        <v>957</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>946</v>
+        <v>919</v>
       </c>
       <c r="B290" t="s">
-        <v>947</v>
+        <v>920</v>
       </c>
       <c r="C290" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D290" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F290" t="s">
-        <v>948</v>
+        <v>958</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>949</v>
+        <v>959</v>
       </c>
       <c r="B291" t="s">
-        <v>950</v>
+        <v>960</v>
       </c>
       <c r="C291" t="s">
-        <v>849</v>
+        <v>919</v>
       </c>
       <c r="D291" t="s">
-        <v>850</v>
+        <v>920</v>
       </c>
       <c r="F291" t="s">
-        <v>951</v>
+        <v>961</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>952</v>
+        <v>962</v>
       </c>
       <c r="B292" t="s">
-        <v>953</v>
+        <v>963</v>
       </c>
       <c r="C292" t="s">
-        <v>849</v>
+        <v>919</v>
       </c>
       <c r="D292" t="s">
-        <v>850</v>
+        <v>920</v>
       </c>
       <c r="F292" t="s">
-        <v>954</v>
+        <v>964</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>955</v>
+        <v>965</v>
       </c>
       <c r="B293" t="s">
-        <v>956</v>
+        <v>966</v>
       </c>
       <c r="C293" t="s">
-        <v>849</v>
+        <v>914</v>
       </c>
       <c r="D293" t="s">
-        <v>850</v>
+        <v>915</v>
       </c>
       <c r="F293" t="s">
-        <v>957</v>
+        <v>967</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>958</v>
+        <v>968</v>
       </c>
       <c r="B294" t="s">
-        <v>959</v>
+        <v>969</v>
       </c>
       <c r="C294" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D294" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F294" t="s">
-        <v>960</v>
+        <v>970</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>961</v>
+        <v>971</v>
       </c>
       <c r="B295" t="s">
-        <v>962</v>
+        <v>972</v>
       </c>
       <c r="C295" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D295" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F295" t="s">
-        <v>963</v>
+        <v>973</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>964</v>
+        <v>974</v>
       </c>
       <c r="B296" t="s">
-        <v>965</v>
+        <v>975</v>
       </c>
       <c r="C296" t="s">
-        <v>849</v>
+        <v>976</v>
       </c>
       <c r="D296" t="s">
-        <v>850</v>
+        <v>977</v>
       </c>
       <c r="F296" t="s">
-        <v>966</v>
+        <v>978</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>967</v>
+        <v>979</v>
       </c>
       <c r="B297" t="s">
-        <v>968</v>
+        <v>980</v>
       </c>
       <c r="C297" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D297" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F297" t="s">
-        <v>969</v>
+        <v>981</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>970</v>
+        <v>982</v>
       </c>
       <c r="B298" t="s">
-        <v>971</v>
+        <v>983</v>
       </c>
       <c r="C298" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D298" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F298" t="s">
-        <v>972</v>
+        <v>984</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>973</v>
+        <v>985</v>
       </c>
       <c r="B299" t="s">
-        <v>974</v>
+        <v>986</v>
       </c>
       <c r="C299" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D299" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F299" t="s">
-        <v>975</v>
+        <v>987</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>976</v>
+        <v>988</v>
       </c>
       <c r="B300" t="s">
-        <v>977</v>
+        <v>989</v>
       </c>
       <c r="C300" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D300" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F300" t="s">
-        <v>978</v>
+        <v>990</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>979</v>
+        <v>991</v>
       </c>
       <c r="B301" t="s">
-        <v>980</v>
+        <v>992</v>
       </c>
       <c r="C301" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D301" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F301" t="s">
-        <v>981</v>
+        <v>993</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>982</v>
+        <v>994</v>
       </c>
       <c r="B302" t="s">
-        <v>983</v>
+        <v>995</v>
       </c>
       <c r="C302" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D302" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F302" t="s">
-        <v>984</v>
+        <v>996</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
-        <v>985</v>
+        <v>997</v>
       </c>
       <c r="B303" t="s">
-        <v>986</v>
+        <v>998</v>
       </c>
       <c r="C303" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D303" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F303" t="s">
-        <v>987</v>
+        <v>999</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>988</v>
+        <v>1000</v>
       </c>
       <c r="B304" t="s">
-        <v>989</v>
+        <v>1001</v>
       </c>
       <c r="C304" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D304" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F304" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="B305" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="C305" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D305" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F305" t="s">
-        <v>993</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>994</v>
+        <v>1006</v>
       </c>
       <c r="B306" t="s">
-        <v>995</v>
+        <v>1007</v>
       </c>
       <c r="C306" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D306" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F306" t="s">
-        <v>996</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>997</v>
+        <v>1009</v>
       </c>
       <c r="B307" t="s">
-        <v>998</v>
+        <v>1010</v>
       </c>
       <c r="C307" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D307" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F307" t="s">
-        <v>999</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>1000</v>
+        <v>1012</v>
       </c>
       <c r="B308" t="s">
-        <v>1001</v>
+        <v>1013</v>
       </c>
       <c r="C308" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D308" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F308" t="s">
-        <v>1002</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>1003</v>
+        <v>1015</v>
       </c>
       <c r="B309" t="s">
-        <v>1004</v>
+        <v>1016</v>
       </c>
       <c r="C309" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D309" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F309" t="s">
-        <v>1005</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>1006</v>
+        <v>1018</v>
       </c>
       <c r="B310" t="s">
-        <v>1007</v>
+        <v>1019</v>
       </c>
       <c r="C310" t="s">
-        <v>1008</v>
+        <v>912</v>
       </c>
       <c r="D310" t="s">
-        <v>1009</v>
+        <v>913</v>
       </c>
       <c r="F310" t="s">
-        <v>1010</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>1011</v>
+        <v>1021</v>
       </c>
       <c r="B311" t="s">
-        <v>1012</v>
+        <v>1022</v>
       </c>
       <c r="C311" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D311" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F311" t="s">
-        <v>1013</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>1014</v>
+        <v>1024</v>
       </c>
       <c r="B312" t="s">
-        <v>1015</v>
+        <v>1025</v>
       </c>
       <c r="C312" t="s">
-        <v>1008</v>
+        <v>912</v>
       </c>
       <c r="D312" t="s">
-        <v>1009</v>
+        <v>913</v>
       </c>
       <c r="F312" t="s">
-        <v>1016</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>1017</v>
+        <v>1027</v>
       </c>
       <c r="B313" t="s">
-        <v>1018</v>
+        <v>1028</v>
       </c>
       <c r="C313" t="s">
-        <v>1008</v>
+        <v>912</v>
       </c>
       <c r="D313" t="s">
-        <v>1009</v>
+        <v>913</v>
       </c>
       <c r="F313" t="s">
-        <v>1019</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
-        <v>1020</v>
+        <v>1030</v>
       </c>
       <c r="B314" t="s">
-        <v>1021</v>
+        <v>1031</v>
       </c>
       <c r="C314" t="s">
-        <v>1008</v>
+        <v>912</v>
       </c>
       <c r="D314" t="s">
-        <v>1009</v>
+        <v>913</v>
       </c>
       <c r="F314" t="s">
-        <v>1022</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
-        <v>1023</v>
+        <v>1033</v>
       </c>
       <c r="B315" t="s">
-        <v>1024</v>
+        <v>1034</v>
       </c>
       <c r="C315" t="s">
-        <v>1008</v>
+        <v>912</v>
       </c>
       <c r="D315" t="s">
-        <v>1009</v>
+        <v>913</v>
       </c>
       <c r="F315" t="s">
-        <v>1025</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>1026</v>
+        <v>1036</v>
       </c>
       <c r="B316" t="s">
-        <v>1027</v>
+        <v>1037</v>
       </c>
       <c r="C316" t="s">
-        <v>1008</v>
+        <v>912</v>
       </c>
       <c r="D316" t="s">
-        <v>1009</v>
+        <v>913</v>
       </c>
       <c r="F316" t="s">
-        <v>1028</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
-        <v>1029</v>
+        <v>1039</v>
       </c>
       <c r="B317" t="s">
-        <v>1030</v>
+        <v>1040</v>
       </c>
       <c r="C317" t="s">
-        <v>1008</v>
+        <v>912</v>
       </c>
       <c r="D317" t="s">
-        <v>1009</v>
+        <v>913</v>
       </c>
       <c r="F317" t="s">
-        <v>1031</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
-        <v>1032</v>
+        <v>1042</v>
       </c>
       <c r="B318" t="s">
-        <v>1033</v>
+        <v>1043</v>
       </c>
       <c r="C318" t="s">
-        <v>1008</v>
+        <v>912</v>
       </c>
       <c r="D318" t="s">
-        <v>1009</v>
+        <v>913</v>
       </c>
       <c r="F318" t="s">
-        <v>1034</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
-        <v>1035</v>
+        <v>1045</v>
       </c>
       <c r="B319" t="s">
-        <v>1036</v>
+        <v>1046</v>
       </c>
       <c r="C319" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D319" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F319" t="s">
-        <v>1037</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>1038</v>
+        <v>1048</v>
       </c>
       <c r="B320" t="s">
-        <v>1039</v>
+        <v>1049</v>
       </c>
       <c r="C320" t="s">
-        <v>1008</v>
+        <v>912</v>
       </c>
       <c r="D320" t="s">
-        <v>1009</v>
+        <v>913</v>
       </c>
       <c r="F320" t="s">
-        <v>1040</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>1041</v>
+        <v>1051</v>
       </c>
       <c r="B321" t="s">
-        <v>1042</v>
+        <v>1052</v>
       </c>
       <c r="C321" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D321" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F321" t="s">
-        <v>1043</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>1044</v>
+        <v>1054</v>
       </c>
       <c r="B322" t="s">
-        <v>1045</v>
+        <v>1055</v>
       </c>
       <c r="C322" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D322" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F322" t="s">
-        <v>1046</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
-        <v>1047</v>
+        <v>1057</v>
       </c>
       <c r="B323" t="s">
-        <v>1048</v>
+        <v>1058</v>
       </c>
       <c r="C323" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D323" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F323" t="s">
-        <v>1049</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>1050</v>
+        <v>1060</v>
       </c>
       <c r="B324" t="s">
-        <v>1051</v>
+        <v>1061</v>
       </c>
       <c r="C324" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D324" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F324" t="s">
-        <v>1052</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
-        <v>1053</v>
+        <v>1063</v>
       </c>
       <c r="B325" t="s">
-        <v>1054</v>
+        <v>1064</v>
       </c>
       <c r="C325" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D325" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F325" t="s">
-        <v>1055</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
-        <v>1056</v>
+        <v>1066</v>
       </c>
       <c r="B326" t="s">
-        <v>1057</v>
+        <v>1067</v>
       </c>
       <c r="C326" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D326" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F326" t="s">
-        <v>1058</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
-        <v>1059</v>
+        <v>1069</v>
       </c>
       <c r="B327" t="s">
-        <v>1060</v>
+        <v>1070</v>
       </c>
       <c r="C327" t="s">
-        <v>849</v>
+        <v>1071</v>
       </c>
       <c r="D327" t="s">
-        <v>850</v>
+        <v>1072</v>
       </c>
       <c r="F327" t="s">
-        <v>1061</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>1062</v>
+        <v>1074</v>
       </c>
       <c r="B328" t="s">
-        <v>1063</v>
+        <v>1075</v>
       </c>
       <c r="C328" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D328" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F328" t="s">
-        <v>1064</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
-        <v>1065</v>
+        <v>1077</v>
       </c>
       <c r="B329" t="s">
-        <v>1066</v>
+        <v>1078</v>
       </c>
       <c r="C329" t="s">
-        <v>849</v>
+        <v>1071</v>
       </c>
       <c r="D329" t="s">
-        <v>850</v>
+        <v>1072</v>
       </c>
       <c r="F329" t="s">
-        <v>1067</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>1068</v>
+        <v>1080</v>
       </c>
       <c r="B330" t="s">
-        <v>1069</v>
+        <v>1081</v>
       </c>
       <c r="C330" t="s">
-        <v>849</v>
+        <v>1071</v>
       </c>
       <c r="D330" t="s">
-        <v>850</v>
+        <v>1072</v>
       </c>
       <c r="F330" t="s">
-        <v>1070</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B331" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C331" t="s">
         <v>1071</v>
       </c>
-      <c r="B331" t="s">
+      <c r="D331" t="s">
         <v>1072</v>
       </c>
-      <c r="C331" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F331" t="s">
-        <v>1073</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
-        <v>1074</v>
+        <v>1086</v>
       </c>
       <c r="B332" t="s">
-        <v>1075</v>
+        <v>1087</v>
       </c>
       <c r="C332" t="s">
-        <v>849</v>
+        <v>1071</v>
       </c>
       <c r="D332" t="s">
-        <v>850</v>
+        <v>1072</v>
       </c>
       <c r="F332" t="s">
-        <v>1076</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
-        <v>1077</v>
+        <v>1089</v>
       </c>
       <c r="B333" t="s">
-        <v>1078</v>
+        <v>1090</v>
       </c>
       <c r="C333" t="s">
-        <v>849</v>
+        <v>1071</v>
       </c>
       <c r="D333" t="s">
-        <v>850</v>
+        <v>1072</v>
       </c>
       <c r="F333" t="s">
-        <v>1079</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
-        <v>1080</v>
+        <v>1092</v>
       </c>
       <c r="B334" t="s">
-        <v>1081</v>
+        <v>1093</v>
       </c>
       <c r="C334" t="s">
-        <v>849</v>
+        <v>1071</v>
       </c>
       <c r="D334" t="s">
-        <v>850</v>
+        <v>1072</v>
       </c>
       <c r="F334" t="s">
-        <v>1082</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
-        <v>1083</v>
+        <v>1095</v>
       </c>
       <c r="B335" t="s">
-        <v>1084</v>
+        <v>1096</v>
       </c>
       <c r="C335" t="s">
-        <v>849</v>
+        <v>1071</v>
       </c>
       <c r="D335" t="s">
-        <v>850</v>
+        <v>1072</v>
       </c>
       <c r="F335" t="s">
-        <v>1085</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
-        <v>1086</v>
+        <v>1098</v>
       </c>
       <c r="B336" t="s">
-        <v>1087</v>
+        <v>1099</v>
       </c>
       <c r="C336" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D336" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F336" t="s">
-        <v>1088</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
-        <v>1089</v>
+        <v>1101</v>
       </c>
       <c r="B337" t="s">
-        <v>1090</v>
+        <v>1102</v>
       </c>
       <c r="C337" t="s">
-        <v>849</v>
+        <v>1071</v>
       </c>
       <c r="D337" t="s">
-        <v>850</v>
+        <v>1072</v>
       </c>
       <c r="F337" t="s">
-        <v>1091</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>1092</v>
+        <v>1104</v>
       </c>
       <c r="B338" t="s">
-        <v>1093</v>
+        <v>1105</v>
       </c>
       <c r="C338" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D338" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F338" t="s">
-        <v>1094</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
-        <v>1095</v>
+        <v>1107</v>
       </c>
       <c r="B339" t="s">
-        <v>1096</v>
+        <v>1108</v>
       </c>
       <c r="C339" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D339" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F339" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
-        <v>1098</v>
+        <v>1110</v>
       </c>
       <c r="B340" t="s">
-        <v>1099</v>
+        <v>1111</v>
       </c>
       <c r="C340" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D340" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F340" t="s">
-        <v>1100</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>1101</v>
+        <v>1113</v>
       </c>
       <c r="B341" t="s">
-        <v>1102</v>
+        <v>1114</v>
       </c>
       <c r="C341" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D341" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F341" t="s">
-        <v>1103</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
-        <v>1104</v>
+        <v>1116</v>
       </c>
       <c r="B342" t="s">
-        <v>1105</v>
+        <v>1117</v>
       </c>
       <c r="C342" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D342" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F342" t="s">
-        <v>1106</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
-        <v>1107</v>
+        <v>1119</v>
       </c>
       <c r="B343" t="s">
-        <v>1108</v>
+        <v>1120</v>
       </c>
       <c r="C343" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D343" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F343" t="s">
-        <v>1109</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>1110</v>
+        <v>1122</v>
       </c>
       <c r="B344" t="s">
-        <v>1111</v>
+        <v>1123</v>
       </c>
       <c r="C344" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D344" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F344" t="s">
-        <v>1112</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>1113</v>
+        <v>1125</v>
       </c>
       <c r="B345" t="s">
-        <v>1114</v>
+        <v>1126</v>
       </c>
       <c r="C345" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D345" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F345" t="s">
-        <v>1115</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
-        <v>1116</v>
+        <v>1128</v>
       </c>
       <c r="B346" t="s">
-        <v>1117</v>
+        <v>1129</v>
       </c>
       <c r="C346" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D346" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F346" t="s">
-        <v>1118</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
-        <v>1119</v>
+        <v>1131</v>
       </c>
       <c r="B347" t="s">
-        <v>1120</v>
+        <v>1132</v>
       </c>
       <c r="C347" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D347" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F347" t="s">
-        <v>1121</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
-        <v>1122</v>
+        <v>1134</v>
       </c>
       <c r="B348" t="s">
-        <v>1123</v>
+        <v>1135</v>
       </c>
       <c r="C348" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D348" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F348" t="s">
-        <v>1124</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
-        <v>1125</v>
+        <v>1137</v>
       </c>
       <c r="B349" t="s">
-        <v>1126</v>
+        <v>1138</v>
       </c>
       <c r="C349" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D349" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F349" t="s">
-        <v>1127</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
-        <v>1128</v>
+        <v>1140</v>
       </c>
       <c r="B350" t="s">
-        <v>1129</v>
+        <v>1141</v>
       </c>
       <c r="C350" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D350" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F350" t="s">
-        <v>1130</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
-        <v>1131</v>
+        <v>1143</v>
       </c>
       <c r="B351" t="s">
-        <v>1132</v>
+        <v>1144</v>
       </c>
       <c r="C351" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D351" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F351" t="s">
-        <v>1133</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
-        <v>1134</v>
+        <v>1146</v>
       </c>
       <c r="B352" t="s">
-        <v>1135</v>
+        <v>1147</v>
       </c>
       <c r="C352" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D352" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F352" t="s">
-        <v>1136</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
-        <v>1137</v>
+        <v>1149</v>
       </c>
       <c r="B353" t="s">
-        <v>1138</v>
+        <v>1150</v>
       </c>
       <c r="C353" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D353" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F353" t="s">
-        <v>1139</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
-        <v>1140</v>
+        <v>1152</v>
       </c>
       <c r="B354" t="s">
-        <v>1141</v>
+        <v>1153</v>
       </c>
       <c r="C354" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D354" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F354" t="s">
-        <v>1142</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
-        <v>1143</v>
+        <v>1155</v>
       </c>
       <c r="B355" t="s">
-        <v>1144</v>
+        <v>1156</v>
       </c>
       <c r="C355" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D355" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F355" t="s">
-        <v>1145</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
-        <v>1146</v>
+        <v>1158</v>
       </c>
       <c r="B356" t="s">
-        <v>1147</v>
+        <v>1159</v>
       </c>
       <c r="C356" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D356" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F356" t="s">
-        <v>1148</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
-        <v>1149</v>
+        <v>1161</v>
       </c>
       <c r="B357" t="s">
-        <v>1150</v>
+        <v>1162</v>
       </c>
       <c r="C357" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D357" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F357" t="s">
-        <v>1151</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
-        <v>1152</v>
+        <v>1164</v>
       </c>
       <c r="B358" t="s">
-        <v>1153</v>
+        <v>1165</v>
       </c>
       <c r="C358" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D358" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F358" t="s">
-        <v>1154</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
-        <v>1155</v>
+        <v>1167</v>
       </c>
       <c r="B359" t="s">
-        <v>1156</v>
+        <v>1168</v>
       </c>
       <c r="C359" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D359" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F359" t="s">
-        <v>1157</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
-        <v>1158</v>
+        <v>1170</v>
       </c>
       <c r="B360" t="s">
-        <v>1159</v>
+        <v>1171</v>
       </c>
       <c r="C360" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D360" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F360" t="s">
-        <v>1160</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
-        <v>1161</v>
+        <v>1173</v>
       </c>
       <c r="B361" t="s">
-        <v>1162</v>
+        <v>1174</v>
       </c>
       <c r="C361" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D361" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F361" t="s">
-        <v>1163</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
-        <v>1164</v>
+        <v>1176</v>
       </c>
       <c r="B362" t="s">
-        <v>1165</v>
+        <v>1177</v>
       </c>
       <c r="C362" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D362" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F362" t="s">
-        <v>1166</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
-        <v>1167</v>
+        <v>1179</v>
       </c>
       <c r="B363" t="s">
-        <v>1168</v>
+        <v>1180</v>
       </c>
       <c r="C363" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D363" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F363" t="s">
-        <v>1169</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
-        <v>1170</v>
+        <v>1182</v>
       </c>
       <c r="B364" t="s">
-        <v>1171</v>
+        <v>1183</v>
       </c>
       <c r="C364" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D364" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F364" t="s">
-        <v>1172</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" t="s">
-        <v>1173</v>
+        <v>1185</v>
       </c>
       <c r="B365" t="s">
-        <v>1174</v>
+        <v>1186</v>
       </c>
       <c r="C365" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D365" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F365" t="s">
-        <v>1175</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
-        <v>1176</v>
+        <v>1188</v>
       </c>
       <c r="B366" t="s">
-        <v>1177</v>
+        <v>1189</v>
       </c>
       <c r="C366" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D366" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F366" t="s">
-        <v>1178</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
-        <v>1179</v>
+        <v>1191</v>
       </c>
       <c r="B367" t="s">
-        <v>1180</v>
+        <v>1192</v>
       </c>
       <c r="C367" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D367" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F367" t="s">
-        <v>1181</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
-        <v>1182</v>
+        <v>1194</v>
       </c>
       <c r="B368" t="s">
-        <v>1183</v>
+        <v>1195</v>
       </c>
       <c r="C368" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D368" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F368" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="B369" t="s">
-        <v>1186</v>
+        <v>1198</v>
       </c>
       <c r="C369" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D369" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F369" t="s">
-        <v>1187</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C370" t="s">
+        <v>912</v>
+      </c>
+      <c r="D370" t="s">
         <v>913</v>
       </c>
-      <c r="B370" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F370" t="s">
-        <v>1190</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" t="s">
-        <v>1008</v>
+        <v>1203</v>
       </c>
       <c r="B371" t="s">
-        <v>1009</v>
+        <v>1204</v>
       </c>
       <c r="C371" t="s">
-        <v>1191</v>
+        <v>912</v>
       </c>
       <c r="D371" t="s">
-        <v>1192</v>
+        <v>913</v>
       </c>
       <c r="F371" t="s">
-        <v>1193</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
-        <v>1194</v>
+        <v>1206</v>
       </c>
       <c r="B372" t="s">
-        <v>1195</v>
+        <v>1207</v>
       </c>
       <c r="C372" t="s">
-        <v>851</v>
+        <v>912</v>
       </c>
       <c r="D372" t="s">
-        <v>852</v>
+        <v>913</v>
       </c>
       <c r="F372" t="s">
-        <v>1196</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" t="s">
-        <v>1197</v>
+        <v>1209</v>
       </c>
       <c r="B373" t="s">
-        <v>1198</v>
+        <v>1210</v>
       </c>
       <c r="C373" t="s">
-        <v>1194</v>
+        <v>912</v>
       </c>
       <c r="D373" t="s">
-        <v>1195</v>
+        <v>913</v>
       </c>
       <c r="F373" t="s">
-        <v>1199</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" t="s">
-        <v>1200</v>
+        <v>1212</v>
       </c>
       <c r="B374" t="s">
-        <v>1201</v>
+        <v>1213</v>
       </c>
       <c r="C374" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D374" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F374" t="s">
-        <v>1202</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" t="s">
-        <v>1203</v>
+        <v>1215</v>
       </c>
       <c r="B375" t="s">
-        <v>1204</v>
+        <v>1216</v>
       </c>
       <c r="C375" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D375" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F375" t="s">
-        <v>1205</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" t="s">
-        <v>1206</v>
+        <v>1218</v>
       </c>
       <c r="B376" t="s">
-        <v>1207</v>
+        <v>1219</v>
       </c>
       <c r="C376" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D376" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F376" t="s">
-        <v>1208</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" t="s">
-        <v>1209</v>
+        <v>1221</v>
       </c>
       <c r="B377" t="s">
-        <v>1210</v>
+        <v>1222</v>
       </c>
       <c r="C377" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D377" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F377" t="s">
-        <v>1211</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" t="s">
-        <v>1212</v>
+        <v>1224</v>
       </c>
       <c r="B378" t="s">
-        <v>1213</v>
+        <v>1225</v>
       </c>
       <c r="C378" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D378" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F378" t="s">
-        <v>1214</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" t="s">
-        <v>1215</v>
+        <v>1227</v>
       </c>
       <c r="B379" t="s">
-        <v>1216</v>
+        <v>1228</v>
       </c>
       <c r="C379" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D379" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F379" t="s">
-        <v>1217</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" t="s">
-        <v>1218</v>
+        <v>1230</v>
       </c>
       <c r="B380" t="s">
-        <v>1219</v>
+        <v>1231</v>
       </c>
       <c r="C380" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D380" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F380" t="s">
-        <v>1220</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" t="s">
-        <v>1188</v>
+        <v>1233</v>
       </c>
       <c r="B381" t="s">
-        <v>1189</v>
+        <v>1234</v>
       </c>
       <c r="C381" t="s">
-        <v>851</v>
+        <v>912</v>
       </c>
       <c r="D381" t="s">
-        <v>852</v>
+        <v>913</v>
       </c>
       <c r="F381" t="s">
-        <v>1221</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" t="s">
-        <v>1222</v>
+        <v>1236</v>
       </c>
       <c r="B382" t="s">
-        <v>1223</v>
+        <v>1237</v>
       </c>
       <c r="C382" t="s">
-        <v>1197</v>
+        <v>912</v>
       </c>
       <c r="D382" t="s">
-        <v>1198</v>
+        <v>913</v>
       </c>
       <c r="F382" t="s">
-        <v>1224</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" t="s">
-        <v>1225</v>
+        <v>1239</v>
       </c>
       <c r="B383" t="s">
-        <v>1226</v>
+        <v>1240</v>
       </c>
       <c r="C383" t="s">
-        <v>849</v>
+        <v>912</v>
       </c>
       <c r="D383" t="s">
-        <v>850</v>
+        <v>913</v>
       </c>
       <c r="F383" t="s">
-        <v>1227</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" t="s">
-        <v>1228</v>
+        <v>1242</v>
       </c>
       <c r="B384" t="s">
-        <v>1229</v>
+        <v>1243</v>
       </c>
       <c r="C384" t="s">
-        <v>1230</v>
+        <v>912</v>
       </c>
       <c r="D384" t="s">
-        <v>1231</v>
+        <v>913</v>
       </c>
       <c r="F384" t="s">
-        <v>1232</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" t="s">
-        <v>1233</v>
+        <v>1245</v>
       </c>
       <c r="B385" t="s">
-        <v>1234</v>
+        <v>1246</v>
       </c>
       <c r="C385" t="s">
-        <v>1235</v>
+        <v>912</v>
       </c>
       <c r="D385" t="s">
-        <v>1236</v>
+        <v>913</v>
       </c>
       <c r="F385" t="s">
-        <v>1237</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" t="s">
-        <v>1238</v>
+        <v>1248</v>
       </c>
       <c r="B386" t="s">
-        <v>1239</v>
+        <v>1249</v>
       </c>
       <c r="C386" t="s">
-        <v>1240</v>
+        <v>912</v>
       </c>
       <c r="D386" t="s">
-        <v>1241</v>
+        <v>913</v>
       </c>
       <c r="F386" t="s">
-        <v>1242</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" t="s">
-        <v>95</v>
+        <v>976</v>
       </c>
       <c r="B387" t="s">
-        <v>96</v>
+        <v>977</v>
       </c>
       <c r="C387" t="s">
-        <v>1243</v>
+        <v>1251</v>
       </c>
       <c r="D387" t="s">
-        <v>1244</v>
+        <v>1252</v>
       </c>
       <c r="F387" t="s">
-        <v>1245</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" t="s">
-        <v>1246</v>
+        <v>1071</v>
       </c>
       <c r="B388" t="s">
-        <v>1247</v>
+        <v>1072</v>
       </c>
       <c r="C388" t="s">
-        <v>1248</v>
+        <v>1254</v>
       </c>
       <c r="D388" t="s">
-        <v>1249</v>
+        <v>1255</v>
       </c>
       <c r="F388" t="s">
-        <v>1250</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" t="s">
-        <v>1251</v>
+        <v>1257</v>
       </c>
       <c r="B389" t="s">
-        <v>1252</v>
+        <v>1258</v>
       </c>
       <c r="C389" t="s">
-        <v>1253</v>
+        <v>914</v>
       </c>
       <c r="D389" t="s">
-        <v>1254</v>
+        <v>915</v>
       </c>
       <c r="F389" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" t="s">
-        <v>49</v>
+        <v>1260</v>
       </c>
       <c r="B390" t="s">
-        <v>50</v>
+        <v>1261</v>
       </c>
       <c r="C390" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="D390" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="F390" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" t="s">
-        <v>1259</v>
+        <v>1263</v>
       </c>
       <c r="B391" t="s">
-        <v>1260</v>
+        <v>1264</v>
       </c>
       <c r="C391" t="s">
-        <v>1261</v>
+        <v>912</v>
       </c>
       <c r="D391" t="s">
-        <v>1262</v>
+        <v>913</v>
       </c>
       <c r="F391" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="B392" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
       <c r="C392" t="s">
-        <v>1266</v>
+        <v>912</v>
       </c>
       <c r="D392" t="s">
-        <v>1267</v>
+        <v>913</v>
       </c>
       <c r="F392" t="s">
         <v>1268</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" t="s">
         <v>1269</v>
       </c>
       <c r="B393" t="s">
         <v>1270</v>
       </c>
       <c r="C393" t="s">
-        <v>1264</v>
+        <v>912</v>
       </c>
       <c r="D393" t="s">
-        <v>1265</v>
+        <v>913</v>
       </c>
       <c r="F393" t="s">
         <v>1271</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" t="s">
         <v>1272</v>
       </c>
       <c r="B394" t="s">
         <v>1273</v>
       </c>
       <c r="C394" t="s">
+        <v>912</v>
+      </c>
+      <c r="D394" t="s">
+        <v>913</v>
+      </c>
+      <c r="F394" t="s">
         <v>1274</v>
-      </c>
-[...4 lines deleted...]
-        <v>1276</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C395" t="s">
+        <v>912</v>
+      </c>
+      <c r="D395" t="s">
+        <v>913</v>
+      </c>
+      <c r="F395" t="s">
         <v>1277</v>
-      </c>
-[...10 lines deleted...]
-        <v>1281</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" t="s">
-        <v>1282</v>
+        <v>1278</v>
       </c>
       <c r="B396" t="s">
-        <v>1283</v>
+        <v>1279</v>
       </c>
       <c r="C396" t="s">
-        <v>95</v>
+        <v>912</v>
       </c>
       <c r="D396" t="s">
-        <v>96</v>
+        <v>913</v>
       </c>
       <c r="F396" t="s">
-        <v>1284</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" t="s">
-        <v>1285</v>
+        <v>1281</v>
       </c>
       <c r="B397" t="s">
-        <v>1286</v>
+        <v>1282</v>
       </c>
       <c r="C397" t="s">
-        <v>1282</v>
+        <v>912</v>
       </c>
       <c r="D397" t="s">
+        <v>913</v>
+      </c>
+      <c r="F397" t="s">
         <v>1283</v>
-      </c>
-[...1 lines deleted...]
-        <v>1287</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" t="s">
-        <v>1256</v>
+        <v>1251</v>
       </c>
       <c r="B398" t="s">
-        <v>1257</v>
+        <v>1252</v>
       </c>
       <c r="C398" t="s">
-        <v>93</v>
+        <v>914</v>
       </c>
       <c r="D398" t="s">
-        <v>94</v>
+        <v>915</v>
       </c>
       <c r="F398" t="s">
-        <v>1288</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" t="s">
-        <v>1289</v>
+        <v>1285</v>
       </c>
       <c r="B399" t="s">
-        <v>1290</v>
+        <v>1286</v>
       </c>
       <c r="C399" t="s">
-        <v>1264</v>
+        <v>1260</v>
       </c>
       <c r="D399" t="s">
-        <v>1265</v>
+        <v>1261</v>
       </c>
       <c r="F399" t="s">
-        <v>1291</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" t="s">
-        <v>1292</v>
+        <v>1288</v>
       </c>
       <c r="B400" t="s">
-        <v>1293</v>
+        <v>1289</v>
       </c>
       <c r="C400" t="s">
-        <v>1294</v>
+        <v>912</v>
       </c>
       <c r="D400" t="s">
-        <v>1295</v>
+        <v>913</v>
       </c>
       <c r="F400" t="s">
-        <v>1296</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" t="s">
-        <v>1253</v>
+        <v>1291</v>
       </c>
       <c r="B401" t="s">
-        <v>1254</v>
+        <v>1292</v>
       </c>
       <c r="C401" t="s">
-        <v>1264</v>
+        <v>1293</v>
       </c>
       <c r="D401" t="s">
-        <v>1265</v>
+        <v>1294</v>
       </c>
       <c r="F401" t="s">
-        <v>1297</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C402" t="s">
         <v>1298</v>
       </c>
-      <c r="B402" t="s">
+      <c r="D402" t="s">
         <v>1299</v>
-      </c>
-[...4 lines deleted...]
-        <v>1265</v>
       </c>
       <c r="F402" t="s">
         <v>1300</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" t="s">
         <v>1301</v>
       </c>
       <c r="B403" t="s">
         <v>1302</v>
       </c>
       <c r="C403" t="s">
         <v>1303</v>
       </c>
       <c r="D403" t="s">
         <v>1304</v>
       </c>
       <c r="F403" t="s">
         <v>1305</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" t="s">
+        <v>95</v>
+      </c>
+      <c r="B404" t="s">
+        <v>96</v>
+      </c>
+      <c r="C404" t="s">
         <v>1306</v>
       </c>
-      <c r="B404" t="s">
+      <c r="D404" t="s">
         <v>1307</v>
-      </c>
-[...4 lines deleted...]
-        <v>1275</v>
       </c>
       <c r="F404" t="s">
         <v>1308</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" t="s">
         <v>1309</v>
       </c>
       <c r="B405" t="s">
         <v>1310</v>
       </c>
       <c r="C405" t="s">
         <v>1311</v>
       </c>
       <c r="D405" t="s">
         <v>1312</v>
       </c>
       <c r="F405" t="s">
         <v>1313</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" t="s">
         <v>1314</v>
       </c>
       <c r="B406" t="s">
         <v>1315</v>
       </c>
       <c r="C406" t="s">
-        <v>1311</v>
+        <v>1316</v>
       </c>
       <c r="D406" t="s">
-        <v>1312</v>
+        <v>1317</v>
       </c>
       <c r="F406" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" t="s">
-        <v>1317</v>
+        <v>49</v>
       </c>
       <c r="B407" t="s">
-        <v>1318</v>
+        <v>50</v>
       </c>
       <c r="C407" t="s">
-        <v>1314</v>
+        <v>1319</v>
       </c>
       <c r="D407" t="s">
-        <v>1315</v>
+        <v>1320</v>
       </c>
       <c r="F407" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
       <c r="B408" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
       <c r="C408" t="s">
-        <v>1314</v>
+        <v>1324</v>
       </c>
       <c r="D408" t="s">
-        <v>1315</v>
+        <v>1325</v>
       </c>
       <c r="F408" t="s">
-        <v>1322</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="B409" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="C409" t="s">
-        <v>1325</v>
+        <v>1329</v>
       </c>
       <c r="D409" t="s">
-        <v>1326</v>
+        <v>1330</v>
       </c>
       <c r="F409" t="s">
-        <v>1327</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D410" t="s">
         <v>1328</v>
       </c>
-      <c r="B410" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F410" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
       <c r="B411" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="C411" t="s">
-        <v>1272</v>
+        <v>1337</v>
       </c>
       <c r="D411" t="s">
-        <v>1273</v>
+        <v>1338</v>
       </c>
       <c r="F411" t="s">
-        <v>1335</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" t="s">
-        <v>1336</v>
+        <v>1340</v>
       </c>
       <c r="B412" t="s">
-        <v>1337</v>
+        <v>1341</v>
       </c>
       <c r="C412" t="s">
-        <v>1285</v>
+        <v>1342</v>
       </c>
       <c r="D412" t="s">
-        <v>1286</v>
+        <v>1343</v>
       </c>
       <c r="F412" t="s">
-        <v>1338</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" t="s">
-        <v>1339</v>
+        <v>1345</v>
       </c>
       <c r="B413" t="s">
-        <v>1340</v>
+        <v>1346</v>
       </c>
       <c r="C413" t="s">
-        <v>1282</v>
+        <v>95</v>
       </c>
       <c r="D413" t="s">
-        <v>1283</v>
+        <v>96</v>
       </c>
       <c r="F413" t="s">
-        <v>1341</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" t="s">
-        <v>1342</v>
+        <v>1348</v>
       </c>
       <c r="B414" t="s">
-        <v>1343</v>
+        <v>1349</v>
       </c>
       <c r="C414" t="s">
-        <v>1256</v>
+        <v>1345</v>
       </c>
       <c r="D414" t="s">
-        <v>1257</v>
+        <v>1346</v>
       </c>
       <c r="F414" t="s">
-        <v>1344</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" t="s">
-        <v>1345</v>
+        <v>1319</v>
       </c>
       <c r="B415" t="s">
-        <v>1346</v>
+        <v>1320</v>
       </c>
       <c r="C415" t="s">
-        <v>1256</v>
+        <v>93</v>
       </c>
       <c r="D415" t="s">
-        <v>1257</v>
+        <v>94</v>
       </c>
       <c r="F415" t="s">
-        <v>1347</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" t="s">
-        <v>1348</v>
+        <v>1352</v>
       </c>
       <c r="B416" t="s">
-        <v>1349</v>
+        <v>1353</v>
       </c>
       <c r="C416" t="s">
-        <v>1350</v>
+        <v>1327</v>
       </c>
       <c r="D416" t="s">
-        <v>1351</v>
+        <v>1328</v>
       </c>
       <c r="F416" t="s">
-        <v>1352</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" t="s">
-        <v>1353</v>
+        <v>1355</v>
       </c>
       <c r="B417" t="s">
-        <v>365</v>
+        <v>1356</v>
       </c>
       <c r="C417" t="s">
-        <v>1325</v>
+        <v>1357</v>
       </c>
       <c r="D417" t="s">
-        <v>1326</v>
+        <v>1358</v>
       </c>
       <c r="F417" t="s">
-        <v>1354</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" t="s">
-        <v>1355</v>
+        <v>1316</v>
       </c>
       <c r="B418" t="s">
-        <v>350</v>
+        <v>1317</v>
       </c>
       <c r="C418" t="s">
-        <v>1330</v>
+        <v>1327</v>
       </c>
       <c r="D418" t="s">
-        <v>1331</v>
+        <v>1328</v>
       </c>
       <c r="F418" t="s">
-        <v>1356</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" t="s">
-        <v>1357</v>
+        <v>1361</v>
       </c>
       <c r="B419" t="s">
-        <v>1358</v>
+        <v>1362</v>
       </c>
       <c r="C419" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="D419" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
       <c r="F419" t="s">
-        <v>1359</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="B420" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="C420" t="s">
-        <v>1330</v>
+        <v>1366</v>
       </c>
       <c r="D420" t="s">
-        <v>1331</v>
+        <v>1367</v>
       </c>
       <c r="F420" t="s">
-        <v>1362</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" t="s">
-        <v>1363</v>
+        <v>1369</v>
       </c>
       <c r="B421" t="s">
-        <v>1364</v>
+        <v>1370</v>
       </c>
       <c r="C421" t="s">
-        <v>1277</v>
+        <v>1337</v>
       </c>
       <c r="D421" t="s">
-        <v>1278</v>
+        <v>1338</v>
       </c>
       <c r="F421" t="s">
-        <v>1365</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" t="s">
-        <v>1366</v>
+        <v>1372</v>
       </c>
       <c r="B422" t="s">
-        <v>1367</v>
+        <v>1373</v>
       </c>
       <c r="C422" t="s">
-        <v>1306</v>
+        <v>1374</v>
       </c>
       <c r="D422" t="s">
-        <v>1307</v>
+        <v>1375</v>
       </c>
       <c r="F422" t="s">
-        <v>1368</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" t="s">
-        <v>1369</v>
+        <v>1377</v>
       </c>
       <c r="B423" t="s">
-        <v>317</v>
+        <v>1378</v>
       </c>
       <c r="C423" t="s">
-        <v>1306</v>
+        <v>1374</v>
       </c>
       <c r="D423" t="s">
-        <v>1307</v>
+        <v>1375</v>
       </c>
       <c r="F423" t="s">
-        <v>1370</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" t="s">
-        <v>1371</v>
+        <v>1380</v>
       </c>
       <c r="B424" t="s">
-        <v>293</v>
+        <v>1381</v>
       </c>
       <c r="C424" t="s">
-        <v>1317</v>
+        <v>1377</v>
       </c>
       <c r="D424" t="s">
-        <v>1318</v>
+        <v>1378</v>
       </c>
       <c r="F424" t="s">
-        <v>1372</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" t="s">
-        <v>1373</v>
+        <v>1383</v>
       </c>
       <c r="B425" t="s">
-        <v>392</v>
+        <v>1384</v>
       </c>
       <c r="C425" t="s">
-        <v>1374</v>
+        <v>1377</v>
       </c>
       <c r="D425" t="s">
-        <v>374</v>
+        <v>1378</v>
       </c>
       <c r="F425" t="s">
-        <v>1375</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" t="s">
-        <v>1376</v>
+        <v>1386</v>
       </c>
       <c r="B426" t="s">
-        <v>288</v>
+        <v>1387</v>
       </c>
       <c r="C426" t="s">
-        <v>1320</v>
+        <v>1388</v>
       </c>
       <c r="D426" t="s">
-        <v>1321</v>
+        <v>1389</v>
       </c>
       <c r="F426" t="s">
-        <v>1377</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" t="s">
-        <v>1378</v>
+        <v>1391</v>
       </c>
       <c r="B427" t="s">
-        <v>380</v>
+        <v>1392</v>
       </c>
       <c r="C427" t="s">
-        <v>1374</v>
+        <v>1393</v>
       </c>
       <c r="D427" t="s">
-        <v>374</v>
+        <v>1394</v>
       </c>
       <c r="F427" t="s">
-        <v>1379</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" t="s">
-        <v>1380</v>
+        <v>1396</v>
       </c>
       <c r="B428" t="s">
-        <v>1381</v>
+        <v>1397</v>
       </c>
       <c r="C428" t="s">
-        <v>1382</v>
+        <v>1335</v>
       </c>
       <c r="D428" t="s">
-        <v>1383</v>
+        <v>1336</v>
       </c>
       <c r="F428" t="s">
-        <v>1384</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" t="s">
-        <v>1385</v>
+        <v>1399</v>
       </c>
       <c r="B429" t="s">
-        <v>1386</v>
+        <v>1400</v>
       </c>
       <c r="C429" t="s">
-        <v>1387</v>
+        <v>1348</v>
       </c>
       <c r="D429" t="s">
-        <v>1388</v>
+        <v>1349</v>
       </c>
       <c r="F429" t="s">
-        <v>1389</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" t="s">
-        <v>1390</v>
+        <v>1402</v>
       </c>
       <c r="B430" t="s">
-        <v>404</v>
+        <v>1403</v>
       </c>
       <c r="C430" t="s">
-        <v>1314</v>
+        <v>1345</v>
       </c>
       <c r="D430" t="s">
-        <v>1315</v>
+        <v>1346</v>
       </c>
       <c r="F430" t="s">
-        <v>1391</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" t="s">
-        <v>1374</v>
+        <v>1405</v>
       </c>
       <c r="B431" t="s">
-        <v>374</v>
+        <v>1406</v>
       </c>
       <c r="C431" t="s">
-        <v>1314</v>
+        <v>1319</v>
       </c>
       <c r="D431" t="s">
-        <v>1315</v>
+        <v>1320</v>
       </c>
       <c r="F431" t="s">
-        <v>1392</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" t="s">
-        <v>1393</v>
+        <v>1408</v>
       </c>
       <c r="B432" t="s">
-        <v>1394</v>
+        <v>1409</v>
       </c>
       <c r="C432" t="s">
-        <v>1248</v>
+        <v>1319</v>
       </c>
       <c r="D432" t="s">
-        <v>1249</v>
+        <v>1320</v>
       </c>
       <c r="F432" t="s">
-        <v>1395</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" t="s">
-        <v>1396</v>
+        <v>1411</v>
       </c>
       <c r="B433" t="s">
-        <v>1397</v>
+        <v>1412</v>
       </c>
       <c r="C433" t="s">
-        <v>1393</v>
+        <v>1413</v>
       </c>
       <c r="D433" t="s">
-        <v>1394</v>
+        <v>1414</v>
       </c>
       <c r="F433" t="s">
-        <v>1398</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" t="s">
-        <v>63</v>
+        <v>1416</v>
       </c>
       <c r="B434" t="s">
-        <v>64</v>
+        <v>428</v>
       </c>
       <c r="C434" t="s">
-        <v>1253</v>
+        <v>1388</v>
       </c>
       <c r="D434" t="s">
-        <v>1254</v>
+        <v>1389</v>
       </c>
       <c r="F434" t="s">
-        <v>1399</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" t="s">
-        <v>1400</v>
+        <v>1418</v>
       </c>
       <c r="B435" t="s">
-        <v>1401</v>
+        <v>413</v>
       </c>
       <c r="C435" t="s">
-        <v>63</v>
+        <v>1393</v>
       </c>
       <c r="D435" t="s">
-        <v>64</v>
+        <v>1394</v>
       </c>
       <c r="F435" t="s">
-        <v>1402</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" t="s">
-        <v>1403</v>
+        <v>1420</v>
       </c>
       <c r="B436" t="s">
-        <v>1404</v>
+        <v>1421</v>
       </c>
       <c r="C436" t="s">
-        <v>1405</v>
+        <v>1388</v>
       </c>
       <c r="D436" t="s">
-        <v>1406</v>
+        <v>1389</v>
       </c>
       <c r="F436" t="s">
-        <v>1407</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" t="s">
-        <v>1408</v>
+        <v>1423</v>
       </c>
       <c r="B437" t="s">
-        <v>1409</v>
+        <v>1424</v>
       </c>
       <c r="C437" t="s">
-        <v>1403</v>
+        <v>1393</v>
       </c>
       <c r="D437" t="s">
-        <v>1404</v>
+        <v>1394</v>
       </c>
       <c r="F437" t="s">
-        <v>1410</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" t="s">
-        <v>1294</v>
+        <v>1426</v>
       </c>
       <c r="B438" t="s">
-        <v>1295</v>
+        <v>1427</v>
       </c>
       <c r="C438" t="s">
-        <v>1266</v>
+        <v>1340</v>
       </c>
       <c r="D438" t="s">
-        <v>1267</v>
+        <v>1341</v>
       </c>
       <c r="F438" t="s">
-        <v>1411</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" t="s">
-        <v>1412</v>
+        <v>1429</v>
       </c>
       <c r="B439" t="s">
-        <v>1413</v>
+        <v>1430</v>
       </c>
       <c r="C439" t="s">
-        <v>1274</v>
+        <v>1369</v>
       </c>
       <c r="D439" t="s">
-        <v>1275</v>
+        <v>1370</v>
       </c>
       <c r="F439" t="s">
-        <v>1414</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" t="s">
-        <v>1415</v>
+        <v>1432</v>
       </c>
       <c r="B440" t="s">
-        <v>1416</v>
+        <v>380</v>
       </c>
       <c r="C440" t="s">
-        <v>1269</v>
+        <v>1369</v>
       </c>
       <c r="D440" t="s">
-        <v>1270</v>
+        <v>1370</v>
       </c>
       <c r="F440" t="s">
-        <v>1417</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" t="s">
-        <v>1418</v>
+        <v>1434</v>
       </c>
       <c r="B441" t="s">
-        <v>1419</v>
+        <v>356</v>
       </c>
       <c r="C441" t="s">
-        <v>1412</v>
+        <v>1380</v>
       </c>
       <c r="D441" t="s">
-        <v>1413</v>
+        <v>1381</v>
       </c>
       <c r="F441" t="s">
-        <v>1420</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" t="s">
-        <v>1421</v>
+        <v>1436</v>
       </c>
       <c r="B442" t="s">
-        <v>1422</v>
+        <v>455</v>
       </c>
       <c r="C442" t="s">
-        <v>95</v>
+        <v>1437</v>
       </c>
       <c r="D442" t="s">
-        <v>96</v>
+        <v>437</v>
       </c>
       <c r="F442" t="s">
-        <v>1423</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" t="s">
-        <v>1266</v>
+        <v>1439</v>
       </c>
       <c r="B443" t="s">
-        <v>1267</v>
+        <v>351</v>
       </c>
       <c r="C443" t="s">
-        <v>1424</v>
+        <v>1383</v>
       </c>
       <c r="D443" t="s">
-        <v>96</v>
+        <v>1384</v>
       </c>
       <c r="F443" t="s">
-        <v>1425</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" t="s">
-        <v>1248</v>
+        <v>1441</v>
       </c>
       <c r="B444" t="s">
-        <v>1249</v>
+        <v>443</v>
       </c>
       <c r="C444" t="s">
-        <v>1426</v>
+        <v>1437</v>
       </c>
       <c r="D444" t="s">
-        <v>1427</v>
+        <v>437</v>
       </c>
       <c r="F444" t="s">
-        <v>1428</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" t="s">
-        <v>1429</v>
+        <v>1443</v>
       </c>
       <c r="B445" t="s">
-        <v>1430</v>
+        <v>1444</v>
       </c>
       <c r="C445" t="s">
-        <v>1431</v>
+        <v>1445</v>
       </c>
       <c r="D445" t="s">
-        <v>1432</v>
+        <v>1446</v>
       </c>
       <c r="F445" t="s">
-        <v>1433</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" t="s">
-        <v>1434</v>
+        <v>1448</v>
       </c>
       <c r="B446" t="s">
-        <v>1435</v>
+        <v>1449</v>
       </c>
       <c r="C446" t="s">
-        <v>1431</v>
+        <v>1450</v>
       </c>
       <c r="D446" t="s">
-        <v>1432</v>
+        <v>1451</v>
       </c>
       <c r="F446" t="s">
-        <v>1436</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" t="s">
-        <v>1437</v>
+        <v>1453</v>
       </c>
       <c r="B447" t="s">
-        <v>1438</v>
+        <v>467</v>
       </c>
       <c r="C447" t="s">
-        <v>1264</v>
+        <v>1377</v>
       </c>
       <c r="D447" t="s">
-        <v>1265</v>
+        <v>1378</v>
       </c>
       <c r="F447" t="s">
-        <v>1439</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" t="s">
-        <v>1440</v>
+        <v>1437</v>
       </c>
       <c r="B448" t="s">
-        <v>1441</v>
+        <v>437</v>
       </c>
       <c r="C448" t="s">
-        <v>1253</v>
+        <v>1377</v>
       </c>
       <c r="D448" t="s">
-        <v>1254</v>
+        <v>1378</v>
       </c>
       <c r="F448" t="s">
-        <v>1442</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" t="s">
-        <v>1443</v>
+        <v>1456</v>
       </c>
       <c r="B449" t="s">
-        <v>1444</v>
+        <v>1457</v>
       </c>
       <c r="C449" t="s">
-        <v>1253</v>
+        <v>1311</v>
       </c>
       <c r="D449" t="s">
-        <v>1254</v>
+        <v>1312</v>
       </c>
       <c r="F449" t="s">
-        <v>1445</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" t="s">
-        <v>1311</v>
+        <v>1459</v>
       </c>
       <c r="B450" t="s">
-        <v>1312</v>
+        <v>1460</v>
       </c>
       <c r="C450" t="s">
-        <v>1274</v>
+        <v>1456</v>
       </c>
       <c r="D450" t="s">
-        <v>1275</v>
+        <v>1457</v>
       </c>
       <c r="F450" t="s">
-        <v>1446</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" t="s">
-        <v>1447</v>
+        <v>63</v>
       </c>
       <c r="B451" t="s">
-        <v>1448</v>
+        <v>64</v>
       </c>
       <c r="C451" t="s">
-        <v>1325</v>
+        <v>1316</v>
       </c>
       <c r="D451" t="s">
-        <v>1326</v>
+        <v>1317</v>
       </c>
       <c r="F451" t="s">
-        <v>1449</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" t="s">
-        <v>1450</v>
+        <v>1463</v>
       </c>
       <c r="B452" t="s">
-        <v>1451</v>
+        <v>1464</v>
       </c>
       <c r="C452" t="s">
-        <v>1330</v>
+        <v>63</v>
       </c>
       <c r="D452" t="s">
-        <v>1331</v>
+        <v>64</v>
       </c>
       <c r="F452" t="s">
-        <v>1452</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" t="s">
-        <v>1453</v>
+        <v>1466</v>
       </c>
       <c r="B453" t="s">
-        <v>1454</v>
+        <v>1467</v>
       </c>
       <c r="C453" t="s">
-        <v>1269</v>
+        <v>1468</v>
       </c>
       <c r="D453" t="s">
-        <v>1270</v>
+        <v>1469</v>
       </c>
       <c r="F453" t="s">
-        <v>1455</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" t="s">
-        <v>1456</v>
+        <v>1471</v>
       </c>
       <c r="B454" t="s">
-        <v>1457</v>
+        <v>1472</v>
       </c>
       <c r="C454" t="s">
-        <v>1253</v>
+        <v>1466</v>
       </c>
       <c r="D454" t="s">
-        <v>1254</v>
+        <v>1467</v>
       </c>
       <c r="F454" t="s">
-        <v>1458</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" t="s">
-        <v>1459</v>
+        <v>1357</v>
       </c>
       <c r="B455" t="s">
-        <v>1460</v>
+        <v>1358</v>
       </c>
       <c r="C455" t="s">
-        <v>1261</v>
+        <v>1329</v>
       </c>
       <c r="D455" t="s">
-        <v>1262</v>
+        <v>1330</v>
       </c>
       <c r="F455" t="s">
-        <v>1461</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" t="s">
-        <v>1462</v>
+        <v>1475</v>
       </c>
       <c r="B456" t="s">
-        <v>1463</v>
+        <v>1476</v>
       </c>
       <c r="C456" t="s">
-        <v>1459</v>
+        <v>1337</v>
       </c>
       <c r="D456" t="s">
-        <v>1460</v>
+        <v>1338</v>
       </c>
       <c r="F456" t="s">
-        <v>1464</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" t="s">
-        <v>1465</v>
+        <v>1478</v>
       </c>
       <c r="B457" t="s">
-        <v>1466</v>
+        <v>1479</v>
       </c>
       <c r="C457" t="s">
-        <v>1256</v>
+        <v>1332</v>
       </c>
       <c r="D457" t="s">
-        <v>1257</v>
+        <v>1333</v>
       </c>
       <c r="F457" t="s">
-        <v>1467</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" t="s">
-        <v>1468</v>
+        <v>1481</v>
       </c>
       <c r="B458" t="s">
-        <v>1469</v>
+        <v>1482</v>
       </c>
       <c r="C458" t="s">
-        <v>1470</v>
+        <v>1475</v>
       </c>
       <c r="D458" t="s">
-        <v>1471</v>
+        <v>1476</v>
       </c>
       <c r="F458" t="s">
-        <v>1472</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" t="s">
-        <v>1473</v>
+        <v>1484</v>
       </c>
       <c r="B459" t="s">
-        <v>1474</v>
+        <v>1485</v>
       </c>
       <c r="C459" t="s">
-        <v>1475</v>
+        <v>95</v>
       </c>
       <c r="D459" t="s">
-        <v>1476</v>
+        <v>96</v>
       </c>
       <c r="F459" t="s">
-        <v>1477</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" t="s">
-        <v>1478</v>
+        <v>1329</v>
       </c>
       <c r="B460" t="s">
-        <v>1479</v>
+        <v>1330</v>
       </c>
       <c r="C460" t="s">
-        <v>1475</v>
+        <v>1487</v>
       </c>
       <c r="D460" t="s">
-        <v>1476</v>
+        <v>96</v>
       </c>
       <c r="F460" t="s">
-        <v>1480</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" t="s">
-        <v>1470</v>
+        <v>1311</v>
       </c>
       <c r="B461" t="s">
-        <v>1471</v>
+        <v>1312</v>
       </c>
       <c r="C461" t="s">
-        <v>1421</v>
+        <v>1489</v>
       </c>
       <c r="D461" t="s">
-        <v>1422</v>
+        <v>1490</v>
       </c>
       <c r="F461" t="s">
-        <v>1481</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" t="s">
-        <v>1482</v>
+        <v>1492</v>
       </c>
       <c r="B462" t="s">
-        <v>1483</v>
+        <v>1493</v>
       </c>
       <c r="C462" t="s">
-        <v>1355</v>
+        <v>1494</v>
       </c>
       <c r="D462" t="s">
-        <v>350</v>
+        <v>1495</v>
       </c>
       <c r="F462" t="s">
-        <v>1484</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" t="s">
-        <v>1485</v>
+        <v>1497</v>
       </c>
       <c r="B463" t="s">
-        <v>1486</v>
+        <v>1498</v>
       </c>
       <c r="C463" t="s">
-        <v>1325</v>
+        <v>1494</v>
       </c>
       <c r="D463" t="s">
-        <v>1326</v>
+        <v>1495</v>
       </c>
       <c r="F463" t="s">
-        <v>1487</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" t="s">
-        <v>1488</v>
+        <v>1500</v>
       </c>
       <c r="B464" t="s">
-        <v>1489</v>
+        <v>1501</v>
       </c>
       <c r="C464" t="s">
-        <v>1330</v>
+        <v>1327</v>
       </c>
       <c r="D464" t="s">
-        <v>1331</v>
+        <v>1328</v>
       </c>
       <c r="F464" t="s">
-        <v>1490</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="B465" t="s">
-        <v>1492</v>
+        <v>1504</v>
       </c>
       <c r="C465" t="s">
-        <v>49</v>
+        <v>1316</v>
       </c>
       <c r="D465" t="s">
-        <v>50</v>
+        <v>1317</v>
       </c>
       <c r="F465" t="s">
-        <v>1493</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" t="s">
-        <v>1494</v>
+        <v>1506</v>
       </c>
       <c r="B466" t="s">
-        <v>1495</v>
+        <v>1507</v>
       </c>
       <c r="C466" t="s">
-        <v>1330</v>
+        <v>1316</v>
       </c>
       <c r="D466" t="s">
-        <v>1331</v>
+        <v>1317</v>
       </c>
       <c r="F466" t="s">
-        <v>1496</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" t="s">
-        <v>1497</v>
+        <v>1374</v>
       </c>
       <c r="B467" t="s">
-        <v>1498</v>
+        <v>1375</v>
       </c>
       <c r="C467" t="s">
-        <v>1325</v>
+        <v>1337</v>
       </c>
       <c r="D467" t="s">
-        <v>1326</v>
+        <v>1338</v>
       </c>
       <c r="F467" t="s">
-        <v>1499</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" t="s">
-        <v>1500</v>
+        <v>1510</v>
       </c>
       <c r="B468" t="s">
-        <v>1501</v>
+        <v>1511</v>
       </c>
       <c r="C468" t="s">
-        <v>1292</v>
+        <v>1388</v>
       </c>
       <c r="D468" t="s">
-        <v>1293</v>
+        <v>1389</v>
       </c>
       <c r="F468" t="s">
-        <v>1502</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" t="s">
-        <v>1503</v>
+        <v>1513</v>
       </c>
       <c r="B469" t="s">
-        <v>1504</v>
+        <v>1514</v>
       </c>
       <c r="C469" t="s">
-        <v>1500</v>
+        <v>1393</v>
       </c>
       <c r="D469" t="s">
-        <v>1501</v>
+        <v>1394</v>
       </c>
       <c r="F469" t="s">
-        <v>1505</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" t="s">
-        <v>1506</v>
+        <v>1516</v>
       </c>
       <c r="B470" t="s">
-        <v>1507</v>
+        <v>1517</v>
       </c>
       <c r="C470" t="s">
-        <v>1500</v>
+        <v>1332</v>
       </c>
       <c r="D470" t="s">
-        <v>1501</v>
+        <v>1333</v>
       </c>
       <c r="F470" t="s">
-        <v>1508</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" t="s">
-        <v>1509</v>
+        <v>1519</v>
       </c>
       <c r="B471" t="s">
-        <v>1510</v>
+        <v>1520</v>
       </c>
       <c r="C471" t="s">
-        <v>1325</v>
+        <v>1316</v>
       </c>
       <c r="D471" t="s">
-        <v>1326</v>
+        <v>1317</v>
       </c>
       <c r="F471" t="s">
-        <v>1511</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" t="s">
-        <v>1512</v>
+        <v>1522</v>
       </c>
       <c r="B472" t="s">
-        <v>1513</v>
+        <v>1523</v>
       </c>
       <c r="C472" t="s">
-        <v>1330</v>
+        <v>1324</v>
       </c>
       <c r="D472" t="s">
-        <v>1331</v>
+        <v>1325</v>
       </c>
       <c r="F472" t="s">
-        <v>1514</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" t="s">
-        <v>1515</v>
+        <v>1525</v>
       </c>
       <c r="B473" t="s">
-        <v>1516</v>
+        <v>1526</v>
       </c>
       <c r="C473" t="s">
-        <v>1325</v>
+        <v>1522</v>
       </c>
       <c r="D473" t="s">
-        <v>1326</v>
+        <v>1523</v>
       </c>
       <c r="F473" t="s">
-        <v>1517</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" t="s">
-        <v>1518</v>
+        <v>1528</v>
       </c>
       <c r="B474" t="s">
-        <v>1519</v>
+        <v>1529</v>
       </c>
       <c r="C474" t="s">
-        <v>1330</v>
+        <v>1319</v>
       </c>
       <c r="D474" t="s">
-        <v>1331</v>
+        <v>1320</v>
       </c>
       <c r="F474" t="s">
-        <v>1520</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" t="s">
-        <v>1521</v>
+        <v>1531</v>
       </c>
       <c r="B475" t="s">
-        <v>1522</v>
+        <v>1532</v>
       </c>
       <c r="C475" t="s">
-        <v>1251</v>
+        <v>1533</v>
       </c>
       <c r="D475" t="s">
-        <v>1252</v>
+        <v>1534</v>
       </c>
       <c r="F475" t="s">
-        <v>1523</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" t="s">
-        <v>1524</v>
+        <v>1536</v>
       </c>
       <c r="B476" t="s">
-        <v>1525</v>
+        <v>1537</v>
       </c>
       <c r="C476" t="s">
-        <v>1292</v>
+        <v>1538</v>
       </c>
       <c r="D476" t="s">
-        <v>1293</v>
+        <v>1539</v>
       </c>
       <c r="F476" t="s">
-        <v>1526</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" t="s">
-        <v>1527</v>
+        <v>1541</v>
       </c>
       <c r="B477" t="s">
-        <v>1528</v>
+        <v>1542</v>
       </c>
       <c r="C477" t="s">
-        <v>1330</v>
+        <v>1538</v>
       </c>
       <c r="D477" t="s">
-        <v>1331</v>
+        <v>1539</v>
       </c>
       <c r="F477" t="s">
-        <v>1529</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" t="s">
-        <v>1530</v>
+        <v>1533</v>
       </c>
       <c r="B478" t="s">
-        <v>1531</v>
+        <v>1534</v>
       </c>
       <c r="C478" t="s">
-        <v>1325</v>
+        <v>1484</v>
       </c>
       <c r="D478" t="s">
-        <v>1326</v>
+        <v>1485</v>
       </c>
       <c r="F478" t="s">
-        <v>1532</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" t="s">
-        <v>1533</v>
+        <v>1545</v>
       </c>
       <c r="B479" t="s">
-        <v>1534</v>
+        <v>1546</v>
       </c>
       <c r="C479" t="s">
-        <v>1325</v>
+        <v>1418</v>
       </c>
       <c r="D479" t="s">
-        <v>1326</v>
+        <v>413</v>
       </c>
       <c r="F479" t="s">
-        <v>1535</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" t="s">
-        <v>1536</v>
+        <v>1548</v>
       </c>
       <c r="B480" t="s">
-        <v>1537</v>
+        <v>1549</v>
       </c>
       <c r="C480" t="s">
-        <v>1330</v>
+        <v>1388</v>
       </c>
       <c r="D480" t="s">
-        <v>1331</v>
+        <v>1389</v>
       </c>
       <c r="F480" t="s">
-        <v>1538</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" t="s">
-        <v>1539</v>
+        <v>1551</v>
       </c>
       <c r="B481" t="s">
-        <v>1540</v>
+        <v>1552</v>
       </c>
       <c r="C481" t="s">
-        <v>1330</v>
+        <v>1393</v>
       </c>
       <c r="D481" t="s">
-        <v>1331</v>
+        <v>1394</v>
       </c>
       <c r="F481" t="s">
-        <v>1541</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" t="s">
-        <v>1542</v>
+        <v>1554</v>
       </c>
       <c r="B482" t="s">
-        <v>1543</v>
+        <v>1555</v>
       </c>
       <c r="C482" t="s">
-        <v>1325</v>
+        <v>49</v>
       </c>
       <c r="D482" t="s">
-        <v>1326</v>
+        <v>50</v>
       </c>
       <c r="F482" t="s">
-        <v>1544</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" t="s">
-        <v>1545</v>
+        <v>1557</v>
       </c>
       <c r="B483" t="s">
-        <v>1546</v>
+        <v>1558</v>
       </c>
       <c r="C483" t="s">
-        <v>1314</v>
+        <v>1393</v>
       </c>
       <c r="D483" t="s">
-        <v>1315</v>
+        <v>1394</v>
       </c>
       <c r="F483" t="s">
-        <v>1547</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" t="s">
-        <v>1548</v>
+        <v>1560</v>
       </c>
       <c r="B484" t="s">
-        <v>1549</v>
+        <v>1561</v>
       </c>
       <c r="C484" t="s">
-        <v>1274</v>
+        <v>1388</v>
       </c>
       <c r="D484" t="s">
-        <v>1275</v>
+        <v>1389</v>
       </c>
       <c r="F484" t="s">
-        <v>1550</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" t="s">
-        <v>1551</v>
+        <v>1563</v>
       </c>
       <c r="B485" t="s">
-        <v>1552</v>
+        <v>1564</v>
       </c>
       <c r="C485" t="s">
-        <v>1548</v>
+        <v>1355</v>
       </c>
       <c r="D485" t="s">
-        <v>1549</v>
+        <v>1356</v>
       </c>
       <c r="F485" t="s">
-        <v>1553</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" t="s">
-        <v>1554</v>
+        <v>1566</v>
       </c>
       <c r="B486" t="s">
-        <v>1555</v>
+        <v>1567</v>
       </c>
       <c r="C486" t="s">
-        <v>1556</v>
+        <v>1563</v>
       </c>
       <c r="D486" t="s">
-        <v>1557</v>
+        <v>1564</v>
       </c>
       <c r="F486" t="s">
-        <v>1558</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" t="s">
-        <v>1559</v>
+        <v>1569</v>
       </c>
       <c r="B487" t="s">
-        <v>1560</v>
+        <v>1570</v>
       </c>
       <c r="C487" t="s">
-        <v>1561</v>
+        <v>1563</v>
       </c>
       <c r="D487" t="s">
-        <v>1562</v>
+        <v>1564</v>
       </c>
       <c r="F487" t="s">
-        <v>1563</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" t="s">
-        <v>1564</v>
+        <v>1572</v>
       </c>
       <c r="B488" t="s">
-        <v>1565</v>
+        <v>1573</v>
       </c>
       <c r="C488" t="s">
-        <v>1559</v>
+        <v>1388</v>
       </c>
       <c r="D488" t="s">
-        <v>1560</v>
+        <v>1389</v>
       </c>
       <c r="F488" t="s">
-        <v>1566</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" t="s">
-        <v>1567</v>
+        <v>1575</v>
       </c>
       <c r="B489" t="s">
-        <v>1568</v>
+        <v>1576</v>
       </c>
       <c r="C489" t="s">
-        <v>1330</v>
+        <v>1393</v>
       </c>
       <c r="D489" t="s">
-        <v>1331</v>
+        <v>1394</v>
       </c>
       <c r="F489" t="s">
-        <v>1569</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" t="s">
-        <v>1570</v>
+        <v>1578</v>
       </c>
       <c r="B490" t="s">
-        <v>1571</v>
+        <v>1579</v>
       </c>
       <c r="C490" t="s">
-        <v>1325</v>
+        <v>1388</v>
       </c>
       <c r="D490" t="s">
-        <v>1326</v>
+        <v>1389</v>
       </c>
       <c r="F490" t="s">
-        <v>1572</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" t="s">
-        <v>1573</v>
+        <v>1581</v>
       </c>
       <c r="B491" t="s">
-        <v>1574</v>
+        <v>1582</v>
       </c>
       <c r="C491" t="s">
-        <v>1253</v>
+        <v>1393</v>
       </c>
       <c r="D491" t="s">
-        <v>1254</v>
+        <v>1394</v>
       </c>
       <c r="F491" t="s">
-        <v>1575</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" t="s">
-        <v>1576</v>
+        <v>1584</v>
       </c>
       <c r="B492" t="s">
-        <v>1577</v>
+        <v>1585</v>
       </c>
       <c r="C492" t="s">
-        <v>1387</v>
+        <v>1314</v>
       </c>
       <c r="D492" t="s">
-        <v>1388</v>
+        <v>1315</v>
       </c>
       <c r="F492" t="s">
-        <v>1578</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" t="s">
-        <v>1579</v>
+        <v>1587</v>
       </c>
       <c r="B493" t="s">
-        <v>1580</v>
+        <v>1588</v>
       </c>
       <c r="C493" t="s">
-        <v>1382</v>
+        <v>1355</v>
       </c>
       <c r="D493" t="s">
-        <v>1383</v>
+        <v>1356</v>
       </c>
       <c r="F493" t="s">
-        <v>1581</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" t="s">
-        <v>1561</v>
+        <v>1590</v>
       </c>
       <c r="B494" t="s">
-        <v>1562</v>
+        <v>1591</v>
       </c>
       <c r="C494" t="s">
-        <v>1465</v>
+        <v>1393</v>
       </c>
       <c r="D494" t="s">
-        <v>1466</v>
+        <v>1394</v>
       </c>
       <c r="F494" t="s">
-        <v>1582</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" t="s">
-        <v>1583</v>
+        <v>1593</v>
       </c>
       <c r="B495" t="s">
-        <v>1584</v>
+        <v>1594</v>
       </c>
       <c r="C495" t="s">
-        <v>1253</v>
+        <v>1388</v>
       </c>
       <c r="D495" t="s">
-        <v>1254</v>
+        <v>1389</v>
       </c>
       <c r="F495" t="s">
-        <v>1585</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" t="s">
-        <v>1586</v>
+        <v>1596</v>
       </c>
       <c r="B496" t="s">
-        <v>1587</v>
+        <v>1597</v>
       </c>
       <c r="C496" t="s">
-        <v>1292</v>
+        <v>1388</v>
       </c>
       <c r="D496" t="s">
-        <v>1293</v>
+        <v>1389</v>
       </c>
       <c r="F496" t="s">
-        <v>1588</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" t="s">
-        <v>1589</v>
+        <v>1599</v>
       </c>
       <c r="B497" t="s">
-        <v>1590</v>
+        <v>1600</v>
       </c>
       <c r="C497" t="s">
-        <v>1294</v>
+        <v>1393</v>
       </c>
       <c r="D497" t="s">
-        <v>1295</v>
+        <v>1394</v>
       </c>
       <c r="F497" t="s">
-        <v>1591</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" t="s">
-        <v>1592</v>
+        <v>1602</v>
       </c>
       <c r="B498" t="s">
-        <v>1593</v>
+        <v>1603</v>
       </c>
       <c r="C498" t="s">
-        <v>1253</v>
+        <v>1393</v>
       </c>
       <c r="D498" t="s">
-        <v>1254</v>
+        <v>1394</v>
       </c>
       <c r="F498" t="s">
-        <v>1594</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" t="s">
-        <v>1595</v>
+        <v>1605</v>
       </c>
       <c r="B499" t="s">
-        <v>1596</v>
+        <v>1606</v>
       </c>
       <c r="C499" t="s">
-        <v>1269</v>
+        <v>1388</v>
       </c>
       <c r="D499" t="s">
-        <v>1270</v>
+        <v>1389</v>
       </c>
       <c r="F499" t="s">
-        <v>1597</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" t="s">
-        <v>1598</v>
+        <v>1608</v>
       </c>
       <c r="B500" t="s">
-        <v>1599</v>
+        <v>1609</v>
       </c>
       <c r="C500" t="s">
-        <v>1266</v>
+        <v>1377</v>
       </c>
       <c r="D500" t="s">
-        <v>1267</v>
+        <v>1378</v>
       </c>
       <c r="F500" t="s">
-        <v>1600</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" t="s">
-        <v>1350</v>
+        <v>1611</v>
       </c>
       <c r="B501" t="s">
-        <v>1351</v>
+        <v>1612</v>
       </c>
       <c r="C501" t="s">
-        <v>1285</v>
+        <v>1337</v>
       </c>
       <c r="D501" t="s">
-        <v>1286</v>
+        <v>1338</v>
       </c>
       <c r="F501" t="s">
-        <v>1601</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" t="s">
-        <v>1556</v>
+        <v>1614</v>
       </c>
       <c r="B502" t="s">
-        <v>1557</v>
+        <v>1615</v>
       </c>
       <c r="C502" t="s">
-        <v>1285</v>
+        <v>1611</v>
       </c>
       <c r="D502" t="s">
-        <v>1286</v>
+        <v>1612</v>
       </c>
       <c r="F502" t="s">
-        <v>1602</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" t="s">
-        <v>1382</v>
+        <v>1617</v>
       </c>
       <c r="B503" t="s">
-        <v>1383</v>
+        <v>1618</v>
       </c>
       <c r="C503" t="s">
-        <v>1556</v>
+        <v>1619</v>
       </c>
       <c r="D503" t="s">
-        <v>1557</v>
+        <v>1620</v>
       </c>
       <c r="F503" t="s">
-        <v>1603</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" t="s">
-        <v>1330</v>
+        <v>1622</v>
       </c>
       <c r="B504" t="s">
-        <v>1331</v>
+        <v>1623</v>
       </c>
       <c r="C504" t="s">
-        <v>1556</v>
+        <v>1624</v>
       </c>
       <c r="D504" t="s">
-        <v>1557</v>
+        <v>1625</v>
       </c>
       <c r="F504" t="s">
-        <v>1604</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" t="s">
-        <v>1387</v>
+        <v>1627</v>
       </c>
       <c r="B505" t="s">
-        <v>1388</v>
+        <v>1628</v>
       </c>
       <c r="C505" t="s">
-        <v>1350</v>
+        <v>1622</v>
       </c>
       <c r="D505" t="s">
-        <v>1351</v>
+        <v>1623</v>
       </c>
       <c r="F505" t="s">
-        <v>1605</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" t="s">
-        <v>1325</v>
+        <v>1630</v>
       </c>
       <c r="B506" t="s">
-        <v>1326</v>
+        <v>1631</v>
       </c>
       <c r="C506" t="s">
-        <v>1350</v>
+        <v>1393</v>
       </c>
       <c r="D506" t="s">
-        <v>1351</v>
+        <v>1394</v>
       </c>
       <c r="F506" t="s">
-        <v>1606</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" t="s">
-        <v>1279</v>
+        <v>1633</v>
       </c>
       <c r="B507" t="s">
-        <v>1280</v>
+        <v>1634</v>
       </c>
       <c r="C507" t="s">
-        <v>1303</v>
+        <v>1388</v>
       </c>
       <c r="D507" t="s">
-        <v>1304</v>
+        <v>1389</v>
       </c>
       <c r="F507" t="s">
-        <v>1607</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" t="s">
-        <v>1608</v>
+        <v>1636</v>
       </c>
       <c r="B508" t="s">
-        <v>1609</v>
+        <v>1637</v>
       </c>
       <c r="C508" t="s">
-        <v>1253</v>
+        <v>1316</v>
       </c>
       <c r="D508" t="s">
-        <v>1254</v>
+        <v>1317</v>
       </c>
       <c r="F508" t="s">
-        <v>1610</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" t="s">
-        <v>1611</v>
+        <v>1639</v>
       </c>
       <c r="B509" t="s">
-        <v>1612</v>
+        <v>1640</v>
       </c>
       <c r="C509" t="s">
-        <v>1253</v>
+        <v>1450</v>
       </c>
       <c r="D509" t="s">
-        <v>1254</v>
+        <v>1451</v>
       </c>
       <c r="F509" t="s">
-        <v>1613</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" t="s">
-        <v>1614</v>
+        <v>1642</v>
       </c>
       <c r="B510" t="s">
-        <v>1615</v>
+        <v>1643</v>
       </c>
       <c r="C510" t="s">
-        <v>1303</v>
+        <v>1445</v>
       </c>
       <c r="D510" t="s">
-        <v>1304</v>
+        <v>1446</v>
       </c>
       <c r="F510" t="s">
-        <v>1616</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" t="s">
-        <v>1617</v>
+        <v>1624</v>
       </c>
       <c r="B511" t="s">
-        <v>1618</v>
+        <v>1625</v>
       </c>
       <c r="C511" t="s">
-        <v>1614</v>
+        <v>1528</v>
       </c>
       <c r="D511" t="s">
-        <v>1615</v>
+        <v>1529</v>
       </c>
       <c r="F511" t="s">
-        <v>1619</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" t="s">
-        <v>1620</v>
+        <v>1646</v>
       </c>
       <c r="B512" t="s">
-        <v>1621</v>
+        <v>1647</v>
       </c>
       <c r="C512" t="s">
-        <v>1614</v>
+        <v>1316</v>
       </c>
       <c r="D512" t="s">
-        <v>1615</v>
+        <v>1317</v>
       </c>
       <c r="F512" t="s">
-        <v>1622</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" t="s">
-        <v>1623</v>
+        <v>1649</v>
       </c>
       <c r="B513" t="s">
-        <v>1624</v>
+        <v>1650</v>
       </c>
       <c r="C513" t="s">
-        <v>1625</v>
+        <v>1355</v>
       </c>
       <c r="D513" t="s">
-        <v>1626</v>
+        <v>1356</v>
       </c>
       <c r="F513" t="s">
-        <v>1627</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" t="s">
-        <v>1628</v>
+        <v>1652</v>
       </c>
       <c r="B514" t="s">
-        <v>1629</v>
+        <v>1653</v>
       </c>
       <c r="C514" t="s">
-        <v>1630</v>
+        <v>1357</v>
       </c>
       <c r="D514" t="s">
-        <v>1631</v>
+        <v>1358</v>
       </c>
       <c r="F514" t="s">
-        <v>1632</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" t="s">
-        <v>1633</v>
+        <v>1655</v>
       </c>
       <c r="B515" t="s">
-        <v>1634</v>
+        <v>1656</v>
       </c>
       <c r="C515" t="s">
-        <v>1635</v>
+        <v>1316</v>
       </c>
       <c r="D515" t="s">
-        <v>1636</v>
+        <v>1317</v>
       </c>
       <c r="F515" t="s">
-        <v>1637</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" t="s">
-        <v>1635</v>
+        <v>1658</v>
       </c>
       <c r="B516" t="s">
-        <v>1636</v>
+        <v>1659</v>
       </c>
       <c r="C516" t="s">
-        <v>1638</v>
+        <v>1332</v>
       </c>
       <c r="D516" t="s">
-        <v>1639</v>
+        <v>1333</v>
       </c>
       <c r="F516" t="s">
-        <v>1640</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" t="s">
-        <v>1641</v>
+        <v>1661</v>
       </c>
       <c r="B517" t="s">
-        <v>1642</v>
+        <v>1662</v>
       </c>
       <c r="C517" t="s">
-        <v>1638</v>
+        <v>1329</v>
       </c>
       <c r="D517" t="s">
-        <v>1639</v>
+        <v>1330</v>
       </c>
       <c r="F517" t="s">
-        <v>1643</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" t="s">
-        <v>1644</v>
+        <v>1413</v>
       </c>
       <c r="B518" t="s">
-        <v>1645</v>
+        <v>1414</v>
       </c>
       <c r="C518" t="s">
-        <v>23</v>
+        <v>1348</v>
       </c>
       <c r="D518" t="s">
-        <v>24</v>
+        <v>1349</v>
       </c>
       <c r="F518" t="s">
-        <v>1646</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" t="s">
-        <v>1647</v>
+        <v>1619</v>
       </c>
       <c r="B519" t="s">
-        <v>1648</v>
+        <v>1620</v>
       </c>
       <c r="C519" t="s">
-        <v>23</v>
+        <v>1348</v>
       </c>
       <c r="D519" t="s">
-        <v>24</v>
+        <v>1349</v>
       </c>
       <c r="F519" t="s">
-        <v>1649</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" t="s">
-        <v>1650</v>
+        <v>1445</v>
       </c>
       <c r="B520" t="s">
-        <v>1651</v>
+        <v>1446</v>
       </c>
       <c r="C520" t="s">
-        <v>1652</v>
+        <v>1619</v>
       </c>
       <c r="D520" t="s">
-        <v>1653</v>
+        <v>1620</v>
       </c>
       <c r="F520" t="s">
-        <v>1654</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" t="s">
-        <v>1655</v>
+        <v>1393</v>
       </c>
       <c r="B521" t="s">
-        <v>1656</v>
+        <v>1394</v>
       </c>
       <c r="C521" t="s">
-        <v>1657</v>
+        <v>1619</v>
       </c>
       <c r="D521" t="s">
-        <v>1658</v>
+        <v>1620</v>
       </c>
       <c r="F521" t="s">
-        <v>1659</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" t="s">
-        <v>1660</v>
+        <v>1450</v>
       </c>
       <c r="B522" t="s">
-        <v>1661</v>
+        <v>1451</v>
       </c>
       <c r="C522" t="s">
-        <v>1662</v>
+        <v>1413</v>
       </c>
       <c r="D522" t="s">
-        <v>1663</v>
+        <v>1414</v>
       </c>
       <c r="F522" t="s">
-        <v>1664</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" t="s">
-        <v>1665</v>
+        <v>1388</v>
       </c>
       <c r="B523" t="s">
-        <v>1666</v>
+        <v>1389</v>
       </c>
       <c r="C523" t="s">
-        <v>1667</v>
+        <v>1413</v>
       </c>
       <c r="D523" t="s">
-        <v>1668</v>
+        <v>1414</v>
       </c>
       <c r="F523" t="s">
         <v>1669</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D524" t="s">
+        <v>1367</v>
+      </c>
+      <c r="F524" t="s">
         <v>1670</v>
-      </c>
-[...10 lines deleted...]
-        <v>1672</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D525" t="s">
+        <v>1317</v>
+      </c>
+      <c r="F525" t="s">
         <v>1673</v>
-      </c>
-[...10 lines deleted...]
-        <v>1677</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" t="s">
-        <v>1678</v>
+        <v>1674</v>
       </c>
       <c r="B526" t="s">
-        <v>1679</v>
+        <v>1675</v>
       </c>
       <c r="C526" t="s">
-        <v>1680</v>
+        <v>1316</v>
       </c>
       <c r="D526" t="s">
-        <v>1681</v>
+        <v>1317</v>
       </c>
       <c r="F526" t="s">
-        <v>1682</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" t="s">
-        <v>1683</v>
+        <v>1677</v>
       </c>
       <c r="B527" t="s">
-        <v>1684</v>
+        <v>1678</v>
       </c>
       <c r="C527" t="s">
-        <v>1685</v>
+        <v>1366</v>
       </c>
       <c r="D527" t="s">
-        <v>1686</v>
+        <v>1367</v>
       </c>
       <c r="F527" t="s">
-        <v>1687</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" t="s">
-        <v>1688</v>
+        <v>1680</v>
       </c>
       <c r="B528" t="s">
-        <v>1689</v>
+        <v>1681</v>
       </c>
       <c r="C528" t="s">
-        <v>1690</v>
+        <v>1677</v>
       </c>
       <c r="D528" t="s">
-        <v>1691</v>
+        <v>1678</v>
       </c>
       <c r="F528" t="s">
-        <v>1692</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" t="s">
-        <v>1693</v>
+        <v>1683</v>
       </c>
       <c r="B529" t="s">
-        <v>1694</v>
+        <v>1684</v>
       </c>
       <c r="C529" t="s">
-        <v>1251</v>
+        <v>1677</v>
       </c>
       <c r="D529" t="s">
-        <v>1252</v>
+        <v>1678</v>
       </c>
       <c r="F529" t="s">
-        <v>1695</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" t="s">
-        <v>76</v>
+        <v>1686</v>
       </c>
       <c r="B530" t="s">
-        <v>77</v>
+        <v>1687</v>
       </c>
       <c r="C530" t="s">
-        <v>49</v>
+        <v>1688</v>
       </c>
       <c r="D530" t="s">
-        <v>50</v>
+        <v>1689</v>
       </c>
       <c r="F530" t="s">
-        <v>1696</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" t="s">
-        <v>1697</v>
+        <v>1691</v>
       </c>
       <c r="B531" t="s">
-        <v>1698</v>
+        <v>1692</v>
       </c>
       <c r="C531" t="s">
-        <v>1699</v>
+        <v>1693</v>
       </c>
       <c r="D531" t="s">
-        <v>1700</v>
+        <v>1694</v>
       </c>
       <c r="F531" t="s">
-        <v>1701</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" t="s">
-        <v>1702</v>
+        <v>1696</v>
       </c>
       <c r="B532" t="s">
-        <v>1703</v>
+        <v>1697</v>
       </c>
       <c r="C532" t="s">
-        <v>1704</v>
+        <v>1698</v>
       </c>
       <c r="D532" t="s">
-        <v>1705</v>
+        <v>1699</v>
       </c>
       <c r="F532" t="s">
-        <v>1706</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" t="s">
-        <v>851</v>
+        <v>1698</v>
       </c>
       <c r="B533" t="s">
-        <v>852</v>
+        <v>1699</v>
       </c>
       <c r="C533" t="s">
-        <v>1704</v>
+        <v>1701</v>
       </c>
       <c r="D533" t="s">
-        <v>1705</v>
+        <v>1702</v>
       </c>
       <c r="F533" t="s">
-        <v>1707</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" t="s">
-        <v>1708</v>
+        <v>1704</v>
       </c>
       <c r="B534" t="s">
-        <v>1709</v>
+        <v>1705</v>
       </c>
       <c r="C534" t="s">
-        <v>1243</v>
+        <v>1701</v>
       </c>
       <c r="D534" t="s">
-        <v>1244</v>
+        <v>1702</v>
       </c>
       <c r="F534" t="s">
-        <v>1710</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" t="s">
-        <v>1711</v>
+        <v>1707</v>
       </c>
       <c r="B535" t="s">
-        <v>161</v>
+        <v>1708</v>
       </c>
       <c r="C535" t="s">
-        <v>1708</v>
+        <v>23</v>
       </c>
       <c r="D535" t="s">
+        <v>24</v>
+      </c>
+      <c r="F535" t="s">
         <v>1709</v>
-      </c>
-[...1 lines deleted...]
-        <v>1712</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" t="s">
-        <v>157</v>
+        <v>1710</v>
       </c>
       <c r="B536" t="s">
-        <v>158</v>
+        <v>1711</v>
       </c>
       <c r="C536" t="s">
-        <v>1713</v>
+        <v>23</v>
       </c>
       <c r="D536" t="s">
-        <v>1714</v>
+        <v>24</v>
       </c>
       <c r="F536" t="s">
-        <v>1715</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" t="s">
-        <v>1667</v>
+        <v>1713</v>
       </c>
       <c r="B537" t="s">
-        <v>1668</v>
+        <v>1714</v>
       </c>
       <c r="C537" t="s">
-        <v>23</v>
+        <v>1715</v>
       </c>
       <c r="D537" t="s">
-        <v>24</v>
+        <v>1716</v>
       </c>
       <c r="F537" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="B538" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="C538" t="s">
-        <v>157</v>
+        <v>1720</v>
       </c>
       <c r="D538" t="s">
-        <v>158</v>
+        <v>1721</v>
       </c>
       <c r="F538" t="s">
-        <v>1719</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" t="s">
-        <v>1475</v>
+        <v>1723</v>
       </c>
       <c r="B539" t="s">
-        <v>1476</v>
+        <v>1724</v>
       </c>
       <c r="C539" t="s">
-        <v>1294</v>
+        <v>1725</v>
       </c>
       <c r="D539" t="s">
-        <v>1295</v>
+        <v>1726</v>
       </c>
       <c r="F539" t="s">
-        <v>1720</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" t="s">
-        <v>1431</v>
+        <v>1728</v>
       </c>
       <c r="B540" t="s">
-        <v>1432</v>
+        <v>1729</v>
       </c>
       <c r="C540" t="s">
-        <v>1294</v>
+        <v>1730</v>
       </c>
       <c r="D540" t="s">
-        <v>1295</v>
+        <v>1731</v>
       </c>
       <c r="F540" t="s">
-        <v>1721</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" t="s">
-        <v>1261</v>
+        <v>1733</v>
       </c>
       <c r="B541" t="s">
-        <v>1262</v>
+        <v>1734</v>
       </c>
       <c r="C541" t="s">
-        <v>1589</v>
+        <v>1718</v>
       </c>
       <c r="D541" t="s">
-        <v>1590</v>
+        <v>1719</v>
       </c>
       <c r="F541" t="s">
-        <v>1722</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" t="s">
-        <v>1723</v>
+        <v>1736</v>
       </c>
       <c r="B542" t="s">
-        <v>1724</v>
+        <v>1737</v>
       </c>
       <c r="C542" t="s">
-        <v>1589</v>
+        <v>1738</v>
       </c>
       <c r="D542" t="s">
-        <v>1590</v>
+        <v>1739</v>
       </c>
       <c r="F542" t="s">
-        <v>1725</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" t="s">
-        <v>1405</v>
+        <v>1741</v>
       </c>
       <c r="B543" t="s">
-        <v>1406</v>
+        <v>1742</v>
       </c>
       <c r="C543" t="s">
-        <v>1589</v>
+        <v>1743</v>
       </c>
       <c r="D543" t="s">
-        <v>1590</v>
+        <v>1744</v>
       </c>
       <c r="F543" t="s">
-        <v>1726</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" t="s">
-        <v>1727</v>
+        <v>1746</v>
       </c>
       <c r="B544" t="s">
-        <v>1728</v>
+        <v>1747</v>
       </c>
       <c r="C544" t="s">
-        <v>1431</v>
+        <v>1748</v>
       </c>
       <c r="D544" t="s">
-        <v>1432</v>
+        <v>1749</v>
       </c>
       <c r="F544" t="s">
-        <v>1729</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" t="s">
-        <v>1274</v>
+        <v>1751</v>
       </c>
       <c r="B545" t="s">
-        <v>1275</v>
+        <v>1752</v>
       </c>
       <c r="C545" t="s">
-        <v>1266</v>
+        <v>1753</v>
       </c>
       <c r="D545" t="s">
-        <v>1267</v>
+        <v>1754</v>
       </c>
       <c r="F545" t="s">
-        <v>1730</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" t="s">
-        <v>1731</v>
+        <v>1756</v>
       </c>
       <c r="B546" t="s">
-        <v>1732</v>
+        <v>1757</v>
       </c>
       <c r="C546" t="s">
-        <v>1733</v>
+        <v>1314</v>
       </c>
       <c r="D546" t="s">
-        <v>1734</v>
+        <v>1315</v>
       </c>
       <c r="F546" t="s">
-        <v>1735</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" t="s">
-        <v>1736</v>
+        <v>76</v>
       </c>
       <c r="B547" t="s">
-        <v>1737</v>
+        <v>77</v>
       </c>
       <c r="C547" t="s">
-        <v>1738</v>
+        <v>49</v>
       </c>
       <c r="D547" t="s">
-        <v>1739</v>
+        <v>50</v>
       </c>
       <c r="F547" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" t="s">
-        <v>1741</v>
+        <v>1760</v>
       </c>
       <c r="B548" t="s">
-        <v>1742</v>
+        <v>1761</v>
       </c>
       <c r="C548" t="s">
-        <v>1736</v>
+        <v>1762</v>
       </c>
       <c r="D548" t="s">
-        <v>1737</v>
+        <v>1763</v>
       </c>
       <c r="F548" t="s">
-        <v>1743</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" t="s">
-        <v>1744</v>
+        <v>1765</v>
       </c>
       <c r="B549" t="s">
-        <v>1745</v>
+        <v>1766</v>
       </c>
       <c r="C549" t="s">
-        <v>23</v>
+        <v>1767</v>
       </c>
       <c r="D549" t="s">
-        <v>24</v>
+        <v>1768</v>
       </c>
       <c r="F549" t="s">
-        <v>1746</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" t="s">
-        <v>1747</v>
+        <v>914</v>
       </c>
       <c r="B550" t="s">
-        <v>1748</v>
+        <v>915</v>
       </c>
       <c r="C550" t="s">
-        <v>1749</v>
+        <v>1767</v>
       </c>
       <c r="D550" t="s">
-        <v>1750</v>
+        <v>1768</v>
       </c>
       <c r="F550" t="s">
-        <v>1751</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" t="s">
-        <v>1752</v>
+        <v>1771</v>
       </c>
       <c r="B551" t="s">
-        <v>1753</v>
+        <v>1772</v>
       </c>
       <c r="C551" t="s">
-        <v>1754</v>
+        <v>1306</v>
       </c>
       <c r="D551" t="s">
-        <v>1755</v>
+        <v>1307</v>
       </c>
       <c r="F551" t="s">
-        <v>1756</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" t="s">
-        <v>1757</v>
+        <v>1774</v>
       </c>
       <c r="B552" t="s">
-        <v>1758</v>
+        <v>212</v>
       </c>
       <c r="C552" t="s">
-        <v>1754</v>
+        <v>1771</v>
       </c>
       <c r="D552" t="s">
-        <v>1755</v>
+        <v>1772</v>
       </c>
       <c r="F552" t="s">
-        <v>1759</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" t="s">
-        <v>1760</v>
+        <v>208</v>
       </c>
       <c r="B553" t="s">
-        <v>1761</v>
+        <v>209</v>
       </c>
       <c r="C553" t="s">
-        <v>1675</v>
+        <v>1776</v>
       </c>
       <c r="D553" t="s">
-        <v>1676</v>
+        <v>1777</v>
       </c>
       <c r="F553" t="s">
-        <v>1762</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" t="s">
-        <v>1763</v>
+        <v>1730</v>
       </c>
       <c r="B554" t="s">
-        <v>1764</v>
+        <v>1731</v>
       </c>
       <c r="C554" t="s">
-        <v>1765</v>
+        <v>23</v>
       </c>
       <c r="D554" t="s">
-        <v>1766</v>
+        <v>24</v>
       </c>
       <c r="F554" t="s">
-        <v>1767</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" t="s">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="B555" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="C555" t="s">
-        <v>1770</v>
+        <v>208</v>
       </c>
       <c r="D555" t="s">
-        <v>1771</v>
+        <v>209</v>
       </c>
       <c r="F555" t="s">
-        <v>1772</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" t="s">
-        <v>1773</v>
+        <v>1538</v>
       </c>
       <c r="B556" t="s">
-        <v>1774</v>
+        <v>1539</v>
       </c>
       <c r="C556" t="s">
-        <v>1641</v>
+        <v>1357</v>
       </c>
       <c r="D556" t="s">
-        <v>1642</v>
+        <v>1358</v>
       </c>
       <c r="F556" t="s">
-        <v>1775</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" t="s">
-        <v>1776</v>
+        <v>1494</v>
       </c>
       <c r="B557" t="s">
-        <v>1777</v>
+        <v>1495</v>
       </c>
       <c r="C557" t="s">
-        <v>1778</v>
+        <v>1357</v>
       </c>
       <c r="D557" t="s">
-        <v>1779</v>
+        <v>1358</v>
       </c>
       <c r="F557" t="s">
-        <v>1780</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" t="s">
-        <v>1781</v>
+        <v>1324</v>
       </c>
       <c r="B558" t="s">
-        <v>1782</v>
+        <v>1325</v>
       </c>
       <c r="C558" t="s">
-        <v>1783</v>
+        <v>1652</v>
       </c>
       <c r="D558" t="s">
-        <v>1784</v>
+        <v>1653</v>
       </c>
       <c r="F558" t="s">
         <v>1785</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" t="s">
         <v>1786</v>
       </c>
       <c r="B559" t="s">
         <v>1787</v>
       </c>
       <c r="C559" t="s">
-        <v>1657</v>
+        <v>1652</v>
       </c>
       <c r="D559" t="s">
-        <v>1658</v>
+        <v>1653</v>
       </c>
       <c r="F559" t="s">
         <v>1788</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D560" t="s">
+        <v>1653</v>
+      </c>
+      <c r="F560" t="s">
         <v>1789</v>
-      </c>
-[...10 lines deleted...]
-        <v>1791</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D561" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F561" t="s">
         <v>1792</v>
-      </c>
-[...10 lines deleted...]
-        <v>1796</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" t="s">
-        <v>1797</v>
+        <v>1337</v>
       </c>
       <c r="B562" t="s">
-        <v>1798</v>
+        <v>1338</v>
       </c>
       <c r="C562" t="s">
-        <v>1799</v>
+        <v>1329</v>
       </c>
       <c r="D562" t="s">
-        <v>1800</v>
+        <v>1330</v>
       </c>
       <c r="F562" t="s">
-        <v>1801</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" t="s">
-        <v>1802</v>
+        <v>1794</v>
       </c>
       <c r="B563" t="s">
-        <v>1803</v>
+        <v>1795</v>
       </c>
       <c r="C563" t="s">
-        <v>1792</v>
+        <v>1796</v>
       </c>
       <c r="D563" t="s">
-        <v>1793</v>
+        <v>1797</v>
       </c>
       <c r="F563" t="s">
-        <v>1804</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" t="s">
-        <v>1805</v>
+        <v>1799</v>
       </c>
       <c r="B564" t="s">
-        <v>1806</v>
+        <v>1800</v>
       </c>
       <c r="C564" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D564" t="s">
         <v>1802</v>
       </c>
-      <c r="D564" t="s">
+      <c r="F564" t="s">
         <v>1803</v>
-      </c>
-[...1 lines deleted...]
-        <v>1807</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" t="s">
-        <v>1808</v>
+        <v>1804</v>
       </c>
       <c r="B565" t="s">
-        <v>1809</v>
+        <v>1805</v>
       </c>
       <c r="C565" t="s">
-        <v>1810</v>
+        <v>1799</v>
       </c>
       <c r="D565" t="s">
-        <v>1811</v>
+        <v>1800</v>
       </c>
       <c r="F565" t="s">
-        <v>1812</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" t="s">
-        <v>1813</v>
+        <v>1807</v>
       </c>
       <c r="B566" t="s">
-        <v>1814</v>
+        <v>1808</v>
       </c>
       <c r="C566" t="s">
-        <v>1815</v>
+        <v>23</v>
       </c>
       <c r="D566" t="s">
-        <v>1816</v>
+        <v>24</v>
       </c>
       <c r="F566" t="s">
-        <v>1817</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" t="s">
-        <v>1818</v>
+        <v>1810</v>
       </c>
       <c r="B567" t="s">
-        <v>1819</v>
+        <v>1811</v>
       </c>
       <c r="C567" t="s">
-        <v>1789</v>
+        <v>1812</v>
       </c>
       <c r="D567" t="s">
-        <v>1790</v>
+        <v>1813</v>
       </c>
       <c r="F567" t="s">
-        <v>1820</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" t="s">
-        <v>1794</v>
+        <v>1815</v>
       </c>
       <c r="B568" t="s">
-        <v>1795</v>
+        <v>1816</v>
       </c>
       <c r="C568" t="s">
-        <v>1799</v>
+        <v>1817</v>
       </c>
       <c r="D568" t="s">
-        <v>1800</v>
+        <v>1818</v>
       </c>
       <c r="F568" t="s">
-        <v>1821</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1821</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1817</v>
+      </c>
+      <c r="D569" t="s">
+        <v>1818</v>
+      </c>
+      <c r="F569" t="s">
         <v>1822</v>
-      </c>
-[...10 lines deleted...]
-        <v>1826</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" t="s">
-        <v>41</v>
+        <v>1823</v>
       </c>
       <c r="B570" t="s">
-        <v>42</v>
+        <v>1824</v>
       </c>
       <c r="C570" t="s">
-        <v>1822</v>
+        <v>1738</v>
       </c>
       <c r="D570" t="s">
-        <v>1823</v>
+        <v>1739</v>
       </c>
       <c r="F570" t="s">
-        <v>1827</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C571" t="s">
         <v>1828</v>
       </c>
-      <c r="B571" t="s">
+      <c r="D571" t="s">
         <v>1829</v>
-      </c>
-[...4 lines deleted...]
-        <v>1823</v>
       </c>
       <c r="F571" t="s">
         <v>1830</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" t="s">
-        <v>1815</v>
+        <v>1831</v>
       </c>
       <c r="B572" t="s">
-        <v>1816</v>
+        <v>1832</v>
       </c>
       <c r="C572" t="s">
-        <v>1828</v>
+        <v>1833</v>
       </c>
       <c r="D572" t="s">
-        <v>1829</v>
+        <v>1834</v>
       </c>
       <c r="F572" t="s">
-        <v>1831</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" t="s">
-        <v>1832</v>
+        <v>1836</v>
       </c>
       <c r="B573" t="s">
-        <v>1833</v>
+        <v>1837</v>
       </c>
       <c r="C573" t="s">
-        <v>1828</v>
+        <v>1704</v>
       </c>
       <c r="D573" t="s">
-        <v>1829</v>
+        <v>1705</v>
       </c>
       <c r="F573" t="s">
-        <v>1834</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" t="s">
-        <v>1835</v>
+        <v>1839</v>
       </c>
       <c r="B574" t="s">
-        <v>1836</v>
+        <v>1840</v>
       </c>
       <c r="C574" t="s">
-        <v>1822</v>
+        <v>1841</v>
       </c>
       <c r="D574" t="s">
-        <v>1823</v>
+        <v>1842</v>
       </c>
       <c r="F574" t="s">
-        <v>1837</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" t="s">
-        <v>1838</v>
+        <v>1844</v>
       </c>
       <c r="B575" t="s">
-        <v>1839</v>
+        <v>1845</v>
       </c>
       <c r="C575" t="s">
-        <v>1808</v>
+        <v>1846</v>
       </c>
       <c r="D575" t="s">
-        <v>1809</v>
+        <v>1847</v>
       </c>
       <c r="F575" t="s">
-        <v>1840</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" t="s">
-        <v>1841</v>
+        <v>1849</v>
       </c>
       <c r="B576" t="s">
-        <v>1842</v>
+        <v>1850</v>
       </c>
       <c r="C576" t="s">
-        <v>1240</v>
+        <v>1720</v>
       </c>
       <c r="D576" t="s">
-        <v>1241</v>
+        <v>1721</v>
       </c>
       <c r="F576" t="s">
-        <v>1843</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" t="s">
-        <v>1844</v>
+        <v>1852</v>
       </c>
       <c r="B577" t="s">
-        <v>1845</v>
+        <v>1853</v>
       </c>
       <c r="C577" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D577" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="F577" t="s">
-        <v>1846</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" t="s">
-        <v>1662</v>
+        <v>1855</v>
       </c>
       <c r="B578" t="s">
-        <v>1663</v>
+        <v>1856</v>
       </c>
       <c r="C578" t="s">
-        <v>1847</v>
+        <v>1857</v>
       </c>
       <c r="D578" t="s">
-        <v>1848</v>
+        <v>1858</v>
       </c>
       <c r="F578" t="s">
-        <v>1849</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" t="s">
-        <v>1850</v>
+        <v>1860</v>
       </c>
       <c r="B579" t="s">
-        <v>1851</v>
+        <v>1861</v>
       </c>
       <c r="C579" t="s">
-        <v>1240</v>
+        <v>1862</v>
       </c>
       <c r="D579" t="s">
-        <v>1241</v>
+        <v>1863</v>
       </c>
       <c r="F579" t="s">
-        <v>1852</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" t="s">
-        <v>1235</v>
+        <v>1865</v>
       </c>
       <c r="B580" t="s">
-        <v>1236</v>
+        <v>1866</v>
       </c>
       <c r="C580" t="s">
-        <v>1853</v>
+        <v>1855</v>
       </c>
       <c r="D580" t="s">
-        <v>1854</v>
+        <v>1856</v>
       </c>
       <c r="F580" t="s">
-        <v>1855</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" t="s">
-        <v>1856</v>
+        <v>1868</v>
       </c>
       <c r="B581" t="s">
-        <v>1857</v>
+        <v>1869</v>
       </c>
       <c r="C581" t="s">
-        <v>1822</v>
+        <v>1865</v>
       </c>
       <c r="D581" t="s">
-        <v>1823</v>
+        <v>1866</v>
       </c>
       <c r="F581" t="s">
-        <v>1858</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" t="s">
-        <v>1859</v>
+        <v>1871</v>
       </c>
       <c r="B582" t="s">
-        <v>1860</v>
+        <v>1872</v>
       </c>
       <c r="C582" t="s">
-        <v>1861</v>
+        <v>1873</v>
       </c>
       <c r="D582" t="s">
-        <v>1862</v>
+        <v>1874</v>
       </c>
       <c r="F582" t="s">
-        <v>1863</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" t="s">
-        <v>1864</v>
+        <v>1876</v>
       </c>
       <c r="B583" t="s">
-        <v>1865</v>
+        <v>1877</v>
       </c>
       <c r="C583" t="s">
-        <v>1861</v>
+        <v>1878</v>
       </c>
       <c r="D583" t="s">
-        <v>1862</v>
+        <v>1879</v>
       </c>
       <c r="F583" t="s">
-        <v>1866</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" t="s">
-        <v>1867</v>
+        <v>1881</v>
       </c>
       <c r="B584" t="s">
-        <v>1868</v>
+        <v>1882</v>
       </c>
       <c r="C584" t="s">
+        <v>1852</v>
+      </c>
+      <c r="D584" t="s">
         <v>1853</v>
       </c>
-      <c r="D584" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F584" t="s">
-        <v>1869</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" t="s">
-        <v>1870</v>
+        <v>1857</v>
       </c>
       <c r="B585" t="s">
-        <v>1871</v>
+        <v>1858</v>
       </c>
       <c r="C585" t="s">
-        <v>1754</v>
+        <v>1862</v>
       </c>
       <c r="D585" t="s">
-        <v>1755</v>
+        <v>1863</v>
       </c>
       <c r="F585" t="s">
-        <v>1872</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" t="s">
-        <v>1873</v>
+        <v>1885</v>
       </c>
       <c r="B586" t="s">
-        <v>1874</v>
+        <v>1886</v>
       </c>
       <c r="C586" t="s">
-        <v>49</v>
+        <v>1887</v>
       </c>
       <c r="D586" t="s">
-        <v>50</v>
+        <v>1888</v>
       </c>
       <c r="F586" t="s">
-        <v>1875</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" t="s">
-        <v>1876</v>
+        <v>41</v>
       </c>
       <c r="B587" t="s">
-        <v>1877</v>
+        <v>42</v>
       </c>
       <c r="C587" t="s">
-        <v>1717</v>
+        <v>1885</v>
       </c>
       <c r="D587" t="s">
-        <v>1718</v>
+        <v>1886</v>
       </c>
       <c r="F587" t="s">
-        <v>1878</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" t="s">
-        <v>1879</v>
+        <v>1891</v>
       </c>
       <c r="B588" t="s">
-        <v>1880</v>
+        <v>1892</v>
       </c>
       <c r="C588" t="s">
-        <v>85</v>
+        <v>1885</v>
       </c>
       <c r="D588" t="s">
-        <v>86</v>
+        <v>1886</v>
       </c>
       <c r="F588" t="s">
-        <v>1881</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" t="s">
-        <v>1882</v>
+        <v>1878</v>
       </c>
       <c r="B589" t="s">
-        <v>1883</v>
+        <v>1879</v>
       </c>
       <c r="C589" t="s">
-        <v>49</v>
+        <v>1891</v>
       </c>
       <c r="D589" t="s">
-        <v>50</v>
+        <v>1892</v>
       </c>
       <c r="F589" t="s">
-        <v>1884</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" t="s">
-        <v>1885</v>
+        <v>1895</v>
       </c>
       <c r="B590" t="s">
-        <v>1886</v>
+        <v>1896</v>
       </c>
       <c r="C590" t="s">
-        <v>49</v>
+        <v>1891</v>
       </c>
       <c r="D590" t="s">
-        <v>50</v>
+        <v>1892</v>
       </c>
       <c r="F590" t="s">
-        <v>1887</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" t="s">
-        <v>1888</v>
+        <v>1898</v>
       </c>
       <c r="B591" t="s">
-        <v>1889</v>
+        <v>1899</v>
       </c>
       <c r="C591" t="s">
-        <v>1847</v>
+        <v>1885</v>
       </c>
       <c r="D591" t="s">
-        <v>1848</v>
+        <v>1886</v>
       </c>
       <c r="F591" t="s">
-        <v>1890</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" t="s">
-        <v>1891</v>
+        <v>1901</v>
       </c>
       <c r="B592" t="s">
-        <v>1892</v>
+        <v>1902</v>
       </c>
       <c r="C592" t="s">
-        <v>49</v>
+        <v>1871</v>
       </c>
       <c r="D592" t="s">
-        <v>50</v>
+        <v>1872</v>
       </c>
       <c r="F592" t="s">
-        <v>1893</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" t="s">
-        <v>1894</v>
+        <v>1904</v>
       </c>
       <c r="B593" t="s">
-        <v>1895</v>
+        <v>1905</v>
       </c>
       <c r="C593" t="s">
-        <v>39</v>
+        <v>1303</v>
       </c>
       <c r="D593" t="s">
-        <v>40</v>
+        <v>1304</v>
       </c>
       <c r="F593" t="s">
-        <v>1896</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" t="s">
-        <v>1897</v>
+        <v>1907</v>
       </c>
       <c r="B594" t="s">
-        <v>1898</v>
+        <v>1908</v>
       </c>
       <c r="C594" t="s">
-        <v>1899</v>
+        <v>31</v>
       </c>
       <c r="D594" t="s">
-        <v>1900</v>
+        <v>32</v>
       </c>
       <c r="F594" t="s">
-        <v>1901</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" t="s">
-        <v>1902</v>
+        <v>1725</v>
       </c>
       <c r="B595" t="s">
-        <v>1903</v>
+        <v>1726</v>
       </c>
       <c r="C595" t="s">
-        <v>215</v>
+        <v>1910</v>
       </c>
       <c r="D595" t="s">
-        <v>216</v>
+        <v>1911</v>
       </c>
       <c r="F595" t="s">
-        <v>1904</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" t="s">
-        <v>1905</v>
+        <v>1913</v>
       </c>
       <c r="B596" t="s">
-        <v>1906</v>
+        <v>1914</v>
       </c>
       <c r="C596" t="s">
-        <v>1907</v>
+        <v>1303</v>
       </c>
       <c r="D596" t="s">
-        <v>1908</v>
+        <v>1304</v>
       </c>
       <c r="F596" t="s">
-        <v>1909</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" t="s">
-        <v>1910</v>
+        <v>1298</v>
       </c>
       <c r="B597" t="s">
-        <v>1911</v>
+        <v>1299</v>
       </c>
       <c r="C597" t="s">
-        <v>1912</v>
+        <v>1916</v>
       </c>
       <c r="D597" t="s">
-        <v>1913</v>
+        <v>1917</v>
       </c>
       <c r="F597" t="s">
-        <v>1914</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" t="s">
-        <v>1915</v>
+        <v>1919</v>
       </c>
       <c r="B598" t="s">
-        <v>1916</v>
+        <v>1920</v>
       </c>
       <c r="C598" t="s">
-        <v>1917</v>
+        <v>1885</v>
       </c>
       <c r="D598" t="s">
-        <v>1918</v>
+        <v>1886</v>
       </c>
       <c r="F598" t="s">
-        <v>1919</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" t="s">
-        <v>1920</v>
+        <v>1922</v>
       </c>
       <c r="B599" t="s">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="C599" t="s">
-        <v>1899</v>
+        <v>1924</v>
       </c>
       <c r="D599" t="s">
-        <v>1900</v>
+        <v>1925</v>
       </c>
       <c r="F599" t="s">
-        <v>1922</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" t="s">
-        <v>1923</v>
+        <v>1927</v>
       </c>
       <c r="B600" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C600" t="s">
         <v>1924</v>
       </c>
-      <c r="C600" t="s">
+      <c r="D600" t="s">
         <v>1925</v>
       </c>
-      <c r="D600" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F600" t="s">
-        <v>1927</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" t="s">
-        <v>1928</v>
+        <v>1930</v>
       </c>
       <c r="B601" t="s">
-        <v>1929</v>
+        <v>1931</v>
       </c>
       <c r="C601" t="s">
-        <v>105</v>
+        <v>1916</v>
       </c>
       <c r="D601" t="s">
-        <v>106</v>
+        <v>1917</v>
       </c>
       <c r="F601" t="s">
-        <v>1930</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" t="s">
-        <v>1917</v>
+        <v>1933</v>
       </c>
       <c r="B602" t="s">
-        <v>1918</v>
+        <v>1934</v>
       </c>
       <c r="C602" t="s">
-        <v>1899</v>
+        <v>1817</v>
       </c>
       <c r="D602" t="s">
-        <v>1900</v>
+        <v>1818</v>
       </c>
       <c r="F602" t="s">
-        <v>1931</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" t="s">
-        <v>1932</v>
+        <v>1936</v>
       </c>
       <c r="B603" t="s">
-        <v>1933</v>
+        <v>1937</v>
       </c>
       <c r="C603" t="s">
-        <v>105</v>
+        <v>49</v>
       </c>
       <c r="D603" t="s">
-        <v>106</v>
+        <v>50</v>
       </c>
       <c r="F603" t="s">
-        <v>1934</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" t="s">
-        <v>1912</v>
+        <v>1939</v>
       </c>
       <c r="B604" t="s">
-        <v>1913</v>
+        <v>1940</v>
       </c>
       <c r="C604" t="s">
-        <v>139</v>
+        <v>1780</v>
       </c>
       <c r="D604" t="s">
-        <v>140</v>
+        <v>1781</v>
       </c>
       <c r="F604" t="s">
-        <v>1935</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" t="s">
-        <v>1936</v>
+        <v>1942</v>
       </c>
       <c r="B605" t="s">
-        <v>1937</v>
+        <v>1943</v>
       </c>
       <c r="C605" t="s">
-        <v>154</v>
+        <v>85</v>
       </c>
       <c r="D605" t="s">
-        <v>155</v>
+        <v>86</v>
       </c>
       <c r="F605" t="s">
-        <v>1938</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" t="s">
-        <v>1939</v>
+        <v>1945</v>
       </c>
       <c r="B606" t="s">
-        <v>1940</v>
+        <v>1946</v>
       </c>
       <c r="C606" t="s">
-        <v>201</v>
+        <v>49</v>
       </c>
       <c r="D606" t="s">
-        <v>202</v>
+        <v>50</v>
       </c>
       <c r="F606" t="s">
-        <v>1941</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" t="s">
-        <v>1942</v>
+        <v>1948</v>
       </c>
       <c r="B607" t="s">
-        <v>1943</v>
+        <v>1949</v>
       </c>
       <c r="C607" t="s">
-        <v>251</v>
+        <v>49</v>
       </c>
       <c r="D607" t="s">
-        <v>252</v>
+        <v>50</v>
       </c>
       <c r="F607" t="s">
-        <v>1944</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" t="s">
-        <v>1945</v>
+        <v>1951</v>
       </c>
       <c r="B608" t="s">
-        <v>1946</v>
+        <v>1952</v>
       </c>
       <c r="C608" t="s">
-        <v>209</v>
+        <v>1910</v>
       </c>
       <c r="D608" t="s">
-        <v>210</v>
+        <v>1911</v>
       </c>
       <c r="F608" t="s">
-        <v>1947</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" t="s">
-        <v>251</v>
+        <v>1954</v>
       </c>
       <c r="B609" t="s">
-        <v>252</v>
+        <v>1955</v>
       </c>
       <c r="C609" t="s">
-        <v>1948</v>
+        <v>49</v>
       </c>
       <c r="D609" t="s">
-        <v>1949</v>
+        <v>50</v>
       </c>
       <c r="F609" t="s">
-        <v>1950</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" t="s">
-        <v>1951</v>
+        <v>1957</v>
       </c>
       <c r="B610" t="s">
-        <v>1952</v>
+        <v>1958</v>
       </c>
       <c r="C610" t="s">
-        <v>1912</v>
+        <v>39</v>
       </c>
       <c r="D610" t="s">
-        <v>1913</v>
+        <v>40</v>
       </c>
       <c r="F610" t="s">
-        <v>1953</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" t="s">
-        <v>262</v>
+        <v>1960</v>
       </c>
       <c r="B611" t="s">
-        <v>263</v>
+        <v>1961</v>
       </c>
       <c r="C611" t="s">
-        <v>1899</v>
+        <v>1962</v>
       </c>
       <c r="D611" t="s">
-        <v>1900</v>
+        <v>1963</v>
       </c>
       <c r="F611" t="s">
-        <v>1954</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" t="s">
-        <v>1955</v>
+        <v>1965</v>
       </c>
       <c r="B612" t="s">
-        <v>1956</v>
+        <v>1966</v>
       </c>
       <c r="C612" t="s">
-        <v>1957</v>
+        <v>266</v>
       </c>
       <c r="D612" t="s">
-        <v>1958</v>
+        <v>267</v>
       </c>
       <c r="F612" t="s">
-        <v>1959</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" t="s">
-        <v>1899</v>
+        <v>1968</v>
       </c>
       <c r="B613" t="s">
-        <v>1900</v>
+        <v>1969</v>
       </c>
       <c r="C613" t="s">
-        <v>160</v>
+        <v>1970</v>
       </c>
       <c r="D613" t="s">
-        <v>161</v>
+        <v>1971</v>
       </c>
       <c r="F613" t="s">
-        <v>1960</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" t="s">
-        <v>1961</v>
+        <v>1973</v>
       </c>
       <c r="B614" t="s">
-        <v>1962</v>
+        <v>1974</v>
       </c>
       <c r="C614" t="s">
-        <v>1963</v>
+        <v>105</v>
       </c>
       <c r="D614" t="s">
-        <v>1964</v>
+        <v>106</v>
       </c>
       <c r="F614" t="s">
-        <v>1965</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" t="s">
-        <v>1966</v>
+        <v>1976</v>
       </c>
       <c r="B615" t="s">
-        <v>1967</v>
+        <v>1977</v>
       </c>
       <c r="C615" t="s">
-        <v>1899</v>
+        <v>1978</v>
       </c>
       <c r="D615" t="s">
-        <v>1900</v>
+        <v>1979</v>
       </c>
       <c r="F615" t="s">
-        <v>1968</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" t="s">
-        <v>177</v>
+        <v>1981</v>
       </c>
       <c r="B616" t="s">
-        <v>178</v>
+        <v>1982</v>
       </c>
       <c r="C616" t="s">
-        <v>215</v>
+        <v>1962</v>
       </c>
       <c r="D616" t="s">
-        <v>216</v>
+        <v>1963</v>
       </c>
       <c r="F616" t="s">
-        <v>1969</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" t="s">
-        <v>1970</v>
+        <v>1984</v>
       </c>
       <c r="B617" t="s">
-        <v>1971</v>
+        <v>1985</v>
       </c>
       <c r="C617" t="s">
-        <v>1899</v>
+        <v>1986</v>
       </c>
       <c r="D617" t="s">
-        <v>1900</v>
+        <v>1987</v>
       </c>
       <c r="F617" t="s">
-        <v>1972</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" t="s">
-        <v>1973</v>
+        <v>1989</v>
       </c>
       <c r="B618" t="s">
-        <v>1974</v>
+        <v>1990</v>
       </c>
       <c r="C618" t="s">
-        <v>1975</v>
+        <v>128</v>
       </c>
       <c r="D618" t="s">
-        <v>1976</v>
+        <v>129</v>
       </c>
       <c r="F618" t="s">
-        <v>1977</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" t="s">
         <v>1978</v>
       </c>
       <c r="B619" t="s">
         <v>1979</v>
       </c>
       <c r="C619" t="s">
-        <v>100</v>
+        <v>1962</v>
       </c>
       <c r="D619" t="s">
-        <v>101</v>
+        <v>1963</v>
       </c>
       <c r="F619" t="s">
-        <v>1980</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" t="s">
-        <v>1981</v>
+        <v>1993</v>
       </c>
       <c r="B620" t="s">
-        <v>1982</v>
+        <v>1994</v>
       </c>
       <c r="C620" t="s">
-        <v>1936</v>
+        <v>128</v>
       </c>
       <c r="D620" t="s">
-        <v>1937</v>
+        <v>129</v>
       </c>
       <c r="F620" t="s">
-        <v>1983</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" t="s">
-        <v>1984</v>
+        <v>105</v>
       </c>
       <c r="B621" t="s">
-        <v>1985</v>
+        <v>106</v>
       </c>
       <c r="C621" t="s">
-        <v>1986</v>
+        <v>187</v>
       </c>
       <c r="D621" t="s">
-        <v>1987</v>
+        <v>188</v>
       </c>
       <c r="F621" t="s">
-        <v>1988</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" t="s">
-        <v>1738</v>
+        <v>1997</v>
       </c>
       <c r="B622" t="s">
-        <v>1739</v>
+        <v>1998</v>
       </c>
       <c r="C622" t="s">
-        <v>157</v>
+        <v>205</v>
       </c>
       <c r="D622" t="s">
-        <v>158</v>
+        <v>206</v>
       </c>
       <c r="F622" t="s">
-        <v>1989</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" t="s">
-        <v>1990</v>
+        <v>2000</v>
       </c>
       <c r="B623" t="s">
-        <v>1991</v>
+        <v>2001</v>
       </c>
       <c r="C623" t="s">
-        <v>1738</v>
+        <v>252</v>
       </c>
       <c r="D623" t="s">
-        <v>1739</v>
+        <v>253</v>
       </c>
       <c r="F623" t="s">
-        <v>1992</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" t="s">
-        <v>1993</v>
+        <v>2003</v>
       </c>
       <c r="B624" t="s">
-        <v>1994</v>
+        <v>2004</v>
       </c>
       <c r="C624" t="s">
-        <v>1233</v>
+        <v>302</v>
       </c>
       <c r="D624" t="s">
-        <v>1234</v>
+        <v>303</v>
       </c>
       <c r="F624" t="s">
-        <v>1995</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" t="s">
-        <v>1996</v>
+        <v>2006</v>
       </c>
       <c r="B625" t="s">
-        <v>1997</v>
+        <v>2007</v>
       </c>
       <c r="C625" t="s">
-        <v>115</v>
+        <v>260</v>
       </c>
       <c r="D625" t="s">
-        <v>116</v>
+        <v>261</v>
       </c>
       <c r="F625" t="s">
-        <v>1998</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" t="s">
-        <v>1999</v>
+        <v>302</v>
       </c>
       <c r="B626" t="s">
-        <v>2000</v>
+        <v>303</v>
       </c>
       <c r="C626" t="s">
-        <v>1912</v>
+        <v>2009</v>
       </c>
       <c r="D626" t="s">
-        <v>1913</v>
+        <v>2010</v>
       </c>
       <c r="F626" t="s">
-        <v>2001</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" t="s">
-        <v>2002</v>
+        <v>2012</v>
       </c>
       <c r="B627" t="s">
-        <v>2003</v>
+        <v>2013</v>
       </c>
       <c r="C627" t="s">
-        <v>1951</v>
+        <v>105</v>
       </c>
       <c r="D627" t="s">
-        <v>1952</v>
+        <v>106</v>
       </c>
       <c r="F627" t="s">
-        <v>2004</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" t="s">
-        <v>2005</v>
+        <v>113</v>
       </c>
       <c r="B628" t="s">
-        <v>2006</v>
+        <v>114</v>
       </c>
       <c r="C628" t="s">
-        <v>258</v>
+        <v>2015</v>
       </c>
       <c r="D628" t="s">
-        <v>259</v>
+        <v>2016</v>
       </c>
       <c r="F628" t="s">
-        <v>2007</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" t="s">
-        <v>215</v>
+        <v>313</v>
       </c>
       <c r="B629" t="s">
-        <v>216</v>
+        <v>314</v>
       </c>
       <c r="C629" t="s">
-        <v>2008</v>
+        <v>1962</v>
       </c>
       <c r="D629" t="s">
-        <v>2009</v>
+        <v>1963</v>
       </c>
       <c r="F629" t="s">
-        <v>2010</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" t="s">
-        <v>144</v>
+        <v>2019</v>
       </c>
       <c r="B630" t="s">
-        <v>145</v>
+        <v>2020</v>
       </c>
       <c r="C630" t="s">
-        <v>2011</v>
+        <v>111</v>
       </c>
       <c r="D630" t="s">
-        <v>2012</v>
+        <v>112</v>
       </c>
       <c r="F630" t="s">
-        <v>2013</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" t="s">
-        <v>2014</v>
+        <v>2022</v>
       </c>
       <c r="B631" t="s">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="C631" t="s">
-        <v>142</v>
+        <v>2024</v>
       </c>
       <c r="D631" t="s">
-        <v>143</v>
+        <v>2025</v>
       </c>
       <c r="F631" t="s">
-        <v>2016</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" t="s">
-        <v>1907</v>
+        <v>2027</v>
       </c>
       <c r="B632" t="s">
-        <v>1908</v>
+        <v>2028</v>
       </c>
       <c r="C632" t="s">
-        <v>2011</v>
+        <v>2029</v>
       </c>
       <c r="D632" t="s">
-        <v>2012</v>
+        <v>2030</v>
       </c>
       <c r="F632" t="s">
-        <v>2017</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" t="s">
-        <v>2018</v>
+        <v>1962</v>
       </c>
       <c r="B633" t="s">
-        <v>2019</v>
+        <v>1963</v>
       </c>
       <c r="C633" t="s">
-        <v>2020</v>
+        <v>211</v>
       </c>
       <c r="D633" t="s">
-        <v>2021</v>
+        <v>212</v>
       </c>
       <c r="F633" t="s">
-        <v>2022</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" t="s">
-        <v>2011</v>
+        <v>2033</v>
       </c>
       <c r="B634" t="s">
-        <v>2012</v>
+        <v>2034</v>
       </c>
       <c r="C634" t="s">
-        <v>1996</v>
+        <v>105</v>
       </c>
       <c r="D634" t="s">
-        <v>1997</v>
+        <v>106</v>
       </c>
       <c r="F634" t="s">
-        <v>2023</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" t="s">
-        <v>2020</v>
+        <v>2036</v>
       </c>
       <c r="B635" t="s">
-        <v>2021</v>
+        <v>2037</v>
       </c>
       <c r="C635" t="s">
-        <v>2024</v>
+        <v>181</v>
       </c>
       <c r="D635" t="s">
-        <v>2025</v>
+        <v>182</v>
       </c>
       <c r="F635" t="s">
-        <v>2026</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" t="s">
-        <v>2027</v>
+        <v>2039</v>
       </c>
       <c r="B636" t="s">
-        <v>2028</v>
+        <v>2040</v>
       </c>
       <c r="C636" t="s">
-        <v>2029</v>
+        <v>2036</v>
       </c>
       <c r="D636" t="s">
-        <v>2030</v>
+        <v>2037</v>
       </c>
       <c r="F636" t="s">
-        <v>2031</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" t="s">
-        <v>2032</v>
+        <v>2042</v>
       </c>
       <c r="B637" t="s">
-        <v>2033</v>
+        <v>2043</v>
       </c>
       <c r="C637" t="s">
-        <v>120</v>
+        <v>2044</v>
       </c>
       <c r="D637" t="s">
-        <v>121</v>
+        <v>2045</v>
       </c>
       <c r="F637" t="s">
-        <v>2034</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" t="s">
-        <v>2035</v>
+        <v>2047</v>
       </c>
       <c r="B638" t="s">
-        <v>2036</v>
+        <v>2048</v>
       </c>
       <c r="C638" t="s">
-        <v>1899</v>
+        <v>1962</v>
       </c>
       <c r="D638" t="s">
-        <v>1900</v>
+        <v>1963</v>
       </c>
       <c r="F638" t="s">
-        <v>2037</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" t="s">
-        <v>133</v>
+        <v>228</v>
       </c>
       <c r="B639" t="s">
-        <v>134</v>
+        <v>229</v>
       </c>
       <c r="C639" t="s">
-        <v>2035</v>
+        <v>266</v>
       </c>
       <c r="D639" t="s">
-        <v>2036</v>
+        <v>267</v>
       </c>
       <c r="F639" t="s">
-        <v>2038</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" t="s">
-        <v>2039</v>
+        <v>2051</v>
       </c>
       <c r="B640" t="s">
-        <v>2040</v>
+        <v>2052</v>
       </c>
       <c r="C640" t="s">
-        <v>2041</v>
+        <v>105</v>
       </c>
       <c r="D640" t="s">
-        <v>2042</v>
+        <v>106</v>
       </c>
       <c r="F640" t="s">
-        <v>2043</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" t="s">
-        <v>1948</v>
+        <v>2054</v>
       </c>
       <c r="B641" t="s">
-        <v>1949</v>
+        <v>2055</v>
       </c>
       <c r="C641" t="s">
-        <v>2044</v>
+        <v>1962</v>
       </c>
       <c r="D641" t="s">
-        <v>2045</v>
+        <v>1963</v>
       </c>
       <c r="F641" t="s">
-        <v>2046</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" t="s">
-        <v>2047</v>
+        <v>2057</v>
       </c>
       <c r="B642" t="s">
-        <v>2048</v>
+        <v>2058</v>
       </c>
       <c r="C642" t="s">
-        <v>100</v>
+        <v>2059</v>
       </c>
       <c r="D642" t="s">
-        <v>101</v>
+        <v>2060</v>
       </c>
       <c r="F642" t="s">
-        <v>2049</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" t="s">
-        <v>1925</v>
+        <v>2062</v>
       </c>
       <c r="B643" t="s">
-        <v>1926</v>
+        <v>2063</v>
       </c>
       <c r="C643" t="s">
-        <v>2050</v>
+        <v>118</v>
       </c>
       <c r="D643" t="s">
-        <v>2051</v>
+        <v>119</v>
       </c>
       <c r="F643" t="s">
-        <v>2052</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" t="s">
-        <v>267</v>
+        <v>2065</v>
       </c>
       <c r="B644" t="s">
-        <v>268</v>
+        <v>2066</v>
       </c>
       <c r="C644" t="s">
-        <v>1899</v>
+        <v>1997</v>
       </c>
       <c r="D644" t="s">
-        <v>1900</v>
+        <v>1998</v>
       </c>
       <c r="F644" t="s">
-        <v>2053</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" t="s">
-        <v>2054</v>
+        <v>2068</v>
       </c>
       <c r="B645" t="s">
-        <v>2055</v>
+        <v>2069</v>
       </c>
       <c r="C645" t="s">
-        <v>2056</v>
+        <v>2070</v>
       </c>
       <c r="D645" t="s">
-        <v>2057</v>
+        <v>2071</v>
       </c>
       <c r="F645" t="s">
-        <v>2058</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" t="s">
-        <v>2059</v>
+        <v>1801</v>
       </c>
       <c r="B646" t="s">
-        <v>2060</v>
+        <v>1802</v>
       </c>
       <c r="C646" t="s">
-        <v>2032</v>
+        <v>208</v>
       </c>
       <c r="D646" t="s">
-        <v>2033</v>
+        <v>209</v>
       </c>
       <c r="F646" t="s">
-        <v>2061</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" t="s">
-        <v>2062</v>
+        <v>2074</v>
       </c>
       <c r="B647" t="s">
-        <v>2063</v>
+        <v>2075</v>
       </c>
       <c r="C647" t="s">
-        <v>165</v>
+        <v>1801</v>
       </c>
       <c r="D647" t="s">
-        <v>166</v>
+        <v>1802</v>
       </c>
       <c r="F647" t="s">
-        <v>2064</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" t="s">
-        <v>2065</v>
+        <v>2077</v>
       </c>
       <c r="B648" t="s">
-        <v>2066</v>
+        <v>2078</v>
       </c>
       <c r="C648" t="s">
-        <v>2067</v>
+        <v>1296</v>
       </c>
       <c r="D648" t="s">
-        <v>2068</v>
+        <v>1297</v>
       </c>
       <c r="F648" t="s">
-        <v>2069</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" t="s">
-        <v>246</v>
+        <v>2080</v>
       </c>
       <c r="B649" t="s">
-        <v>247</v>
+        <v>2081</v>
       </c>
       <c r="C649" t="s">
-        <v>152</v>
+        <v>2029</v>
       </c>
       <c r="D649" t="s">
-        <v>153</v>
+        <v>2030</v>
       </c>
       <c r="F649" t="s">
-        <v>2070</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" t="s">
-        <v>2071</v>
+        <v>2083</v>
       </c>
       <c r="B650" t="s">
-        <v>2072</v>
+        <v>2084</v>
       </c>
       <c r="C650" t="s">
-        <v>246</v>
+        <v>2085</v>
       </c>
       <c r="D650" t="s">
-        <v>247</v>
+        <v>2086</v>
       </c>
       <c r="F650" t="s">
-        <v>2073</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" t="s">
-        <v>220</v>
+        <v>2088</v>
       </c>
       <c r="B651" t="s">
-        <v>221</v>
+        <v>2089</v>
       </c>
       <c r="C651" t="s">
-        <v>246</v>
+        <v>138</v>
       </c>
       <c r="D651" t="s">
-        <v>247</v>
+        <v>139</v>
       </c>
       <c r="F651" t="s">
-        <v>2074</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" t="s">
-        <v>2075</v>
+        <v>2085</v>
       </c>
       <c r="B652" t="s">
-        <v>2076</v>
+        <v>2086</v>
       </c>
       <c r="C652" t="s">
-        <v>165</v>
+        <v>184</v>
       </c>
       <c r="D652" t="s">
-        <v>166</v>
+        <v>185</v>
       </c>
       <c r="F652" t="s">
-        <v>2077</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" t="s">
-        <v>2078</v>
+        <v>2092</v>
       </c>
       <c r="B653" t="s">
-        <v>2079</v>
+        <v>2093</v>
       </c>
       <c r="C653" t="s">
-        <v>2080</v>
+        <v>2085</v>
       </c>
       <c r="D653" t="s">
-        <v>2081</v>
+        <v>2086</v>
       </c>
       <c r="F653" t="s">
-        <v>2082</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" t="s">
-        <v>2067</v>
+        <v>2095</v>
       </c>
       <c r="B654" t="s">
-        <v>2068</v>
+        <v>2096</v>
       </c>
       <c r="C654" t="s">
-        <v>157</v>
+        <v>105</v>
       </c>
       <c r="D654" t="s">
-        <v>158</v>
+        <v>106</v>
       </c>
       <c r="F654" t="s">
-        <v>2083</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" t="s">
-        <v>209</v>
+        <v>2098</v>
       </c>
       <c r="B655" t="s">
-        <v>210</v>
+        <v>2099</v>
       </c>
       <c r="C655" t="s">
-        <v>2067</v>
+        <v>105</v>
       </c>
       <c r="D655" t="s">
-        <v>2068</v>
+        <v>106</v>
       </c>
       <c r="F655" t="s">
-        <v>2084</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" t="s">
-        <v>2044</v>
+        <v>100</v>
       </c>
       <c r="B656" t="s">
-        <v>2045</v>
+        <v>101</v>
       </c>
       <c r="C656" t="s">
-        <v>136</v>
+        <v>2098</v>
       </c>
       <c r="D656" t="s">
-        <v>137</v>
+        <v>2099</v>
       </c>
       <c r="F656" t="s">
-        <v>2085</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" t="s">
-        <v>1957</v>
+        <v>2102</v>
       </c>
       <c r="B657" t="s">
-        <v>1958</v>
+        <v>2103</v>
       </c>
       <c r="C657" t="s">
-        <v>133</v>
+        <v>105</v>
       </c>
       <c r="D657" t="s">
-        <v>134</v>
+        <v>106</v>
       </c>
       <c r="F657" t="s">
-        <v>2086</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" t="s">
-        <v>128</v>
+        <v>2105</v>
       </c>
       <c r="B658" t="s">
-        <v>129</v>
+        <v>2106</v>
       </c>
       <c r="C658" t="s">
-        <v>154</v>
+        <v>2107</v>
       </c>
       <c r="D658" t="s">
-        <v>155</v>
+        <v>2108</v>
       </c>
       <c r="F658" t="s">
-        <v>2087</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" t="s">
-        <v>2088</v>
+        <v>2110</v>
       </c>
       <c r="B659" t="s">
-        <v>2089</v>
+        <v>2111</v>
       </c>
       <c r="C659" t="s">
-        <v>2090</v>
+        <v>2107</v>
       </c>
       <c r="D659" t="s">
-        <v>2091</v>
+        <v>2108</v>
       </c>
       <c r="F659" t="s">
-        <v>2092</v>
+        <v>2112</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" t="s">
-        <v>2093</v>
+        <v>2113</v>
       </c>
       <c r="B660" t="s">
-        <v>2094</v>
+        <v>2114</v>
       </c>
       <c r="C660" t="s">
-        <v>2095</v>
+        <v>169</v>
       </c>
       <c r="D660" t="s">
-        <v>2096</v>
+        <v>170</v>
       </c>
       <c r="F660" t="s">
-        <v>2097</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" t="s">
+        <v>2116</v>
+      </c>
+      <c r="B661" t="s">
+        <v>2117</v>
+      </c>
+      <c r="C661" t="s">
         <v>2098</v>
       </c>
-      <c r="B661" t="s">
+      <c r="D661" t="s">
         <v>2099</v>
       </c>
-      <c r="C661" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F661" t="s">
-        <v>2102</v>
+        <v>2118</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" t="s">
-        <v>2103</v>
+        <v>2119</v>
       </c>
       <c r="B662" t="s">
-        <v>2104</v>
+        <v>2120</v>
       </c>
       <c r="C662" t="s">
-        <v>2105</v>
+        <v>105</v>
       </c>
       <c r="D662" t="s">
-        <v>2106</v>
+        <v>106</v>
       </c>
       <c r="F662" t="s">
-        <v>2107</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" t="s">
-        <v>2108</v>
+        <v>2122</v>
       </c>
       <c r="B663" t="s">
-        <v>2109</v>
+        <v>2123</v>
       </c>
       <c r="C663" t="s">
-        <v>2110</v>
+        <v>2012</v>
       </c>
       <c r="D663" t="s">
-        <v>2111</v>
+        <v>2013</v>
       </c>
       <c r="F663" t="s">
-        <v>2112</v>
+        <v>2124</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" t="s">
-        <v>2113</v>
+        <v>2125</v>
       </c>
       <c r="B664" t="s">
-        <v>2114</v>
+        <v>2126</v>
       </c>
       <c r="C664" t="s">
-        <v>2115</v>
+        <v>2116</v>
       </c>
       <c r="D664" t="s">
-        <v>2116</v>
+        <v>2117</v>
       </c>
       <c r="F664" t="s">
-        <v>2117</v>
+        <v>2127</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" t="s">
-        <v>2118</v>
+        <v>2128</v>
       </c>
       <c r="B665" t="s">
-        <v>2119</v>
+        <v>2129</v>
       </c>
       <c r="C665" t="s">
-        <v>2120</v>
+        <v>2012</v>
       </c>
       <c r="D665" t="s">
-        <v>2121</v>
+        <v>2013</v>
       </c>
       <c r="F665" t="s">
-        <v>2122</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" t="s">
-        <v>2123</v>
+        <v>2131</v>
       </c>
       <c r="B666" t="s">
-        <v>2124</v>
+        <v>2132</v>
       </c>
       <c r="C666" t="s">
-        <v>2125</v>
+        <v>2085</v>
       </c>
       <c r="D666" t="s">
-        <v>2126</v>
+        <v>2086</v>
       </c>
       <c r="F666" t="s">
-        <v>2127</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" t="s">
-        <v>2128</v>
+        <v>316</v>
       </c>
       <c r="B667" t="s">
-        <v>2129</v>
+        <v>317</v>
       </c>
       <c r="C667" t="s">
-        <v>2130</v>
+        <v>2015</v>
       </c>
       <c r="D667" t="s">
-        <v>2131</v>
+        <v>2016</v>
       </c>
       <c r="F667" t="s">
-        <v>2132</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" t="s">
-        <v>2133</v>
+        <v>2135</v>
       </c>
       <c r="B668" t="s">
-        <v>2134</v>
+        <v>2136</v>
       </c>
       <c r="C668" t="s">
-        <v>2135</v>
+        <v>309</v>
       </c>
       <c r="D668" t="s">
-        <v>2136</v>
+        <v>310</v>
       </c>
       <c r="F668" t="s">
         <v>2137</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" t="s">
         <v>2138</v>
       </c>
       <c r="B669" t="s">
         <v>2139</v>
       </c>
       <c r="C669" t="s">
         <v>2140</v>
       </c>
       <c r="D669" t="s">
         <v>2141</v>
       </c>
       <c r="F669" t="s">
         <v>2142</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B670" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C670" t="s">
+        <v>105</v>
+      </c>
+      <c r="D670" t="s">
+        <v>106</v>
+      </c>
+      <c r="F670" t="s">
         <v>2143</v>
-      </c>
-[...10 lines deleted...]
-        <v>2147</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" t="s">
-        <v>2148</v>
+        <v>266</v>
       </c>
       <c r="B671" t="s">
-        <v>2149</v>
+        <v>267</v>
       </c>
       <c r="C671" t="s">
-        <v>2150</v>
+        <v>2144</v>
       </c>
       <c r="D671" t="s">
-        <v>2151</v>
+        <v>2145</v>
       </c>
       <c r="F671" t="s">
-        <v>2152</v>
+        <v>2146</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" t="s">
-        <v>2153</v>
+        <v>2147</v>
       </c>
       <c r="B672" t="s">
-        <v>2154</v>
+        <v>2148</v>
       </c>
       <c r="C672" t="s">
-        <v>2155</v>
+        <v>2029</v>
       </c>
       <c r="D672" t="s">
-        <v>2156</v>
+        <v>2030</v>
       </c>
       <c r="F672" t="s">
-        <v>2157</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" t="s">
-        <v>2158</v>
+        <v>2150</v>
       </c>
       <c r="B673" t="s">
-        <v>2159</v>
+        <v>2151</v>
       </c>
       <c r="C673" t="s">
-        <v>2143</v>
+        <v>2029</v>
       </c>
       <c r="D673" t="s">
-        <v>2144</v>
+        <v>2030</v>
       </c>
       <c r="F673" t="s">
-        <v>2160</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" t="s">
-        <v>2161</v>
+        <v>2153</v>
       </c>
       <c r="B674" t="s">
-        <v>2162</v>
+        <v>2154</v>
       </c>
       <c r="C674" t="s">
-        <v>2158</v>
+        <v>118</v>
       </c>
       <c r="D674" t="s">
-        <v>2159</v>
+        <v>119</v>
       </c>
       <c r="F674" t="s">
-        <v>2163</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" t="s">
-        <v>2164</v>
+        <v>2140</v>
       </c>
       <c r="B675" t="s">
-        <v>2165</v>
+        <v>2141</v>
       </c>
       <c r="C675" t="s">
-        <v>2166</v>
+        <v>105</v>
       </c>
       <c r="D675" t="s">
-        <v>2167</v>
+        <v>106</v>
       </c>
       <c r="F675" t="s">
-        <v>2168</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" t="s">
-        <v>2169</v>
+        <v>195</v>
       </c>
       <c r="B676" t="s">
-        <v>2170</v>
+        <v>196</v>
       </c>
       <c r="C676" t="s">
-        <v>2164</v>
+        <v>2157</v>
       </c>
       <c r="D676" t="s">
-        <v>2165</v>
+        <v>2158</v>
       </c>
       <c r="F676" t="s">
-        <v>2171</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" t="s">
-        <v>2172</v>
+        <v>2160</v>
       </c>
       <c r="B677" t="s">
-        <v>2173</v>
+        <v>2161</v>
       </c>
       <c r="C677" t="s">
-        <v>2164</v>
+        <v>193</v>
       </c>
       <c r="D677" t="s">
-        <v>2165</v>
+        <v>194</v>
       </c>
       <c r="F677" t="s">
-        <v>2174</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" t="s">
-        <v>2175</v>
+        <v>1970</v>
       </c>
       <c r="B678" t="s">
-        <v>2176</v>
+        <v>1971</v>
       </c>
       <c r="C678" t="s">
-        <v>2172</v>
+        <v>2157</v>
       </c>
       <c r="D678" t="s">
-        <v>2173</v>
+        <v>2158</v>
       </c>
       <c r="F678" t="s">
-        <v>2177</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" t="s">
-        <v>2178</v>
+        <v>2164</v>
       </c>
       <c r="B679" t="s">
-        <v>2179</v>
+        <v>2165</v>
       </c>
       <c r="C679" t="s">
-        <v>2172</v>
+        <v>2166</v>
       </c>
       <c r="D679" t="s">
-        <v>2173</v>
+        <v>2167</v>
       </c>
       <c r="F679" t="s">
-        <v>2180</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" t="s">
-        <v>2181</v>
+        <v>2157</v>
       </c>
       <c r="B680" t="s">
-        <v>2182</v>
+        <v>2158</v>
       </c>
       <c r="C680" t="s">
-        <v>2172</v>
+        <v>2088</v>
       </c>
       <c r="D680" t="s">
-        <v>2173</v>
+        <v>2089</v>
       </c>
       <c r="F680" t="s">
-        <v>2183</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" t="s">
-        <v>2184</v>
+        <v>2166</v>
       </c>
       <c r="B681" t="s">
-        <v>2185</v>
+        <v>2167</v>
       </c>
       <c r="C681" t="s">
-        <v>2186</v>
+        <v>2170</v>
       </c>
       <c r="D681" t="s">
-        <v>2187</v>
+        <v>2171</v>
       </c>
       <c r="F681" t="s">
-        <v>2188</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" t="s">
-        <v>2189</v>
+        <v>2173</v>
       </c>
       <c r="B682" t="s">
-        <v>2190</v>
+        <v>2174</v>
       </c>
       <c r="C682" t="s">
-        <v>2191</v>
+        <v>2095</v>
       </c>
       <c r="D682" t="s">
-        <v>2192</v>
+        <v>2096</v>
       </c>
       <c r="F682" t="s">
-        <v>2193</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" t="s">
-        <v>2194</v>
+        <v>2176</v>
       </c>
       <c r="B683" t="s">
-        <v>2195</v>
+        <v>2177</v>
       </c>
       <c r="C683" t="s">
-        <v>2184</v>
+        <v>2012</v>
       </c>
       <c r="D683" t="s">
-        <v>2185</v>
+        <v>2013</v>
       </c>
       <c r="F683" t="s">
-        <v>2196</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" t="s">
-        <v>2197</v>
+        <v>2179</v>
       </c>
       <c r="B684" t="s">
-        <v>2198</v>
+        <v>2180</v>
       </c>
       <c r="C684" t="s">
-        <v>2184</v>
+        <v>2181</v>
       </c>
       <c r="D684" t="s">
-        <v>2185</v>
+        <v>2182</v>
       </c>
       <c r="F684" t="s">
-        <v>2199</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" t="s">
-        <v>2200</v>
+        <v>2184</v>
       </c>
       <c r="B685" t="s">
-        <v>2201</v>
+        <v>2185</v>
       </c>
       <c r="C685" t="s">
-        <v>2166</v>
+        <v>143</v>
       </c>
       <c r="D685" t="s">
-        <v>2167</v>
+        <v>144</v>
       </c>
       <c r="F685" t="s">
-        <v>2202</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" t="s">
-        <v>2203</v>
+        <v>2015</v>
       </c>
       <c r="B686" t="s">
-        <v>2204</v>
+        <v>2016</v>
       </c>
       <c r="C686" t="s">
-        <v>2166</v>
+        <v>2095</v>
       </c>
       <c r="D686" t="s">
-        <v>2167</v>
+        <v>2096</v>
       </c>
       <c r="F686" t="s">
-        <v>2205</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" t="s">
-        <v>2206</v>
+        <v>2188</v>
       </c>
       <c r="B687" t="s">
-        <v>2207</v>
+        <v>2189</v>
       </c>
       <c r="C687" t="s">
-        <v>2166</v>
+        <v>1962</v>
       </c>
       <c r="D687" t="s">
-        <v>2167</v>
+        <v>1963</v>
       </c>
       <c r="F687" t="s">
-        <v>2208</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" t="s">
-        <v>2209</v>
+        <v>164</v>
       </c>
       <c r="B688" t="s">
-        <v>2210</v>
+        <v>165</v>
       </c>
       <c r="C688" t="s">
-        <v>2211</v>
+        <v>2188</v>
       </c>
       <c r="D688" t="s">
-        <v>2212</v>
+        <v>2189</v>
       </c>
       <c r="F688" t="s">
-        <v>2213</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" t="s">
-        <v>2214</v>
+        <v>2192</v>
       </c>
       <c r="B689" t="s">
-        <v>2215</v>
+        <v>2193</v>
       </c>
       <c r="C689" t="s">
-        <v>2216</v>
+        <v>2194</v>
       </c>
       <c r="D689" t="s">
-        <v>2217</v>
+        <v>2195</v>
       </c>
       <c r="F689" t="s">
-        <v>2218</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" t="s">
-        <v>2219</v>
+        <v>2194</v>
       </c>
       <c r="B690" t="s">
-        <v>2220</v>
+        <v>2195</v>
       </c>
       <c r="C690" t="s">
-        <v>2216</v>
+        <v>105</v>
       </c>
       <c r="D690" t="s">
-        <v>2217</v>
+        <v>106</v>
       </c>
       <c r="F690" t="s">
-        <v>2221</v>
+        <v>2197</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" t="s">
-        <v>2222</v>
+        <v>2198</v>
       </c>
       <c r="B691" t="s">
-        <v>2223</v>
+        <v>2199</v>
       </c>
       <c r="C691" t="s">
-        <v>2166</v>
+        <v>2200</v>
       </c>
       <c r="D691" t="s">
-        <v>2167</v>
+        <v>2201</v>
       </c>
       <c r="F691" t="s">
-        <v>2224</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" t="s">
-        <v>2225</v>
+        <v>2009</v>
       </c>
       <c r="B692" t="s">
-        <v>2226</v>
+        <v>2010</v>
       </c>
       <c r="C692" t="s">
-        <v>2222</v>
+        <v>2203</v>
       </c>
       <c r="D692" t="s">
-        <v>2223</v>
+        <v>2204</v>
       </c>
       <c r="F692" t="s">
-        <v>2227</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="693" spans="1:6">
       <c r="A693" t="s">
-        <v>2228</v>
+        <v>2206</v>
       </c>
       <c r="B693" t="s">
-        <v>2229</v>
+        <v>2207</v>
       </c>
       <c r="C693" t="s">
-        <v>2166</v>
+        <v>118</v>
       </c>
       <c r="D693" t="s">
-        <v>2167</v>
+        <v>119</v>
       </c>
       <c r="F693" t="s">
-        <v>2230</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" t="s">
-        <v>2231</v>
+        <v>1986</v>
       </c>
       <c r="B694" t="s">
-        <v>2232</v>
+        <v>1987</v>
       </c>
       <c r="C694" t="s">
-        <v>2233</v>
+        <v>2209</v>
       </c>
       <c r="D694" t="s">
-        <v>2234</v>
+        <v>2210</v>
       </c>
       <c r="F694" t="s">
-        <v>2235</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" t="s">
-        <v>2236</v>
+        <v>321</v>
       </c>
       <c r="B695" t="s">
-        <v>2237</v>
+        <v>322</v>
       </c>
       <c r="C695" t="s">
-        <v>2238</v>
+        <v>1962</v>
       </c>
       <c r="D695" t="s">
-        <v>2239</v>
+        <v>1963</v>
       </c>
       <c r="F695" t="s">
-        <v>2240</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" t="s">
-        <v>2241</v>
+        <v>2213</v>
       </c>
       <c r="B696" t="s">
-        <v>2242</v>
+        <v>2214</v>
       </c>
       <c r="C696" t="s">
-        <v>2243</v>
+        <v>2215</v>
       </c>
       <c r="D696" t="s">
-        <v>2244</v>
+        <v>2216</v>
       </c>
       <c r="F696" t="s">
-        <v>2245</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" t="s">
-        <v>2246</v>
+        <v>2218</v>
       </c>
       <c r="B697" t="s">
-        <v>2247</v>
+        <v>2219</v>
       </c>
       <c r="C697" t="s">
-        <v>2248</v>
+        <v>2184</v>
       </c>
       <c r="D697" t="s">
-        <v>2249</v>
+        <v>2185</v>
       </c>
       <c r="F697" t="s">
-        <v>2250</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" t="s">
-        <v>2216</v>
+        <v>2221</v>
       </c>
       <c r="B698" t="s">
-        <v>2217</v>
+        <v>2222</v>
       </c>
       <c r="C698" t="s">
-        <v>2251</v>
+        <v>216</v>
       </c>
       <c r="D698" t="s">
-        <v>2252</v>
+        <v>217</v>
       </c>
       <c r="F698" t="s">
-        <v>2253</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="699" spans="1:6">
       <c r="A699" t="s">
-        <v>2254</v>
+        <v>2224</v>
       </c>
       <c r="B699" t="s">
-        <v>2255</v>
+        <v>2225</v>
       </c>
       <c r="C699" t="s">
-        <v>2256</v>
+        <v>172</v>
       </c>
       <c r="D699" t="s">
-        <v>2257</v>
+        <v>173</v>
       </c>
       <c r="F699" t="s">
-        <v>2258</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="700" spans="1:6">
       <c r="A700" t="s">
-        <v>2259</v>
+        <v>154</v>
       </c>
       <c r="B700" t="s">
-        <v>2260</v>
+        <v>155</v>
       </c>
       <c r="C700" t="s">
-        <v>2261</v>
+        <v>105</v>
       </c>
       <c r="D700" t="s">
-        <v>2262</v>
+        <v>106</v>
       </c>
       <c r="F700" t="s">
-        <v>2263</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="701" spans="1:6">
       <c r="A701" t="s">
-        <v>2264</v>
+        <v>2228</v>
       </c>
       <c r="B701" t="s">
-        <v>2265</v>
+        <v>2229</v>
       </c>
       <c r="C701" t="s">
-        <v>2266</v>
+        <v>108</v>
       </c>
       <c r="D701" t="s">
-        <v>2267</v>
+        <v>109</v>
       </c>
       <c r="F701" t="s">
-        <v>2268</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="702" spans="1:6">
       <c r="A702" t="s">
-        <v>2269</v>
+        <v>2231</v>
       </c>
       <c r="B702" t="s">
-        <v>2270</v>
+        <v>2232</v>
       </c>
       <c r="C702" t="s">
-        <v>2271</v>
+        <v>2083</v>
       </c>
       <c r="D702" t="s">
-        <v>2272</v>
+        <v>2084</v>
       </c>
       <c r="F702" t="s">
-        <v>2273</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="703" spans="1:6">
       <c r="A703" t="s">
-        <v>2274</v>
+        <v>2234</v>
       </c>
       <c r="B703" t="s">
-        <v>2275</v>
+        <v>2235</v>
       </c>
       <c r="C703" t="s">
-        <v>2118</v>
+        <v>330</v>
       </c>
       <c r="D703" t="s">
-        <v>2119</v>
+        <v>331</v>
       </c>
       <c r="F703" t="s">
-        <v>2276</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="704" spans="1:6">
       <c r="A704" t="s">
-        <v>2277</v>
+        <v>2237</v>
       </c>
       <c r="B704" t="s">
-        <v>2278</v>
+        <v>2238</v>
       </c>
       <c r="C704" t="s">
-        <v>2279</v>
+        <v>2239</v>
       </c>
       <c r="D704" t="s">
-        <v>2280</v>
+        <v>2240</v>
       </c>
       <c r="F704" t="s">
-        <v>2281</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="705" spans="1:6">
       <c r="A705" t="s">
-        <v>2282</v>
+        <v>297</v>
       </c>
       <c r="B705" t="s">
-        <v>2283</v>
+        <v>298</v>
       </c>
       <c r="C705" t="s">
-        <v>2284</v>
+        <v>203</v>
       </c>
       <c r="D705" t="s">
-        <v>2285</v>
+        <v>204</v>
       </c>
       <c r="F705" t="s">
-        <v>2286</v>
+        <v>2242</v>
       </c>
     </row>
     <row r="706" spans="1:6">
       <c r="A706" t="s">
-        <v>2287</v>
+        <v>2243</v>
       </c>
       <c r="B706" t="s">
-        <v>2288</v>
+        <v>2244</v>
       </c>
       <c r="C706" t="s">
-        <v>2120</v>
+        <v>297</v>
       </c>
       <c r="D706" t="s">
-        <v>2121</v>
+        <v>298</v>
       </c>
       <c r="F706" t="s">
-        <v>2289</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="707" spans="1:6">
       <c r="A707" t="s">
-        <v>2105</v>
+        <v>271</v>
       </c>
       <c r="B707" t="s">
-        <v>2106</v>
+        <v>272</v>
       </c>
       <c r="C707" t="s">
-        <v>2290</v>
+        <v>297</v>
       </c>
       <c r="D707" t="s">
-        <v>2291</v>
+        <v>298</v>
       </c>
       <c r="F707" t="s">
-        <v>2292</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="708" spans="1:6">
       <c r="A708" t="s">
-        <v>2186</v>
+        <v>2247</v>
       </c>
       <c r="B708" t="s">
-        <v>2187</v>
+        <v>2248</v>
       </c>
       <c r="C708" t="s">
-        <v>2166</v>
+        <v>216</v>
       </c>
       <c r="D708" t="s">
-        <v>2167</v>
+        <v>217</v>
       </c>
       <c r="F708" t="s">
-        <v>2293</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="709" spans="1:6">
       <c r="A709" t="s">
-        <v>2294</v>
+        <v>2250</v>
       </c>
       <c r="B709" t="s">
-        <v>2295</v>
+        <v>2251</v>
       </c>
       <c r="C709" t="s">
-        <v>2296</v>
+        <v>2252</v>
       </c>
       <c r="D709" t="s">
-        <v>2297</v>
+        <v>2253</v>
       </c>
       <c r="F709" t="s">
-        <v>2298</v>
+        <v>2254</v>
       </c>
     </row>
     <row r="710" spans="1:6">
       <c r="A710" t="s">
-        <v>2299</v>
+        <v>2239</v>
       </c>
       <c r="B710" t="s">
-        <v>2300</v>
+        <v>2240</v>
       </c>
       <c r="C710" t="s">
-        <v>2246</v>
+        <v>208</v>
       </c>
       <c r="D710" t="s">
-        <v>2247</v>
+        <v>209</v>
       </c>
       <c r="F710" t="s">
-        <v>2301</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="711" spans="1:6">
       <c r="A711" t="s">
-        <v>2090</v>
+        <v>260</v>
       </c>
       <c r="B711" t="s">
-        <v>2091</v>
+        <v>261</v>
       </c>
       <c r="C711" t="s">
-        <v>2246</v>
+        <v>2239</v>
       </c>
       <c r="D711" t="s">
-        <v>2247</v>
+        <v>2240</v>
       </c>
       <c r="F711" t="s">
-        <v>2302</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="712" spans="1:6">
       <c r="A712" t="s">
-        <v>2303</v>
+        <v>2203</v>
       </c>
       <c r="B712" t="s">
-        <v>2304</v>
+        <v>2204</v>
       </c>
       <c r="C712" t="s">
-        <v>2305</v>
+        <v>184</v>
       </c>
       <c r="D712" t="s">
-        <v>2306</v>
+        <v>185</v>
       </c>
       <c r="F712" t="s">
-        <v>2307</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="713" spans="1:6">
       <c r="A713" t="s">
-        <v>2243</v>
+        <v>2024</v>
       </c>
       <c r="B713" t="s">
-        <v>2244</v>
+        <v>2025</v>
       </c>
       <c r="C713" t="s">
-        <v>2308</v>
+        <v>164</v>
       </c>
       <c r="D713" t="s">
-        <v>2309</v>
+        <v>165</v>
       </c>
       <c r="F713" t="s">
-        <v>2310</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="714" spans="1:6">
       <c r="A714" t="s">
-        <v>2311</v>
+        <v>159</v>
       </c>
       <c r="B714" t="s">
-        <v>2312</v>
+        <v>160</v>
       </c>
       <c r="C714" t="s">
-        <v>2313</v>
+        <v>205</v>
       </c>
       <c r="D714" t="s">
-        <v>2314</v>
+        <v>206</v>
       </c>
       <c r="F714" t="s">
-        <v>2315</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="715" spans="1:6">
       <c r="A715" t="s">
-        <v>2316</v>
+        <v>2260</v>
       </c>
       <c r="B715" t="s">
-        <v>2317</v>
+        <v>2261</v>
       </c>
       <c r="C715" t="s">
-        <v>2145</v>
+        <v>2262</v>
       </c>
       <c r="D715" t="s">
-        <v>2146</v>
+        <v>2263</v>
       </c>
       <c r="F715" t="s">
-        <v>2318</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="716" spans="1:6">
       <c r="A716" t="s">
-        <v>2271</v>
+        <v>2265</v>
       </c>
       <c r="B716" t="s">
-        <v>2272</v>
+        <v>2266</v>
       </c>
       <c r="C716" t="s">
-        <v>2305</v>
+        <v>2267</v>
       </c>
       <c r="D716" t="s">
-        <v>2306</v>
+        <v>2268</v>
       </c>
       <c r="F716" t="s">
-        <v>2319</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="717" spans="1:6">
       <c r="A717" t="s">
-        <v>2150</v>
+        <v>2270</v>
       </c>
       <c r="B717" t="s">
-        <v>2151</v>
+        <v>2271</v>
       </c>
       <c r="C717" t="s">
-        <v>2143</v>
+        <v>2272</v>
       </c>
       <c r="D717" t="s">
-        <v>2144</v>
+        <v>2273</v>
       </c>
       <c r="F717" t="s">
-        <v>2320</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="718" spans="1:6">
       <c r="A718" t="s">
-        <v>2155</v>
+        <v>2275</v>
       </c>
       <c r="B718" t="s">
-        <v>2156</v>
+        <v>2276</v>
       </c>
       <c r="C718" t="s">
-        <v>2143</v>
+        <v>2277</v>
       </c>
       <c r="D718" t="s">
-        <v>2144</v>
+        <v>2278</v>
       </c>
       <c r="F718" t="s">
-        <v>2321</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="719" spans="1:6">
       <c r="A719" t="s">
-        <v>2322</v>
+        <v>2280</v>
       </c>
       <c r="B719" t="s">
-        <v>2323</v>
+        <v>2281</v>
       </c>
       <c r="C719" t="s">
-        <v>2248</v>
+        <v>2282</v>
       </c>
       <c r="D719" t="s">
-        <v>2249</v>
+        <v>2283</v>
       </c>
       <c r="F719" t="s">
-        <v>2324</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="720" spans="1:6">
       <c r="A720" t="s">
-        <v>2325</v>
+        <v>2285</v>
       </c>
       <c r="B720" t="s">
-        <v>2326</v>
+        <v>2286</v>
       </c>
       <c r="C720" t="s">
-        <v>2166</v>
+        <v>2287</v>
       </c>
       <c r="D720" t="s">
-        <v>2167</v>
+        <v>2288</v>
       </c>
       <c r="F720" t="s">
-        <v>2327</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="721" spans="1:6">
       <c r="A721" t="s">
-        <v>2110</v>
+        <v>2290</v>
       </c>
       <c r="B721" t="s">
-        <v>2111</v>
+        <v>2291</v>
       </c>
       <c r="C721" t="s">
-        <v>2328</v>
+        <v>2292</v>
       </c>
       <c r="D721" t="s">
-        <v>2329</v>
+        <v>2293</v>
       </c>
       <c r="F721" t="s">
-        <v>2330</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="722" spans="1:6">
       <c r="A722" t="s">
-        <v>2233</v>
+        <v>2295</v>
       </c>
       <c r="B722" t="s">
-        <v>2234</v>
+        <v>2296</v>
       </c>
       <c r="C722" t="s">
-        <v>2331</v>
+        <v>2297</v>
       </c>
       <c r="D722" t="s">
-        <v>2332</v>
+        <v>2298</v>
       </c>
       <c r="F722" t="s">
-        <v>2333</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="723" spans="1:6">
       <c r="A723" t="s">
-        <v>2238</v>
+        <v>2300</v>
       </c>
       <c r="B723" t="s">
-        <v>2239</v>
+        <v>2301</v>
       </c>
       <c r="C723" t="s">
-        <v>2184</v>
+        <v>2302</v>
       </c>
       <c r="D723" t="s">
-        <v>2185</v>
+        <v>2303</v>
       </c>
       <c r="F723" t="s">
-        <v>2334</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="724" spans="1:6">
       <c r="A724" t="s">
-        <v>2335</v>
+        <v>2305</v>
       </c>
       <c r="B724" t="s">
-        <v>2336</v>
+        <v>2306</v>
       </c>
       <c r="C724" t="s">
-        <v>2105</v>
+        <v>2307</v>
       </c>
       <c r="D724" t="s">
-        <v>2106</v>
+        <v>2308</v>
       </c>
       <c r="F724" t="s">
-        <v>2337</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="725" spans="1:6">
       <c r="A725" t="s">
-        <v>2130</v>
+        <v>2310</v>
       </c>
       <c r="B725" t="s">
-        <v>2131</v>
+        <v>2311</v>
       </c>
       <c r="C725" t="s">
-        <v>2338</v>
+        <v>2312</v>
       </c>
       <c r="D725" t="s">
-        <v>2339</v>
+        <v>2313</v>
       </c>
       <c r="F725" t="s">
-        <v>2340</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="726" spans="1:6">
       <c r="A726" t="s">
-        <v>2296</v>
+        <v>2315</v>
       </c>
       <c r="B726" t="s">
-        <v>2297</v>
+        <v>2316</v>
       </c>
       <c r="C726" t="s">
-        <v>2341</v>
+        <v>2317</v>
       </c>
       <c r="D726" t="s">
-        <v>2342</v>
+        <v>2318</v>
       </c>
       <c r="F726" t="s">
-        <v>2343</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="727" spans="1:6">
       <c r="A727" t="s">
-        <v>2344</v>
+        <v>2320</v>
       </c>
       <c r="B727" t="s">
-        <v>2345</v>
+        <v>2321</v>
       </c>
       <c r="C727" t="s">
-        <v>2299</v>
+        <v>2322</v>
       </c>
       <c r="D727" t="s">
-        <v>2300</v>
+        <v>2323</v>
       </c>
       <c r="F727" t="s">
-        <v>2346</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="728" spans="1:6">
       <c r="A728" t="s">
-        <v>2211</v>
+        <v>2325</v>
       </c>
       <c r="B728" t="s">
-        <v>2212</v>
+        <v>2326</v>
       </c>
       <c r="C728" t="s">
-        <v>2206</v>
+        <v>2327</v>
       </c>
       <c r="D728" t="s">
-        <v>2207</v>
+        <v>2328</v>
       </c>
       <c r="F728" t="s">
-        <v>2347</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" t="s">
-        <v>2348</v>
+        <v>2330</v>
       </c>
       <c r="B729" t="s">
-        <v>2349</v>
+        <v>2331</v>
       </c>
       <c r="C729" t="s">
-        <v>2350</v>
+        <v>2315</v>
       </c>
       <c r="D729" t="s">
-        <v>2351</v>
+        <v>2316</v>
       </c>
       <c r="F729" t="s">
-        <v>2352</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" t="s">
-        <v>2353</v>
+        <v>2333</v>
       </c>
       <c r="B730" t="s">
-        <v>2354</v>
+        <v>2334</v>
       </c>
       <c r="C730" t="s">
-        <v>2355</v>
+        <v>2330</v>
       </c>
       <c r="D730" t="s">
-        <v>2356</v>
+        <v>2331</v>
       </c>
       <c r="F730" t="s">
-        <v>2357</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="731" spans="1:6">
       <c r="A731" t="s">
-        <v>2358</v>
+        <v>2336</v>
       </c>
       <c r="B731" t="s">
-        <v>2359</v>
+        <v>2337</v>
       </c>
       <c r="C731" t="s">
-        <v>2360</v>
+        <v>2338</v>
       </c>
       <c r="D731" t="s">
-        <v>2361</v>
+        <v>2339</v>
       </c>
       <c r="F731" t="s">
-        <v>2362</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="732" spans="1:6">
       <c r="A732" t="s">
-        <v>2363</v>
+        <v>2341</v>
       </c>
       <c r="B732" t="s">
-        <v>2364</v>
+        <v>2342</v>
       </c>
       <c r="C732" t="s">
-        <v>2365</v>
+        <v>2336</v>
       </c>
       <c r="D732" t="s">
-        <v>2366</v>
+        <v>2337</v>
       </c>
       <c r="F732" t="s">
-        <v>2367</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="733" spans="1:6">
       <c r="A733" t="s">
-        <v>2368</v>
+        <v>2344</v>
       </c>
       <c r="B733" t="s">
-        <v>2369</v>
+        <v>2345</v>
       </c>
       <c r="C733" t="s">
-        <v>2370</v>
+        <v>2336</v>
       </c>
       <c r="D733" t="s">
-        <v>2371</v>
+        <v>2337</v>
       </c>
       <c r="F733" t="s">
-        <v>2372</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="734" spans="1:6">
       <c r="A734" t="s">
-        <v>2373</v>
+        <v>2347</v>
       </c>
       <c r="B734" t="s">
-        <v>2374</v>
+        <v>2348</v>
       </c>
       <c r="C734" t="s">
-        <v>2158</v>
+        <v>2344</v>
       </c>
       <c r="D734" t="s">
-        <v>2159</v>
+        <v>2345</v>
       </c>
       <c r="F734" t="s">
-        <v>2375</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="735" spans="1:6">
       <c r="A735" t="s">
-        <v>2370</v>
+        <v>2350</v>
       </c>
       <c r="B735" t="s">
-        <v>2371</v>
+        <v>2351</v>
       </c>
       <c r="C735" t="s">
-        <v>2363</v>
+        <v>2344</v>
       </c>
       <c r="D735" t="s">
-        <v>2364</v>
+        <v>2345</v>
       </c>
       <c r="F735" t="s">
-        <v>2376</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="736" spans="1:6">
       <c r="A736" t="s">
-        <v>2377</v>
+        <v>2353</v>
       </c>
       <c r="B736" t="s">
-        <v>2378</v>
+        <v>2354</v>
       </c>
       <c r="C736" t="s">
-        <v>2155</v>
+        <v>2344</v>
       </c>
       <c r="D736" t="s">
-        <v>2156</v>
+        <v>2345</v>
       </c>
       <c r="F736" t="s">
-        <v>2379</v>
+        <v>2355</v>
       </c>
     </row>
     <row r="737" spans="1:6">
       <c r="A737" t="s">
-        <v>2380</v>
+        <v>2356</v>
       </c>
       <c r="B737" t="s">
-        <v>2381</v>
+        <v>2357</v>
       </c>
       <c r="C737" t="s">
-        <v>2382</v>
+        <v>2358</v>
       </c>
       <c r="D737" t="s">
-        <v>2383</v>
+        <v>2359</v>
       </c>
       <c r="F737" t="s">
-        <v>2384</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="738" spans="1:6">
       <c r="A738" t="s">
-        <v>2385</v>
+        <v>2361</v>
       </c>
       <c r="B738" t="s">
-        <v>2386</v>
+        <v>2362</v>
       </c>
       <c r="C738" t="s">
-        <v>2305</v>
+        <v>2363</v>
       </c>
       <c r="D738" t="s">
-        <v>2306</v>
+        <v>2364</v>
       </c>
       <c r="F738" t="s">
-        <v>2387</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="739" spans="1:6">
       <c r="A739" t="s">
-        <v>2388</v>
+        <v>2366</v>
       </c>
       <c r="B739" t="s">
-        <v>2389</v>
+        <v>2367</v>
       </c>
       <c r="C739" t="s">
-        <v>2390</v>
+        <v>2356</v>
       </c>
       <c r="D739" t="s">
-        <v>2391</v>
+        <v>2357</v>
       </c>
       <c r="F739" t="s">
-        <v>2392</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="740" spans="1:6">
       <c r="A740" t="s">
-        <v>2393</v>
+        <v>2369</v>
       </c>
       <c r="B740" t="s">
-        <v>2394</v>
+        <v>2370</v>
       </c>
       <c r="C740" t="s">
-        <v>2395</v>
+        <v>2356</v>
       </c>
       <c r="D740" t="s">
-        <v>2396</v>
+        <v>2357</v>
       </c>
       <c r="F740" t="s">
-        <v>2397</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="741" spans="1:6">
       <c r="A741" t="s">
-        <v>2398</v>
+        <v>2372</v>
       </c>
       <c r="B741" t="s">
-        <v>2399</v>
+        <v>2373</v>
       </c>
       <c r="C741" t="s">
-        <v>2166</v>
+        <v>2338</v>
       </c>
       <c r="D741" t="s">
-        <v>2167</v>
+        <v>2339</v>
       </c>
       <c r="F741" t="s">
-        <v>2400</v>
+        <v>2374</v>
       </c>
     </row>
     <row r="742" spans="1:6">
       <c r="A742" t="s">
-        <v>2401</v>
+        <v>2375</v>
       </c>
       <c r="B742" t="s">
-        <v>2402</v>
+        <v>2376</v>
       </c>
       <c r="C742" t="s">
-        <v>2403</v>
+        <v>2338</v>
       </c>
       <c r="D742" t="s">
-        <v>2404</v>
+        <v>2339</v>
       </c>
       <c r="F742" t="s">
-        <v>2405</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="743" spans="1:6">
       <c r="A743" t="s">
-        <v>1699</v>
+        <v>2378</v>
       </c>
       <c r="B743" t="s">
-        <v>1700</v>
+        <v>2379</v>
       </c>
       <c r="C743" t="s">
-        <v>2406</v>
+        <v>2338</v>
       </c>
       <c r="D743" t="s">
-        <v>2407</v>
+        <v>2339</v>
       </c>
       <c r="F743" t="s">
-        <v>2408</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="744" spans="1:6">
       <c r="A744" t="s">
-        <v>2409</v>
+        <v>2381</v>
       </c>
       <c r="B744" t="s">
-        <v>2410</v>
+        <v>2382</v>
       </c>
       <c r="C744" t="s">
-        <v>2411</v>
+        <v>2383</v>
       </c>
       <c r="D744" t="s">
-        <v>2412</v>
+        <v>2384</v>
       </c>
       <c r="F744" t="s">
-        <v>2413</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="745" spans="1:6">
       <c r="A745" t="s">
-        <v>2414</v>
+        <v>2386</v>
       </c>
       <c r="B745" t="s">
-        <v>2415</v>
+        <v>2387</v>
       </c>
       <c r="C745" t="s">
-        <v>1652</v>
+        <v>2388</v>
       </c>
       <c r="D745" t="s">
-        <v>1653</v>
+        <v>2389</v>
       </c>
       <c r="F745" t="s">
-        <v>2416</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="746" spans="1:6">
       <c r="A746" t="s">
-        <v>2417</v>
+        <v>2391</v>
       </c>
       <c r="B746" t="s">
-        <v>2418</v>
+        <v>2392</v>
       </c>
       <c r="C746" t="s">
-        <v>2419</v>
+        <v>2388</v>
       </c>
       <c r="D746" t="s">
-        <v>2420</v>
+        <v>2389</v>
       </c>
       <c r="F746" t="s">
-        <v>2421</v>
+        <v>2393</v>
       </c>
     </row>
     <row r="747" spans="1:6">
       <c r="A747" t="s">
-        <v>2422</v>
+        <v>2394</v>
       </c>
       <c r="B747" t="s">
-        <v>2423</v>
+        <v>2395</v>
       </c>
       <c r="C747" t="s">
-        <v>2424</v>
+        <v>2338</v>
       </c>
       <c r="D747" t="s">
-        <v>2425</v>
+        <v>2339</v>
       </c>
       <c r="F747" t="s">
-        <v>2426</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="748" spans="1:6">
       <c r="A748" t="s">
-        <v>2427</v>
+        <v>2397</v>
       </c>
       <c r="B748" t="s">
-        <v>2428</v>
+        <v>2398</v>
       </c>
       <c r="C748" t="s">
-        <v>2424</v>
+        <v>2394</v>
       </c>
       <c r="D748" t="s">
-        <v>2425</v>
+        <v>2395</v>
       </c>
       <c r="F748" t="s">
-        <v>2429</v>
+        <v>2399</v>
       </c>
     </row>
     <row r="749" spans="1:6">
       <c r="A749" t="s">
-        <v>2430</v>
+        <v>2400</v>
       </c>
       <c r="B749" t="s">
-        <v>2431</v>
+        <v>2401</v>
       </c>
       <c r="C749" t="s">
-        <v>1799</v>
+        <v>2338</v>
       </c>
       <c r="D749" t="s">
-        <v>1800</v>
+        <v>2339</v>
       </c>
       <c r="F749" t="s">
-        <v>2432</v>
+        <v>2402</v>
       </c>
     </row>
     <row r="750" spans="1:6">
       <c r="A750" t="s">
-        <v>2433</v>
+        <v>2403</v>
       </c>
       <c r="B750" t="s">
-        <v>2434</v>
+        <v>2404</v>
       </c>
       <c r="C750" t="s">
-        <v>2435</v>
+        <v>2405</v>
       </c>
       <c r="D750" t="s">
-        <v>2436</v>
+        <v>2406</v>
       </c>
       <c r="F750" t="s">
-        <v>2437</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="751" spans="1:6">
       <c r="A751" t="s">
-        <v>2438</v>
+        <v>2408</v>
       </c>
       <c r="B751" t="s">
-        <v>2439</v>
+        <v>2409</v>
       </c>
       <c r="C751" t="s">
-        <v>1899</v>
+        <v>2410</v>
       </c>
       <c r="D751" t="s">
-        <v>1900</v>
+        <v>2411</v>
       </c>
       <c r="F751" t="s">
-        <v>2440</v>
+        <v>2412</v>
       </c>
     </row>
     <row r="752" spans="1:6">
       <c r="A752" t="s">
-        <v>2441</v>
+        <v>2413</v>
       </c>
       <c r="B752" t="s">
-        <v>2442</v>
+        <v>2414</v>
       </c>
       <c r="C752" t="s">
-        <v>2443</v>
+        <v>2415</v>
       </c>
       <c r="D752" t="s">
-        <v>2444</v>
+        <v>2416</v>
       </c>
       <c r="F752" t="s">
-        <v>2445</v>
+        <v>2417</v>
       </c>
     </row>
     <row r="753" spans="1:6">
       <c r="A753" t="s">
-        <v>2446</v>
+        <v>2418</v>
       </c>
       <c r="B753" t="s">
-        <v>2447</v>
+        <v>2419</v>
       </c>
       <c r="C753" t="s">
-        <v>2448</v>
+        <v>2420</v>
       </c>
       <c r="D753" t="s">
-        <v>2449</v>
+        <v>2421</v>
       </c>
       <c r="F753" t="s">
-        <v>2450</v>
+        <v>2422</v>
       </c>
     </row>
     <row r="754" spans="1:6">
       <c r="A754" t="s">
-        <v>2443</v>
+        <v>2388</v>
       </c>
       <c r="B754" t="s">
-        <v>2444</v>
+        <v>2389</v>
       </c>
       <c r="C754" t="s">
-        <v>2451</v>
+        <v>2423</v>
       </c>
       <c r="D754" t="s">
-        <v>2452</v>
+        <v>2424</v>
       </c>
       <c r="F754" t="s">
-        <v>2453</v>
+        <v>2425</v>
       </c>
     </row>
     <row r="755" spans="1:6">
       <c r="A755" t="s">
-        <v>2454</v>
+        <v>2426</v>
       </c>
       <c r="B755" t="s">
-        <v>2455</v>
+        <v>2427</v>
       </c>
       <c r="C755" t="s">
-        <v>142</v>
+        <v>2428</v>
       </c>
       <c r="D755" t="s">
-        <v>143</v>
+        <v>2429</v>
       </c>
       <c r="F755" t="s">
-        <v>2456</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="756" spans="1:6">
       <c r="A756" t="s">
-        <v>2457</v>
+        <v>2431</v>
       </c>
       <c r="B756" t="s">
-        <v>2458</v>
+        <v>2432</v>
       </c>
       <c r="C756" t="s">
-        <v>2459</v>
+        <v>2433</v>
       </c>
       <c r="D756" t="s">
-        <v>2460</v>
+        <v>2434</v>
       </c>
       <c r="F756" t="s">
-        <v>2461</v>
+        <v>2435</v>
       </c>
     </row>
     <row r="757" spans="1:6">
       <c r="A757" t="s">
-        <v>1975</v>
+        <v>2436</v>
       </c>
       <c r="B757" t="s">
-        <v>1976</v>
+        <v>2437</v>
       </c>
       <c r="C757" t="s">
-        <v>1948</v>
+        <v>2438</v>
       </c>
       <c r="D757" t="s">
-        <v>1949</v>
+        <v>2439</v>
       </c>
       <c r="F757" t="s">
-        <v>2462</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="758" spans="1:6">
       <c r="A758" t="s">
-        <v>2451</v>
+        <v>2441</v>
       </c>
       <c r="B758" t="s">
-        <v>2452</v>
+        <v>2442</v>
       </c>
       <c r="C758" t="s">
-        <v>2067</v>
+        <v>2443</v>
       </c>
       <c r="D758" t="s">
-        <v>2068</v>
+        <v>2444</v>
       </c>
       <c r="F758" t="s">
-        <v>2463</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="759" spans="1:6">
       <c r="A759" t="s">
-        <v>2464</v>
+        <v>2446</v>
       </c>
       <c r="B759" t="s">
-        <v>2465</v>
+        <v>2447</v>
       </c>
       <c r="C759" t="s">
-        <v>2067</v>
+        <v>2290</v>
       </c>
       <c r="D759" t="s">
-        <v>2068</v>
+        <v>2291</v>
       </c>
       <c r="F759" t="s">
-        <v>2466</v>
+        <v>2448</v>
       </c>
     </row>
     <row r="760" spans="1:6">
       <c r="A760" t="s">
-        <v>2080</v>
+        <v>2449</v>
       </c>
       <c r="B760" t="s">
-        <v>2081</v>
+        <v>2450</v>
       </c>
       <c r="C760" t="s">
-        <v>2464</v>
+        <v>2451</v>
       </c>
       <c r="D760" t="s">
-        <v>2465</v>
+        <v>2452</v>
       </c>
       <c r="F760" t="s">
-        <v>2467</v>
+        <v>2453</v>
       </c>
     </row>
     <row r="761" spans="1:6">
       <c r="A761" t="s">
-        <v>2459</v>
+        <v>2454</v>
       </c>
       <c r="B761" t="s">
-        <v>2460</v>
+        <v>2455</v>
       </c>
       <c r="C761" t="s">
-        <v>136</v>
+        <v>2456</v>
       </c>
       <c r="D761" t="s">
-        <v>137</v>
+        <v>2457</v>
       </c>
       <c r="F761" t="s">
-        <v>2468</v>
+        <v>2458</v>
       </c>
     </row>
     <row r="762" spans="1:6">
       <c r="A762" t="s">
-        <v>2024</v>
+        <v>2459</v>
       </c>
       <c r="B762" t="s">
-        <v>2025</v>
+        <v>2460</v>
       </c>
       <c r="C762" t="s">
-        <v>1996</v>
+        <v>2292</v>
       </c>
       <c r="D762" t="s">
-        <v>1997</v>
+        <v>2293</v>
       </c>
       <c r="F762" t="s">
-        <v>2469</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="763" spans="1:6">
       <c r="A763" t="s">
-        <v>2041</v>
+        <v>2277</v>
       </c>
       <c r="B763" t="s">
-        <v>2042</v>
+        <v>2278</v>
       </c>
       <c r="C763" t="s">
-        <v>100</v>
+        <v>2462</v>
       </c>
       <c r="D763" t="s">
-        <v>101</v>
+        <v>2463</v>
       </c>
       <c r="F763" t="s">
-        <v>2470</v>
+        <v>2464</v>
       </c>
     </row>
     <row r="764" spans="1:6">
       <c r="A764" t="s">
-        <v>2471</v>
+        <v>2358</v>
       </c>
       <c r="B764" t="s">
-        <v>2472</v>
+        <v>2359</v>
       </c>
       <c r="C764" t="s">
-        <v>2473</v>
+        <v>2338</v>
       </c>
       <c r="D764" t="s">
-        <v>2474</v>
+        <v>2339</v>
       </c>
       <c r="F764" t="s">
-        <v>2475</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="765" spans="1:6">
       <c r="A765" t="s">
-        <v>2476</v>
+        <v>2466</v>
       </c>
       <c r="B765" t="s">
-        <v>2477</v>
+        <v>2467</v>
       </c>
       <c r="C765" t="s">
-        <v>2478</v>
+        <v>2468</v>
       </c>
       <c r="D765" t="s">
-        <v>2479</v>
+        <v>2469</v>
       </c>
       <c r="F765" t="s">
-        <v>2480</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="766" spans="1:6">
       <c r="A766" t="s">
-        <v>2481</v>
+        <v>2471</v>
       </c>
       <c r="B766" t="s">
-        <v>2482</v>
+        <v>2472</v>
       </c>
       <c r="C766" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D766" t="s">
+        <v>2419</v>
+      </c>
+      <c r="F766" t="s">
         <v>2473</v>
-      </c>
-[...4 lines deleted...]
-        <v>2483</v>
       </c>
     </row>
     <row r="767" spans="1:6">
       <c r="A767" t="s">
-        <v>2484</v>
+        <v>2262</v>
       </c>
       <c r="B767" t="s">
-        <v>2485</v>
+        <v>2263</v>
       </c>
       <c r="C767" t="s">
-        <v>2486</v>
+        <v>2418</v>
       </c>
       <c r="D767" t="s">
-        <v>2472</v>
+        <v>2419</v>
       </c>
       <c r="F767" t="s">
-        <v>2487</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="768" spans="1:6">
       <c r="A768" t="s">
-        <v>2488</v>
+        <v>2475</v>
       </c>
       <c r="B768" t="s">
-        <v>2489</v>
+        <v>2476</v>
       </c>
       <c r="C768" t="s">
-        <v>2490</v>
+        <v>2477</v>
       </c>
       <c r="D768" t="s">
-        <v>2491</v>
+        <v>2478</v>
       </c>
       <c r="F768" t="s">
-        <v>2492</v>
+        <v>2479</v>
       </c>
     </row>
     <row r="769" spans="1:6">
       <c r="A769" t="s">
-        <v>2493</v>
+        <v>2415</v>
       </c>
       <c r="B769" t="s">
-        <v>2494</v>
+        <v>2416</v>
       </c>
       <c r="C769" t="s">
+        <v>2480</v>
+      </c>
+      <c r="D769" t="s">
         <v>2481</v>
       </c>
-      <c r="D769" t="s">
+      <c r="F769" t="s">
         <v>2482</v>
-      </c>
-[...1 lines deleted...]
-        <v>2495</v>
       </c>
     </row>
     <row r="770" spans="1:6">
       <c r="A770" t="s">
-        <v>2490</v>
+        <v>2483</v>
       </c>
       <c r="B770" t="s">
-        <v>2491</v>
+        <v>2484</v>
       </c>
       <c r="C770" t="s">
-        <v>2481</v>
+        <v>2485</v>
       </c>
       <c r="D770" t="s">
-        <v>2482</v>
+        <v>2486</v>
       </c>
       <c r="F770" t="s">
-        <v>2496</v>
+        <v>2487</v>
       </c>
     </row>
     <row r="771" spans="1:6">
       <c r="A771" t="s">
-        <v>2473</v>
+        <v>2488</v>
       </c>
       <c r="B771" t="s">
-        <v>2474</v>
+        <v>2489</v>
       </c>
       <c r="C771" t="s">
-        <v>157</v>
+        <v>2317</v>
       </c>
       <c r="D771" t="s">
-        <v>158</v>
+        <v>2318</v>
       </c>
       <c r="F771" t="s">
-        <v>2497</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="772" spans="1:6">
       <c r="A772" t="s">
-        <v>2498</v>
+        <v>2443</v>
       </c>
       <c r="B772" t="s">
-        <v>2499</v>
+        <v>2444</v>
       </c>
       <c r="C772" t="s">
-        <v>2481</v>
+        <v>2477</v>
       </c>
       <c r="D772" t="s">
-        <v>2482</v>
+        <v>2478</v>
       </c>
       <c r="F772" t="s">
-        <v>2500</v>
+        <v>2491</v>
       </c>
     </row>
     <row r="773" spans="1:6">
       <c r="A773" t="s">
-        <v>2501</v>
+        <v>2322</v>
       </c>
       <c r="B773" t="s">
-        <v>2502</v>
+        <v>2323</v>
       </c>
       <c r="C773" t="s">
-        <v>2503</v>
+        <v>2315</v>
       </c>
       <c r="D773" t="s">
-        <v>2504</v>
+        <v>2316</v>
       </c>
       <c r="F773" t="s">
-        <v>2505</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="774" spans="1:6">
       <c r="A774" t="s">
-        <v>2506</v>
+        <v>2327</v>
       </c>
       <c r="B774" t="s">
-        <v>2507</v>
+        <v>2328</v>
       </c>
       <c r="C774" t="s">
-        <v>494</v>
+        <v>2315</v>
       </c>
       <c r="D774" t="s">
-        <v>495</v>
+        <v>2316</v>
       </c>
       <c r="F774" t="s">
-        <v>2508</v>
+        <v>2493</v>
       </c>
     </row>
     <row r="775" spans="1:6">
       <c r="A775" t="s">
-        <v>2509</v>
+        <v>2494</v>
       </c>
       <c r="B775" t="s">
-        <v>2510</v>
+        <v>2495</v>
       </c>
       <c r="C775" t="s">
-        <v>2511</v>
+        <v>2420</v>
       </c>
       <c r="D775" t="s">
-        <v>2512</v>
+        <v>2421</v>
       </c>
       <c r="F775" t="s">
-        <v>2513</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="776" spans="1:6">
       <c r="A776" t="s">
-        <v>2514</v>
+        <v>2497</v>
       </c>
       <c r="B776" t="s">
-        <v>2515</v>
+        <v>2498</v>
       </c>
       <c r="C776" t="s">
-        <v>2516</v>
+        <v>2338</v>
       </c>
       <c r="D776" t="s">
-        <v>2517</v>
+        <v>2339</v>
       </c>
       <c r="F776" t="s">
-        <v>2518</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="777" spans="1:6">
       <c r="A777" t="s">
-        <v>2519</v>
+        <v>2282</v>
       </c>
       <c r="B777" t="s">
-        <v>2520</v>
+        <v>2283</v>
       </c>
       <c r="C777" t="s">
-        <v>2521</v>
+        <v>2500</v>
       </c>
       <c r="D777" t="s">
-        <v>2522</v>
+        <v>2501</v>
       </c>
       <c r="F777" t="s">
-        <v>2523</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="778" spans="1:6">
       <c r="A778" t="s">
-        <v>2524</v>
+        <v>2405</v>
       </c>
       <c r="B778" t="s">
-        <v>2525</v>
+        <v>2406</v>
       </c>
       <c r="C778" t="s">
-        <v>2526</v>
+        <v>2503</v>
       </c>
       <c r="D778" t="s">
-        <v>2527</v>
+        <v>2504</v>
       </c>
       <c r="F778" t="s">
-        <v>2528</v>
+        <v>2505</v>
       </c>
     </row>
     <row r="779" spans="1:6">
       <c r="A779" t="s">
-        <v>1426</v>
+        <v>2410</v>
       </c>
       <c r="B779" t="s">
-        <v>1427</v>
+        <v>2411</v>
       </c>
       <c r="C779" t="s">
-        <v>1589</v>
+        <v>2356</v>
       </c>
       <c r="D779" t="s">
-        <v>1590</v>
+        <v>2357</v>
       </c>
       <c r="F779" t="s">
-        <v>2529</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="780" spans="1:6">
       <c r="A780" t="s">
-        <v>2530</v>
+        <v>2507</v>
       </c>
       <c r="B780" t="s">
-        <v>2531</v>
+        <v>2508</v>
       </c>
       <c r="C780" t="s">
-        <v>2532</v>
+        <v>2277</v>
       </c>
       <c r="D780" t="s">
-        <v>2533</v>
+        <v>2278</v>
       </c>
       <c r="F780" t="s">
-        <v>2534</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="781" spans="1:6">
       <c r="A781" t="s">
-        <v>2535</v>
+        <v>2302</v>
       </c>
       <c r="B781" t="s">
-        <v>2536</v>
+        <v>2303</v>
       </c>
       <c r="C781" t="s">
-        <v>1667</v>
+        <v>2510</v>
       </c>
       <c r="D781" t="s">
-        <v>1668</v>
+        <v>2511</v>
       </c>
       <c r="F781" t="s">
-        <v>2537</v>
+        <v>2512</v>
       </c>
     </row>
     <row r="782" spans="1:6">
       <c r="A782" t="s">
-        <v>2115</v>
+        <v>2468</v>
       </c>
       <c r="B782" t="s">
-        <v>2116</v>
+        <v>2469</v>
       </c>
       <c r="C782" t="s">
-        <v>2538</v>
+        <v>2513</v>
       </c>
       <c r="D782" t="s">
-        <v>2539</v>
+        <v>2514</v>
       </c>
       <c r="F782" t="s">
-        <v>2540</v>
+        <v>2515</v>
       </c>
     </row>
     <row r="783" spans="1:6">
       <c r="A783" t="s">
-        <v>2541</v>
+        <v>2516</v>
       </c>
       <c r="B783" t="s">
-        <v>2542</v>
+        <v>2517</v>
       </c>
       <c r="C783" t="s">
-        <v>2543</v>
+        <v>2471</v>
       </c>
       <c r="D783" t="s">
-        <v>2544</v>
+        <v>2472</v>
       </c>
       <c r="F783" t="s">
-        <v>2545</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="784" spans="1:6">
       <c r="A784" t="s">
-        <v>2546</v>
+        <v>2383</v>
       </c>
       <c r="B784" t="s">
-        <v>2547</v>
+        <v>2384</v>
       </c>
       <c r="C784" t="s">
-        <v>2548</v>
+        <v>2378</v>
       </c>
       <c r="D784" t="s">
-        <v>2549</v>
+        <v>2379</v>
       </c>
       <c r="F784" t="s">
-        <v>2550</v>
+        <v>2519</v>
       </c>
     </row>
     <row r="785" spans="1:6">
       <c r="A785" t="s">
-        <v>2551</v>
+        <v>2520</v>
       </c>
       <c r="B785" t="s">
-        <v>2552</v>
+        <v>2521</v>
       </c>
       <c r="C785" t="s">
-        <v>2553</v>
+        <v>2522</v>
       </c>
       <c r="D785" t="s">
-        <v>2554</v>
+        <v>2523</v>
       </c>
       <c r="F785" t="s">
-        <v>2555</v>
+        <v>2524</v>
       </c>
     </row>
     <row r="786" spans="1:6">
       <c r="A786" t="s">
-        <v>2556</v>
+        <v>2525</v>
       </c>
       <c r="B786" t="s">
-        <v>2557</v>
+        <v>2526</v>
       </c>
       <c r="C786" t="s">
-        <v>2551</v>
+        <v>2527</v>
       </c>
       <c r="D786" t="s">
-        <v>2552</v>
+        <v>2528</v>
       </c>
       <c r="F786" t="s">
-        <v>2558</v>
+        <v>2529</v>
       </c>
     </row>
     <row r="787" spans="1:6">
       <c r="A787" t="s">
-        <v>2559</v>
+        <v>2530</v>
       </c>
       <c r="B787" t="s">
-        <v>2560</v>
+        <v>2531</v>
       </c>
       <c r="C787" t="s">
-        <v>2561</v>
+        <v>2532</v>
       </c>
       <c r="D787" t="s">
-        <v>2562</v>
+        <v>2533</v>
       </c>
       <c r="F787" t="s">
-        <v>2563</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="788" spans="1:6">
       <c r="A788" t="s">
-        <v>2564</v>
+        <v>2535</v>
       </c>
       <c r="B788" t="s">
-        <v>2565</v>
+        <v>2536</v>
       </c>
       <c r="C788" t="s">
-        <v>2566</v>
+        <v>2537</v>
       </c>
       <c r="D788" t="s">
-        <v>2567</v>
+        <v>2538</v>
       </c>
       <c r="F788" t="s">
-        <v>2568</v>
+        <v>2539</v>
       </c>
     </row>
     <row r="789" spans="1:6">
       <c r="A789" t="s">
-        <v>2566</v>
+        <v>2540</v>
       </c>
       <c r="B789" t="s">
-        <v>2567</v>
+        <v>2541</v>
       </c>
       <c r="C789" t="s">
-        <v>2569</v>
+        <v>2542</v>
       </c>
       <c r="D789" t="s">
-        <v>2570</v>
+        <v>2543</v>
       </c>
       <c r="F789" t="s">
-        <v>2571</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="790" spans="1:6">
       <c r="A790" t="s">
-        <v>2572</v>
+        <v>2545</v>
       </c>
       <c r="B790" t="s">
-        <v>2573</v>
+        <v>2546</v>
       </c>
       <c r="C790" t="s">
-        <v>2305</v>
+        <v>2330</v>
       </c>
       <c r="D790" t="s">
-        <v>2306</v>
+        <v>2331</v>
       </c>
       <c r="F790" t="s">
-        <v>2574</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="791" spans="1:6">
       <c r="A791" t="s">
-        <v>2575</v>
+        <v>2542</v>
       </c>
       <c r="B791" t="s">
-        <v>2576</v>
+        <v>2543</v>
       </c>
       <c r="C791" t="s">
-        <v>2577</v>
+        <v>2535</v>
       </c>
       <c r="D791" t="s">
-        <v>2578</v>
+        <v>2536</v>
       </c>
       <c r="F791" t="s">
-        <v>2579</v>
+        <v>2548</v>
       </c>
     </row>
     <row r="792" spans="1:6">
       <c r="A792" t="s">
-        <v>2284</v>
+        <v>2549</v>
       </c>
       <c r="B792" t="s">
-        <v>2285</v>
+        <v>2550</v>
       </c>
       <c r="C792" t="s">
-        <v>2580</v>
+        <v>2327</v>
       </c>
       <c r="D792" t="s">
-        <v>2581</v>
+        <v>2328</v>
       </c>
       <c r="F792" t="s">
-        <v>2582</v>
+        <v>2551</v>
       </c>
     </row>
     <row r="793" spans="1:6">
       <c r="A793" t="s">
-        <v>2125</v>
+        <v>2552</v>
       </c>
       <c r="B793" t="s">
-        <v>2126</v>
+        <v>2553</v>
       </c>
       <c r="C793" t="s">
-        <v>2583</v>
+        <v>2554</v>
       </c>
       <c r="D793" t="s">
-        <v>914</v>
+        <v>2555</v>
       </c>
       <c r="F793" t="s">
-        <v>2584</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="794" spans="1:6">
       <c r="A794" t="s">
-        <v>2585</v>
+        <v>2557</v>
       </c>
       <c r="B794" t="s">
-        <v>2586</v>
+        <v>2558</v>
       </c>
       <c r="C794" t="s">
-        <v>2338</v>
+        <v>2477</v>
       </c>
       <c r="D794" t="s">
-        <v>2339</v>
+        <v>2478</v>
       </c>
       <c r="F794" t="s">
-        <v>2587</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="795" spans="1:6">
       <c r="A795" t="s">
-        <v>2588</v>
+        <v>2560</v>
       </c>
       <c r="B795" t="s">
-        <v>2589</v>
+        <v>2561</v>
       </c>
       <c r="C795" t="s">
-        <v>2344</v>
+        <v>2562</v>
       </c>
       <c r="D795" t="s">
-        <v>2345</v>
+        <v>2563</v>
       </c>
       <c r="F795" t="s">
-        <v>2590</v>
+        <v>2564</v>
       </c>
     </row>
     <row r="796" spans="1:6">
       <c r="A796" t="s">
-        <v>2591</v>
+        <v>2565</v>
       </c>
       <c r="B796" t="s">
-        <v>2592</v>
+        <v>2566</v>
       </c>
       <c r="C796" t="s">
-        <v>2593</v>
+        <v>2567</v>
       </c>
       <c r="D796" t="s">
-        <v>2594</v>
+        <v>2568</v>
       </c>
       <c r="F796" t="s">
-        <v>2595</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="797" spans="1:6">
       <c r="A797" t="s">
-        <v>2100</v>
+        <v>2570</v>
       </c>
       <c r="B797" t="s">
-        <v>2101</v>
+        <v>2571</v>
       </c>
       <c r="C797" t="s">
-        <v>2271</v>
+        <v>2338</v>
       </c>
       <c r="D797" t="s">
-        <v>2272</v>
+        <v>2339</v>
       </c>
       <c r="F797" t="s">
-        <v>2596</v>
+        <v>2572</v>
       </c>
     </row>
     <row r="798" spans="1:6">
       <c r="A798" t="s">
-        <v>2597</v>
+        <v>2573</v>
       </c>
       <c r="B798" t="s">
-        <v>2598</v>
+        <v>2574</v>
       </c>
       <c r="C798" t="s">
-        <v>2572</v>
+        <v>2575</v>
       </c>
       <c r="D798" t="s">
-        <v>2573</v>
+        <v>2576</v>
       </c>
       <c r="F798" t="s">
-        <v>2599</v>
+        <v>2577</v>
       </c>
     </row>
     <row r="799" spans="1:6">
       <c r="A799" t="s">
-        <v>2593</v>
+        <v>1762</v>
       </c>
       <c r="B799" t="s">
-        <v>2594</v>
+        <v>1763</v>
       </c>
       <c r="C799" t="s">
-        <v>2600</v>
+        <v>2578</v>
       </c>
       <c r="D799" t="s">
-        <v>2601</v>
+        <v>2579</v>
       </c>
       <c r="F799" t="s">
-        <v>2602</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="800" spans="1:6">
       <c r="A800" t="s">
-        <v>2603</v>
+        <v>2581</v>
       </c>
       <c r="B800" t="s">
-        <v>2604</v>
+        <v>2582</v>
       </c>
       <c r="C800" t="s">
-        <v>2100</v>
+        <v>2583</v>
       </c>
       <c r="D800" t="s">
-        <v>2101</v>
+        <v>2584</v>
       </c>
       <c r="F800" t="s">
-        <v>2605</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="801" spans="1:6">
       <c r="A801" t="s">
-        <v>2538</v>
+        <v>2586</v>
       </c>
       <c r="B801" t="s">
-        <v>2539</v>
+        <v>2587</v>
       </c>
       <c r="C801" t="s">
-        <v>2248</v>
+        <v>1715</v>
       </c>
       <c r="D801" t="s">
-        <v>2249</v>
+        <v>1716</v>
       </c>
       <c r="F801" t="s">
-        <v>2606</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="802" spans="1:6">
       <c r="A802" t="s">
-        <v>2607</v>
+        <v>2589</v>
       </c>
       <c r="B802" t="s">
-        <v>2608</v>
+        <v>2590</v>
       </c>
       <c r="C802" t="s">
-        <v>2248</v>
+        <v>2591</v>
       </c>
       <c r="D802" t="s">
-        <v>2249</v>
+        <v>2592</v>
       </c>
       <c r="F802" t="s">
-        <v>2609</v>
+        <v>2593</v>
       </c>
     </row>
     <row r="803" spans="1:6">
       <c r="A803" t="s">
-        <v>2561</v>
+        <v>2594</v>
       </c>
       <c r="B803" t="s">
-        <v>2562</v>
+        <v>2595</v>
       </c>
       <c r="C803" t="s">
-        <v>2610</v>
+        <v>2596</v>
       </c>
       <c r="D803" t="s">
-        <v>2611</v>
+        <v>2597</v>
       </c>
       <c r="F803" t="s">
-        <v>2612</v>
+        <v>2598</v>
       </c>
     </row>
     <row r="804" spans="1:6">
       <c r="A804" t="s">
-        <v>2613</v>
+        <v>2599</v>
       </c>
       <c r="B804" t="s">
-        <v>2614</v>
+        <v>2600</v>
       </c>
       <c r="C804" t="s">
-        <v>2435</v>
+        <v>2596</v>
       </c>
       <c r="D804" t="s">
-        <v>2436</v>
+        <v>2597</v>
       </c>
       <c r="F804" t="s">
-        <v>2615</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="805" spans="1:6">
       <c r="A805" t="s">
-        <v>2580</v>
+        <v>2602</v>
       </c>
       <c r="B805" t="s">
-        <v>2581</v>
+        <v>2603</v>
       </c>
       <c r="C805" t="s">
-        <v>2338</v>
+        <v>1862</v>
       </c>
       <c r="D805" t="s">
-        <v>2339</v>
+        <v>1863</v>
       </c>
       <c r="F805" t="s">
-        <v>2616</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="806" spans="1:6">
       <c r="A806" t="s">
-        <v>2166</v>
+        <v>2605</v>
       </c>
       <c r="B806" t="s">
-        <v>2167</v>
+        <v>2606</v>
       </c>
       <c r="C806" t="s">
-        <v>2338</v>
+        <v>2607</v>
       </c>
       <c r="D806" t="s">
-        <v>2339</v>
+        <v>2608</v>
       </c>
       <c r="F806" t="s">
-        <v>2617</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="807" spans="1:6">
       <c r="A807" t="s">
-        <v>2308</v>
+        <v>2610</v>
       </c>
       <c r="B807" t="s">
-        <v>2309</v>
+        <v>2611</v>
       </c>
       <c r="C807" t="s">
-        <v>2303</v>
+        <v>1962</v>
       </c>
       <c r="D807" t="s">
-        <v>2304</v>
+        <v>1963</v>
       </c>
       <c r="F807" t="s">
-        <v>2618</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="808" spans="1:6">
       <c r="A808" t="s">
-        <v>2619</v>
+        <v>2613</v>
       </c>
       <c r="B808" t="s">
-        <v>2620</v>
+        <v>2614</v>
       </c>
       <c r="C808" t="s">
-        <v>2166</v>
+        <v>2615</v>
       </c>
       <c r="D808" t="s">
-        <v>2167</v>
+        <v>2616</v>
       </c>
       <c r="F808" t="s">
-        <v>2621</v>
+        <v>2617</v>
       </c>
     </row>
     <row r="809" spans="1:6">
       <c r="A809" t="s">
-        <v>2331</v>
+        <v>2618</v>
       </c>
       <c r="B809" t="s">
-        <v>2332</v>
+        <v>2619</v>
       </c>
       <c r="C809" t="s">
-        <v>2271</v>
+        <v>2620</v>
       </c>
       <c r="D809" t="s">
-        <v>2272</v>
+        <v>2621</v>
       </c>
       <c r="F809" t="s">
         <v>2622</v>
       </c>
     </row>
     <row r="810" spans="1:6">
       <c r="A810" t="s">
+        <v>2615</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2616</v>
+      </c>
+      <c r="C810" t="s">
         <v>2623</v>
       </c>
-      <c r="B810" t="s">
+      <c r="D810" t="s">
         <v>2624</v>
-      </c>
-[...4 lines deleted...]
-        <v>2101</v>
       </c>
       <c r="F810" t="s">
         <v>2625</v>
       </c>
     </row>
     <row r="811" spans="1:6">
       <c r="A811" t="s">
-        <v>2610</v>
+        <v>2626</v>
       </c>
       <c r="B811" t="s">
-        <v>2611</v>
+        <v>2627</v>
       </c>
       <c r="C811" t="s">
-        <v>2583</v>
+        <v>105</v>
       </c>
       <c r="D811" t="s">
-        <v>914</v>
+        <v>106</v>
       </c>
       <c r="F811" t="s">
-        <v>2626</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="812" spans="1:6">
       <c r="A812" t="s">
-        <v>2279</v>
+        <v>2629</v>
       </c>
       <c r="B812" t="s">
-        <v>2280</v>
+        <v>2630</v>
       </c>
       <c r="C812" t="s">
-        <v>2580</v>
+        <v>193</v>
       </c>
       <c r="D812" t="s">
-        <v>2581</v>
+        <v>194</v>
       </c>
       <c r="F812" t="s">
-        <v>2627</v>
+        <v>2631</v>
       </c>
     </row>
     <row r="813" spans="1:6">
       <c r="A813" t="s">
-        <v>2628</v>
+        <v>2632</v>
       </c>
       <c r="B813" t="s">
-        <v>2629</v>
+        <v>2633</v>
       </c>
       <c r="C813" t="s">
-        <v>2610</v>
+        <v>169</v>
       </c>
       <c r="D813" t="s">
-        <v>2611</v>
+        <v>170</v>
       </c>
       <c r="F813" t="s">
-        <v>2630</v>
+        <v>2634</v>
       </c>
     </row>
     <row r="814" spans="1:6">
       <c r="A814" t="s">
-        <v>2631</v>
+        <v>2635</v>
       </c>
       <c r="B814" t="s">
-        <v>2632</v>
+        <v>2636</v>
       </c>
       <c r="C814" t="s">
-        <v>2433</v>
+        <v>105</v>
       </c>
       <c r="D814" t="s">
-        <v>2434</v>
+        <v>106</v>
       </c>
       <c r="F814" t="s">
-        <v>2633</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="815" spans="1:6">
       <c r="A815" t="s">
-        <v>2248</v>
+        <v>2059</v>
       </c>
       <c r="B815" t="s">
-        <v>2249</v>
+        <v>2060</v>
       </c>
       <c r="C815" t="s">
-        <v>2305</v>
+        <v>2009</v>
       </c>
       <c r="D815" t="s">
-        <v>2306</v>
+        <v>2010</v>
       </c>
       <c r="F815" t="s">
-        <v>2634</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="816" spans="1:6">
       <c r="A816" t="s">
-        <v>2635</v>
+        <v>2639</v>
       </c>
       <c r="B816" t="s">
-        <v>2636</v>
+        <v>2640</v>
       </c>
       <c r="C816" t="s">
-        <v>2637</v>
+        <v>2083</v>
       </c>
       <c r="D816" t="s">
-        <v>2638</v>
+        <v>2084</v>
       </c>
       <c r="F816" t="s">
-        <v>2639</v>
+        <v>2641</v>
       </c>
     </row>
     <row r="817" spans="1:6">
       <c r="A817" t="s">
-        <v>2640</v>
+        <v>2107</v>
       </c>
       <c r="B817" t="s">
-        <v>2641</v>
+        <v>2108</v>
       </c>
       <c r="C817" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D817" t="s">
+        <v>2117</v>
+      </c>
+      <c r="F817" t="s">
         <v>2642</v>
-      </c>
-[...4 lines deleted...]
-        <v>2644</v>
       </c>
     </row>
     <row r="818" spans="1:6">
       <c r="A818" t="s">
+        <v>2643</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2644</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D818" t="s">
+        <v>2636</v>
+      </c>
+      <c r="F818" t="s">
         <v>2645</v>
-      </c>
-[...10 lines deleted...]
-        <v>2647</v>
       </c>
     </row>
     <row r="819" spans="1:6">
       <c r="A819" t="s">
-        <v>2548</v>
+        <v>2623</v>
       </c>
       <c r="B819" t="s">
-        <v>2549</v>
+        <v>2624</v>
       </c>
       <c r="C819" t="s">
-        <v>2248</v>
+        <v>2239</v>
       </c>
       <c r="D819" t="s">
-        <v>2249</v>
+        <v>2240</v>
       </c>
       <c r="F819" t="s">
-        <v>2648</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="820" spans="1:6">
       <c r="A820" t="s">
+        <v>2647</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2239</v>
+      </c>
+      <c r="D820" t="s">
+        <v>2240</v>
+      </c>
+      <c r="F820" t="s">
         <v>2649</v>
-      </c>
-[...10 lines deleted...]
-        <v>2651</v>
       </c>
     </row>
     <row r="821" spans="1:6">
       <c r="A821" t="s">
-        <v>2313</v>
+        <v>2252</v>
       </c>
       <c r="B821" t="s">
-        <v>2314</v>
+        <v>2253</v>
       </c>
       <c r="C821" t="s">
-        <v>2305</v>
+        <v>2647</v>
       </c>
       <c r="D821" t="s">
-        <v>2306</v>
+        <v>2648</v>
       </c>
       <c r="F821" t="s">
-        <v>2652</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="822" spans="1:6">
       <c r="A822" t="s">
-        <v>2653</v>
+        <v>169</v>
       </c>
       <c r="B822" t="s">
-        <v>2654</v>
+        <v>170</v>
       </c>
       <c r="C822" t="s">
-        <v>2655</v>
+        <v>184</v>
       </c>
       <c r="D822" t="s">
-        <v>2656</v>
+        <v>185</v>
       </c>
       <c r="F822" t="s">
-        <v>2657</v>
+        <v>2651</v>
       </c>
     </row>
     <row r="823" spans="1:6">
       <c r="A823" t="s">
-        <v>2658</v>
+        <v>2170</v>
       </c>
       <c r="B823" t="s">
-        <v>2659</v>
+        <v>2171</v>
       </c>
       <c r="C823" t="s">
-        <v>2660</v>
+        <v>2088</v>
       </c>
       <c r="D823" t="s">
-        <v>2661</v>
+        <v>2089</v>
       </c>
       <c r="F823" t="s">
-        <v>2662</v>
+        <v>2652</v>
       </c>
     </row>
     <row r="824" spans="1:6">
       <c r="A824" t="s">
-        <v>2663</v>
+        <v>2653</v>
       </c>
       <c r="B824" t="s">
-        <v>2664</v>
+        <v>2654</v>
       </c>
       <c r="C824" t="s">
-        <v>2665</v>
+        <v>118</v>
       </c>
       <c r="D824" t="s">
-        <v>2666</v>
+        <v>119</v>
       </c>
       <c r="F824" t="s">
-        <v>2667</v>
+        <v>2655</v>
       </c>
     </row>
     <row r="825" spans="1:6">
       <c r="A825" t="s">
-        <v>2668</v>
+        <v>2200</v>
       </c>
       <c r="B825" t="s">
-        <v>2669</v>
+        <v>2201</v>
       </c>
       <c r="C825" t="s">
-        <v>2271</v>
+        <v>118</v>
       </c>
       <c r="D825" t="s">
-        <v>2272</v>
+        <v>119</v>
       </c>
       <c r="F825" t="s">
-        <v>2670</v>
+        <v>2656</v>
       </c>
     </row>
     <row r="826" spans="1:6">
       <c r="A826" t="s">
-        <v>2671</v>
+        <v>2657</v>
       </c>
       <c r="B826" t="s">
-        <v>2672</v>
+        <v>2658</v>
       </c>
       <c r="C826" t="s">
-        <v>2673</v>
+        <v>105</v>
       </c>
       <c r="D826" t="s">
-        <v>2674</v>
+        <v>106</v>
       </c>
       <c r="F826" t="s">
-        <v>2675</v>
+        <v>2659</v>
       </c>
     </row>
     <row r="827" spans="1:6">
       <c r="A827" t="s">
-        <v>2338</v>
+        <v>2660</v>
       </c>
       <c r="B827" t="s">
-        <v>2339</v>
+        <v>2661</v>
       </c>
       <c r="C827" t="s">
-        <v>2305</v>
+        <v>2662</v>
       </c>
       <c r="D827" t="s">
-        <v>2306</v>
+        <v>2663</v>
       </c>
       <c r="F827" t="s">
-        <v>2676</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="828" spans="1:6">
       <c r="A828" t="s">
-        <v>2583</v>
+        <v>2665</v>
       </c>
       <c r="B828" t="s">
-        <v>914</v>
+        <v>2666</v>
       </c>
       <c r="C828" t="s">
-        <v>2305</v>
+        <v>2667</v>
       </c>
       <c r="D828" t="s">
-        <v>2306</v>
+        <v>2668</v>
       </c>
       <c r="F828" t="s">
-        <v>2677</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="829" spans="1:6">
       <c r="A829" t="s">
-        <v>2328</v>
+        <v>2670</v>
       </c>
       <c r="B829" t="s">
-        <v>2329</v>
+        <v>2671</v>
       </c>
       <c r="C829" t="s">
-        <v>2553</v>
+        <v>2662</v>
       </c>
       <c r="D829" t="s">
-        <v>2554</v>
+        <v>2663</v>
       </c>
       <c r="F829" t="s">
-        <v>2678</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="830" spans="1:6">
       <c r="A830" t="s">
-        <v>2600</v>
+        <v>2673</v>
       </c>
       <c r="B830" t="s">
-        <v>2601</v>
+        <v>2674</v>
       </c>
       <c r="C830" t="s">
-        <v>2100</v>
+        <v>2675</v>
       </c>
       <c r="D830" t="s">
-        <v>2101</v>
+        <v>2661</v>
       </c>
       <c r="F830" t="s">
-        <v>2679</v>
+        <v>2676</v>
       </c>
     </row>
     <row r="831" spans="1:6">
       <c r="A831" t="s">
+        <v>2677</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2678</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2679</v>
+      </c>
+      <c r="D831" t="s">
         <v>2680</v>
       </c>
-      <c r="B831" t="s">
+      <c r="F831" t="s">
         <v>2681</v>
-      </c>
-[...7 lines deleted...]
-        <v>2682</v>
       </c>
     </row>
     <row r="832" spans="1:6">
       <c r="A832" t="s">
-        <v>2637</v>
+        <v>2682</v>
       </c>
       <c r="B832" t="s">
-        <v>2638</v>
+        <v>2683</v>
       </c>
       <c r="C832" t="s">
-        <v>2305</v>
+        <v>2670</v>
       </c>
       <c r="D832" t="s">
-        <v>2306</v>
+        <v>2671</v>
       </c>
       <c r="F832" t="s">
-        <v>2683</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="833" spans="1:6">
       <c r="A833" t="s">
-        <v>2684</v>
+        <v>2679</v>
       </c>
       <c r="B833" t="s">
+        <v>2680</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2670</v>
+      </c>
+      <c r="D833" t="s">
+        <v>2671</v>
+      </c>
+      <c r="F833" t="s">
         <v>2685</v>
-      </c>
-[...7 lines deleted...]
-        <v>2686</v>
       </c>
     </row>
     <row r="834" spans="1:6">
       <c r="A834" t="s">
-        <v>2687</v>
+        <v>2662</v>
       </c>
       <c r="B834" t="s">
-        <v>2688</v>
+        <v>2663</v>
       </c>
       <c r="C834" t="s">
-        <v>2623</v>
+        <v>208</v>
       </c>
       <c r="D834" t="s">
-        <v>2624</v>
+        <v>209</v>
       </c>
       <c r="F834" t="s">
-        <v>2689</v>
+        <v>2686</v>
       </c>
     </row>
     <row r="835" spans="1:6">
       <c r="A835" t="s">
-        <v>2140</v>
+        <v>2687</v>
       </c>
       <c r="B835" t="s">
-        <v>2141</v>
+        <v>2688</v>
       </c>
       <c r="C835" t="s">
-        <v>2271</v>
+        <v>2670</v>
       </c>
       <c r="D835" t="s">
-        <v>2272</v>
+        <v>2671</v>
       </c>
       <c r="F835" t="s">
-        <v>2690</v>
+        <v>2689</v>
       </c>
     </row>
     <row r="836" spans="1:6">
       <c r="A836" t="s">
+        <v>2690</v>
+      </c>
+      <c r="B836" t="s">
         <v>2691</v>
       </c>
-      <c r="B836" t="s">
+      <c r="C836" t="s">
         <v>2692</v>
       </c>
-      <c r="C836" t="s">
+      <c r="D836" t="s">
         <v>2693</v>
       </c>
-      <c r="D836" t="s">
+      <c r="F836" t="s">
         <v>2694</v>
-      </c>
-[...1 lines deleted...]
-        <v>2695</v>
       </c>
     </row>
     <row r="837" spans="1:6">
       <c r="A837" t="s">
-        <v>2191</v>
+        <v>2695</v>
       </c>
       <c r="B837" t="s">
-        <v>2192</v>
+        <v>2696</v>
       </c>
       <c r="C837" t="s">
-        <v>2313</v>
+        <v>557</v>
       </c>
       <c r="D837" t="s">
-        <v>2314</v>
+        <v>558</v>
       </c>
       <c r="F837" t="s">
-        <v>2696</v>
+        <v>2697</v>
       </c>
     </row>
     <row r="838" spans="1:6">
       <c r="A838" t="s">
-        <v>2697</v>
+        <v>2698</v>
       </c>
       <c r="B838" t="s">
-        <v>2698</v>
+        <v>2699</v>
       </c>
       <c r="C838" t="s">
-        <v>2135</v>
+        <v>2700</v>
       </c>
       <c r="D838" t="s">
-        <v>2136</v>
+        <v>2701</v>
       </c>
       <c r="F838" t="s">
-        <v>2699</v>
+        <v>2702</v>
       </c>
     </row>
     <row r="839" spans="1:6">
       <c r="A839" t="s">
-        <v>2700</v>
+        <v>2703</v>
       </c>
       <c r="B839" t="s">
-        <v>2701</v>
+        <v>2704</v>
       </c>
       <c r="C839" t="s">
-        <v>2390</v>
+        <v>2705</v>
       </c>
       <c r="D839" t="s">
-        <v>2391</v>
+        <v>2706</v>
       </c>
       <c r="F839" t="s">
-        <v>2702</v>
+        <v>2707</v>
       </c>
     </row>
     <row r="840" spans="1:6">
       <c r="A840" t="s">
-        <v>2543</v>
+        <v>2708</v>
       </c>
       <c r="B840" t="s">
-        <v>2544</v>
+        <v>2709</v>
       </c>
       <c r="C840" t="s">
-        <v>2103</v>
+        <v>2710</v>
       </c>
       <c r="D840" t="s">
-        <v>2104</v>
+        <v>2711</v>
       </c>
       <c r="F840" t="s">
-        <v>2703</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="841" spans="1:6">
       <c r="A841" t="s">
-        <v>2704</v>
+        <v>2713</v>
       </c>
       <c r="B841" t="s">
-        <v>2705</v>
+        <v>2714</v>
       </c>
       <c r="C841" t="s">
-        <v>2433</v>
+        <v>2715</v>
       </c>
       <c r="D841" t="s">
-        <v>2434</v>
+        <v>2716</v>
       </c>
       <c r="F841" t="s">
-        <v>2706</v>
+        <v>2717</v>
       </c>
     </row>
     <row r="842" spans="1:6">
       <c r="A842" t="s">
-        <v>2673</v>
+        <v>1489</v>
       </c>
       <c r="B842" t="s">
-        <v>2674</v>
+        <v>1490</v>
       </c>
       <c r="C842" t="s">
-        <v>2577</v>
+        <v>1652</v>
       </c>
       <c r="D842" t="s">
-        <v>2578</v>
+        <v>1653</v>
       </c>
       <c r="F842" t="s">
-        <v>2707</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="843" spans="1:6">
       <c r="A843" t="s">
-        <v>2708</v>
+        <v>2719</v>
       </c>
       <c r="B843" t="s">
-        <v>2709</v>
+        <v>2720</v>
       </c>
       <c r="C843" t="s">
-        <v>2637</v>
+        <v>2721</v>
       </c>
       <c r="D843" t="s">
-        <v>2638</v>
+        <v>2722</v>
       </c>
       <c r="F843" t="s">
-        <v>2710</v>
+        <v>2723</v>
       </c>
     </row>
     <row r="844" spans="1:6">
       <c r="A844" t="s">
-        <v>2569</v>
+        <v>2724</v>
       </c>
       <c r="B844" t="s">
-        <v>2570</v>
+        <v>2725</v>
       </c>
       <c r="C844" t="s">
-        <v>2610</v>
+        <v>1730</v>
       </c>
       <c r="D844" t="s">
-        <v>2611</v>
+        <v>1731</v>
       </c>
       <c r="F844" t="s">
-        <v>2711</v>
+        <v>2726</v>
       </c>
     </row>
     <row r="845" spans="1:6">
       <c r="A845" t="s">
-        <v>2435</v>
+        <v>2287</v>
       </c>
       <c r="B845" t="s">
-        <v>2436</v>
+        <v>2288</v>
       </c>
       <c r="C845" t="s">
-        <v>2583</v>
+        <v>2727</v>
       </c>
       <c r="D845" t="s">
-        <v>914</v>
+        <v>2728</v>
       </c>
       <c r="F845" t="s">
-        <v>2712</v>
+        <v>2729</v>
       </c>
     </row>
     <row r="846" spans="1:6">
       <c r="A846" t="s">
-        <v>2642</v>
+        <v>2730</v>
       </c>
       <c r="B846" t="s">
-        <v>2643</v>
+        <v>2731</v>
       </c>
       <c r="C846" t="s">
-        <v>2248</v>
+        <v>2732</v>
       </c>
       <c r="D846" t="s">
-        <v>2249</v>
+        <v>2733</v>
       </c>
       <c r="F846" t="s">
-        <v>2713</v>
+        <v>2734</v>
       </c>
     </row>
     <row r="847" spans="1:6">
       <c r="A847" t="s">
-        <v>2714</v>
+        <v>2735</v>
       </c>
       <c r="B847" t="s">
-        <v>2715</v>
+        <v>2736</v>
       </c>
       <c r="C847" t="s">
-        <v>2673</v>
+        <v>2737</v>
       </c>
       <c r="D847" t="s">
-        <v>2674</v>
+        <v>2738</v>
       </c>
       <c r="F847" t="s">
-        <v>2716</v>
+        <v>2739</v>
       </c>
     </row>
     <row r="848" spans="1:6">
       <c r="A848" t="s">
-        <v>2577</v>
+        <v>2740</v>
       </c>
       <c r="B848" t="s">
-        <v>2578</v>
+        <v>2741</v>
       </c>
       <c r="C848" t="s">
-        <v>2385</v>
+        <v>2742</v>
       </c>
       <c r="D848" t="s">
-        <v>2386</v>
+        <v>2743</v>
       </c>
       <c r="F848" t="s">
-        <v>2717</v>
+        <v>2744</v>
       </c>
     </row>
     <row r="849" spans="1:6">
       <c r="A849" t="s">
-        <v>2660</v>
+        <v>2745</v>
       </c>
       <c r="B849" t="s">
-        <v>2661</v>
+        <v>2746</v>
       </c>
       <c r="C849" t="s">
-        <v>2577</v>
+        <v>2740</v>
       </c>
       <c r="D849" t="s">
-        <v>2578</v>
+        <v>2741</v>
       </c>
       <c r="F849" t="s">
-        <v>2718</v>
+        <v>2747</v>
       </c>
     </row>
     <row r="850" spans="1:6">
       <c r="A850" t="s">
-        <v>2145</v>
+        <v>2748</v>
       </c>
       <c r="B850" t="s">
-        <v>2146</v>
+        <v>2749</v>
       </c>
       <c r="C850" t="s">
-        <v>2585</v>
+        <v>2750</v>
       </c>
       <c r="D850" t="s">
-        <v>2586</v>
+        <v>2751</v>
       </c>
       <c r="F850" t="s">
-        <v>2719</v>
+        <v>2752</v>
       </c>
     </row>
     <row r="851" spans="1:6">
       <c r="A851" t="s">
-        <v>2720</v>
+        <v>2753</v>
       </c>
       <c r="B851" t="s">
-        <v>2721</v>
+        <v>2754</v>
       </c>
       <c r="C851" t="s">
-        <v>2722</v>
+        <v>2755</v>
       </c>
       <c r="D851" t="s">
-        <v>2723</v>
+        <v>2756</v>
       </c>
       <c r="F851" t="s">
-        <v>2724</v>
+        <v>2757</v>
       </c>
     </row>
     <row r="852" spans="1:6">
       <c r="A852" t="s">
-        <v>2553</v>
+        <v>2755</v>
       </c>
       <c r="B852" t="s">
-        <v>2554</v>
+        <v>2756</v>
       </c>
       <c r="C852" t="s">
-        <v>2660</v>
+        <v>2758</v>
       </c>
       <c r="D852" t="s">
-        <v>2661</v>
+        <v>2759</v>
       </c>
       <c r="F852" t="s">
-        <v>2725</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="853" spans="1:6">
       <c r="A853" t="s">
-        <v>2726</v>
+        <v>2761</v>
       </c>
       <c r="B853" t="s">
-        <v>2727</v>
+        <v>2762</v>
       </c>
       <c r="C853" t="s">
-        <v>2577</v>
+        <v>2477</v>
       </c>
       <c r="D853" t="s">
-        <v>2578</v>
+        <v>2478</v>
       </c>
       <c r="F853" t="s">
-        <v>2728</v>
+        <v>2763</v>
       </c>
     </row>
     <row r="854" spans="1:6">
       <c r="A854" t="s">
-        <v>2729</v>
+        <v>2764</v>
       </c>
       <c r="B854" t="s">
-        <v>2730</v>
+        <v>2765</v>
       </c>
       <c r="C854" t="s">
-        <v>2248</v>
+        <v>2766</v>
       </c>
       <c r="D854" t="s">
-        <v>2249</v>
+        <v>2767</v>
       </c>
       <c r="F854" t="s">
-        <v>2731</v>
+        <v>2768</v>
       </c>
     </row>
     <row r="855" spans="1:6">
       <c r="A855" t="s">
-        <v>2732</v>
+        <v>2456</v>
       </c>
       <c r="B855" t="s">
-        <v>2733</v>
+        <v>2457</v>
       </c>
       <c r="C855" t="s">
-        <v>2660</v>
+        <v>2769</v>
       </c>
       <c r="D855" t="s">
-        <v>2661</v>
+        <v>2770</v>
       </c>
       <c r="F855" t="s">
-        <v>2734</v>
+        <v>2771</v>
       </c>
     </row>
     <row r="856" spans="1:6">
       <c r="A856" t="s">
-        <v>2735</v>
+        <v>2297</v>
       </c>
       <c r="B856" t="s">
-        <v>2736</v>
+        <v>2298</v>
       </c>
       <c r="C856" t="s">
-        <v>2313</v>
+        <v>2772</v>
       </c>
       <c r="D856" t="s">
-        <v>2314</v>
+        <v>977</v>
       </c>
       <c r="F856" t="s">
-        <v>2737</v>
+        <v>2773</v>
       </c>
     </row>
     <row r="857" spans="1:6">
       <c r="A857" t="s">
-        <v>2120</v>
+        <v>2774</v>
       </c>
       <c r="B857" t="s">
-        <v>2121</v>
+        <v>2775</v>
       </c>
       <c r="C857" t="s">
-        <v>2660</v>
+        <v>2510</v>
       </c>
       <c r="D857" t="s">
-        <v>2661</v>
+        <v>2511</v>
       </c>
       <c r="F857" t="s">
-        <v>2738</v>
+        <v>2776</v>
       </c>
     </row>
     <row r="858" spans="1:6">
       <c r="A858" t="s">
-        <v>2722</v>
+        <v>2777</v>
       </c>
       <c r="B858" t="s">
-        <v>2723</v>
+        <v>2778</v>
       </c>
       <c r="C858" t="s">
-        <v>2341</v>
+        <v>2516</v>
       </c>
       <c r="D858" t="s">
-        <v>2342</v>
+        <v>2517</v>
       </c>
       <c r="F858" t="s">
-        <v>2739</v>
+        <v>2779</v>
       </c>
     </row>
     <row r="859" spans="1:6">
       <c r="A859" t="s">
-        <v>2740</v>
+        <v>2780</v>
       </c>
       <c r="B859" t="s">
-        <v>2741</v>
+        <v>2781</v>
       </c>
       <c r="C859" t="s">
-        <v>2631</v>
+        <v>2782</v>
       </c>
       <c r="D859" t="s">
-        <v>2632</v>
+        <v>2783</v>
       </c>
       <c r="F859" t="s">
-        <v>2742</v>
+        <v>2784</v>
       </c>
     </row>
     <row r="860" spans="1:6">
       <c r="A860" t="s">
-        <v>2743</v>
+        <v>2272</v>
       </c>
       <c r="B860" t="s">
-        <v>2744</v>
+        <v>2273</v>
       </c>
       <c r="C860" t="s">
-        <v>2708</v>
+        <v>2443</v>
       </c>
       <c r="D860" t="s">
-        <v>2709</v>
+        <v>2444</v>
       </c>
       <c r="F860" t="s">
-        <v>2745</v>
+        <v>2785</v>
       </c>
     </row>
     <row r="861" spans="1:6">
       <c r="A861" t="s">
-        <v>2095</v>
+        <v>2786</v>
       </c>
       <c r="B861" t="s">
-        <v>2096</v>
+        <v>2787</v>
       </c>
       <c r="C861" t="s">
-        <v>2390</v>
+        <v>2761</v>
       </c>
       <c r="D861" t="s">
-        <v>2391</v>
+        <v>2762</v>
       </c>
       <c r="F861" t="s">
-        <v>2746</v>
+        <v>2788</v>
       </c>
     </row>
     <row r="862" spans="1:6">
       <c r="A862" t="s">
-        <v>2747</v>
+        <v>2782</v>
       </c>
       <c r="B862" t="s">
-        <v>2748</v>
+        <v>2783</v>
       </c>
       <c r="C862" t="s">
-        <v>2335</v>
+        <v>2789</v>
       </c>
       <c r="D862" t="s">
-        <v>2336</v>
+        <v>2790</v>
       </c>
       <c r="F862" t="s">
-        <v>2749</v>
+        <v>2791</v>
       </c>
     </row>
     <row r="863" spans="1:6">
       <c r="A863" t="s">
-        <v>1230</v>
+        <v>2792</v>
       </c>
       <c r="B863" t="s">
-        <v>1231</v>
+        <v>2793</v>
       </c>
       <c r="C863" t="s">
-        <v>2313</v>
+        <v>2272</v>
       </c>
       <c r="D863" t="s">
-        <v>2314</v>
+        <v>2273</v>
       </c>
       <c r="F863" t="s">
-        <v>2750</v>
+        <v>2794</v>
       </c>
     </row>
     <row r="864" spans="1:6">
       <c r="A864" t="s">
-        <v>1733</v>
+        <v>2727</v>
       </c>
       <c r="B864" t="s">
-        <v>1734</v>
+        <v>2728</v>
       </c>
       <c r="C864" t="s">
-        <v>2548</v>
+        <v>2420</v>
       </c>
       <c r="D864" t="s">
-        <v>2549</v>
+        <v>2421</v>
       </c>
       <c r="F864" t="s">
-        <v>2751</v>
+        <v>2795</v>
       </c>
     </row>
     <row r="865" spans="1:6">
       <c r="A865" t="s">
-        <v>2752</v>
+        <v>2796</v>
       </c>
       <c r="B865" t="s">
-        <v>2753</v>
+        <v>2797</v>
       </c>
       <c r="C865" t="s">
-        <v>2653</v>
+        <v>2420</v>
       </c>
       <c r="D865" t="s">
-        <v>2654</v>
+        <v>2421</v>
       </c>
       <c r="F865" t="s">
-        <v>2754</v>
+        <v>2798</v>
       </c>
     </row>
     <row r="866" spans="1:6">
       <c r="A866" t="s">
-        <v>2135</v>
+        <v>2750</v>
       </c>
       <c r="B866" t="s">
-        <v>2136</v>
+        <v>2751</v>
       </c>
       <c r="C866" t="s">
-        <v>2655</v>
+        <v>2799</v>
       </c>
       <c r="D866" t="s">
-        <v>2656</v>
+        <v>2800</v>
       </c>
       <c r="F866" t="s">
-        <v>2755</v>
+        <v>2801</v>
       </c>
     </row>
     <row r="867" spans="1:6">
       <c r="A867" t="s">
-        <v>2756</v>
+        <v>2802</v>
       </c>
       <c r="B867" t="s">
-        <v>2757</v>
+        <v>2803</v>
       </c>
       <c r="C867" t="s">
-        <v>2653</v>
+        <v>2607</v>
       </c>
       <c r="D867" t="s">
-        <v>2654</v>
+        <v>2608</v>
       </c>
       <c r="F867" t="s">
-        <v>2758</v>
+        <v>2804</v>
       </c>
     </row>
     <row r="868" spans="1:6">
       <c r="A868" t="s">
-        <v>2759</v>
+        <v>2769</v>
       </c>
       <c r="B868" t="s">
-        <v>2760</v>
+        <v>2770</v>
       </c>
       <c r="C868" t="s">
-        <v>2186</v>
+        <v>2510</v>
       </c>
       <c r="D868" t="s">
-        <v>2187</v>
+        <v>2511</v>
       </c>
       <c r="F868" t="s">
-        <v>2761</v>
+        <v>2805</v>
       </c>
     </row>
     <row r="869" spans="1:6">
       <c r="A869" t="s">
-        <v>2762</v>
+        <v>2338</v>
       </c>
       <c r="B869" t="s">
-        <v>2763</v>
+        <v>2339</v>
       </c>
       <c r="C869" t="s">
-        <v>2338</v>
+        <v>2510</v>
       </c>
       <c r="D869" t="s">
-        <v>2339</v>
+        <v>2511</v>
       </c>
       <c r="F869" t="s">
-        <v>2764</v>
+        <v>2806</v>
       </c>
     </row>
     <row r="870" spans="1:6">
       <c r="A870" t="s">
-        <v>2765</v>
+        <v>2480</v>
       </c>
       <c r="B870" t="s">
-        <v>2766</v>
+        <v>2481</v>
       </c>
       <c r="C870" t="s">
-        <v>2435</v>
+        <v>2475</v>
       </c>
       <c r="D870" t="s">
-        <v>2436</v>
+        <v>2476</v>
       </c>
       <c r="F870" t="s">
-        <v>2767</v>
+        <v>2807</v>
       </c>
     </row>
     <row r="871" spans="1:6">
       <c r="A871" t="s">
-        <v>2382</v>
+        <v>2808</v>
       </c>
       <c r="B871" t="s">
-        <v>2383</v>
+        <v>2809</v>
       </c>
       <c r="C871" t="s">
-        <v>2768</v>
+        <v>2338</v>
       </c>
       <c r="D871" t="s">
-        <v>2769</v>
+        <v>2339</v>
       </c>
       <c r="F871" t="s">
-        <v>2770</v>
+        <v>2810</v>
       </c>
     </row>
     <row r="872" spans="1:6">
       <c r="A872" t="s">
-        <v>2771</v>
+        <v>2503</v>
       </c>
       <c r="B872" t="s">
-        <v>2772</v>
+        <v>2504</v>
       </c>
       <c r="C872" t="s">
-        <v>2693</v>
+        <v>2443</v>
       </c>
       <c r="D872" t="s">
-        <v>2694</v>
+        <v>2444</v>
       </c>
       <c r="F872" t="s">
-        <v>2773</v>
+        <v>2811</v>
       </c>
     </row>
     <row r="873" spans="1:6">
       <c r="A873" t="s">
-        <v>2774</v>
+        <v>2812</v>
       </c>
       <c r="B873" t="s">
-        <v>2775</v>
+        <v>2813</v>
       </c>
       <c r="C873" t="s">
-        <v>2673</v>
+        <v>2272</v>
       </c>
       <c r="D873" t="s">
-        <v>2674</v>
+        <v>2273</v>
       </c>
       <c r="F873" t="s">
-        <v>2776</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="874" spans="1:6">
       <c r="A874" t="s">
-        <v>2777</v>
+        <v>2799</v>
       </c>
       <c r="B874" t="s">
-        <v>2778</v>
+        <v>2800</v>
       </c>
       <c r="C874" t="s">
-        <v>2732</v>
+        <v>2772</v>
       </c>
       <c r="D874" t="s">
-        <v>2733</v>
+        <v>977</v>
       </c>
       <c r="F874" t="s">
-        <v>2779</v>
+        <v>2815</v>
       </c>
     </row>
     <row r="875" spans="1:6">
       <c r="A875" t="s">
-        <v>2360</v>
+        <v>2451</v>
       </c>
       <c r="B875" t="s">
-        <v>2361</v>
+        <v>2452</v>
       </c>
       <c r="C875" t="s">
-        <v>2338</v>
+        <v>2769</v>
       </c>
       <c r="D875" t="s">
-        <v>2339</v>
+        <v>2770</v>
       </c>
       <c r="F875" t="s">
-        <v>2780</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="876" spans="1:6">
       <c r="A876" t="s">
-        <v>2693</v>
+        <v>2817</v>
       </c>
       <c r="B876" t="s">
-        <v>2694</v>
+        <v>2818</v>
       </c>
       <c r="C876" t="s">
-        <v>2305</v>
+        <v>2799</v>
       </c>
       <c r="D876" t="s">
-        <v>2306</v>
+        <v>2800</v>
       </c>
       <c r="F876" t="s">
-        <v>2781</v>
+        <v>2819</v>
       </c>
     </row>
     <row r="877" spans="1:6">
       <c r="A877" t="s">
-        <v>2782</v>
+        <v>2820</v>
       </c>
       <c r="B877" t="s">
-        <v>2783</v>
+        <v>2821</v>
       </c>
       <c r="C877" t="s">
-        <v>2784</v>
+        <v>2607</v>
       </c>
       <c r="D877" t="s">
-        <v>2785</v>
+        <v>2608</v>
       </c>
       <c r="F877" t="s">
-        <v>2786</v>
+        <v>2822</v>
       </c>
     </row>
     <row r="878" spans="1:6">
       <c r="A878" t="s">
-        <v>2787</v>
+        <v>2420</v>
       </c>
       <c r="B878" t="s">
-        <v>2788</v>
+        <v>2421</v>
       </c>
       <c r="C878" t="s">
-        <v>2765</v>
+        <v>2477</v>
       </c>
       <c r="D878" t="s">
-        <v>2766</v>
+        <v>2478</v>
       </c>
       <c r="F878" t="s">
-        <v>2789</v>
+        <v>2823</v>
       </c>
     </row>
     <row r="879" spans="1:6">
       <c r="A879" t="s">
-        <v>2768</v>
+        <v>2824</v>
       </c>
       <c r="B879" t="s">
-        <v>2769</v>
+        <v>2825</v>
       </c>
       <c r="C879" t="s">
-        <v>2726</v>
+        <v>2826</v>
       </c>
       <c r="D879" t="s">
-        <v>2727</v>
+        <v>2827</v>
       </c>
       <c r="F879" t="s">
-        <v>2790</v>
+        <v>2828</v>
       </c>
     </row>
     <row r="880" spans="1:6">
       <c r="A880" t="s">
-        <v>2655</v>
+        <v>2829</v>
       </c>
       <c r="B880" t="s">
-        <v>2656</v>
+        <v>2830</v>
       </c>
       <c r="C880" t="s">
-        <v>2577</v>
+        <v>2831</v>
       </c>
       <c r="D880" t="s">
-        <v>2578</v>
+        <v>2832</v>
       </c>
       <c r="F880" t="s">
-        <v>2791</v>
+        <v>2833</v>
       </c>
     </row>
     <row r="881" spans="1:6">
       <c r="A881" t="s">
-        <v>2792</v>
+        <v>2834</v>
       </c>
       <c r="B881" t="s">
-        <v>2793</v>
+        <v>2835</v>
       </c>
       <c r="C881" t="s">
-        <v>2726</v>
+        <v>2485</v>
       </c>
       <c r="D881" t="s">
-        <v>2727</v>
+        <v>2486</v>
       </c>
       <c r="F881" t="s">
-        <v>2794</v>
+        <v>2836</v>
       </c>
     </row>
     <row r="882" spans="1:6">
       <c r="A882" t="s">
-        <v>2795</v>
+        <v>2737</v>
       </c>
       <c r="B882" t="s">
-        <v>2796</v>
+        <v>2738</v>
       </c>
       <c r="C882" t="s">
-        <v>2388</v>
+        <v>2420</v>
       </c>
       <c r="D882" t="s">
-        <v>2389</v>
+        <v>2421</v>
       </c>
       <c r="F882" t="s">
-        <v>2797</v>
+        <v>2837</v>
       </c>
     </row>
     <row r="883" spans="1:6">
       <c r="A883" t="s">
-        <v>2665</v>
+        <v>2838</v>
       </c>
       <c r="B883" t="s">
-        <v>2666</v>
+        <v>2839</v>
       </c>
       <c r="C883" t="s">
-        <v>2798</v>
+        <v>2420</v>
       </c>
       <c r="D883" t="s">
-        <v>2799</v>
+        <v>2421</v>
       </c>
       <c r="F883" t="s">
-        <v>2800</v>
+        <v>2840</v>
       </c>
     </row>
     <row r="884" spans="1:6">
       <c r="A884" t="s">
-        <v>2801</v>
+        <v>2485</v>
       </c>
       <c r="B884" t="s">
-        <v>2802</v>
+        <v>2486</v>
       </c>
       <c r="C884" t="s">
-        <v>2166</v>
+        <v>2477</v>
       </c>
       <c r="D884" t="s">
-        <v>2167</v>
+        <v>2478</v>
       </c>
       <c r="F884" t="s">
-        <v>2803</v>
+        <v>2841</v>
       </c>
     </row>
     <row r="885" spans="1:6">
       <c r="A885" t="s">
-        <v>2804</v>
+        <v>2842</v>
       </c>
       <c r="B885" t="s">
-        <v>2805</v>
+        <v>2843</v>
       </c>
       <c r="C885" t="s">
-        <v>2243</v>
+        <v>2844</v>
       </c>
       <c r="D885" t="s">
-        <v>2244</v>
+        <v>2845</v>
       </c>
       <c r="F885" t="s">
-        <v>2806</v>
+        <v>2846</v>
       </c>
     </row>
     <row r="886" spans="1:6">
       <c r="A886" t="s">
-        <v>2798</v>
+        <v>2847</v>
       </c>
       <c r="B886" t="s">
-        <v>2799</v>
+        <v>2848</v>
       </c>
       <c r="C886" t="s">
-        <v>2577</v>
+        <v>2849</v>
       </c>
       <c r="D886" t="s">
-        <v>2578</v>
+        <v>2850</v>
       </c>
       <c r="F886" t="s">
-        <v>2807</v>
+        <v>2851</v>
       </c>
     </row>
     <row r="887" spans="1:6">
       <c r="A887" t="s">
-        <v>2808</v>
+        <v>2852</v>
       </c>
       <c r="B887" t="s">
-        <v>2809</v>
+        <v>2853</v>
       </c>
       <c r="C887" t="s">
-        <v>2810</v>
+        <v>2854</v>
       </c>
       <c r="D887" t="s">
-        <v>2811</v>
+        <v>2855</v>
       </c>
       <c r="F887" t="s">
-        <v>2812</v>
+        <v>2856</v>
       </c>
     </row>
     <row r="888" spans="1:6">
       <c r="A888" t="s">
-        <v>2355</v>
+        <v>2857</v>
       </c>
       <c r="B888" t="s">
-        <v>2356</v>
+        <v>2858</v>
       </c>
       <c r="C888" t="s">
-        <v>2813</v>
+        <v>2443</v>
       </c>
       <c r="D888" t="s">
-        <v>2814</v>
+        <v>2444</v>
       </c>
       <c r="F888" t="s">
-        <v>2815</v>
+        <v>2859</v>
       </c>
     </row>
     <row r="889" spans="1:6">
       <c r="A889" t="s">
-        <v>2816</v>
+        <v>2860</v>
       </c>
       <c r="B889" t="s">
-        <v>2817</v>
+        <v>2861</v>
       </c>
       <c r="C889" t="s">
-        <v>2256</v>
+        <v>2862</v>
       </c>
       <c r="D889" t="s">
-        <v>2257</v>
+        <v>2863</v>
       </c>
       <c r="F889" t="s">
-        <v>2818</v>
+        <v>2864</v>
       </c>
     </row>
     <row r="890" spans="1:6">
       <c r="A890" t="s">
-        <v>2819</v>
+        <v>2510</v>
       </c>
       <c r="B890" t="s">
-        <v>2820</v>
+        <v>2511</v>
       </c>
       <c r="C890" t="s">
-        <v>2821</v>
+        <v>2477</v>
       </c>
       <c r="D890" t="s">
-        <v>2822</v>
+        <v>2478</v>
       </c>
       <c r="F890" t="s">
-        <v>2823</v>
+        <v>2865</v>
       </c>
     </row>
     <row r="891" spans="1:6">
       <c r="A891" t="s">
-        <v>2824</v>
+        <v>2772</v>
       </c>
       <c r="B891" t="s">
-        <v>2825</v>
+        <v>977</v>
       </c>
       <c r="C891" t="s">
-        <v>2236</v>
+        <v>2477</v>
       </c>
       <c r="D891" t="s">
-        <v>2237</v>
+        <v>2478</v>
       </c>
       <c r="F891" t="s">
-        <v>2826</v>
+        <v>2866</v>
       </c>
     </row>
     <row r="892" spans="1:6">
       <c r="A892" t="s">
-        <v>2827</v>
+        <v>2500</v>
       </c>
       <c r="B892" t="s">
-        <v>2828</v>
+        <v>2501</v>
       </c>
       <c r="C892" t="s">
-        <v>2243</v>
+        <v>2742</v>
       </c>
       <c r="D892" t="s">
-        <v>2244</v>
+        <v>2743</v>
       </c>
       <c r="F892" t="s">
-        <v>2829</v>
+        <v>2867</v>
       </c>
     </row>
     <row r="893" spans="1:6">
       <c r="A893" t="s">
-        <v>2784</v>
+        <v>2789</v>
       </c>
       <c r="B893" t="s">
-        <v>2785</v>
+        <v>2790</v>
       </c>
       <c r="C893" t="s">
-        <v>2350</v>
+        <v>2272</v>
       </c>
       <c r="D893" t="s">
-        <v>2351</v>
+        <v>2273</v>
       </c>
       <c r="F893" t="s">
-        <v>2830</v>
+        <v>2868</v>
       </c>
     </row>
     <row r="894" spans="1:6">
       <c r="A894" t="s">
-        <v>2831</v>
+        <v>2869</v>
       </c>
       <c r="B894" t="s">
-        <v>2832</v>
+        <v>2870</v>
       </c>
       <c r="C894" t="s">
-        <v>2833</v>
+        <v>2302</v>
       </c>
       <c r="D894" t="s">
-        <v>2834</v>
+        <v>2303</v>
       </c>
       <c r="F894" t="s">
-        <v>2835</v>
+        <v>2871</v>
       </c>
     </row>
     <row r="895" spans="1:6">
       <c r="A895" t="s">
-        <v>2836</v>
+        <v>2826</v>
       </c>
       <c r="B895" t="s">
-        <v>2837</v>
+        <v>2827</v>
       </c>
       <c r="C895" t="s">
-        <v>2798</v>
+        <v>2477</v>
       </c>
       <c r="D895" t="s">
-        <v>2799</v>
+        <v>2478</v>
       </c>
       <c r="F895" t="s">
-        <v>2838</v>
+        <v>2872</v>
       </c>
     </row>
     <row r="896" spans="1:6">
       <c r="A896" t="s">
-        <v>2839</v>
+        <v>2873</v>
       </c>
       <c r="B896" t="s">
-        <v>2840</v>
+        <v>2874</v>
       </c>
       <c r="C896" t="s">
-        <v>2390</v>
+        <v>2766</v>
       </c>
       <c r="D896" t="s">
-        <v>2391</v>
+        <v>2767</v>
       </c>
       <c r="F896" t="s">
-        <v>2841</v>
+        <v>2875</v>
       </c>
     </row>
     <row r="897" spans="1:6">
       <c r="A897" t="s">
-        <v>2842</v>
+        <v>2876</v>
       </c>
       <c r="B897" t="s">
-        <v>2843</v>
+        <v>2877</v>
       </c>
       <c r="C897" t="s">
-        <v>2792</v>
+        <v>2812</v>
       </c>
       <c r="D897" t="s">
-        <v>2793</v>
+        <v>2813</v>
       </c>
       <c r="F897" t="s">
-        <v>2844</v>
+        <v>2878</v>
       </c>
     </row>
     <row r="898" spans="1:6">
       <c r="A898" t="s">
-        <v>2845</v>
+        <v>2312</v>
       </c>
       <c r="B898" t="s">
-        <v>2846</v>
+        <v>2313</v>
       </c>
       <c r="C898" t="s">
-        <v>23</v>
+        <v>2443</v>
       </c>
       <c r="D898" t="s">
-        <v>24</v>
+        <v>2444</v>
       </c>
       <c r="F898" t="s">
-        <v>2847</v>
+        <v>2879</v>
       </c>
     </row>
     <row r="899" spans="1:6">
       <c r="A899" t="s">
-        <v>2848</v>
+        <v>2880</v>
       </c>
       <c r="B899" t="s">
-        <v>2849</v>
+        <v>2881</v>
       </c>
       <c r="C899" t="s">
-        <v>2845</v>
+        <v>2882</v>
       </c>
       <c r="D899" t="s">
-        <v>2846</v>
+        <v>2883</v>
       </c>
       <c r="F899" t="s">
-        <v>2850</v>
+        <v>2884</v>
       </c>
     </row>
     <row r="900" spans="1:6">
       <c r="A900" t="s">
-        <v>2851</v>
+        <v>2363</v>
       </c>
       <c r="B900" t="s">
-        <v>2852</v>
+        <v>2364</v>
       </c>
       <c r="C900" t="s">
-        <v>2853</v>
+        <v>2485</v>
       </c>
       <c r="D900" t="s">
-        <v>2854</v>
+        <v>2486</v>
       </c>
       <c r="F900" t="s">
-        <v>2855</v>
+        <v>2885</v>
       </c>
     </row>
     <row r="901" spans="1:6">
       <c r="A901" t="s">
-        <v>2856</v>
+        <v>2886</v>
       </c>
       <c r="B901" t="s">
-        <v>2857</v>
+        <v>2887</v>
       </c>
       <c r="C901" t="s">
-        <v>2858</v>
+        <v>2307</v>
       </c>
       <c r="D901" t="s">
-        <v>2859</v>
+        <v>2308</v>
       </c>
       <c r="F901" t="s">
-        <v>2860</v>
+        <v>2888</v>
       </c>
     </row>
     <row r="902" spans="1:6">
       <c r="A902" t="s">
-        <v>2861</v>
+        <v>2889</v>
       </c>
       <c r="B902" t="s">
-        <v>2862</v>
+        <v>2890</v>
       </c>
       <c r="C902" t="s">
-        <v>28</v>
+        <v>2562</v>
       </c>
       <c r="D902" t="s">
-        <v>29</v>
+        <v>2563</v>
       </c>
       <c r="F902" t="s">
-        <v>2863</v>
+        <v>2891</v>
       </c>
     </row>
     <row r="903" spans="1:6">
       <c r="A903" t="s">
-        <v>31</v>
+        <v>2732</v>
       </c>
       <c r="B903" t="s">
-        <v>32</v>
+        <v>2733</v>
       </c>
       <c r="C903" t="s">
-        <v>1638</v>
+        <v>2275</v>
       </c>
       <c r="D903" t="s">
-        <v>1639</v>
+        <v>2276</v>
       </c>
       <c r="F903" t="s">
-        <v>2864</v>
+        <v>2892</v>
       </c>
     </row>
     <row r="904" spans="1:6">
       <c r="A904" t="s">
-        <v>2865</v>
+        <v>2893</v>
       </c>
       <c r="B904" t="s">
-        <v>2866</v>
+        <v>2894</v>
       </c>
       <c r="C904" t="s">
-        <v>28</v>
+        <v>2605</v>
       </c>
       <c r="D904" t="s">
-        <v>29</v>
+        <v>2606</v>
       </c>
       <c r="F904" t="s">
-        <v>2867</v>
+        <v>2895</v>
       </c>
     </row>
     <row r="905" spans="1:6">
       <c r="A905" t="s">
-        <v>2868</v>
+        <v>2862</v>
       </c>
       <c r="B905" t="s">
-        <v>2869</v>
+        <v>2863</v>
       </c>
       <c r="C905" t="s">
-        <v>1778</v>
+        <v>2766</v>
       </c>
       <c r="D905" t="s">
-        <v>1779</v>
+        <v>2767</v>
       </c>
       <c r="F905" t="s">
-        <v>2870</v>
+        <v>2896</v>
       </c>
     </row>
     <row r="906" spans="1:6">
       <c r="A906" t="s">
-        <v>2871</v>
+        <v>2897</v>
       </c>
       <c r="B906" t="s">
-        <v>2872</v>
+        <v>2898</v>
       </c>
       <c r="C906" t="s">
-        <v>28</v>
+        <v>2826</v>
       </c>
       <c r="D906" t="s">
-        <v>29</v>
+        <v>2827</v>
       </c>
       <c r="F906" t="s">
-        <v>2873</v>
+        <v>2899</v>
       </c>
     </row>
     <row r="907" spans="1:6">
       <c r="A907" t="s">
-        <v>2874</v>
+        <v>2758</v>
       </c>
       <c r="B907" t="s">
-        <v>2875</v>
+        <v>2759</v>
       </c>
       <c r="C907" t="s">
-        <v>2876</v>
+        <v>2799</v>
       </c>
       <c r="D907" t="s">
-        <v>2877</v>
+        <v>2800</v>
       </c>
       <c r="F907" t="s">
-        <v>2878</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="908" spans="1:6">
       <c r="A908" t="s">
-        <v>2879</v>
+        <v>2607</v>
       </c>
       <c r="B908" t="s">
-        <v>2880</v>
+        <v>2608</v>
       </c>
       <c r="C908" t="s">
-        <v>2881</v>
+        <v>2772</v>
       </c>
       <c r="D908" t="s">
-        <v>2882</v>
+        <v>977</v>
       </c>
       <c r="F908" t="s">
-        <v>2883</v>
+        <v>2901</v>
       </c>
     </row>
     <row r="909" spans="1:6">
       <c r="A909" t="s">
-        <v>2884</v>
+        <v>2831</v>
       </c>
       <c r="B909" t="s">
-        <v>2885</v>
+        <v>2832</v>
       </c>
       <c r="C909" t="s">
-        <v>2886</v>
+        <v>2420</v>
       </c>
       <c r="D909" t="s">
-        <v>2887</v>
+        <v>2421</v>
       </c>
       <c r="F909" t="s">
-        <v>2888</v>
+        <v>2902</v>
       </c>
     </row>
     <row r="910" spans="1:6">
       <c r="A910" t="s">
-        <v>18</v>
+        <v>2903</v>
       </c>
       <c r="B910" t="s">
-        <v>19</v>
+        <v>2904</v>
       </c>
       <c r="C910" t="s">
-        <v>1794</v>
+        <v>2862</v>
       </c>
       <c r="D910" t="s">
-        <v>1795</v>
+        <v>2863</v>
       </c>
       <c r="F910" t="s">
-        <v>2889</v>
+        <v>2905</v>
       </c>
     </row>
     <row r="911" spans="1:6">
       <c r="A911" t="s">
-        <v>2890</v>
+        <v>2766</v>
       </c>
       <c r="B911" t="s">
-        <v>2891</v>
+        <v>2767</v>
       </c>
       <c r="C911" t="s">
-        <v>1717</v>
+        <v>2557</v>
       </c>
       <c r="D911" t="s">
-        <v>1718</v>
+        <v>2558</v>
       </c>
       <c r="F911" t="s">
-        <v>2892</v>
+        <v>2906</v>
       </c>
     </row>
     <row r="912" spans="1:6">
       <c r="A912" t="s">
-        <v>2893</v>
+        <v>2849</v>
       </c>
       <c r="B912" t="s">
-        <v>2894</v>
+        <v>2850</v>
       </c>
       <c r="C912" t="s">
-        <v>2886</v>
+        <v>2766</v>
       </c>
       <c r="D912" t="s">
-        <v>2887</v>
+        <v>2767</v>
       </c>
       <c r="F912" t="s">
-        <v>2895</v>
+        <v>2907</v>
       </c>
     </row>
     <row r="913" spans="1:6">
       <c r="A913" t="s">
-        <v>2896</v>
+        <v>2317</v>
       </c>
       <c r="B913" t="s">
-        <v>2897</v>
+        <v>2318</v>
       </c>
       <c r="C913" t="s">
-        <v>2886</v>
+        <v>2774</v>
       </c>
       <c r="D913" t="s">
-        <v>2887</v>
+        <v>2775</v>
       </c>
       <c r="F913" t="s">
-        <v>2898</v>
+        <v>2908</v>
       </c>
     </row>
     <row r="914" spans="1:6">
       <c r="A914" t="s">
-        <v>2899</v>
+        <v>2909</v>
       </c>
       <c r="B914" t="s">
-        <v>2900</v>
+        <v>2910</v>
       </c>
       <c r="C914" t="s">
-        <v>1717</v>
+        <v>2911</v>
       </c>
       <c r="D914" t="s">
-        <v>1718</v>
+        <v>2912</v>
       </c>
       <c r="F914" t="s">
-        <v>2901</v>
+        <v>2913</v>
       </c>
     </row>
     <row r="915" spans="1:6">
       <c r="A915" t="s">
-        <v>2902</v>
+        <v>2742</v>
       </c>
       <c r="B915" t="s">
-        <v>2903</v>
+        <v>2743</v>
       </c>
       <c r="C915" t="s">
-        <v>2904</v>
+        <v>2849</v>
       </c>
       <c r="D915" t="s">
-        <v>2905</v>
+        <v>2850</v>
       </c>
       <c r="F915" t="s">
-        <v>2906</v>
+        <v>2914</v>
       </c>
     </row>
     <row r="916" spans="1:6">
       <c r="A916" t="s">
-        <v>2907</v>
+        <v>2915</v>
       </c>
       <c r="B916" t="s">
-        <v>2908</v>
+        <v>2916</v>
       </c>
       <c r="C916" t="s">
-        <v>1778</v>
+        <v>2766</v>
       </c>
       <c r="D916" t="s">
-        <v>1779</v>
+        <v>2767</v>
       </c>
       <c r="F916" t="s">
-        <v>2909</v>
+        <v>2917</v>
       </c>
     </row>
     <row r="917" spans="1:6">
       <c r="A917" t="s">
-        <v>2910</v>
+        <v>2918</v>
       </c>
       <c r="B917" t="s">
-        <v>2911</v>
+        <v>2919</v>
       </c>
       <c r="C917" t="s">
-        <v>2876</v>
+        <v>2420</v>
       </c>
       <c r="D917" t="s">
-        <v>2877</v>
+        <v>2421</v>
       </c>
       <c r="F917" t="s">
-        <v>2912</v>
+        <v>2920</v>
       </c>
     </row>
     <row r="918" spans="1:6">
       <c r="A918" t="s">
-        <v>2913</v>
+        <v>2921</v>
       </c>
       <c r="B918" t="s">
-        <v>2914</v>
+        <v>2922</v>
       </c>
       <c r="C918" t="s">
-        <v>1797</v>
+        <v>2849</v>
       </c>
       <c r="D918" t="s">
-        <v>1798</v>
+        <v>2850</v>
       </c>
       <c r="F918" t="s">
-        <v>2915</v>
+        <v>2923</v>
       </c>
     </row>
     <row r="919" spans="1:6">
       <c r="A919" t="s">
-        <v>2916</v>
+        <v>2924</v>
       </c>
       <c r="B919" t="s">
-        <v>2917</v>
+        <v>2925</v>
       </c>
       <c r="C919" t="s">
-        <v>2910</v>
+        <v>2485</v>
       </c>
       <c r="D919" t="s">
-        <v>2911</v>
+        <v>2486</v>
       </c>
       <c r="F919" t="s">
-        <v>2918</v>
+        <v>2926</v>
       </c>
     </row>
     <row r="920" spans="1:6">
       <c r="A920" t="s">
-        <v>2919</v>
+        <v>2292</v>
       </c>
       <c r="B920" t="s">
-        <v>2920</v>
+        <v>2293</v>
       </c>
       <c r="C920" t="s">
-        <v>2921</v>
+        <v>2849</v>
       </c>
       <c r="D920" t="s">
-        <v>2922</v>
+        <v>2850</v>
       </c>
       <c r="F920" t="s">
-        <v>2923</v>
+        <v>2927</v>
       </c>
     </row>
     <row r="921" spans="1:6">
       <c r="A921" t="s">
-        <v>1799</v>
+        <v>2911</v>
       </c>
       <c r="B921" t="s">
-        <v>1800</v>
+        <v>2912</v>
       </c>
       <c r="C921" t="s">
-        <v>157</v>
+        <v>2513</v>
       </c>
       <c r="D921" t="s">
-        <v>158</v>
+        <v>2514</v>
       </c>
       <c r="F921" t="s">
-        <v>2924</v>
+        <v>2928</v>
       </c>
     </row>
     <row r="922" spans="1:6">
       <c r="A922" t="s">
-        <v>1765</v>
+        <v>2929</v>
       </c>
       <c r="B922" t="s">
-        <v>1766</v>
+        <v>2930</v>
       </c>
       <c r="C922" t="s">
-        <v>2925</v>
+        <v>2820</v>
       </c>
       <c r="D922" t="s">
-        <v>2926</v>
+        <v>2821</v>
       </c>
       <c r="F922" t="s">
-        <v>2927</v>
+        <v>2931</v>
       </c>
     </row>
     <row r="923" spans="1:6">
       <c r="A923" t="s">
-        <v>2928</v>
+        <v>2932</v>
       </c>
       <c r="B923" t="s">
-        <v>2929</v>
+        <v>2933</v>
       </c>
       <c r="C923" t="s">
-        <v>2930</v>
+        <v>2897</v>
       </c>
       <c r="D923" t="s">
-        <v>2931</v>
+        <v>2898</v>
       </c>
       <c r="F923" t="s">
-        <v>2932</v>
+        <v>2934</v>
       </c>
     </row>
     <row r="924" spans="1:6">
       <c r="A924" t="s">
-        <v>2933</v>
+        <v>2267</v>
       </c>
       <c r="B924" t="s">
-        <v>2934</v>
+        <v>2268</v>
       </c>
       <c r="C924" t="s">
-        <v>2871</v>
+        <v>2562</v>
       </c>
       <c r="D924" t="s">
-        <v>2872</v>
+        <v>2563</v>
       </c>
       <c r="F924" t="s">
         <v>2935</v>
       </c>
     </row>
     <row r="925" spans="1:6">
       <c r="A925" t="s">
         <v>2936</v>
       </c>
       <c r="B925" t="s">
         <v>2937</v>
       </c>
       <c r="C925" t="s">
+        <v>2507</v>
+      </c>
+      <c r="D925" t="s">
+        <v>2508</v>
+      </c>
+      <c r="F925" t="s">
         <v>2938</v>
-      </c>
-[...4 lines deleted...]
-        <v>2940</v>
       </c>
     </row>
     <row r="926" spans="1:6">
       <c r="A926" t="s">
-        <v>2941</v>
+        <v>1293</v>
       </c>
       <c r="B926" t="s">
-        <v>2942</v>
+        <v>1294</v>
       </c>
       <c r="C926" t="s">
-        <v>1717</v>
+        <v>2485</v>
       </c>
       <c r="D926" t="s">
-        <v>1718</v>
+        <v>2486</v>
       </c>
       <c r="F926" t="s">
-        <v>2943</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="927" spans="1:6">
       <c r="A927" t="s">
-        <v>2944</v>
+        <v>1796</v>
       </c>
       <c r="B927" t="s">
-        <v>2945</v>
+        <v>1797</v>
       </c>
       <c r="C927" t="s">
-        <v>2946</v>
+        <v>2737</v>
       </c>
       <c r="D927" t="s">
-        <v>2947</v>
+        <v>2738</v>
       </c>
       <c r="F927" t="s">
-        <v>2948</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="928" spans="1:6">
       <c r="A928" t="s">
-        <v>2853</v>
+        <v>2941</v>
       </c>
       <c r="B928" t="s">
-        <v>2854</v>
+        <v>2942</v>
       </c>
       <c r="C928" t="s">
-        <v>2856</v>
+        <v>2842</v>
       </c>
       <c r="D928" t="s">
-        <v>2857</v>
+        <v>2843</v>
       </c>
       <c r="F928" t="s">
-        <v>2949</v>
+        <v>2943</v>
       </c>
     </row>
     <row r="929" spans="1:6">
       <c r="A929" t="s">
-        <v>2950</v>
+        <v>2307</v>
       </c>
       <c r="B929" t="s">
-        <v>2951</v>
+        <v>2308</v>
       </c>
       <c r="C929" t="s">
-        <v>1675</v>
+        <v>2844</v>
       </c>
       <c r="D929" t="s">
-        <v>1676</v>
+        <v>2845</v>
       </c>
       <c r="F929" t="s">
-        <v>2952</v>
+        <v>2944</v>
       </c>
     </row>
     <row r="930" spans="1:6">
       <c r="A930" t="s">
-        <v>2406</v>
+        <v>2945</v>
       </c>
       <c r="B930" t="s">
-        <v>2407</v>
+        <v>2946</v>
       </c>
       <c r="C930" t="s">
-        <v>2401</v>
+        <v>2842</v>
       </c>
       <c r="D930" t="s">
-        <v>2402</v>
+        <v>2843</v>
       </c>
       <c r="F930" t="s">
-        <v>2953</v>
+        <v>2947</v>
       </c>
     </row>
     <row r="931" spans="1:6">
       <c r="A931" t="s">
-        <v>2954</v>
+        <v>2948</v>
       </c>
       <c r="B931" t="s">
-        <v>2955</v>
+        <v>2949</v>
       </c>
       <c r="C931" t="s">
-        <v>1655</v>
+        <v>2358</v>
       </c>
       <c r="D931" t="s">
-        <v>1656</v>
+        <v>2359</v>
       </c>
       <c r="F931" t="s">
-        <v>2956</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="932" spans="1:6">
       <c r="A932" t="s">
-        <v>2876</v>
+        <v>2951</v>
       </c>
       <c r="B932" t="s">
-        <v>2877</v>
+        <v>2952</v>
       </c>
       <c r="C932" t="s">
-        <v>1876</v>
+        <v>2510</v>
       </c>
       <c r="D932" t="s">
-        <v>1877</v>
+        <v>2511</v>
       </c>
       <c r="F932" t="s">
-        <v>2957</v>
+        <v>2953</v>
       </c>
     </row>
     <row r="933" spans="1:6">
       <c r="A933" t="s">
-        <v>2958</v>
+        <v>2954</v>
       </c>
       <c r="B933" t="s">
-        <v>2959</v>
+        <v>2955</v>
       </c>
       <c r="C933" t="s">
-        <v>2960</v>
+        <v>2607</v>
       </c>
       <c r="D933" t="s">
-        <v>2961</v>
+        <v>2608</v>
       </c>
       <c r="F933" t="s">
-        <v>2962</v>
+        <v>2956</v>
       </c>
     </row>
     <row r="934" spans="1:6">
       <c r="A934" t="s">
-        <v>23</v>
+        <v>2554</v>
       </c>
       <c r="B934" t="s">
-        <v>24</v>
+        <v>2555</v>
       </c>
       <c r="C934" t="s">
-        <v>157</v>
+        <v>2957</v>
       </c>
       <c r="D934" t="s">
-        <v>158</v>
+        <v>2958</v>
       </c>
       <c r="F934" t="s">
-        <v>2963</v>
+        <v>2959</v>
       </c>
     </row>
     <row r="935" spans="1:6">
       <c r="A935" t="s">
-        <v>1778</v>
+        <v>2960</v>
       </c>
       <c r="B935" t="s">
-        <v>1779</v>
+        <v>2961</v>
       </c>
       <c r="C935" t="s">
-        <v>1717</v>
+        <v>2882</v>
       </c>
       <c r="D935" t="s">
-        <v>1718</v>
+        <v>2883</v>
       </c>
       <c r="F935" t="s">
-        <v>2964</v>
+        <v>2962</v>
       </c>
     </row>
     <row r="936" spans="1:6">
       <c r="A936" t="s">
-        <v>2881</v>
+        <v>2963</v>
       </c>
       <c r="B936" t="s">
-        <v>2882</v>
+        <v>2964</v>
       </c>
       <c r="C936" t="s">
-        <v>1876</v>
+        <v>2862</v>
       </c>
       <c r="D936" t="s">
-        <v>1877</v>
+        <v>2863</v>
       </c>
       <c r="F936" t="s">
         <v>2965</v>
       </c>
     </row>
     <row r="937" spans="1:6">
       <c r="A937" t="s">
         <v>2966</v>
       </c>
       <c r="B937" t="s">
         <v>2967</v>
       </c>
       <c r="C937" t="s">
-        <v>1635</v>
+        <v>2921</v>
       </c>
       <c r="D937" t="s">
-        <v>1636</v>
+        <v>2922</v>
       </c>
       <c r="F937" t="s">
         <v>2968</v>
       </c>
     </row>
     <row r="938" spans="1:6">
       <c r="A938" t="s">
-        <v>1853</v>
+        <v>2532</v>
       </c>
       <c r="B938" t="s">
-        <v>1854</v>
+        <v>2533</v>
       </c>
       <c r="C938" t="s">
+        <v>2510</v>
+      </c>
+      <c r="D938" t="s">
+        <v>2511</v>
+      </c>
+      <c r="F938" t="s">
         <v>2969</v>
-      </c>
-[...4 lines deleted...]
-        <v>2971</v>
       </c>
     </row>
     <row r="939" spans="1:6">
       <c r="A939" t="s">
-        <v>1675</v>
+        <v>2882</v>
       </c>
       <c r="B939" t="s">
-        <v>1676</v>
+        <v>2883</v>
       </c>
       <c r="C939" t="s">
-        <v>1853</v>
+        <v>2477</v>
       </c>
       <c r="D939" t="s">
-        <v>1854</v>
+        <v>2478</v>
       </c>
       <c r="F939" t="s">
-        <v>2972</v>
+        <v>2970</v>
       </c>
     </row>
     <row r="940" spans="1:6">
       <c r="A940" t="s">
-        <v>2511</v>
+        <v>2971</v>
       </c>
       <c r="B940" t="s">
-        <v>2512</v>
+        <v>2972</v>
       </c>
       <c r="C940" t="s">
-        <v>1431</v>
+        <v>2973</v>
       </c>
       <c r="D940" t="s">
-        <v>1432</v>
+        <v>2974</v>
       </c>
       <c r="F940" t="s">
-        <v>2973</v>
+        <v>2975</v>
       </c>
     </row>
     <row r="941" spans="1:6">
       <c r="A941" t="s">
-        <v>2974</v>
+        <v>2976</v>
       </c>
       <c r="B941" t="s">
-        <v>2975</v>
+        <v>2977</v>
       </c>
       <c r="C941" t="s">
-        <v>2511</v>
+        <v>2954</v>
       </c>
       <c r="D941" t="s">
-        <v>2512</v>
+        <v>2955</v>
       </c>
       <c r="F941" t="s">
-        <v>2976</v>
+        <v>2978</v>
       </c>
     </row>
     <row r="942" spans="1:6">
       <c r="A942" t="s">
-        <v>2904</v>
+        <v>2957</v>
       </c>
       <c r="B942" t="s">
-        <v>2905</v>
+        <v>2958</v>
       </c>
       <c r="C942" t="s">
-        <v>157</v>
+        <v>2915</v>
       </c>
       <c r="D942" t="s">
-        <v>158</v>
+        <v>2916</v>
       </c>
       <c r="F942" t="s">
-        <v>2977</v>
+        <v>2979</v>
       </c>
     </row>
     <row r="943" spans="1:6">
       <c r="A943" t="s">
-        <v>2978</v>
+        <v>2844</v>
       </c>
       <c r="B943" t="s">
-        <v>2979</v>
+        <v>2845</v>
       </c>
       <c r="C943" t="s">
+        <v>2766</v>
+      </c>
+      <c r="D943" t="s">
+        <v>2767</v>
+      </c>
+      <c r="F943" t="s">
         <v>2980</v>
-      </c>
-[...4 lines deleted...]
-        <v>2982</v>
       </c>
     </row>
     <row r="944" spans="1:6">
       <c r="A944" t="s">
-        <v>2424</v>
+        <v>2981</v>
       </c>
       <c r="B944" t="s">
-        <v>2425</v>
+        <v>2982</v>
       </c>
       <c r="C944" t="s">
-        <v>1614</v>
+        <v>2915</v>
       </c>
       <c r="D944" t="s">
-        <v>1615</v>
+        <v>2916</v>
       </c>
       <c r="F944" t="s">
         <v>2983</v>
       </c>
     </row>
     <row r="945" spans="1:6">
       <c r="A945" t="s">
         <v>2984</v>
       </c>
       <c r="B945" t="s">
         <v>2985</v>
       </c>
       <c r="C945" t="s">
-        <v>2248</v>
+        <v>2560</v>
       </c>
       <c r="D945" t="s">
-        <v>2249</v>
+        <v>2561</v>
       </c>
       <c r="F945" t="s">
         <v>2986</v>
       </c>
     </row>
     <row r="946" spans="1:6">
       <c r="A946" t="s">
+        <v>2854</v>
+      </c>
+      <c r="B946" t="s">
+        <v>2855</v>
+      </c>
+      <c r="C946" t="s">
         <v>2987</v>
       </c>
-      <c r="B946" t="s">
+      <c r="D946" t="s">
         <v>2988</v>
       </c>
-      <c r="C946" t="s">
+      <c r="F946" t="s">
         <v>2989</v>
-      </c>
-[...4 lines deleted...]
-        <v>2991</v>
       </c>
     </row>
     <row r="947" spans="1:6">
       <c r="A947" t="s">
-        <v>2256</v>
+        <v>2990</v>
       </c>
       <c r="B947" t="s">
-        <v>2257</v>
+        <v>2991</v>
       </c>
       <c r="C947" t="s">
-        <v>2269</v>
+        <v>2338</v>
       </c>
       <c r="D947" t="s">
-        <v>2270</v>
+        <v>2339</v>
       </c>
       <c r="F947" t="s">
         <v>2992</v>
       </c>
     </row>
     <row r="948" spans="1:6">
       <c r="A948" t="s">
-        <v>2261</v>
+        <v>2993</v>
       </c>
       <c r="B948" t="s">
-        <v>2262</v>
+        <v>2994</v>
       </c>
       <c r="C948" t="s">
-        <v>2269</v>
+        <v>2415</v>
       </c>
       <c r="D948" t="s">
-        <v>2270</v>
+        <v>2416</v>
       </c>
       <c r="F948" t="s">
-        <v>2993</v>
+        <v>2995</v>
       </c>
     </row>
     <row r="949" spans="1:6">
       <c r="A949" t="s">
-        <v>2994</v>
+        <v>2987</v>
       </c>
       <c r="B949" t="s">
-        <v>2995</v>
+        <v>2988</v>
       </c>
       <c r="C949" t="s">
-        <v>2256</v>
+        <v>2766</v>
       </c>
       <c r="D949" t="s">
-        <v>2257</v>
+        <v>2767</v>
       </c>
       <c r="F949" t="s">
         <v>2996</v>
       </c>
     </row>
     <row r="950" spans="1:6">
       <c r="A950" t="s">
-        <v>2810</v>
+        <v>2997</v>
       </c>
       <c r="B950" t="s">
-        <v>2811</v>
+        <v>2998</v>
       </c>
       <c r="C950" t="s">
-        <v>2691</v>
+        <v>2999</v>
       </c>
       <c r="D950" t="s">
-        <v>2692</v>
+        <v>3000</v>
       </c>
       <c r="F950" t="s">
-        <v>2997</v>
+        <v>3001</v>
       </c>
     </row>
     <row r="951" spans="1:6">
       <c r="A951" t="s">
-        <v>2998</v>
+        <v>2527</v>
       </c>
       <c r="B951" t="s">
-        <v>2999</v>
+        <v>2528</v>
       </c>
       <c r="C951" t="s">
-        <v>2365</v>
+        <v>3002</v>
       </c>
       <c r="D951" t="s">
-        <v>2366</v>
+        <v>3003</v>
       </c>
       <c r="F951" t="s">
-        <v>3000</v>
+        <v>3004</v>
       </c>
     </row>
     <row r="952" spans="1:6">
       <c r="A952" t="s">
-        <v>2266</v>
+        <v>3005</v>
       </c>
       <c r="B952" t="s">
-        <v>2267</v>
+        <v>3006</v>
       </c>
       <c r="C952" t="s">
-        <v>2365</v>
+        <v>2428</v>
       </c>
       <c r="D952" t="s">
-        <v>2366</v>
+        <v>2429</v>
       </c>
       <c r="F952" t="s">
-        <v>3001</v>
+        <v>3007</v>
       </c>
     </row>
     <row r="953" spans="1:6">
       <c r="A953" t="s">
-        <v>2813</v>
+        <v>3008</v>
       </c>
       <c r="B953" t="s">
-        <v>2814</v>
+        <v>3009</v>
       </c>
       <c r="C953" t="s">
-        <v>2269</v>
+        <v>3010</v>
       </c>
       <c r="D953" t="s">
-        <v>2270</v>
+        <v>3011</v>
       </c>
       <c r="F953" t="s">
-        <v>3002</v>
+        <v>3012</v>
       </c>
     </row>
     <row r="954" spans="1:6">
       <c r="A954" t="s">
-        <v>3003</v>
+        <v>3013</v>
       </c>
       <c r="B954" t="s">
-        <v>3004</v>
+        <v>3014</v>
       </c>
       <c r="C954" t="s">
-        <v>2259</v>
+        <v>2408</v>
       </c>
       <c r="D954" t="s">
-        <v>2260</v>
+        <v>2409</v>
       </c>
       <c r="F954" t="s">
-        <v>3005</v>
+        <v>3015</v>
       </c>
     </row>
     <row r="955" spans="1:6">
       <c r="A955" t="s">
-        <v>2821</v>
+        <v>3016</v>
       </c>
       <c r="B955" t="s">
-        <v>2822</v>
+        <v>3017</v>
       </c>
       <c r="C955" t="s">
-        <v>2395</v>
+        <v>2415</v>
       </c>
       <c r="D955" t="s">
-        <v>2396</v>
+        <v>2416</v>
       </c>
       <c r="F955" t="s">
-        <v>3006</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="956" spans="1:6">
       <c r="A956" t="s">
-        <v>3007</v>
+        <v>2973</v>
       </c>
       <c r="B956" t="s">
-        <v>3008</v>
+        <v>2974</v>
       </c>
       <c r="C956" t="s">
-        <v>2613</v>
+        <v>2522</v>
       </c>
       <c r="D956" t="s">
-        <v>2614</v>
+        <v>2523</v>
       </c>
       <c r="F956" t="s">
-        <v>3009</v>
+        <v>3019</v>
       </c>
     </row>
     <row r="957" spans="1:6">
       <c r="A957" t="s">
-        <v>3010</v>
+        <v>3020</v>
       </c>
       <c r="B957" t="s">
-        <v>3011</v>
+        <v>3021</v>
       </c>
       <c r="C957" t="s">
-        <v>3012</v>
+        <v>3022</v>
       </c>
       <c r="D957" t="s">
-        <v>3013</v>
+        <v>3023</v>
       </c>
       <c r="F957" t="s">
-        <v>3014</v>
+        <v>3024</v>
       </c>
     </row>
     <row r="958" spans="1:6">
       <c r="A958" t="s">
-        <v>2341</v>
+        <v>3025</v>
       </c>
       <c r="B958" t="s">
-        <v>2342</v>
+        <v>3026</v>
       </c>
       <c r="C958" t="s">
-        <v>2660</v>
+        <v>2987</v>
       </c>
       <c r="D958" t="s">
-        <v>2661</v>
+        <v>2988</v>
       </c>
       <c r="F958" t="s">
-        <v>3015</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="959" spans="1:6">
       <c r="A959" t="s">
-        <v>2833</v>
+        <v>3028</v>
       </c>
       <c r="B959" t="s">
-        <v>2834</v>
+        <v>3029</v>
       </c>
       <c r="C959" t="s">
-        <v>2583</v>
+        <v>2562</v>
       </c>
       <c r="D959" t="s">
-        <v>914</v>
+        <v>2563</v>
       </c>
       <c r="F959" t="s">
-        <v>3016</v>
+        <v>3030</v>
       </c>
     </row>
     <row r="960" spans="1:6">
       <c r="A960" t="s">
-        <v>2251</v>
+        <v>3031</v>
       </c>
       <c r="B960" t="s">
-        <v>2252</v>
+        <v>3032</v>
       </c>
       <c r="C960" t="s">
-        <v>2166</v>
+        <v>2981</v>
       </c>
       <c r="D960" t="s">
-        <v>2167</v>
+        <v>2982</v>
       </c>
       <c r="F960" t="s">
-        <v>3017</v>
+        <v>3033</v>
       </c>
     </row>
     <row r="961" spans="1:6">
       <c r="A961" t="s">
-        <v>2989</v>
+        <v>3034</v>
       </c>
       <c r="B961" t="s">
-        <v>2990</v>
+        <v>3035</v>
       </c>
       <c r="C961" t="s">
-        <v>2166</v>
+        <v>23</v>
       </c>
       <c r="D961" t="s">
-        <v>2167</v>
+        <v>24</v>
       </c>
       <c r="F961" t="s">
-        <v>3018</v>
+        <v>3036</v>
       </c>
     </row>
     <row r="962" spans="1:6">
       <c r="A962" t="s">
-        <v>3019</v>
+        <v>3037</v>
       </c>
       <c r="B962" t="s">
-        <v>3020</v>
+        <v>3038</v>
       </c>
       <c r="C962" t="s">
-        <v>2668</v>
+        <v>3034</v>
       </c>
       <c r="D962" t="s">
-        <v>2669</v>
+        <v>3035</v>
       </c>
       <c r="F962" t="s">
-        <v>3021</v>
+        <v>3039</v>
       </c>
     </row>
     <row r="963" spans="1:6">
       <c r="A963" t="s">
-        <v>2395</v>
+        <v>3040</v>
       </c>
       <c r="B963" t="s">
-        <v>2396</v>
+        <v>3041</v>
       </c>
       <c r="C963" t="s">
-        <v>2577</v>
+        <v>3042</v>
       </c>
       <c r="D963" t="s">
-        <v>2578</v>
+        <v>3043</v>
       </c>
       <c r="F963" t="s">
-        <v>3022</v>
+        <v>3044</v>
       </c>
     </row>
     <row r="964" spans="1:6">
       <c r="A964" t="s">
-        <v>1191</v>
+        <v>3045</v>
       </c>
       <c r="B964" t="s">
-        <v>1192</v>
+        <v>3046</v>
       </c>
       <c r="C964" t="s">
-        <v>2115</v>
+        <v>3047</v>
       </c>
       <c r="D964" t="s">
-        <v>2116</v>
+        <v>3048</v>
       </c>
       <c r="F964" t="s">
-        <v>3023</v>
+        <v>3049</v>
       </c>
     </row>
     <row r="965" spans="1:6">
       <c r="A965" t="s">
-        <v>3012</v>
+        <v>3050</v>
       </c>
       <c r="B965" t="s">
-        <v>3013</v>
+        <v>3051</v>
       </c>
       <c r="C965" t="s">
-        <v>2236</v>
+        <v>28</v>
       </c>
       <c r="D965" t="s">
-        <v>2237</v>
+        <v>29</v>
       </c>
       <c r="F965" t="s">
-        <v>3024</v>
+        <v>3052</v>
       </c>
     </row>
     <row r="966" spans="1:6">
       <c r="A966" t="s">
-        <v>3025</v>
+        <v>31</v>
       </c>
       <c r="B966" t="s">
-        <v>3026</v>
+        <v>32</v>
       </c>
       <c r="C966" t="s">
-        <v>2655</v>
+        <v>1701</v>
       </c>
       <c r="D966" t="s">
-        <v>2656</v>
+        <v>1702</v>
       </c>
       <c r="F966" t="s">
-        <v>3027</v>
+        <v>3053</v>
       </c>
     </row>
     <row r="967" spans="1:6">
       <c r="A967" t="s">
-        <v>3028</v>
+        <v>3054</v>
       </c>
       <c r="B967" t="s">
-        <v>3029</v>
+        <v>3055</v>
       </c>
       <c r="C967" t="s">
-        <v>2338</v>
+        <v>28</v>
       </c>
       <c r="D967" t="s">
-        <v>2339</v>
+        <v>29</v>
       </c>
       <c r="F967" t="s">
-        <v>3030</v>
+        <v>3056</v>
       </c>
     </row>
     <row r="968" spans="1:6">
       <c r="A968" t="s">
-        <v>2365</v>
+        <v>3057</v>
       </c>
       <c r="B968" t="s">
-        <v>2366</v>
+        <v>3058</v>
       </c>
       <c r="C968" t="s">
-        <v>2271</v>
+        <v>1841</v>
       </c>
       <c r="D968" t="s">
-        <v>2272</v>
+        <v>1842</v>
       </c>
       <c r="F968" t="s">
-        <v>3031</v>
+        <v>3059</v>
       </c>
     </row>
     <row r="969" spans="1:6">
       <c r="A969" t="s">
-        <v>2290</v>
+        <v>3060</v>
       </c>
       <c r="B969" t="s">
-        <v>2291</v>
+        <v>3061</v>
       </c>
       <c r="C969" t="s">
-        <v>2248</v>
+        <v>28</v>
       </c>
       <c r="D969" t="s">
-        <v>2249</v>
+        <v>29</v>
       </c>
       <c r="F969" t="s">
-        <v>3032</v>
+        <v>3062</v>
       </c>
     </row>
     <row r="970" spans="1:6">
       <c r="A970" t="s">
-        <v>2390</v>
+        <v>3063</v>
       </c>
       <c r="B970" t="s">
-        <v>2391</v>
+        <v>3064</v>
       </c>
       <c r="C970" t="s">
-        <v>2673</v>
+        <v>3065</v>
       </c>
       <c r="D970" t="s">
-        <v>2674</v>
+        <v>3066</v>
       </c>
       <c r="F970" t="s">
-        <v>3033</v>
+        <v>3067</v>
       </c>
     </row>
     <row r="971" spans="1:6">
       <c r="A971" t="s">
-        <v>2350</v>
+        <v>3068</v>
       </c>
       <c r="B971" t="s">
-        <v>2351</v>
+        <v>3069</v>
       </c>
       <c r="C971" t="s">
-        <v>2577</v>
+        <v>3070</v>
       </c>
       <c r="D971" t="s">
-        <v>2578</v>
+        <v>3071</v>
       </c>
       <c r="F971" t="s">
-        <v>3034</v>
+        <v>3072</v>
       </c>
     </row>
     <row r="972" spans="1:6">
       <c r="A972" t="s">
-        <v>3035</v>
+        <v>3073</v>
       </c>
       <c r="B972" t="s">
-        <v>3036</v>
+        <v>3074</v>
       </c>
       <c r="C972" t="s">
-        <v>2831</v>
+        <v>3075</v>
       </c>
       <c r="D972" t="s">
-        <v>2832</v>
+        <v>3076</v>
       </c>
       <c r="F972" t="s">
-        <v>3037</v>
+        <v>3077</v>
       </c>
     </row>
     <row r="973" spans="1:6">
       <c r="A973" t="s">
-        <v>3038</v>
+        <v>18</v>
       </c>
       <c r="B973" t="s">
-        <v>3039</v>
+        <v>19</v>
       </c>
       <c r="C973" t="s">
-        <v>2792</v>
+        <v>1857</v>
       </c>
       <c r="D973" t="s">
-        <v>2793</v>
+        <v>1858</v>
       </c>
       <c r="F973" t="s">
-        <v>3040</v>
+        <v>3078</v>
       </c>
     </row>
     <row r="974" spans="1:6">
       <c r="A974" t="s">
-        <v>3041</v>
+        <v>3079</v>
       </c>
       <c r="B974" t="s">
-        <v>3042</v>
+        <v>3080</v>
       </c>
       <c r="C974" t="s">
-        <v>2693</v>
+        <v>1780</v>
       </c>
       <c r="D974" t="s">
-        <v>2694</v>
+        <v>1781</v>
       </c>
       <c r="F974" t="s">
-        <v>3043</v>
+        <v>3081</v>
       </c>
     </row>
     <row r="975" spans="1:6">
       <c r="A975" t="s">
-        <v>3044</v>
+        <v>3082</v>
       </c>
       <c r="B975" t="s">
-        <v>3045</v>
+        <v>3083</v>
       </c>
       <c r="C975" t="s">
-        <v>2172</v>
+        <v>3075</v>
       </c>
       <c r="D975" t="s">
-        <v>2173</v>
+        <v>3076</v>
       </c>
       <c r="F975" t="s">
-        <v>3046</v>
+        <v>3084</v>
       </c>
     </row>
     <row r="976" spans="1:6">
       <c r="A976" t="s">
-        <v>3047</v>
+        <v>3085</v>
       </c>
       <c r="B976" t="s">
-        <v>3048</v>
+        <v>3086</v>
       </c>
       <c r="C976" t="s">
-        <v>2756</v>
+        <v>3075</v>
       </c>
       <c r="D976" t="s">
-        <v>2757</v>
+        <v>3076</v>
       </c>
       <c r="F976" t="s">
-        <v>3049</v>
+        <v>3087</v>
       </c>
     </row>
     <row r="977" spans="1:6">
       <c r="A977" t="s">
-        <v>3050</v>
+        <v>3088</v>
       </c>
       <c r="B977" t="s">
-        <v>3051</v>
+        <v>3089</v>
       </c>
       <c r="C977" t="s">
-        <v>2350</v>
+        <v>1780</v>
       </c>
       <c r="D977" t="s">
-        <v>2351</v>
+        <v>1781</v>
       </c>
       <c r="F977" t="s">
-        <v>3052</v>
+        <v>3090</v>
       </c>
     </row>
     <row r="978" spans="1:6">
       <c r="A978" t="s">
-        <v>3053</v>
+        <v>3091</v>
       </c>
       <c r="B978" t="s">
-        <v>3054</v>
+        <v>3092</v>
       </c>
       <c r="C978" t="s">
-        <v>2980</v>
+        <v>3093</v>
       </c>
       <c r="D978" t="s">
-        <v>2981</v>
+        <v>3094</v>
       </c>
       <c r="F978" t="s">
-        <v>3055</v>
+        <v>3095</v>
       </c>
     </row>
     <row r="979" spans="1:6">
       <c r="A979" t="s">
-        <v>3056</v>
+        <v>3096</v>
       </c>
       <c r="B979" t="s">
-        <v>3057</v>
+        <v>3097</v>
       </c>
       <c r="C979" t="s">
-        <v>3058</v>
+        <v>1841</v>
       </c>
       <c r="D979" t="s">
-        <v>3059</v>
+        <v>1842</v>
       </c>
       <c r="F979" t="s">
-        <v>3060</v>
+        <v>3098</v>
       </c>
     </row>
     <row r="980" spans="1:6">
       <c r="A980" t="s">
-        <v>3058</v>
+        <v>3099</v>
       </c>
       <c r="B980" t="s">
-        <v>3059</v>
+        <v>3100</v>
       </c>
       <c r="C980" t="s">
-        <v>3061</v>
+        <v>3065</v>
       </c>
       <c r="D980" t="s">
-        <v>3062</v>
+        <v>3066</v>
       </c>
       <c r="F980" t="s">
-        <v>3063</v>
+        <v>3101</v>
       </c>
     </row>
     <row r="981" spans="1:6">
       <c r="A981" t="s">
-        <v>3064</v>
+        <v>3102</v>
       </c>
       <c r="B981" t="s">
-        <v>3065</v>
+        <v>3103</v>
       </c>
       <c r="C981" t="s">
-        <v>3058</v>
+        <v>1860</v>
       </c>
       <c r="D981" t="s">
-        <v>3059</v>
+        <v>1861</v>
       </c>
       <c r="F981" t="s">
-        <v>3066</v>
+        <v>3104</v>
       </c>
     </row>
     <row r="982" spans="1:6">
       <c r="A982" t="s">
-        <v>3067</v>
+        <v>3105</v>
       </c>
       <c r="B982" t="s">
-        <v>3068</v>
+        <v>3106</v>
       </c>
       <c r="C982" t="s">
-        <v>2438</v>
+        <v>3099</v>
       </c>
       <c r="D982" t="s">
-        <v>2439</v>
+        <v>3100</v>
       </c>
       <c r="F982" t="s">
-        <v>3069</v>
+        <v>3107</v>
       </c>
     </row>
     <row r="983" spans="1:6">
       <c r="A983" t="s">
-        <v>3070</v>
+        <v>3108</v>
       </c>
       <c r="B983" t="s">
-        <v>3071</v>
+        <v>3109</v>
       </c>
       <c r="C983" t="s">
-        <v>3072</v>
+        <v>3110</v>
       </c>
       <c r="D983" t="s">
-        <v>3073</v>
+        <v>3111</v>
       </c>
       <c r="F983" t="s">
-        <v>3074</v>
+        <v>3112</v>
       </c>
     </row>
     <row r="984" spans="1:6">
       <c r="A984" t="s">
-        <v>2478</v>
+        <v>1862</v>
       </c>
       <c r="B984" t="s">
-        <v>2479</v>
+        <v>1863</v>
       </c>
       <c r="C984" t="s">
-        <v>2980</v>
+        <v>208</v>
       </c>
       <c r="D984" t="s">
-        <v>2981</v>
+        <v>209</v>
       </c>
       <c r="F984" t="s">
-        <v>3075</v>
+        <v>3113</v>
       </c>
     </row>
     <row r="985" spans="1:6">
       <c r="A985" t="s">
-        <v>3076</v>
+        <v>1828</v>
       </c>
       <c r="B985" t="s">
-        <v>3077</v>
+        <v>1829</v>
       </c>
       <c r="C985" t="s">
-        <v>2978</v>
+        <v>3114</v>
       </c>
       <c r="D985" t="s">
-        <v>2979</v>
+        <v>3115</v>
       </c>
       <c r="F985" t="s">
-        <v>3078</v>
+        <v>3116</v>
       </c>
     </row>
     <row r="986" spans="1:6">
       <c r="A986" t="s">
-        <v>2980</v>
+        <v>3117</v>
       </c>
       <c r="B986" t="s">
-        <v>2981</v>
+        <v>3118</v>
       </c>
       <c r="C986" t="s">
-        <v>3070</v>
+        <v>3119</v>
       </c>
       <c r="D986" t="s">
-        <v>3071</v>
+        <v>3120</v>
       </c>
       <c r="F986" t="s">
-        <v>3079</v>
+        <v>3121</v>
       </c>
     </row>
     <row r="987" spans="1:6">
       <c r="A987" t="s">
-        <v>3080</v>
+        <v>3122</v>
       </c>
       <c r="B987" t="s">
-        <v>3081</v>
+        <v>3123</v>
       </c>
       <c r="C987" t="s">
-        <v>3070</v>
+        <v>3060</v>
       </c>
       <c r="D987" t="s">
-        <v>3071</v>
+        <v>3061</v>
       </c>
       <c r="F987" t="s">
-        <v>3082</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="988" spans="1:6">
       <c r="A988" t="s">
-        <v>3083</v>
+        <v>3125</v>
       </c>
       <c r="B988" t="s">
-        <v>3084</v>
+        <v>3126</v>
       </c>
       <c r="C988" t="s">
-        <v>2476</v>
+        <v>3127</v>
       </c>
       <c r="D988" t="s">
-        <v>2477</v>
+        <v>3128</v>
       </c>
       <c r="F988" t="s">
-        <v>3085</v>
+        <v>3129</v>
       </c>
     </row>
     <row r="989" spans="1:6">
       <c r="A989" t="s">
-        <v>3086</v>
+        <v>3130</v>
       </c>
       <c r="B989" t="s">
-        <v>1739</v>
+        <v>3131</v>
       </c>
       <c r="C989" t="s">
-        <v>2478</v>
+        <v>1780</v>
       </c>
       <c r="D989" t="s">
-        <v>2479</v>
+        <v>1781</v>
       </c>
       <c r="F989" t="s">
-        <v>3087</v>
+        <v>3132</v>
       </c>
     </row>
     <row r="990" spans="1:6">
       <c r="A990" t="s">
-        <v>3088</v>
+        <v>3133</v>
       </c>
       <c r="B990" t="s">
-        <v>3089</v>
+        <v>3134</v>
       </c>
       <c r="C990" t="s">
-        <v>2478</v>
+        <v>3135</v>
       </c>
       <c r="D990" t="s">
-        <v>2479</v>
+        <v>3136</v>
       </c>
       <c r="F990" t="s">
-        <v>3090</v>
+        <v>3137</v>
       </c>
     </row>
     <row r="991" spans="1:6">
       <c r="A991" t="s">
-        <v>3091</v>
+        <v>3042</v>
       </c>
       <c r="B991" t="s">
-        <v>3092</v>
+        <v>3043</v>
       </c>
       <c r="C991" t="s">
-        <v>3093</v>
+        <v>3045</v>
       </c>
       <c r="D991" t="s">
-        <v>3094</v>
+        <v>3046</v>
       </c>
       <c r="F991" t="s">
-        <v>3095</v>
+        <v>3138</v>
       </c>
     </row>
     <row r="992" spans="1:6">
       <c r="A992" t="s">
-        <v>3096</v>
+        <v>3139</v>
       </c>
       <c r="B992" t="s">
-        <v>3097</v>
+        <v>3140</v>
       </c>
       <c r="C992" t="s">
-        <v>2478</v>
+        <v>1738</v>
       </c>
       <c r="D992" t="s">
-        <v>2479</v>
+        <v>1739</v>
       </c>
       <c r="F992" t="s">
-        <v>3098</v>
+        <v>3141</v>
       </c>
     </row>
     <row r="993" spans="1:6">
       <c r="A993" t="s">
-        <v>3099</v>
+        <v>2578</v>
       </c>
       <c r="B993" t="s">
-        <v>3100</v>
+        <v>2579</v>
       </c>
       <c r="C993" t="s">
-        <v>2478</v>
+        <v>2573</v>
       </c>
       <c r="D993" t="s">
-        <v>2479</v>
+        <v>2574</v>
       </c>
       <c r="F993" t="s">
-        <v>3101</v>
+        <v>3142</v>
       </c>
     </row>
     <row r="994" spans="1:6">
       <c r="A994" t="s">
-        <v>3102</v>
+        <v>3143</v>
       </c>
       <c r="B994" t="s">
-        <v>2207</v>
+        <v>3144</v>
       </c>
       <c r="C994" t="s">
-        <v>3103</v>
+        <v>1718</v>
       </c>
       <c r="D994" t="s">
-        <v>3104</v>
+        <v>1719</v>
       </c>
       <c r="F994" t="s">
-        <v>3105</v>
+        <v>3145</v>
       </c>
     </row>
     <row r="995" spans="1:6">
       <c r="A995" t="s">
-        <v>3106</v>
+        <v>3065</v>
       </c>
       <c r="B995" t="s">
-        <v>2223</v>
+        <v>3066</v>
       </c>
       <c r="C995" t="s">
-        <v>3107</v>
+        <v>1939</v>
       </c>
       <c r="D995" t="s">
-        <v>3108</v>
+        <v>1940</v>
       </c>
       <c r="F995" t="s">
-        <v>3109</v>
+        <v>3146</v>
       </c>
     </row>
     <row r="996" spans="1:6">
       <c r="A996" t="s">
-        <v>3110</v>
+        <v>3147</v>
       </c>
       <c r="B996" t="s">
-        <v>3111</v>
+        <v>3148</v>
       </c>
       <c r="C996" t="s">
-        <v>2398</v>
+        <v>3149</v>
       </c>
       <c r="D996" t="s">
-        <v>2399</v>
+        <v>3150</v>
       </c>
       <c r="F996" t="s">
-        <v>3112</v>
+        <v>3151</v>
       </c>
     </row>
     <row r="997" spans="1:6">
       <c r="A997" t="s">
-        <v>3113</v>
+        <v>23</v>
       </c>
       <c r="B997" t="s">
-        <v>3114</v>
+        <v>24</v>
       </c>
       <c r="C997" t="s">
-        <v>3115</v>
+        <v>208</v>
       </c>
       <c r="D997" t="s">
-        <v>3116</v>
+        <v>209</v>
       </c>
       <c r="F997" t="s">
-        <v>3117</v>
+        <v>3152</v>
       </c>
     </row>
     <row r="998" spans="1:6">
       <c r="A998" t="s">
-        <v>3118</v>
+        <v>1841</v>
       </c>
       <c r="B998" t="s">
-        <v>2793</v>
+        <v>1842</v>
       </c>
       <c r="C998" t="s">
-        <v>2398</v>
+        <v>1780</v>
       </c>
       <c r="D998" t="s">
-        <v>2399</v>
+        <v>1781</v>
       </c>
       <c r="F998" t="s">
-        <v>3119</v>
+        <v>3153</v>
       </c>
     </row>
     <row r="999" spans="1:6">
       <c r="A999" t="s">
-        <v>3120</v>
+        <v>3070</v>
       </c>
       <c r="B999" t="s">
-        <v>3121</v>
+        <v>3071</v>
       </c>
       <c r="C999" t="s">
-        <v>3122</v>
+        <v>1939</v>
       </c>
       <c r="D999" t="s">
-        <v>3123</v>
+        <v>1940</v>
       </c>
       <c r="F999" t="s">
-        <v>3124</v>
+        <v>3154</v>
       </c>
     </row>
     <row r="1000" spans="1:6">
       <c r="A1000" t="s">
-        <v>3125</v>
+        <v>3155</v>
       </c>
       <c r="B1000" t="s">
-        <v>3126</v>
+        <v>3156</v>
       </c>
       <c r="C1000" t="s">
-        <v>3107</v>
+        <v>1698</v>
       </c>
       <c r="D1000" t="s">
-        <v>3108</v>
+        <v>1699</v>
       </c>
       <c r="F1000" t="s">
-        <v>3127</v>
+        <v>3157</v>
       </c>
     </row>
     <row r="1001" spans="1:6">
       <c r="A1001" t="s">
-        <v>3128</v>
+        <v>1916</v>
       </c>
       <c r="B1001" t="s">
-        <v>3129</v>
+        <v>1917</v>
       </c>
       <c r="C1001" t="s">
-        <v>3061</v>
+        <v>3158</v>
       </c>
       <c r="D1001" t="s">
-        <v>3062</v>
+        <v>3159</v>
       </c>
       <c r="F1001" t="s">
-        <v>3130</v>
+        <v>3160</v>
       </c>
     </row>
     <row r="1002" spans="1:6">
       <c r="A1002" t="s">
-        <v>3131</v>
+        <v>1738</v>
       </c>
       <c r="B1002" t="s">
-        <v>3132</v>
+        <v>1739</v>
       </c>
       <c r="C1002" t="s">
-        <v>712</v>
+        <v>1916</v>
       </c>
       <c r="D1002" t="s">
-        <v>713</v>
+        <v>1917</v>
       </c>
       <c r="F1002" t="s">
-        <v>3133</v>
+        <v>3161</v>
       </c>
     </row>
     <row r="1003" spans="1:6">
       <c r="A1003" t="s">
-        <v>3134</v>
+        <v>2700</v>
       </c>
       <c r="B1003" t="s">
-        <v>3135</v>
+        <v>2701</v>
       </c>
       <c r="C1003" t="s">
-        <v>529</v>
+        <v>1494</v>
       </c>
       <c r="D1003" t="s">
-        <v>530</v>
+        <v>1495</v>
       </c>
       <c r="F1003" t="s">
-        <v>3136</v>
+        <v>3162</v>
       </c>
     </row>
     <row r="1004" spans="1:6">
       <c r="A1004" t="s">
-        <v>712</v>
+        <v>3163</v>
       </c>
       <c r="B1004" t="s">
-        <v>713</v>
+        <v>3164</v>
       </c>
       <c r="C1004" t="s">
-        <v>529</v>
+        <v>2700</v>
       </c>
       <c r="D1004" t="s">
-        <v>530</v>
+        <v>2701</v>
       </c>
       <c r="F1004" t="s">
-        <v>3137</v>
+        <v>3165</v>
       </c>
     </row>
     <row r="1005" spans="1:6">
       <c r="A1005" t="s">
-        <v>3138</v>
+        <v>3093</v>
       </c>
       <c r="B1005" t="s">
-        <v>3139</v>
+        <v>3094</v>
       </c>
       <c r="C1005" t="s">
-        <v>474</v>
+        <v>208</v>
       </c>
       <c r="D1005" t="s">
-        <v>475</v>
+        <v>209</v>
       </c>
       <c r="F1005" t="s">
-        <v>3140</v>
+        <v>3166</v>
       </c>
     </row>
     <row r="1006" spans="1:6">
       <c r="A1006" t="s">
-        <v>3141</v>
+        <v>3167</v>
       </c>
       <c r="B1006" t="s">
-        <v>3142</v>
+        <v>3168</v>
       </c>
       <c r="C1006" t="s">
-        <v>474</v>
+        <v>3169</v>
       </c>
       <c r="D1006" t="s">
-        <v>475</v>
+        <v>3170</v>
       </c>
       <c r="F1006" t="s">
-        <v>3143</v>
+        <v>3171</v>
       </c>
     </row>
     <row r="1007" spans="1:6">
       <c r="A1007" t="s">
-        <v>3144</v>
+        <v>2596</v>
       </c>
       <c r="B1007" t="s">
-        <v>3145</v>
+        <v>2597</v>
       </c>
       <c r="C1007" t="s">
-        <v>2506</v>
+        <v>1677</v>
       </c>
       <c r="D1007" t="s">
-        <v>2507</v>
+        <v>1678</v>
       </c>
       <c r="F1007" t="s">
-        <v>3146</v>
+        <v>3172</v>
       </c>
     </row>
     <row r="1008" spans="1:6">
       <c r="A1008" t="s">
-        <v>3147</v>
+        <v>3173</v>
       </c>
       <c r="B1008" t="s">
-        <v>3148</v>
+        <v>3174</v>
       </c>
       <c r="C1008" t="s">
-        <v>547</v>
+        <v>2420</v>
       </c>
       <c r="D1008" t="s">
-        <v>548</v>
+        <v>2421</v>
       </c>
       <c r="F1008" t="s">
-        <v>3149</v>
+        <v>3175</v>
       </c>
     </row>
     <row r="1009" spans="1:6">
       <c r="A1009" t="s">
-        <v>3150</v>
+        <v>3176</v>
       </c>
       <c r="B1009" t="s">
-        <v>3151</v>
+        <v>3177</v>
       </c>
       <c r="C1009" t="s">
-        <v>529</v>
+        <v>3178</v>
       </c>
       <c r="D1009" t="s">
-        <v>530</v>
+        <v>3179</v>
       </c>
       <c r="F1009" t="s">
-        <v>3152</v>
+        <v>3180</v>
       </c>
     </row>
     <row r="1010" spans="1:6">
       <c r="A1010" t="s">
-        <v>3153</v>
+        <v>2428</v>
       </c>
       <c r="B1010" t="s">
-        <v>3154</v>
+        <v>2429</v>
       </c>
       <c r="C1010" t="s">
-        <v>3155</v>
+        <v>2441</v>
       </c>
       <c r="D1010" t="s">
-        <v>3156</v>
+        <v>2442</v>
       </c>
       <c r="F1010" t="s">
-        <v>3157</v>
+        <v>3181</v>
       </c>
     </row>
     <row r="1011" spans="1:6">
       <c r="A1011" t="s">
-        <v>3158</v>
+        <v>2433</v>
       </c>
       <c r="B1011" t="s">
-        <v>3159</v>
+        <v>2434</v>
       </c>
       <c r="C1011" t="s">
-        <v>3150</v>
+        <v>2441</v>
       </c>
       <c r="D1011" t="s">
-        <v>3151</v>
+        <v>2442</v>
       </c>
       <c r="F1011" t="s">
-        <v>3160</v>
+        <v>3182</v>
       </c>
     </row>
     <row r="1012" spans="1:6">
       <c r="A1012" t="s">
-        <v>3155</v>
+        <v>3183</v>
       </c>
       <c r="B1012" t="s">
-        <v>3156</v>
+        <v>3184</v>
       </c>
       <c r="C1012" t="s">
-        <v>3150</v>
+        <v>2428</v>
       </c>
       <c r="D1012" t="s">
-        <v>3151</v>
+        <v>2429</v>
       </c>
       <c r="F1012" t="s">
-        <v>3161</v>
+        <v>3185</v>
       </c>
     </row>
     <row r="1013" spans="1:6">
       <c r="A1013" t="s">
-        <v>3162</v>
+        <v>2999</v>
       </c>
       <c r="B1013" t="s">
-        <v>3163</v>
+        <v>3000</v>
       </c>
       <c r="C1013" t="s">
-        <v>482</v>
+        <v>2880</v>
       </c>
       <c r="D1013" t="s">
-        <v>483</v>
+        <v>2881</v>
       </c>
       <c r="F1013" t="s">
-        <v>3164</v>
+        <v>3186</v>
       </c>
     </row>
     <row r="1014" spans="1:6">
       <c r="A1014" t="s">
-        <v>3165</v>
+        <v>3187</v>
       </c>
       <c r="B1014" t="s">
-        <v>3166</v>
+        <v>3188</v>
       </c>
       <c r="C1014" t="s">
-        <v>3162</v>
+        <v>2537</v>
       </c>
       <c r="D1014" t="s">
-        <v>3163</v>
+        <v>2538</v>
       </c>
       <c r="F1014" t="s">
-        <v>3167</v>
+        <v>3189</v>
       </c>
     </row>
     <row r="1015" spans="1:6">
       <c r="A1015" t="s">
-        <v>3168</v>
+        <v>2438</v>
       </c>
       <c r="B1015" t="s">
-        <v>3169</v>
+        <v>2439</v>
       </c>
       <c r="C1015" t="s">
-        <v>3155</v>
+        <v>2537</v>
       </c>
       <c r="D1015" t="s">
-        <v>3156</v>
+        <v>2538</v>
       </c>
       <c r="F1015" t="s">
-        <v>3170</v>
+        <v>3190</v>
       </c>
     </row>
     <row r="1016" spans="1:6">
       <c r="A1016" t="s">
-        <v>3171</v>
+        <v>3002</v>
       </c>
       <c r="B1016" t="s">
-        <v>3172</v>
+        <v>3003</v>
       </c>
       <c r="C1016" t="s">
-        <v>3155</v>
+        <v>2441</v>
       </c>
       <c r="D1016" t="s">
-        <v>3156</v>
+        <v>2442</v>
       </c>
       <c r="F1016" t="s">
-        <v>3173</v>
+        <v>3191</v>
       </c>
     </row>
     <row r="1017" spans="1:6">
       <c r="A1017" t="s">
-        <v>3174</v>
+        <v>3192</v>
       </c>
       <c r="B1017" t="s">
-        <v>3175</v>
+        <v>3193</v>
       </c>
       <c r="C1017" t="s">
-        <v>3176</v>
+        <v>2431</v>
       </c>
       <c r="D1017" t="s">
-        <v>3177</v>
+        <v>2432</v>
       </c>
       <c r="F1017" t="s">
-        <v>3178</v>
+        <v>3194</v>
       </c>
     </row>
     <row r="1018" spans="1:6">
       <c r="A1018" t="s">
-        <v>3179</v>
+        <v>3010</v>
       </c>
       <c r="B1018" t="s">
-        <v>3180</v>
+        <v>3011</v>
       </c>
       <c r="C1018" t="s">
-        <v>494</v>
+        <v>2567</v>
       </c>
       <c r="D1018" t="s">
-        <v>495</v>
+        <v>2568</v>
       </c>
       <c r="F1018" t="s">
-        <v>3181</v>
+        <v>3195</v>
       </c>
     </row>
     <row r="1019" spans="1:6">
       <c r="A1019" t="s">
-        <v>3182</v>
+        <v>3196</v>
       </c>
       <c r="B1019" t="s">
-        <v>3183</v>
+        <v>3197</v>
       </c>
       <c r="C1019" t="s">
-        <v>3179</v>
+        <v>2802</v>
       </c>
       <c r="D1019" t="s">
-        <v>3180</v>
+        <v>2803</v>
       </c>
       <c r="F1019" t="s">
-        <v>3184</v>
+        <v>3198</v>
       </c>
     </row>
     <row r="1020" spans="1:6">
       <c r="A1020" t="s">
-        <v>3185</v>
+        <v>3199</v>
       </c>
       <c r="B1020" t="s">
-        <v>3186</v>
+        <v>3200</v>
       </c>
       <c r="C1020" t="s">
-        <v>547</v>
+        <v>3201</v>
       </c>
       <c r="D1020" t="s">
-        <v>548</v>
+        <v>3202</v>
       </c>
       <c r="F1020" t="s">
-        <v>3187</v>
+        <v>3203</v>
       </c>
     </row>
     <row r="1021" spans="1:6">
       <c r="A1021" t="s">
-        <v>3188</v>
+        <v>2513</v>
       </c>
       <c r="B1021" t="s">
-        <v>3189</v>
+        <v>2514</v>
       </c>
       <c r="C1021" t="s">
-        <v>529</v>
+        <v>2849</v>
       </c>
       <c r="D1021" t="s">
-        <v>530</v>
+        <v>2850</v>
       </c>
       <c r="F1021" t="s">
-        <v>3190</v>
+        <v>3204</v>
       </c>
     </row>
     <row r="1022" spans="1:6">
       <c r="A1022" t="s">
-        <v>3191</v>
+        <v>3022</v>
       </c>
       <c r="B1022" t="s">
-        <v>3192</v>
+        <v>3023</v>
       </c>
       <c r="C1022" t="s">
-        <v>3193</v>
+        <v>2772</v>
       </c>
       <c r="D1022" t="s">
-        <v>3194</v>
+        <v>977</v>
       </c>
       <c r="F1022" t="s">
-        <v>3195</v>
+        <v>3205</v>
       </c>
     </row>
     <row r="1023" spans="1:6">
       <c r="A1023" t="s">
-        <v>3196</v>
+        <v>2423</v>
       </c>
       <c r="B1023" t="s">
-        <v>3197</v>
+        <v>2424</v>
       </c>
       <c r="C1023" t="s">
-        <v>3188</v>
+        <v>2338</v>
       </c>
       <c r="D1023" t="s">
-        <v>3189</v>
+        <v>2339</v>
       </c>
       <c r="F1023" t="s">
-        <v>3198</v>
+        <v>3206</v>
       </c>
     </row>
     <row r="1024" spans="1:6">
       <c r="A1024" t="s">
-        <v>3193</v>
+        <v>3178</v>
       </c>
       <c r="B1024" t="s">
-        <v>3194</v>
+        <v>3179</v>
       </c>
       <c r="C1024" t="s">
-        <v>3188</v>
+        <v>2338</v>
       </c>
       <c r="D1024" t="s">
-        <v>3189</v>
+        <v>2339</v>
       </c>
       <c r="F1024" t="s">
-        <v>3199</v>
+        <v>3207</v>
       </c>
     </row>
     <row r="1025" spans="1:6">
       <c r="A1025" t="s">
-        <v>3200</v>
+        <v>3208</v>
       </c>
       <c r="B1025" t="s">
-        <v>3201</v>
+        <v>3209</v>
       </c>
       <c r="C1025" t="s">
-        <v>482</v>
+        <v>2857</v>
       </c>
       <c r="D1025" t="s">
-        <v>483</v>
+        <v>2858</v>
       </c>
       <c r="F1025" t="s">
-        <v>3202</v>
+        <v>3210</v>
       </c>
     </row>
     <row r="1026" spans="1:6">
       <c r="A1026" t="s">
-        <v>3203</v>
+        <v>2567</v>
       </c>
       <c r="B1026" t="s">
-        <v>3204</v>
+        <v>2568</v>
       </c>
       <c r="C1026" t="s">
-        <v>3200</v>
+        <v>2766</v>
       </c>
       <c r="D1026" t="s">
-        <v>3201</v>
+        <v>2767</v>
       </c>
       <c r="F1026" t="s">
-        <v>3205</v>
+        <v>3211</v>
       </c>
     </row>
     <row r="1027" spans="1:6">
       <c r="A1027" t="s">
-        <v>3206</v>
+        <v>1254</v>
       </c>
       <c r="B1027" t="s">
-        <v>3207</v>
+        <v>1255</v>
       </c>
       <c r="C1027" t="s">
-        <v>3193</v>
+        <v>2287</v>
       </c>
       <c r="D1027" t="s">
-        <v>3194</v>
+        <v>2288</v>
       </c>
       <c r="F1027" t="s">
-        <v>3208</v>
+        <v>3212</v>
       </c>
     </row>
     <row r="1028" spans="1:6">
       <c r="A1028" t="s">
-        <v>3209</v>
+        <v>3201</v>
       </c>
       <c r="B1028" t="s">
-        <v>3210</v>
+        <v>3202</v>
       </c>
       <c r="C1028" t="s">
-        <v>3193</v>
+        <v>2408</v>
       </c>
       <c r="D1028" t="s">
-        <v>3194</v>
+        <v>2409</v>
       </c>
       <c r="F1028" t="s">
-        <v>3211</v>
+        <v>3213</v>
       </c>
     </row>
     <row r="1029" spans="1:6">
       <c r="A1029" t="s">
-        <v>3212</v>
+        <v>3214</v>
       </c>
       <c r="B1029" t="s">
-        <v>3213</v>
+        <v>3215</v>
       </c>
       <c r="C1029" t="s">
-        <v>3176</v>
+        <v>2844</v>
       </c>
       <c r="D1029" t="s">
-        <v>3177</v>
+        <v>2845</v>
       </c>
       <c r="F1029" t="s">
-        <v>3214</v>
+        <v>3216</v>
       </c>
     </row>
     <row r="1030" spans="1:6">
       <c r="A1030" t="s">
-        <v>3215</v>
+        <v>3217</v>
       </c>
       <c r="B1030" t="s">
-        <v>3216</v>
+        <v>3218</v>
       </c>
       <c r="C1030" t="s">
-        <v>2904</v>
+        <v>2510</v>
       </c>
       <c r="D1030" t="s">
-        <v>2905</v>
+        <v>2511</v>
       </c>
       <c r="F1030" t="s">
-        <v>3217</v>
+        <v>3219</v>
       </c>
     </row>
     <row r="1031" spans="1:6">
       <c r="A1031" t="s">
-        <v>3218</v>
+        <v>2537</v>
       </c>
       <c r="B1031" t="s">
-        <v>3219</v>
+        <v>2538</v>
       </c>
       <c r="C1031" t="s">
+        <v>2443</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>2444</v>
+      </c>
+      <c r="F1031" t="s">
         <v>3220</v>
-      </c>
-[...4 lines deleted...]
-        <v>3222</v>
       </c>
     </row>
     <row r="1032" spans="1:6">
       <c r="A1032" t="s">
-        <v>3223</v>
+        <v>2462</v>
       </c>
       <c r="B1032" t="s">
-        <v>3224</v>
+        <v>2463</v>
       </c>
       <c r="C1032" t="s">
-        <v>3220</v>
+        <v>2420</v>
       </c>
       <c r="D1032" t="s">
+        <v>2421</v>
+      </c>
+      <c r="F1032" t="s">
         <v>3221</v>
-      </c>
-[...1 lines deleted...]
-        <v>3225</v>
       </c>
     </row>
     <row r="1033" spans="1:6">
       <c r="A1033" t="s">
-        <v>3226</v>
+        <v>2562</v>
       </c>
       <c r="B1033" t="s">
-        <v>3227</v>
+        <v>2563</v>
       </c>
       <c r="C1033" t="s">
-        <v>3215</v>
+        <v>2862</v>
       </c>
       <c r="D1033" t="s">
-        <v>3216</v>
+        <v>2863</v>
       </c>
       <c r="F1033" t="s">
-        <v>3228</v>
+        <v>3222</v>
       </c>
     </row>
     <row r="1034" spans="1:6">
       <c r="A1034" t="s">
-        <v>3229</v>
+        <v>2522</v>
       </c>
       <c r="B1034" t="s">
-        <v>3230</v>
+        <v>2523</v>
       </c>
       <c r="C1034" t="s">
-        <v>3220</v>
+        <v>2766</v>
       </c>
       <c r="D1034" t="s">
-        <v>3221</v>
+        <v>2767</v>
       </c>
       <c r="F1034" t="s">
-        <v>3231</v>
+        <v>3223</v>
       </c>
     </row>
     <row r="1035" spans="1:6">
       <c r="A1035" t="s">
-        <v>3232</v>
+        <v>3224</v>
       </c>
       <c r="B1035" t="s">
-        <v>3233</v>
+        <v>3225</v>
       </c>
       <c r="C1035" t="s">
-        <v>6</v>
+        <v>3020</v>
       </c>
       <c r="D1035" t="s">
-        <v>7</v>
+        <v>3021</v>
       </c>
       <c r="F1035" t="s">
-        <v>3234</v>
+        <v>3226</v>
       </c>
     </row>
     <row r="1036" spans="1:6">
       <c r="A1036" t="s">
-        <v>3235</v>
+        <v>3227</v>
       </c>
       <c r="B1036" t="s">
-        <v>3236</v>
+        <v>3228</v>
       </c>
       <c r="C1036" t="s">
-        <v>3237</v>
+        <v>2981</v>
       </c>
       <c r="D1036" t="s">
-        <v>3238</v>
+        <v>2982</v>
       </c>
       <c r="F1036" t="s">
-        <v>3239</v>
+        <v>3229</v>
       </c>
     </row>
     <row r="1037" spans="1:6">
       <c r="A1037" t="s">
-        <v>1749</v>
+        <v>3230</v>
       </c>
       <c r="B1037" t="s">
-        <v>1750</v>
+        <v>3231</v>
       </c>
       <c r="C1037" t="s">
-        <v>1717</v>
+        <v>2882</v>
       </c>
       <c r="D1037" t="s">
-        <v>1718</v>
+        <v>2883</v>
       </c>
       <c r="F1037" t="s">
-        <v>3240</v>
+        <v>3232</v>
       </c>
     </row>
     <row r="1038" spans="1:6">
       <c r="A1038" t="s">
-        <v>3241</v>
+        <v>3233</v>
       </c>
       <c r="B1038" t="s">
-        <v>3242</v>
+        <v>3234</v>
       </c>
       <c r="C1038" t="s">
+        <v>2344</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>2345</v>
+      </c>
+      <c r="F1038" t="s">
         <v>3235</v>
-      </c>
-[...4 lines deleted...]
-        <v>3243</v>
       </c>
     </row>
     <row r="1039" spans="1:6">
       <c r="A1039" t="s">
-        <v>3244</v>
+        <v>3236</v>
       </c>
       <c r="B1039" t="s">
-        <v>3245</v>
+        <v>3237</v>
       </c>
       <c r="C1039" t="s">
-        <v>41</v>
+        <v>2945</v>
       </c>
       <c r="D1039" t="s">
-        <v>42</v>
+        <v>2946</v>
       </c>
       <c r="F1039" t="s">
-        <v>3246</v>
+        <v>3238</v>
       </c>
     </row>
     <row r="1040" spans="1:6">
       <c r="A1040" t="s">
-        <v>3247</v>
+        <v>3239</v>
       </c>
       <c r="B1040" t="s">
-        <v>3248</v>
+        <v>3240</v>
       </c>
       <c r="C1040" t="s">
-        <v>39</v>
+        <v>2522</v>
       </c>
       <c r="D1040" t="s">
-        <v>40</v>
+        <v>2523</v>
       </c>
       <c r="F1040" t="s">
-        <v>3249</v>
+        <v>3241</v>
       </c>
     </row>
     <row r="1041" spans="1:6">
       <c r="A1041" t="s">
-        <v>3250</v>
+        <v>3242</v>
       </c>
       <c r="B1041" t="s">
-        <v>3251</v>
+        <v>3243</v>
       </c>
       <c r="C1041" t="s">
-        <v>39</v>
+        <v>3169</v>
       </c>
       <c r="D1041" t="s">
-        <v>40</v>
+        <v>3170</v>
       </c>
       <c r="F1041" t="s">
-        <v>3252</v>
+        <v>3244</v>
       </c>
     </row>
     <row r="1042" spans="1:6">
       <c r="A1042" t="s">
-        <v>1861</v>
+        <v>3245</v>
       </c>
       <c r="B1042" t="s">
-        <v>1862</v>
+        <v>3246</v>
       </c>
       <c r="C1042" t="s">
-        <v>1240</v>
+        <v>3247</v>
       </c>
       <c r="D1042" t="s">
-        <v>1241</v>
+        <v>3248</v>
       </c>
       <c r="F1042" t="s">
-        <v>3253</v>
+        <v>3249</v>
       </c>
     </row>
     <row r="1043" spans="1:6">
       <c r="A1043" t="s">
-        <v>3254</v>
+        <v>3247</v>
       </c>
       <c r="B1043" t="s">
-        <v>3255</v>
+        <v>3248</v>
       </c>
       <c r="C1043" t="s">
-        <v>1861</v>
+        <v>3250</v>
       </c>
       <c r="D1043" t="s">
-        <v>1862</v>
+        <v>3251</v>
       </c>
       <c r="F1043" t="s">
-        <v>3256</v>
+        <v>3252</v>
       </c>
     </row>
     <row r="1044" spans="1:6">
       <c r="A1044" t="s">
-        <v>3257</v>
+        <v>3253</v>
       </c>
       <c r="B1044" t="s">
-        <v>3258</v>
+        <v>3254</v>
       </c>
       <c r="C1044" t="s">
-        <v>3259</v>
+        <v>3247</v>
       </c>
       <c r="D1044" t="s">
-        <v>3260</v>
+        <v>3248</v>
       </c>
       <c r="F1044" t="s">
-        <v>3261</v>
+        <v>3255</v>
       </c>
     </row>
     <row r="1045" spans="1:6">
       <c r="A1045" t="s">
-        <v>3262</v>
+        <v>3256</v>
       </c>
       <c r="B1045" t="s">
-        <v>3263</v>
+        <v>3257</v>
       </c>
       <c r="C1045" t="s">
-        <v>2853</v>
+        <v>2610</v>
       </c>
       <c r="D1045" t="s">
-        <v>2854</v>
+        <v>2611</v>
       </c>
       <c r="F1045" t="s">
-        <v>3264</v>
+        <v>3258</v>
       </c>
     </row>
     <row r="1046" spans="1:6">
       <c r="A1046" t="s">
-        <v>2516</v>
+        <v>3259</v>
       </c>
       <c r="B1046" t="s">
-        <v>2517</v>
+        <v>3260</v>
       </c>
       <c r="C1046" t="s">
-        <v>2886</v>
+        <v>3261</v>
       </c>
       <c r="D1046" t="s">
-        <v>2887</v>
+        <v>3262</v>
       </c>
       <c r="F1046" t="s">
-        <v>3265</v>
+        <v>3263</v>
       </c>
     </row>
     <row r="1047" spans="1:6">
       <c r="A1047" t="s">
-        <v>3266</v>
+        <v>2667</v>
       </c>
       <c r="B1047" t="s">
-        <v>3267</v>
+        <v>2668</v>
       </c>
       <c r="C1047" t="s">
-        <v>2879</v>
+        <v>3169</v>
       </c>
       <c r="D1047" t="s">
-        <v>2880</v>
+        <v>3170</v>
       </c>
       <c r="F1047" t="s">
-        <v>3268</v>
+        <v>3264</v>
       </c>
     </row>
     <row r="1048" spans="1:6">
       <c r="A1048" t="s">
-        <v>3259</v>
+        <v>3265</v>
       </c>
       <c r="B1048" t="s">
-        <v>3260</v>
+        <v>3266</v>
       </c>
       <c r="C1048" t="s">
-        <v>1861</v>
+        <v>3167</v>
       </c>
       <c r="D1048" t="s">
-        <v>1862</v>
+        <v>3168</v>
       </c>
       <c r="F1048" t="s">
-        <v>3269</v>
+        <v>3267</v>
       </c>
     </row>
     <row r="1049" spans="1:6">
       <c r="A1049" t="s">
-        <v>3270</v>
+        <v>3169</v>
       </c>
       <c r="B1049" t="s">
-        <v>3271</v>
+        <v>3170</v>
       </c>
       <c r="C1049" t="s">
-        <v>2516</v>
+        <v>3259</v>
       </c>
       <c r="D1049" t="s">
-        <v>2517</v>
+        <v>3260</v>
       </c>
       <c r="F1049" t="s">
-        <v>3272</v>
+        <v>3268</v>
       </c>
     </row>
     <row r="1050" spans="1:6">
       <c r="A1050" t="s">
-        <v>3273</v>
+        <v>3269</v>
       </c>
       <c r="B1050" t="s">
-        <v>3274</v>
+        <v>3270</v>
       </c>
       <c r="C1050" t="s">
-        <v>3266</v>
+        <v>3259</v>
       </c>
       <c r="D1050" t="s">
-        <v>3267</v>
+        <v>3260</v>
       </c>
       <c r="F1050" t="s">
-        <v>3275</v>
+        <v>3271</v>
       </c>
     </row>
     <row r="1051" spans="1:6">
       <c r="A1051" t="s">
-        <v>3276</v>
+        <v>3272</v>
       </c>
       <c r="B1051" t="s">
-        <v>3277</v>
+        <v>3273</v>
       </c>
       <c r="C1051" t="s">
-        <v>3270</v>
+        <v>2665</v>
       </c>
       <c r="D1051" t="s">
-        <v>3271</v>
+        <v>2666</v>
       </c>
       <c r="F1051" t="s">
-        <v>3278</v>
+        <v>3274</v>
       </c>
     </row>
     <row r="1052" spans="1:6">
       <c r="A1052" t="s">
-        <v>3279</v>
+        <v>3275</v>
       </c>
       <c r="B1052" t="s">
-        <v>3280</v>
+        <v>1802</v>
       </c>
       <c r="C1052" t="s">
-        <v>3270</v>
+        <v>2667</v>
       </c>
       <c r="D1052" t="s">
-        <v>3271</v>
+        <v>2668</v>
       </c>
       <c r="F1052" t="s">
-        <v>3281</v>
+        <v>3276</v>
       </c>
     </row>
     <row r="1053" spans="1:6">
       <c r="A1053" t="s">
-        <v>3282</v>
+        <v>3277</v>
       </c>
       <c r="B1053" t="s">
-        <v>3283</v>
+        <v>3278</v>
       </c>
       <c r="C1053" t="s">
-        <v>157</v>
+        <v>2667</v>
       </c>
       <c r="D1053" t="s">
-        <v>158</v>
+        <v>2668</v>
       </c>
       <c r="F1053" t="s">
-        <v>3284</v>
+        <v>3279</v>
       </c>
     </row>
     <row r="1054" spans="1:6">
       <c r="A1054" t="s">
-        <v>3285</v>
+        <v>3280</v>
       </c>
       <c r="B1054" t="s">
-        <v>3286</v>
+        <v>3281</v>
       </c>
       <c r="C1054" t="s">
-        <v>1667</v>
+        <v>3282</v>
       </c>
       <c r="D1054" t="s">
-        <v>1668</v>
+        <v>3283</v>
       </c>
       <c r="F1054" t="s">
-        <v>3287</v>
+        <v>3284</v>
       </c>
     </row>
     <row r="1055" spans="1:6">
       <c r="A1055" t="s">
-        <v>3288</v>
+        <v>3285</v>
       </c>
       <c r="B1055" t="s">
-        <v>3289</v>
+        <v>3286</v>
       </c>
       <c r="C1055" t="s">
-        <v>1667</v>
+        <v>2667</v>
       </c>
       <c r="D1055" t="s">
-        <v>1668</v>
+        <v>2668</v>
       </c>
       <c r="F1055" t="s">
-        <v>3290</v>
+        <v>3287</v>
       </c>
     </row>
     <row r="1056" spans="1:6">
       <c r="A1056" t="s">
-        <v>3291</v>
+        <v>3288</v>
       </c>
       <c r="B1056" t="s">
-        <v>3292</v>
+        <v>3289</v>
       </c>
       <c r="C1056" t="s">
-        <v>23</v>
+        <v>2667</v>
       </c>
       <c r="D1056" t="s">
-        <v>24</v>
+        <v>2668</v>
       </c>
       <c r="F1056" t="s">
-        <v>3293</v>
+        <v>3290</v>
       </c>
     </row>
     <row r="1057" spans="1:6">
       <c r="A1057" t="s">
-        <v>1783</v>
+        <v>3291</v>
       </c>
       <c r="B1057" t="s">
-        <v>1784</v>
+        <v>2379</v>
       </c>
       <c r="C1057" t="s">
-        <v>1717</v>
+        <v>3292</v>
       </c>
       <c r="D1057" t="s">
-        <v>1718</v>
+        <v>3293</v>
       </c>
       <c r="F1057" t="s">
         <v>3294</v>
       </c>
     </row>
     <row r="1058" spans="1:6">
       <c r="A1058" t="s">
         <v>3295</v>
       </c>
       <c r="B1058" t="s">
+        <v>2395</v>
+      </c>
+      <c r="C1058" t="s">
         <v>3296</v>
       </c>
-      <c r="C1058" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1058" t="s">
-        <v>3258</v>
+        <v>3297</v>
       </c>
       <c r="F1058" t="s">
-        <v>3297</v>
+        <v>3298</v>
       </c>
     </row>
     <row r="1059" spans="1:6">
       <c r="A1059" t="s">
-        <v>2886</v>
+        <v>3299</v>
       </c>
       <c r="B1059" t="s">
-        <v>2887</v>
+        <v>3300</v>
       </c>
       <c r="C1059" t="s">
-        <v>1717</v>
+        <v>2570</v>
       </c>
       <c r="D1059" t="s">
-        <v>1718</v>
+        <v>2571</v>
       </c>
       <c r="F1059" t="s">
-        <v>3298</v>
+        <v>3301</v>
       </c>
     </row>
     <row r="1060" spans="1:6">
       <c r="A1060" t="s">
-        <v>3299</v>
+        <v>3302</v>
       </c>
       <c r="B1060" t="s">
-        <v>3300</v>
+        <v>3303</v>
       </c>
       <c r="C1060" t="s">
-        <v>3254</v>
+        <v>3304</v>
       </c>
       <c r="D1060" t="s">
-        <v>3255</v>
+        <v>3305</v>
       </c>
       <c r="F1060" t="s">
-        <v>3301</v>
+        <v>3306</v>
       </c>
     </row>
     <row r="1061" spans="1:6">
       <c r="A1061" t="s">
-        <v>3302</v>
+        <v>3307</v>
       </c>
       <c r="B1061" t="s">
-        <v>3303</v>
+        <v>2982</v>
       </c>
       <c r="C1061" t="s">
-        <v>1861</v>
+        <v>2570</v>
       </c>
       <c r="D1061" t="s">
-        <v>1862</v>
+        <v>2571</v>
       </c>
       <c r="F1061" t="s">
-        <v>3304</v>
+        <v>3308</v>
       </c>
     </row>
     <row r="1062" spans="1:6">
       <c r="A1062" t="s">
-        <v>3305</v>
+        <v>3309</v>
       </c>
       <c r="B1062" t="s">
-        <v>3306</v>
+        <v>3310</v>
       </c>
       <c r="C1062" t="s">
-        <v>1294</v>
+        <v>3311</v>
       </c>
       <c r="D1062" t="s">
-        <v>1295</v>
+        <v>3312</v>
       </c>
       <c r="F1062" t="s">
-        <v>3307</v>
+        <v>3313</v>
       </c>
     </row>
     <row r="1063" spans="1:6">
       <c r="A1063" t="s">
-        <v>3308</v>
+        <v>3314</v>
       </c>
       <c r="B1063" t="s">
-        <v>3309</v>
+        <v>3315</v>
       </c>
       <c r="C1063" t="s">
-        <v>3299</v>
+        <v>3296</v>
       </c>
       <c r="D1063" t="s">
-        <v>3300</v>
+        <v>3297</v>
       </c>
       <c r="F1063" t="s">
-        <v>3310</v>
+        <v>3316</v>
       </c>
     </row>
     <row r="1064" spans="1:6">
       <c r="A1064" t="s">
-        <v>3311</v>
+        <v>3317</v>
       </c>
       <c r="B1064" t="s">
-        <v>3312</v>
+        <v>3318</v>
       </c>
       <c r="C1064" t="s">
-        <v>3254</v>
+        <v>3250</v>
       </c>
       <c r="D1064" t="s">
-        <v>3255</v>
+        <v>3251</v>
       </c>
       <c r="F1064" t="s">
-        <v>3313</v>
+        <v>3319</v>
       </c>
     </row>
     <row r="1065" spans="1:6">
       <c r="A1065" t="s">
-        <v>3314</v>
+        <v>3320</v>
       </c>
       <c r="B1065" t="s">
-        <v>3315</v>
+        <v>3321</v>
       </c>
       <c r="C1065" t="s">
-        <v>3305</v>
+        <v>775</v>
       </c>
       <c r="D1065" t="s">
-        <v>3306</v>
+        <v>776</v>
       </c>
       <c r="F1065" t="s">
-        <v>3316</v>
+        <v>3322</v>
       </c>
     </row>
     <row r="1066" spans="1:6">
       <c r="A1066" t="s">
-        <v>1685</v>
+        <v>3323</v>
       </c>
       <c r="B1066" t="s">
-        <v>1686</v>
+        <v>3324</v>
       </c>
       <c r="C1066" t="s">
-        <v>1240</v>
+        <v>592</v>
       </c>
       <c r="D1066" t="s">
-        <v>1241</v>
+        <v>593</v>
       </c>
       <c r="F1066" t="s">
-        <v>3317</v>
+        <v>3325</v>
       </c>
     </row>
     <row r="1067" spans="1:6">
       <c r="A1067" t="s">
-        <v>3318</v>
+        <v>775</v>
       </c>
       <c r="B1067" t="s">
-        <v>3319</v>
+        <v>776</v>
       </c>
       <c r="C1067" t="s">
-        <v>1240</v>
+        <v>592</v>
       </c>
       <c r="D1067" t="s">
-        <v>1241</v>
+        <v>593</v>
       </c>
       <c r="F1067" t="s">
-        <v>3320</v>
+        <v>3326</v>
       </c>
     </row>
     <row r="1068" spans="1:6">
       <c r="A1068" t="s">
-        <v>3321</v>
+        <v>3327</v>
       </c>
       <c r="B1068" t="s">
-        <v>3322</v>
+        <v>3328</v>
       </c>
       <c r="C1068" t="s">
-        <v>1680</v>
+        <v>537</v>
       </c>
       <c r="D1068" t="s">
-        <v>1681</v>
+        <v>538</v>
       </c>
       <c r="F1068" t="s">
-        <v>3323</v>
+        <v>3329</v>
       </c>
     </row>
     <row r="1069" spans="1:6">
       <c r="A1069" t="s">
-        <v>1690</v>
+        <v>3330</v>
       </c>
       <c r="B1069" t="s">
-        <v>1691</v>
+        <v>3331</v>
       </c>
       <c r="C1069" t="s">
-        <v>1680</v>
+        <v>537</v>
       </c>
       <c r="D1069" t="s">
-        <v>1681</v>
+        <v>538</v>
       </c>
       <c r="F1069" t="s">
-        <v>3324</v>
+        <v>3332</v>
       </c>
     </row>
     <row r="1070" spans="1:6">
       <c r="A1070" t="s">
-        <v>3325</v>
+        <v>3333</v>
       </c>
       <c r="B1070" t="s">
-        <v>3326</v>
+        <v>3334</v>
       </c>
       <c r="C1070" t="s">
-        <v>2902</v>
+        <v>2695</v>
       </c>
       <c r="D1070" t="s">
-        <v>2903</v>
+        <v>2696</v>
       </c>
       <c r="F1070" t="s">
-        <v>3327</v>
+        <v>3335</v>
       </c>
     </row>
     <row r="1071" spans="1:6">
       <c r="A1071" t="s">
-        <v>3328</v>
+        <v>3336</v>
       </c>
       <c r="B1071" t="s">
-        <v>3329</v>
+        <v>3337</v>
       </c>
       <c r="C1071" t="s">
-        <v>3330</v>
+        <v>610</v>
       </c>
       <c r="D1071" t="s">
-        <v>3331</v>
+        <v>611</v>
       </c>
       <c r="F1071" t="s">
-        <v>3332</v>
+        <v>3338</v>
       </c>
     </row>
     <row r="1072" spans="1:6">
       <c r="A1072" t="s">
-        <v>3333</v>
+        <v>3339</v>
       </c>
       <c r="B1072" t="s">
-        <v>3334</v>
+        <v>3340</v>
       </c>
       <c r="C1072" t="s">
-        <v>3335</v>
+        <v>592</v>
       </c>
       <c r="D1072" t="s">
-        <v>3336</v>
+        <v>593</v>
       </c>
       <c r="F1072" t="s">
-        <v>3337</v>
+        <v>3341</v>
       </c>
     </row>
     <row r="1073" spans="1:6">
       <c r="A1073" t="s">
-        <v>3338</v>
+        <v>3342</v>
       </c>
       <c r="B1073" t="s">
-        <v>3339</v>
+        <v>3343</v>
       </c>
       <c r="C1073" t="s">
-        <v>2902</v>
+        <v>3344</v>
       </c>
       <c r="D1073" t="s">
-        <v>2903</v>
+        <v>3345</v>
       </c>
       <c r="F1073" t="s">
-        <v>3340</v>
+        <v>3346</v>
       </c>
     </row>
     <row r="1074" spans="1:6">
       <c r="A1074" t="s">
-        <v>3341</v>
+        <v>3347</v>
       </c>
       <c r="B1074" t="s">
-        <v>3342</v>
+        <v>3348</v>
       </c>
       <c r="C1074" t="s">
-        <v>2902</v>
+        <v>3339</v>
       </c>
       <c r="D1074" t="s">
-        <v>2903</v>
+        <v>3340</v>
       </c>
       <c r="F1074" t="s">
-        <v>3343</v>
+        <v>3349</v>
       </c>
     </row>
     <row r="1075" spans="1:6">
       <c r="A1075" t="s">
         <v>3344</v>
       </c>
       <c r="B1075" t="s">
         <v>3345</v>
       </c>
       <c r="C1075" t="s">
-        <v>3330</v>
+        <v>3339</v>
       </c>
       <c r="D1075" t="s">
-        <v>3331</v>
+        <v>3340</v>
       </c>
       <c r="F1075" t="s">
-        <v>3346</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="1076" spans="1:6">
       <c r="A1076" t="s">
-        <v>3347</v>
+        <v>3351</v>
       </c>
       <c r="B1076" t="s">
-        <v>3348</v>
+        <v>3352</v>
       </c>
       <c r="C1076" t="s">
-        <v>23</v>
+        <v>545</v>
       </c>
       <c r="D1076" t="s">
-        <v>24</v>
+        <v>546</v>
       </c>
       <c r="F1076" t="s">
-        <v>3349</v>
+        <v>3353</v>
       </c>
     </row>
     <row r="1077" spans="1:6">
       <c r="A1077" t="s">
-        <v>3350</v>
+        <v>3354</v>
       </c>
       <c r="B1077" t="s">
+        <v>3355</v>
+      </c>
+      <c r="C1077" t="s">
         <v>3351</v>
       </c>
-      <c r="C1077" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1077" t="s">
-        <v>3334</v>
+        <v>3352</v>
       </c>
       <c r="F1077" t="s">
-        <v>3352</v>
+        <v>3356</v>
       </c>
     </row>
     <row r="1078" spans="1:6">
       <c r="A1078" t="s">
-        <v>3353</v>
+        <v>3357</v>
       </c>
       <c r="B1078" t="s">
-        <v>3354</v>
+        <v>3358</v>
       </c>
       <c r="C1078" t="s">
-        <v>3355</v>
+        <v>3344</v>
       </c>
       <c r="D1078" t="s">
-        <v>3356</v>
+        <v>3345</v>
       </c>
       <c r="F1078" t="s">
-        <v>3357</v>
+        <v>3359</v>
       </c>
     </row>
     <row r="1079" spans="1:6">
       <c r="A1079" t="s">
-        <v>3358</v>
+        <v>3360</v>
       </c>
       <c r="B1079" t="s">
-        <v>3359</v>
+        <v>3361</v>
       </c>
       <c r="C1079" t="s">
-        <v>1647</v>
+        <v>3344</v>
       </c>
       <c r="D1079" t="s">
-        <v>1648</v>
+        <v>3345</v>
       </c>
       <c r="F1079" t="s">
-        <v>3360</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="1080" spans="1:6">
       <c r="A1080" t="s">
-        <v>3361</v>
+        <v>3363</v>
       </c>
       <c r="B1080" t="s">
-        <v>3362</v>
+        <v>3364</v>
       </c>
       <c r="C1080" t="s">
-        <v>3363</v>
+        <v>3365</v>
       </c>
       <c r="D1080" t="s">
-        <v>3364</v>
+        <v>3366</v>
       </c>
       <c r="F1080" t="s">
-        <v>3365</v>
+        <v>3367</v>
       </c>
     </row>
     <row r="1081" spans="1:6">
       <c r="A1081" t="s">
-        <v>3363</v>
+        <v>3368</v>
       </c>
       <c r="B1081" t="s">
-        <v>3364</v>
+        <v>3369</v>
       </c>
       <c r="C1081" t="s">
-        <v>3305</v>
+        <v>557</v>
       </c>
       <c r="D1081" t="s">
-        <v>3306</v>
+        <v>558</v>
       </c>
       <c r="F1081" t="s">
-        <v>3366</v>
+        <v>3370</v>
       </c>
     </row>
     <row r="1082" spans="1:6">
       <c r="A1082" t="s">
-        <v>1810</v>
+        <v>3371</v>
       </c>
       <c r="B1082" t="s">
-        <v>1811</v>
+        <v>3372</v>
       </c>
       <c r="C1082" t="s">
-        <v>1797</v>
+        <v>3368</v>
       </c>
       <c r="D1082" t="s">
-        <v>1798</v>
+        <v>3369</v>
       </c>
       <c r="F1082" t="s">
-        <v>3367</v>
+        <v>3373</v>
       </c>
     </row>
     <row r="1083" spans="1:6">
       <c r="A1083" t="s">
-        <v>3355</v>
+        <v>3374</v>
       </c>
       <c r="B1083" t="s">
-        <v>3356</v>
+        <v>3375</v>
       </c>
       <c r="C1083" t="s">
-        <v>1792</v>
+        <v>610</v>
       </c>
       <c r="D1083" t="s">
-        <v>1793</v>
+        <v>611</v>
       </c>
       <c r="F1083" t="s">
-        <v>3368</v>
+        <v>3376</v>
       </c>
     </row>
     <row r="1084" spans="1:6">
       <c r="A1084" t="s">
-        <v>3369</v>
+        <v>3377</v>
       </c>
       <c r="B1084" t="s">
-        <v>3370</v>
+        <v>3378</v>
       </c>
       <c r="C1084" t="s">
-        <v>3358</v>
+        <v>592</v>
       </c>
       <c r="D1084" t="s">
-        <v>3359</v>
+        <v>593</v>
       </c>
       <c r="F1084" t="s">
-        <v>3371</v>
+        <v>3379</v>
       </c>
     </row>
     <row r="1085" spans="1:6">
       <c r="A1085" t="s">
-        <v>3372</v>
+        <v>3380</v>
       </c>
       <c r="B1085" t="s">
-        <v>3373</v>
+        <v>3381</v>
       </c>
       <c r="C1085" t="s">
-        <v>1717</v>
+        <v>3382</v>
       </c>
       <c r="D1085" t="s">
-        <v>1718</v>
+        <v>3383</v>
       </c>
       <c r="F1085" t="s">
-        <v>3374</v>
+        <v>3384</v>
       </c>
     </row>
     <row r="1086" spans="1:6">
       <c r="A1086" t="s">
-        <v>3375</v>
+        <v>3385</v>
       </c>
       <c r="B1086" t="s">
-        <v>3376</v>
+        <v>3386</v>
       </c>
       <c r="C1086" t="s">
         <v>3377</v>
       </c>
       <c r="D1086" t="s">
         <v>3378</v>
       </c>
       <c r="F1086" t="s">
-        <v>3379</v>
+        <v>3387</v>
       </c>
     </row>
     <row r="1087" spans="1:6">
       <c r="A1087" t="s">
+        <v>3382</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>3383</v>
+      </c>
+      <c r="C1087" t="s">
         <v>3377</v>
       </c>
-      <c r="B1087" t="s">
+      <c r="D1087" t="s">
         <v>3378</v>
       </c>
-      <c r="C1087" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1087" t="s">
-        <v>3380</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="1088" spans="1:6">
       <c r="A1088" t="s">
-        <v>3381</v>
+        <v>3389</v>
       </c>
       <c r="B1088" t="s">
-        <v>3382</v>
+        <v>3390</v>
       </c>
       <c r="C1088" t="s">
-        <v>3377</v>
+        <v>545</v>
       </c>
       <c r="D1088" t="s">
-        <v>3378</v>
+        <v>546</v>
       </c>
       <c r="F1088" t="s">
-        <v>3383</v>
+        <v>3391</v>
       </c>
     </row>
     <row r="1089" spans="1:6">
       <c r="A1089" t="s">
-        <v>3384</v>
+        <v>3392</v>
       </c>
       <c r="B1089" t="s">
-        <v>3385</v>
+        <v>3393</v>
       </c>
       <c r="C1089" t="s">
-        <v>3386</v>
+        <v>3389</v>
       </c>
       <c r="D1089" t="s">
-        <v>3387</v>
+        <v>3390</v>
       </c>
       <c r="F1089" t="s">
-        <v>3388</v>
+        <v>3394</v>
       </c>
     </row>
     <row r="1090" spans="1:6">
       <c r="A1090" t="s">
-        <v>2858</v>
+        <v>3395</v>
       </c>
       <c r="B1090" t="s">
-        <v>2859</v>
+        <v>3396</v>
       </c>
       <c r="C1090" t="s">
-        <v>1633</v>
+        <v>3382</v>
       </c>
       <c r="D1090" t="s">
-        <v>1634</v>
+        <v>3383</v>
       </c>
       <c r="F1090" t="s">
-        <v>3389</v>
+        <v>3397</v>
       </c>
     </row>
     <row r="1091" spans="1:6">
       <c r="A1091" t="s">
-        <v>3390</v>
+        <v>3398</v>
       </c>
       <c r="B1091" t="s">
-        <v>3391</v>
+        <v>3399</v>
       </c>
       <c r="C1091" t="s">
-        <v>1638</v>
+        <v>3382</v>
       </c>
       <c r="D1091" t="s">
-        <v>1639</v>
+        <v>3383</v>
       </c>
       <c r="F1091" t="s">
-        <v>3392</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="1092" spans="1:6">
       <c r="A1092" t="s">
-        <v>3393</v>
+        <v>3401</v>
       </c>
       <c r="B1092" t="s">
-        <v>3394</v>
+        <v>3402</v>
       </c>
       <c r="C1092" t="s">
-        <v>1655</v>
+        <v>3365</v>
       </c>
       <c r="D1092" t="s">
-        <v>1656</v>
+        <v>3366</v>
       </c>
       <c r="F1092" t="s">
-        <v>3395</v>
+        <v>3403</v>
       </c>
     </row>
     <row r="1093" spans="1:6">
       <c r="A1093" t="s">
-        <v>3396</v>
+        <v>3404</v>
       </c>
       <c r="B1093" t="s">
-        <v>3397</v>
+        <v>3405</v>
       </c>
       <c r="C1093" t="s">
-        <v>1240</v>
+        <v>3093</v>
       </c>
       <c r="D1093" t="s">
-        <v>1241</v>
+        <v>3094</v>
       </c>
       <c r="F1093" t="s">
-        <v>3398</v>
+        <v>3406</v>
       </c>
     </row>
     <row r="1094" spans="1:6">
       <c r="A1094" t="s">
-        <v>3399</v>
+        <v>3407</v>
       </c>
       <c r="B1094" t="s">
-        <v>3400</v>
+        <v>3408</v>
       </c>
       <c r="C1094" t="s">
-        <v>1641</v>
+        <v>3409</v>
       </c>
       <c r="D1094" t="s">
-        <v>1642</v>
+        <v>3410</v>
       </c>
       <c r="F1094" t="s">
-        <v>3401</v>
+        <v>3411</v>
       </c>
     </row>
     <row r="1095" spans="1:6">
       <c r="A1095" t="s">
-        <v>3402</v>
+        <v>3412</v>
       </c>
       <c r="B1095" t="s">
-        <v>3403</v>
+        <v>3413</v>
       </c>
       <c r="C1095" t="s">
-        <v>1876</v>
+        <v>3409</v>
       </c>
       <c r="D1095" t="s">
-        <v>1877</v>
+        <v>3410</v>
       </c>
       <c r="F1095" t="s">
-        <v>3404</v>
+        <v>3414</v>
       </c>
     </row>
     <row r="1096" spans="1:6">
       <c r="A1096" t="s">
+        <v>3415</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>3416</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>3404</v>
+      </c>
+      <c r="D1096" t="s">
         <v>3405</v>
       </c>
-      <c r="B1096" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F1096" t="s">
-        <v>3407</v>
+        <v>3417</v>
       </c>
     </row>
     <row r="1097" spans="1:6">
       <c r="A1097" t="s">
-        <v>3408</v>
+        <v>3418</v>
       </c>
       <c r="B1097" t="s">
+        <v>3419</v>
+      </c>
+      <c r="C1097" t="s">
         <v>3409</v>
       </c>
-      <c r="C1097" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1097" t="s">
-        <v>2959</v>
+        <v>3410</v>
       </c>
       <c r="F1097" t="s">
-        <v>3410</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="1098" spans="1:6">
       <c r="A1098" t="s">
-        <v>2960</v>
+        <v>3421</v>
       </c>
       <c r="B1098" t="s">
-        <v>2961</v>
+        <v>3422</v>
       </c>
       <c r="C1098" t="s">
-        <v>1824</v>
+        <v>6</v>
       </c>
       <c r="D1098" t="s">
-        <v>1825</v>
+        <v>7</v>
       </c>
       <c r="F1098" t="s">
-        <v>3411</v>
+        <v>3423</v>
       </c>
     </row>
     <row r="1099" spans="1:6">
       <c r="A1099" t="s">
-        <v>3412</v>
+        <v>3424</v>
       </c>
       <c r="B1099" t="s">
-        <v>3413</v>
+        <v>3425</v>
       </c>
       <c r="C1099" t="s">
-        <v>23</v>
+        <v>3426</v>
       </c>
       <c r="D1099" t="s">
-        <v>24</v>
+        <v>3427</v>
       </c>
       <c r="F1099" t="s">
-        <v>3414</v>
+        <v>3428</v>
       </c>
     </row>
     <row r="1100" spans="1:6">
       <c r="A1100" t="s">
-        <v>3415</v>
+        <v>1812</v>
       </c>
       <c r="B1100" t="s">
-        <v>3416</v>
+        <v>1813</v>
       </c>
       <c r="C1100" t="s">
-        <v>23</v>
+        <v>1780</v>
       </c>
       <c r="D1100" t="s">
-        <v>24</v>
+        <v>1781</v>
       </c>
       <c r="F1100" t="s">
-        <v>3417</v>
+        <v>3429</v>
       </c>
     </row>
     <row r="1101" spans="1:6">
       <c r="A1101" t="s">
-        <v>3418</v>
+        <v>3430</v>
       </c>
       <c r="B1101" t="s">
-        <v>3419</v>
+        <v>3431</v>
       </c>
       <c r="C1101" t="s">
-        <v>1778</v>
+        <v>3424</v>
       </c>
       <c r="D1101" t="s">
-        <v>1779</v>
+        <v>3425</v>
       </c>
       <c r="F1101" t="s">
-        <v>3420</v>
+        <v>3432</v>
       </c>
     </row>
     <row r="1102" spans="1:6">
       <c r="A1102" t="s">
-        <v>2419</v>
+        <v>3433</v>
       </c>
       <c r="B1102" t="s">
-        <v>2420</v>
+        <v>3434</v>
       </c>
       <c r="C1102" t="s">
-        <v>3418</v>
+        <v>41</v>
       </c>
       <c r="D1102" t="s">
-        <v>3419</v>
+        <v>42</v>
       </c>
       <c r="F1102" t="s">
-        <v>3421</v>
+        <v>3435</v>
       </c>
     </row>
     <row r="1103" spans="1:6">
       <c r="A1103" t="s">
-        <v>1680</v>
+        <v>3436</v>
       </c>
       <c r="B1103" t="s">
-        <v>1681</v>
+        <v>3437</v>
       </c>
       <c r="C1103" t="s">
-        <v>1635</v>
+        <v>39</v>
       </c>
       <c r="D1103" t="s">
-        <v>1636</v>
+        <v>40</v>
       </c>
       <c r="F1103" t="s">
-        <v>3422</v>
+        <v>3438</v>
       </c>
     </row>
     <row r="1104" spans="1:6">
       <c r="A1104" t="s">
-        <v>3423</v>
+        <v>3439</v>
       </c>
       <c r="B1104" t="s">
-        <v>3424</v>
+        <v>3440</v>
       </c>
       <c r="C1104" t="s">
-        <v>1853</v>
+        <v>39</v>
       </c>
       <c r="D1104" t="s">
-        <v>1854</v>
+        <v>40</v>
       </c>
       <c r="F1104" t="s">
-        <v>3425</v>
+        <v>3441</v>
       </c>
     </row>
     <row r="1105" spans="1:6">
       <c r="A1105" t="s">
-        <v>1630</v>
+        <v>1924</v>
       </c>
       <c r="B1105" t="s">
-        <v>1631</v>
+        <v>1925</v>
       </c>
       <c r="C1105" t="s">
-        <v>1853</v>
+        <v>1303</v>
       </c>
       <c r="D1105" t="s">
-        <v>1854</v>
+        <v>1304</v>
       </c>
       <c r="F1105" t="s">
-        <v>3426</v>
+        <v>3442</v>
       </c>
     </row>
     <row r="1106" spans="1:6">
       <c r="A1106" t="s">
-        <v>3427</v>
+        <v>3443</v>
       </c>
       <c r="B1106" t="s">
-        <v>3428</v>
+        <v>3444</v>
       </c>
       <c r="C1106" t="s">
-        <v>3429</v>
+        <v>1924</v>
       </c>
       <c r="D1106" t="s">
-        <v>3430</v>
+        <v>1925</v>
       </c>
       <c r="F1106" t="s">
-        <v>3431</v>
+        <v>3445</v>
       </c>
     </row>
     <row r="1107" spans="1:6">
       <c r="A1107" t="s">
-        <v>3432</v>
+        <v>3446</v>
       </c>
       <c r="B1107" t="s">
-        <v>3433</v>
+        <v>3447</v>
       </c>
       <c r="C1107" t="s">
-        <v>1256</v>
+        <v>3448</v>
       </c>
       <c r="D1107" t="s">
-        <v>1257</v>
+        <v>3449</v>
       </c>
       <c r="F1107" t="s">
-        <v>3434</v>
+        <v>3450</v>
       </c>
     </row>
     <row r="1108" spans="1:6">
       <c r="A1108" t="s">
-        <v>3435</v>
+        <v>3451</v>
       </c>
       <c r="B1108" t="s">
-        <v>3436</v>
+        <v>3452</v>
       </c>
       <c r="C1108" t="s">
-        <v>3432</v>
+        <v>3042</v>
       </c>
       <c r="D1108" t="s">
-        <v>3433</v>
+        <v>3043</v>
       </c>
       <c r="F1108" t="s">
-        <v>3437</v>
+        <v>3453</v>
       </c>
     </row>
     <row r="1109" spans="1:6">
       <c r="A1109" t="s">
-        <v>3438</v>
+        <v>2705</v>
       </c>
       <c r="B1109" t="s">
-        <v>3439</v>
+        <v>2706</v>
       </c>
       <c r="C1109" t="s">
-        <v>3432</v>
+        <v>3075</v>
       </c>
       <c r="D1109" t="s">
-        <v>3433</v>
+        <v>3076</v>
       </c>
       <c r="F1109" t="s">
-        <v>3440</v>
+        <v>3454</v>
       </c>
     </row>
     <row r="1110" spans="1:6">
       <c r="A1110" t="s">
-        <v>3441</v>
+        <v>3455</v>
       </c>
       <c r="B1110" t="s">
-        <v>3442</v>
+        <v>3456</v>
       </c>
       <c r="C1110" t="s">
-        <v>3432</v>
+        <v>3068</v>
       </c>
       <c r="D1110" t="s">
-        <v>3433</v>
+        <v>3069</v>
       </c>
       <c r="F1110" t="s">
-        <v>3443</v>
+        <v>3457</v>
       </c>
     </row>
     <row r="1111" spans="1:6">
       <c r="A1111" t="s">
-        <v>3444</v>
+        <v>3448</v>
       </c>
       <c r="B1111" t="s">
-        <v>3445</v>
+        <v>3449</v>
       </c>
       <c r="C1111" t="s">
-        <v>3441</v>
+        <v>1924</v>
       </c>
       <c r="D1111" t="s">
-        <v>3442</v>
+        <v>1925</v>
       </c>
       <c r="F1111" t="s">
-        <v>3446</v>
+        <v>3458</v>
       </c>
     </row>
     <row r="1112" spans="1:6">
       <c r="A1112" t="s">
-        <v>71</v>
+        <v>3459</v>
       </c>
       <c r="B1112" t="s">
-        <v>72</v>
+        <v>3460</v>
       </c>
       <c r="C1112" t="s">
-        <v>3441</v>
+        <v>2705</v>
       </c>
       <c r="D1112" t="s">
-        <v>3442</v>
+        <v>2706</v>
       </c>
       <c r="F1112" t="s">
-        <v>3447</v>
+        <v>3461</v>
       </c>
     </row>
     <row r="1113" spans="1:6">
       <c r="A1113" t="s">
-        <v>3448</v>
+        <v>3462</v>
       </c>
       <c r="B1113" t="s">
-        <v>3449</v>
+        <v>3463</v>
       </c>
       <c r="C1113" t="s">
-        <v>1256</v>
+        <v>3455</v>
       </c>
       <c r="D1113" t="s">
-        <v>1257</v>
+        <v>3456</v>
       </c>
       <c r="F1113" t="s">
-        <v>3450</v>
+        <v>3464</v>
       </c>
     </row>
     <row r="1114" spans="1:6">
       <c r="A1114" t="s">
-        <v>3451</v>
+        <v>3465</v>
       </c>
       <c r="B1114" t="s">
-        <v>3452</v>
+        <v>3466</v>
       </c>
       <c r="C1114" t="s">
-        <v>3448</v>
+        <v>3459</v>
       </c>
       <c r="D1114" t="s">
-        <v>3449</v>
+        <v>3460</v>
       </c>
       <c r="F1114" t="s">
-        <v>3453</v>
+        <v>3467</v>
       </c>
     </row>
     <row r="1115" spans="1:6">
       <c r="A1115" t="s">
-        <v>3454</v>
+        <v>3468</v>
       </c>
       <c r="B1115" t="s">
-        <v>3455</v>
+        <v>3469</v>
       </c>
       <c r="C1115" t="s">
-        <v>3448</v>
+        <v>3459</v>
       </c>
       <c r="D1115" t="s">
-        <v>3449</v>
+        <v>3460</v>
       </c>
       <c r="F1115" t="s">
-        <v>3456</v>
+        <v>3470</v>
       </c>
     </row>
     <row r="1116" spans="1:6">
       <c r="A1116" t="s">
-        <v>3457</v>
+        <v>3471</v>
       </c>
       <c r="B1116" t="s">
-        <v>3458</v>
+        <v>3472</v>
       </c>
       <c r="C1116" t="s">
-        <v>3448</v>
+        <v>208</v>
       </c>
       <c r="D1116" t="s">
-        <v>3449</v>
+        <v>209</v>
       </c>
       <c r="F1116" t="s">
-        <v>3459</v>
+        <v>3473</v>
       </c>
     </row>
     <row r="1117" spans="1:6">
       <c r="A1117" t="s">
-        <v>3460</v>
+        <v>3474</v>
       </c>
       <c r="B1117" t="s">
-        <v>3461</v>
+        <v>3475</v>
       </c>
       <c r="C1117" t="s">
-        <v>3457</v>
+        <v>1730</v>
       </c>
       <c r="D1117" t="s">
-        <v>3458</v>
+        <v>1731</v>
       </c>
       <c r="F1117" t="s">
-        <v>3462</v>
+        <v>3476</v>
       </c>
     </row>
     <row r="1118" spans="1:6">
       <c r="A1118" t="s">
-        <v>3463</v>
+        <v>3477</v>
       </c>
       <c r="B1118" t="s">
-        <v>3464</v>
+        <v>3478</v>
       </c>
       <c r="C1118" t="s">
-        <v>3457</v>
+        <v>1730</v>
       </c>
       <c r="D1118" t="s">
-        <v>3458</v>
+        <v>1731</v>
       </c>
       <c r="F1118" t="s">
-        <v>3465</v>
+        <v>3479</v>
       </c>
     </row>
     <row r="1119" spans="1:6">
       <c r="A1119" t="s">
-        <v>3466</v>
+        <v>3480</v>
       </c>
       <c r="B1119" t="s">
-        <v>3467</v>
+        <v>3481</v>
       </c>
       <c r="C1119" t="s">
-        <v>1421</v>
+        <v>23</v>
       </c>
       <c r="D1119" t="s">
-        <v>1422</v>
+        <v>24</v>
       </c>
       <c r="F1119" t="s">
-        <v>3468</v>
+        <v>3482</v>
       </c>
     </row>
     <row r="1120" spans="1:6">
       <c r="A1120" t="s">
-        <v>3469</v>
+        <v>1846</v>
       </c>
       <c r="B1120" t="s">
-        <v>3470</v>
+        <v>1847</v>
       </c>
       <c r="C1120" t="s">
-        <v>3471</v>
+        <v>1780</v>
       </c>
       <c r="D1120" t="s">
-        <v>3472</v>
+        <v>1781</v>
       </c>
       <c r="F1120" t="s">
-        <v>3473</v>
+        <v>3483</v>
       </c>
     </row>
     <row r="1121" spans="1:6">
       <c r="A1121" t="s">
-        <v>3474</v>
+        <v>3484</v>
       </c>
       <c r="B1121" t="s">
-        <v>3475</v>
+        <v>3485</v>
       </c>
       <c r="C1121" t="s">
-        <v>3471</v>
+        <v>3446</v>
       </c>
       <c r="D1121" t="s">
-        <v>3472</v>
+        <v>3447</v>
       </c>
       <c r="F1121" t="s">
-        <v>3476</v>
+        <v>3486</v>
       </c>
     </row>
     <row r="1122" spans="1:6">
       <c r="A1122" t="s">
-        <v>3471</v>
+        <v>3075</v>
       </c>
       <c r="B1122" t="s">
-        <v>3472</v>
+        <v>3076</v>
       </c>
       <c r="C1122" t="s">
-        <v>1253</v>
+        <v>1780</v>
       </c>
       <c r="D1122" t="s">
-        <v>1254</v>
+        <v>1781</v>
       </c>
       <c r="F1122" t="s">
-        <v>3477</v>
+        <v>3487</v>
       </c>
     </row>
     <row r="1123" spans="1:6">
       <c r="A1123" t="s">
-        <v>3478</v>
+        <v>3488</v>
       </c>
       <c r="B1123" t="s">
-        <v>3479</v>
+        <v>3489</v>
       </c>
       <c r="C1123" t="s">
-        <v>3480</v>
+        <v>3443</v>
       </c>
       <c r="D1123" t="s">
-        <v>3481</v>
+        <v>3444</v>
       </c>
       <c r="F1123" t="s">
-        <v>3482</v>
+        <v>3490</v>
       </c>
     </row>
     <row r="1124" spans="1:6">
       <c r="A1124" t="s">
-        <v>3483</v>
+        <v>3491</v>
       </c>
       <c r="B1124" t="s">
-        <v>3484</v>
+        <v>3492</v>
       </c>
       <c r="C1124" t="s">
-        <v>3485</v>
+        <v>1924</v>
       </c>
       <c r="D1124" t="s">
-        <v>3486</v>
+        <v>1925</v>
       </c>
       <c r="F1124" t="s">
-        <v>3487</v>
+        <v>3493</v>
       </c>
     </row>
     <row r="1125" spans="1:6">
       <c r="A1125" t="s">
-        <v>272</v>
+        <v>3494</v>
       </c>
       <c r="B1125" t="s">
-        <v>273</v>
+        <v>3495</v>
       </c>
       <c r="C1125" t="s">
-        <v>1625</v>
+        <v>1357</v>
       </c>
       <c r="D1125" t="s">
-        <v>1626</v>
+        <v>1358</v>
       </c>
       <c r="F1125" t="s">
-        <v>3488</v>
+        <v>3496</v>
       </c>
     </row>
     <row r="1126" spans="1:6">
       <c r="A1126" t="s">
+        <v>3497</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>3498</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>3488</v>
+      </c>
+      <c r="D1126" t="s">
         <v>3489</v>
       </c>
-      <c r="B1126" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F1126" t="s">
-        <v>3493</v>
+        <v>3499</v>
       </c>
     </row>
     <row r="1127" spans="1:6">
       <c r="A1127" t="s">
-        <v>3491</v>
+        <v>3500</v>
       </c>
       <c r="B1127" t="s">
-        <v>3492</v>
+        <v>3501</v>
       </c>
       <c r="C1127" t="s">
-        <v>1625</v>
+        <v>3443</v>
       </c>
       <c r="D1127" t="s">
-        <v>1626</v>
+        <v>3444</v>
       </c>
       <c r="F1127" t="s">
-        <v>3494</v>
+        <v>3502</v>
       </c>
     </row>
     <row r="1128" spans="1:6">
       <c r="A1128" t="s">
+        <v>3503</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>3504</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>3494</v>
+      </c>
+      <c r="D1128" t="s">
         <v>3495</v>
       </c>
-      <c r="B1128" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F1128" t="s">
-        <v>3497</v>
+        <v>3505</v>
       </c>
     </row>
     <row r="1129" spans="1:6">
       <c r="A1129" t="s">
-        <v>1625</v>
+        <v>1748</v>
       </c>
       <c r="B1129" t="s">
-        <v>1626</v>
+        <v>1749</v>
       </c>
       <c r="C1129" t="s">
-        <v>3498</v>
+        <v>1303</v>
       </c>
       <c r="D1129" t="s">
-        <v>3499</v>
+        <v>1304</v>
       </c>
       <c r="F1129" t="s">
-        <v>3500</v>
+        <v>3506</v>
       </c>
     </row>
     <row r="1130" spans="1:6">
       <c r="A1130" t="s">
-        <v>3501</v>
+        <v>3507</v>
       </c>
       <c r="B1130" t="s">
-        <v>3502</v>
+        <v>3508</v>
       </c>
       <c r="C1130" t="s">
-        <v>3485</v>
+        <v>1303</v>
       </c>
       <c r="D1130" t="s">
-        <v>3486</v>
+        <v>1304</v>
       </c>
       <c r="F1130" t="s">
-        <v>3503</v>
+        <v>3509</v>
       </c>
     </row>
     <row r="1131" spans="1:6">
       <c r="A1131" t="s">
-        <v>3504</v>
+        <v>3510</v>
       </c>
       <c r="B1131" t="s">
-        <v>3505</v>
+        <v>3511</v>
       </c>
       <c r="C1131" t="s">
-        <v>3506</v>
+        <v>1743</v>
       </c>
       <c r="D1131" t="s">
-        <v>3507</v>
+        <v>1744</v>
       </c>
       <c r="F1131" t="s">
-        <v>3508</v>
+        <v>3512</v>
       </c>
     </row>
     <row r="1132" spans="1:6">
       <c r="A1132" t="s">
-        <v>3509</v>
+        <v>1753</v>
       </c>
       <c r="B1132" t="s">
-        <v>3071</v>
+        <v>1754</v>
       </c>
       <c r="C1132" t="s">
-        <v>3070</v>
+        <v>1743</v>
       </c>
       <c r="D1132" t="s">
-        <v>3071</v>
+        <v>1744</v>
       </c>
       <c r="F1132" t="s">
-        <v>3510</v>
+        <v>3513</v>
       </c>
     </row>
     <row r="1133" spans="1:6">
       <c r="A1133" t="s">
-        <v>3511</v>
+        <v>3514</v>
       </c>
       <c r="B1133" t="s">
-        <v>3512</v>
+        <v>3515</v>
       </c>
       <c r="C1133" t="s">
-        <v>1770</v>
+        <v>3091</v>
       </c>
       <c r="D1133" t="s">
-        <v>1771</v>
+        <v>3092</v>
       </c>
       <c r="F1133" t="s">
-        <v>3513</v>
+        <v>3516</v>
       </c>
     </row>
     <row r="1134" spans="1:6">
       <c r="A1134" t="s">
-        <v>3514</v>
+        <v>3517</v>
       </c>
       <c r="B1134" t="s">
-        <v>3515</v>
+        <v>3518</v>
       </c>
       <c r="C1134" t="s">
-        <v>2655</v>
+        <v>3519</v>
       </c>
       <c r="D1134" t="s">
-        <v>2656</v>
+        <v>3520</v>
       </c>
       <c r="F1134" t="s">
-        <v>3516</v>
+        <v>3521</v>
       </c>
     </row>
     <row r="1135" spans="1:6">
       <c r="A1135" t="s">
-        <v>3517</v>
+        <v>3522</v>
       </c>
       <c r="B1135" t="s">
-        <v>3518</v>
+        <v>3523</v>
       </c>
       <c r="C1135" t="s">
-        <v>1266</v>
+        <v>3524</v>
       </c>
       <c r="D1135" t="s">
-        <v>1267</v>
+        <v>3525</v>
       </c>
       <c r="F1135" t="s">
-        <v>3519</v>
+        <v>3526</v>
       </c>
     </row>
     <row r="1136" spans="1:6">
       <c r="A1136" t="s">
-        <v>8</v>
+        <v>3527</v>
       </c>
       <c r="B1136" t="s">
-        <v>9</v>
+        <v>3528</v>
       </c>
       <c r="C1136" t="s">
-        <v>23</v>
+        <v>3091</v>
       </c>
       <c r="D1136" t="s">
-        <v>24</v>
+        <v>3092</v>
       </c>
       <c r="F1136" t="s">
-        <v>3520</v>
+        <v>3529</v>
       </c>
     </row>
     <row r="1137" spans="1:6">
       <c r="A1137" t="s">
-        <v>3521</v>
+        <v>3530</v>
       </c>
       <c r="B1137" t="s">
-        <v>3522</v>
+        <v>3531</v>
       </c>
       <c r="C1137" t="s">
-        <v>8</v>
+        <v>3091</v>
       </c>
       <c r="D1137" t="s">
-        <v>9</v>
+        <v>3092</v>
       </c>
       <c r="F1137" t="s">
-        <v>3523</v>
+        <v>3532</v>
       </c>
     </row>
     <row r="1138" spans="1:6">
       <c r="A1138" t="s">
-        <v>3524</v>
+        <v>3533</v>
       </c>
       <c r="B1138" t="s">
-        <v>3525</v>
+        <v>3534</v>
       </c>
       <c r="C1138" t="s">
-        <v>1675</v>
+        <v>3519</v>
       </c>
       <c r="D1138" t="s">
-        <v>1676</v>
+        <v>3520</v>
       </c>
       <c r="F1138" t="s">
-        <v>3526</v>
+        <v>3535</v>
       </c>
     </row>
     <row r="1139" spans="1:6">
       <c r="A1139" t="s">
-        <v>3527</v>
+        <v>3536</v>
       </c>
       <c r="B1139" t="s">
-        <v>3528</v>
+        <v>3537</v>
       </c>
       <c r="C1139" t="s">
-        <v>3529</v>
+        <v>23</v>
       </c>
       <c r="D1139" t="s">
-        <v>3530</v>
+        <v>24</v>
       </c>
       <c r="F1139" t="s">
-        <v>3531</v>
+        <v>3538</v>
       </c>
     </row>
     <row r="1140" spans="1:6">
       <c r="A1140" t="s">
-        <v>3532</v>
+        <v>3539</v>
       </c>
       <c r="B1140" t="s">
-        <v>3533</v>
+        <v>3540</v>
       </c>
       <c r="C1140" t="s">
-        <v>3529</v>
+        <v>3522</v>
       </c>
       <c r="D1140" t="s">
-        <v>3530</v>
+        <v>3523</v>
       </c>
       <c r="F1140" t="s">
-        <v>3534</v>
+        <v>3541</v>
       </c>
     </row>
     <row r="1141" spans="1:6">
       <c r="A1141" t="s">
-        <v>2938</v>
+        <v>3542</v>
       </c>
       <c r="B1141" t="s">
-        <v>2939</v>
+        <v>3543</v>
       </c>
       <c r="C1141" t="s">
-        <v>1797</v>
+        <v>3544</v>
       </c>
       <c r="D1141" t="s">
-        <v>1798</v>
+        <v>3545</v>
       </c>
       <c r="F1141" t="s">
-        <v>3535</v>
+        <v>3546</v>
       </c>
     </row>
     <row r="1142" spans="1:6">
       <c r="A1142" t="s">
-        <v>3386</v>
+        <v>3547</v>
       </c>
       <c r="B1142" t="s">
-        <v>3387</v>
+        <v>3548</v>
       </c>
       <c r="C1142" t="s">
-        <v>1799</v>
+        <v>1710</v>
       </c>
       <c r="D1142" t="s">
-        <v>1800</v>
+        <v>1711</v>
       </c>
       <c r="F1142" t="s">
-        <v>3536</v>
+        <v>3549</v>
       </c>
     </row>
     <row r="1143" spans="1:6">
       <c r="A1143" t="s">
-        <v>3537</v>
+        <v>3550</v>
       </c>
       <c r="B1143" t="s">
-        <v>3538</v>
+        <v>3551</v>
       </c>
       <c r="C1143" t="s">
-        <v>2925</v>
+        <v>3552</v>
       </c>
       <c r="D1143" t="s">
-        <v>2926</v>
+        <v>3553</v>
       </c>
       <c r="F1143" t="s">
-        <v>3539</v>
+        <v>3554</v>
       </c>
     </row>
     <row r="1144" spans="1:6">
       <c r="A1144" t="s">
-        <v>3540</v>
+        <v>3552</v>
       </c>
       <c r="B1144" t="s">
-        <v>3541</v>
+        <v>3553</v>
       </c>
       <c r="C1144" t="s">
-        <v>2944</v>
+        <v>3494</v>
       </c>
       <c r="D1144" t="s">
-        <v>2945</v>
+        <v>3495</v>
       </c>
       <c r="F1144" t="s">
-        <v>3542</v>
+        <v>3555</v>
       </c>
     </row>
     <row r="1145" spans="1:6">
       <c r="A1145" t="s">
-        <v>3543</v>
+        <v>1873</v>
       </c>
       <c r="B1145" t="s">
-        <v>3544</v>
+        <v>1874</v>
       </c>
       <c r="C1145" t="s">
-        <v>2411</v>
+        <v>1860</v>
       </c>
       <c r="D1145" t="s">
-        <v>2412</v>
+        <v>1861</v>
       </c>
       <c r="F1145" t="s">
-        <v>3545</v>
+        <v>3556</v>
       </c>
     </row>
     <row r="1146" spans="1:6">
       <c r="A1146" t="s">
-        <v>2411</v>
+        <v>3544</v>
       </c>
       <c r="B1146" t="s">
-        <v>2412</v>
+        <v>3545</v>
       </c>
       <c r="C1146" t="s">
-        <v>2938</v>
+        <v>1855</v>
       </c>
       <c r="D1146" t="s">
-        <v>2939</v>
+        <v>1856</v>
       </c>
       <c r="F1146" t="s">
-        <v>3546</v>
+        <v>3557</v>
       </c>
     </row>
     <row r="1147" spans="1:6">
       <c r="A1147" t="s">
-        <v>1847</v>
+        <v>3558</v>
       </c>
       <c r="B1147" t="s">
-        <v>1848</v>
+        <v>3559</v>
       </c>
       <c r="C1147" t="s">
-        <v>3386</v>
+        <v>3547</v>
       </c>
       <c r="D1147" t="s">
-        <v>3387</v>
+        <v>3548</v>
       </c>
       <c r="F1147" t="s">
-        <v>3547</v>
+        <v>3560</v>
       </c>
     </row>
     <row r="1148" spans="1:6">
       <c r="A1148" t="s">
-        <v>3220</v>
+        <v>3561</v>
       </c>
       <c r="B1148" t="s">
-        <v>3221</v>
+        <v>3562</v>
       </c>
       <c r="C1148" t="s">
-        <v>2856</v>
+        <v>1780</v>
       </c>
       <c r="D1148" t="s">
-        <v>2857</v>
+        <v>1781</v>
       </c>
       <c r="F1148" t="s">
-        <v>3548</v>
+        <v>3563</v>
       </c>
     </row>
     <row r="1149" spans="1:6">
       <c r="A1149" t="s">
-        <v>3429</v>
+        <v>3564</v>
       </c>
       <c r="B1149" t="s">
-        <v>3430</v>
+        <v>3565</v>
       </c>
       <c r="C1149" t="s">
-        <v>2403</v>
+        <v>3566</v>
       </c>
       <c r="D1149" t="s">
-        <v>2404</v>
+        <v>3567</v>
       </c>
       <c r="F1149" t="s">
-        <v>3549</v>
+        <v>3568</v>
       </c>
     </row>
     <row r="1150" spans="1:6">
       <c r="A1150" t="s">
-        <v>3550</v>
+        <v>3566</v>
       </c>
       <c r="B1150" t="s">
-        <v>3551</v>
+        <v>3567</v>
       </c>
       <c r="C1150" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D1150" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F1150" t="s">
-        <v>3552</v>
+        <v>3569</v>
       </c>
     </row>
     <row r="1151" spans="1:6">
       <c r="A1151" t="s">
-        <v>3553</v>
+        <v>3570</v>
       </c>
       <c r="B1151" t="s">
-        <v>3554</v>
+        <v>3571</v>
       </c>
       <c r="C1151" t="s">
-        <v>3555</v>
+        <v>3566</v>
       </c>
       <c r="D1151" t="s">
-        <v>3556</v>
+        <v>3567</v>
       </c>
       <c r="F1151" t="s">
-        <v>3557</v>
+        <v>3572</v>
       </c>
     </row>
     <row r="1152" spans="1:6">
       <c r="A1152" t="s">
-        <v>3558</v>
+        <v>3573</v>
       </c>
       <c r="B1152" t="s">
-        <v>3559</v>
+        <v>3574</v>
       </c>
       <c r="C1152" t="s">
-        <v>2403</v>
+        <v>3575</v>
       </c>
       <c r="D1152" t="s">
-        <v>2404</v>
+        <v>3576</v>
       </c>
       <c r="F1152" t="s">
-        <v>3560</v>
+        <v>3577</v>
       </c>
     </row>
     <row r="1153" spans="1:6">
       <c r="A1153" t="s">
-        <v>2526</v>
+        <v>3047</v>
       </c>
       <c r="B1153" t="s">
-        <v>2527</v>
+        <v>3048</v>
       </c>
       <c r="C1153" t="s">
-        <v>3553</v>
+        <v>1696</v>
       </c>
       <c r="D1153" t="s">
-        <v>3554</v>
+        <v>1697</v>
       </c>
       <c r="F1153" t="s">
-        <v>3561</v>
+        <v>3578</v>
       </c>
     </row>
     <row r="1154" spans="1:6">
       <c r="A1154" t="s">
-        <v>3562</v>
+        <v>3579</v>
       </c>
       <c r="B1154" t="s">
-        <v>3563</v>
+        <v>3580</v>
       </c>
       <c r="C1154" t="s">
-        <v>49</v>
+        <v>1701</v>
       </c>
       <c r="D1154" t="s">
-        <v>50</v>
+        <v>1702</v>
       </c>
       <c r="F1154" t="s">
-        <v>3564</v>
+        <v>3581</v>
       </c>
     </row>
     <row r="1155" spans="1:6">
       <c r="A1155" t="s">
-        <v>3565</v>
+        <v>3582</v>
       </c>
       <c r="B1155" t="s">
-        <v>3566</v>
+        <v>3583</v>
       </c>
       <c r="C1155" t="s">
-        <v>1912</v>
+        <v>1718</v>
       </c>
       <c r="D1155" t="s">
-        <v>1913</v>
+        <v>1719</v>
       </c>
       <c r="F1155" t="s">
-        <v>3567</v>
+        <v>3584</v>
       </c>
     </row>
     <row r="1156" spans="1:6">
       <c r="A1156" t="s">
-        <v>3568</v>
+        <v>3585</v>
       </c>
       <c r="B1156" t="s">
-        <v>3569</v>
+        <v>3586</v>
       </c>
       <c r="C1156" t="s">
-        <v>477</v>
+        <v>1303</v>
       </c>
       <c r="D1156" t="s">
-        <v>478</v>
+        <v>1304</v>
       </c>
       <c r="F1156" t="s">
-        <v>3570</v>
+        <v>3587</v>
       </c>
     </row>
     <row r="1157" spans="1:6">
       <c r="A1157" t="s">
-        <v>3571</v>
+        <v>3588</v>
       </c>
       <c r="B1157" t="s">
-        <v>3572</v>
+        <v>3589</v>
       </c>
       <c r="C1157" t="s">
-        <v>477</v>
+        <v>1704</v>
       </c>
       <c r="D1157" t="s">
-        <v>478</v>
+        <v>1705</v>
       </c>
       <c r="F1157" t="s">
-        <v>3573</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="1158" spans="1:6">
       <c r="A1158" t="s">
-        <v>3574</v>
+        <v>3591</v>
       </c>
       <c r="B1158" t="s">
-        <v>3575</v>
+        <v>3592</v>
       </c>
       <c r="C1158" t="s">
-        <v>3576</v>
+        <v>1939</v>
       </c>
       <c r="D1158" t="s">
-        <v>3577</v>
+        <v>1940</v>
       </c>
       <c r="F1158" t="s">
-        <v>3578</v>
+        <v>3593</v>
       </c>
     </row>
     <row r="1159" spans="1:6">
       <c r="A1159" t="s">
-        <v>3579</v>
+        <v>3594</v>
       </c>
       <c r="B1159" t="s">
-        <v>3580</v>
+        <v>3595</v>
       </c>
       <c r="C1159" t="s">
-        <v>3576</v>
+        <v>3147</v>
       </c>
       <c r="D1159" t="s">
-        <v>3577</v>
+        <v>3148</v>
       </c>
       <c r="F1159" t="s">
-        <v>3581</v>
+        <v>3596</v>
       </c>
     </row>
     <row r="1160" spans="1:6">
       <c r="A1160" t="s">
-        <v>3582</v>
+        <v>3597</v>
       </c>
       <c r="B1160" t="s">
-        <v>3583</v>
+        <v>3598</v>
       </c>
       <c r="C1160" t="s">
-        <v>3584</v>
+        <v>3147</v>
       </c>
       <c r="D1160" t="s">
-        <v>3585</v>
+        <v>3148</v>
       </c>
       <c r="F1160" t="s">
-        <v>3586</v>
+        <v>3599</v>
       </c>
     </row>
     <row r="1161" spans="1:6">
       <c r="A1161" t="s">
-        <v>3587</v>
+        <v>3149</v>
       </c>
       <c r="B1161" t="s">
-        <v>3588</v>
+        <v>3150</v>
       </c>
       <c r="C1161" t="s">
-        <v>3584</v>
+        <v>1887</v>
       </c>
       <c r="D1161" t="s">
-        <v>3585</v>
+        <v>1888</v>
       </c>
       <c r="F1161" t="s">
-        <v>3589</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="1162" spans="1:6">
       <c r="A1162" t="s">
-        <v>3590</v>
+        <v>3601</v>
       </c>
       <c r="B1162" t="s">
-        <v>3591</v>
+        <v>3602</v>
       </c>
       <c r="C1162" t="s">
-        <v>3592</v>
+        <v>23</v>
       </c>
       <c r="D1162" t="s">
-        <v>3593</v>
+        <v>24</v>
       </c>
       <c r="F1162" t="s">
-        <v>3594</v>
+        <v>3603</v>
       </c>
     </row>
     <row r="1163" spans="1:6">
       <c r="A1163" t="s">
-        <v>3595</v>
+        <v>3604</v>
       </c>
       <c r="B1163" t="s">
-        <v>3596</v>
+        <v>3605</v>
       </c>
       <c r="C1163" t="s">
-        <v>3592</v>
+        <v>23</v>
       </c>
       <c r="D1163" t="s">
-        <v>3593</v>
+        <v>24</v>
       </c>
       <c r="F1163" t="s">
-        <v>3597</v>
+        <v>3606</v>
       </c>
     </row>
     <row r="1164" spans="1:6">
       <c r="A1164" t="s">
-        <v>3598</v>
+        <v>3607</v>
       </c>
       <c r="B1164" t="s">
-        <v>3599</v>
+        <v>3608</v>
       </c>
       <c r="C1164" t="s">
-        <v>3600</v>
+        <v>1841</v>
       </c>
       <c r="D1164" t="s">
-        <v>3601</v>
+        <v>1842</v>
       </c>
       <c r="F1164" t="s">
-        <v>3602</v>
+        <v>3609</v>
       </c>
     </row>
     <row r="1165" spans="1:6">
       <c r="A1165" t="s">
-        <v>3603</v>
+        <v>2591</v>
       </c>
       <c r="B1165" t="s">
-        <v>3604</v>
+        <v>2592</v>
       </c>
       <c r="C1165" t="s">
-        <v>3600</v>
+        <v>3607</v>
       </c>
       <c r="D1165" t="s">
-        <v>3601</v>
+        <v>3608</v>
       </c>
       <c r="F1165" t="s">
-        <v>3605</v>
+        <v>3610</v>
       </c>
     </row>
     <row r="1166" spans="1:6">
       <c r="A1166" t="s">
-        <v>3606</v>
+        <v>1743</v>
       </c>
       <c r="B1166" t="s">
-        <v>3607</v>
+        <v>1744</v>
       </c>
       <c r="C1166" t="s">
-        <v>2478</v>
+        <v>1698</v>
       </c>
       <c r="D1166" t="s">
-        <v>2479</v>
+        <v>1699</v>
       </c>
       <c r="F1166" t="s">
-        <v>3608</v>
+        <v>3611</v>
       </c>
     </row>
     <row r="1167" spans="1:6">
       <c r="A1167" t="s">
-        <v>3093</v>
+        <v>3612</v>
       </c>
       <c r="B1167" t="s">
-        <v>3094</v>
+        <v>3613</v>
       </c>
       <c r="C1167" t="s">
-        <v>2478</v>
+        <v>1916</v>
       </c>
       <c r="D1167" t="s">
-        <v>2479</v>
+        <v>1917</v>
       </c>
       <c r="F1167" t="s">
-        <v>3609</v>
+        <v>3614</v>
       </c>
     </row>
     <row r="1168" spans="1:6">
       <c r="A1168" t="s">
-        <v>3610</v>
+        <v>1693</v>
       </c>
       <c r="B1168" t="s">
-        <v>3611</v>
+        <v>1694</v>
       </c>
       <c r="C1168" t="s">
-        <v>2980</v>
+        <v>1916</v>
       </c>
       <c r="D1168" t="s">
-        <v>2981</v>
+        <v>1917</v>
       </c>
       <c r="F1168" t="s">
-        <v>3612</v>
+        <v>3615</v>
       </c>
     </row>
     <row r="1169" spans="1:6">
       <c r="A1169" t="s">
-        <v>3072</v>
+        <v>3616</v>
       </c>
       <c r="B1169" t="s">
-        <v>3073</v>
+        <v>3617</v>
       </c>
       <c r="C1169" t="s">
-        <v>1713</v>
+        <v>3618</v>
       </c>
       <c r="D1169" t="s">
-        <v>1714</v>
+        <v>3619</v>
       </c>
       <c r="F1169" t="s">
-        <v>3613</v>
+        <v>3620</v>
       </c>
     </row>
     <row r="1170" spans="1:6">
       <c r="A1170" t="s">
-        <v>3614</v>
+        <v>3621</v>
       </c>
       <c r="B1170" t="s">
-        <v>3615</v>
+        <v>3622</v>
       </c>
       <c r="C1170" t="s">
-        <v>3509</v>
+        <v>1319</v>
       </c>
       <c r="D1170" t="s">
-        <v>3071</v>
+        <v>1320</v>
       </c>
       <c r="F1170" t="s">
-        <v>3616</v>
+        <v>3623</v>
       </c>
     </row>
     <row r="1171" spans="1:6">
       <c r="A1171" t="s">
-        <v>3617</v>
+        <v>3624</v>
       </c>
       <c r="B1171" t="s">
-        <v>2472</v>
+        <v>3625</v>
       </c>
       <c r="C1171" t="s">
-        <v>3618</v>
+        <v>3621</v>
       </c>
       <c r="D1171" t="s">
-        <v>3619</v>
+        <v>3622</v>
       </c>
       <c r="F1171" t="s">
-        <v>3620</v>
+        <v>3626</v>
       </c>
     </row>
     <row r="1172" spans="1:6">
       <c r="A1172" t="s">
+        <v>3627</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>3628</v>
+      </c>
+      <c r="C1172" t="s">
         <v>3621</v>
       </c>
-      <c r="B1172" t="s">
+      <c r="D1172" t="s">
         <v>3622</v>
       </c>
-      <c r="C1172" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1172" t="s">
-        <v>3625</v>
+        <v>3629</v>
       </c>
     </row>
     <row r="1173" spans="1:6">
       <c r="A1173" t="s">
-        <v>3626</v>
+        <v>3630</v>
       </c>
       <c r="B1173" t="s">
-        <v>3627</v>
+        <v>3631</v>
       </c>
       <c r="C1173" t="s">
-        <v>3623</v>
+        <v>3621</v>
       </c>
       <c r="D1173" t="s">
-        <v>3624</v>
+        <v>3622</v>
       </c>
       <c r="F1173" t="s">
-        <v>3628</v>
+        <v>3632</v>
       </c>
     </row>
     <row r="1174" spans="1:6">
       <c r="A1174" t="s">
-        <v>3629</v>
+        <v>3633</v>
       </c>
       <c r="B1174" t="s">
+        <v>3634</v>
+      </c>
+      <c r="C1174" t="s">
         <v>3630</v>
       </c>
-      <c r="C1174" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1174" t="s">
-        <v>3622</v>
+        <v>3631</v>
       </c>
       <c r="F1174" t="s">
-        <v>3631</v>
+        <v>3635</v>
       </c>
     </row>
     <row r="1175" spans="1:6">
       <c r="A1175" t="s">
-        <v>3632</v>
+        <v>71</v>
       </c>
       <c r="B1175" t="s">
-        <v>3633</v>
+        <v>72</v>
       </c>
       <c r="C1175" t="s">
-        <v>3634</v>
+        <v>3630</v>
       </c>
       <c r="D1175" t="s">
-        <v>3635</v>
+        <v>3631</v>
       </c>
       <c r="F1175" t="s">
         <v>3636</v>
       </c>
     </row>
     <row r="1176" spans="1:6">
       <c r="A1176" t="s">
         <v>3637</v>
       </c>
       <c r="B1176" t="s">
         <v>3638</v>
       </c>
       <c r="C1176" t="s">
-        <v>3626</v>
+        <v>1319</v>
       </c>
       <c r="D1176" t="s">
-        <v>3627</v>
+        <v>1320</v>
       </c>
       <c r="F1176" t="s">
         <v>3639</v>
       </c>
     </row>
     <row r="1177" spans="1:6">
       <c r="A1177" t="s">
-        <v>3634</v>
+        <v>3640</v>
       </c>
       <c r="B1177" t="s">
-        <v>3635</v>
+        <v>3641</v>
       </c>
       <c r="C1177" t="s">
         <v>3637</v>
       </c>
       <c r="D1177" t="s">
         <v>3638</v>
       </c>
       <c r="F1177" t="s">
-        <v>3640</v>
+        <v>3642</v>
       </c>
     </row>
     <row r="1178" spans="1:6">
       <c r="A1178" t="s">
-        <v>3641</v>
+        <v>3643</v>
       </c>
       <c r="B1178" t="s">
-        <v>3642</v>
+        <v>3644</v>
       </c>
       <c r="C1178" t="s">
-        <v>3634</v>
+        <v>3637</v>
       </c>
       <c r="D1178" t="s">
-        <v>3635</v>
+        <v>3638</v>
       </c>
       <c r="F1178" t="s">
-        <v>3643</v>
+        <v>3645</v>
       </c>
     </row>
     <row r="1179" spans="1:6">
       <c r="A1179" t="s">
-        <v>3644</v>
+        <v>3646</v>
       </c>
       <c r="B1179" t="s">
-        <v>3645</v>
+        <v>3647</v>
       </c>
       <c r="C1179" t="s">
-        <v>3634</v>
+        <v>3637</v>
       </c>
       <c r="D1179" t="s">
-        <v>3635</v>
+        <v>3638</v>
       </c>
       <c r="F1179" t="s">
-        <v>3646</v>
+        <v>3648</v>
       </c>
     </row>
     <row r="1180" spans="1:6">
       <c r="A1180" t="s">
+        <v>3649</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>3650</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>3646</v>
+      </c>
+      <c r="D1180" t="s">
         <v>3647</v>
       </c>
-      <c r="B1180" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F1180" t="s">
-        <v>3649</v>
+        <v>3651</v>
       </c>
     </row>
     <row r="1181" spans="1:6">
       <c r="A1181" t="s">
-        <v>3650</v>
+        <v>3652</v>
       </c>
       <c r="B1181" t="s">
-        <v>3651</v>
+        <v>3653</v>
       </c>
       <c r="C1181" t="s">
+        <v>3646</v>
+      </c>
+      <c r="D1181" t="s">
         <v>3647</v>
       </c>
-      <c r="D1181" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1181" t="s">
-        <v>3652</v>
+        <v>3654</v>
       </c>
     </row>
     <row r="1182" spans="1:6">
       <c r="A1182" t="s">
-        <v>3653</v>
+        <v>3655</v>
       </c>
       <c r="B1182" t="s">
-        <v>3654</v>
+        <v>3656</v>
       </c>
       <c r="C1182" t="s">
-        <v>3655</v>
+        <v>1484</v>
       </c>
       <c r="D1182" t="s">
-        <v>3656</v>
+        <v>1485</v>
       </c>
       <c r="F1182" t="s">
         <v>3657</v>
       </c>
     </row>
     <row r="1183" spans="1:6">
       <c r="A1183" t="s">
         <v>3658</v>
       </c>
       <c r="B1183" t="s">
         <v>3659</v>
       </c>
       <c r="C1183" t="s">
-        <v>3653</v>
+        <v>3660</v>
       </c>
       <c r="D1183" t="s">
-        <v>3654</v>
+        <v>3661</v>
       </c>
       <c r="F1183" t="s">
-        <v>3660</v>
+        <v>3662</v>
       </c>
     </row>
     <row r="1184" spans="1:6">
       <c r="A1184" t="s">
+        <v>3663</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>3664</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>3660</v>
+      </c>
+      <c r="D1184" t="s">
         <v>3661</v>
       </c>
-      <c r="B1184" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F1184" t="s">
-        <v>3663</v>
+        <v>3665</v>
       </c>
     </row>
     <row r="1185" spans="1:6">
       <c r="A1185" t="s">
-        <v>3664</v>
+        <v>3660</v>
       </c>
       <c r="B1185" t="s">
-        <v>3665</v>
+        <v>3661</v>
       </c>
       <c r="C1185" t="s">
-        <v>3621</v>
+        <v>1316</v>
       </c>
       <c r="D1185" t="s">
-        <v>3622</v>
+        <v>1317</v>
       </c>
       <c r="F1185" t="s">
         <v>3666</v>
       </c>
     </row>
     <row r="1186" spans="1:6">
       <c r="A1186" t="s">
         <v>3667</v>
       </c>
       <c r="B1186" t="s">
         <v>3668</v>
       </c>
       <c r="C1186" t="s">
-        <v>3626</v>
+        <v>3669</v>
       </c>
       <c r="D1186" t="s">
-        <v>3627</v>
+        <v>3670</v>
       </c>
       <c r="F1186" t="s">
-        <v>3669</v>
+        <v>3671</v>
       </c>
     </row>
     <row r="1187" spans="1:6">
       <c r="A1187" t="s">
-        <v>3670</v>
+        <v>3672</v>
       </c>
       <c r="B1187" t="s">
-        <v>3671</v>
+        <v>3673</v>
       </c>
       <c r="C1187" t="s">
-        <v>3664</v>
+        <v>3674</v>
       </c>
       <c r="D1187" t="s">
-        <v>3665</v>
+        <v>3675</v>
       </c>
       <c r="F1187" t="s">
-        <v>3672</v>
+        <v>3676</v>
       </c>
     </row>
     <row r="1188" spans="1:6">
       <c r="A1188" t="s">
-        <v>3673</v>
+        <v>335</v>
       </c>
       <c r="B1188" t="s">
-        <v>3674</v>
+        <v>336</v>
       </c>
       <c r="C1188" t="s">
-        <v>3675</v>
+        <v>1688</v>
       </c>
       <c r="D1188" t="s">
-        <v>3676</v>
+        <v>1689</v>
       </c>
       <c r="F1188" t="s">
         <v>3677</v>
       </c>
     </row>
     <row r="1189" spans="1:6">
       <c r="A1189" t="s">
         <v>3678</v>
       </c>
       <c r="B1189" t="s">
         <v>3679</v>
       </c>
       <c r="C1189" t="s">
-        <v>3667</v>
+        <v>3680</v>
       </c>
       <c r="D1189" t="s">
-        <v>3668</v>
+        <v>3681</v>
       </c>
       <c r="F1189" t="s">
-        <v>3680</v>
+        <v>3682</v>
       </c>
     </row>
     <row r="1190" spans="1:6">
       <c r="A1190" t="s">
-        <v>3675</v>
+        <v>3680</v>
       </c>
       <c r="B1190" t="s">
-        <v>3676</v>
+        <v>3681</v>
       </c>
       <c r="C1190" t="s">
-        <v>3678</v>
+        <v>1688</v>
       </c>
       <c r="D1190" t="s">
-        <v>3679</v>
+        <v>1689</v>
       </c>
       <c r="F1190" t="s">
-        <v>3681</v>
+        <v>3683</v>
       </c>
     </row>
     <row r="1191" spans="1:6">
       <c r="A1191" t="s">
-        <v>3682</v>
+        <v>3684</v>
       </c>
       <c r="B1191" t="s">
-        <v>3683</v>
+        <v>3685</v>
       </c>
       <c r="C1191" t="s">
-        <v>3675</v>
+        <v>3680</v>
       </c>
       <c r="D1191" t="s">
-        <v>3676</v>
+        <v>3681</v>
       </c>
       <c r="F1191" t="s">
-        <v>3684</v>
+        <v>3686</v>
       </c>
     </row>
     <row r="1192" spans="1:6">
       <c r="A1192" t="s">
-        <v>3685</v>
+        <v>1688</v>
       </c>
       <c r="B1192" t="s">
-        <v>3686</v>
+        <v>1689</v>
       </c>
       <c r="C1192" t="s">
-        <v>3675</v>
+        <v>3687</v>
       </c>
       <c r="D1192" t="s">
-        <v>3676</v>
+        <v>3688</v>
       </c>
       <c r="F1192" t="s">
-        <v>3687</v>
+        <v>3689</v>
       </c>
     </row>
     <row r="1193" spans="1:6">
       <c r="A1193" t="s">
-        <v>3688</v>
+        <v>3690</v>
       </c>
       <c r="B1193" t="s">
-        <v>3689</v>
+        <v>3691</v>
       </c>
       <c r="C1193" t="s">
-        <v>3485</v>
+        <v>3674</v>
       </c>
       <c r="D1193" t="s">
-        <v>3486</v>
+        <v>3675</v>
       </c>
       <c r="F1193" t="s">
-        <v>3690</v>
+        <v>3692</v>
       </c>
     </row>
     <row r="1194" spans="1:6">
       <c r="A1194" t="s">
-        <v>3691</v>
+        <v>3693</v>
       </c>
       <c r="B1194" t="s">
-        <v>3692</v>
+        <v>3694</v>
       </c>
       <c r="C1194" t="s">
-        <v>3693</v>
+        <v>3695</v>
       </c>
       <c r="D1194" t="s">
-        <v>3694</v>
+        <v>3696</v>
       </c>
       <c r="F1194" t="s">
-        <v>3695</v>
+        <v>3697</v>
       </c>
     </row>
     <row r="1195" spans="1:6">
       <c r="A1195" t="s">
-        <v>3696</v>
+        <v>3698</v>
       </c>
       <c r="B1195" t="s">
-        <v>3697</v>
+        <v>3260</v>
       </c>
       <c r="C1195" t="s">
-        <v>3698</v>
+        <v>3259</v>
       </c>
       <c r="D1195" t="s">
+        <v>3260</v>
+      </c>
+      <c r="F1195" t="s">
         <v>3699</v>
-      </c>
-[...1 lines deleted...]
-        <v>3700</v>
       </c>
     </row>
     <row r="1196" spans="1:6">
       <c r="A1196" t="s">
+        <v>3700</v>
+      </c>
+      <c r="B1196" t="s">
         <v>3701</v>
       </c>
-      <c r="B1196" t="s">
+      <c r="C1196" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D1196" t="s">
+        <v>1834</v>
+      </c>
+      <c r="F1196" t="s">
         <v>3702</v>
-      </c>
-[...7 lines deleted...]
-        <v>3703</v>
       </c>
     </row>
     <row r="1197" spans="1:6">
       <c r="A1197" t="s">
+        <v>3703</v>
+      </c>
+      <c r="B1197" t="s">
         <v>3704</v>
       </c>
-      <c r="B1197" t="s">
+      <c r="C1197" t="s">
+        <v>2844</v>
+      </c>
+      <c r="D1197" t="s">
+        <v>2845</v>
+      </c>
+      <c r="F1197" t="s">
         <v>3705</v>
-      </c>
-[...7 lines deleted...]
-        <v>3708</v>
       </c>
     </row>
     <row r="1198" spans="1:6">
       <c r="A1198" t="s">
-        <v>3709</v>
+        <v>3706</v>
       </c>
       <c r="B1198" t="s">
-        <v>3710</v>
+        <v>3707</v>
       </c>
       <c r="C1198" t="s">
-        <v>3704</v>
+        <v>1329</v>
       </c>
       <c r="D1198" t="s">
-        <v>3705</v>
+        <v>1330</v>
       </c>
       <c r="F1198" t="s">
-        <v>3711</v>
+        <v>3708</v>
       </c>
     </row>
     <row r="1199" spans="1:6">
       <c r="A1199" t="s">
-        <v>3712</v>
+        <v>8</v>
       </c>
       <c r="B1199" t="s">
-        <v>3713</v>
+        <v>9</v>
       </c>
       <c r="C1199" t="s">
-        <v>3485</v>
+        <v>23</v>
       </c>
       <c r="D1199" t="s">
-        <v>3486</v>
+        <v>24</v>
       </c>
       <c r="F1199" t="s">
-        <v>3714</v>
+        <v>3709</v>
       </c>
     </row>
     <row r="1200" spans="1:6">
       <c r="A1200" t="s">
-        <v>3715</v>
+        <v>3710</v>
       </c>
       <c r="B1200" t="s">
-        <v>3716</v>
+        <v>3711</v>
       </c>
       <c r="C1200" t="s">
-        <v>3485</v>
+        <v>8</v>
       </c>
       <c r="D1200" t="s">
-        <v>3486</v>
+        <v>9</v>
       </c>
       <c r="F1200" t="s">
-        <v>3717</v>
+        <v>3712</v>
       </c>
     </row>
     <row r="1201" spans="1:6">
       <c r="A1201" t="s">
-        <v>3718</v>
+        <v>3713</v>
       </c>
       <c r="B1201" t="s">
-        <v>3719</v>
+        <v>3714</v>
       </c>
       <c r="C1201" t="s">
-        <v>3720</v>
+        <v>1738</v>
       </c>
       <c r="D1201" t="s">
-        <v>3721</v>
+        <v>1739</v>
       </c>
       <c r="F1201" t="s">
-        <v>3722</v>
+        <v>3715</v>
       </c>
     </row>
     <row r="1202" spans="1:6">
       <c r="A1202" t="s">
-        <v>3723</v>
+        <v>3716</v>
       </c>
       <c r="B1202" t="s">
-        <v>3724</v>
+        <v>3717</v>
       </c>
       <c r="C1202" t="s">
-        <v>3706</v>
+        <v>3718</v>
       </c>
       <c r="D1202" t="s">
-        <v>3707</v>
+        <v>3719</v>
       </c>
       <c r="F1202" t="s">
-        <v>3725</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="1203" spans="1:6">
       <c r="A1203" t="s">
-        <v>3726</v>
+        <v>3721</v>
       </c>
       <c r="B1203" t="s">
-        <v>3727</v>
+        <v>3722</v>
       </c>
       <c r="C1203" t="s">
-        <v>3728</v>
+        <v>3718</v>
       </c>
       <c r="D1203" t="s">
-        <v>3729</v>
+        <v>3719</v>
       </c>
       <c r="F1203" t="s">
-        <v>3730</v>
+        <v>3723</v>
       </c>
     </row>
     <row r="1204" spans="1:6">
       <c r="A1204" t="s">
-        <v>3731</v>
+        <v>3127</v>
       </c>
       <c r="B1204" t="s">
-        <v>3732</v>
+        <v>3128</v>
       </c>
       <c r="C1204" t="s">
-        <v>3726</v>
+        <v>1860</v>
       </c>
       <c r="D1204" t="s">
-        <v>3727</v>
+        <v>1861</v>
       </c>
       <c r="F1204" t="s">
-        <v>3733</v>
+        <v>3724</v>
       </c>
     </row>
     <row r="1205" spans="1:6">
       <c r="A1205" t="s">
-        <v>3734</v>
+        <v>3575</v>
       </c>
       <c r="B1205" t="s">
-        <v>3735</v>
+        <v>3576</v>
       </c>
       <c r="C1205" t="s">
-        <v>3617</v>
+        <v>1862</v>
       </c>
       <c r="D1205" t="s">
-        <v>2472</v>
+        <v>1863</v>
       </c>
       <c r="F1205" t="s">
-        <v>3736</v>
+        <v>3725</v>
       </c>
     </row>
     <row r="1206" spans="1:6">
       <c r="A1206" t="s">
-        <v>3737</v>
+        <v>3726</v>
       </c>
       <c r="B1206" t="s">
-        <v>3738</v>
+        <v>3727</v>
       </c>
       <c r="C1206" t="s">
-        <v>3621</v>
+        <v>3114</v>
       </c>
       <c r="D1206" t="s">
-        <v>3622</v>
+        <v>3115</v>
       </c>
       <c r="F1206" t="s">
-        <v>3739</v>
+        <v>3728</v>
       </c>
     </row>
     <row r="1207" spans="1:6">
       <c r="A1207" t="s">
-        <v>3740</v>
+        <v>3729</v>
       </c>
       <c r="B1207" t="s">
-        <v>3741</v>
+        <v>3730</v>
       </c>
       <c r="C1207" t="s">
-        <v>3626</v>
+        <v>3133</v>
       </c>
       <c r="D1207" t="s">
-        <v>3627</v>
+        <v>3134</v>
       </c>
       <c r="F1207" t="s">
-        <v>3742</v>
+        <v>3731</v>
       </c>
     </row>
     <row r="1208" spans="1:6">
       <c r="A1208" t="s">
-        <v>3743</v>
+        <v>3732</v>
       </c>
       <c r="B1208" t="s">
-        <v>3744</v>
+        <v>3733</v>
       </c>
       <c r="C1208" t="s">
-        <v>3737</v>
+        <v>2583</v>
       </c>
       <c r="D1208" t="s">
-        <v>3738</v>
+        <v>2584</v>
       </c>
       <c r="F1208" t="s">
-        <v>3745</v>
+        <v>3734</v>
       </c>
     </row>
     <row r="1209" spans="1:6">
       <c r="A1209" t="s">
-        <v>3746</v>
+        <v>2583</v>
       </c>
       <c r="B1209" t="s">
-        <v>3747</v>
+        <v>2584</v>
       </c>
       <c r="C1209" t="s">
-        <v>3748</v>
+        <v>3127</v>
       </c>
       <c r="D1209" t="s">
-        <v>3749</v>
+        <v>3128</v>
       </c>
       <c r="F1209" t="s">
-        <v>3750</v>
+        <v>3735</v>
       </c>
     </row>
     <row r="1210" spans="1:6">
       <c r="A1210" t="s">
-        <v>3751</v>
+        <v>1910</v>
       </c>
       <c r="B1210" t="s">
-        <v>3752</v>
+        <v>1911</v>
       </c>
       <c r="C1210" t="s">
-        <v>3740</v>
+        <v>3575</v>
       </c>
       <c r="D1210" t="s">
-        <v>3741</v>
+        <v>3576</v>
       </c>
       <c r="F1210" t="s">
-        <v>3753</v>
+        <v>3736</v>
       </c>
     </row>
     <row r="1211" spans="1:6">
       <c r="A1211" t="s">
-        <v>3748</v>
+        <v>3409</v>
       </c>
       <c r="B1211" t="s">
-        <v>3749</v>
+        <v>3410</v>
       </c>
       <c r="C1211" t="s">
-        <v>3751</v>
+        <v>3045</v>
       </c>
       <c r="D1211" t="s">
-        <v>3752</v>
+        <v>3046</v>
       </c>
       <c r="F1211" t="s">
-        <v>3754</v>
+        <v>3737</v>
       </c>
     </row>
     <row r="1212" spans="1:6">
       <c r="A1212" t="s">
-        <v>3755</v>
+        <v>3618</v>
       </c>
       <c r="B1212" t="s">
-        <v>3756</v>
+        <v>3619</v>
       </c>
       <c r="C1212" t="s">
-        <v>3748</v>
+        <v>2575</v>
       </c>
       <c r="D1212" t="s">
-        <v>3749</v>
+        <v>2576</v>
       </c>
       <c r="F1212" t="s">
-        <v>3757</v>
+        <v>3738</v>
       </c>
     </row>
     <row r="1213" spans="1:6">
       <c r="A1213" t="s">
-        <v>3758</v>
+        <v>3739</v>
       </c>
       <c r="B1213" t="s">
-        <v>3759</v>
+        <v>3740</v>
       </c>
       <c r="C1213" t="s">
-        <v>3748</v>
+        <v>26</v>
       </c>
       <c r="D1213" t="s">
-        <v>3749</v>
+        <v>27</v>
       </c>
       <c r="F1213" t="s">
-        <v>3760</v>
+        <v>3741</v>
       </c>
     </row>
     <row r="1214" spans="1:6">
       <c r="A1214" t="s">
-        <v>3761</v>
+        <v>3742</v>
       </c>
       <c r="B1214" t="s">
-        <v>3762</v>
+        <v>3743</v>
       </c>
       <c r="C1214" t="s">
-        <v>2501</v>
+        <v>3744</v>
       </c>
       <c r="D1214" t="s">
-        <v>2502</v>
+        <v>3745</v>
       </c>
       <c r="F1214" t="s">
-        <v>3763</v>
+        <v>3746</v>
       </c>
     </row>
     <row r="1215" spans="1:6">
       <c r="A1215" t="s">
-        <v>3764</v>
+        <v>3747</v>
       </c>
       <c r="B1215" t="s">
-        <v>3765</v>
+        <v>3748</v>
       </c>
       <c r="C1215" t="s">
-        <v>3728</v>
+        <v>2575</v>
       </c>
       <c r="D1215" t="s">
-        <v>3729</v>
+        <v>2576</v>
       </c>
       <c r="F1215" t="s">
-        <v>3766</v>
+        <v>3749</v>
       </c>
     </row>
     <row r="1216" spans="1:6">
       <c r="A1216" t="s">
-        <v>3767</v>
+        <v>2715</v>
       </c>
       <c r="B1216" t="s">
-        <v>3768</v>
+        <v>2716</v>
       </c>
       <c r="C1216" t="s">
-        <v>3764</v>
+        <v>3742</v>
       </c>
       <c r="D1216" t="s">
-        <v>3765</v>
+        <v>3743</v>
       </c>
       <c r="F1216" t="s">
-        <v>3769</v>
+        <v>3750</v>
       </c>
     </row>
     <row r="1217" spans="1:6">
       <c r="A1217" t="s">
-        <v>3770</v>
+        <v>3751</v>
       </c>
       <c r="B1217" t="s">
-        <v>3771</v>
+        <v>3752</v>
       </c>
       <c r="C1217" t="s">
-        <v>3485</v>
+        <v>49</v>
       </c>
       <c r="D1217" t="s">
-        <v>3486</v>
+        <v>50</v>
       </c>
       <c r="F1217" t="s">
-        <v>3772</v>
+        <v>3753</v>
       </c>
     </row>
     <row r="1218" spans="1:6">
       <c r="A1218" t="s">
-        <v>3773</v>
+        <v>3754</v>
       </c>
       <c r="B1218" t="s">
-        <v>3774</v>
+        <v>3755</v>
       </c>
       <c r="C1218" t="s">
-        <v>3775</v>
+        <v>2083</v>
       </c>
       <c r="D1218" t="s">
-        <v>3776</v>
+        <v>2084</v>
       </c>
       <c r="F1218" t="s">
-        <v>3777</v>
+        <v>3756</v>
       </c>
     </row>
     <row r="1219" spans="1:6">
       <c r="A1219" t="s">
-        <v>3778</v>
+        <v>3757</v>
       </c>
       <c r="B1219" t="s">
-        <v>3779</v>
+        <v>3758</v>
       </c>
       <c r="C1219" t="s">
-        <v>3780</v>
+        <v>105</v>
       </c>
       <c r="D1219" t="s">
-        <v>3781</v>
+        <v>106</v>
       </c>
       <c r="F1219" t="s">
-        <v>3782</v>
+        <v>3759</v>
       </c>
     </row>
     <row r="1220" spans="1:6">
       <c r="A1220" t="s">
-        <v>3783</v>
+        <v>3760</v>
       </c>
       <c r="B1220" t="s">
-        <v>3784</v>
+        <v>3761</v>
       </c>
       <c r="C1220" t="s">
-        <v>90</v>
+        <v>540</v>
       </c>
       <c r="D1220" t="s">
-        <v>91</v>
+        <v>541</v>
       </c>
       <c r="F1220" t="s">
-        <v>3785</v>
+        <v>3762</v>
       </c>
     </row>
     <row r="1221" spans="1:6">
       <c r="A1221" t="s">
-        <v>3786</v>
+        <v>3763</v>
       </c>
       <c r="B1221" t="s">
-        <v>3787</v>
+        <v>3764</v>
       </c>
       <c r="C1221" t="s">
-        <v>3788</v>
+        <v>540</v>
       </c>
       <c r="D1221" t="s">
-        <v>3789</v>
+        <v>541</v>
       </c>
       <c r="F1221" t="s">
-        <v>3790</v>
+        <v>3765</v>
       </c>
     </row>
     <row r="1222" spans="1:6">
       <c r="A1222" t="s">
-        <v>3791</v>
+        <v>3766</v>
       </c>
       <c r="B1222" t="s">
-        <v>3792</v>
+        <v>3767</v>
       </c>
       <c r="C1222" t="s">
-        <v>3485</v>
+        <v>3768</v>
       </c>
       <c r="D1222" t="s">
-        <v>3486</v>
+        <v>3769</v>
       </c>
       <c r="F1222" t="s">
-        <v>3793</v>
+        <v>3770</v>
       </c>
     </row>
     <row r="1223" spans="1:6">
       <c r="A1223" t="s">
-        <v>3794</v>
+        <v>3771</v>
       </c>
       <c r="B1223" t="s">
-        <v>3795</v>
+        <v>3772</v>
       </c>
       <c r="C1223" t="s">
-        <v>3796</v>
+        <v>3768</v>
       </c>
       <c r="D1223" t="s">
-        <v>3797</v>
+        <v>3769</v>
       </c>
       <c r="F1223" t="s">
-        <v>3798</v>
+        <v>3773</v>
       </c>
     </row>
     <row r="1224" spans="1:6">
       <c r="A1224" t="s">
-        <v>3799</v>
+        <v>3774</v>
       </c>
       <c r="B1224" t="s">
-        <v>3800</v>
+        <v>3775</v>
       </c>
       <c r="C1224" t="s">
-        <v>3061</v>
+        <v>3776</v>
       </c>
       <c r="D1224" t="s">
-        <v>3062</v>
+        <v>3777</v>
       </c>
       <c r="F1224" t="s">
-        <v>3801</v>
+        <v>3778</v>
       </c>
     </row>
     <row r="1225" spans="1:6">
       <c r="A1225" t="s">
-        <v>3802</v>
+        <v>3779</v>
       </c>
       <c r="B1225" t="s">
-        <v>3803</v>
+        <v>3780</v>
       </c>
       <c r="C1225" t="s">
-        <v>3804</v>
+        <v>3776</v>
       </c>
       <c r="D1225" t="s">
-        <v>3805</v>
+        <v>3777</v>
       </c>
       <c r="F1225" t="s">
-        <v>3806</v>
+        <v>3781</v>
       </c>
     </row>
     <row r="1226" spans="1:6">
       <c r="A1226" t="s">
-        <v>3807</v>
+        <v>3782</v>
       </c>
       <c r="B1226" t="s">
-        <v>3808</v>
+        <v>3783</v>
       </c>
       <c r="C1226" t="s">
-        <v>3809</v>
+        <v>3784</v>
       </c>
       <c r="D1226" t="s">
-        <v>3810</v>
+        <v>3785</v>
       </c>
       <c r="F1226" t="s">
-        <v>3811</v>
+        <v>3786</v>
       </c>
     </row>
     <row r="1227" spans="1:6">
       <c r="A1227" t="s">
-        <v>3812</v>
+        <v>3787</v>
       </c>
       <c r="B1227" t="s">
-        <v>3813</v>
+        <v>3788</v>
       </c>
       <c r="C1227" t="s">
-        <v>3814</v>
+        <v>3784</v>
       </c>
       <c r="D1227" t="s">
-        <v>3815</v>
+        <v>3785</v>
       </c>
       <c r="F1227" t="s">
-        <v>3816</v>
+        <v>3789</v>
       </c>
     </row>
     <row r="1228" spans="1:6">
       <c r="A1228" t="s">
-        <v>3817</v>
+        <v>3790</v>
       </c>
       <c r="B1228" t="s">
-        <v>3818</v>
+        <v>3791</v>
       </c>
       <c r="C1228" t="s">
-        <v>3814</v>
+        <v>3792</v>
       </c>
       <c r="D1228" t="s">
-        <v>3815</v>
+        <v>3793</v>
       </c>
       <c r="F1228" t="s">
-        <v>3819</v>
+        <v>3794</v>
       </c>
     </row>
     <row r="1229" spans="1:6">
       <c r="A1229" t="s">
-        <v>3820</v>
+        <v>3795</v>
       </c>
       <c r="B1229" t="s">
-        <v>3821</v>
+        <v>3796</v>
       </c>
       <c r="C1229" t="s">
-        <v>3814</v>
+        <v>3792</v>
       </c>
       <c r="D1229" t="s">
-        <v>3815</v>
+        <v>3793</v>
       </c>
       <c r="F1229" t="s">
-        <v>3822</v>
+        <v>3797</v>
       </c>
     </row>
     <row r="1230" spans="1:6">
       <c r="A1230" t="s">
-        <v>3823</v>
+        <v>3798</v>
       </c>
       <c r="B1230" t="s">
-        <v>3824</v>
+        <v>3799</v>
       </c>
       <c r="C1230" t="s">
-        <v>3617</v>
+        <v>2667</v>
       </c>
       <c r="D1230" t="s">
-        <v>2472</v>
+        <v>2668</v>
       </c>
       <c r="F1230" t="s">
-        <v>3825</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="1231" spans="1:6">
       <c r="A1231" t="s">
-        <v>3826</v>
+        <v>3282</v>
       </c>
       <c r="B1231" t="s">
-        <v>3827</v>
+        <v>3283</v>
       </c>
       <c r="C1231" t="s">
-        <v>3617</v>
+        <v>2667</v>
       </c>
       <c r="D1231" t="s">
-        <v>2472</v>
+        <v>2668</v>
       </c>
       <c r="F1231" t="s">
-        <v>3828</v>
+        <v>3801</v>
       </c>
     </row>
     <row r="1232" spans="1:6">
       <c r="A1232" t="s">
-        <v>3829</v>
+        <v>3802</v>
       </c>
       <c r="B1232" t="s">
-        <v>3830</v>
+        <v>3803</v>
       </c>
       <c r="C1232" t="s">
-        <v>3617</v>
+        <v>3169</v>
       </c>
       <c r="D1232" t="s">
-        <v>2472</v>
+        <v>3170</v>
       </c>
       <c r="F1232" t="s">
-        <v>3831</v>
+        <v>3804</v>
       </c>
     </row>
     <row r="1233" spans="1:6">
       <c r="A1233" t="s">
-        <v>3832</v>
+        <v>3261</v>
       </c>
       <c r="B1233" t="s">
-        <v>3833</v>
+        <v>3262</v>
       </c>
       <c r="C1233" t="s">
-        <v>3621</v>
+        <v>1776</v>
       </c>
       <c r="D1233" t="s">
-        <v>3622</v>
+        <v>1777</v>
       </c>
       <c r="F1233" t="s">
-        <v>3834</v>
+        <v>3805</v>
       </c>
     </row>
     <row r="1234" spans="1:6">
       <c r="A1234" t="s">
-        <v>3835</v>
+        <v>3806</v>
       </c>
       <c r="B1234" t="s">
-        <v>3836</v>
+        <v>3807</v>
       </c>
       <c r="C1234" t="s">
-        <v>3626</v>
+        <v>3698</v>
       </c>
       <c r="D1234" t="s">
-        <v>3627</v>
+        <v>3260</v>
       </c>
       <c r="F1234" t="s">
-        <v>3837</v>
+        <v>3808</v>
       </c>
     </row>
     <row r="1235" spans="1:6">
       <c r="A1235" t="s">
-        <v>3838</v>
+        <v>3809</v>
       </c>
       <c r="B1235" t="s">
-        <v>3839</v>
+        <v>2661</v>
       </c>
       <c r="C1235" t="s">
-        <v>3832</v>
+        <v>3810</v>
       </c>
       <c r="D1235" t="s">
-        <v>3833</v>
+        <v>3811</v>
       </c>
       <c r="F1235" t="s">
-        <v>3840</v>
+        <v>3812</v>
       </c>
     </row>
     <row r="1236" spans="1:6">
       <c r="A1236" t="s">
-        <v>3841</v>
+        <v>3813</v>
       </c>
       <c r="B1236" t="s">
-        <v>3842</v>
+        <v>3814</v>
       </c>
       <c r="C1236" t="s">
-        <v>3843</v>
+        <v>3815</v>
       </c>
       <c r="D1236" t="s">
-        <v>3844</v>
+        <v>3816</v>
       </c>
       <c r="F1236" t="s">
-        <v>3845</v>
+        <v>3817</v>
       </c>
     </row>
     <row r="1237" spans="1:6">
       <c r="A1237" t="s">
-        <v>3846</v>
+        <v>3818</v>
       </c>
       <c r="B1237" t="s">
-        <v>3847</v>
+        <v>3819</v>
       </c>
       <c r="C1237" t="s">
-        <v>3835</v>
+        <v>3815</v>
       </c>
       <c r="D1237" t="s">
-        <v>3836</v>
+        <v>3816</v>
       </c>
       <c r="F1237" t="s">
-        <v>3848</v>
+        <v>3820</v>
       </c>
     </row>
     <row r="1238" spans="1:6">
       <c r="A1238" t="s">
-        <v>3843</v>
+        <v>3821</v>
       </c>
       <c r="B1238" t="s">
-        <v>3844</v>
+        <v>3822</v>
       </c>
       <c r="C1238" t="s">
-        <v>3846</v>
+        <v>3813</v>
       </c>
       <c r="D1238" t="s">
-        <v>3847</v>
+        <v>3814</v>
       </c>
       <c r="F1238" t="s">
-        <v>3849</v>
+        <v>3823</v>
       </c>
     </row>
     <row r="1239" spans="1:6">
       <c r="A1239" t="s">
-        <v>3850</v>
+        <v>3824</v>
       </c>
       <c r="B1239" t="s">
-        <v>3851</v>
+        <v>3825</v>
       </c>
       <c r="C1239" t="s">
-        <v>3843</v>
+        <v>3826</v>
       </c>
       <c r="D1239" t="s">
-        <v>3844</v>
+        <v>3827</v>
       </c>
       <c r="F1239" t="s">
-        <v>3852</v>
+        <v>3828</v>
       </c>
     </row>
     <row r="1240" spans="1:6">
       <c r="A1240" t="s">
-        <v>3853</v>
+        <v>3829</v>
       </c>
       <c r="B1240" t="s">
-        <v>3854</v>
+        <v>3830</v>
       </c>
       <c r="C1240" t="s">
-        <v>3843</v>
+        <v>3818</v>
       </c>
       <c r="D1240" t="s">
-        <v>3844</v>
+        <v>3819</v>
       </c>
       <c r="F1240" t="s">
-        <v>3855</v>
+        <v>3831</v>
       </c>
     </row>
     <row r="1241" spans="1:6">
       <c r="A1241" t="s">
-        <v>3856</v>
+        <v>3826</v>
       </c>
       <c r="B1241" t="s">
-        <v>3857</v>
+        <v>3827</v>
       </c>
       <c r="C1241" t="s">
-        <v>3775</v>
+        <v>3829</v>
       </c>
       <c r="D1241" t="s">
-        <v>3776</v>
+        <v>3830</v>
       </c>
       <c r="F1241" t="s">
-        <v>3858</v>
+        <v>3832</v>
       </c>
     </row>
     <row r="1242" spans="1:6">
       <c r="A1242" t="s">
-        <v>3859</v>
+        <v>3833</v>
       </c>
       <c r="B1242" t="s">
-        <v>3860</v>
+        <v>3834</v>
       </c>
       <c r="C1242" t="s">
-        <v>3061</v>
+        <v>3826</v>
       </c>
       <c r="D1242" t="s">
-        <v>3062</v>
+        <v>3827</v>
       </c>
       <c r="F1242" t="s">
-        <v>3861</v>
+        <v>3835</v>
       </c>
     </row>
     <row r="1243" spans="1:6">
       <c r="A1243" t="s">
-        <v>3862</v>
+        <v>3836</v>
       </c>
       <c r="B1243" t="s">
-        <v>3863</v>
+        <v>3837</v>
       </c>
       <c r="C1243" t="s">
-        <v>3693</v>
+        <v>3826</v>
       </c>
       <c r="D1243" t="s">
-        <v>3694</v>
+        <v>3827</v>
       </c>
       <c r="F1243" t="s">
-        <v>3864</v>
+        <v>3838</v>
       </c>
     </row>
     <row r="1244" spans="1:6">
       <c r="A1244" t="s">
-        <v>3865</v>
+        <v>3839</v>
       </c>
       <c r="B1244" t="s">
-        <v>3866</v>
+        <v>3840</v>
       </c>
       <c r="C1244" t="s">
-        <v>3780</v>
+        <v>3809</v>
       </c>
       <c r="D1244" t="s">
-        <v>3781</v>
+        <v>2661</v>
       </c>
       <c r="F1244" t="s">
-        <v>3867</v>
+        <v>3841</v>
       </c>
     </row>
     <row r="1245" spans="1:6">
       <c r="A1245" t="s">
-        <v>3868</v>
+        <v>3842</v>
       </c>
       <c r="B1245" t="s">
-        <v>3869</v>
+        <v>3843</v>
       </c>
       <c r="C1245" t="s">
-        <v>3788</v>
+        <v>3839</v>
       </c>
       <c r="D1245" t="s">
-        <v>3789</v>
+        <v>3840</v>
       </c>
       <c r="F1245" t="s">
-        <v>3870</v>
+        <v>3844</v>
       </c>
     </row>
     <row r="1246" spans="1:6">
       <c r="A1246" t="s">
-        <v>3871</v>
+        <v>3845</v>
       </c>
       <c r="B1246" t="s">
-        <v>3872</v>
+        <v>3846</v>
       </c>
       <c r="C1246" t="s">
-        <v>3873</v>
+        <v>3847</v>
       </c>
       <c r="D1246" t="s">
-        <v>3874</v>
+        <v>3848</v>
       </c>
       <c r="F1246" t="s">
-        <v>3875</v>
+        <v>3849</v>
       </c>
     </row>
     <row r="1247" spans="1:6">
       <c r="A1247" t="s">
-        <v>3876</v>
+        <v>3850</v>
       </c>
       <c r="B1247" t="s">
-        <v>3877</v>
+        <v>3851</v>
       </c>
       <c r="C1247" t="s">
-        <v>3878</v>
+        <v>3845</v>
       </c>
       <c r="D1247" t="s">
-        <v>3879</v>
+        <v>3846</v>
       </c>
       <c r="F1247" t="s">
-        <v>3880</v>
+        <v>3852</v>
       </c>
     </row>
     <row r="1248" spans="1:6">
       <c r="A1248" t="s">
-        <v>3796</v>
+        <v>3853</v>
       </c>
       <c r="B1248" t="s">
-        <v>3797</v>
+        <v>3854</v>
       </c>
       <c r="C1248" t="s">
-        <v>90</v>
+        <v>3810</v>
       </c>
       <c r="D1248" t="s">
-        <v>91</v>
+        <v>3811</v>
       </c>
       <c r="F1248" t="s">
-        <v>3881</v>
+        <v>3855</v>
       </c>
     </row>
     <row r="1249" spans="1:6">
       <c r="A1249" t="s">
-        <v>3804</v>
+        <v>3856</v>
       </c>
       <c r="B1249" t="s">
-        <v>3805</v>
+        <v>3857</v>
       </c>
       <c r="C1249" t="s">
-        <v>90</v>
+        <v>3813</v>
       </c>
       <c r="D1249" t="s">
-        <v>91</v>
+        <v>3814</v>
       </c>
       <c r="F1249" t="s">
-        <v>3882</v>
+        <v>3858</v>
       </c>
     </row>
     <row r="1250" spans="1:6">
       <c r="A1250" t="s">
-        <v>3883</v>
+        <v>3859</v>
       </c>
       <c r="B1250" t="s">
-        <v>3884</v>
+        <v>3860</v>
       </c>
       <c r="C1250" t="s">
-        <v>3809</v>
+        <v>3818</v>
       </c>
       <c r="D1250" t="s">
-        <v>3810</v>
+        <v>3819</v>
       </c>
       <c r="F1250" t="s">
-        <v>3885</v>
+        <v>3861</v>
       </c>
     </row>
     <row r="1251" spans="1:6">
       <c r="A1251" t="s">
-        <v>3886</v>
+        <v>3862</v>
       </c>
       <c r="B1251" t="s">
-        <v>3887</v>
+        <v>3863</v>
       </c>
       <c r="C1251" t="s">
-        <v>3888</v>
+        <v>3856</v>
       </c>
       <c r="D1251" t="s">
-        <v>3889</v>
+        <v>3857</v>
       </c>
       <c r="F1251" t="s">
-        <v>3890</v>
+        <v>3864</v>
       </c>
     </row>
     <row r="1252" spans="1:6">
       <c r="A1252" t="s">
-        <v>3891</v>
+        <v>3865</v>
       </c>
       <c r="B1252" t="s">
-        <v>3892</v>
+        <v>3866</v>
       </c>
       <c r="C1252" t="s">
-        <v>3893</v>
+        <v>3867</v>
       </c>
       <c r="D1252" t="s">
-        <v>3894</v>
+        <v>3868</v>
       </c>
       <c r="F1252" t="s">
-        <v>3895</v>
+        <v>3869</v>
       </c>
     </row>
     <row r="1253" spans="1:6">
       <c r="A1253" t="s">
-        <v>3706</v>
+        <v>3870</v>
       </c>
       <c r="B1253" t="s">
-        <v>3707</v>
+        <v>3871</v>
       </c>
       <c r="C1253" t="s">
-        <v>2503</v>
+        <v>3859</v>
       </c>
       <c r="D1253" t="s">
-        <v>2504</v>
+        <v>3860</v>
       </c>
       <c r="F1253" t="s">
-        <v>3896</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="1254" spans="1:6">
       <c r="A1254" t="s">
-        <v>3897</v>
+        <v>3867</v>
       </c>
       <c r="B1254" t="s">
-        <v>3898</v>
+        <v>3868</v>
       </c>
       <c r="C1254" t="s">
-        <v>3899</v>
+        <v>3870</v>
       </c>
       <c r="D1254" t="s">
-        <v>3900</v>
+        <v>3871</v>
       </c>
       <c r="F1254" t="s">
-        <v>910</v>
+        <v>3873</v>
       </c>
     </row>
     <row r="1255" spans="1:6">
       <c r="A1255" t="s">
-        <v>3901</v>
+        <v>3874</v>
       </c>
       <c r="B1255" t="s">
-        <v>3902</v>
+        <v>3875</v>
       </c>
       <c r="C1255" t="s">
-        <v>3728</v>
+        <v>3867</v>
       </c>
       <c r="D1255" t="s">
-        <v>3729</v>
+        <v>3868</v>
       </c>
       <c r="F1255" t="s">
-        <v>3903</v>
+        <v>3876</v>
       </c>
     </row>
     <row r="1256" spans="1:6">
       <c r="A1256" t="s">
-        <v>3904</v>
+        <v>3877</v>
       </c>
       <c r="B1256" t="s">
-        <v>3905</v>
+        <v>3878</v>
       </c>
       <c r="C1256" t="s">
-        <v>3618</v>
+        <v>3867</v>
       </c>
       <c r="D1256" t="s">
-        <v>3619</v>
+        <v>3868</v>
       </c>
       <c r="F1256" t="s">
-        <v>3906</v>
+        <v>3879</v>
       </c>
     </row>
     <row r="1257" spans="1:6">
       <c r="A1257" t="s">
-        <v>3907</v>
+        <v>3880</v>
       </c>
       <c r="B1257" t="s">
-        <v>3908</v>
+        <v>3881</v>
       </c>
       <c r="C1257" t="s">
-        <v>3904</v>
+        <v>3674</v>
       </c>
       <c r="D1257" t="s">
-        <v>3905</v>
+        <v>3675</v>
       </c>
       <c r="F1257" t="s">
-        <v>3909</v>
+        <v>3882</v>
       </c>
     </row>
     <row r="1258" spans="1:6">
       <c r="A1258" t="s">
-        <v>3910</v>
+        <v>3883</v>
       </c>
       <c r="B1258" t="s">
-        <v>3911</v>
+        <v>3884</v>
       </c>
       <c r="C1258" t="s">
-        <v>3912</v>
+        <v>3885</v>
       </c>
       <c r="D1258" t="s">
-        <v>3097</v>
+        <v>3886</v>
       </c>
       <c r="F1258" t="s">
-        <v>3913</v>
+        <v>3887</v>
       </c>
     </row>
     <row r="1259" spans="1:6">
       <c r="A1259" t="s">
-        <v>3914</v>
+        <v>3888</v>
       </c>
       <c r="B1259" t="s">
-        <v>3915</v>
+        <v>3889</v>
       </c>
       <c r="C1259" t="s">
-        <v>3916</v>
+        <v>3890</v>
       </c>
       <c r="D1259" t="s">
-        <v>3917</v>
+        <v>3891</v>
       </c>
       <c r="F1259" t="s">
-        <v>3918</v>
+        <v>3892</v>
       </c>
     </row>
     <row r="1260" spans="1:6">
       <c r="A1260" t="s">
-        <v>3919</v>
+        <v>3893</v>
       </c>
       <c r="B1260" t="s">
-        <v>3920</v>
+        <v>3894</v>
       </c>
       <c r="C1260" t="s">
-        <v>3910</v>
+        <v>3890</v>
       </c>
       <c r="D1260" t="s">
-        <v>3911</v>
+        <v>3891</v>
       </c>
       <c r="F1260" t="s">
-        <v>3921</v>
+        <v>3895</v>
       </c>
     </row>
     <row r="1261" spans="1:6">
       <c r="A1261" t="s">
-        <v>3922</v>
+        <v>3896</v>
       </c>
       <c r="B1261" t="s">
-        <v>3923</v>
+        <v>3897</v>
       </c>
       <c r="C1261" t="s">
-        <v>3924</v>
+        <v>3898</v>
       </c>
       <c r="D1261" t="s">
-        <v>3925</v>
+        <v>3899</v>
       </c>
       <c r="F1261" t="s">
-        <v>3926</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="1262" spans="1:6">
       <c r="A1262" t="s">
-        <v>3775</v>
+        <v>3901</v>
       </c>
       <c r="B1262" t="s">
-        <v>3776</v>
+        <v>3902</v>
       </c>
       <c r="C1262" t="s">
-        <v>3904</v>
+        <v>3896</v>
       </c>
       <c r="D1262" t="s">
-        <v>3905</v>
+        <v>3897</v>
       </c>
       <c r="F1262" t="s">
-        <v>3927</v>
+        <v>3903</v>
       </c>
     </row>
     <row r="1263" spans="1:6">
       <c r="A1263" t="s">
-        <v>3693</v>
+        <v>3904</v>
       </c>
       <c r="B1263" t="s">
-        <v>3694</v>
+        <v>3905</v>
       </c>
       <c r="C1263" t="s">
-        <v>3928</v>
+        <v>3674</v>
       </c>
       <c r="D1263" t="s">
-        <v>3929</v>
+        <v>3675</v>
       </c>
       <c r="F1263" t="s">
-        <v>3930</v>
+        <v>3906</v>
       </c>
     </row>
     <row r="1264" spans="1:6">
       <c r="A1264" t="s">
-        <v>3780</v>
+        <v>3907</v>
       </c>
       <c r="B1264" t="s">
-        <v>3781</v>
+        <v>3908</v>
       </c>
       <c r="C1264" t="s">
-        <v>3904</v>
+        <v>3674</v>
       </c>
       <c r="D1264" t="s">
-        <v>3905</v>
+        <v>3675</v>
       </c>
       <c r="F1264" t="s">
-        <v>3931</v>
+        <v>3909</v>
       </c>
     </row>
     <row r="1265" spans="1:6">
       <c r="A1265" t="s">
-        <v>3788</v>
+        <v>3910</v>
       </c>
       <c r="B1265" t="s">
-        <v>3789</v>
+        <v>3911</v>
       </c>
       <c r="C1265" t="s">
-        <v>3932</v>
+        <v>3912</v>
       </c>
       <c r="D1265" t="s">
-        <v>3933</v>
+        <v>3913</v>
       </c>
       <c r="F1265" t="s">
-        <v>3934</v>
+        <v>3914</v>
       </c>
     </row>
     <row r="1266" spans="1:6">
       <c r="A1266" t="s">
-        <v>3873</v>
+        <v>3915</v>
       </c>
       <c r="B1266" t="s">
-        <v>3874</v>
+        <v>3916</v>
       </c>
       <c r="C1266" t="s">
-        <v>3061</v>
+        <v>3898</v>
       </c>
       <c r="D1266" t="s">
-        <v>3062</v>
+        <v>3899</v>
       </c>
       <c r="F1266" t="s">
-        <v>3935</v>
+        <v>3917</v>
       </c>
     </row>
     <row r="1267" spans="1:6">
       <c r="A1267" t="s">
-        <v>3878</v>
+        <v>3918</v>
       </c>
       <c r="B1267" t="s">
-        <v>3879</v>
+        <v>3919</v>
       </c>
       <c r="C1267" t="s">
-        <v>3061</v>
+        <v>3920</v>
       </c>
       <c r="D1267" t="s">
-        <v>3062</v>
+        <v>3921</v>
       </c>
       <c r="F1267" t="s">
-        <v>3936</v>
+        <v>3922</v>
       </c>
     </row>
     <row r="1268" spans="1:6">
       <c r="A1268" t="s">
-        <v>90</v>
+        <v>3923</v>
       </c>
       <c r="B1268" t="s">
-        <v>91</v>
+        <v>3924</v>
       </c>
       <c r="C1268" t="s">
-        <v>3937</v>
+        <v>3918</v>
       </c>
       <c r="D1268" t="s">
-        <v>3938</v>
+        <v>3919</v>
       </c>
       <c r="F1268" t="s">
-        <v>3939</v>
+        <v>3925</v>
       </c>
     </row>
     <row r="1269" spans="1:6">
       <c r="A1269" t="s">
+        <v>3926</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>3927</v>
+      </c>
+      <c r="C1269" t="s">
         <v>3809</v>
       </c>
-      <c r="B1269" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1269" t="s">
-        <v>3619</v>
+        <v>2661</v>
       </c>
       <c r="F1269" t="s">
-        <v>3940</v>
+        <v>3928</v>
       </c>
     </row>
     <row r="1270" spans="1:6">
       <c r="A1270" t="s">
-        <v>3941</v>
+        <v>3929</v>
       </c>
       <c r="B1270" t="s">
-        <v>3942</v>
+        <v>3930</v>
       </c>
       <c r="C1270" t="s">
-        <v>3809</v>
+        <v>3813</v>
       </c>
       <c r="D1270" t="s">
-        <v>3810</v>
+        <v>3814</v>
       </c>
       <c r="F1270" t="s">
-        <v>3943</v>
+        <v>3931</v>
       </c>
     </row>
     <row r="1271" spans="1:6">
       <c r="A1271" t="s">
-        <v>3944</v>
+        <v>3932</v>
       </c>
       <c r="B1271" t="s">
-        <v>3945</v>
+        <v>3933</v>
       </c>
       <c r="C1271" t="s">
-        <v>3809</v>
+        <v>3818</v>
       </c>
       <c r="D1271" t="s">
-        <v>3810</v>
+        <v>3819</v>
       </c>
       <c r="F1271" t="s">
-        <v>3946</v>
+        <v>3934</v>
       </c>
     </row>
     <row r="1272" spans="1:6">
       <c r="A1272" t="s">
-        <v>3947</v>
+        <v>3935</v>
       </c>
       <c r="B1272" t="s">
-        <v>3948</v>
+        <v>3936</v>
       </c>
       <c r="C1272" t="s">
-        <v>3647</v>
+        <v>3929</v>
       </c>
       <c r="D1272" t="s">
-        <v>3648</v>
+        <v>3930</v>
       </c>
       <c r="F1272" t="s">
-        <v>3949</v>
+        <v>3937</v>
       </c>
     </row>
     <row r="1273" spans="1:6">
       <c r="A1273" t="s">
-        <v>3950</v>
+        <v>3938</v>
       </c>
       <c r="B1273" t="s">
-        <v>3951</v>
+        <v>3939</v>
       </c>
       <c r="C1273" t="s">
-        <v>3947</v>
+        <v>3940</v>
       </c>
       <c r="D1273" t="s">
-        <v>3948</v>
+        <v>3941</v>
       </c>
       <c r="F1273" t="s">
-        <v>3952</v>
+        <v>3942</v>
       </c>
     </row>
     <row r="1274" spans="1:6">
       <c r="A1274" t="s">
-        <v>3953</v>
+        <v>3943</v>
       </c>
       <c r="B1274" t="s">
-        <v>3954</v>
+        <v>3944</v>
       </c>
       <c r="C1274" t="s">
-        <v>3947</v>
+        <v>3932</v>
       </c>
       <c r="D1274" t="s">
-        <v>3948</v>
+        <v>3933</v>
       </c>
       <c r="F1274" t="s">
-        <v>1013</v>
+        <v>3945</v>
       </c>
     </row>
     <row r="1275" spans="1:6">
       <c r="A1275" t="s">
-        <v>3955</v>
+        <v>3940</v>
       </c>
       <c r="B1275" t="s">
-        <v>3956</v>
+        <v>3941</v>
       </c>
       <c r="C1275" t="s">
-        <v>3957</v>
+        <v>3943</v>
       </c>
       <c r="D1275" t="s">
-        <v>3958</v>
+        <v>3944</v>
       </c>
       <c r="F1275" t="s">
-        <v>3959</v>
+        <v>3946</v>
       </c>
     </row>
     <row r="1276" spans="1:6">
       <c r="A1276" t="s">
-        <v>3960</v>
+        <v>3947</v>
       </c>
       <c r="B1276" t="s">
-        <v>3961</v>
+        <v>3948</v>
       </c>
       <c r="C1276" t="s">
-        <v>3647</v>
+        <v>3940</v>
       </c>
       <c r="D1276" t="s">
-        <v>3648</v>
+        <v>3941</v>
       </c>
       <c r="F1276" t="s">
-        <v>3962</v>
+        <v>3949</v>
       </c>
     </row>
     <row r="1277" spans="1:6">
       <c r="A1277" t="s">
-        <v>3957</v>
+        <v>3950</v>
       </c>
       <c r="B1277" t="s">
-        <v>3958</v>
+        <v>3951</v>
       </c>
       <c r="C1277" t="s">
-        <v>3960</v>
+        <v>3940</v>
       </c>
       <c r="D1277" t="s">
-        <v>3961</v>
+        <v>3941</v>
       </c>
       <c r="F1277" t="s">
-        <v>3963</v>
+        <v>3952</v>
       </c>
     </row>
     <row r="1278" spans="1:6">
       <c r="A1278" t="s">
-        <v>3964</v>
+        <v>3953</v>
       </c>
       <c r="B1278" t="s">
-        <v>3965</v>
+        <v>3954</v>
       </c>
       <c r="C1278" t="s">
-        <v>3957</v>
+        <v>2690</v>
       </c>
       <c r="D1278" t="s">
-        <v>3958</v>
+        <v>2691</v>
       </c>
       <c r="F1278" t="s">
-        <v>1046</v>
+        <v>3955</v>
       </c>
     </row>
     <row r="1279" spans="1:6">
       <c r="A1279" t="s">
-        <v>3966</v>
+        <v>3956</v>
       </c>
       <c r="B1279" t="s">
-        <v>3967</v>
+        <v>3957</v>
       </c>
       <c r="C1279" t="s">
-        <v>3960</v>
+        <v>3920</v>
       </c>
       <c r="D1279" t="s">
-        <v>3961</v>
+        <v>3921</v>
       </c>
       <c r="F1279" t="s">
-        <v>3968</v>
+        <v>3958</v>
       </c>
     </row>
     <row r="1280" spans="1:6">
       <c r="A1280" t="s">
-        <v>3969</v>
+        <v>3959</v>
       </c>
       <c r="B1280" t="s">
-        <v>3970</v>
+        <v>3960</v>
       </c>
       <c r="C1280" t="s">
-        <v>3647</v>
+        <v>3956</v>
       </c>
       <c r="D1280" t="s">
-        <v>3648</v>
+        <v>3957</v>
       </c>
       <c r="F1280" t="s">
-        <v>3971</v>
+        <v>3961</v>
       </c>
     </row>
     <row r="1281" spans="1:6">
       <c r="A1281" t="s">
-        <v>3899</v>
+        <v>3962</v>
       </c>
       <c r="B1281" t="s">
-        <v>3900</v>
+        <v>3963</v>
       </c>
       <c r="C1281" t="s">
-        <v>3647</v>
+        <v>3674</v>
       </c>
       <c r="D1281" t="s">
-        <v>3648</v>
+        <v>3675</v>
       </c>
       <c r="F1281" t="s">
-        <v>3972</v>
+        <v>3964</v>
       </c>
     </row>
     <row r="1282" spans="1:6">
       <c r="A1282" t="s">
-        <v>3973</v>
+        <v>3965</v>
       </c>
       <c r="B1282" t="s">
-        <v>3974</v>
+        <v>3966</v>
       </c>
       <c r="C1282" t="s">
-        <v>3647</v>
+        <v>3967</v>
       </c>
       <c r="D1282" t="s">
-        <v>3648</v>
+        <v>3968</v>
       </c>
       <c r="F1282" t="s">
-        <v>3975</v>
+        <v>3969</v>
       </c>
     </row>
     <row r="1283" spans="1:6">
       <c r="A1283" t="s">
-        <v>3976</v>
+        <v>3970</v>
       </c>
       <c r="B1283" t="s">
-        <v>3977</v>
+        <v>3971</v>
       </c>
       <c r="C1283" t="s">
-        <v>3647</v>
+        <v>3972</v>
       </c>
       <c r="D1283" t="s">
-        <v>3648</v>
+        <v>3973</v>
       </c>
       <c r="F1283" t="s">
-        <v>3978</v>
+        <v>3974</v>
       </c>
     </row>
     <row r="1284" spans="1:6">
       <c r="A1284" t="s">
-        <v>3979</v>
+        <v>3975</v>
       </c>
       <c r="B1284" t="s">
-        <v>3980</v>
+        <v>3976</v>
       </c>
       <c r="C1284" t="s">
-        <v>3981</v>
+        <v>90</v>
       </c>
       <c r="D1284" t="s">
-        <v>3982</v>
+        <v>91</v>
       </c>
       <c r="F1284" t="s">
-        <v>3983</v>
+        <v>3977</v>
       </c>
     </row>
     <row r="1285" spans="1:6">
       <c r="A1285" t="s">
-        <v>3984</v>
+        <v>3978</v>
       </c>
       <c r="B1285" t="s">
-        <v>3985</v>
+        <v>3979</v>
       </c>
       <c r="C1285" t="s">
-        <v>3698</v>
+        <v>3980</v>
       </c>
       <c r="D1285" t="s">
-        <v>3699</v>
+        <v>3981</v>
       </c>
       <c r="F1285" t="s">
-        <v>3986</v>
+        <v>3982</v>
       </c>
     </row>
     <row r="1286" spans="1:6">
       <c r="A1286" t="s">
-        <v>3987</v>
+        <v>3983</v>
       </c>
       <c r="B1286" t="s">
-        <v>3988</v>
+        <v>3984</v>
       </c>
       <c r="C1286" t="s">
-        <v>3907</v>
+        <v>3674</v>
       </c>
       <c r="D1286" t="s">
-        <v>3908</v>
+        <v>3675</v>
       </c>
       <c r="F1286" t="s">
-        <v>3989</v>
+        <v>3985</v>
       </c>
     </row>
     <row r="1287" spans="1:6">
       <c r="A1287" t="s">
+        <v>3986</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>3987</v>
+      </c>
+      <c r="C1287" t="s">
+        <v>3988</v>
+      </c>
+      <c r="D1287" t="s">
+        <v>3989</v>
+      </c>
+      <c r="F1287" t="s">
         <v>3990</v>
-      </c>
-[...10 lines deleted...]
-        <v>3992</v>
       </c>
     </row>
     <row r="1288" spans="1:6">
       <c r="A1288" t="s">
+        <v>3991</v>
+      </c>
+      <c r="B1288" t="s">
+        <v>3992</v>
+      </c>
+      <c r="C1288" t="s">
+        <v>3250</v>
+      </c>
+      <c r="D1288" t="s">
+        <v>3251</v>
+      </c>
+      <c r="F1288" t="s">
         <v>3993</v>
-      </c>
-[...10 lines deleted...]
-        <v>3995</v>
       </c>
     </row>
     <row r="1289" spans="1:6">
       <c r="A1289" t="s">
+        <v>3994</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>3995</v>
+      </c>
+      <c r="C1289" t="s">
         <v>3996</v>
       </c>
-      <c r="B1289" t="s">
+      <c r="D1289" t="s">
         <v>3997</v>
-      </c>
-[...4 lines deleted...]
-        <v>3707</v>
       </c>
       <c r="F1289" t="s">
         <v>3998</v>
       </c>
     </row>
     <row r="1290" spans="1:6">
       <c r="A1290" t="s">
         <v>3999</v>
       </c>
       <c r="B1290" t="s">
         <v>4000</v>
       </c>
       <c r="C1290" t="s">
-        <v>3996</v>
+        <v>4001</v>
       </c>
       <c r="D1290" t="s">
-        <v>3997</v>
+        <v>4002</v>
       </c>
       <c r="F1290" t="s">
-        <v>4001</v>
+        <v>4003</v>
       </c>
     </row>
     <row r="1291" spans="1:6">
       <c r="A1291" t="s">
-        <v>3893</v>
+        <v>4004</v>
       </c>
       <c r="B1291" t="s">
-        <v>3894</v>
+        <v>4005</v>
       </c>
       <c r="C1291" t="s">
-        <v>2503</v>
+        <v>4006</v>
       </c>
       <c r="D1291" t="s">
-        <v>2504</v>
+        <v>4007</v>
       </c>
       <c r="F1291" t="s">
-        <v>4002</v>
+        <v>4008</v>
       </c>
     </row>
     <row r="1292" spans="1:6">
       <c r="A1292" t="s">
-        <v>4003</v>
+        <v>4009</v>
       </c>
       <c r="B1292" t="s">
-        <v>4004</v>
+        <v>4010</v>
       </c>
       <c r="C1292" t="s">
-        <v>3893</v>
+        <v>4006</v>
       </c>
       <c r="D1292" t="s">
-        <v>3894</v>
+        <v>4007</v>
       </c>
       <c r="F1292" t="s">
-        <v>4005</v>
+        <v>4011</v>
       </c>
     </row>
     <row r="1293" spans="1:6">
       <c r="A1293" t="s">
+        <v>4012</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>4013</v>
+      </c>
+      <c r="C1293" t="s">
         <v>4006</v>
       </c>
-      <c r="B1293" t="s">
+      <c r="D1293" t="s">
         <v>4007</v>
       </c>
-      <c r="C1293" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1293" t="s">
-        <v>4008</v>
+        <v>4014</v>
       </c>
     </row>
     <row r="1294" spans="1:6">
       <c r="A1294" t="s">
-        <v>4009</v>
+        <v>4015</v>
       </c>
       <c r="B1294" t="s">
-        <v>4010</v>
+        <v>4016</v>
       </c>
       <c r="C1294" t="s">
-        <v>2503</v>
+        <v>3809</v>
       </c>
       <c r="D1294" t="s">
-        <v>2504</v>
+        <v>2661</v>
       </c>
       <c r="F1294" t="s">
-        <v>4011</v>
+        <v>4017</v>
       </c>
     </row>
     <row r="1295" spans="1:6">
       <c r="A1295" t="s">
-        <v>4012</v>
+        <v>4018</v>
       </c>
       <c r="B1295" t="s">
-        <v>4013</v>
+        <v>4019</v>
       </c>
       <c r="C1295" t="s">
-        <v>4014</v>
+        <v>3809</v>
       </c>
       <c r="D1295" t="s">
-        <v>4015</v>
+        <v>2661</v>
       </c>
       <c r="F1295" t="s">
-        <v>4016</v>
+        <v>4020</v>
       </c>
     </row>
     <row r="1296" spans="1:6">
       <c r="A1296" t="s">
-        <v>4017</v>
+        <v>4021</v>
       </c>
       <c r="B1296" t="s">
-        <v>4018</v>
+        <v>4022</v>
       </c>
       <c r="C1296" t="s">
-        <v>3728</v>
+        <v>3809</v>
       </c>
       <c r="D1296" t="s">
-        <v>3729</v>
+        <v>2661</v>
       </c>
       <c r="F1296" t="s">
-        <v>4019</v>
+        <v>4023</v>
       </c>
     </row>
     <row r="1297" spans="1:6">
       <c r="A1297" t="s">
-        <v>4020</v>
+        <v>4024</v>
       </c>
       <c r="B1297" t="s">
-        <v>4021</v>
+        <v>4025</v>
       </c>
       <c r="C1297" t="s">
-        <v>3706</v>
+        <v>3813</v>
       </c>
       <c r="D1297" t="s">
-        <v>3707</v>
+        <v>3814</v>
       </c>
       <c r="F1297" t="s">
-        <v>4022</v>
+        <v>4026</v>
       </c>
     </row>
     <row r="1298" spans="1:6">
       <c r="A1298" t="s">
-        <v>4023</v>
+        <v>4027</v>
       </c>
       <c r="B1298" t="s">
-        <v>4024</v>
+        <v>4028</v>
       </c>
       <c r="C1298" t="s">
-        <v>3618</v>
+        <v>3818</v>
       </c>
       <c r="D1298" t="s">
-        <v>3619</v>
+        <v>3819</v>
       </c>
       <c r="F1298" t="s">
-        <v>4025</v>
+        <v>4029</v>
       </c>
     </row>
     <row r="1299" spans="1:6">
       <c r="A1299" t="s">
-        <v>4026</v>
+        <v>4030</v>
       </c>
       <c r="B1299" t="s">
-        <v>4027</v>
+        <v>4031</v>
       </c>
       <c r="C1299" t="s">
-        <v>3728</v>
+        <v>4024</v>
       </c>
       <c r="D1299" t="s">
-        <v>3729</v>
+        <v>4025</v>
       </c>
       <c r="F1299" t="s">
-        <v>4028</v>
+        <v>4032</v>
       </c>
     </row>
     <row r="1300" spans="1:6">
       <c r="A1300" t="s">
-        <v>4029</v>
+        <v>4033</v>
       </c>
       <c r="B1300" t="s">
-        <v>4030</v>
+        <v>4034</v>
       </c>
       <c r="C1300" t="s">
-        <v>3728</v>
+        <v>4035</v>
       </c>
       <c r="D1300" t="s">
-        <v>3729</v>
+        <v>4036</v>
       </c>
       <c r="F1300" t="s">
-        <v>4031</v>
+        <v>4037</v>
       </c>
     </row>
     <row r="1301" spans="1:6">
       <c r="A1301" t="s">
-        <v>4032</v>
+        <v>4038</v>
       </c>
       <c r="B1301" t="s">
-        <v>4033</v>
+        <v>4039</v>
       </c>
       <c r="C1301" t="s">
-        <v>3618</v>
+        <v>4027</v>
       </c>
       <c r="D1301" t="s">
-        <v>3619</v>
+        <v>4028</v>
       </c>
       <c r="F1301" t="s">
-        <v>4034</v>
+        <v>4040</v>
       </c>
     </row>
     <row r="1302" spans="1:6">
       <c r="A1302" t="s">
         <v>4035</v>
       </c>
       <c r="B1302" t="s">
         <v>4036</v>
       </c>
       <c r="C1302" t="s">
-        <v>3485</v>
+        <v>4038</v>
       </c>
       <c r="D1302" t="s">
-        <v>3486</v>
+        <v>4039</v>
       </c>
       <c r="F1302" t="s">
-        <v>4037</v>
+        <v>4041</v>
       </c>
     </row>
     <row r="1303" spans="1:6">
       <c r="A1303" t="s">
-        <v>4038</v>
+        <v>4042</v>
       </c>
       <c r="B1303" t="s">
-        <v>4039</v>
+        <v>4043</v>
       </c>
       <c r="C1303" t="s">
-        <v>3809</v>
+        <v>4035</v>
       </c>
       <c r="D1303" t="s">
-        <v>3810</v>
+        <v>4036</v>
       </c>
       <c r="F1303" t="s">
-        <v>4040</v>
+        <v>4044</v>
       </c>
     </row>
     <row r="1304" spans="1:6">
       <c r="A1304" t="s">
-        <v>4041</v>
+        <v>4045</v>
       </c>
       <c r="B1304" t="s">
-        <v>4042</v>
+        <v>4046</v>
       </c>
       <c r="C1304" t="s">
-        <v>3485</v>
+        <v>4035</v>
       </c>
       <c r="D1304" t="s">
-        <v>3486</v>
+        <v>4036</v>
       </c>
       <c r="F1304" t="s">
-        <v>4043</v>
+        <v>4047</v>
       </c>
     </row>
     <row r="1305" spans="1:6">
       <c r="A1305" t="s">
-        <v>4044</v>
+        <v>4048</v>
       </c>
       <c r="B1305" t="s">
-        <v>4045</v>
+        <v>4049</v>
       </c>
       <c r="C1305" t="s">
-        <v>3617</v>
+        <v>3967</v>
       </c>
       <c r="D1305" t="s">
-        <v>2472</v>
+        <v>3968</v>
       </c>
       <c r="F1305" t="s">
-        <v>4046</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="1306" spans="1:6">
       <c r="A1306" t="s">
-        <v>4047</v>
+        <v>4051</v>
       </c>
       <c r="B1306" t="s">
-        <v>4048</v>
+        <v>4052</v>
       </c>
       <c r="C1306" t="s">
-        <v>4049</v>
+        <v>3250</v>
       </c>
       <c r="D1306" t="s">
-        <v>2981</v>
+        <v>3251</v>
       </c>
       <c r="F1306" t="s">
-        <v>4050</v>
+        <v>4053</v>
       </c>
     </row>
     <row r="1307" spans="1:6">
       <c r="A1307" t="s">
-        <v>4051</v>
+        <v>4054</v>
       </c>
       <c r="B1307" t="s">
-        <v>1739</v>
+        <v>4055</v>
       </c>
       <c r="C1307" t="s">
-        <v>4047</v>
+        <v>3885</v>
       </c>
       <c r="D1307" t="s">
-        <v>4048</v>
+        <v>3886</v>
       </c>
       <c r="F1307" t="s">
-        <v>4052</v>
+        <v>4056</v>
       </c>
     </row>
     <row r="1308" spans="1:6">
       <c r="A1308" t="s">
-        <v>3655</v>
+        <v>4057</v>
       </c>
       <c r="B1308" t="s">
-        <v>3656</v>
+        <v>4058</v>
       </c>
       <c r="C1308" t="s">
-        <v>3618</v>
+        <v>3972</v>
       </c>
       <c r="D1308" t="s">
-        <v>3619</v>
+        <v>3973</v>
       </c>
       <c r="F1308" t="s">
-        <v>4053</v>
+        <v>4059</v>
       </c>
     </row>
     <row r="1309" spans="1:6">
       <c r="A1309" t="s">
-        <v>3720</v>
+        <v>4060</v>
       </c>
       <c r="B1309" t="s">
-        <v>3721</v>
+        <v>4061</v>
       </c>
       <c r="C1309" t="s">
-        <v>3655</v>
+        <v>3980</v>
       </c>
       <c r="D1309" t="s">
-        <v>3656</v>
+        <v>3981</v>
       </c>
       <c r="F1309" t="s">
-        <v>4054</v>
+        <v>4062</v>
       </c>
     </row>
     <row r="1310" spans="1:6">
       <c r="A1310" t="s">
-        <v>4055</v>
+        <v>4063</v>
       </c>
       <c r="B1310" t="s">
-        <v>3092</v>
+        <v>4064</v>
       </c>
       <c r="C1310" t="s">
-        <v>3618</v>
+        <v>4065</v>
       </c>
       <c r="D1310" t="s">
-        <v>3619</v>
+        <v>4066</v>
       </c>
       <c r="F1310" t="s">
-        <v>4056</v>
+        <v>4067</v>
       </c>
     </row>
     <row r="1311" spans="1:6">
       <c r="A1311" t="s">
-        <v>3061</v>
+        <v>4068</v>
       </c>
       <c r="B1311" t="s">
-        <v>3062</v>
+        <v>4069</v>
       </c>
       <c r="C1311" t="s">
-        <v>3618</v>
+        <v>4070</v>
       </c>
       <c r="D1311" t="s">
-        <v>3619</v>
+        <v>4071</v>
       </c>
       <c r="F1311" t="s">
-        <v>4057</v>
+        <v>4072</v>
       </c>
     </row>
     <row r="1312" spans="1:6">
       <c r="A1312" t="s">
-        <v>3924</v>
+        <v>3988</v>
       </c>
       <c r="B1312" t="s">
-        <v>3925</v>
+        <v>3989</v>
       </c>
       <c r="C1312" t="s">
-        <v>3720</v>
+        <v>90</v>
       </c>
       <c r="D1312" t="s">
-        <v>3721</v>
+        <v>91</v>
       </c>
       <c r="F1312" t="s">
-        <v>4058</v>
+        <v>4073</v>
       </c>
     </row>
     <row r="1313" spans="1:6">
       <c r="A1313" t="s">
-        <v>4059</v>
+        <v>3996</v>
       </c>
       <c r="B1313" t="s">
-        <v>4060</v>
+        <v>3997</v>
       </c>
       <c r="C1313" t="s">
-        <v>3706</v>
+        <v>90</v>
       </c>
       <c r="D1313" t="s">
-        <v>3707</v>
+        <v>91</v>
       </c>
       <c r="F1313" t="s">
-        <v>4061</v>
+        <v>4074</v>
       </c>
     </row>
     <row r="1314" spans="1:6">
       <c r="A1314" t="s">
-        <v>4062</v>
+        <v>4075</v>
       </c>
       <c r="B1314" t="s">
-        <v>4063</v>
+        <v>4076</v>
       </c>
       <c r="C1314" t="s">
-        <v>3878</v>
+        <v>4001</v>
       </c>
       <c r="D1314" t="s">
-        <v>3879</v>
+        <v>4002</v>
       </c>
       <c r="F1314" t="s">
-        <v>4064</v>
+        <v>4077</v>
       </c>
     </row>
     <row r="1315" spans="1:6">
       <c r="A1315" t="s">
-        <v>3698</v>
+        <v>4078</v>
       </c>
       <c r="B1315" t="s">
-        <v>3699</v>
+        <v>4079</v>
       </c>
       <c r="C1315" t="s">
-        <v>4065</v>
+        <v>4080</v>
       </c>
       <c r="D1315" t="s">
-        <v>4066</v>
+        <v>4081</v>
       </c>
       <c r="F1315" t="s">
-        <v>4067</v>
+        <v>4082</v>
       </c>
     </row>
     <row r="1316" spans="1:6">
       <c r="A1316" t="s">
-        <v>4068</v>
+        <v>4083</v>
       </c>
       <c r="B1316" t="s">
-        <v>4069</v>
+        <v>4084</v>
       </c>
       <c r="C1316" t="s">
-        <v>3796</v>
+        <v>4085</v>
       </c>
       <c r="D1316" t="s">
-        <v>3797</v>
+        <v>4086</v>
       </c>
       <c r="F1316" t="s">
-        <v>4070</v>
+        <v>4087</v>
       </c>
     </row>
     <row r="1317" spans="1:6">
       <c r="A1317" t="s">
-        <v>4071</v>
+        <v>3898</v>
       </c>
       <c r="B1317" t="s">
-        <v>4072</v>
+        <v>3899</v>
       </c>
       <c r="C1317" t="s">
-        <v>3804</v>
+        <v>2692</v>
       </c>
       <c r="D1317" t="s">
-        <v>3805</v>
+        <v>2693</v>
       </c>
       <c r="F1317" t="s">
-        <v>4073</v>
+        <v>4088</v>
       </c>
     </row>
     <row r="1318" spans="1:6">
       <c r="A1318" t="s">
-        <v>3888</v>
+        <v>4089</v>
       </c>
       <c r="B1318" t="s">
-        <v>3889</v>
+        <v>4090</v>
       </c>
       <c r="C1318" t="s">
-        <v>4074</v>
+        <v>4091</v>
       </c>
       <c r="D1318" t="s">
-        <v>4075</v>
+        <v>4092</v>
       </c>
       <c r="F1318" t="s">
-        <v>4076</v>
+        <v>973</v>
       </c>
     </row>
     <row r="1319" spans="1:6">
       <c r="A1319" t="s">
-        <v>4074</v>
+        <v>4093</v>
       </c>
       <c r="B1319" t="s">
-        <v>4075</v>
+        <v>4094</v>
       </c>
       <c r="C1319" t="s">
-        <v>3618</v>
+        <v>3920</v>
       </c>
       <c r="D1319" t="s">
-        <v>3619</v>
+        <v>3921</v>
       </c>
       <c r="F1319" t="s">
-        <v>4077</v>
+        <v>4095</v>
       </c>
     </row>
     <row r="1320" spans="1:6">
       <c r="A1320" t="s">
-        <v>4078</v>
+        <v>4096</v>
       </c>
       <c r="B1320" t="s">
-        <v>4079</v>
+        <v>4097</v>
       </c>
       <c r="C1320" t="s">
-        <v>3618</v>
+        <v>3810</v>
       </c>
       <c r="D1320" t="s">
-        <v>3619</v>
+        <v>3811</v>
       </c>
       <c r="F1320" t="s">
-        <v>4080</v>
+        <v>4098</v>
       </c>
     </row>
     <row r="1321" spans="1:6">
       <c r="A1321" t="s">
-        <v>4081</v>
+        <v>4099</v>
       </c>
       <c r="B1321" t="s">
-        <v>4082</v>
+        <v>4100</v>
       </c>
       <c r="C1321" t="s">
-        <v>4083</v>
+        <v>4096</v>
       </c>
       <c r="D1321" t="s">
-        <v>4084</v>
+        <v>4097</v>
       </c>
       <c r="F1321" t="s">
-        <v>4085</v>
+        <v>4101</v>
       </c>
     </row>
     <row r="1322" spans="1:6">
       <c r="A1322" t="s">
-        <v>4086</v>
+        <v>4102</v>
       </c>
       <c r="B1322" t="s">
-        <v>4087</v>
+        <v>4103</v>
       </c>
       <c r="C1322" t="s">
-        <v>4078</v>
+        <v>4104</v>
       </c>
       <c r="D1322" t="s">
-        <v>4079</v>
+        <v>3286</v>
       </c>
       <c r="F1322" t="s">
-        <v>4088</v>
+        <v>4105</v>
       </c>
     </row>
     <row r="1323" spans="1:6">
       <c r="A1323" t="s">
-        <v>4089</v>
+        <v>4106</v>
       </c>
       <c r="B1323" t="s">
-        <v>4090</v>
+        <v>4107</v>
       </c>
       <c r="C1323" t="s">
-        <v>4086</v>
+        <v>4108</v>
       </c>
       <c r="D1323" t="s">
-        <v>4087</v>
+        <v>4109</v>
       </c>
       <c r="F1323" t="s">
-        <v>4091</v>
+        <v>4110</v>
       </c>
     </row>
     <row r="1324" spans="1:6">
       <c r="A1324" t="s">
-        <v>4092</v>
+        <v>4111</v>
       </c>
       <c r="B1324" t="s">
-        <v>4093</v>
+        <v>4112</v>
       </c>
       <c r="C1324" t="s">
-        <v>3888</v>
+        <v>4102</v>
       </c>
       <c r="D1324" t="s">
-        <v>3889</v>
+        <v>4103</v>
       </c>
       <c r="F1324" t="s">
-        <v>4094</v>
+        <v>4113</v>
       </c>
     </row>
     <row r="1325" spans="1:6">
       <c r="A1325" t="s">
-        <v>4095</v>
+        <v>4114</v>
       </c>
       <c r="B1325" t="s">
-        <v>4096</v>
+        <v>4115</v>
       </c>
       <c r="C1325" t="s">
-        <v>3888</v>
+        <v>4116</v>
       </c>
       <c r="D1325" t="s">
-        <v>3889</v>
+        <v>4117</v>
       </c>
       <c r="F1325" t="s">
-        <v>4097</v>
+        <v>4118</v>
       </c>
     </row>
     <row r="1326" spans="1:6">
       <c r="A1326" t="s">
-        <v>4098</v>
+        <v>3967</v>
       </c>
       <c r="B1326" t="s">
-        <v>4099</v>
+        <v>3968</v>
       </c>
       <c r="C1326" t="s">
-        <v>4092</v>
+        <v>4096</v>
       </c>
       <c r="D1326" t="s">
-        <v>4093</v>
+        <v>4097</v>
       </c>
       <c r="F1326" t="s">
-        <v>4100</v>
+        <v>4119</v>
       </c>
     </row>
     <row r="1327" spans="1:6">
       <c r="A1327" t="s">
-        <v>4101</v>
+        <v>3885</v>
       </c>
       <c r="B1327" t="s">
-        <v>4102</v>
+        <v>3886</v>
       </c>
       <c r="C1327" t="s">
-        <v>3814</v>
+        <v>4120</v>
       </c>
       <c r="D1327" t="s">
-        <v>3815</v>
+        <v>4121</v>
       </c>
       <c r="F1327" t="s">
-        <v>4103</v>
+        <v>4122</v>
       </c>
     </row>
     <row r="1328" spans="1:6">
       <c r="A1328" t="s">
-        <v>3916</v>
+        <v>3972</v>
       </c>
       <c r="B1328" t="s">
-        <v>3917</v>
+        <v>3973</v>
       </c>
       <c r="C1328" t="s">
-        <v>3912</v>
+        <v>4096</v>
       </c>
       <c r="D1328" t="s">
-        <v>3097</v>
+        <v>4097</v>
       </c>
       <c r="F1328" t="s">
-        <v>4104</v>
+        <v>4123</v>
       </c>
     </row>
     <row r="1329" spans="1:6">
       <c r="A1329" t="s">
-        <v>4105</v>
+        <v>3980</v>
       </c>
       <c r="B1329" t="s">
-        <v>3611</v>
+        <v>3981</v>
       </c>
       <c r="C1329" t="s">
-        <v>4049</v>
+        <v>4124</v>
       </c>
       <c r="D1329" t="s">
-        <v>2981</v>
+        <v>4125</v>
       </c>
       <c r="F1329" t="s">
-        <v>4106</v>
+        <v>4126</v>
       </c>
     </row>
     <row r="1330" spans="1:6">
       <c r="A1330" t="s">
-        <v>3480</v>
+        <v>4065</v>
       </c>
       <c r="B1330" t="s">
-        <v>3481</v>
+        <v>4066</v>
       </c>
       <c r="C1330" t="s">
-        <v>4105</v>
+        <v>3250</v>
       </c>
       <c r="D1330" t="s">
-        <v>3611</v>
+        <v>3251</v>
       </c>
       <c r="F1330" t="s">
-        <v>4107</v>
+        <v>4127</v>
       </c>
     </row>
     <row r="1331" spans="1:6">
       <c r="A1331" t="s">
-        <v>3498</v>
+        <v>4070</v>
       </c>
       <c r="B1331" t="s">
-        <v>3499</v>
+        <v>4071</v>
       </c>
       <c r="C1331" t="s">
-        <v>4105</v>
+        <v>3250</v>
       </c>
       <c r="D1331" t="s">
-        <v>3611</v>
+        <v>3251</v>
       </c>
       <c r="F1331" t="s">
-        <v>4108</v>
+        <v>4128</v>
       </c>
     </row>
     <row r="1332" spans="1:6">
       <c r="A1332" t="s">
-        <v>3814</v>
+        <v>90</v>
       </c>
       <c r="B1332" t="s">
-        <v>3815</v>
+        <v>91</v>
       </c>
       <c r="C1332" t="s">
-        <v>3807</v>
+        <v>4129</v>
       </c>
       <c r="D1332" t="s">
-        <v>3808</v>
+        <v>4130</v>
       </c>
       <c r="F1332" t="s">
-        <v>4109</v>
+        <v>4131</v>
       </c>
     </row>
     <row r="1333" spans="1:6">
       <c r="A1333" t="s">
-        <v>3928</v>
+        <v>4001</v>
       </c>
       <c r="B1333" t="s">
-        <v>3929</v>
+        <v>4002</v>
       </c>
       <c r="C1333" t="s">
-        <v>3509</v>
+        <v>3810</v>
       </c>
       <c r="D1333" t="s">
-        <v>3071</v>
+        <v>3811</v>
       </c>
       <c r="F1333" t="s">
-        <v>4110</v>
+        <v>4132</v>
       </c>
     </row>
     <row r="1334" spans="1:6">
       <c r="A1334" t="s">
-        <v>3932</v>
+        <v>4133</v>
       </c>
       <c r="B1334" t="s">
-        <v>3933</v>
+        <v>4134</v>
       </c>
       <c r="C1334" t="s">
-        <v>3618</v>
+        <v>4001</v>
       </c>
       <c r="D1334" t="s">
-        <v>3619</v>
+        <v>4002</v>
       </c>
       <c r="F1334" t="s">
-        <v>4111</v>
+        <v>4135</v>
       </c>
     </row>
     <row r="1335" spans="1:6">
       <c r="A1335" t="s">
-        <v>3937</v>
+        <v>4136</v>
       </c>
       <c r="B1335" t="s">
-        <v>3938</v>
+        <v>4137</v>
       </c>
       <c r="C1335" t="s">
-        <v>3932</v>
+        <v>4001</v>
       </c>
       <c r="D1335" t="s">
-        <v>3933</v>
+        <v>4002</v>
       </c>
       <c r="F1335" t="s">
-        <v>4112</v>
+        <v>4138</v>
       </c>
     </row>
     <row r="1336" spans="1:6">
       <c r="A1336" t="s">
-        <v>4083</v>
+        <v>4139</v>
       </c>
       <c r="B1336" t="s">
-        <v>4084</v>
+        <v>4140</v>
       </c>
       <c r="C1336" t="s">
-        <v>3809</v>
+        <v>3839</v>
       </c>
       <c r="D1336" t="s">
-        <v>3810</v>
+        <v>3840</v>
       </c>
       <c r="F1336" t="s">
-        <v>4113</v>
+        <v>4141</v>
       </c>
     </row>
     <row r="1337" spans="1:6">
       <c r="A1337" t="s">
-        <v>4114</v>
+        <v>4142</v>
       </c>
       <c r="B1337" t="s">
-        <v>4115</v>
+        <v>4143</v>
       </c>
       <c r="C1337" t="s">
-        <v>3128</v>
+        <v>4139</v>
       </c>
       <c r="D1337" t="s">
-        <v>3129</v>
+        <v>4140</v>
       </c>
       <c r="F1337" t="s">
-        <v>4116</v>
+        <v>4144</v>
       </c>
     </row>
     <row r="1338" spans="1:6">
       <c r="A1338" t="s">
-        <v>4117</v>
+        <v>4145</v>
       </c>
       <c r="B1338" t="s">
-        <v>4118</v>
+        <v>4146</v>
       </c>
       <c r="C1338" t="s">
-        <v>3128</v>
+        <v>4139</v>
       </c>
       <c r="D1338" t="s">
-        <v>3129</v>
+        <v>4140</v>
       </c>
       <c r="F1338" t="s">
-        <v>4119</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="1339" spans="1:6">
       <c r="A1339" t="s">
-        <v>4120</v>
+        <v>4147</v>
       </c>
       <c r="B1339" t="s">
-        <v>4121</v>
+        <v>4148</v>
       </c>
       <c r="C1339" t="s">
-        <v>3899</v>
+        <v>4149</v>
       </c>
       <c r="D1339" t="s">
-        <v>3900</v>
+        <v>4150</v>
       </c>
       <c r="F1339" t="s">
-        <v>1227</v>
+        <v>4151</v>
       </c>
     </row>
     <row r="1340" spans="1:6">
       <c r="A1340" t="s">
-        <v>4122</v>
+        <v>4152</v>
       </c>
       <c r="B1340" t="s">
-        <v>4123</v>
+        <v>4153</v>
       </c>
       <c r="C1340" t="s">
-        <v>3728</v>
+        <v>3839</v>
       </c>
       <c r="D1340" t="s">
-        <v>3729</v>
+        <v>3840</v>
       </c>
       <c r="F1340" t="s">
-        <v>4124</v>
+        <v>4154</v>
       </c>
     </row>
     <row r="1341" spans="1:6">
       <c r="A1341" t="s">
-        <v>4125</v>
+        <v>4149</v>
       </c>
       <c r="B1341" t="s">
-        <v>4126</v>
+        <v>4150</v>
       </c>
       <c r="C1341" t="s">
-        <v>3728</v>
+        <v>4152</v>
       </c>
       <c r="D1341" t="s">
-        <v>3729</v>
+        <v>4153</v>
       </c>
       <c r="F1341" t="s">
-        <v>4127</v>
+        <v>4155</v>
       </c>
     </row>
     <row r="1342" spans="1:6">
       <c r="A1342" t="s">
-        <v>4128</v>
+        <v>4156</v>
       </c>
       <c r="B1342" t="s">
-        <v>4129</v>
+        <v>4157</v>
       </c>
       <c r="C1342" t="s">
-        <v>3728</v>
+        <v>4149</v>
       </c>
       <c r="D1342" t="s">
-        <v>3729</v>
+        <v>4150</v>
       </c>
       <c r="F1342" t="s">
-        <v>4130</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="1343" spans="1:6">
       <c r="A1343" t="s">
-        <v>4131</v>
+        <v>4158</v>
       </c>
       <c r="B1343" t="s">
-        <v>4132</v>
+        <v>4159</v>
       </c>
       <c r="C1343" t="s">
-        <v>3728</v>
+        <v>4152</v>
       </c>
       <c r="D1343" t="s">
-        <v>3729</v>
+        <v>4153</v>
       </c>
       <c r="F1343" t="s">
-        <v>4133</v>
+        <v>4160</v>
       </c>
     </row>
     <row r="1344" spans="1:6">
       <c r="A1344" t="s">
-        <v>4134</v>
+        <v>4161</v>
       </c>
       <c r="B1344" t="s">
-        <v>4135</v>
+        <v>4162</v>
       </c>
       <c r="C1344" t="s">
-        <v>3728</v>
+        <v>3839</v>
       </c>
       <c r="D1344" t="s">
-        <v>3729</v>
+        <v>3840</v>
       </c>
       <c r="F1344" t="s">
-        <v>4136</v>
+        <v>4163</v>
       </c>
     </row>
     <row r="1345" spans="1:6">
       <c r="A1345" t="s">
-        <v>4137</v>
+        <v>4091</v>
       </c>
       <c r="B1345" t="s">
-        <v>4138</v>
+        <v>4092</v>
       </c>
       <c r="C1345" t="s">
-        <v>3728</v>
+        <v>3839</v>
       </c>
       <c r="D1345" t="s">
-        <v>3729</v>
+        <v>3840</v>
       </c>
       <c r="F1345" t="s">
-        <v>4139</v>
+        <v>4164</v>
       </c>
     </row>
     <row r="1346" spans="1:6">
       <c r="A1346" t="s">
-        <v>4140</v>
+        <v>4165</v>
       </c>
       <c r="B1346" t="s">
-        <v>4141</v>
+        <v>4166</v>
       </c>
       <c r="C1346" t="s">
-        <v>3614</v>
+        <v>3839</v>
       </c>
       <c r="D1346" t="s">
-        <v>3615</v>
+        <v>3840</v>
       </c>
       <c r="F1346" t="s">
-        <v>4142</v>
+        <v>4167</v>
       </c>
     </row>
     <row r="1347" spans="1:6">
       <c r="A1347" t="s">
-        <v>3485</v>
+        <v>4168</v>
       </c>
       <c r="B1347" t="s">
-        <v>3486</v>
+        <v>4169</v>
       </c>
       <c r="C1347" t="s">
-        <v>4140</v>
+        <v>3839</v>
       </c>
       <c r="D1347" t="s">
-        <v>4141</v>
+        <v>3840</v>
       </c>
       <c r="F1347" t="s">
-        <v>4143</v>
+        <v>4170</v>
       </c>
     </row>
     <row r="1348" spans="1:6">
       <c r="A1348" t="s">
-        <v>3728</v>
+        <v>4171</v>
       </c>
       <c r="B1348" t="s">
-        <v>3729</v>
+        <v>4172</v>
       </c>
       <c r="C1348" t="s">
-        <v>4140</v>
+        <v>4173</v>
       </c>
       <c r="D1348" t="s">
-        <v>4141</v>
+        <v>4174</v>
       </c>
       <c r="F1348" t="s">
-        <v>4144</v>
+        <v>4175</v>
       </c>
     </row>
     <row r="1349" spans="1:6">
       <c r="A1349" t="s">
-        <v>4065</v>
+        <v>4176</v>
       </c>
       <c r="B1349" t="s">
-        <v>4066</v>
+        <v>4177</v>
       </c>
       <c r="C1349" t="s">
-        <v>4105</v>
+        <v>3890</v>
       </c>
       <c r="D1349" t="s">
-        <v>3611</v>
+        <v>3891</v>
       </c>
       <c r="F1349" t="s">
-        <v>4145</v>
+        <v>4178</v>
       </c>
     </row>
     <row r="1350" spans="1:6">
       <c r="A1350" t="s">
-        <v>3623</v>
+        <v>4179</v>
       </c>
       <c r="B1350" t="s">
-        <v>3624</v>
+        <v>4180</v>
       </c>
       <c r="C1350" t="s">
-        <v>4055</v>
+        <v>4099</v>
       </c>
       <c r="D1350" t="s">
-        <v>3092</v>
+        <v>4100</v>
       </c>
       <c r="F1350" t="s">
-        <v>4146</v>
+        <v>4181</v>
       </c>
     </row>
     <row r="1351" spans="1:6">
       <c r="A1351" t="s">
-        <v>3618</v>
+        <v>4182</v>
       </c>
       <c r="B1351" t="s">
-        <v>3619</v>
+        <v>4183</v>
       </c>
       <c r="C1351" t="s">
-        <v>4047</v>
+        <v>4099</v>
       </c>
       <c r="D1351" t="s">
-        <v>4048</v>
+        <v>4100</v>
       </c>
       <c r="F1351" t="s">
-        <v>4147</v>
+        <v>4184</v>
       </c>
     </row>
     <row r="1352" spans="1:6">
       <c r="A1352" t="s">
-        <v>3981</v>
+        <v>4185</v>
       </c>
       <c r="B1352" t="s">
-        <v>3982</v>
+        <v>4186</v>
       </c>
       <c r="C1352" t="s">
-        <v>3932</v>
+        <v>4114</v>
       </c>
       <c r="D1352" t="s">
-        <v>3933</v>
+        <v>4115</v>
       </c>
       <c r="F1352" t="s">
-        <v>4148</v>
+        <v>4187</v>
       </c>
     </row>
     <row r="1353" spans="1:6">
       <c r="A1353" t="s">
-        <v>4149</v>
+        <v>4188</v>
       </c>
       <c r="B1353" t="s">
-        <v>4150</v>
+        <v>4189</v>
       </c>
       <c r="C1353" t="s">
-        <v>3859</v>
+        <v>3898</v>
       </c>
       <c r="D1353" t="s">
-        <v>3860</v>
+        <v>3899</v>
       </c>
       <c r="F1353" t="s">
-        <v>4151</v>
+        <v>4190</v>
       </c>
     </row>
     <row r="1354" spans="1:6">
       <c r="A1354" t="s">
-        <v>4152</v>
+        <v>4191</v>
       </c>
       <c r="B1354" t="s">
-        <v>4153</v>
+        <v>4192</v>
       </c>
       <c r="C1354" t="s">
-        <v>3859</v>
+        <v>4188</v>
       </c>
       <c r="D1354" t="s">
-        <v>3860</v>
+        <v>4189</v>
       </c>
       <c r="F1354" t="s">
-        <v>4154</v>
+        <v>4193</v>
       </c>
     </row>
     <row r="1355" spans="1:6">
       <c r="A1355" t="s">
-        <v>4155</v>
+        <v>4085</v>
       </c>
       <c r="B1355" t="s">
-        <v>4156</v>
+        <v>4086</v>
       </c>
       <c r="C1355" t="s">
-        <v>4014</v>
+        <v>2692</v>
       </c>
       <c r="D1355" t="s">
-        <v>4015</v>
+        <v>2693</v>
       </c>
       <c r="F1355" t="s">
-        <v>4157</v>
+        <v>4194</v>
       </c>
     </row>
     <row r="1356" spans="1:6">
       <c r="A1356" t="s">
-        <v>4158</v>
+        <v>4195</v>
       </c>
       <c r="B1356" t="s">
-        <v>4159</v>
+        <v>4196</v>
       </c>
       <c r="C1356" t="s">
-        <v>3893</v>
+        <v>4085</v>
       </c>
       <c r="D1356" t="s">
-        <v>3894</v>
+        <v>4086</v>
       </c>
       <c r="F1356" t="s">
-        <v>4160</v>
+        <v>4197</v>
       </c>
     </row>
     <row r="1357" spans="1:6">
       <c r="A1357" t="s">
-        <v>4161</v>
+        <v>4198</v>
       </c>
       <c r="B1357" t="s">
-        <v>4162</v>
+        <v>4199</v>
       </c>
       <c r="C1357" t="s">
-        <v>3618</v>
+        <v>4085</v>
       </c>
       <c r="D1357" t="s">
-        <v>3619</v>
+        <v>4086</v>
       </c>
       <c r="F1357" t="s">
-        <v>4163</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="1358" spans="1:6">
       <c r="A1358" t="s">
-        <v>4014</v>
+        <v>4201</v>
       </c>
       <c r="B1358" t="s">
-        <v>4015</v>
+        <v>4202</v>
       </c>
       <c r="C1358" t="s">
-        <v>3485</v>
+        <v>2692</v>
       </c>
       <c r="D1358" t="s">
-        <v>3486</v>
+        <v>2693</v>
       </c>
       <c r="F1358" t="s">
-        <v>4164</v>
+        <v>4203</v>
       </c>
     </row>
     <row r="1359" spans="1:6">
       <c r="A1359" t="s">
-        <v>4165</v>
+        <v>4204</v>
       </c>
       <c r="B1359" t="s">
-        <v>4166</v>
+        <v>4205</v>
       </c>
       <c r="C1359" t="s">
-        <v>3728</v>
+        <v>4206</v>
       </c>
       <c r="D1359" t="s">
-        <v>3729</v>
+        <v>4207</v>
       </c>
       <c r="F1359" t="s">
-        <v>4167</v>
+        <v>4208</v>
       </c>
     </row>
     <row r="1360" spans="1:6">
       <c r="A1360" t="s">
-        <v>3176</v>
+        <v>4209</v>
       </c>
       <c r="B1360" t="s">
-        <v>3177</v>
+        <v>4210</v>
       </c>
       <c r="C1360" t="s">
-        <v>482</v>
+        <v>3920</v>
       </c>
       <c r="D1360" t="s">
-        <v>483</v>
+        <v>3921</v>
       </c>
       <c r="F1360" t="s">
-        <v>4168</v>
+        <v>4211</v>
       </c>
     </row>
     <row r="1361" spans="1:6">
       <c r="A1361" t="s">
-        <v>4169</v>
+        <v>4212</v>
       </c>
       <c r="B1361" t="s">
-        <v>1516</v>
+        <v>4213</v>
       </c>
       <c r="C1361" t="s">
-        <v>297</v>
+        <v>3898</v>
       </c>
       <c r="D1361" t="s">
-        <v>298</v>
+        <v>3899</v>
       </c>
       <c r="F1361" t="s">
-        <v>4170</v>
+        <v>4214</v>
       </c>
     </row>
     <row r="1362" spans="1:6">
       <c r="A1362" t="s">
-        <v>4171</v>
+        <v>4215</v>
       </c>
       <c r="B1362" t="s">
-        <v>1519</v>
+        <v>4216</v>
       </c>
       <c r="C1362" t="s">
-        <v>297</v>
+        <v>3810</v>
       </c>
       <c r="D1362" t="s">
-        <v>298</v>
+        <v>3811</v>
       </c>
       <c r="F1362" t="s">
-        <v>4172</v>
+        <v>4217</v>
       </c>
     </row>
     <row r="1363" spans="1:6">
       <c r="A1363" t="s">
-        <v>4173</v>
+        <v>4218</v>
       </c>
       <c r="B1363" t="s">
-        <v>4174</v>
+        <v>4219</v>
       </c>
       <c r="C1363" t="s">
-        <v>440</v>
+        <v>3920</v>
       </c>
       <c r="D1363" t="s">
-        <v>441</v>
+        <v>3921</v>
       </c>
       <c r="F1363" t="s">
-        <v>4175</v>
+        <v>4220</v>
       </c>
     </row>
     <row r="1364" spans="1:6">
       <c r="A1364" t="s">
-        <v>4176</v>
+        <v>4221</v>
       </c>
       <c r="B1364" t="s">
-        <v>4177</v>
+        <v>4222</v>
       </c>
       <c r="C1364" t="s">
-        <v>297</v>
+        <v>3920</v>
       </c>
       <c r="D1364" t="s">
-        <v>298</v>
+        <v>3921</v>
       </c>
       <c r="F1364" t="s">
-        <v>4178</v>
+        <v>4223</v>
       </c>
     </row>
     <row r="1365" spans="1:6">
       <c r="A1365" t="s">
-        <v>4179</v>
+        <v>4224</v>
       </c>
       <c r="B1365" t="s">
-        <v>4180</v>
+        <v>4225</v>
       </c>
       <c r="C1365" t="s">
-        <v>297</v>
+        <v>3810</v>
       </c>
       <c r="D1365" t="s">
-        <v>298</v>
+        <v>3811</v>
       </c>
       <c r="F1365" t="s">
-        <v>4181</v>
+        <v>4226</v>
       </c>
     </row>
     <row r="1366" spans="1:6">
       <c r="A1366" t="s">
-        <v>4182</v>
+        <v>4227</v>
       </c>
       <c r="B1366" t="s">
-        <v>4183</v>
+        <v>4228</v>
       </c>
       <c r="C1366" t="s">
-        <v>1325</v>
+        <v>3674</v>
       </c>
       <c r="D1366" t="s">
-        <v>1326</v>
+        <v>3675</v>
       </c>
       <c r="F1366" t="s">
-        <v>4184</v>
+        <v>4229</v>
       </c>
     </row>
     <row r="1367" spans="1:6">
       <c r="A1367" t="s">
-        <v>4185</v>
+        <v>4230</v>
       </c>
       <c r="B1367" t="s">
-        <v>4186</v>
+        <v>4231</v>
       </c>
       <c r="C1367" t="s">
-        <v>1330</v>
+        <v>4001</v>
       </c>
       <c r="D1367" t="s">
-        <v>1331</v>
+        <v>4002</v>
       </c>
       <c r="F1367" t="s">
-        <v>4187</v>
+        <v>4232</v>
       </c>
     </row>
     <row r="1368" spans="1:6">
       <c r="A1368" t="s">
-        <v>4188</v>
+        <v>4233</v>
       </c>
       <c r="B1368" t="s">
-        <v>4189</v>
+        <v>4234</v>
       </c>
       <c r="C1368" t="s">
-        <v>2930</v>
+        <v>3674</v>
       </c>
       <c r="D1368" t="s">
-        <v>2931</v>
+        <v>3675</v>
       </c>
       <c r="F1368" t="s">
-        <v>4190</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="1369" spans="1:6">
       <c r="A1369" t="s">
-        <v>4191</v>
+        <v>4236</v>
       </c>
       <c r="B1369" t="s">
-        <v>4192</v>
+        <v>4237</v>
       </c>
       <c r="C1369" t="s">
-        <v>1246</v>
+        <v>3809</v>
       </c>
       <c r="D1369" t="s">
-        <v>1247</v>
+        <v>2661</v>
       </c>
       <c r="F1369" t="s">
-        <v>4193</v>
+        <v>4238</v>
       </c>
     </row>
     <row r="1370" spans="1:6">
       <c r="A1370" t="s">
-        <v>4194</v>
+        <v>4239</v>
       </c>
       <c r="B1370" t="s">
-        <v>4195</v>
+        <v>4240</v>
       </c>
       <c r="C1370" t="s">
-        <v>1298</v>
+        <v>4241</v>
       </c>
       <c r="D1370" t="s">
-        <v>1299</v>
+        <v>3170</v>
       </c>
       <c r="F1370" t="s">
-        <v>4196</v>
+        <v>4242</v>
       </c>
     </row>
     <row r="1371" spans="1:6">
       <c r="A1371" t="s">
-        <v>3237</v>
+        <v>4243</v>
       </c>
       <c r="B1371" t="s">
-        <v>3238</v>
+        <v>1802</v>
       </c>
       <c r="C1371" t="s">
-        <v>2865</v>
+        <v>4239</v>
       </c>
       <c r="D1371" t="s">
-        <v>2866</v>
+        <v>4240</v>
       </c>
       <c r="F1371" t="s">
-        <v>4197</v>
+        <v>4244</v>
       </c>
     </row>
     <row r="1372" spans="1:6">
       <c r="A1372" t="s">
-        <v>1754</v>
+        <v>3847</v>
       </c>
       <c r="B1372" t="s">
-        <v>1755</v>
+        <v>3848</v>
       </c>
       <c r="C1372" t="s">
-        <v>1853</v>
+        <v>3810</v>
       </c>
       <c r="D1372" t="s">
-        <v>1854</v>
+        <v>3811</v>
       </c>
       <c r="F1372" t="s">
-        <v>4198</v>
+        <v>4245</v>
       </c>
     </row>
     <row r="1373" spans="1:6">
       <c r="A1373" t="s">
-        <v>105</v>
+        <v>3912</v>
       </c>
       <c r="B1373" t="s">
-        <v>106</v>
+        <v>3913</v>
       </c>
       <c r="C1373" t="s">
-        <v>246</v>
+        <v>3847</v>
       </c>
       <c r="D1373" t="s">
-        <v>247</v>
+        <v>3848</v>
       </c>
       <c r="F1373" t="s">
-        <v>4199</v>
+        <v>4246</v>
       </c>
     </row>
     <row r="1374" spans="1:6">
       <c r="A1374" t="s">
-        <v>3330</v>
+        <v>4247</v>
       </c>
       <c r="B1374" t="s">
-        <v>3331</v>
+        <v>3281</v>
       </c>
       <c r="C1374" t="s">
-        <v>2902</v>
+        <v>3810</v>
       </c>
       <c r="D1374" t="s">
-        <v>2903</v>
+        <v>3811</v>
       </c>
       <c r="F1374" t="s">
-        <v>4200</v>
+        <v>4248</v>
       </c>
     </row>
     <row r="1375" spans="1:6">
       <c r="A1375" t="s">
-        <v>2930</v>
+        <v>3250</v>
       </c>
       <c r="B1375" t="s">
-        <v>2931</v>
+        <v>3251</v>
       </c>
       <c r="C1375" t="s">
-        <v>2902</v>
+        <v>3810</v>
       </c>
       <c r="D1375" t="s">
-        <v>2903</v>
+        <v>3811</v>
       </c>
       <c r="F1375" t="s">
-        <v>4201</v>
+        <v>4249</v>
       </c>
     </row>
     <row r="1376" spans="1:6">
       <c r="A1376" t="s">
-        <v>4202</v>
+        <v>4116</v>
       </c>
       <c r="B1376" t="s">
-        <v>4203</v>
+        <v>4117</v>
       </c>
       <c r="C1376" t="s">
-        <v>1824</v>
+        <v>3912</v>
       </c>
       <c r="D1376" t="s">
-        <v>1825</v>
+        <v>3913</v>
       </c>
       <c r="F1376" t="s">
-        <v>4204</v>
+        <v>4250</v>
       </c>
     </row>
     <row r="1377" spans="1:6">
       <c r="A1377" t="s">
-        <v>4205</v>
+        <v>4251</v>
       </c>
       <c r="B1377" t="s">
-        <v>4206</v>
+        <v>4252</v>
       </c>
       <c r="C1377" t="s">
-        <v>4202</v>
+        <v>3898</v>
       </c>
       <c r="D1377" t="s">
-        <v>4203</v>
+        <v>3899</v>
       </c>
       <c r="F1377" t="s">
-        <v>4207</v>
+        <v>4253</v>
       </c>
     </row>
     <row r="1378" spans="1:6">
       <c r="A1378" t="s">
-        <v>4208</v>
+        <v>4254</v>
       </c>
       <c r="B1378" t="s">
-        <v>4209</v>
+        <v>4255</v>
       </c>
       <c r="C1378" t="s">
-        <v>4202</v>
+        <v>4070</v>
       </c>
       <c r="D1378" t="s">
-        <v>4203</v>
+        <v>4071</v>
       </c>
       <c r="F1378" t="s">
-        <v>4210</v>
+        <v>4256</v>
       </c>
     </row>
     <row r="1379" spans="1:6">
       <c r="A1379" t="s">
-        <v>4211</v>
+        <v>3890</v>
       </c>
       <c r="B1379" t="s">
-        <v>4212</v>
+        <v>3891</v>
       </c>
       <c r="C1379" t="s">
-        <v>2851</v>
+        <v>4257</v>
       </c>
       <c r="D1379" t="s">
-        <v>2852</v>
+        <v>4258</v>
       </c>
       <c r="F1379" t="s">
-        <v>4213</v>
+        <v>4259</v>
       </c>
     </row>
     <row r="1380" spans="1:6">
       <c r="A1380" t="s">
-        <v>4214</v>
+        <v>4260</v>
       </c>
       <c r="B1380" t="s">
-        <v>4215</v>
+        <v>4261</v>
       </c>
       <c r="C1380" t="s">
-        <v>1867</v>
+        <v>3988</v>
       </c>
       <c r="D1380" t="s">
-        <v>1868</v>
+        <v>3989</v>
       </c>
       <c r="F1380" t="s">
-        <v>4216</v>
+        <v>4262</v>
       </c>
     </row>
     <row r="1381" spans="1:6">
       <c r="A1381" t="s">
-        <v>1652</v>
+        <v>4263</v>
       </c>
       <c r="B1381" t="s">
-        <v>1653</v>
+        <v>4264</v>
       </c>
       <c r="C1381" t="s">
-        <v>4214</v>
+        <v>3996</v>
       </c>
       <c r="D1381" t="s">
-        <v>4215</v>
+        <v>3997</v>
       </c>
       <c r="F1381" t="s">
-        <v>4217</v>
+        <v>4265</v>
       </c>
     </row>
     <row r="1382" spans="1:6">
       <c r="A1382" t="s">
-        <v>3335</v>
+        <v>4080</v>
       </c>
       <c r="B1382" t="s">
-        <v>3336</v>
+        <v>4081</v>
       </c>
       <c r="C1382" t="s">
-        <v>2930</v>
+        <v>4266</v>
       </c>
       <c r="D1382" t="s">
-        <v>2931</v>
+        <v>4267</v>
       </c>
       <c r="F1382" t="s">
-        <v>4218</v>
+        <v>4268</v>
       </c>
     </row>
     <row r="1383" spans="1:6">
       <c r="A1383" t="s">
-        <v>4219</v>
+        <v>4266</v>
       </c>
       <c r="B1383" t="s">
-        <v>4220</v>
+        <v>4267</v>
       </c>
       <c r="C1383" t="s">
-        <v>2930</v>
+        <v>3810</v>
       </c>
       <c r="D1383" t="s">
-        <v>2931</v>
+        <v>3811</v>
       </c>
       <c r="F1383" t="s">
-        <v>4221</v>
+        <v>4269</v>
       </c>
     </row>
     <row r="1384" spans="1:6">
       <c r="A1384" t="s">
-        <v>4222</v>
+        <v>4270</v>
       </c>
       <c r="B1384" t="s">
-        <v>4223</v>
+        <v>4271</v>
       </c>
       <c r="C1384" t="s">
-        <v>2930</v>
+        <v>3810</v>
       </c>
       <c r="D1384" t="s">
-        <v>2931</v>
+        <v>3811</v>
       </c>
       <c r="F1384" t="s">
-        <v>4224</v>
+        <v>4272</v>
       </c>
     </row>
     <row r="1385" spans="1:6">
       <c r="A1385" t="s">
-        <v>4225</v>
+        <v>4273</v>
       </c>
       <c r="B1385" t="s">
-        <v>4226</v>
+        <v>4274</v>
       </c>
       <c r="C1385" t="s">
-        <v>4222</v>
+        <v>4275</v>
       </c>
       <c r="D1385" t="s">
-        <v>4223</v>
+        <v>4276</v>
       </c>
       <c r="F1385" t="s">
-        <v>4227</v>
+        <v>4277</v>
       </c>
     </row>
     <row r="1386" spans="1:6">
       <c r="A1386" t="s">
-        <v>4228</v>
+        <v>4278</v>
       </c>
       <c r="B1386" t="s">
-        <v>4229</v>
+        <v>4279</v>
       </c>
       <c r="C1386" t="s">
-        <v>4222</v>
+        <v>4270</v>
       </c>
       <c r="D1386" t="s">
-        <v>4223</v>
+        <v>4271</v>
       </c>
       <c r="F1386" t="s">
-        <v>4230</v>
+        <v>4280</v>
       </c>
     </row>
     <row r="1387" spans="1:6">
       <c r="A1387" t="s">
-        <v>3555</v>
+        <v>4281</v>
       </c>
       <c r="B1387" t="s">
-        <v>3556</v>
+        <v>4282</v>
       </c>
       <c r="C1387" t="s">
-        <v>1657</v>
+        <v>4278</v>
       </c>
       <c r="D1387" t="s">
-        <v>1658</v>
+        <v>4279</v>
       </c>
       <c r="F1387" t="s">
-        <v>4231</v>
+        <v>4283</v>
       </c>
     </row>
     <row r="1388" spans="1:6">
       <c r="A1388" t="s">
-        <v>1638</v>
+        <v>4284</v>
       </c>
       <c r="B1388" t="s">
-        <v>1639</v>
+        <v>4285</v>
       </c>
       <c r="C1388" t="s">
-        <v>23</v>
+        <v>4080</v>
       </c>
       <c r="D1388" t="s">
-        <v>24</v>
+        <v>4081</v>
       </c>
       <c r="F1388" t="s">
-        <v>4232</v>
+        <v>4286</v>
       </c>
     </row>
     <row r="1389" spans="1:6">
       <c r="A1389" t="s">
-        <v>4233</v>
+        <v>4287</v>
       </c>
       <c r="B1389" t="s">
-        <v>4234</v>
+        <v>4288</v>
       </c>
       <c r="C1389" t="s">
-        <v>3506</v>
+        <v>4080</v>
       </c>
       <c r="D1389" t="s">
-        <v>3507</v>
+        <v>4081</v>
       </c>
       <c r="F1389" t="s">
-        <v>4235</v>
+        <v>4289</v>
       </c>
     </row>
     <row r="1390" spans="1:6">
       <c r="A1390" t="s">
-        <v>3506</v>
+        <v>4290</v>
       </c>
       <c r="B1390" t="s">
-        <v>3507</v>
+        <v>4291</v>
       </c>
       <c r="C1390" t="s">
-        <v>3618</v>
+        <v>4284</v>
       </c>
       <c r="D1390" t="s">
-        <v>3619</v>
+        <v>4285</v>
       </c>
       <c r="F1390" t="s">
-        <v>4236</v>
+        <v>4292</v>
       </c>
     </row>
     <row r="1391" spans="1:6">
       <c r="A1391" t="s">
-        <v>277</v>
+        <v>4293</v>
       </c>
       <c r="B1391" t="s">
-        <v>278</v>
+        <v>4294</v>
       </c>
       <c r="C1391" t="s">
-        <v>3618</v>
+        <v>4006</v>
       </c>
       <c r="D1391" t="s">
-        <v>3619</v>
+        <v>4007</v>
       </c>
       <c r="F1391" t="s">
-        <v>4237</v>
+        <v>4295</v>
       </c>
     </row>
     <row r="1392" spans="1:6">
       <c r="A1392" t="s">
-        <v>4238</v>
+        <v>4108</v>
       </c>
       <c r="B1392" t="s">
-        <v>4239</v>
+        <v>4109</v>
       </c>
       <c r="C1392" t="s">
-        <v>277</v>
+        <v>4104</v>
       </c>
       <c r="D1392" t="s">
-        <v>278</v>
+        <v>3286</v>
       </c>
       <c r="F1392" t="s">
-        <v>4240</v>
+        <v>4296</v>
       </c>
     </row>
     <row r="1393" spans="1:6">
       <c r="A1393" t="s">
+        <v>4297</v>
+      </c>
+      <c r="B1393" t="s">
+        <v>3803</v>
+      </c>
+      <c r="C1393" t="s">
         <v>4241</v>
       </c>
-      <c r="B1393" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1393" t="s">
-        <v>1854</v>
+        <v>3170</v>
       </c>
       <c r="F1393" t="s">
-        <v>4243</v>
+        <v>4298</v>
       </c>
     </row>
     <row r="1394" spans="1:6">
       <c r="A1394" t="s">
-        <v>2403</v>
+        <v>3669</v>
       </c>
       <c r="B1394" t="s">
-        <v>2404</v>
+        <v>3670</v>
       </c>
       <c r="C1394" t="s">
-        <v>1853</v>
+        <v>4297</v>
       </c>
       <c r="D1394" t="s">
-        <v>1854</v>
+        <v>3803</v>
       </c>
       <c r="F1394" t="s">
-        <v>4244</v>
+        <v>4299</v>
       </c>
     </row>
     <row r="1395" spans="1:6">
       <c r="A1395" t="s">
-        <v>4245</v>
+        <v>3687</v>
       </c>
       <c r="B1395" t="s">
-        <v>4246</v>
+        <v>3688</v>
       </c>
       <c r="C1395" t="s">
-        <v>1754</v>
+        <v>4297</v>
       </c>
       <c r="D1395" t="s">
-        <v>1755</v>
+        <v>3803</v>
       </c>
       <c r="F1395" t="s">
-        <v>4247</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="1396" spans="1:6">
       <c r="A1396" t="s">
-        <v>1657</v>
+        <v>4006</v>
       </c>
       <c r="B1396" t="s">
-        <v>1658</v>
+        <v>4007</v>
       </c>
       <c r="C1396" t="s">
-        <v>1853</v>
+        <v>3999</v>
       </c>
       <c r="D1396" t="s">
-        <v>1854</v>
+        <v>4000</v>
       </c>
       <c r="F1396" t="s">
-        <v>4248</v>
+        <v>4301</v>
       </c>
     </row>
     <row r="1397" spans="1:6">
       <c r="A1397" t="s">
-        <v>4249</v>
+        <v>4120</v>
       </c>
       <c r="B1397" t="s">
-        <v>4250</v>
+        <v>4121</v>
       </c>
       <c r="C1397" t="s">
-        <v>3393</v>
+        <v>3698</v>
       </c>
       <c r="D1397" t="s">
-        <v>3394</v>
+        <v>3260</v>
       </c>
       <c r="F1397" t="s">
-        <v>4251</v>
+        <v>4302</v>
       </c>
     </row>
     <row r="1398" spans="1:6">
       <c r="A1398" t="s">
-        <v>2925</v>
+        <v>4124</v>
       </c>
       <c r="B1398" t="s">
-        <v>2926</v>
+        <v>4125</v>
       </c>
       <c r="C1398" t="s">
-        <v>31</v>
+        <v>3810</v>
       </c>
       <c r="D1398" t="s">
-        <v>32</v>
+        <v>3811</v>
       </c>
       <c r="F1398" t="s">
-        <v>4252</v>
+        <v>4303</v>
       </c>
     </row>
     <row r="1399" spans="1:6">
       <c r="A1399" t="s">
-        <v>4253</v>
+        <v>4129</v>
       </c>
       <c r="B1399" t="s">
-        <v>4254</v>
+        <v>4130</v>
       </c>
       <c r="C1399" t="s">
-        <v>1835</v>
+        <v>4124</v>
       </c>
       <c r="D1399" t="s">
-        <v>1836</v>
+        <v>4125</v>
       </c>
       <c r="F1399" t="s">
-        <v>4255</v>
+        <v>4304</v>
       </c>
     </row>
     <row r="1400" spans="1:6">
       <c r="A1400" t="s">
-        <v>3529</v>
+        <v>4275</v>
       </c>
       <c r="B1400" t="s">
-        <v>3530</v>
+        <v>4276</v>
       </c>
       <c r="C1400" t="s">
-        <v>2902</v>
+        <v>4001</v>
       </c>
       <c r="D1400" t="s">
-        <v>2903</v>
+        <v>4002</v>
       </c>
       <c r="F1400" t="s">
-        <v>4256</v>
+        <v>4305</v>
       </c>
     </row>
     <row r="1401" spans="1:6">
       <c r="A1401" t="s">
-        <v>4257</v>
+        <v>4306</v>
       </c>
       <c r="B1401" t="s">
-        <v>4258</v>
+        <v>4307</v>
       </c>
       <c r="C1401" t="s">
-        <v>1628</v>
+        <v>3317</v>
       </c>
       <c r="D1401" t="s">
-        <v>1629</v>
+        <v>3318</v>
       </c>
       <c r="F1401" t="s">
-        <v>4259</v>
+        <v>4308</v>
       </c>
     </row>
     <row r="1402" spans="1:6">
       <c r="A1402" t="s">
-        <v>2532</v>
+        <v>4309</v>
       </c>
       <c r="B1402" t="s">
-        <v>2533</v>
+        <v>4310</v>
       </c>
       <c r="C1402" t="s">
-        <v>3405</v>
+        <v>3317</v>
       </c>
       <c r="D1402" t="s">
-        <v>3406</v>
+        <v>3318</v>
       </c>
       <c r="F1402" t="s">
-        <v>4260</v>
+        <v>4311</v>
       </c>
     </row>
     <row r="1403" spans="1:6">
       <c r="A1403" t="s">
-        <v>4261</v>
+        <v>4312</v>
       </c>
       <c r="B1403" t="s">
-        <v>4262</v>
+        <v>4313</v>
       </c>
       <c r="C1403" t="s">
-        <v>2403</v>
+        <v>4091</v>
       </c>
       <c r="D1403" t="s">
-        <v>2404</v>
+        <v>4092</v>
       </c>
       <c r="F1403" t="s">
-        <v>4263</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="1404" spans="1:6">
       <c r="A1404" t="s">
-        <v>4264</v>
+        <v>4314</v>
       </c>
       <c r="B1404" t="s">
-        <v>4265</v>
+        <v>4315</v>
       </c>
       <c r="C1404" t="s">
-        <v>4266</v>
+        <v>3920</v>
       </c>
       <c r="D1404" t="s">
-        <v>4267</v>
+        <v>3921</v>
       </c>
       <c r="F1404" t="s">
-        <v>4268</v>
+        <v>4316</v>
       </c>
     </row>
     <row r="1405" spans="1:6">
       <c r="A1405" t="s">
-        <v>4269</v>
+        <v>4317</v>
       </c>
       <c r="B1405" t="s">
-        <v>4270</v>
+        <v>4318</v>
       </c>
       <c r="C1405" t="s">
-        <v>2511</v>
+        <v>3920</v>
       </c>
       <c r="D1405" t="s">
-        <v>2512</v>
+        <v>3921</v>
       </c>
       <c r="F1405" t="s">
-        <v>4271</v>
+        <v>4319</v>
       </c>
     </row>
     <row r="1406" spans="1:6">
       <c r="A1406" t="s">
-        <v>4272</v>
+        <v>4320</v>
       </c>
       <c r="B1406" t="s">
-        <v>4273</v>
+        <v>4321</v>
       </c>
       <c r="C1406" t="s">
-        <v>2958</v>
+        <v>3920</v>
       </c>
       <c r="D1406" t="s">
-        <v>2959</v>
+        <v>3921</v>
       </c>
       <c r="F1406" t="s">
-        <v>4274</v>
+        <v>4322</v>
       </c>
     </row>
     <row r="1407" spans="1:6">
       <c r="A1407" t="s">
-        <v>4275</v>
+        <v>4323</v>
       </c>
       <c r="B1407" t="s">
-        <v>4276</v>
+        <v>4324</v>
       </c>
       <c r="C1407" t="s">
-        <v>1717</v>
+        <v>3920</v>
       </c>
       <c r="D1407" t="s">
-        <v>1718</v>
+        <v>3921</v>
       </c>
       <c r="F1407" t="s">
-        <v>4277</v>
+        <v>4325</v>
       </c>
     </row>
     <row r="1408" spans="1:6">
       <c r="A1408" t="s">
-        <v>2521</v>
+        <v>4326</v>
       </c>
       <c r="B1408" t="s">
-        <v>2522</v>
+        <v>4327</v>
       </c>
       <c r="C1408" t="s">
-        <v>3423</v>
+        <v>3920</v>
       </c>
       <c r="D1408" t="s">
-        <v>3424</v>
+        <v>3921</v>
       </c>
       <c r="F1408" t="s">
-        <v>4278</v>
+        <v>4328</v>
       </c>
     </row>
     <row r="1409" spans="1:6">
       <c r="A1409" t="s">
-        <v>1770</v>
+        <v>4329</v>
       </c>
       <c r="B1409" t="s">
-        <v>1771</v>
+        <v>4330</v>
       </c>
       <c r="C1409" t="s">
-        <v>2521</v>
+        <v>3920</v>
       </c>
       <c r="D1409" t="s">
-        <v>2522</v>
+        <v>3921</v>
       </c>
       <c r="F1409" t="s">
-        <v>4279</v>
+        <v>4331</v>
       </c>
     </row>
     <row r="1410" spans="1:6">
       <c r="A1410" t="s">
-        <v>4280</v>
+        <v>4332</v>
       </c>
       <c r="B1410" t="s">
-        <v>4281</v>
+        <v>4333</v>
       </c>
       <c r="C1410" t="s">
-        <v>1783</v>
+        <v>3806</v>
       </c>
       <c r="D1410" t="s">
-        <v>1784</v>
+        <v>3807</v>
       </c>
       <c r="F1410" t="s">
-        <v>4282</v>
+        <v>4334</v>
       </c>
     </row>
     <row r="1411" spans="1:6">
       <c r="A1411" t="s">
-        <v>4283</v>
+        <v>3674</v>
       </c>
       <c r="B1411" t="s">
-        <v>4284</v>
+        <v>3675</v>
       </c>
       <c r="C1411" t="s">
-        <v>1783</v>
+        <v>4332</v>
       </c>
       <c r="D1411" t="s">
-        <v>1784</v>
+        <v>4333</v>
       </c>
       <c r="F1411" t="s">
-        <v>4285</v>
+        <v>4335</v>
       </c>
     </row>
     <row r="1412" spans="1:6">
       <c r="A1412" t="s">
-        <v>4286</v>
+        <v>3920</v>
       </c>
       <c r="B1412" t="s">
-        <v>4287</v>
+        <v>3921</v>
       </c>
       <c r="C1412" t="s">
-        <v>2519</v>
+        <v>4332</v>
       </c>
       <c r="D1412" t="s">
-        <v>2520</v>
+        <v>4333</v>
       </c>
       <c r="F1412" t="s">
-        <v>4288</v>
+        <v>4336</v>
       </c>
     </row>
     <row r="1413" spans="1:6">
       <c r="A1413" t="s">
-        <v>1240</v>
+        <v>4257</v>
       </c>
       <c r="B1413" t="s">
-        <v>1241</v>
+        <v>4258</v>
       </c>
       <c r="C1413" t="s">
-        <v>2902</v>
+        <v>4297</v>
       </c>
       <c r="D1413" t="s">
-        <v>2903</v>
+        <v>3803</v>
       </c>
       <c r="F1413" t="s">
-        <v>4289</v>
+        <v>4337</v>
       </c>
     </row>
     <row r="1414" spans="1:6">
       <c r="A1414" t="s">
-        <v>4290</v>
+        <v>3815</v>
       </c>
       <c r="B1414" t="s">
-        <v>4291</v>
+        <v>3816</v>
       </c>
       <c r="C1414" t="s">
-        <v>3405</v>
+        <v>4247</v>
       </c>
       <c r="D1414" t="s">
-        <v>3406</v>
+        <v>3281</v>
       </c>
       <c r="F1414" t="s">
-        <v>4292</v>
+        <v>4338</v>
       </c>
     </row>
     <row r="1415" spans="1:6">
       <c r="A1415" t="s">
-        <v>2921</v>
+        <v>3810</v>
       </c>
       <c r="B1415" t="s">
-        <v>2922</v>
+        <v>3811</v>
       </c>
       <c r="C1415" t="s">
-        <v>1778</v>
+        <v>4239</v>
       </c>
       <c r="D1415" t="s">
-        <v>1779</v>
+        <v>4240</v>
       </c>
       <c r="F1415" t="s">
-        <v>4293</v>
+        <v>4339</v>
       </c>
     </row>
     <row r="1416" spans="1:6">
       <c r="A1416" t="s">
-        <v>4294</v>
+        <v>4173</v>
       </c>
       <c r="B1416" t="s">
-        <v>4295</v>
+        <v>4174</v>
       </c>
       <c r="C1416" t="s">
-        <v>3405</v>
+        <v>4124</v>
       </c>
       <c r="D1416" t="s">
-        <v>3406</v>
+        <v>4125</v>
       </c>
       <c r="F1416" t="s">
-        <v>4296</v>
+        <v>4340</v>
       </c>
     </row>
     <row r="1417" spans="1:6">
       <c r="A1417" t="s">
-        <v>4297</v>
+        <v>4341</v>
       </c>
       <c r="B1417" t="s">
-        <v>4298</v>
+        <v>4342</v>
       </c>
       <c r="C1417" t="s">
-        <v>3405</v>
+        <v>4051</v>
       </c>
       <c r="D1417" t="s">
-        <v>3406</v>
+        <v>4052</v>
       </c>
       <c r="F1417" t="s">
-        <v>4299</v>
+        <v>4343</v>
       </c>
     </row>
     <row r="1418" spans="1:6">
       <c r="A1418" t="s">
-        <v>4300</v>
+        <v>4344</v>
       </c>
       <c r="B1418" t="s">
-        <v>4301</v>
+        <v>4345</v>
       </c>
       <c r="C1418" t="s">
-        <v>2921</v>
+        <v>4051</v>
       </c>
       <c r="D1418" t="s">
-        <v>2922</v>
+        <v>4052</v>
       </c>
       <c r="F1418" t="s">
-        <v>4302</v>
+        <v>4346</v>
       </c>
     </row>
     <row r="1419" spans="1:6">
       <c r="A1419" t="s">
-        <v>4303</v>
+        <v>4347</v>
       </c>
       <c r="B1419" t="s">
-        <v>4304</v>
+        <v>4348</v>
       </c>
       <c r="C1419" t="s">
-        <v>4290</v>
+        <v>4206</v>
       </c>
       <c r="D1419" t="s">
-        <v>4291</v>
+        <v>4207</v>
       </c>
       <c r="F1419" t="s">
-        <v>4305</v>
+        <v>4349</v>
       </c>
     </row>
     <row r="1420" spans="1:6">
       <c r="A1420" t="s">
-        <v>4306</v>
+        <v>4350</v>
       </c>
       <c r="B1420" t="s">
-        <v>4307</v>
+        <v>4351</v>
       </c>
       <c r="C1420" t="s">
-        <v>1717</v>
+        <v>4085</v>
       </c>
       <c r="D1420" t="s">
-        <v>1718</v>
+        <v>4086</v>
       </c>
       <c r="F1420" t="s">
-        <v>4308</v>
+        <v>4352</v>
       </c>
     </row>
     <row r="1421" spans="1:6">
       <c r="A1421" t="s">
-        <v>4309</v>
+        <v>4353</v>
       </c>
       <c r="B1421" t="s">
-        <v>4310</v>
+        <v>4354</v>
       </c>
       <c r="C1421" t="s">
-        <v>4306</v>
+        <v>3810</v>
       </c>
       <c r="D1421" t="s">
-        <v>4307</v>
+        <v>3811</v>
       </c>
       <c r="F1421" t="s">
-        <v>4311</v>
+        <v>4355</v>
       </c>
     </row>
     <row r="1422" spans="1:6">
       <c r="A1422" t="s">
-        <v>3592</v>
+        <v>4206</v>
       </c>
       <c r="B1422" t="s">
-        <v>3593</v>
+        <v>4207</v>
       </c>
       <c r="C1422" t="s">
-        <v>477</v>
+        <v>3674</v>
       </c>
       <c r="D1422" t="s">
-        <v>478</v>
+        <v>3675</v>
       </c>
       <c r="F1422" t="s">
-        <v>4312</v>
+        <v>4356</v>
       </c>
     </row>
     <row r="1423" spans="1:6">
       <c r="A1423" t="s">
-        <v>3576</v>
+        <v>4357</v>
       </c>
       <c r="B1423" t="s">
-        <v>3577</v>
+        <v>4358</v>
       </c>
       <c r="C1423" t="s">
-        <v>477</v>
+        <v>3920</v>
       </c>
       <c r="D1423" t="s">
-        <v>478</v>
+        <v>3921</v>
       </c>
       <c r="F1423" t="s">
-        <v>4313</v>
+        <v>4359</v>
       </c>
     </row>
     <row r="1424" spans="1:6">
       <c r="A1424" t="s">
-        <v>3600</v>
+        <v>3365</v>
       </c>
       <c r="B1424" t="s">
-        <v>3601</v>
+        <v>3366</v>
       </c>
       <c r="C1424" t="s">
-        <v>477</v>
+        <v>545</v>
       </c>
       <c r="D1424" t="s">
-        <v>478</v>
+        <v>546</v>
       </c>
       <c r="F1424" t="s">
-        <v>4314</v>
+        <v>4360</v>
       </c>
     </row>
     <row r="1425" spans="1:6">
       <c r="A1425" t="s">
-        <v>3584</v>
+        <v>4361</v>
       </c>
       <c r="B1425" t="s">
-        <v>3585</v>
+        <v>1579</v>
       </c>
       <c r="C1425" t="s">
-        <v>477</v>
+        <v>360</v>
       </c>
       <c r="D1425" t="s">
-        <v>478</v>
+        <v>361</v>
       </c>
       <c r="F1425" t="s">
-        <v>4315</v>
+        <v>4362</v>
       </c>
     </row>
     <row r="1426" spans="1:6">
       <c r="A1426" t="s">
-        <v>4316</v>
+        <v>4363</v>
       </c>
       <c r="B1426" t="s">
-        <v>4317</v>
+        <v>1582</v>
       </c>
       <c r="C1426" t="s">
-        <v>297</v>
+        <v>360</v>
       </c>
       <c r="D1426" t="s">
-        <v>298</v>
+        <v>361</v>
       </c>
       <c r="F1426" t="s">
-        <v>4318</v>
+        <v>4364</v>
       </c>
     </row>
     <row r="1427" spans="1:6">
       <c r="A1427" t="s">
-        <v>4319</v>
+        <v>4365</v>
       </c>
       <c r="B1427" t="s">
-        <v>4320</v>
+        <v>4366</v>
       </c>
       <c r="C1427" t="s">
-        <v>4316</v>
+        <v>503</v>
       </c>
       <c r="D1427" t="s">
-        <v>4317</v>
+        <v>504</v>
       </c>
       <c r="F1427" t="s">
-        <v>4321</v>
+        <v>4367</v>
       </c>
     </row>
     <row r="1428" spans="1:6">
       <c r="A1428" t="s">
-        <v>4322</v>
+        <v>4368</v>
       </c>
       <c r="B1428" t="s">
-        <v>4323</v>
+        <v>4369</v>
       </c>
       <c r="C1428" t="s">
-        <v>4316</v>
+        <v>360</v>
       </c>
       <c r="D1428" t="s">
-        <v>4317</v>
+        <v>361</v>
       </c>
       <c r="F1428" t="s">
-        <v>4324</v>
+        <v>4370</v>
       </c>
     </row>
     <row r="1429" spans="1:6">
       <c r="A1429" t="s">
-        <v>364</v>
+        <v>4371</v>
       </c>
       <c r="B1429" t="s">
-        <v>365</v>
+        <v>4372</v>
       </c>
       <c r="C1429" t="s">
-        <v>344</v>
+        <v>360</v>
       </c>
       <c r="D1429" t="s">
-        <v>345</v>
+        <v>361</v>
       </c>
       <c r="F1429" t="s">
-        <v>4325</v>
+        <v>4373</v>
       </c>
     </row>
     <row r="1430" spans="1:6">
       <c r="A1430" t="s">
-        <v>349</v>
+        <v>4374</v>
       </c>
       <c r="B1430" t="s">
-        <v>350</v>
+        <v>4375</v>
       </c>
       <c r="C1430" t="s">
-        <v>344</v>
+        <v>1388</v>
       </c>
       <c r="D1430" t="s">
-        <v>345</v>
+        <v>1389</v>
       </c>
       <c r="F1430" t="s">
-        <v>4326</v>
+        <v>4376</v>
       </c>
     </row>
     <row r="1431" spans="1:6">
       <c r="A1431" t="s">
-        <v>4327</v>
+        <v>4377</v>
       </c>
       <c r="B1431" t="s">
-        <v>4328</v>
+        <v>4378</v>
       </c>
       <c r="C1431" t="s">
-        <v>526</v>
+        <v>1393</v>
       </c>
       <c r="D1431" t="s">
-        <v>527</v>
+        <v>1394</v>
       </c>
       <c r="F1431" t="s">
-        <v>4329</v>
+        <v>4379</v>
       </c>
     </row>
     <row r="1432" spans="1:6">
       <c r="A1432" t="s">
-        <v>4330</v>
+        <v>4380</v>
       </c>
       <c r="B1432" t="s">
-        <v>4331</v>
+        <v>4381</v>
       </c>
       <c r="C1432" t="s">
-        <v>526</v>
+        <v>3119</v>
       </c>
       <c r="D1432" t="s">
-        <v>527</v>
+        <v>3120</v>
       </c>
       <c r="F1432" t="s">
-        <v>4332</v>
+        <v>4382</v>
       </c>
     </row>
     <row r="1433" spans="1:6">
       <c r="A1433" t="s">
-        <v>4333</v>
+        <v>4383</v>
       </c>
       <c r="B1433" t="s">
-        <v>4334</v>
+        <v>4384</v>
       </c>
       <c r="C1433" t="s">
-        <v>640</v>
+        <v>1309</v>
       </c>
       <c r="D1433" t="s">
-        <v>641</v>
+        <v>1310</v>
       </c>
       <c r="F1433" t="s">
-        <v>4335</v>
+        <v>4385</v>
       </c>
     </row>
     <row r="1434" spans="1:6">
       <c r="A1434" t="s">
-        <v>4336</v>
+        <v>4386</v>
       </c>
       <c r="B1434" t="s">
-        <v>4337</v>
+        <v>4387</v>
       </c>
       <c r="C1434" t="s">
-        <v>640</v>
+        <v>1361</v>
       </c>
       <c r="D1434" t="s">
-        <v>641</v>
+        <v>1362</v>
       </c>
       <c r="F1434" t="s">
-        <v>4338</v>
+        <v>4388</v>
       </c>
     </row>
     <row r="1435" spans="1:6">
       <c r="A1435" t="s">
-        <v>4339</v>
+        <v>3426</v>
       </c>
       <c r="B1435" t="s">
-        <v>4340</v>
+        <v>3427</v>
       </c>
       <c r="C1435" t="s">
-        <v>682</v>
+        <v>3054</v>
       </c>
       <c r="D1435" t="s">
-        <v>683</v>
+        <v>3055</v>
       </c>
       <c r="F1435" t="s">
-        <v>4341</v>
+        <v>4389</v>
       </c>
     </row>
     <row r="1436" spans="1:6">
       <c r="A1436" t="s">
-        <v>4342</v>
+        <v>1817</v>
       </c>
       <c r="B1436" t="s">
-        <v>4343</v>
+        <v>1818</v>
       </c>
       <c r="C1436" t="s">
-        <v>682</v>
+        <v>1916</v>
       </c>
       <c r="D1436" t="s">
-        <v>683</v>
+        <v>1917</v>
       </c>
       <c r="F1436" t="s">
-        <v>4344</v>
+        <v>4390</v>
       </c>
     </row>
     <row r="1437" spans="1:6">
       <c r="A1437" t="s">
-        <v>4345</v>
+        <v>128</v>
       </c>
       <c r="B1437" t="s">
-        <v>4346</v>
+        <v>129</v>
       </c>
       <c r="C1437" t="s">
-        <v>544</v>
+        <v>297</v>
       </c>
       <c r="D1437" t="s">
-        <v>545</v>
+        <v>298</v>
       </c>
       <c r="F1437" t="s">
-        <v>4347</v>
+        <v>4391</v>
       </c>
     </row>
     <row r="1438" spans="1:6">
       <c r="A1438" t="s">
-        <v>4348</v>
+        <v>4392</v>
       </c>
       <c r="B1438" t="s">
-        <v>4349</v>
+        <v>4393</v>
       </c>
       <c r="C1438" t="s">
-        <v>544</v>
+        <v>2029</v>
       </c>
       <c r="D1438" t="s">
-        <v>545</v>
+        <v>2030</v>
       </c>
       <c r="F1438" t="s">
-        <v>4350</v>
+        <v>4394</v>
       </c>
     </row>
     <row r="1439" spans="1:6">
       <c r="A1439" t="s">
-        <v>4351</v>
+        <v>3519</v>
       </c>
       <c r="B1439" t="s">
-        <v>4352</v>
+        <v>3520</v>
       </c>
       <c r="C1439" t="s">
-        <v>4353</v>
+        <v>3091</v>
       </c>
       <c r="D1439" t="s">
-        <v>4354</v>
+        <v>3092</v>
+      </c>
+      <c r="F1439" t="s">
+        <v>4395</v>
       </c>
     </row>
     <row r="1440" spans="1:6">
       <c r="A1440" t="s">
-        <v>4355</v>
+        <v>3119</v>
       </c>
       <c r="B1440" t="s">
-        <v>4356</v>
+        <v>3120</v>
       </c>
       <c r="C1440" t="s">
-        <v>4357</v>
+        <v>3091</v>
       </c>
       <c r="D1440" t="s">
-        <v>4358</v>
+        <v>3092</v>
+      </c>
+      <c r="F1440" t="s">
+        <v>4396</v>
       </c>
     </row>
     <row r="1441" spans="1:6">
       <c r="A1441" t="s">
-        <v>2050</v>
+        <v>4397</v>
       </c>
       <c r="B1441" t="s">
-        <v>2051</v>
+        <v>4398</v>
       </c>
       <c r="C1441" t="s">
-        <v>4359</v>
+        <v>1887</v>
       </c>
       <c r="D1441" t="s">
-        <v>4360</v>
+        <v>1888</v>
+      </c>
+      <c r="F1441" t="s">
+        <v>4399</v>
       </c>
     </row>
     <row r="1442" spans="1:6">
       <c r="A1442" t="s">
-        <v>4361</v>
+        <v>4400</v>
       </c>
       <c r="B1442" t="s">
-        <v>4362</v>
+        <v>4401</v>
       </c>
       <c r="C1442" t="s">
-        <v>147</v>
+        <v>4397</v>
       </c>
       <c r="D1442" t="s">
-        <v>148</v>
+        <v>4398</v>
+      </c>
+      <c r="F1442" t="s">
+        <v>4402</v>
       </c>
     </row>
     <row r="1443" spans="1:6">
       <c r="A1443" t="s">
-        <v>4363</v>
+        <v>4403</v>
       </c>
       <c r="B1443" t="s">
-        <v>4364</v>
+        <v>4404</v>
       </c>
       <c r="C1443" t="s">
-        <v>4361</v>
+        <v>4397</v>
       </c>
       <c r="D1443" t="s">
-        <v>4362</v>
+        <v>4398</v>
+      </c>
+      <c r="F1443" t="s">
+        <v>4405</v>
       </c>
     </row>
     <row r="1444" spans="1:6">
       <c r="A1444" t="s">
-        <v>4365</v>
+        <v>4406</v>
       </c>
       <c r="B1444" t="s">
-        <v>4366</v>
+        <v>4407</v>
       </c>
       <c r="C1444" t="s">
-        <v>1963</v>
+        <v>3040</v>
       </c>
       <c r="D1444" t="s">
-        <v>1964</v>
+        <v>3041</v>
+      </c>
+      <c r="F1444" t="s">
+        <v>4408</v>
       </c>
     </row>
     <row r="1445" spans="1:6">
       <c r="A1445" t="s">
-        <v>4367</v>
+        <v>4409</v>
       </c>
       <c r="B1445" t="s">
-        <v>4368</v>
+        <v>4410</v>
       </c>
       <c r="C1445" t="s">
-        <v>4369</v>
+        <v>1930</v>
       </c>
       <c r="D1445" t="s">
-        <v>4370</v>
+        <v>1931</v>
+      </c>
+      <c r="F1445" t="s">
+        <v>4411</v>
       </c>
     </row>
     <row r="1446" spans="1:6">
       <c r="A1446" t="s">
-        <v>4371</v>
+        <v>1715</v>
       </c>
       <c r="B1446" t="s">
-        <v>4372</v>
+        <v>1716</v>
       </c>
       <c r="C1446" t="s">
-        <v>4373</v>
+        <v>4409</v>
       </c>
       <c r="D1446" t="s">
-        <v>4374</v>
+        <v>4410</v>
+      </c>
+      <c r="F1446" t="s">
+        <v>4412</v>
       </c>
     </row>
     <row r="1447" spans="1:6">
       <c r="A1447" t="s">
-        <v>2448</v>
+        <v>3524</v>
       </c>
       <c r="B1447" t="s">
-        <v>2449</v>
+        <v>3525</v>
       </c>
       <c r="C1447" t="s">
-        <v>168</v>
+        <v>3119</v>
       </c>
       <c r="D1447" t="s">
-        <v>169</v>
+        <v>3120</v>
+      </c>
+      <c r="F1447" t="s">
+        <v>4413</v>
       </c>
     </row>
     <row r="1448" spans="1:6">
       <c r="A1448" t="s">
-        <v>4375</v>
+        <v>4414</v>
       </c>
       <c r="B1448" t="s">
-        <v>4376</v>
+        <v>4415</v>
       </c>
       <c r="C1448" t="s">
-        <v>171</v>
+        <v>3119</v>
       </c>
       <c r="D1448" t="s">
-        <v>172</v>
+        <v>3120</v>
+      </c>
+      <c r="F1448" t="s">
+        <v>4416</v>
       </c>
     </row>
     <row r="1449" spans="1:6">
       <c r="A1449" t="s">
-        <v>4359</v>
+        <v>4417</v>
       </c>
       <c r="B1449" t="s">
-        <v>4360</v>
+        <v>4418</v>
       </c>
       <c r="C1449" t="s">
-        <v>149</v>
+        <v>3119</v>
       </c>
       <c r="D1449" t="s">
-        <v>150</v>
+        <v>3120</v>
+      </c>
+      <c r="F1449" t="s">
+        <v>4419</v>
       </c>
     </row>
     <row r="1450" spans="1:6">
       <c r="A1450" t="s">
-        <v>4377</v>
+        <v>4420</v>
       </c>
       <c r="B1450" t="s">
-        <v>4378</v>
+        <v>4421</v>
       </c>
       <c r="C1450" t="s">
-        <v>4379</v>
+        <v>4417</v>
       </c>
       <c r="D1450" t="s">
-        <v>4380</v>
+        <v>4418</v>
+      </c>
+      <c r="F1450" t="s">
+        <v>4422</v>
       </c>
     </row>
     <row r="1451" spans="1:6">
       <c r="A1451" t="s">
-        <v>4381</v>
+        <v>4423</v>
       </c>
       <c r="B1451" t="s">
-        <v>4382</v>
+        <v>4424</v>
       </c>
       <c r="C1451" t="s">
-        <v>2075</v>
+        <v>4417</v>
       </c>
       <c r="D1451" t="s">
-        <v>2076</v>
+        <v>4418</v>
+      </c>
+      <c r="F1451" t="s">
+        <v>4425</v>
       </c>
     </row>
     <row r="1452" spans="1:6">
       <c r="A1452" t="s">
-        <v>4383</v>
+        <v>3744</v>
       </c>
       <c r="B1452" t="s">
-        <v>4384</v>
+        <v>3745</v>
       </c>
       <c r="C1452" t="s">
-        <v>201</v>
+        <v>1720</v>
       </c>
       <c r="D1452" t="s">
-        <v>202</v>
+        <v>1721</v>
+      </c>
+      <c r="F1452" t="s">
+        <v>4426</v>
       </c>
     </row>
     <row r="1453" spans="1:6">
       <c r="A1453" t="s">
-        <v>4385</v>
+        <v>1701</v>
       </c>
       <c r="B1453" t="s">
-        <v>4386</v>
+        <v>1702</v>
       </c>
       <c r="C1453" t="s">
-        <v>228</v>
+        <v>23</v>
       </c>
       <c r="D1453" t="s">
-        <v>229</v>
+        <v>24</v>
+      </c>
+      <c r="F1453" t="s">
+        <v>4427</v>
       </c>
     </row>
     <row r="1454" spans="1:6">
       <c r="A1454" t="s">
-        <v>4387</v>
+        <v>4428</v>
       </c>
       <c r="B1454" t="s">
-        <v>4388</v>
+        <v>4429</v>
       </c>
       <c r="C1454" t="s">
-        <v>188</v>
+        <v>3695</v>
       </c>
       <c r="D1454" t="s">
-        <v>189</v>
+        <v>3696</v>
+      </c>
+      <c r="F1454" t="s">
+        <v>4430</v>
       </c>
     </row>
     <row r="1455" spans="1:6">
       <c r="A1455" t="s">
-        <v>185</v>
+        <v>3695</v>
       </c>
       <c r="B1455" t="s">
-        <v>186</v>
+        <v>3696</v>
       </c>
       <c r="C1455" t="s">
-        <v>4389</v>
+        <v>3810</v>
       </c>
       <c r="D1455" t="s">
-        <v>4390</v>
+        <v>3811</v>
+      </c>
+      <c r="F1455" t="s">
+        <v>4431</v>
       </c>
     </row>
     <row r="1456" spans="1:6">
       <c r="A1456" t="s">
-        <v>4391</v>
+        <v>340</v>
       </c>
       <c r="B1456" t="s">
-        <v>4392</v>
+        <v>341</v>
       </c>
       <c r="C1456" t="s">
-        <v>2062</v>
+        <v>3810</v>
       </c>
       <c r="D1456" t="s">
-        <v>2063</v>
+        <v>3811</v>
+      </c>
+      <c r="F1456" t="s">
+        <v>4432</v>
       </c>
     </row>
     <row r="1457" spans="1:6">
       <c r="A1457" t="s">
-        <v>190</v>
+        <v>4433</v>
       </c>
       <c r="B1457" t="s">
-        <v>191</v>
+        <v>4434</v>
       </c>
       <c r="C1457" t="s">
-        <v>218</v>
+        <v>340</v>
       </c>
       <c r="D1457" t="s">
-        <v>219</v>
+        <v>341</v>
+      </c>
+      <c r="F1457" t="s">
+        <v>4435</v>
       </c>
     </row>
     <row r="1458" spans="1:6">
       <c r="A1458" t="s">
-        <v>4369</v>
+        <v>4436</v>
       </c>
       <c r="B1458" t="s">
-        <v>4370</v>
+        <v>4437</v>
       </c>
       <c r="C1458" t="s">
-        <v>255</v>
+        <v>1916</v>
       </c>
       <c r="D1458" t="s">
-        <v>256</v>
+        <v>1917</v>
+      </c>
+      <c r="F1458" t="s">
+        <v>4438</v>
       </c>
     </row>
     <row r="1459" spans="1:6">
       <c r="A1459" t="s">
-        <v>4357</v>
+        <v>2575</v>
       </c>
       <c r="B1459" t="s">
-        <v>4358</v>
+        <v>2576</v>
       </c>
       <c r="C1459" t="s">
-        <v>199</v>
+        <v>1916</v>
       </c>
       <c r="D1459" t="s">
-        <v>200</v>
+        <v>1917</v>
+      </c>
+      <c r="F1459" t="s">
+        <v>4439</v>
       </c>
     </row>
     <row r="1460" spans="1:6">
       <c r="A1460" t="s">
-        <v>4393</v>
+        <v>4440</v>
       </c>
       <c r="B1460" t="s">
-        <v>4394</v>
+        <v>4441</v>
       </c>
       <c r="C1460" t="s">
-        <v>4365</v>
+        <v>1817</v>
       </c>
       <c r="D1460" t="s">
-        <v>4366</v>
+        <v>1818</v>
+      </c>
+      <c r="F1460" t="s">
+        <v>4442</v>
       </c>
     </row>
     <row r="1461" spans="1:6">
       <c r="A1461" t="s">
-        <v>4373</v>
+        <v>1720</v>
       </c>
       <c r="B1461" t="s">
-        <v>4374</v>
+        <v>1721</v>
       </c>
       <c r="C1461" t="s">
-        <v>225</v>
+        <v>1916</v>
       </c>
       <c r="D1461" t="s">
-        <v>226</v>
+        <v>1917</v>
+      </c>
+      <c r="F1461" t="s">
+        <v>4443</v>
       </c>
     </row>
     <row r="1462" spans="1:6">
       <c r="A1462" t="s">
-        <v>4395</v>
+        <v>4444</v>
       </c>
       <c r="B1462" t="s">
-        <v>4396</v>
+        <v>4445</v>
       </c>
       <c r="C1462" t="s">
-        <v>223</v>
+        <v>3582</v>
       </c>
       <c r="D1462" t="s">
-        <v>224</v>
+        <v>3583</v>
+      </c>
+      <c r="F1462" t="s">
+        <v>4446</v>
       </c>
     </row>
     <row r="1463" spans="1:6">
       <c r="A1463" t="s">
-        <v>4397</v>
+        <v>3114</v>
       </c>
       <c r="B1463" t="s">
-        <v>4398</v>
+        <v>3115</v>
       </c>
       <c r="C1463" t="s">
-        <v>233</v>
+        <v>31</v>
       </c>
       <c r="D1463" t="s">
-        <v>234</v>
+        <v>32</v>
+      </c>
+      <c r="F1463" t="s">
+        <v>4447</v>
       </c>
     </row>
     <row r="1464" spans="1:6">
       <c r="A1464" t="s">
-        <v>4399</v>
+        <v>4448</v>
       </c>
       <c r="B1464" t="s">
-        <v>4400</v>
+        <v>4449</v>
       </c>
       <c r="C1464" t="s">
-        <v>4401</v>
+        <v>1898</v>
       </c>
       <c r="D1464" t="s">
-        <v>4402</v>
+        <v>1899</v>
+      </c>
+      <c r="F1464" t="s">
+        <v>4450</v>
       </c>
     </row>
     <row r="1465" spans="1:6">
       <c r="A1465" t="s">
-        <v>4403</v>
+        <v>3718</v>
       </c>
       <c r="B1465" t="s">
-        <v>4404</v>
+        <v>3719</v>
       </c>
       <c r="C1465" t="s">
-        <v>105</v>
+        <v>3091</v>
       </c>
       <c r="D1465" t="s">
-        <v>106</v>
+        <v>3092</v>
+      </c>
+      <c r="F1465" t="s">
+        <v>4451</v>
       </c>
     </row>
     <row r="1466" spans="1:6">
       <c r="A1466" t="s">
-        <v>4405</v>
+        <v>4452</v>
       </c>
       <c r="B1466" t="s">
-        <v>4406</v>
+        <v>4453</v>
       </c>
       <c r="C1466" t="s">
-        <v>2005</v>
+        <v>1691</v>
       </c>
       <c r="D1466" t="s">
-        <v>2006</v>
+        <v>1692</v>
+      </c>
+      <c r="F1466" t="s">
+        <v>4454</v>
       </c>
     </row>
     <row r="1467" spans="1:6">
       <c r="A1467" t="s">
-        <v>195</v>
+        <v>2721</v>
       </c>
       <c r="B1467" t="s">
-        <v>196</v>
+        <v>2722</v>
       </c>
       <c r="C1467" t="s">
-        <v>4407</v>
+        <v>3594</v>
       </c>
       <c r="D1467" t="s">
-        <v>4408</v>
+        <v>3595</v>
+      </c>
+      <c r="F1467" t="s">
+        <v>4455</v>
       </c>
     </row>
     <row r="1468" spans="1:6">
       <c r="A1468" t="s">
-        <v>4409</v>
+        <v>4456</v>
       </c>
       <c r="B1468" t="s">
-        <v>4410</v>
+        <v>4457</v>
       </c>
       <c r="C1468" t="s">
-        <v>199</v>
+        <v>2575</v>
       </c>
       <c r="D1468" t="s">
-        <v>200</v>
+        <v>2576</v>
+      </c>
+      <c r="F1468" t="s">
+        <v>4458</v>
       </c>
     </row>
     <row r="1469" spans="1:6">
       <c r="A1469" t="s">
-        <v>4411</v>
+        <v>4459</v>
       </c>
       <c r="B1469" t="s">
-        <v>4412</v>
+        <v>4460</v>
       </c>
       <c r="C1469" t="s">
-        <v>204</v>
+        <v>4461</v>
       </c>
       <c r="D1469" t="s">
-        <v>205</v>
+        <v>4462</v>
+      </c>
+      <c r="F1469" t="s">
+        <v>4463</v>
       </c>
     </row>
     <row r="1470" spans="1:6">
       <c r="A1470" t="s">
-        <v>4379</v>
+        <v>4464</v>
       </c>
       <c r="B1470" t="s">
-        <v>4380</v>
+        <v>4465</v>
       </c>
       <c r="C1470" t="s">
-        <v>204</v>
+        <v>2700</v>
       </c>
       <c r="D1470" t="s">
-        <v>205</v>
+        <v>2701</v>
+      </c>
+      <c r="F1470" t="s">
+        <v>4466</v>
       </c>
     </row>
     <row r="1471" spans="1:6">
       <c r="A1471" t="s">
-        <v>4413</v>
+        <v>4467</v>
       </c>
       <c r="B1471" t="s">
-        <v>4414</v>
+        <v>4468</v>
       </c>
       <c r="C1471" t="s">
-        <v>201</v>
+        <v>3147</v>
       </c>
       <c r="D1471" t="s">
-        <v>202</v>
+        <v>3148</v>
+      </c>
+      <c r="F1471" t="s">
+        <v>4469</v>
       </c>
     </row>
     <row r="1472" spans="1:6">
       <c r="A1472" t="s">
-        <v>4407</v>
+        <v>4470</v>
       </c>
       <c r="B1472" t="s">
-        <v>4408</v>
+        <v>4471</v>
       </c>
       <c r="C1472" t="s">
-        <v>218</v>
+        <v>1780</v>
       </c>
       <c r="D1472" t="s">
-        <v>219</v>
+        <v>1781</v>
+      </c>
+      <c r="F1472" t="s">
+        <v>4472</v>
       </c>
     </row>
     <row r="1473" spans="1:6">
       <c r="A1473" t="s">
-        <v>4415</v>
+        <v>2710</v>
       </c>
       <c r="B1473" t="s">
-        <v>4416</v>
+        <v>2711</v>
       </c>
       <c r="C1473" t="s">
-        <v>228</v>
+        <v>3612</v>
       </c>
       <c r="D1473" t="s">
-        <v>229</v>
+        <v>3613</v>
+      </c>
+      <c r="F1473" t="s">
+        <v>4473</v>
       </c>
     </row>
     <row r="1474" spans="1:6">
       <c r="A1474" t="s">
-        <v>4417</v>
+        <v>1833</v>
       </c>
       <c r="B1474" t="s">
-        <v>4418</v>
+        <v>1834</v>
       </c>
       <c r="C1474" t="s">
-        <v>4381</v>
+        <v>2710</v>
       </c>
       <c r="D1474" t="s">
-        <v>4382</v>
+        <v>2711</v>
+      </c>
+      <c r="F1474" t="s">
+        <v>4474</v>
       </c>
     </row>
     <row r="1475" spans="1:6">
       <c r="A1475" t="s">
-        <v>4419</v>
+        <v>4475</v>
       </c>
       <c r="B1475" t="s">
-        <v>4420</v>
+        <v>4476</v>
       </c>
       <c r="C1475" t="s">
-        <v>236</v>
+        <v>1846</v>
       </c>
       <c r="D1475" t="s">
-        <v>237</v>
+        <v>1847</v>
+      </c>
+      <c r="F1475" t="s">
+        <v>4477</v>
       </c>
     </row>
     <row r="1476" spans="1:6">
       <c r="A1476" t="s">
-        <v>4421</v>
+        <v>4478</v>
       </c>
       <c r="B1476" t="s">
-        <v>4422</v>
+        <v>4479</v>
       </c>
       <c r="C1476" t="s">
-        <v>4381</v>
+        <v>1846</v>
       </c>
       <c r="D1476" t="s">
-        <v>4382</v>
+        <v>1847</v>
+      </c>
+      <c r="F1476" t="s">
+        <v>4480</v>
       </c>
     </row>
     <row r="1477" spans="1:6">
       <c r="A1477" t="s">
-        <v>4353</v>
+        <v>4481</v>
       </c>
       <c r="B1477" t="s">
-        <v>4354</v>
+        <v>4482</v>
       </c>
       <c r="C1477" t="s">
-        <v>4379</v>
+        <v>2708</v>
       </c>
       <c r="D1477" t="s">
-        <v>4380</v>
+        <v>2709</v>
+      </c>
+      <c r="F1477" t="s">
+        <v>4483</v>
       </c>
     </row>
     <row r="1478" spans="1:6">
       <c r="A1478" t="s">
-        <v>4423</v>
+        <v>1303</v>
       </c>
       <c r="B1478" t="s">
-        <v>4424</v>
+        <v>1304</v>
       </c>
       <c r="C1478" t="s">
-        <v>4403</v>
+        <v>3091</v>
       </c>
       <c r="D1478" t="s">
-        <v>4404</v>
+        <v>3092</v>
+      </c>
+      <c r="F1478" t="s">
+        <v>4484</v>
       </c>
     </row>
     <row r="1479" spans="1:6">
       <c r="A1479" t="s">
-        <v>4401</v>
+        <v>4485</v>
       </c>
       <c r="B1479" t="s">
-        <v>4402</v>
+        <v>4486</v>
       </c>
       <c r="C1479" t="s">
-        <v>225</v>
+        <v>3594</v>
       </c>
       <c r="D1479" t="s">
-        <v>226</v>
+        <v>3595</v>
+      </c>
+      <c r="F1479" t="s">
+        <v>4487</v>
       </c>
     </row>
     <row r="1480" spans="1:6">
       <c r="A1480" t="s">
-        <v>4425</v>
+        <v>3110</v>
       </c>
       <c r="B1480" t="s">
-        <v>4426</v>
+        <v>3111</v>
       </c>
       <c r="C1480" t="s">
-        <v>4403</v>
+        <v>1841</v>
       </c>
       <c r="D1480" t="s">
-        <v>4404</v>
+        <v>1842</v>
+      </c>
+      <c r="F1480" t="s">
+        <v>4488</v>
       </c>
     </row>
     <row r="1481" spans="1:6">
       <c r="A1481" t="s">
-        <v>2056</v>
+        <v>4489</v>
       </c>
       <c r="B1481" t="s">
-        <v>2057</v>
+        <v>4490</v>
       </c>
       <c r="C1481" t="s">
-        <v>230</v>
+        <v>3594</v>
       </c>
       <c r="D1481" t="s">
-        <v>231</v>
+        <v>3595</v>
+      </c>
+      <c r="F1481" t="s">
+        <v>4491</v>
       </c>
     </row>
     <row r="1482" spans="1:6">
       <c r="A1482" t="s">
-        <v>2008</v>
+        <v>4492</v>
       </c>
       <c r="B1482" t="s">
-        <v>2009</v>
+        <v>4493</v>
       </c>
       <c r="C1482" t="s">
-        <v>230</v>
+        <v>3594</v>
       </c>
       <c r="D1482" t="s">
-        <v>231</v>
+        <v>3595</v>
+      </c>
+      <c r="F1482" t="s">
+        <v>4494</v>
       </c>
     </row>
     <row r="1483" spans="1:6">
       <c r="A1483" t="s">
-        <v>4389</v>
+        <v>4495</v>
       </c>
       <c r="B1483" t="s">
-        <v>4390</v>
+        <v>4496</v>
       </c>
       <c r="C1483" t="s">
-        <v>2054</v>
+        <v>3110</v>
       </c>
       <c r="D1483" t="s">
-        <v>2055</v>
+        <v>3111</v>
+      </c>
+      <c r="F1483" t="s">
+        <v>4497</v>
       </c>
     </row>
     <row r="1484" spans="1:6">
       <c r="A1484" t="s">
-        <v>1963</v>
+        <v>4498</v>
       </c>
       <c r="B1484" t="s">
-        <v>1964</v>
+        <v>4499</v>
       </c>
       <c r="C1484" t="s">
-        <v>255</v>
+        <v>4485</v>
       </c>
       <c r="D1484" t="s">
-        <v>256</v>
+        <v>4486</v>
+      </c>
+      <c r="F1484" t="s">
+        <v>4500</v>
       </c>
     </row>
     <row r="1485" spans="1:6">
       <c r="A1485" t="s">
-        <v>1986</v>
+        <v>4501</v>
       </c>
       <c r="B1485" t="s">
-        <v>1987</v>
+        <v>4502</v>
       </c>
       <c r="C1485" t="s">
-        <v>165</v>
+        <v>1780</v>
       </c>
       <c r="D1485" t="s">
-        <v>166</v>
+        <v>1781</v>
+      </c>
+      <c r="F1485" t="s">
+        <v>4503</v>
       </c>
     </row>
     <row r="1486" spans="1:6">
       <c r="A1486" t="s">
-        <v>4427</v>
+        <v>4504</v>
       </c>
       <c r="B1486" t="s">
-        <v>4428</v>
+        <v>4505</v>
       </c>
       <c r="C1486" t="s">
-        <v>4417</v>
+        <v>4501</v>
       </c>
       <c r="D1486" t="s">
-        <v>4418</v>
+        <v>4502</v>
+      </c>
+      <c r="F1486" t="s">
+        <v>4506</v>
       </c>
     </row>
     <row r="1487" spans="1:6">
       <c r="A1487" t="s">
-        <v>4429</v>
+        <v>3784</v>
       </c>
       <c r="B1487" t="s">
-        <v>4430</v>
+        <v>3785</v>
       </c>
       <c r="C1487" t="s">
-        <v>4385</v>
+        <v>540</v>
       </c>
       <c r="D1487" t="s">
-        <v>4386</v>
+        <v>541</v>
+      </c>
+      <c r="F1487" t="s">
+        <v>4507</v>
       </c>
     </row>
     <row r="1488" spans="1:6">
       <c r="A1488" t="s">
-        <v>4431</v>
+        <v>3768</v>
       </c>
       <c r="B1488" t="s">
-        <v>407</v>
+        <v>3769</v>
       </c>
       <c r="C1488" t="s">
-        <v>1314</v>
+        <v>540</v>
       </c>
       <c r="D1488" t="s">
-        <v>1315</v>
+        <v>541</v>
+      </c>
+      <c r="F1488" t="s">
+        <v>4508</v>
       </c>
     </row>
     <row r="1489" spans="1:6">
       <c r="A1489" t="s">
-        <v>4432</v>
+        <v>3792</v>
       </c>
       <c r="B1489" t="s">
-        <v>383</v>
+        <v>3793</v>
       </c>
       <c r="C1489" t="s">
-        <v>1317</v>
+        <v>540</v>
       </c>
       <c r="D1489" t="s">
-        <v>1318</v>
+        <v>541</v>
+      </c>
+      <c r="F1489" t="s">
+        <v>4509</v>
       </c>
     </row>
     <row r="1490" spans="1:6">
       <c r="A1490" t="s">
-        <v>4433</v>
+        <v>3776</v>
       </c>
       <c r="B1490" t="s">
-        <v>395</v>
+        <v>3777</v>
       </c>
       <c r="C1490" t="s">
-        <v>1320</v>
+        <v>540</v>
       </c>
       <c r="D1490" t="s">
-        <v>1321</v>
+        <v>541</v>
+      </c>
+      <c r="F1490" t="s">
+        <v>4510</v>
       </c>
     </row>
     <row r="1491" spans="1:6">
       <c r="A1491" t="s">
-        <v>1303</v>
+        <v>4511</v>
       </c>
       <c r="B1491" t="s">
-        <v>1304</v>
+        <v>4512</v>
       </c>
       <c r="C1491" t="s">
-        <v>1421</v>
+        <v>360</v>
       </c>
       <c r="D1491" t="s">
-        <v>1422</v>
+        <v>361</v>
+      </c>
+      <c r="F1491" t="s">
+        <v>4513</v>
       </c>
     </row>
     <row r="1492" spans="1:6">
       <c r="A1492" t="s">
-        <v>4434</v>
+        <v>4514</v>
       </c>
       <c r="B1492" t="s">
-        <v>4435</v>
+        <v>4515</v>
       </c>
       <c r="C1492" t="s">
-        <v>1453</v>
+        <v>4511</v>
       </c>
       <c r="D1492" t="s">
-        <v>1454</v>
+        <v>4512</v>
+      </c>
+      <c r="F1492" t="s">
+        <v>4516</v>
       </c>
     </row>
     <row r="1493" spans="1:6">
       <c r="A1493" t="s">
-        <v>4436</v>
+        <v>4517</v>
       </c>
       <c r="B1493" t="s">
-        <v>291</v>
+        <v>4518</v>
       </c>
       <c r="C1493" t="s">
-        <v>4431</v>
+        <v>4511</v>
       </c>
       <c r="D1493" t="s">
-        <v>407</v>
+        <v>4512</v>
+      </c>
+      <c r="F1493" t="s">
+        <v>4519</v>
       </c>
     </row>
     <row r="1494" spans="1:6">
       <c r="A1494" t="s">
-        <v>4437</v>
+        <v>427</v>
       </c>
       <c r="B1494" t="s">
-        <v>286</v>
+        <v>428</v>
       </c>
       <c r="C1494" t="s">
-        <v>4431</v>
+        <v>407</v>
       </c>
       <c r="D1494" t="s">
-        <v>407</v>
+        <v>408</v>
+      </c>
+      <c r="F1494" t="s">
+        <v>4520</v>
       </c>
     </row>
     <row r="1495" spans="1:6">
       <c r="A1495" t="s">
-        <v>1713</v>
+        <v>412</v>
       </c>
       <c r="B1495" t="s">
-        <v>1714</v>
+        <v>413</v>
       </c>
       <c r="C1495" t="s">
-        <v>1702</v>
+        <v>407</v>
       </c>
       <c r="D1495" t="s">
-        <v>1703</v>
+        <v>408</v>
+      </c>
+      <c r="F1495" t="s">
+        <v>4521</v>
       </c>
     </row>
     <row r="1496" spans="1:6">
       <c r="A1496" t="s">
-        <v>4438</v>
+        <v>4522</v>
       </c>
       <c r="B1496" t="s">
-        <v>4439</v>
+        <v>4523</v>
       </c>
       <c r="C1496" t="s">
-        <v>1702</v>
+        <v>589</v>
       </c>
       <c r="D1496" t="s">
-        <v>1703</v>
+        <v>590</v>
+      </c>
+      <c r="F1496" t="s">
+        <v>4524</v>
       </c>
     </row>
     <row r="1497" spans="1:6">
       <c r="A1497" t="s">
-        <v>4440</v>
+        <v>4525</v>
       </c>
       <c r="B1497" t="s">
-        <v>4441</v>
+        <v>4526</v>
       </c>
       <c r="C1497" t="s">
-        <v>1702</v>
+        <v>589</v>
       </c>
       <c r="D1497" t="s">
-        <v>1703</v>
+        <v>590</v>
+      </c>
+      <c r="F1497" t="s">
+        <v>4527</v>
       </c>
     </row>
     <row r="1498" spans="1:6">
       <c r="A1498" t="s">
-        <v>2969</v>
+        <v>4528</v>
       </c>
       <c r="B1498" t="s">
-        <v>2970</v>
+        <v>4529</v>
       </c>
       <c r="C1498" t="s">
-        <v>851</v>
+        <v>703</v>
       </c>
       <c r="D1498" t="s">
-        <v>852</v>
+        <v>704</v>
+      </c>
+      <c r="F1498" t="s">
+        <v>4530</v>
       </c>
     </row>
     <row r="1499" spans="1:6">
       <c r="A1499" t="s">
-        <v>4442</v>
+        <v>4531</v>
       </c>
       <c r="B1499" t="s">
-        <v>4443</v>
+        <v>4532</v>
       </c>
       <c r="C1499" t="s">
-        <v>1713</v>
+        <v>703</v>
       </c>
       <c r="D1499" t="s">
-        <v>1714</v>
+        <v>704</v>
+      </c>
+      <c r="F1499" t="s">
+        <v>4533</v>
       </c>
     </row>
     <row r="1500" spans="1:6">
       <c r="A1500" t="s">
-        <v>36</v>
+        <v>4534</v>
       </c>
       <c r="B1500" t="s">
-        <v>37</v>
+        <v>4535</v>
       </c>
       <c r="C1500" t="s">
-        <v>1708</v>
+        <v>745</v>
       </c>
       <c r="D1500" t="s">
-        <v>1709</v>
+        <v>746</v>
+      </c>
+      <c r="F1500" t="s">
+        <v>4536</v>
       </c>
     </row>
     <row r="1501" spans="1:6">
       <c r="A1501" t="s">
-        <v>313</v>
+        <v>4537</v>
       </c>
       <c r="B1501" t="s">
-        <v>314</v>
+        <v>4538</v>
       </c>
       <c r="C1501" t="s">
-        <v>4438</v>
+        <v>745</v>
       </c>
       <c r="D1501" t="s">
-        <v>4439</v>
+        <v>746</v>
+      </c>
+      <c r="F1501" t="s">
+        <v>4539</v>
       </c>
     </row>
     <row r="1502" spans="1:6">
       <c r="A1502" t="s">
-        <v>1424</v>
+        <v>4540</v>
       </c>
       <c r="B1502" t="s">
-        <v>96</v>
+        <v>4541</v>
       </c>
       <c r="C1502" t="s">
-        <v>4438</v>
+        <v>607</v>
       </c>
       <c r="D1502" t="s">
-        <v>4439</v>
+        <v>608</v>
+      </c>
+      <c r="F1502" t="s">
+        <v>4542</v>
       </c>
     </row>
     <row r="1503" spans="1:6">
       <c r="A1503" t="s">
-        <v>4444</v>
+        <v>4543</v>
       </c>
       <c r="B1503" t="s">
-        <v>4445</v>
+        <v>4544</v>
       </c>
       <c r="C1503" t="s">
-        <v>4446</v>
+        <v>607</v>
       </c>
       <c r="D1503" t="s">
-        <v>4447</v>
+        <v>608</v>
+      </c>
+      <c r="F1503" t="s">
+        <v>4545</v>
       </c>
     </row>
     <row r="1504" spans="1:6">
       <c r="A1504" t="s">
-        <v>2946</v>
+        <v>4546</v>
       </c>
       <c r="B1504" t="s">
-        <v>2947</v>
+        <v>4547</v>
       </c>
       <c r="C1504" t="s">
-        <v>157</v>
+        <v>4548</v>
       </c>
       <c r="D1504" t="s">
-        <v>158</v>
+        <v>4549</v>
       </c>
     </row>
     <row r="1505" spans="1:6">
       <c r="A1505" t="s">
-        <v>4446</v>
+        <v>4550</v>
       </c>
       <c r="B1505" t="s">
-        <v>4447</v>
+        <v>4551</v>
       </c>
       <c r="C1505" t="s">
-        <v>157</v>
+        <v>4552</v>
       </c>
       <c r="D1505" t="s">
-        <v>158</v>
+        <v>4553</v>
       </c>
     </row>
     <row r="1506" spans="1:6">
       <c r="A1506" t="s">
-        <v>1824</v>
+        <v>2209</v>
       </c>
       <c r="B1506" t="s">
-        <v>1825</v>
+        <v>2210</v>
       </c>
       <c r="C1506" t="s">
-        <v>157</v>
+        <v>4554</v>
       </c>
       <c r="D1506" t="s">
-        <v>158</v>
+        <v>4555</v>
       </c>
     </row>
     <row r="1507" spans="1:6">
       <c r="A1507" t="s">
-        <v>4448</v>
+        <v>4556</v>
       </c>
       <c r="B1507" t="s">
-        <v>4449</v>
+        <v>4557</v>
       </c>
       <c r="C1507" t="s">
-        <v>4442</v>
+        <v>198</v>
       </c>
       <c r="D1507" t="s">
-        <v>4443</v>
+        <v>199</v>
       </c>
     </row>
     <row r="1508" spans="1:6">
       <c r="A1508" t="s">
-        <v>4450</v>
+        <v>4558</v>
       </c>
       <c r="B1508" t="s">
-        <v>4451</v>
+        <v>4559</v>
       </c>
       <c r="C1508" t="s">
-        <v>1662</v>
+        <v>4556</v>
       </c>
       <c r="D1508" t="s">
-        <v>1663</v>
+        <v>4557</v>
       </c>
     </row>
     <row r="1509" spans="1:6">
       <c r="A1509" t="s">
-        <v>4452</v>
+        <v>4560</v>
       </c>
       <c r="B1509" t="s">
-        <v>4453</v>
+        <v>4561</v>
       </c>
       <c r="C1509" t="s">
-        <v>3347</v>
+        <v>2044</v>
       </c>
       <c r="D1509" t="s">
-        <v>3348</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="1510" spans="1:6">
       <c r="A1510" t="s">
-        <v>4454</v>
+        <v>4562</v>
       </c>
       <c r="B1510" t="s">
-        <v>4455</v>
+        <v>4563</v>
       </c>
       <c r="C1510" t="s">
-        <v>105</v>
+        <v>4564</v>
       </c>
       <c r="D1510" t="s">
-        <v>106</v>
+        <v>4565</v>
       </c>
     </row>
     <row r="1511" spans="1:6">
       <c r="A1511" t="s">
-        <v>4456</v>
+        <v>4566</v>
       </c>
       <c r="B1511" t="s">
-        <v>4457</v>
+        <v>4567</v>
       </c>
       <c r="C1511" t="s">
-        <v>4458</v>
+        <v>4568</v>
       </c>
       <c r="D1511" t="s">
-        <v>4459</v>
+        <v>4569</v>
       </c>
     </row>
     <row r="1512" spans="1:6">
       <c r="A1512" t="s">
-        <v>4460</v>
+        <v>2620</v>
       </c>
       <c r="B1512" t="s">
-        <v>4461</v>
+        <v>2621</v>
       </c>
       <c r="C1512" t="s">
-        <v>1984</v>
+        <v>219</v>
       </c>
       <c r="D1512" t="s">
-        <v>1985</v>
+        <v>220</v>
       </c>
     </row>
     <row r="1513" spans="1:6">
       <c r="A1513" t="s">
-        <v>4462</v>
+        <v>4570</v>
       </c>
       <c r="B1513" t="s">
-        <v>4463</v>
+        <v>4571</v>
       </c>
       <c r="C1513" t="s">
-        <v>4458</v>
+        <v>222</v>
       </c>
       <c r="D1513" t="s">
-        <v>4459</v>
+        <v>223</v>
       </c>
     </row>
     <row r="1514" spans="1:6">
       <c r="A1514" t="s">
-        <v>4464</v>
+        <v>4554</v>
       </c>
       <c r="B1514" t="s">
-        <v>4465</v>
+        <v>4555</v>
       </c>
       <c r="C1514" t="s">
-        <v>1981</v>
+        <v>200</v>
       </c>
       <c r="D1514" t="s">
-        <v>1982</v>
+        <v>201</v>
       </c>
     </row>
     <row r="1515" spans="1:6">
       <c r="A1515" t="s">
-        <v>4466</v>
+        <v>4572</v>
       </c>
       <c r="B1515" t="s">
-        <v>4467</v>
+        <v>4573</v>
       </c>
       <c r="C1515" t="s">
-        <v>4427</v>
+        <v>4574</v>
       </c>
       <c r="D1515" t="s">
-        <v>4428</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="1516" spans="1:6">
       <c r="A1516" t="s">
-        <v>4468</v>
+        <v>4576</v>
       </c>
       <c r="B1516" t="s">
-        <v>4469</v>
+        <v>4577</v>
       </c>
       <c r="C1516" t="s">
-        <v>4427</v>
+        <v>2247</v>
       </c>
       <c r="D1516" t="s">
-        <v>4428</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="1517" spans="1:6">
       <c r="A1517" t="s">
-        <v>4458</v>
+        <v>4578</v>
       </c>
       <c r="B1517" t="s">
-        <v>4459</v>
+        <v>4579</v>
       </c>
       <c r="C1517" t="s">
-        <v>4421</v>
+        <v>252</v>
       </c>
       <c r="D1517" t="s">
-        <v>4422</v>
+        <v>253</v>
       </c>
     </row>
     <row r="1518" spans="1:6">
       <c r="A1518" t="s">
-        <v>4470</v>
+        <v>4580</v>
       </c>
       <c r="B1518" t="s">
-        <v>4471</v>
+        <v>4581</v>
       </c>
       <c r="C1518" t="s">
-        <v>1984</v>
+        <v>279</v>
       </c>
       <c r="D1518" t="s">
-        <v>1985</v>
+        <v>280</v>
       </c>
     </row>
     <row r="1519" spans="1:6">
       <c r="A1519" t="s">
-        <v>4472</v>
+        <v>4582</v>
       </c>
       <c r="B1519" t="s">
-        <v>4473</v>
+        <v>4583</v>
       </c>
       <c r="C1519" t="s">
-        <v>2027</v>
+        <v>239</v>
       </c>
       <c r="D1519" t="s">
-        <v>2028</v>
+        <v>240</v>
       </c>
     </row>
     <row r="1520" spans="1:6">
       <c r="A1520" t="s">
-        <v>4474</v>
+        <v>236</v>
       </c>
       <c r="B1520" t="s">
-        <v>4475</v>
+        <v>237</v>
       </c>
       <c r="C1520" t="s">
-        <v>4413</v>
+        <v>4584</v>
       </c>
       <c r="D1520" t="s">
-        <v>4414</v>
+        <v>4585</v>
       </c>
     </row>
     <row r="1521" spans="1:6">
       <c r="A1521" t="s">
-        <v>4476</v>
+        <v>4586</v>
       </c>
       <c r="B1521" t="s">
-        <v>4477</v>
+        <v>4587</v>
       </c>
       <c r="C1521" t="s">
-        <v>4383</v>
+        <v>2221</v>
       </c>
       <c r="D1521" t="s">
-        <v>4384</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="1522" spans="1:6">
       <c r="A1522" t="s">
-        <v>4478</v>
+        <v>241</v>
       </c>
       <c r="B1522" t="s">
-        <v>4479</v>
+        <v>242</v>
       </c>
       <c r="C1522" t="s">
-        <v>4429</v>
+        <v>269</v>
       </c>
       <c r="D1522" t="s">
-        <v>4430</v>
+        <v>270</v>
       </c>
     </row>
     <row r="1523" spans="1:6">
       <c r="A1523" t="s">
-        <v>110</v>
+        <v>4564</v>
       </c>
       <c r="B1523" t="s">
-        <v>111</v>
+        <v>4565</v>
       </c>
       <c r="C1523" t="s">
-        <v>4409</v>
+        <v>306</v>
       </c>
       <c r="D1523" t="s">
-        <v>4410</v>
+        <v>307</v>
       </c>
     </row>
     <row r="1524" spans="1:6">
       <c r="A1524" t="s">
-        <v>4480</v>
+        <v>4552</v>
       </c>
       <c r="B1524" t="s">
-        <v>4481</v>
+        <v>4553</v>
       </c>
       <c r="C1524" t="s">
-        <v>220</v>
+        <v>250</v>
       </c>
       <c r="D1524" t="s">
-        <v>221</v>
+        <v>251</v>
       </c>
     </row>
     <row r="1525" spans="1:6">
       <c r="A1525" t="s">
-        <v>4482</v>
+        <v>4588</v>
       </c>
       <c r="B1525" t="s">
-        <v>4483</v>
+        <v>4589</v>
       </c>
       <c r="C1525" t="s">
-        <v>2071</v>
+        <v>4560</v>
       </c>
       <c r="D1525" t="s">
-        <v>2072</v>
+        <v>4561</v>
       </c>
     </row>
     <row r="1526" spans="1:6">
       <c r="A1526" t="s">
-        <v>2029</v>
+        <v>4568</v>
       </c>
       <c r="B1526" t="s">
-        <v>2030</v>
+        <v>4569</v>
       </c>
       <c r="C1526" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D1526" t="s">
-        <v>221</v>
+        <v>277</v>
       </c>
     </row>
     <row r="1527" spans="1:6">
       <c r="A1527" t="s">
-        <v>4484</v>
+        <v>4590</v>
       </c>
       <c r="B1527" t="s">
-        <v>4485</v>
+        <v>4591</v>
       </c>
       <c r="C1527" t="s">
-        <v>2075</v>
+        <v>274</v>
       </c>
       <c r="D1527" t="s">
-        <v>2076</v>
+        <v>275</v>
       </c>
     </row>
     <row r="1528" spans="1:6">
       <c r="A1528" t="s">
-        <v>4486</v>
+        <v>4592</v>
       </c>
       <c r="B1528" t="s">
-        <v>4487</v>
+        <v>4593</v>
       </c>
       <c r="C1528" t="s">
-        <v>2398</v>
+        <v>284</v>
       </c>
       <c r="D1528" t="s">
-        <v>2399</v>
+        <v>285</v>
       </c>
     </row>
     <row r="1529" spans="1:6">
       <c r="A1529" t="s">
-        <v>4488</v>
+        <v>4594</v>
       </c>
       <c r="B1529" t="s">
-        <v>4489</v>
+        <v>4595</v>
       </c>
       <c r="C1529" t="s">
-        <v>2484</v>
+        <v>4596</v>
       </c>
       <c r="D1529" t="s">
-        <v>2485</v>
+        <v>4597</v>
       </c>
     </row>
     <row r="1530" spans="1:6">
       <c r="A1530" t="s">
-        <v>4490</v>
+        <v>4598</v>
       </c>
       <c r="B1530" t="s">
-        <v>4491</v>
+        <v>4599</v>
       </c>
       <c r="C1530" t="s">
-        <v>2583</v>
+        <v>128</v>
       </c>
       <c r="D1530" t="s">
-        <v>914</v>
+        <v>129</v>
       </c>
     </row>
     <row r="1531" spans="1:6">
       <c r="A1531" t="s">
-        <v>4492</v>
+        <v>4600</v>
       </c>
       <c r="B1531" t="s">
-        <v>4493</v>
+        <v>4601</v>
       </c>
       <c r="C1531" t="s">
-        <v>3247</v>
+        <v>2135</v>
       </c>
       <c r="D1531" t="s">
-        <v>3248</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="1532" spans="1:6">
       <c r="A1532" t="s">
-        <v>4494</v>
+        <v>246</v>
       </c>
       <c r="B1532" t="s">
-        <v>4495</v>
+        <v>247</v>
       </c>
       <c r="C1532" t="s">
-        <v>1240</v>
+        <v>4602</v>
       </c>
       <c r="D1532" t="s">
-        <v>1241</v>
+        <v>4603</v>
       </c>
     </row>
     <row r="1533" spans="1:6">
       <c r="A1533" t="s">
-        <v>3122</v>
+        <v>4604</v>
       </c>
       <c r="B1533" t="s">
-        <v>3123</v>
+        <v>4605</v>
       </c>
       <c r="C1533" t="s">
-        <v>3102</v>
+        <v>250</v>
       </c>
       <c r="D1533" t="s">
-        <v>2207</v>
+        <v>251</v>
       </c>
     </row>
     <row r="1534" spans="1:6">
       <c r="A1534" t="s">
-        <v>4496</v>
+        <v>4606</v>
       </c>
       <c r="B1534" t="s">
-        <v>4497</v>
+        <v>4607</v>
       </c>
       <c r="C1534" t="s">
-        <v>3107</v>
+        <v>255</v>
       </c>
       <c r="D1534" t="s">
-        <v>3108</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1535" spans="1:6">
       <c r="A1535" t="s">
-        <v>3115</v>
+        <v>4574</v>
       </c>
       <c r="B1535" t="s">
-        <v>3116</v>
+        <v>4575</v>
       </c>
       <c r="C1535" t="s">
-        <v>4498</v>
+        <v>255</v>
       </c>
       <c r="D1535" t="s">
-        <v>4499</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1536" spans="1:6">
       <c r="A1536" t="s">
-        <v>4500</v>
+        <v>4608</v>
       </c>
       <c r="B1536" t="s">
-        <v>4501</v>
+        <v>4609</v>
       </c>
       <c r="C1536" t="s">
-        <v>4498</v>
+        <v>252</v>
       </c>
       <c r="D1536" t="s">
-        <v>4499</v>
+        <v>253</v>
       </c>
     </row>
     <row r="1537" spans="1:6">
       <c r="A1537" t="s">
-        <v>4502</v>
+        <v>4602</v>
       </c>
       <c r="B1537" t="s">
-        <v>4503</v>
+        <v>4603</v>
       </c>
       <c r="C1537" t="s">
-        <v>4500</v>
+        <v>269</v>
       </c>
       <c r="D1537" t="s">
-        <v>4501</v>
+        <v>270</v>
       </c>
     </row>
     <row r="1538" spans="1:6">
       <c r="A1538" t="s">
-        <v>3103</v>
+        <v>4610</v>
       </c>
       <c r="B1538" t="s">
-        <v>3104</v>
+        <v>4611</v>
       </c>
       <c r="C1538" t="s">
-        <v>3110</v>
+        <v>279</v>
       </c>
       <c r="D1538" t="s">
-        <v>3111</v>
+        <v>280</v>
       </c>
     </row>
     <row r="1539" spans="1:6">
       <c r="A1539" t="s">
-        <v>3107</v>
+        <v>4612</v>
       </c>
       <c r="B1539" t="s">
-        <v>3108</v>
+        <v>4613</v>
       </c>
       <c r="C1539" t="s">
-        <v>4486</v>
+        <v>4576</v>
       </c>
       <c r="D1539" t="s">
-        <v>4487</v>
+        <v>4577</v>
       </c>
     </row>
     <row r="1540" spans="1:6">
       <c r="A1540" t="s">
-        <v>4498</v>
+        <v>4614</v>
       </c>
       <c r="B1540" t="s">
-        <v>4499</v>
+        <v>4615</v>
       </c>
       <c r="C1540" t="s">
-        <v>4496</v>
+        <v>287</v>
       </c>
       <c r="D1540" t="s">
-        <v>4497</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1541" spans="1:6">
       <c r="A1541" t="s">
-        <v>4049</v>
+        <v>4616</v>
       </c>
       <c r="B1541" t="s">
-        <v>2981</v>
+        <v>4617</v>
       </c>
       <c r="C1541" t="s">
-        <v>3509</v>
+        <v>4576</v>
       </c>
       <c r="D1541" t="s">
-        <v>3071</v>
+        <v>4577</v>
       </c>
     </row>
     <row r="1542" spans="1:6">
       <c r="A1542" t="s">
-        <v>3912</v>
+        <v>4548</v>
       </c>
       <c r="B1542" t="s">
-        <v>3097</v>
+        <v>4549</v>
       </c>
       <c r="C1542" t="s">
-        <v>4047</v>
+        <v>4574</v>
       </c>
       <c r="D1542" t="s">
-        <v>4048</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="1543" spans="1:6">
       <c r="A1543" t="s">
-        <v>2503</v>
+        <v>4618</v>
       </c>
       <c r="B1543" t="s">
-        <v>2504</v>
+        <v>4619</v>
       </c>
       <c r="C1543" t="s">
-        <v>4049</v>
+        <v>4598</v>
       </c>
       <c r="D1543" t="s">
-        <v>2981</v>
+        <v>4599</v>
       </c>
     </row>
     <row r="1544" spans="1:6">
       <c r="A1544" t="s">
-        <v>160</v>
+        <v>4596</v>
       </c>
       <c r="B1544" t="s">
-        <v>161</v>
-[...4 lines deleted...]
-        <v>4504</v>
+        <v>4597</v>
+      </c>
+      <c r="C1544" t="s">
+        <v>276</v>
+      </c>
+      <c r="D1544" t="s">
+        <v>277</v>
       </c>
     </row>
     <row r="1545" spans="1:6">
       <c r="A1545" t="s">
-        <v>4505</v>
+        <v>4620</v>
       </c>
       <c r="B1545" t="s">
-        <v>4506</v>
-[...4 lines deleted...]
-        <v>4507</v>
+        <v>4621</v>
+      </c>
+      <c r="C1545" t="s">
+        <v>4598</v>
+      </c>
+      <c r="D1545" t="s">
+        <v>4599</v>
       </c>
     </row>
     <row r="1546" spans="1:6">
       <c r="A1546" t="s">
-        <v>4508</v>
+        <v>2215</v>
       </c>
       <c r="B1546" t="s">
-        <v>4509</v>
-[...4 lines deleted...]
-        <v>4510</v>
+        <v>2216</v>
+      </c>
+      <c r="C1546" t="s">
+        <v>281</v>
+      </c>
+      <c r="D1546" t="s">
+        <v>282</v>
       </c>
     </row>
     <row r="1547" spans="1:6">
       <c r="A1547" t="s">
-        <v>4511</v>
+        <v>2144</v>
       </c>
       <c r="B1547" t="s">
-        <v>4512</v>
-[...4 lines deleted...]
-        <v>4513</v>
+        <v>2145</v>
+      </c>
+      <c r="C1547" t="s">
+        <v>281</v>
+      </c>
+      <c r="D1547" t="s">
+        <v>282</v>
       </c>
     </row>
     <row r="1548" spans="1:6">
       <c r="A1548" t="s">
-        <v>4514</v>
+        <v>4584</v>
       </c>
       <c r="B1548" t="s">
-        <v>4515</v>
-[...4 lines deleted...]
-        <v>4516</v>
+        <v>4585</v>
+      </c>
+      <c r="C1548" t="s">
+        <v>2213</v>
+      </c>
+      <c r="D1548" t="s">
+        <v>2214</v>
       </c>
     </row>
     <row r="1549" spans="1:6">
       <c r="A1549" t="s">
-        <v>2486</v>
+        <v>2044</v>
       </c>
       <c r="B1549" t="s">
-        <v>2472</v>
-[...4 lines deleted...]
-        <v>4517</v>
+        <v>2045</v>
+      </c>
+      <c r="C1549" t="s">
+        <v>306</v>
+      </c>
+      <c r="D1549" t="s">
+        <v>307</v>
       </c>
     </row>
     <row r="1550" spans="1:6">
       <c r="A1550" t="s">
-        <v>2305</v>
+        <v>2070</v>
       </c>
       <c r="B1550" t="s">
-        <v>2306</v>
-[...4 lines deleted...]
-        <v>4518</v>
+        <v>2071</v>
+      </c>
+      <c r="C1550" t="s">
+        <v>216</v>
+      </c>
+      <c r="D1550" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="1551" spans="1:6">
       <c r="A1551" t="s">
-        <v>4519</v>
+        <v>4622</v>
       </c>
       <c r="B1551" t="s">
-        <v>4520</v>
-[...2 lines deleted...]
-      <c r="D1551"/>
+        <v>4623</v>
+      </c>
+      <c r="C1551" t="s">
+        <v>4612</v>
+      </c>
+      <c r="D1551" t="s">
+        <v>4613</v>
+      </c>
     </row>
     <row r="1552" spans="1:6">
       <c r="A1552" t="s">
-        <v>1704</v>
+        <v>4624</v>
       </c>
       <c r="B1552" t="s">
-        <v>1705</v>
-[...2 lines deleted...]
-      <c r="D1552"/>
+        <v>4625</v>
+      </c>
+      <c r="C1552" t="s">
+        <v>4580</v>
+      </c>
+      <c r="D1552" t="s">
+        <v>4581</v>
+      </c>
     </row>
     <row r="1553" spans="1:6">
       <c r="A1553" t="s">
-        <v>4266</v>
+        <v>4626</v>
       </c>
       <c r="B1553" t="s">
-        <v>4267</v>
-[...2 lines deleted...]
-      <c r="D1553"/>
+        <v>470</v>
+      </c>
+      <c r="C1553" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D1553" t="s">
+        <v>1378</v>
+      </c>
     </row>
     <row r="1554" spans="1:6">
       <c r="A1554" t="s">
-        <v>1243</v>
+        <v>4627</v>
       </c>
       <c r="B1554" t="s">
-        <v>1244</v>
-[...2 lines deleted...]
-      <c r="D1554"/>
+        <v>446</v>
+      </c>
+      <c r="C1554" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D1554" t="s">
+        <v>1381</v>
+      </c>
     </row>
     <row r="1555" spans="1:6">
       <c r="A1555" t="s">
-        <v>4521</v>
+        <v>4628</v>
       </c>
       <c r="B1555" t="s">
-        <v>4522</v>
+        <v>458</v>
       </c>
       <c r="C1555" t="s">
-        <v>4523</v>
+        <v>1383</v>
       </c>
       <c r="D1555" t="s">
-        <v>4524</v>
-[...2 lines deleted...]
-        <v>4525</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="1556" spans="1:6">
       <c r="A1556" t="s">
-        <v>4526</v>
+        <v>1366</v>
       </c>
       <c r="B1556" t="s">
-        <v>4527</v>
+        <v>1367</v>
       </c>
       <c r="C1556" t="s">
-        <v>4528</v>
+        <v>1484</v>
       </c>
       <c r="D1556" t="s">
-        <v>4529</v>
-[...2 lines deleted...]
-        <v>4530</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="1557" spans="1:6">
       <c r="A1557" t="s">
-        <v>4531</v>
+        <v>4629</v>
       </c>
       <c r="B1557" t="s">
-        <v>4532</v>
+        <v>4630</v>
       </c>
       <c r="C1557" t="s">
-        <v>4533</v>
+        <v>1516</v>
       </c>
       <c r="D1557" t="s">
-        <v>4534</v>
-[...2 lines deleted...]
-        <v>4535</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="1558" spans="1:6">
       <c r="A1558" t="s">
-        <v>4536</v>
+        <v>4631</v>
       </c>
       <c r="B1558" t="s">
-        <v>4537</v>
+        <v>354</v>
       </c>
       <c r="C1558" t="s">
-        <v>4538</v>
+        <v>4626</v>
       </c>
       <c r="D1558" t="s">
-        <v>4539</v>
-[...2 lines deleted...]
-        <v>4540</v>
+        <v>470</v>
       </c>
     </row>
     <row r="1559" spans="1:6">
       <c r="A1559" t="s">
-        <v>4538</v>
+        <v>4632</v>
       </c>
       <c r="B1559" t="s">
-        <v>4539</v>
+        <v>349</v>
       </c>
       <c r="C1559" t="s">
-        <v>4528</v>
+        <v>4626</v>
       </c>
       <c r="D1559" t="s">
-        <v>4529</v>
-[...2 lines deleted...]
-        <v>4541</v>
+        <v>470</v>
       </c>
     </row>
     <row r="1560" spans="1:6">
       <c r="A1560" t="s">
-        <v>4542</v>
+        <v>1776</v>
       </c>
       <c r="B1560" t="s">
-        <v>4543</v>
+        <v>1777</v>
       </c>
       <c r="C1560" t="s">
-        <v>4544</v>
+        <v>1765</v>
       </c>
       <c r="D1560" t="s">
-        <v>4545</v>
-[...2 lines deleted...]
-        <v>4546</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="1561" spans="1:6">
       <c r="A1561" t="s">
-        <v>4547</v>
+        <v>4633</v>
       </c>
       <c r="B1561" t="s">
-        <v>4548</v>
+        <v>4634</v>
       </c>
       <c r="C1561" t="s">
-        <v>4549</v>
+        <v>1765</v>
       </c>
       <c r="D1561" t="s">
-        <v>4550</v>
-[...2 lines deleted...]
-        <v>4551</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="1562" spans="1:6">
       <c r="A1562" t="s">
-        <v>4552</v>
+        <v>4635</v>
       </c>
       <c r="B1562" t="s">
-        <v>4553</v>
+        <v>4636</v>
       </c>
       <c r="C1562" t="s">
-        <v>4554</v>
+        <v>1765</v>
       </c>
       <c r="D1562" t="s">
-        <v>4555</v>
-[...2 lines deleted...]
-        <v>4556</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="1563" spans="1:6">
       <c r="A1563" t="s">
-        <v>4557</v>
+        <v>3158</v>
       </c>
       <c r="B1563" t="s">
-        <v>4558</v>
+        <v>3159</v>
       </c>
       <c r="C1563" t="s">
-        <v>4552</v>
+        <v>914</v>
       </c>
       <c r="D1563" t="s">
-        <v>4553</v>
-[...2 lines deleted...]
-        <v>4559</v>
+        <v>915</v>
       </c>
     </row>
     <row r="1564" spans="1:6">
       <c r="A1564" t="s">
-        <v>4560</v>
+        <v>4637</v>
       </c>
       <c r="B1564" t="s">
-        <v>4561</v>
+        <v>4638</v>
       </c>
       <c r="C1564" t="s">
-        <v>4562</v>
+        <v>1776</v>
       </c>
       <c r="D1564" t="s">
-        <v>4563</v>
-[...2 lines deleted...]
-        <v>4564</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="1565" spans="1:6">
       <c r="A1565" t="s">
-        <v>4565</v>
+        <v>36</v>
       </c>
       <c r="B1565" t="s">
-        <v>4566</v>
+        <v>37</v>
       </c>
       <c r="C1565" t="s">
-        <v>4567</v>
+        <v>1771</v>
       </c>
       <c r="D1565" t="s">
-        <v>4568</v>
-[...2 lines deleted...]
-        <v>4569</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="1566" spans="1:6">
       <c r="A1566" t="s">
-        <v>4570</v>
+        <v>376</v>
       </c>
       <c r="B1566" t="s">
-        <v>4571</v>
+        <v>377</v>
       </c>
       <c r="C1566" t="s">
-        <v>4572</v>
+        <v>4633</v>
       </c>
       <c r="D1566" t="s">
-        <v>4573</v>
-[...2 lines deleted...]
-        <v>4574</v>
+        <v>4634</v>
       </c>
     </row>
     <row r="1567" spans="1:6">
       <c r="A1567" t="s">
-        <v>4572</v>
+        <v>1487</v>
       </c>
       <c r="B1567" t="s">
-        <v>4573</v>
+        <v>96</v>
       </c>
       <c r="C1567" t="s">
-        <v>4575</v>
+        <v>4633</v>
       </c>
       <c r="D1567" t="s">
-        <v>4576</v>
-[...2 lines deleted...]
-        <v>4577</v>
+        <v>4634</v>
       </c>
     </row>
     <row r="1568" spans="1:6">
       <c r="A1568" t="s">
-        <v>4578</v>
+        <v>4639</v>
       </c>
       <c r="B1568" t="s">
-        <v>4579</v>
+        <v>4640</v>
       </c>
       <c r="C1568" t="s">
-        <v>4580</v>
+        <v>4641</v>
       </c>
       <c r="D1568" t="s">
-        <v>4581</v>
-[...2 lines deleted...]
-        <v>4582</v>
+        <v>4642</v>
       </c>
     </row>
     <row r="1569" spans="1:6">
       <c r="A1569" t="s">
-        <v>4583</v>
+        <v>3135</v>
       </c>
       <c r="B1569" t="s">
-        <v>4584</v>
+        <v>3136</v>
       </c>
       <c r="C1569" t="s">
-        <v>4585</v>
+        <v>208</v>
       </c>
       <c r="D1569" t="s">
-        <v>4586</v>
-[...2 lines deleted...]
-        <v>4587</v>
+        <v>209</v>
       </c>
     </row>
     <row r="1570" spans="1:6">
       <c r="A1570" t="s">
-        <v>4588</v>
+        <v>4641</v>
       </c>
       <c r="B1570" t="s">
-        <v>4589</v>
+        <v>4642</v>
       </c>
       <c r="C1570" t="s">
-        <v>4590</v>
+        <v>208</v>
       </c>
       <c r="D1570" t="s">
-        <v>4591</v>
-[...2 lines deleted...]
-        <v>4592</v>
+        <v>209</v>
       </c>
     </row>
     <row r="1571" spans="1:6">
       <c r="A1571" t="s">
-        <v>4585</v>
+        <v>1887</v>
       </c>
       <c r="B1571" t="s">
-        <v>4586</v>
+        <v>1888</v>
       </c>
       <c r="C1571" t="s">
-        <v>4593</v>
+        <v>208</v>
       </c>
       <c r="D1571" t="s">
-        <v>4594</v>
-[...2 lines deleted...]
-        <v>4595</v>
+        <v>209</v>
       </c>
     </row>
     <row r="1572" spans="1:6">
       <c r="A1572" t="s">
-        <v>4596</v>
+        <v>4643</v>
       </c>
       <c r="B1572" t="s">
-        <v>4597</v>
+        <v>4644</v>
       </c>
       <c r="C1572" t="s">
-        <v>4562</v>
+        <v>4637</v>
       </c>
       <c r="D1572" t="s">
-        <v>4563</v>
-[...2 lines deleted...]
-        <v>4598</v>
+        <v>4638</v>
       </c>
     </row>
     <row r="1573" spans="1:6">
       <c r="A1573" t="s">
-        <v>4599</v>
+        <v>4645</v>
       </c>
       <c r="B1573" t="s">
-        <v>4600</v>
+        <v>4646</v>
       </c>
       <c r="C1573" t="s">
-        <v>4601</v>
+        <v>1725</v>
       </c>
       <c r="D1573" t="s">
-        <v>4602</v>
-[...2 lines deleted...]
-        <v>4603</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="1574" spans="1:6">
       <c r="A1574" t="s">
-        <v>4604</v>
+        <v>4647</v>
       </c>
       <c r="B1574" t="s">
-        <v>4605</v>
+        <v>4648</v>
       </c>
       <c r="C1574" t="s">
-        <v>4606</v>
+        <v>3536</v>
       </c>
       <c r="D1574" t="s">
-        <v>4607</v>
-[...2 lines deleted...]
-        <v>4608</v>
+        <v>3537</v>
       </c>
     </row>
     <row r="1575" spans="1:6">
       <c r="A1575" t="s">
-        <v>4609</v>
+        <v>4649</v>
       </c>
       <c r="B1575" t="s">
-        <v>4610</v>
+        <v>4650</v>
       </c>
       <c r="C1575" t="s">
-        <v>4611</v>
+        <v>128</v>
       </c>
       <c r="D1575" t="s">
-        <v>4612</v>
-[...2 lines deleted...]
-        <v>4613</v>
+        <v>129</v>
       </c>
     </row>
     <row r="1576" spans="1:6">
       <c r="A1576" t="s">
-        <v>4614</v>
+        <v>4651</v>
       </c>
       <c r="B1576" t="s">
-        <v>4615</v>
+        <v>4652</v>
       </c>
       <c r="C1576" t="s">
-        <v>4616</v>
+        <v>4653</v>
       </c>
       <c r="D1576" t="s">
-        <v>4617</v>
-[...2 lines deleted...]
-        <v>4618</v>
+        <v>4654</v>
       </c>
     </row>
     <row r="1577" spans="1:6">
       <c r="A1577" t="s">
-        <v>4593</v>
+        <v>4655</v>
       </c>
       <c r="B1577" t="s">
-        <v>4594</v>
+        <v>4656</v>
       </c>
       <c r="C1577" t="s">
-        <v>4619</v>
+        <v>2068</v>
       </c>
       <c r="D1577" t="s">
-        <v>4620</v>
-[...2 lines deleted...]
-        <v>4621</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="1578" spans="1:6">
       <c r="A1578" t="s">
-        <v>4590</v>
+        <v>4657</v>
       </c>
       <c r="B1578" t="s">
-        <v>4591</v>
+        <v>4658</v>
       </c>
       <c r="C1578" t="s">
-        <v>4526</v>
+        <v>4653</v>
       </c>
       <c r="D1578" t="s">
-        <v>4527</v>
-[...2 lines deleted...]
-        <v>4622</v>
+        <v>4654</v>
       </c>
     </row>
     <row r="1579" spans="1:6">
       <c r="A1579" t="s">
-        <v>4623</v>
+        <v>4659</v>
       </c>
       <c r="B1579" t="s">
-        <v>4624</v>
+        <v>4660</v>
       </c>
       <c r="C1579" t="s">
-        <v>4562</v>
+        <v>2065</v>
       </c>
       <c r="D1579" t="s">
-        <v>4563</v>
-[...2 lines deleted...]
-        <v>4625</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="1580" spans="1:6">
       <c r="A1580" t="s">
-        <v>4626</v>
+        <v>4661</v>
       </c>
       <c r="B1580" t="s">
-        <v>4627</v>
+        <v>4662</v>
       </c>
       <c r="C1580" t="s">
-        <v>4552</v>
+        <v>4622</v>
       </c>
       <c r="D1580" t="s">
-        <v>4553</v>
-[...2 lines deleted...]
-        <v>4628</v>
+        <v>4623</v>
       </c>
     </row>
     <row r="1581" spans="1:6">
       <c r="A1581" t="s">
-        <v>4629</v>
+        <v>4663</v>
       </c>
       <c r="B1581" t="s">
-        <v>4630</v>
+        <v>4664</v>
       </c>
       <c r="C1581" t="s">
-        <v>4631</v>
+        <v>4622</v>
       </c>
       <c r="D1581" t="s">
-        <v>4632</v>
-[...2 lines deleted...]
-        <v>4633</v>
+        <v>4623</v>
       </c>
     </row>
     <row r="1582" spans="1:6">
       <c r="A1582" t="s">
-        <v>4634</v>
+        <v>4653</v>
       </c>
       <c r="B1582" t="s">
-        <v>4635</v>
+        <v>4654</v>
       </c>
       <c r="C1582" t="s">
-        <v>4552</v>
+        <v>4616</v>
       </c>
       <c r="D1582" t="s">
-        <v>4553</v>
-[...2 lines deleted...]
-        <v>4636</v>
+        <v>4617</v>
       </c>
     </row>
     <row r="1583" spans="1:6">
       <c r="A1583" t="s">
-        <v>4606</v>
+        <v>4665</v>
       </c>
       <c r="B1583" t="s">
-        <v>4607</v>
+        <v>4666</v>
       </c>
       <c r="C1583" t="s">
-        <v>4616</v>
+        <v>2068</v>
       </c>
       <c r="D1583" t="s">
-        <v>4617</v>
-[...2 lines deleted...]
-        <v>4637</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="1584" spans="1:6">
       <c r="A1584" t="s">
-        <v>4638</v>
+        <v>4667</v>
       </c>
       <c r="B1584" t="s">
-        <v>4639</v>
+        <v>4668</v>
       </c>
       <c r="C1584" t="s">
-        <v>4640</v>
+        <v>2179</v>
       </c>
       <c r="D1584" t="s">
-        <v>4641</v>
-[...2 lines deleted...]
-        <v>4642</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="1585" spans="1:6">
       <c r="A1585" t="s">
-        <v>4643</v>
+        <v>4669</v>
       </c>
       <c r="B1585" t="s">
-        <v>4644</v>
+        <v>4670</v>
       </c>
       <c r="C1585" t="s">
-        <v>4640</v>
+        <v>4608</v>
       </c>
       <c r="D1585" t="s">
-        <v>4641</v>
-[...2 lines deleted...]
-        <v>4645</v>
+        <v>4609</v>
       </c>
     </row>
     <row r="1586" spans="1:6">
       <c r="A1586" t="s">
-        <v>4580</v>
+        <v>4671</v>
       </c>
       <c r="B1586" t="s">
-        <v>4581</v>
+        <v>4672</v>
       </c>
       <c r="C1586" t="s">
-        <v>4593</v>
+        <v>4578</v>
       </c>
       <c r="D1586" t="s">
-        <v>4594</v>
-[...2 lines deleted...]
-        <v>4646</v>
+        <v>4579</v>
       </c>
     </row>
     <row r="1587" spans="1:6">
       <c r="A1587" t="s">
-        <v>4647</v>
+        <v>4673</v>
       </c>
       <c r="B1587" t="s">
-        <v>4648</v>
+        <v>4674</v>
       </c>
       <c r="C1587" t="s">
-        <v>4606</v>
+        <v>4624</v>
       </c>
       <c r="D1587" t="s">
-        <v>4607</v>
-[...2 lines deleted...]
-        <v>4649</v>
+        <v>4625</v>
       </c>
     </row>
     <row r="1588" spans="1:6">
       <c r="A1588" t="s">
-        <v>4523</v>
+        <v>133</v>
       </c>
       <c r="B1588" t="s">
-        <v>4524</v>
+        <v>134</v>
       </c>
       <c r="C1588" t="s">
-        <v>4585</v>
+        <v>4604</v>
       </c>
       <c r="D1588" t="s">
-        <v>4586</v>
-[...2 lines deleted...]
-        <v>4650</v>
+        <v>4605</v>
       </c>
     </row>
     <row r="1589" spans="1:6">
       <c r="A1589" t="s">
-        <v>4575</v>
+        <v>4675</v>
       </c>
       <c r="B1589" t="s">
-        <v>4576</v>
+        <v>4676</v>
       </c>
       <c r="C1589" t="s">
-        <v>4619</v>
+        <v>271</v>
       </c>
       <c r="D1589" t="s">
-        <v>4620</v>
-[...2 lines deleted...]
-        <v>4651</v>
+        <v>272</v>
       </c>
     </row>
     <row r="1590" spans="1:6">
       <c r="A1590" t="s">
-        <v>4652</v>
+        <v>4677</v>
       </c>
       <c r="B1590" t="s">
-        <v>4653</v>
+        <v>4678</v>
       </c>
       <c r="C1590" t="s">
-        <v>4533</v>
+        <v>2243</v>
       </c>
       <c r="D1590" t="s">
-        <v>4534</v>
-[...2 lines deleted...]
-        <v>4654</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="1591" spans="1:6">
       <c r="A1591" t="s">
-        <v>4554</v>
+        <v>2181</v>
       </c>
       <c r="B1591" t="s">
-        <v>4555</v>
+        <v>2182</v>
       </c>
       <c r="C1591" t="s">
-        <v>4655</v>
+        <v>271</v>
       </c>
       <c r="D1591" t="s">
-        <v>4656</v>
-[...2 lines deleted...]
-        <v>4657</v>
+        <v>272</v>
       </c>
     </row>
     <row r="1592" spans="1:6">
       <c r="A1592" t="s">
-        <v>4658</v>
+        <v>4679</v>
       </c>
       <c r="B1592" t="s">
-        <v>4659</v>
+        <v>4680</v>
       </c>
       <c r="C1592" t="s">
-        <v>4660</v>
+        <v>2247</v>
       </c>
       <c r="D1592" t="s">
-        <v>4661</v>
-[...2 lines deleted...]
-        <v>4662</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="1593" spans="1:6">
       <c r="A1593" t="s">
-        <v>4663</v>
+        <v>4681</v>
       </c>
       <c r="B1593" t="s">
-        <v>4664</v>
+        <v>4682</v>
       </c>
       <c r="C1593" t="s">
-        <v>4660</v>
+        <v>2570</v>
       </c>
       <c r="D1593" t="s">
-        <v>4661</v>
-[...2 lines deleted...]
-        <v>4665</v>
+        <v>2571</v>
       </c>
     </row>
     <row r="1594" spans="1:6">
       <c r="A1594" t="s">
-        <v>4666</v>
+        <v>4683</v>
       </c>
       <c r="B1594" t="s">
-        <v>4667</v>
+        <v>4684</v>
       </c>
       <c r="C1594" t="s">
-        <v>4585</v>
+        <v>2673</v>
       </c>
       <c r="D1594" t="s">
-        <v>4586</v>
-[...2 lines deleted...]
-        <v>4668</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="1595" spans="1:6">
       <c r="A1595" t="s">
-        <v>4669</v>
+        <v>4685</v>
       </c>
       <c r="B1595" t="s">
-        <v>4670</v>
+        <v>4686</v>
       </c>
       <c r="C1595" t="s">
-        <v>4544</v>
+        <v>2772</v>
       </c>
       <c r="D1595" t="s">
-        <v>4545</v>
-[...2 lines deleted...]
-        <v>4671</v>
+        <v>977</v>
       </c>
     </row>
     <row r="1596" spans="1:6">
       <c r="A1596" t="s">
-        <v>4672</v>
+        <v>4687</v>
       </c>
       <c r="B1596" t="s">
-        <v>4673</v>
+        <v>4688</v>
       </c>
       <c r="C1596" t="s">
-        <v>4674</v>
+        <v>3436</v>
       </c>
       <c r="D1596" t="s">
-        <v>4675</v>
-[...2 lines deleted...]
-        <v>4676</v>
+        <v>3437</v>
       </c>
     </row>
     <row r="1597" spans="1:6">
       <c r="A1597" t="s">
-        <v>4544</v>
+        <v>4689</v>
       </c>
       <c r="B1597" t="s">
-        <v>4545</v>
+        <v>4690</v>
       </c>
       <c r="C1597" t="s">
-        <v>4538</v>
+        <v>1303</v>
       </c>
       <c r="D1597" t="s">
-        <v>4539</v>
-[...2 lines deleted...]
-        <v>4677</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="1598" spans="1:6">
       <c r="A1598" t="s">
-        <v>4678</v>
+        <v>3311</v>
       </c>
       <c r="B1598" t="s">
-        <v>4679</v>
+        <v>3312</v>
       </c>
       <c r="C1598" t="s">
-        <v>4680</v>
+        <v>3291</v>
       </c>
       <c r="D1598" t="s">
-        <v>4681</v>
-[...2 lines deleted...]
-        <v>4682</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="1599" spans="1:6">
       <c r="A1599" t="s">
-        <v>4683</v>
+        <v>4691</v>
       </c>
       <c r="B1599" t="s">
-        <v>4684</v>
+        <v>4692</v>
       </c>
       <c r="C1599" t="s">
-        <v>4685</v>
+        <v>3296</v>
       </c>
       <c r="D1599" t="s">
-        <v>4686</v>
-[...2 lines deleted...]
-        <v>4687</v>
+        <v>3297</v>
       </c>
     </row>
     <row r="1600" spans="1:6">
       <c r="A1600" t="s">
-        <v>4688</v>
+        <v>3304</v>
       </c>
       <c r="B1600" t="s">
-        <v>4689</v>
+        <v>3305</v>
       </c>
       <c r="C1600" t="s">
-        <v>4680</v>
+        <v>4693</v>
       </c>
       <c r="D1600" t="s">
-        <v>4681</v>
-[...2 lines deleted...]
-        <v>4690</v>
+        <v>4694</v>
       </c>
     </row>
     <row r="1601" spans="1:6">
       <c r="A1601" t="s">
-        <v>4691</v>
+        <v>4695</v>
       </c>
       <c r="B1601" t="s">
-        <v>4692</v>
+        <v>4696</v>
       </c>
       <c r="C1601" t="s">
-        <v>4580</v>
+        <v>4693</v>
       </c>
       <c r="D1601" t="s">
-        <v>4581</v>
-[...2 lines deleted...]
-        <v>4693</v>
+        <v>4694</v>
       </c>
     </row>
     <row r="1602" spans="1:6">
       <c r="A1602" t="s">
-        <v>4694</v>
+        <v>4697</v>
       </c>
       <c r="B1602" t="s">
+        <v>4698</v>
+      </c>
+      <c r="C1602" t="s">
         <v>4695</v>
       </c>
-      <c r="C1602" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1602" t="s">
-        <v>4656</v>
-[...1 lines deleted...]
-      <c r="F1602" t="s">
         <v>4696</v>
       </c>
     </row>
     <row r="1603" spans="1:6">
       <c r="A1603" t="s">
-        <v>4697</v>
+        <v>3292</v>
       </c>
       <c r="B1603" t="s">
-        <v>4698</v>
+        <v>3293</v>
       </c>
       <c r="C1603" t="s">
-        <v>4699</v>
+        <v>3299</v>
       </c>
       <c r="D1603" t="s">
-        <v>4700</v>
-[...2 lines deleted...]
-        <v>4701</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1604" spans="1:6">
       <c r="A1604" t="s">
-        <v>4674</v>
+        <v>3296</v>
       </c>
       <c r="B1604" t="s">
-        <v>4675</v>
+        <v>3297</v>
       </c>
       <c r="C1604" t="s">
-        <v>4702</v>
+        <v>4681</v>
       </c>
       <c r="D1604" t="s">
-        <v>4703</v>
-[...2 lines deleted...]
-        <v>4704</v>
+        <v>4682</v>
       </c>
     </row>
     <row r="1605" spans="1:6">
       <c r="A1605" t="s">
-        <v>4705</v>
+        <v>4693</v>
       </c>
       <c r="B1605" t="s">
-        <v>4706</v>
+        <v>4694</v>
       </c>
       <c r="C1605" t="s">
-        <v>4707</v>
+        <v>4691</v>
       </c>
       <c r="D1605" t="s">
-        <v>4708</v>
-[...2 lines deleted...]
-        <v>4709</v>
+        <v>4692</v>
       </c>
     </row>
     <row r="1606" spans="1:6">
       <c r="A1606" t="s">
-        <v>4710</v>
+        <v>4241</v>
       </c>
       <c r="B1606" t="s">
-        <v>4711</v>
+        <v>3170</v>
       </c>
       <c r="C1606" t="s">
-        <v>4660</v>
+        <v>3698</v>
       </c>
       <c r="D1606" t="s">
-        <v>4661</v>
-[...2 lines deleted...]
-        <v>4712</v>
+        <v>3260</v>
       </c>
     </row>
     <row r="1607" spans="1:6">
       <c r="A1607" t="s">
-        <v>4713</v>
+        <v>4104</v>
       </c>
       <c r="B1607" t="s">
-        <v>4714</v>
+        <v>3286</v>
       </c>
       <c r="C1607" t="s">
-        <v>4601</v>
+        <v>4239</v>
       </c>
       <c r="D1607" t="s">
-        <v>4602</v>
-[...2 lines deleted...]
-        <v>4715</v>
+        <v>4240</v>
       </c>
     </row>
     <row r="1608" spans="1:6">
       <c r="A1608" t="s">
-        <v>4716</v>
+        <v>2692</v>
       </c>
       <c r="B1608" t="s">
-        <v>4717</v>
+        <v>2693</v>
       </c>
       <c r="C1608" t="s">
-        <v>4593</v>
+        <v>4241</v>
       </c>
       <c r="D1608" t="s">
-        <v>4594</v>
-[...2 lines deleted...]
-        <v>4718</v>
+        <v>3170</v>
       </c>
     </row>
     <row r="1609" spans="1:6">
       <c r="A1609" t="s">
-        <v>4707</v>
+        <v>211</v>
       </c>
       <c r="B1609" t="s">
-        <v>4708</v>
-[...6 lines deleted...]
-      </c>
+        <v>212</v>
+      </c>
+      <c r="C1609"/>
+      <c r="D1609"/>
       <c r="F1609" t="s">
-        <v>4719</v>
+        <v>4699</v>
       </c>
     </row>
     <row r="1610" spans="1:6">
       <c r="A1610" t="s">
-        <v>4616</v>
+        <v>4700</v>
       </c>
       <c r="B1610" t="s">
-        <v>4617</v>
-[...6 lines deleted...]
-      </c>
+        <v>4701</v>
+      </c>
+      <c r="C1610"/>
+      <c r="D1610"/>
       <c r="F1610" t="s">
-        <v>4722</v>
+        <v>4702</v>
       </c>
     </row>
     <row r="1611" spans="1:6">
       <c r="A1611" t="s">
-        <v>4601</v>
+        <v>4703</v>
       </c>
       <c r="B1611" t="s">
-        <v>4602</v>
-[...6 lines deleted...]
-      </c>
+        <v>4704</v>
+      </c>
+      <c r="C1611"/>
+      <c r="D1611"/>
       <c r="F1611" t="s">
-        <v>4723</v>
+        <v>4705</v>
       </c>
     </row>
     <row r="1612" spans="1:6">
       <c r="A1612" t="s">
-        <v>4702</v>
+        <v>4706</v>
       </c>
       <c r="B1612" t="s">
-        <v>4703</v>
-[...6 lines deleted...]
-      </c>
+        <v>4707</v>
+      </c>
+      <c r="C1612"/>
+      <c r="D1612"/>
       <c r="F1612" t="s">
-        <v>4726</v>
+        <v>4708</v>
       </c>
     </row>
     <row r="1613" spans="1:6">
       <c r="A1613" t="s">
-        <v>4720</v>
+        <v>4709</v>
       </c>
       <c r="B1613" t="s">
-        <v>4721</v>
-[...6 lines deleted...]
-      </c>
+        <v>4710</v>
+      </c>
+      <c r="C1613"/>
+      <c r="D1613"/>
       <c r="F1613" t="s">
-        <v>4729</v>
+        <v>4711</v>
       </c>
     </row>
     <row r="1614" spans="1:6">
       <c r="A1614" t="s">
-        <v>4730</v>
+        <v>2675</v>
       </c>
       <c r="B1614" t="s">
-        <v>4731</v>
-[...6 lines deleted...]
-      </c>
+        <v>2661</v>
+      </c>
+      <c r="C1614"/>
+      <c r="D1614"/>
       <c r="F1614" t="s">
-        <v>4732</v>
+        <v>4712</v>
       </c>
     </row>
     <row r="1615" spans="1:6">
       <c r="A1615" t="s">
-        <v>4724</v>
+        <v>2477</v>
       </c>
       <c r="B1615" t="s">
-        <v>4725</v>
-[...6 lines deleted...]
-      </c>
+        <v>2478</v>
+      </c>
+      <c r="C1615"/>
+      <c r="D1615"/>
       <c r="F1615" t="s">
-        <v>4733</v>
+        <v>4713</v>
       </c>
     </row>
     <row r="1616" spans="1:6">
       <c r="A1616" t="s">
-        <v>4734</v>
+        <v>4714</v>
       </c>
       <c r="B1616" t="s">
-        <v>4735</v>
-[...9 lines deleted...]
-      </c>
+        <v>4715</v>
+      </c>
+      <c r="C1616"/>
+      <c r="D1616"/>
     </row>
     <row r="1617" spans="1:6">
       <c r="A1617" t="s">
-        <v>4737</v>
+        <v>1767</v>
       </c>
       <c r="B1617" t="s">
-        <v>4738</v>
-[...9 lines deleted...]
-      </c>
+        <v>1768</v>
+      </c>
+      <c r="C1617"/>
+      <c r="D1617"/>
     </row>
     <row r="1618" spans="1:6">
       <c r="A1618" t="s">
-        <v>4740</v>
+        <v>4461</v>
       </c>
       <c r="B1618" t="s">
-        <v>4741</v>
-[...9 lines deleted...]
-      </c>
+        <v>4462</v>
+      </c>
+      <c r="C1618"/>
+      <c r="D1618"/>
     </row>
     <row r="1619" spans="1:6">
       <c r="A1619" t="s">
-        <v>4745</v>
+        <v>1306</v>
       </c>
       <c r="B1619" t="s">
-        <v>4746</v>
-[...9 lines deleted...]
-      </c>
+        <v>1307</v>
+      </c>
+      <c r="C1619"/>
+      <c r="D1619"/>
     </row>
     <row r="1620" spans="1:6">
       <c r="A1620" t="s">
-        <v>4748</v>
+        <v>4716</v>
       </c>
       <c r="B1620" t="s">
-        <v>4749</v>
+        <v>4717</v>
       </c>
       <c r="C1620" t="s">
-        <v>4580</v>
+        <v>4718</v>
       </c>
       <c r="D1620" t="s">
-        <v>4581</v>
+        <v>4719</v>
       </c>
       <c r="F1620" t="s">
-        <v>4750</v>
+        <v>4720</v>
       </c>
     </row>
     <row r="1621" spans="1:6">
       <c r="A1621" t="s">
-        <v>4751</v>
+        <v>4721</v>
       </c>
       <c r="B1621" t="s">
-        <v>4752</v>
+        <v>4722</v>
       </c>
       <c r="C1621" t="s">
-        <v>4549</v>
+        <v>4723</v>
       </c>
       <c r="D1621" t="s">
-        <v>4550</v>
+        <v>4724</v>
       </c>
       <c r="F1621" t="s">
-        <v>4753</v>
+        <v>4725</v>
       </c>
     </row>
     <row r="1622" spans="1:6">
       <c r="A1622" t="s">
-        <v>4754</v>
+        <v>4726</v>
       </c>
       <c r="B1622" t="s">
-        <v>4755</v>
+        <v>4727</v>
       </c>
       <c r="C1622" t="s">
-        <v>4756</v>
+        <v>4728</v>
       </c>
       <c r="D1622" t="s">
-        <v>4757</v>
+        <v>4729</v>
       </c>
       <c r="F1622" t="s">
-        <v>4758</v>
+        <v>4730</v>
       </c>
     </row>
     <row r="1623" spans="1:6">
       <c r="A1623" t="s">
-        <v>4759</v>
+        <v>4731</v>
       </c>
       <c r="B1623" t="s">
-        <v>4760</v>
+        <v>4732</v>
       </c>
       <c r="C1623" t="s">
-        <v>4742</v>
+        <v>4733</v>
       </c>
       <c r="D1623" t="s">
-        <v>4743</v>
+        <v>4734</v>
       </c>
       <c r="F1623" t="s">
-        <v>4761</v>
+        <v>4735</v>
       </c>
     </row>
     <row r="1624" spans="1:6">
       <c r="A1624" t="s">
-        <v>4762</v>
+        <v>4733</v>
       </c>
       <c r="B1624" t="s">
-        <v>4763</v>
+        <v>4734</v>
       </c>
       <c r="C1624" t="s">
-        <v>4528</v>
+        <v>4723</v>
       </c>
       <c r="D1624" t="s">
-        <v>4529</v>
+        <v>4724</v>
       </c>
       <c r="F1624" t="s">
-        <v>4764</v>
+        <v>4736</v>
       </c>
     </row>
     <row r="1625" spans="1:6">
       <c r="A1625" t="s">
-        <v>4765</v>
+        <v>4737</v>
       </c>
       <c r="B1625" t="s">
-        <v>4766</v>
+        <v>4738</v>
       </c>
       <c r="C1625" t="s">
-        <v>4767</v>
+        <v>4739</v>
       </c>
       <c r="D1625" t="s">
-        <v>4768</v>
+        <v>4740</v>
       </c>
       <c r="F1625" t="s">
-        <v>4769</v>
+        <v>4741</v>
       </c>
     </row>
     <row r="1626" spans="1:6">
       <c r="A1626" t="s">
-        <v>4770</v>
+        <v>4742</v>
       </c>
       <c r="B1626" t="s">
-        <v>4771</v>
+        <v>4743</v>
       </c>
       <c r="C1626" t="s">
-        <v>4772</v>
+        <v>4744</v>
       </c>
       <c r="D1626" t="s">
-        <v>4773</v>
+        <v>4745</v>
       </c>
       <c r="F1626" t="s">
-        <v>4774</v>
+        <v>4746</v>
       </c>
     </row>
     <row r="1627" spans="1:6">
       <c r="A1627" t="s">
-        <v>4772</v>
+        <v>4747</v>
       </c>
       <c r="B1627" t="s">
-        <v>4773</v>
+        <v>4748</v>
       </c>
       <c r="C1627" t="s">
-        <v>4775</v>
+        <v>4749</v>
       </c>
       <c r="D1627" t="s">
-        <v>4776</v>
+        <v>4750</v>
       </c>
       <c r="F1627" t="s">
-        <v>4777</v>
+        <v>4751</v>
       </c>
     </row>
     <row r="1628" spans="1:6">
       <c r="A1628" t="s">
-        <v>4778</v>
+        <v>4752</v>
       </c>
       <c r="B1628" t="s">
-        <v>4779</v>
+        <v>4753</v>
       </c>
       <c r="C1628" t="s">
-        <v>4609</v>
+        <v>4747</v>
       </c>
       <c r="D1628" t="s">
-        <v>4610</v>
+        <v>4748</v>
       </c>
       <c r="F1628" t="s">
-        <v>4780</v>
+        <v>4754</v>
       </c>
     </row>
     <row r="1629" spans="1:6">
       <c r="A1629" t="s">
-        <v>4781</v>
+        <v>4755</v>
       </c>
       <c r="B1629" t="s">
-        <v>4782</v>
+        <v>4756</v>
       </c>
       <c r="C1629" t="s">
-        <v>4593</v>
+        <v>4757</v>
       </c>
       <c r="D1629" t="s">
-        <v>4594</v>
+        <v>4758</v>
       </c>
       <c r="F1629" t="s">
-        <v>4783</v>
+        <v>4759</v>
       </c>
     </row>
     <row r="1630" spans="1:6">
       <c r="A1630" t="s">
-        <v>4784</v>
+        <v>4760</v>
       </c>
       <c r="B1630" t="s">
-        <v>4785</v>
+        <v>4761</v>
       </c>
       <c r="C1630" t="s">
-        <v>4786</v>
+        <v>4762</v>
       </c>
       <c r="D1630" t="s">
-        <v>4787</v>
+        <v>4763</v>
+      </c>
+      <c r="F1630" t="s">
+        <v>4764</v>
       </c>
     </row>
     <row r="1631" spans="1:6">
       <c r="A1631" t="s">
-        <v>4788</v>
+        <v>4765</v>
       </c>
       <c r="B1631" t="s">
-        <v>4789</v>
+        <v>4766</v>
       </c>
       <c r="C1631" t="s">
-        <v>4762</v>
+        <v>4767</v>
       </c>
       <c r="D1631" t="s">
-        <v>4763</v>
+        <v>4768</v>
+      </c>
+      <c r="F1631" t="s">
+        <v>4769</v>
       </c>
     </row>
     <row r="1632" spans="1:6">
       <c r="A1632" t="s">
-        <v>4790</v>
+        <v>4767</v>
       </c>
       <c r="B1632" t="s">
-        <v>4791</v>
+        <v>4768</v>
       </c>
       <c r="C1632" t="s">
-        <v>4547</v>
+        <v>4770</v>
       </c>
       <c r="D1632" t="s">
-        <v>4548</v>
+        <v>4771</v>
+      </c>
+      <c r="F1632" t="s">
+        <v>4772</v>
       </c>
     </row>
     <row r="1633" spans="1:6">
       <c r="A1633" t="s">
-        <v>4792</v>
+        <v>4773</v>
       </c>
       <c r="B1633" t="s">
-        <v>4793</v>
+        <v>4774</v>
       </c>
       <c r="C1633" t="s">
-        <v>4599</v>
+        <v>4775</v>
       </c>
       <c r="D1633" t="s">
-        <v>4600</v>
+        <v>4776</v>
+      </c>
+      <c r="F1633" t="s">
+        <v>4777</v>
       </c>
     </row>
     <row r="1634" spans="1:6">
       <c r="A1634" t="s">
-        <v>4699</v>
+        <v>4778</v>
       </c>
       <c r="B1634" t="s">
-        <v>4700</v>
+        <v>4779</v>
       </c>
       <c r="C1634" t="s">
-        <v>4611</v>
+        <v>4780</v>
       </c>
       <c r="D1634" t="s">
-        <v>4612</v>
+        <v>4781</v>
+      </c>
+      <c r="F1634" t="s">
+        <v>4782</v>
       </c>
     </row>
     <row r="1635" spans="1:6">
       <c r="A1635" t="s">
-        <v>4794</v>
+        <v>4783</v>
       </c>
       <c r="B1635" t="s">
-        <v>4795</v>
+        <v>4784</v>
       </c>
       <c r="C1635" t="s">
-        <v>4629</v>
+        <v>4785</v>
       </c>
       <c r="D1635" t="s">
-        <v>4630</v>
+        <v>4786</v>
+      </c>
+      <c r="F1635" t="s">
+        <v>4787</v>
       </c>
     </row>
     <row r="1636" spans="1:6">
       <c r="A1636" t="s">
-        <v>4786</v>
+        <v>4780</v>
       </c>
       <c r="B1636" t="s">
-        <v>4787</v>
+        <v>4781</v>
       </c>
       <c r="C1636" t="s">
-        <v>4549</v>
+        <v>4788</v>
       </c>
       <c r="D1636" t="s">
-        <v>4550</v>
+        <v>4789</v>
+      </c>
+      <c r="F1636" t="s">
+        <v>4790</v>
       </c>
     </row>
     <row r="1637" spans="1:6">
       <c r="A1637" t="s">
-        <v>4631</v>
+        <v>4791</v>
       </c>
       <c r="B1637" t="s">
-        <v>4632</v>
+        <v>4792</v>
       </c>
       <c r="C1637" t="s">
-        <v>4549</v>
+        <v>4757</v>
       </c>
       <c r="D1637" t="s">
-        <v>4550</v>
+        <v>4758</v>
+      </c>
+      <c r="F1637" t="s">
+        <v>4793</v>
       </c>
     </row>
     <row r="1638" spans="1:6">
       <c r="A1638" t="s">
+        <v>4794</v>
+      </c>
+      <c r="B1638" t="s">
+        <v>4795</v>
+      </c>
+      <c r="C1638" t="s">
         <v>4796</v>
       </c>
-      <c r="B1638" t="s">
+      <c r="D1638" t="s">
         <v>4797</v>
       </c>
-      <c r="C1638" t="s">
-[...3 lines deleted...]
-        <v>4550</v>
+      <c r="F1638" t="s">
+        <v>4798</v>
       </c>
     </row>
     <row r="1639" spans="1:6">
       <c r="A1639" t="s">
-        <v>4798</v>
+        <v>4799</v>
       </c>
       <c r="B1639" t="s">
-        <v>4799</v>
+        <v>4800</v>
       </c>
       <c r="C1639" t="s">
-        <v>4549</v>
+        <v>4801</v>
       </c>
       <c r="D1639" t="s">
-        <v>4550</v>
+        <v>4802</v>
+      </c>
+      <c r="F1639" t="s">
+        <v>4803</v>
       </c>
     </row>
     <row r="1640" spans="1:6">
       <c r="A1640" t="s">
-        <v>4800</v>
+        <v>4804</v>
       </c>
       <c r="B1640" t="s">
-        <v>4801</v>
+        <v>4805</v>
       </c>
       <c r="C1640" t="s">
-        <v>4549</v>
+        <v>4806</v>
       </c>
       <c r="D1640" t="s">
-        <v>4550</v>
+        <v>4807</v>
+      </c>
+      <c r="F1640" t="s">
+        <v>4808</v>
       </c>
     </row>
     <row r="1641" spans="1:6">
       <c r="A1641" t="s">
-        <v>4802</v>
+        <v>4809</v>
       </c>
       <c r="B1641" t="s">
-        <v>4803</v>
+        <v>4810</v>
       </c>
       <c r="C1641" t="s">
-        <v>4549</v>
+        <v>4811</v>
       </c>
       <c r="D1641" t="s">
-        <v>4550</v>
+        <v>4812</v>
+      </c>
+      <c r="F1641" t="s">
+        <v>4813</v>
       </c>
     </row>
     <row r="1642" spans="1:6">
       <c r="A1642" t="s">
-        <v>4685</v>
+        <v>4788</v>
       </c>
       <c r="B1642" t="s">
-        <v>4686</v>
+        <v>4789</v>
       </c>
       <c r="C1642" t="s">
-        <v>4798</v>
+        <v>4814</v>
       </c>
       <c r="D1642" t="s">
-        <v>4799</v>
+        <v>4815</v>
+      </c>
+      <c r="F1642" t="s">
+        <v>4816</v>
       </c>
     </row>
     <row r="1643" spans="1:6">
       <c r="A1643" t="s">
-        <v>4804</v>
+        <v>4785</v>
       </c>
       <c r="B1643" t="s">
-        <v>4805</v>
+        <v>4786</v>
       </c>
       <c r="C1643" t="s">
-        <v>4663</v>
+        <v>4721</v>
       </c>
       <c r="D1643" t="s">
-        <v>4664</v>
+        <v>4722</v>
+      </c>
+      <c r="F1643" t="s">
+        <v>4817</v>
       </c>
     </row>
     <row r="1644" spans="1:6">
       <c r="A1644" t="s">
-        <v>4806</v>
+        <v>4818</v>
       </c>
       <c r="B1644" t="s">
-        <v>4807</v>
+        <v>4819</v>
       </c>
       <c r="C1644" t="s">
-        <v>4802</v>
+        <v>4757</v>
       </c>
       <c r="D1644" t="s">
-        <v>4803</v>
+        <v>4758</v>
+      </c>
+      <c r="F1644" t="s">
+        <v>4820</v>
       </c>
     </row>
     <row r="1645" spans="1:6">
       <c r="A1645" t="s">
-        <v>4611</v>
+        <v>4821</v>
       </c>
       <c r="B1645" t="s">
-        <v>4612</v>
+        <v>4822</v>
       </c>
       <c r="C1645" t="s">
-        <v>4727</v>
+        <v>4747</v>
       </c>
       <c r="D1645" t="s">
-        <v>4728</v>
+        <v>4748</v>
+      </c>
+      <c r="F1645" t="s">
+        <v>4823</v>
       </c>
     </row>
     <row r="1646" spans="1:6">
       <c r="A1646" t="s">
-        <v>4775</v>
+        <v>4824</v>
       </c>
       <c r="B1646" t="s">
-        <v>4776</v>
+        <v>4825</v>
       </c>
       <c r="C1646" t="s">
-        <v>4616</v>
+        <v>4826</v>
       </c>
       <c r="D1646" t="s">
-        <v>4617</v>
+        <v>4827</v>
+      </c>
+      <c r="F1646" t="s">
+        <v>4828</v>
       </c>
     </row>
     <row r="1647" spans="1:6">
       <c r="A1647" t="s">
-        <v>4528</v>
+        <v>4829</v>
       </c>
       <c r="B1647" t="s">
-        <v>4529</v>
-[...2 lines deleted...]
-      <c r="D1647"/>
+        <v>4830</v>
+      </c>
+      <c r="C1647" t="s">
+        <v>4747</v>
+      </c>
+      <c r="D1647" t="s">
+        <v>4748</v>
+      </c>
       <c r="F1647" t="s">
-        <v>4808</v>
+        <v>4831</v>
       </c>
     </row>
     <row r="1648" spans="1:6">
       <c r="A1648" t="s">
-        <v>4809</v>
+        <v>4801</v>
       </c>
       <c r="B1648" t="s">
-        <v>4810</v>
-[...2 lines deleted...]
-      <c r="D1648"/>
+        <v>4802</v>
+      </c>
+      <c r="C1648" t="s">
+        <v>4811</v>
+      </c>
+      <c r="D1648" t="s">
+        <v>4812</v>
+      </c>
       <c r="F1648" t="s">
-        <v>4811</v>
+        <v>4832</v>
       </c>
     </row>
     <row r="1649" spans="1:6">
       <c r="A1649" t="s">
-        <v>4562</v>
+        <v>4833</v>
       </c>
       <c r="B1649" t="s">
-        <v>4563</v>
-[...4 lines deleted...]
-        <v>4812</v>
+        <v>4834</v>
+      </c>
+      <c r="C1649" t="s">
+        <v>4835</v>
+      </c>
+      <c r="D1649" t="s">
+        <v>4836</v>
+      </c>
+      <c r="F1649" s="2" t="s">
+        <v>4837</v>
       </c>
     </row>
     <row r="1650" spans="1:6">
       <c r="A1650" t="s">
-        <v>4813</v>
+        <v>4838</v>
       </c>
       <c r="B1650" t="s">
-        <v>4814</v>
-[...4 lines deleted...]
-        <v>4815</v>
+        <v>4839</v>
+      </c>
+      <c r="C1650" t="s">
+        <v>4835</v>
+      </c>
+      <c r="D1650" t="s">
+        <v>4836</v>
+      </c>
+      <c r="F1650" s="2" t="s">
+        <v>4840</v>
       </c>
     </row>
     <row r="1651" spans="1:6">
       <c r="A1651" t="s">
-        <v>4533</v>
+        <v>4775</v>
       </c>
       <c r="B1651" t="s">
-        <v>4534</v>
-[...2 lines deleted...]
-      <c r="D1651"/>
+        <v>4776</v>
+      </c>
+      <c r="C1651" t="s">
+        <v>4788</v>
+      </c>
+      <c r="D1651" t="s">
+        <v>4789</v>
+      </c>
       <c r="F1651" t="s">
-        <v>4816</v>
+        <v>4841</v>
       </c>
     </row>
     <row r="1652" spans="1:6">
       <c r="A1652" t="s">
-        <v>4817</v>
+        <v>4842</v>
       </c>
       <c r="B1652" t="s">
-        <v>4818</v>
-[...2 lines deleted...]
-      <c r="D1652"/>
+        <v>4843</v>
+      </c>
+      <c r="C1652" t="s">
+        <v>4801</v>
+      </c>
+      <c r="D1652" t="s">
+        <v>4802</v>
+      </c>
       <c r="F1652" t="s">
-        <v>4819</v>
+        <v>4844</v>
       </c>
     </row>
     <row r="1653" spans="1:6">
       <c r="A1653" t="s">
-        <v>4820</v>
+        <v>4718</v>
       </c>
       <c r="B1653" t="s">
-        <v>4821</v>
-[...2 lines deleted...]
-      <c r="D1653"/>
+        <v>4719</v>
+      </c>
+      <c r="C1653" t="s">
+        <v>4780</v>
+      </c>
+      <c r="D1653" t="s">
+        <v>4781</v>
+      </c>
       <c r="F1653" t="s">
-        <v>4822</v>
+        <v>4845</v>
       </c>
     </row>
     <row r="1654" spans="1:6">
       <c r="A1654" t="s">
-        <v>4823</v>
+        <v>4770</v>
       </c>
       <c r="B1654" t="s">
-        <v>4824</v>
-[...2 lines deleted...]
-      <c r="D1654"/>
+        <v>4771</v>
+      </c>
+      <c r="C1654" t="s">
+        <v>4814</v>
+      </c>
+      <c r="D1654" t="s">
+        <v>4815</v>
+      </c>
       <c r="F1654" t="s">
-        <v>4825</v>
+        <v>4846</v>
       </c>
     </row>
     <row r="1655" spans="1:6">
       <c r="A1655" t="s">
-        <v>4826</v>
+        <v>4847</v>
       </c>
       <c r="B1655" t="s">
-        <v>4827</v>
-[...2 lines deleted...]
-      <c r="D1655"/>
+        <v>4848</v>
+      </c>
+      <c r="C1655" t="s">
+        <v>4728</v>
+      </c>
+      <c r="D1655" t="s">
+        <v>4729</v>
+      </c>
       <c r="F1655" t="s">
-        <v>4828</v>
+        <v>4849</v>
       </c>
     </row>
     <row r="1656" spans="1:6">
       <c r="A1656" t="s">
-        <v>4829</v>
+        <v>4749</v>
       </c>
       <c r="B1656" t="s">
-        <v>4830</v>
-[...2 lines deleted...]
-      <c r="D1656"/>
+        <v>4750</v>
+      </c>
+      <c r="C1656" t="s">
+        <v>4850</v>
+      </c>
+      <c r="D1656" t="s">
+        <v>4851</v>
+      </c>
       <c r="F1656" t="s">
-        <v>4831</v>
+        <v>4852</v>
       </c>
     </row>
     <row r="1657" spans="1:6">
       <c r="A1657" t="s">
-        <v>4832</v>
+        <v>4853</v>
       </c>
       <c r="B1657" t="s">
-        <v>4833</v>
-[...2 lines deleted...]
-      <c r="D1657"/>
+        <v>4854</v>
+      </c>
+      <c r="C1657" t="s">
+        <v>4855</v>
+      </c>
+      <c r="D1657" t="s">
+        <v>4856</v>
+      </c>
       <c r="F1657" t="s">
-        <v>4834</v>
+        <v>4857</v>
       </c>
     </row>
     <row r="1658" spans="1:6">
       <c r="A1658" t="s">
-        <v>4835</v>
+        <v>4858</v>
       </c>
       <c r="B1658" t="s">
-        <v>4836</v>
-[...2 lines deleted...]
-      <c r="D1658"/>
+        <v>4859</v>
+      </c>
+      <c r="C1658" t="s">
+        <v>4855</v>
+      </c>
+      <c r="D1658" t="s">
+        <v>4856</v>
+      </c>
       <c r="F1658" t="s">
-        <v>4837</v>
+        <v>4860</v>
       </c>
     </row>
     <row r="1659" spans="1:6">
       <c r="A1659" t="s">
-        <v>4838</v>
+        <v>4861</v>
       </c>
       <c r="B1659" t="s">
-        <v>4839</v>
-[...2 lines deleted...]
-      <c r="D1659"/>
+        <v>4862</v>
+      </c>
+      <c r="C1659" t="s">
+        <v>4780</v>
+      </c>
+      <c r="D1659" t="s">
+        <v>4781</v>
+      </c>
       <c r="F1659" t="s">
-        <v>4840</v>
+        <v>4863</v>
       </c>
     </row>
     <row r="1660" spans="1:6">
       <c r="A1660" t="s">
-        <v>4680</v>
+        <v>4864</v>
       </c>
       <c r="B1660" t="s">
-        <v>4681</v>
-[...2 lines deleted...]
-      <c r="D1660"/>
+        <v>4865</v>
+      </c>
+      <c r="C1660" t="s">
+        <v>4739</v>
+      </c>
+      <c r="D1660" t="s">
+        <v>4740</v>
+      </c>
       <c r="F1660" t="s">
-        <v>4841</v>
+        <v>4866</v>
       </c>
     </row>
     <row r="1661" spans="1:6">
       <c r="A1661" t="s">
-        <v>4842</v>
+        <v>4867</v>
       </c>
       <c r="B1661" t="s">
-        <v>4843</v>
-[...2 lines deleted...]
-      <c r="D1661"/>
+        <v>4868</v>
+      </c>
+      <c r="C1661" t="s">
+        <v>4869</v>
+      </c>
+      <c r="D1661" t="s">
+        <v>4870</v>
+      </c>
       <c r="F1661" t="s">
-        <v>4844</v>
+        <v>4871</v>
       </c>
     </row>
     <row r="1662" spans="1:6">
       <c r="A1662" t="s">
-        <v>4619</v>
+        <v>4739</v>
       </c>
       <c r="B1662" t="s">
-        <v>4620</v>
-[...2 lines deleted...]
-      <c r="D1662"/>
+        <v>4740</v>
+      </c>
+      <c r="C1662" t="s">
+        <v>4733</v>
+      </c>
+      <c r="D1662" t="s">
+        <v>4734</v>
+      </c>
       <c r="F1662" t="s">
-        <v>4845</v>
+        <v>4872</v>
       </c>
     </row>
     <row r="1663" spans="1:6">
       <c r="A1663" t="s">
-        <v>4660</v>
+        <v>4873</v>
       </c>
       <c r="B1663" t="s">
-        <v>4661</v>
-[...2 lines deleted...]
-      <c r="D1663"/>
+        <v>4874</v>
+      </c>
+      <c r="C1663" t="s">
+        <v>4875</v>
+      </c>
+      <c r="D1663" t="s">
+        <v>4876</v>
+      </c>
       <c r="F1663" t="s">
-        <v>4846</v>
+        <v>4877</v>
       </c>
     </row>
     <row r="1664" spans="1:6">
       <c r="A1664" t="s">
-        <v>4847</v>
+        <v>4878</v>
       </c>
       <c r="B1664" t="s">
-        <v>4848</v>
-[...2 lines deleted...]
-      <c r="D1664"/>
+        <v>4879</v>
+      </c>
+      <c r="C1664" t="s">
+        <v>4880</v>
+      </c>
+      <c r="D1664" t="s">
+        <v>4881</v>
+      </c>
       <c r="F1664" t="s">
-        <v>4849</v>
+        <v>4882</v>
       </c>
     </row>
     <row r="1665" spans="1:6">
       <c r="A1665" t="s">
-        <v>4742</v>
+        <v>4883</v>
       </c>
       <c r="B1665" t="s">
-        <v>4743</v>
-[...2 lines deleted...]
-      <c r="D1665"/>
+        <v>4884</v>
+      </c>
+      <c r="C1665" t="s">
+        <v>4875</v>
+      </c>
+      <c r="D1665" t="s">
+        <v>4876</v>
+      </c>
       <c r="F1665" t="s">
-        <v>4850</v>
+        <v>4885</v>
       </c>
     </row>
     <row r="1666" spans="1:6">
       <c r="A1666" t="s">
-        <v>4851</v>
+        <v>4886</v>
       </c>
       <c r="B1666" t="s">
-        <v>4852</v>
-[...4 lines deleted...]
-        <v>4853</v>
+        <v>4887</v>
+      </c>
+      <c r="C1666" t="s">
+        <v>4775</v>
+      </c>
+      <c r="D1666" t="s">
+        <v>4776</v>
+      </c>
+      <c r="F1666" s="2" t="s">
+        <v>4888</v>
       </c>
     </row>
     <row r="1667" spans="1:6">
       <c r="A1667" t="s">
-        <v>4767</v>
+        <v>4889</v>
       </c>
       <c r="B1667" t="s">
-        <v>4768</v>
-[...2 lines deleted...]
-      <c r="D1667"/>
+        <v>4890</v>
+      </c>
+      <c r="C1667" t="s">
+        <v>4850</v>
+      </c>
+      <c r="D1667" t="s">
+        <v>4851</v>
+      </c>
       <c r="F1667" t="s">
-        <v>4854</v>
+        <v>4891</v>
       </c>
     </row>
     <row r="1668" spans="1:6">
       <c r="A1668" t="s">
-        <v>4727</v>
+        <v>4892</v>
       </c>
       <c r="B1668" t="s">
-        <v>4728</v>
-[...2 lines deleted...]
-      <c r="D1668"/>
+        <v>4893</v>
+      </c>
+      <c r="C1668" t="s">
+        <v>4894</v>
+      </c>
+      <c r="D1668" t="s">
+        <v>4895</v>
+      </c>
       <c r="F1668" t="s">
-        <v>4855</v>
+        <v>4896</v>
       </c>
     </row>
     <row r="1669" spans="1:6">
       <c r="A1669" t="s">
-        <v>4756</v>
+        <v>4897</v>
       </c>
       <c r="B1669" t="s">
-        <v>4757</v>
-[...2 lines deleted...]
-      <c r="D1669"/>
+        <v>4898</v>
+      </c>
+      <c r="C1669" t="s">
+        <v>4775</v>
+      </c>
+      <c r="D1669" t="s">
+        <v>4776</v>
+      </c>
       <c r="F1669" t="s">
-        <v>4856</v>
+        <v>4899</v>
       </c>
     </row>
     <row r="1670" spans="1:6">
       <c r="A1670" t="s">
-        <v>4857</v>
+        <v>4869</v>
       </c>
       <c r="B1670" t="s">
-        <v>4858</v>
-[...2 lines deleted...]
-      <c r="D1670"/>
+        <v>4870</v>
+      </c>
+      <c r="C1670" t="s">
+        <v>4900</v>
+      </c>
+      <c r="D1670" t="s">
+        <v>4901</v>
+      </c>
       <c r="F1670" t="s">
-        <v>4859</v>
+        <v>4902</v>
       </c>
     </row>
     <row r="1671" spans="1:6">
       <c r="A1671" t="s">
-        <v>4567</v>
+        <v>4903</v>
       </c>
       <c r="B1671" t="s">
-        <v>4568</v>
-[...2 lines deleted...]
-      <c r="D1671"/>
+        <v>4904</v>
+      </c>
+      <c r="C1671" t="s">
+        <v>4905</v>
+      </c>
+      <c r="D1671" t="s">
+        <v>4906</v>
+      </c>
       <c r="F1671" t="s">
-        <v>4860</v>
+        <v>4907</v>
       </c>
     </row>
     <row r="1672" spans="1:6">
       <c r="A1672" t="s">
-        <v>4861</v>
+        <v>4908</v>
       </c>
       <c r="B1672" t="s">
-        <v>4862</v>
-[...2 lines deleted...]
-      <c r="D1672"/>
+        <v>4909</v>
+      </c>
+      <c r="C1672" t="s">
+        <v>4855</v>
+      </c>
+      <c r="D1672" t="s">
+        <v>4856</v>
+      </c>
+      <c r="F1672" t="s">
+        <v>4910</v>
+      </c>
     </row>
     <row r="1673" spans="1:6">
       <c r="A1673" t="s">
-        <v>4549</v>
+        <v>4911</v>
       </c>
       <c r="B1673" t="s">
-        <v>4550</v>
-[...2 lines deleted...]
-      <c r="D1673"/>
+        <v>4912</v>
+      </c>
+      <c r="C1673" t="s">
+        <v>4796</v>
+      </c>
+      <c r="D1673" t="s">
+        <v>4797</v>
+      </c>
+      <c r="F1673" t="s">
+        <v>4913</v>
+      </c>
     </row>
     <row r="1674" spans="1:6">
       <c r="A1674" t="s">
-        <v>4640</v>
+        <v>4914</v>
       </c>
       <c r="B1674" t="s">
-        <v>4641</v>
-[...2 lines deleted...]
-      <c r="D1674"/>
+        <v>4915</v>
+      </c>
+      <c r="C1674" t="s">
+        <v>4788</v>
+      </c>
+      <c r="D1674" t="s">
+        <v>4789</v>
+      </c>
+      <c r="F1674" t="s">
+        <v>4916</v>
+      </c>
     </row>
     <row r="1675" spans="1:6">
       <c r="A1675" t="s">
-        <v>4655</v>
+        <v>4905</v>
       </c>
       <c r="B1675" t="s">
-        <v>4656</v>
-[...2 lines deleted...]
-      <c r="D1675"/>
+        <v>4906</v>
+      </c>
+      <c r="C1675" t="s">
+        <v>4733</v>
+      </c>
+      <c r="D1675" t="s">
+        <v>4734</v>
+      </c>
+      <c r="F1675" t="s">
+        <v>4917</v>
+      </c>
     </row>
     <row r="1676" spans="1:6">
       <c r="A1676" t="s">
-        <v>4863</v>
+        <v>4811</v>
       </c>
       <c r="B1676" t="s">
-        <v>4864</v>
-[...2 lines deleted...]
-      <c r="D1676"/>
+        <v>4812</v>
+      </c>
+      <c r="C1676" t="s">
+        <v>4918</v>
+      </c>
+      <c r="D1676" t="s">
+        <v>4919</v>
+      </c>
+      <c r="F1676" t="s">
+        <v>4920</v>
+      </c>
+    </row>
+    <row r="1677" spans="1:6">
+      <c r="A1677" t="s">
+        <v>4796</v>
+      </c>
+      <c r="B1677" t="s">
+        <v>4797</v>
+      </c>
+      <c r="C1677" t="s">
+        <v>4918</v>
+      </c>
+      <c r="D1677" t="s">
+        <v>4919</v>
+      </c>
+      <c r="F1677" t="s">
+        <v>4921</v>
+      </c>
+    </row>
+    <row r="1678" spans="1:6">
+      <c r="A1678" t="s">
+        <v>4900</v>
+      </c>
+      <c r="B1678" t="s">
+        <v>4901</v>
+      </c>
+      <c r="C1678" t="s">
+        <v>4922</v>
+      </c>
+      <c r="D1678" t="s">
+        <v>4923</v>
+      </c>
+      <c r="F1678" t="s">
+        <v>4924</v>
+      </c>
+    </row>
+    <row r="1679" spans="1:6">
+      <c r="A1679" t="s">
+        <v>4918</v>
+      </c>
+      <c r="B1679" t="s">
+        <v>4919</v>
+      </c>
+      <c r="C1679" t="s">
+        <v>4925</v>
+      </c>
+      <c r="D1679" t="s">
+        <v>4926</v>
+      </c>
+      <c r="F1679" t="s">
+        <v>4927</v>
+      </c>
+    </row>
+    <row r="1680" spans="1:6">
+      <c r="A1680" t="s">
+        <v>4928</v>
+      </c>
+      <c r="B1680" t="s">
+        <v>4929</v>
+      </c>
+      <c r="C1680" t="s">
+        <v>4922</v>
+      </c>
+      <c r="D1680" t="s">
+        <v>4923</v>
+      </c>
+      <c r="F1680" t="s">
+        <v>4930</v>
+      </c>
+    </row>
+    <row r="1681" spans="1:6">
+      <c r="A1681" t="s">
+        <v>4922</v>
+      </c>
+      <c r="B1681" t="s">
+        <v>4923</v>
+      </c>
+      <c r="C1681" t="s">
+        <v>4925</v>
+      </c>
+      <c r="D1681" t="s">
+        <v>4926</v>
+      </c>
+      <c r="F1681" t="s">
+        <v>4931</v>
+      </c>
+    </row>
+    <row r="1682" spans="1:6">
+      <c r="A1682" t="s">
+        <v>4932</v>
+      </c>
+      <c r="B1682" t="s">
+        <v>4933</v>
+      </c>
+      <c r="C1682" t="s">
+        <v>4900</v>
+      </c>
+      <c r="D1682" t="s">
+        <v>4901</v>
+      </c>
+      <c r="F1682" t="s">
+        <v>4934</v>
+      </c>
+    </row>
+    <row r="1683" spans="1:6">
+      <c r="A1683" t="s">
+        <v>4935</v>
+      </c>
+      <c r="B1683" t="s">
+        <v>4936</v>
+      </c>
+      <c r="C1683" t="s">
+        <v>4925</v>
+      </c>
+      <c r="D1683" t="s">
+        <v>4926</v>
+      </c>
+      <c r="F1683" t="s">
+        <v>4937</v>
+      </c>
+    </row>
+    <row r="1684" spans="1:6">
+      <c r="A1684" t="s">
+        <v>4938</v>
+      </c>
+      <c r="B1684" t="s">
+        <v>4939</v>
+      </c>
+      <c r="C1684" t="s">
+        <v>4940</v>
+      </c>
+      <c r="D1684" t="s">
+        <v>4941</v>
+      </c>
+      <c r="F1684" t="s">
+        <v>4942</v>
+      </c>
+    </row>
+    <row r="1685" spans="1:6">
+      <c r="A1685" t="s">
+        <v>4943</v>
+      </c>
+      <c r="B1685" t="s">
+        <v>4944</v>
+      </c>
+      <c r="C1685" t="s">
+        <v>4767</v>
+      </c>
+      <c r="D1685" t="s">
+        <v>4768</v>
+      </c>
+      <c r="F1685" t="s">
+        <v>4945</v>
+      </c>
+    </row>
+    <row r="1686" spans="1:6">
+      <c r="A1686" t="s">
+        <v>4946</v>
+      </c>
+      <c r="B1686" t="s">
+        <v>4947</v>
+      </c>
+      <c r="C1686" t="s">
+        <v>4775</v>
+      </c>
+      <c r="D1686" t="s">
+        <v>4776</v>
+      </c>
+      <c r="F1686" t="s">
+        <v>4948</v>
+      </c>
+    </row>
+    <row r="1687" spans="1:6">
+      <c r="A1687" t="s">
+        <v>4949</v>
+      </c>
+      <c r="B1687" t="s">
+        <v>4950</v>
+      </c>
+      <c r="C1687" t="s">
+        <v>4744</v>
+      </c>
+      <c r="D1687" t="s">
+        <v>4745</v>
+      </c>
+      <c r="F1687" t="s">
+        <v>4951</v>
+      </c>
+    </row>
+    <row r="1688" spans="1:6">
+      <c r="A1688" t="s">
+        <v>4952</v>
+      </c>
+      <c r="B1688" t="s">
+        <v>4953</v>
+      </c>
+      <c r="C1688" t="s">
+        <v>4954</v>
+      </c>
+      <c r="D1688" t="s">
+        <v>4955</v>
+      </c>
+      <c r="F1688" t="s">
+        <v>4956</v>
+      </c>
+    </row>
+    <row r="1689" spans="1:6">
+      <c r="A1689" t="s">
+        <v>4957</v>
+      </c>
+      <c r="B1689" t="s">
+        <v>4958</v>
+      </c>
+      <c r="C1689" t="s">
+        <v>4940</v>
+      </c>
+      <c r="D1689" t="s">
+        <v>4941</v>
+      </c>
+      <c r="F1689" t="s">
+        <v>4959</v>
+      </c>
+    </row>
+    <row r="1690" spans="1:6">
+      <c r="A1690" t="s">
+        <v>4960</v>
+      </c>
+      <c r="B1690" t="s">
+        <v>4961</v>
+      </c>
+      <c r="C1690" t="s">
+        <v>4723</v>
+      </c>
+      <c r="D1690" t="s">
+        <v>4724</v>
+      </c>
+      <c r="F1690" t="s">
+        <v>4962</v>
+      </c>
+    </row>
+    <row r="1691" spans="1:6">
+      <c r="A1691" t="s">
+        <v>4963</v>
+      </c>
+      <c r="B1691" t="s">
+        <v>4964</v>
+      </c>
+      <c r="C1691" t="s">
+        <v>4965</v>
+      </c>
+      <c r="D1691" t="s">
+        <v>4966</v>
+      </c>
+      <c r="F1691" t="s">
+        <v>4967</v>
+      </c>
+    </row>
+    <row r="1692" spans="1:6">
+      <c r="A1692" t="s">
+        <v>4968</v>
+      </c>
+      <c r="B1692" t="s">
+        <v>4969</v>
+      </c>
+      <c r="C1692" t="s">
+        <v>4970</v>
+      </c>
+      <c r="D1692" t="s">
+        <v>4971</v>
+      </c>
+      <c r="F1692" t="s">
+        <v>4972</v>
+      </c>
+    </row>
+    <row r="1693" spans="1:6">
+      <c r="A1693" t="s">
+        <v>4970</v>
+      </c>
+      <c r="B1693" t="s">
+        <v>4971</v>
+      </c>
+      <c r="C1693" t="s">
+        <v>4973</v>
+      </c>
+      <c r="D1693" t="s">
+        <v>4974</v>
+      </c>
+      <c r="F1693" t="s">
+        <v>4975</v>
+      </c>
+    </row>
+    <row r="1694" spans="1:6">
+      <c r="A1694" t="s">
+        <v>4976</v>
+      </c>
+      <c r="B1694" t="s">
+        <v>4977</v>
+      </c>
+      <c r="C1694" t="s">
+        <v>4804</v>
+      </c>
+      <c r="D1694" t="s">
+        <v>4805</v>
+      </c>
+      <c r="F1694" t="s">
+        <v>4978</v>
+      </c>
+    </row>
+    <row r="1695" spans="1:6">
+      <c r="A1695" t="s">
+        <v>4979</v>
+      </c>
+      <c r="B1695" t="s">
+        <v>4980</v>
+      </c>
+      <c r="C1695" t="s">
+        <v>4788</v>
+      </c>
+      <c r="D1695" t="s">
+        <v>4789</v>
+      </c>
+      <c r="F1695" t="s">
+        <v>4981</v>
+      </c>
+    </row>
+    <row r="1696" spans="1:6">
+      <c r="A1696" t="s">
+        <v>4982</v>
+      </c>
+      <c r="B1696" t="s">
+        <v>4983</v>
+      </c>
+      <c r="C1696" t="s">
+        <v>4984</v>
+      </c>
+      <c r="D1696" t="s">
+        <v>4985</v>
+      </c>
+    </row>
+    <row r="1697" spans="1:6">
+      <c r="A1697" t="s">
+        <v>4986</v>
+      </c>
+      <c r="B1697" t="s">
+        <v>4987</v>
+      </c>
+      <c r="C1697" t="s">
+        <v>4960</v>
+      </c>
+      <c r="D1697" t="s">
+        <v>4961</v>
+      </c>
+    </row>
+    <row r="1698" spans="1:6">
+      <c r="A1698" t="s">
+        <v>4988</v>
+      </c>
+      <c r="B1698" t="s">
+        <v>4989</v>
+      </c>
+      <c r="C1698" t="s">
+        <v>4742</v>
+      </c>
+      <c r="D1698" t="s">
+        <v>4743</v>
+      </c>
+    </row>
+    <row r="1699" spans="1:6">
+      <c r="A1699" t="s">
+        <v>4990</v>
+      </c>
+      <c r="B1699" t="s">
+        <v>4991</v>
+      </c>
+      <c r="C1699" t="s">
+        <v>4794</v>
+      </c>
+      <c r="D1699" t="s">
+        <v>4795</v>
+      </c>
+    </row>
+    <row r="1700" spans="1:6">
+      <c r="A1700" t="s">
+        <v>4894</v>
+      </c>
+      <c r="B1700" t="s">
+        <v>4895</v>
+      </c>
+      <c r="C1700" t="s">
+        <v>4806</v>
+      </c>
+      <c r="D1700" t="s">
+        <v>4807</v>
+      </c>
+    </row>
+    <row r="1701" spans="1:6">
+      <c r="A1701" t="s">
+        <v>4992</v>
+      </c>
+      <c r="B1701" t="s">
+        <v>4993</v>
+      </c>
+      <c r="C1701" t="s">
+        <v>4824</v>
+      </c>
+      <c r="D1701" t="s">
+        <v>4825</v>
+      </c>
+    </row>
+    <row r="1702" spans="1:6">
+      <c r="A1702" t="s">
+        <v>4984</v>
+      </c>
+      <c r="B1702" t="s">
+        <v>4985</v>
+      </c>
+      <c r="C1702" t="s">
+        <v>4744</v>
+      </c>
+      <c r="D1702" t="s">
+        <v>4745</v>
+      </c>
+    </row>
+    <row r="1703" spans="1:6">
+      <c r="A1703" t="s">
+        <v>4826</v>
+      </c>
+      <c r="B1703" t="s">
+        <v>4827</v>
+      </c>
+      <c r="C1703" t="s">
+        <v>4744</v>
+      </c>
+      <c r="D1703" t="s">
+        <v>4745</v>
+      </c>
+    </row>
+    <row r="1704" spans="1:6">
+      <c r="A1704" t="s">
+        <v>4994</v>
+      </c>
+      <c r="B1704" t="s">
+        <v>4995</v>
+      </c>
+      <c r="C1704" t="s">
+        <v>4744</v>
+      </c>
+      <c r="D1704" t="s">
+        <v>4745</v>
+      </c>
+    </row>
+    <row r="1705" spans="1:6">
+      <c r="A1705" t="s">
+        <v>4996</v>
+      </c>
+      <c r="B1705" t="s">
+        <v>4997</v>
+      </c>
+      <c r="C1705" t="s">
+        <v>4744</v>
+      </c>
+      <c r="D1705" t="s">
+        <v>4745</v>
+      </c>
+    </row>
+    <row r="1706" spans="1:6">
+      <c r="A1706" t="s">
+        <v>4998</v>
+      </c>
+      <c r="B1706" t="s">
+        <v>4999</v>
+      </c>
+      <c r="C1706" t="s">
+        <v>4744</v>
+      </c>
+      <c r="D1706" t="s">
+        <v>4745</v>
+      </c>
+    </row>
+    <row r="1707" spans="1:6">
+      <c r="A1707" t="s">
+        <v>5000</v>
+      </c>
+      <c r="B1707" t="s">
+        <v>5001</v>
+      </c>
+      <c r="C1707" t="s">
+        <v>4744</v>
+      </c>
+      <c r="D1707" t="s">
+        <v>4745</v>
+      </c>
+    </row>
+    <row r="1708" spans="1:6">
+      <c r="A1708" t="s">
+        <v>4880</v>
+      </c>
+      <c r="B1708" t="s">
+        <v>4881</v>
+      </c>
+      <c r="C1708" t="s">
+        <v>4996</v>
+      </c>
+      <c r="D1708" t="s">
+        <v>4997</v>
+      </c>
+    </row>
+    <row r="1709" spans="1:6">
+      <c r="A1709" t="s">
+        <v>5002</v>
+      </c>
+      <c r="B1709" t="s">
+        <v>5003</v>
+      </c>
+      <c r="C1709" t="s">
+        <v>4858</v>
+      </c>
+      <c r="D1709" t="s">
+        <v>4859</v>
+      </c>
+    </row>
+    <row r="1710" spans="1:6">
+      <c r="A1710" t="s">
+        <v>5004</v>
+      </c>
+      <c r="B1710" t="s">
+        <v>5005</v>
+      </c>
+      <c r="C1710" t="s">
+        <v>5000</v>
+      </c>
+      <c r="D1710" t="s">
+        <v>5001</v>
+      </c>
+    </row>
+    <row r="1711" spans="1:6">
+      <c r="A1711" t="s">
+        <v>4806</v>
+      </c>
+      <c r="B1711" t="s">
+        <v>4807</v>
+      </c>
+      <c r="C1711" t="s">
+        <v>4925</v>
+      </c>
+      <c r="D1711" t="s">
+        <v>4926</v>
+      </c>
+    </row>
+    <row r="1712" spans="1:6">
+      <c r="A1712" t="s">
+        <v>4973</v>
+      </c>
+      <c r="B1712" t="s">
+        <v>4974</v>
+      </c>
+      <c r="C1712" t="s">
+        <v>4811</v>
+      </c>
+      <c r="D1712" t="s">
+        <v>4812</v>
+      </c>
+    </row>
+    <row r="1713" spans="1:6">
+      <c r="A1713" t="s">
+        <v>4723</v>
+      </c>
+      <c r="B1713" t="s">
+        <v>4724</v>
+      </c>
+      <c r="C1713"/>
+      <c r="D1713"/>
+      <c r="F1713" t="s">
+        <v>5006</v>
+      </c>
+    </row>
+    <row r="1714" spans="1:6">
+      <c r="A1714" t="s">
+        <v>5007</v>
+      </c>
+      <c r="B1714" t="s">
+        <v>5008</v>
+      </c>
+      <c r="C1714"/>
+      <c r="D1714"/>
+      <c r="F1714" t="s">
+        <v>5009</v>
+      </c>
+    </row>
+    <row r="1715" spans="1:6">
+      <c r="A1715" t="s">
+        <v>4757</v>
+      </c>
+      <c r="B1715" t="s">
+        <v>4758</v>
+      </c>
+      <c r="C1715"/>
+      <c r="D1715"/>
+      <c r="F1715" t="s">
+        <v>5010</v>
+      </c>
+    </row>
+    <row r="1716" spans="1:6">
+      <c r="A1716" t="s">
+        <v>5011</v>
+      </c>
+      <c r="B1716" t="s">
+        <v>5012</v>
+      </c>
+      <c r="C1716"/>
+      <c r="D1716"/>
+      <c r="F1716" t="s">
+        <v>5013</v>
+      </c>
+    </row>
+    <row r="1717" spans="1:6">
+      <c r="A1717" t="s">
+        <v>4728</v>
+      </c>
+      <c r="B1717" t="s">
+        <v>4729</v>
+      </c>
+      <c r="C1717"/>
+      <c r="D1717"/>
+      <c r="F1717" t="s">
+        <v>5014</v>
+      </c>
+    </row>
+    <row r="1718" spans="1:6">
+      <c r="A1718" t="s">
+        <v>5015</v>
+      </c>
+      <c r="B1718" t="s">
+        <v>5016</v>
+      </c>
+      <c r="C1718"/>
+      <c r="D1718"/>
+      <c r="F1718" t="s">
+        <v>5017</v>
+      </c>
+    </row>
+    <row r="1719" spans="1:6">
+      <c r="A1719" t="s">
+        <v>5018</v>
+      </c>
+      <c r="B1719" t="s">
+        <v>5019</v>
+      </c>
+      <c r="C1719"/>
+      <c r="D1719"/>
+      <c r="F1719" t="s">
+        <v>5020</v>
+      </c>
+    </row>
+    <row r="1720" spans="1:6">
+      <c r="A1720" t="s">
+        <v>5021</v>
+      </c>
+      <c r="B1720" t="s">
+        <v>5022</v>
+      </c>
+      <c r="C1720"/>
+      <c r="D1720"/>
+      <c r="F1720" t="s">
+        <v>5023</v>
+      </c>
+    </row>
+    <row r="1721" spans="1:6">
+      <c r="A1721" t="s">
+        <v>5024</v>
+      </c>
+      <c r="B1721" t="s">
+        <v>5025</v>
+      </c>
+      <c r="C1721"/>
+      <c r="D1721"/>
+      <c r="F1721" t="s">
+        <v>5026</v>
+      </c>
+    </row>
+    <row r="1722" spans="1:6">
+      <c r="A1722" t="s">
+        <v>5027</v>
+      </c>
+      <c r="B1722" t="s">
+        <v>5028</v>
+      </c>
+      <c r="C1722"/>
+      <c r="D1722"/>
+      <c r="F1722" t="s">
+        <v>5029</v>
+      </c>
+    </row>
+    <row r="1723" spans="1:6">
+      <c r="A1723" t="s">
+        <v>5030</v>
+      </c>
+      <c r="B1723" t="s">
+        <v>5031</v>
+      </c>
+      <c r="C1723"/>
+      <c r="D1723"/>
+      <c r="F1723" t="s">
+        <v>5032</v>
+      </c>
+    </row>
+    <row r="1724" spans="1:6">
+      <c r="A1724" t="s">
+        <v>5033</v>
+      </c>
+      <c r="B1724" t="s">
+        <v>5034</v>
+      </c>
+      <c r="C1724"/>
+      <c r="D1724"/>
+      <c r="F1724" t="s">
+        <v>5035</v>
+      </c>
+    </row>
+    <row r="1725" spans="1:6">
+      <c r="A1725" t="s">
+        <v>5036</v>
+      </c>
+      <c r="B1725" t="s">
+        <v>5037</v>
+      </c>
+      <c r="C1725"/>
+      <c r="D1725"/>
+      <c r="F1725" t="s">
+        <v>5038</v>
+      </c>
+    </row>
+    <row r="1726" spans="1:6">
+      <c r="A1726" t="s">
+        <v>4875</v>
+      </c>
+      <c r="B1726" t="s">
+        <v>4876</v>
+      </c>
+      <c r="C1726"/>
+      <c r="D1726"/>
+      <c r="F1726" t="s">
+        <v>5039</v>
+      </c>
+    </row>
+    <row r="1727" spans="1:6">
+      <c r="A1727" t="s">
+        <v>5040</v>
+      </c>
+      <c r="B1727" t="s">
+        <v>5041</v>
+      </c>
+      <c r="C1727"/>
+      <c r="D1727"/>
+      <c r="F1727" t="s">
+        <v>5042</v>
+      </c>
+    </row>
+    <row r="1728" spans="1:6">
+      <c r="A1728" t="s">
+        <v>4814</v>
+      </c>
+      <c r="B1728" t="s">
+        <v>4815</v>
+      </c>
+      <c r="C1728"/>
+      <c r="D1728"/>
+      <c r="F1728" t="s">
+        <v>5043</v>
+      </c>
+    </row>
+    <row r="1729" spans="1:6">
+      <c r="A1729" t="s">
+        <v>4855</v>
+      </c>
+      <c r="B1729" t="s">
+        <v>4856</v>
+      </c>
+      <c r="C1729"/>
+      <c r="D1729"/>
+      <c r="F1729" t="s">
+        <v>5044</v>
+      </c>
+    </row>
+    <row r="1730" spans="1:6">
+      <c r="A1730" t="s">
+        <v>5045</v>
+      </c>
+      <c r="B1730" t="s">
+        <v>5046</v>
+      </c>
+      <c r="C1730"/>
+      <c r="D1730"/>
+      <c r="F1730" t="s">
+        <v>5047</v>
+      </c>
+    </row>
+    <row r="1731" spans="1:6">
+      <c r="A1731" t="s">
+        <v>4940</v>
+      </c>
+      <c r="B1731" t="s">
+        <v>4941</v>
+      </c>
+      <c r="C1731"/>
+      <c r="D1731"/>
+      <c r="F1731" t="s">
+        <v>5048</v>
+      </c>
+    </row>
+    <row r="1732" spans="1:6">
+      <c r="A1732" t="s">
+        <v>5049</v>
+      </c>
+      <c r="B1732" t="s">
+        <v>5050</v>
+      </c>
+      <c r="C1732"/>
+      <c r="D1732"/>
+      <c r="F1732" t="s">
+        <v>5051</v>
+      </c>
+    </row>
+    <row r="1733" spans="1:6">
+      <c r="A1733" t="s">
+        <v>4965</v>
+      </c>
+      <c r="B1733" t="s">
+        <v>4966</v>
+      </c>
+      <c r="C1733"/>
+      <c r="D1733"/>
+      <c r="F1733" t="s">
+        <v>5052</v>
+      </c>
+    </row>
+    <row r="1734" spans="1:6">
+      <c r="A1734" t="s">
+        <v>4925</v>
+      </c>
+      <c r="B1734" t="s">
+        <v>4926</v>
+      </c>
+      <c r="C1734"/>
+      <c r="D1734"/>
+      <c r="F1734" t="s">
+        <v>5053</v>
+      </c>
+    </row>
+    <row r="1735" spans="1:6">
+      <c r="A1735" t="s">
+        <v>4954</v>
+      </c>
+      <c r="B1735" t="s">
+        <v>4955</v>
+      </c>
+      <c r="C1735"/>
+      <c r="D1735"/>
+      <c r="F1735" t="s">
+        <v>5054</v>
+      </c>
+    </row>
+    <row r="1736" spans="1:6">
+      <c r="A1736" t="s">
+        <v>5055</v>
+      </c>
+      <c r="B1736" t="s">
+        <v>5056</v>
+      </c>
+      <c r="C1736"/>
+      <c r="D1736"/>
+      <c r="F1736" t="s">
+        <v>5057</v>
+      </c>
+    </row>
+    <row r="1737" spans="1:6">
+      <c r="A1737" t="s">
+        <v>4762</v>
+      </c>
+      <c r="B1737" t="s">
+        <v>4763</v>
+      </c>
+      <c r="C1737"/>
+      <c r="D1737"/>
+      <c r="F1737" t="s">
+        <v>5058</v>
+      </c>
+    </row>
+    <row r="1738" spans="1:6">
+      <c r="A1738" t="s">
+        <v>5059</v>
+      </c>
+      <c r="B1738" t="s">
+        <v>5060</v>
+      </c>
+      <c r="C1738"/>
+      <c r="D1738"/>
+    </row>
+    <row r="1739" spans="1:6">
+      <c r="A1739" t="s">
+        <v>4744</v>
+      </c>
+      <c r="B1739" t="s">
+        <v>4745</v>
+      </c>
+      <c r="C1739"/>
+      <c r="D1739"/>
+    </row>
+    <row r="1740" spans="1:6">
+      <c r="A1740" t="s">
+        <v>4835</v>
+      </c>
+      <c r="B1740" t="s">
+        <v>4836</v>
+      </c>
+      <c r="C1740"/>
+      <c r="D1740"/>
+    </row>
+    <row r="1741" spans="1:6">
+      <c r="A1741" t="s">
+        <v>4850</v>
+      </c>
+      <c r="B1741" t="s">
+        <v>4851</v>
+      </c>
+      <c r="C1741"/>
+      <c r="D1741"/>
+    </row>
+    <row r="1742" spans="1:6">
+      <c r="A1742" t="s">
+        <v>5061</v>
+      </c>
+      <c r="B1742" t="s">
+        <v>5062</v>
+      </c>
+      <c r="C1742"/>
+      <c r="D1742"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>