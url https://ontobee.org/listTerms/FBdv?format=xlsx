--- v0 (2026-05-06)
+++ v1 (2026-08-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="813">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="816">
   <si>
     <t>Term IRI</t>
   </si>
   <si>
     <t>Term label</t>
   </si>
   <si>
     <t>Parent term IRI</t>
   </si>
   <si>
     <t>Parent term label</t>
   </si>
   <si>
     <t>Alternative term</t>
   </si>
   <si>
     <t>Definition</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/FBdv_00005289</t>
   </si>
   <si>
     <t>embryonic stage</t>
   </si>
   <si>
@@ -1886,50 +1886,65 @@
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0071840</t>
   </si>
   <si>
     <t>cellular component organization or biogenesis</t>
   </si>
   <si>
     <t>A process that results in the assembly, arrangement of constituent parts, or disassembly of a cellular component.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0051325</t>
   </si>
   <si>
     <t>interphase</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0022403</t>
   </si>
   <si>
     <t>cell cycle phase</t>
   </si>
   <si>
     <t>The cell cycle phase following cytokinesis which begins with G1 phase, proceeds through S phase and G2 phase and ends when prophase of meiosis or mitosis begins. During interphase the cell readies itself for meiosis or mitosis and the replication of its DNA occurs.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/GO_0160108</t>
+  </si>
+  <si>
+    <t>animal gross anatomical part developmental process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0048856</t>
+  </si>
+  <si>
+    <t>anatomical structure development</t>
+  </si>
+  <si>
+    <t>A developmental process whose specific outcome is the progression of a gross anatomical part of an animal over time from an initial condition to a later condition.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/GO_0098763</t>
   </si>
   <si>
     <t>mitotic cell cycle phase</t>
   </si>
   <si>
     <t>A cell cycle phase during which nuclear division occurs, and which is comprises the phases: prophase, metaphase, anaphase and telophase and occurs as part of a mitotic cell cycle.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0000278</t>
   </si>
   <si>
     <t>mitotic cell cycle</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0007049</t>
   </si>
   <si>
     <t>cell cycle</t>
   </si>
   <si>
     <t>Progression through the phases of the mitotic cell cycle, the most common eukaryotic cell cycle, which canonically comprises four successive phases called G1, S, G2, and M and includes replication of the genome and the subsequent segregation of chromosomes into daughter cells. In some variant cell cycles nuclear replication or nuclear division may not be followed by cell division, or G1 and G2 phases may be absent.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0000279</t>
@@ -1947,56 +1962,50 @@
     <t>nuclear division</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0048285</t>
   </si>
   <si>
     <t>organelle fission</t>
   </si>
   <si>
     <t>The division of a cell nucleus into two nuclei, with DNA and other nuclear contents distributed between the daughter nuclei.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0009987</t>
   </si>
   <si>
     <t>cellular process</t>
   </si>
   <si>
     <t>The progression of biochemical and morphological phases and events that occur in a cell during successive cell replication or nuclear replication events. Canonically, the cell cycle comprises the replication and segregation of genetic material followed by the division of the cell, but in endocycles or syncytial cells nuclear replication or nuclear division may not be followed by cell division.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0007275</t>
   </si>
   <si>
     <t>multicellular organism development</t>
-  </si>
-[...4 lines deleted...]
-    <t>anatomical structure development</t>
   </si>
   <si>
     <t>The biological process whose specific outcome is the progression of a multicellular organism over time from an initial condition (e.g. a zygote or a young adult) to a later condition (e.g. a multicellular animal or an aged adult).</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0008150</t>
   </si>
   <si>
     <t>biological_process</t>
   </si>
   <si>
     <t>Any process that is carried out at the cellular level, but not necessarily restricted to a single cell. For example, cell communication occurs among more than one cell, but occurs at the cellular level.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0022402</t>
   </si>
   <si>
     <t>cell cycle process</t>
   </si>
   <si>
     <t>The cellular process that ensures successive accurate and complete genome replication and chromosome segregation.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0044848</t>
   </si>
@@ -2810,51 +2819,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F276"/>
+  <dimension ref="A1:F277"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="45" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -6246,400 +6255,400 @@
         <v>617</v>
       </c>
       <c r="F200" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
         <v>619</v>
       </c>
       <c r="B201" t="s">
         <v>620</v>
       </c>
       <c r="C201" t="s">
         <v>621</v>
       </c>
       <c r="D201" t="s">
         <v>622</v>
       </c>
       <c r="F201" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
-        <v>417</v>
+        <v>624</v>
       </c>
       <c r="B202" t="s">
-        <v>418</v>
+        <v>625</v>
       </c>
       <c r="C202" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="D202" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="F202" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>627</v>
+        <v>417</v>
       </c>
       <c r="B203" t="s">
-        <v>628</v>
+        <v>418</v>
       </c>
       <c r="C203" t="s">
         <v>629</v>
       </c>
       <c r="D203" t="s">
         <v>630</v>
       </c>
       <c r="F203" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
         <v>632</v>
       </c>
       <c r="B204" t="s">
         <v>633</v>
       </c>
       <c r="C204" t="s">
-        <v>621</v>
+        <v>634</v>
       </c>
       <c r="D204" t="s">
-        <v>622</v>
+        <v>635</v>
       </c>
       <c r="F204" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="B205" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="C205" t="s">
-        <v>637</v>
+        <v>621</v>
       </c>
       <c r="D205" t="s">
-        <v>638</v>
+        <v>622</v>
       </c>
       <c r="F205" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
-        <v>629</v>
+        <v>640</v>
       </c>
       <c r="B206" t="s">
-        <v>630</v>
+        <v>641</v>
       </c>
       <c r="C206" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="D206" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="F206" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="B207" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="C207" t="s">
         <v>645</v>
       </c>
       <c r="D207" t="s">
         <v>646</v>
       </c>
       <c r="F207" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
-        <v>640</v>
+        <v>648</v>
       </c>
       <c r="B208" t="s">
-        <v>641</v>
+        <v>649</v>
       </c>
       <c r="C208" t="s">
-        <v>648</v>
+        <v>626</v>
       </c>
       <c r="D208" t="s">
-        <v>649</v>
+        <v>627</v>
       </c>
       <c r="F208" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
+        <v>645</v>
+      </c>
+      <c r="B209" t="s">
+        <v>646</v>
+      </c>
+      <c r="C209" t="s">
         <v>651</v>
       </c>
-      <c r="B209" t="s">
+      <c r="D209" t="s">
         <v>652</v>
-      </c>
-[...4 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F209" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
-        <v>621</v>
+        <v>654</v>
       </c>
       <c r="B210" t="s">
-        <v>622</v>
+        <v>655</v>
       </c>
       <c r="C210" t="s">
-        <v>654</v>
+        <v>645</v>
       </c>
       <c r="D210" t="s">
-        <v>655</v>
+        <v>646</v>
       </c>
       <c r="F210" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
+        <v>621</v>
+      </c>
+      <c r="B211" t="s">
+        <v>622</v>
+      </c>
+      <c r="C211" t="s">
         <v>657</v>
       </c>
-      <c r="B211" t="s">
+      <c r="D211" t="s">
         <v>658</v>
-      </c>
-[...4 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F211" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
         <v>660</v>
       </c>
       <c r="B212" t="s">
-        <v>65</v>
+        <v>661</v>
       </c>
       <c r="C212" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="D212" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="F212" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>654</v>
+        <v>663</v>
       </c>
       <c r="B213" t="s">
-        <v>655</v>
+        <v>65</v>
       </c>
       <c r="C213" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="D213" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="F213" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
-        <v>637</v>
+        <v>657</v>
       </c>
       <c r="B214" t="s">
-        <v>638</v>
+        <v>658</v>
       </c>
       <c r="C214" t="s">
-        <v>611</v>
+        <v>651</v>
       </c>
       <c r="D214" t="s">
-        <v>612</v>
+        <v>652</v>
       </c>
       <c r="F214" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="B215" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="C215" t="s">
-        <v>660</v>
+        <v>611</v>
       </c>
       <c r="D215" t="s">
-        <v>65</v>
+        <v>612</v>
       </c>
       <c r="F215" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
-        <v>414</v>
+        <v>626</v>
       </c>
       <c r="B216" t="s">
-        <v>415</v>
+        <v>627</v>
       </c>
       <c r="C216" t="s">
-        <v>624</v>
+        <v>663</v>
       </c>
       <c r="D216" t="s">
-        <v>625</v>
+        <v>65</v>
       </c>
       <c r="F216" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
-        <v>624</v>
+        <v>414</v>
       </c>
       <c r="B217" t="s">
-        <v>625</v>
+        <v>415</v>
       </c>
       <c r="C217" t="s">
-        <v>621</v>
+        <v>629</v>
       </c>
       <c r="D217" t="s">
-        <v>622</v>
+        <v>630</v>
       </c>
       <c r="F217" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
-        <v>608</v>
+        <v>629</v>
       </c>
       <c r="B218" t="s">
-        <v>609</v>
+        <v>630</v>
       </c>
       <c r="C218" t="s">
-        <v>651</v>
+        <v>621</v>
       </c>
       <c r="D218" t="s">
-        <v>652</v>
+        <v>622</v>
       </c>
       <c r="F218" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
-        <v>668</v>
+        <v>608</v>
       </c>
       <c r="B219" t="s">
-        <v>669</v>
+        <v>609</v>
       </c>
       <c r="C219" t="s">
-        <v>643</v>
+        <v>654</v>
       </c>
       <c r="D219" t="s">
-        <v>644</v>
+        <v>655</v>
       </c>
       <c r="F219" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>385</v>
+        <v>671</v>
       </c>
       <c r="B220" t="s">
-        <v>386</v>
+        <v>672</v>
       </c>
       <c r="C220" t="s">
-        <v>627</v>
+        <v>648</v>
       </c>
       <c r="D220" t="s">
-        <v>628</v>
+        <v>649</v>
       </c>
       <c r="F220" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
-        <v>616</v>
+        <v>385</v>
       </c>
       <c r="B221" t="s">
-        <v>617</v>
+        <v>386</v>
       </c>
       <c r="C221" t="s">
-        <v>640</v>
+        <v>632</v>
       </c>
       <c r="D221" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="F221" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
-        <v>673</v>
+        <v>616</v>
       </c>
       <c r="B222" t="s">
-        <v>674</v>
+        <v>617</v>
       </c>
       <c r="C222" t="s">
-        <v>388</v>
+        <v>645</v>
       </c>
       <c r="D222" t="s">
-        <v>389</v>
+        <v>646</v>
       </c>
       <c r="F222" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
         <v>676</v>
       </c>
       <c r="B223" t="s">
         <v>677</v>
       </c>
       <c r="C223" t="s">
         <v>388</v>
       </c>
       <c r="D223" t="s">
         <v>389</v>
       </c>
       <c r="F223" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
         <v>679</v>
@@ -6756,697 +6765,714 @@
         <v>389</v>
       </c>
       <c r="F230" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
         <v>700</v>
       </c>
       <c r="B231" t="s">
         <v>701</v>
       </c>
       <c r="C231" t="s">
         <v>388</v>
       </c>
       <c r="D231" t="s">
         <v>389</v>
       </c>
       <c r="F231" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>34</v>
+        <v>703</v>
       </c>
       <c r="B232" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="D232"/>
+        <v>704</v>
+      </c>
+      <c r="C232" t="s">
+        <v>388</v>
+      </c>
+      <c r="D232" t="s">
+        <v>389</v>
+      </c>
       <c r="F232" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
-        <v>704</v>
+        <v>34</v>
       </c>
       <c r="B233" t="s">
-        <v>705</v>
+        <v>35</v>
       </c>
       <c r="C233"/>
       <c r="D233"/>
       <c r="F233" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>390</v>
+        <v>707</v>
       </c>
       <c r="B234" t="s">
-        <v>391</v>
+        <v>708</v>
       </c>
       <c r="C234"/>
       <c r="D234"/>
       <c r="F234" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="B235" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="C235"/>
       <c r="D235"/>
       <c r="F235" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>648</v>
+        <v>382</v>
       </c>
       <c r="B236" t="s">
-        <v>649</v>
+        <v>383</v>
       </c>
       <c r="C236"/>
       <c r="D236"/>
       <c r="F236" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>710</v>
+        <v>651</v>
       </c>
       <c r="B237" t="s">
-        <v>711</v>
+        <v>652</v>
       </c>
       <c r="C237"/>
       <c r="D237"/>
+      <c r="F237" t="s">
+        <v>712</v>
+      </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="B238" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="C238"/>
       <c r="D238"/>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="B239" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="C239"/>
       <c r="D239"/>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="B240" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="C240"/>
       <c r="D240"/>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="B241" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="C241"/>
       <c r="D241"/>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="B242" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="C242"/>
       <c r="D242"/>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="B243" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="C243"/>
       <c r="D243"/>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="B244" t="s">
-        <v>725</v>
-[...1 lines deleted...]
-      <c r="C244" t="s">
         <v>726</v>
       </c>
-      <c r="D244" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C244"/>
+      <c r="D244"/>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
+        <v>727</v>
+      </c>
+      <c r="B245" t="s">
+        <v>728</v>
+      </c>
+      <c r="C245" t="s">
         <v>729</v>
       </c>
-      <c r="B245" t="s">
+      <c r="D245" t="s">
         <v>730</v>
       </c>
-      <c r="C245" t="s">
+      <c r="F245" t="s">
         <v>731</v>
-      </c>
-[...4 lines deleted...]
-        <v>733</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="B246" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="C246" t="s">
-        <v>726</v>
+        <v>734</v>
       </c>
       <c r="D246" t="s">
-        <v>727</v>
+        <v>735</v>
       </c>
       <c r="F246" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
+        <v>734</v>
+      </c>
+      <c r="B247" t="s">
         <v>735</v>
       </c>
-      <c r="B247" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C247" t="s">
+        <v>729</v>
+      </c>
+      <c r="D247" t="s">
+        <v>730</v>
+      </c>
+      <c r="F247" t="s">
         <v>737</v>
-      </c>
-[...4 lines deleted...]
-        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
+        <v>738</v>
+      </c>
+      <c r="B248" t="s">
+        <v>739</v>
+      </c>
+      <c r="C248" t="s">
         <v>740</v>
       </c>
-      <c r="B248" t="s">
+      <c r="D248" t="s">
         <v>741</v>
       </c>
-      <c r="C248" t="s">
+      <c r="F248" t="s">
         <v>742</v>
-      </c>
-[...4 lines deleted...]
-        <v>744</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
+        <v>743</v>
+      </c>
+      <c r="B249" t="s">
+        <v>744</v>
+      </c>
+      <c r="C249" t="s">
         <v>745</v>
       </c>
-      <c r="B249" t="s">
+      <c r="D249" t="s">
         <v>746</v>
       </c>
-      <c r="C249" t="s">
+      <c r="F249" t="s">
         <v>747</v>
-      </c>
-[...4 lines deleted...]
-        <v>749</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
+        <v>748</v>
+      </c>
+      <c r="B250" t="s">
+        <v>749</v>
+      </c>
+      <c r="C250" t="s">
         <v>750</v>
       </c>
-      <c r="B250" t="s">
+      <c r="D250" t="s">
         <v>751</v>
       </c>
-      <c r="C250" t="s">
+      <c r="F250" t="s">
         <v>752</v>
-      </c>
-[...4 lines deleted...]
-        <v>754</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
+        <v>753</v>
+      </c>
+      <c r="B251" t="s">
+        <v>754</v>
+      </c>
+      <c r="C251" t="s">
         <v>755</v>
       </c>
-      <c r="B251" t="s">
+      <c r="D251" t="s">
         <v>756</v>
       </c>
-      <c r="C251" t="s">
+      <c r="F251" t="s">
         <v>757</v>
-      </c>
-[...4 lines deleted...]
-        <v>759</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="B252" t="s">
-        <v>753</v>
+        <v>759</v>
       </c>
       <c r="C252" t="s">
         <v>760</v>
       </c>
       <c r="D252" t="s">
         <v>761</v>
       </c>
       <c r="F252" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>747</v>
+        <v>755</v>
       </c>
       <c r="B253" t="s">
-        <v>748</v>
+        <v>756</v>
       </c>
       <c r="C253" t="s">
-        <v>724</v>
+        <v>763</v>
       </c>
       <c r="D253" t="s">
-        <v>725</v>
+        <v>764</v>
       </c>
       <c r="F253" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>764</v>
+        <v>750</v>
       </c>
       <c r="B254" t="s">
-        <v>765</v>
+        <v>751</v>
       </c>
       <c r="C254" t="s">
+        <v>727</v>
+      </c>
+      <c r="D254" t="s">
+        <v>728</v>
+      </c>
+      <c r="F254" t="s">
         <v>766</v>
-      </c>
-[...4 lines deleted...]
-        <v>768</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
+        <v>767</v>
+      </c>
+      <c r="B255" t="s">
+        <v>768</v>
+      </c>
+      <c r="C255" t="s">
         <v>769</v>
       </c>
-      <c r="B255" t="s">
+      <c r="D255" t="s">
         <v>770</v>
-      </c>
-[...4 lines deleted...]
-        <v>753</v>
       </c>
       <c r="F255" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
         <v>772</v>
       </c>
       <c r="B256" t="s">
         <v>773</v>
       </c>
       <c r="C256" t="s">
-        <v>737</v>
+        <v>755</v>
       </c>
       <c r="D256" t="s">
-        <v>738</v>
+        <v>756</v>
       </c>
       <c r="F256" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>737</v>
+        <v>775</v>
       </c>
       <c r="B257" t="s">
-        <v>738</v>
+        <v>776</v>
       </c>
       <c r="C257" t="s">
-        <v>731</v>
+        <v>740</v>
       </c>
       <c r="D257" t="s">
-        <v>732</v>
+        <v>741</v>
       </c>
       <c r="F257" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>776</v>
+        <v>740</v>
       </c>
       <c r="B258" t="s">
-        <v>777</v>
+        <v>741</v>
       </c>
       <c r="C258" t="s">
+        <v>734</v>
+      </c>
+      <c r="D258" t="s">
+        <v>735</v>
+      </c>
+      <c r="F258" t="s">
         <v>778</v>
-      </c>
-[...4 lines deleted...]
-        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
+        <v>779</v>
+      </c>
+      <c r="B259" t="s">
+        <v>780</v>
+      </c>
+      <c r="C259" t="s">
         <v>781</v>
       </c>
-      <c r="B259" t="s">
+      <c r="D259" t="s">
         <v>782</v>
       </c>
-      <c r="C259" t="s">
+      <c r="F259" t="s">
         <v>783</v>
-      </c>
-[...4 lines deleted...]
-        <v>785</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="B260" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="C260" t="s">
-        <v>731</v>
+        <v>786</v>
       </c>
       <c r="D260" t="s">
-        <v>732</v>
+        <v>787</v>
       </c>
       <c r="F260" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>757</v>
+        <v>786</v>
       </c>
       <c r="B261" t="s">
-        <v>758</v>
+        <v>787</v>
       </c>
       <c r="C261" t="s">
-        <v>787</v>
+        <v>734</v>
       </c>
       <c r="D261" t="s">
-        <v>788</v>
+        <v>735</v>
       </c>
       <c r="F261" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
+        <v>760</v>
+      </c>
+      <c r="B262" t="s">
+        <v>761</v>
+      </c>
+      <c r="C262" t="s">
         <v>790</v>
       </c>
-      <c r="B262" t="s">
+      <c r="D262" t="s">
         <v>791</v>
-      </c>
-[...4 lines deleted...]
-        <v>788</v>
       </c>
       <c r="F262" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
-        <v>787</v>
+        <v>793</v>
       </c>
       <c r="B263" t="s">
-        <v>788</v>
+        <v>794</v>
       </c>
       <c r="C263" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
       <c r="D263" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F263" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
+        <v>790</v>
+      </c>
+      <c r="B264" t="s">
+        <v>791</v>
+      </c>
+      <c r="C264" t="s">
         <v>796</v>
       </c>
-      <c r="B264" t="s">
+      <c r="D264" t="s">
         <v>797</v>
       </c>
-      <c r="C264" t="s">
-[...3 lines deleted...]
-        <v>741</v>
+      <c r="F264" t="s">
+        <v>798</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="B265" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="C265" t="s">
-        <v>764</v>
+        <v>743</v>
       </c>
       <c r="D265" t="s">
-        <v>765</v>
+        <v>744</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
-        <v>766</v>
+        <v>801</v>
       </c>
       <c r="B266" t="s">
+        <v>802</v>
+      </c>
+      <c r="C266" t="s">
         <v>767</v>
       </c>
-      <c r="C266" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D266" t="s">
-        <v>743</v>
+        <v>768</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>800</v>
+        <v>769</v>
       </c>
       <c r="B267" t="s">
-        <v>801</v>
+        <v>770</v>
       </c>
       <c r="C267" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="D267" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="B268" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="C268" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="D268" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="B269" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="C269" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="D269" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="B270" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="C270" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="D270" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
-        <v>778</v>
+        <v>809</v>
       </c>
       <c r="B271" t="s">
-        <v>779</v>
+        <v>810</v>
       </c>
       <c r="C271" t="s">
-        <v>802</v>
+        <v>745</v>
       </c>
       <c r="D271" t="s">
-        <v>803</v>
+        <v>746</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>808</v>
+        <v>781</v>
       </c>
       <c r="B272" t="s">
-        <v>809</v>
+        <v>782</v>
       </c>
       <c r="C272" t="s">
+        <v>805</v>
+      </c>
+      <c r="D272" t="s">
         <v>806</v>
-      </c>
-[...1 lines deleted...]
-        <v>807</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>726</v>
+        <v>811</v>
       </c>
       <c r="B273" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      <c r="F273" t="s">
+        <v>812</v>
+      </c>
+      <c r="C273" t="s">
+        <v>809</v>
+      </c>
+      <c r="D273" t="s">
         <v>810</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>760</v>
+        <v>729</v>
       </c>
       <c r="B274" t="s">
-        <v>761</v>
+        <v>730</v>
       </c>
       <c r="C274"/>
       <c r="D274"/>
       <c r="F274" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>793</v>
+        <v>763</v>
       </c>
       <c r="B275" t="s">
-        <v>794</v>
+        <v>764</v>
       </c>
       <c r="C275"/>
       <c r="D275"/>
       <c r="F275" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>742</v>
+        <v>796</v>
       </c>
       <c r="B276" t="s">
-        <v>743</v>
+        <v>797</v>
       </c>
       <c r="C276"/>
       <c r="D276"/>
+      <c r="F276" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6">
+      <c r="A277" t="s">
+        <v>745</v>
+      </c>
+      <c r="B277" t="s">
+        <v>746</v>
+      </c>
+      <c r="C277"/>
+      <c r="D277"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>