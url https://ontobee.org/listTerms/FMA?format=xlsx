--- v0 (2026-05-11)
+++ v1 (2026-09-25)
@@ -12,110 +12,1064 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="338">
   <si>
     <t>Term IRI</t>
   </si>
   <si>
     <t>Term label</t>
   </si>
   <si>
     <t>Parent term IRI</t>
   </si>
   <si>
     <t>Parent term label</t>
   </si>
   <si>
     <t>Alternative term</t>
   </si>
   <si>
     <t>Definition</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/fma#regional_part_of</t>
-[...29 lines deleted...]
-    <t>http://purl.obolibrary.org/obo/fma#bounds</t>
+    <t>http://purl.org/sig/ont/fma/constitutional_part_of</t>
+  </si>
+  <si>
+    <t>constitutional part of</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/part_of</t>
+  </si>
+  <si>
+    <t>part of</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/member_of</t>
+  </si>
+  <si>
+    <t>member of</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/regional_part_of</t>
+  </si>
+  <si>
+    <t>regional part of</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/adheres_to</t>
+  </si>
+  <si>
+    <t>adheres to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/connected_to</t>
+  </si>
+  <si>
+    <t>connected to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/afferent_to</t>
+  </si>
+  <si>
+    <t>afferent to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/efferent_to</t>
+  </si>
+  <si>
+    <t>efferent to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/arterial_supply</t>
+  </si>
+  <si>
+    <t>arterial supply</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/arterial_supply_of</t>
+  </si>
+  <si>
+    <t>arterial supply of</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/articulates_with</t>
+  </si>
+  <si>
+    <t>articulates with</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/receives_attachment_from</t>
+  </si>
+  <si>
+    <t>receives attachment from</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/continuous_with</t>
+  </si>
+  <si>
+    <t>continuous with</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/insertion_of</t>
+  </si>
+  <si>
+    <t>insertion of</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/lymphatic_drainage</t>
+  </si>
+  <si>
+    <t>lymphatic drainage</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/lymphatic_drainage_of</t>
+  </si>
+  <si>
+    <t>lymphatic drainage of</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/muscle_attachment</t>
+  </si>
+  <si>
+    <t>muscle attachment</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/nerve_supply_of</t>
+  </si>
+  <si>
+    <t>nerve supply of</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/venous_drainage</t>
+  </si>
+  <si>
+    <t>venous drainage</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/venous_drainage_of</t>
+  </si>
+  <si>
+    <t>venous drainage of</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/has_origin</t>
+  </si>
+  <si>
+    <t>has origin</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/has_insertion</t>
+  </si>
+  <si>
+    <t>has insertion</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/attaches_to</t>
+  </si>
+  <si>
+    <t>attaches to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/nerve_supply</t>
+  </si>
+  <si>
+    <t>nerve supply</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/anterior_to</t>
+  </si>
+  <si>
+    <t>anterior to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/has_location</t>
+  </si>
+  <si>
+    <t>has location</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/anteroinferior_to</t>
+  </si>
+  <si>
+    <t>anteroinferior to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/anterolateral_to</t>
+  </si>
+  <si>
+    <t>anterolateral to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/anteromedial_to</t>
+  </si>
+  <si>
+    <t>anteromedial to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/anterosuperior_to</t>
+  </si>
+  <si>
+    <t>anterosuperior to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/direct_left_of</t>
+  </si>
+  <si>
+    <t>direct left of</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/direct_right_of</t>
+  </si>
+  <si>
+    <t>direct right of</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/distal_to</t>
+  </si>
+  <si>
+    <t>distal to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/inferior_to</t>
+  </si>
+  <si>
+    <t>inferior to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/inferolateral_to</t>
+  </si>
+  <si>
+    <t>inferolateral to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/inferomedial_to</t>
+  </si>
+  <si>
+    <t>inferomedial to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/lateral_to</t>
+  </si>
+  <si>
+    <t>lateral to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/medial_to</t>
+  </si>
+  <si>
+    <t>medial to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/posterior_to</t>
+  </si>
+  <si>
+    <t>posterior to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/posteroinferior_to</t>
+  </si>
+  <si>
+    <t>posteroinferior to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/posterolateral_to</t>
+  </si>
+  <si>
+    <t>posterolateral to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/posteromedial_to</t>
+  </si>
+  <si>
+    <t>posteromedial to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/posterosuperior_to</t>
+  </si>
+  <si>
+    <t>posterosuperior to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/proximal_to</t>
+  </si>
+  <si>
+    <t>proximal to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/superior_to</t>
+  </si>
+  <si>
+    <t>superior to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/superolateral_to</t>
+  </si>
+  <si>
+    <t>superolateral to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/superomedial_to</t>
+  </si>
+  <si>
+    <t>superomedial to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/branch</t>
+  </si>
+  <si>
+    <t>branch</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/regional_part</t>
+  </si>
+  <si>
+    <t>regional part</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/tributary</t>
+  </si>
+  <si>
+    <t>tributary</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/part</t>
+  </si>
+  <si>
+    <t>part</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/constitutional_part</t>
+  </si>
+  <si>
+    <t>constitutional part</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/member</t>
+  </si>
+  <si>
+    <t>member</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/continuous_distally_with</t>
+  </si>
+  <si>
+    <t>continuous distally with</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/continuous_proximally_with</t>
+  </si>
+  <si>
+    <t>continuous proximally with</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/fma0329349</t>
+  </si>
+  <si>
+    <t>continuous superiorly with</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/fma0329350</t>
+  </si>
+  <si>
+    <t>continuous inferiorly with</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/derives</t>
+  </si>
+  <si>
+    <t>derives</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/develops_into</t>
+  </si>
+  <si>
+    <t>develops into</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/matures_into</t>
+  </si>
+  <si>
+    <t>matures into</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/transforms_into</t>
+  </si>
+  <si>
+    <t>transforms into</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/derives_from</t>
+  </si>
+  <si>
+    <t>derives from</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/develops_from</t>
+  </si>
+  <si>
+    <t>develops from</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/matures_from</t>
+  </si>
+  <si>
+    <t>matures from</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/transforms_from</t>
+  </si>
+  <si>
+    <t>transforms from</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/left_lateral_to</t>
+  </si>
+  <si>
+    <t>left lateral to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/right_lateral_to</t>
+  </si>
+  <si>
+    <t>right lateral to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/left_medial_to</t>
+  </si>
+  <si>
+    <t>left medial to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/right_medial_to</t>
+  </si>
+  <si>
+    <t>right medial to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/branch_of</t>
+  </si>
+  <si>
+    <t>branch of</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/tributary_of</t>
+  </si>
+  <si>
+    <t>tributary of</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/adjacent_to</t>
+  </si>
+  <si>
+    <t>adjacent to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/anatomical_entity_observed</t>
+  </si>
+  <si>
+    <t>anatomical entity observed</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/anatomical_landmark_for</t>
+  </si>
+  <si>
+    <t>anatomical landmark for</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/has_anatomical_landmark</t>
+  </si>
+  <si>
+    <t>has anatomical landmark</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/anatomical_plane</t>
+  </si>
+  <si>
+    <t>anatomical plane</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/attributed_constitutional_part</t>
+  </si>
+  <si>
+    <t>attributed constitutional part</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/attributed_development</t>
+  </si>
+  <si>
+    <t>attributed development</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/attributed_part</t>
+  </si>
+  <si>
+    <t>attributed part</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/attributed_regional_part</t>
+  </si>
+  <si>
+    <t>attributed regional part</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/bounded_by</t>
+  </si>
+  <si>
+    <t>bounded by</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/bounds</t>
   </si>
   <si>
     <t>bounds</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/fma#branch_of</t>
-[...2 lines deleted...]
-    <t>branch_of</t>
+    <t>http://purl.org/sig/ont/fma/branch__continuity_</t>
+  </si>
+  <si>
+    <t>branch  continuity</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/connecting_part</t>
+  </si>
+  <si>
+    <t>connecting part</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/connection_type</t>
+  </si>
+  <si>
+    <t>connection type</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/contained_in</t>
+  </si>
+  <si>
+    <t>contained in</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/contains</t>
+  </si>
+  <si>
+    <t>contains</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/corresponds_to</t>
+  </si>
+  <si>
+    <t>corresponds to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/development_type</t>
+  </si>
+  <si>
+    <t>development type</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/developmental_fusion</t>
+  </si>
+  <si>
+    <t>developmental fusion</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/developmental_stage_of</t>
+  </si>
+  <si>
+    <t>developmental stage of</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/has_developmental_stage</t>
+  </si>
+  <si>
+    <t>has developmental stage</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/drains_into</t>
+  </si>
+  <si>
+    <t>drains into</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/receives_drainage_from</t>
+  </si>
+  <si>
+    <t>receives drainage from</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/external_to</t>
+  </si>
+  <si>
+    <t>external to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/forms</t>
+  </si>
+  <si>
+    <t>forms</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/full_grown_phenotype</t>
+  </si>
+  <si>
+    <t>full grown phenotype</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/fuses_with</t>
+  </si>
+  <si>
+    <t>fuses with</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/fusion_of</t>
+  </si>
+  <si>
+    <t>fusion of</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/germ_origin</t>
+  </si>
+  <si>
+    <t>germ origin</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/has_direct_cell_shape</t>
+  </si>
+  <si>
+    <t>has direct cell shape</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/origin_of</t>
+  </si>
+  <si>
+    <t>origin of</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/has_projection</t>
+  </si>
+  <si>
+    <t>has projection</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/projects_from</t>
+  </si>
+  <si>
+    <t>projects from</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/inherent_3-D_shape</t>
+  </si>
+  <si>
+    <t>inherent 3-D shape</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/input_from</t>
+  </si>
+  <si>
+    <t>input from</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/is_boundary_of</t>
+  </si>
+  <si>
+    <t>is boundary of</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/located_in</t>
+  </si>
+  <si>
+    <t>located in</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/location_of</t>
+  </si>
+  <si>
+    <t>location of</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/merges_with</t>
+  </si>
+  <si>
+    <t>merges with</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/merging_of</t>
+  </si>
+  <si>
+    <t>merging of</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/nucleus_of_origin_of</t>
+  </si>
+  <si>
+    <t>nucleus of origin of</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/nucleus_of_termination_of</t>
+  </si>
+  <si>
+    <t>nucleus of termination of</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/orientation</t>
+  </si>
+  <si>
+    <t>orientation</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/output_to</t>
+  </si>
+  <si>
+    <t>output to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/primary_segmental_supply</t>
+  </si>
+  <si>
+    <t>primary segmental supply</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/primary_segmental_supply_of</t>
+  </si>
+  <si>
+    <t>primary segmental supply of</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/projects_to</t>
+  </si>
+  <si>
+    <t>projects to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/receives_projection</t>
+  </si>
+  <si>
+    <t>receives projection</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/receives_input_from</t>
+  </si>
+  <si>
+    <t>receives input from</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/sends_output_to</t>
+  </si>
+  <si>
+    <t>sends output to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/related_developmental_entity</t>
+  </si>
+  <si>
+    <t>related developmental entity</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/related_object</t>
+  </si>
+  <si>
+    <t>related object</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/related_part</t>
+  </si>
+  <si>
+    <t>related part</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/secondary_segmental_supply</t>
+  </si>
+  <si>
+    <t>secondary segmental supply</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/secondary_segmental_supply_of</t>
+  </si>
+  <si>
+    <t>secondary segmental supply of</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/segmental_composition</t>
+  </si>
+  <si>
+    <t>segmental composition</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/segmental_composition_of</t>
+  </si>
+  <si>
+    <t>segmental composition of</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/segmental_contribution_from</t>
+  </si>
+  <si>
+    <t>segmental contribution from</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/segmental_contribution_to</t>
+  </si>
+  <si>
+    <t>segmental contribution to</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/segmental_innervation</t>
+  </si>
+  <si>
+    <t>segmental innervation</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/segmental_supply</t>
+  </si>
+  <si>
+    <t>segmental supply</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/segmental_supply_of</t>
+  </si>
+  <si>
+    <t>segmental supply of</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/sensory_nerve_supply</t>
+  </si>
+  <si>
+    <t>sensory nerve supply</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/surrounded_by</t>
+  </si>
+  <si>
+    <t>surrounded by</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/surrounds</t>
+  </si>
+  <si>
+    <t>surrounds</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/tributary__continuity_</t>
+  </si>
+  <si>
+    <t>tributary  continuity</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/union</t>
+  </si>
+  <si>
+    <t>union</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/unites_with</t>
+  </si>
+  <si>
+    <t>unites with</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/AP_position</t>
+  </si>
+  <si>
+    <t>AP position</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/Latin_name__TA_</t>
+  </si>
+  <si>
+    <t>Latin name  TA</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/action_type</t>
+  </si>
+  <si>
+    <t>action type</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/adjacent</t>
+  </si>
+  <si>
+    <t>adjacent</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/cell_appendage_type</t>
+  </si>
+  <si>
+    <t>cell appendage type</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/days_post-fertilization</t>
+  </si>
+  <si>
+    <t>days post-fertilization</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/dimension</t>
+  </si>
+  <si>
+    <t>dimension</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/gestation_age__weeks_</t>
+  </si>
+  <si>
+    <t>gestation age  weeks</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/has_boundary</t>
+  </si>
+  <si>
+    <t>has boundary</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/has_dimension</t>
+  </si>
+  <si>
+    <t>has dimension</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/has_direct_cell_layer</t>
+  </si>
+  <si>
+    <t>has direct cell layer</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/has_direct_number_of_pairs_per_nucleus</t>
+  </si>
+  <si>
+    <t>has direct number of pairs per nucleus</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/has_direct_ploidy</t>
+  </si>
+  <si>
+    <t>has direct ploidy</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/has_inherent_3-D_shape</t>
+  </si>
+  <si>
+    <t>has inherent 3-D shape</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/has_mass</t>
+  </si>
+  <si>
+    <t>has mass</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/nerve_supply_type</t>
+  </si>
+  <si>
+    <t>nerve supply type</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/part_type</t>
+  </si>
+  <si>
+    <t>part type</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/partition</t>
+  </si>
+  <si>
+    <t>partition</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/percentage</t>
+  </si>
+  <si>
+    <t>percentage</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/physical_state</t>
+  </si>
+  <si>
+    <t>physical state</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/polarity</t>
+  </si>
+  <si>
+    <t>polarity</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/rank_of_tissue</t>
+  </si>
+  <si>
+    <t>rank of tissue</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/species</t>
+  </si>
+  <si>
+    <t>species</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/state</t>
+  </si>
+  <si>
+    <t>state</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/state_of_determination</t>
+  </si>
+  <si>
+    <t>state of determination</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/superior-inferior_position</t>
+  </si>
+  <si>
+    <t>superior-inferior position</t>
+  </si>
+  <si>
+    <t>http://purl.org/sig/ont/fma/view</t>
+  </si>
+  <si>
+    <t>view</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <sz val="11"/>
       <b val="0"/>
       <i val="0"/>
       <u val="none"/>
       <strike val="0"/>
       <color rgb="FF000000"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11"/>
       <b val="1"/>
       <i val="0"/>
       <u val="none"/>
       <strike val="0"/>
       <color rgb="FF000000"/>
@@ -431,51 +1385,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:F167"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="45" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -514,82 +1468,1920 @@
       <c r="D3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
-      <c r="C5"/>
-      <c r="D5"/>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" t="s">
         <v>16</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6" t="s">
         <v>17</v>
       </c>
-      <c r="C6"/>
-      <c r="D6"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B7" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-      <c r="D7"/>
+        <v>21</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" t="s">
+        <v>50</v>
+      </c>
+      <c r="B22" t="s">
+        <v>51</v>
+      </c>
+      <c r="C22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23" t="s">
+        <v>53</v>
+      </c>
+      <c r="C23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" t="s">
+        <v>55</v>
+      </c>
+      <c r="C24" t="s">
+        <v>56</v>
+      </c>
+      <c r="D24" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" t="s">
+        <v>58</v>
+      </c>
+      <c r="B25" t="s">
+        <v>59</v>
+      </c>
+      <c r="C25" t="s">
+        <v>56</v>
+      </c>
+      <c r="D25" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" t="s">
+        <v>60</v>
+      </c>
+      <c r="B26" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" t="s">
+        <v>56</v>
+      </c>
+      <c r="D26" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" t="s">
+        <v>63</v>
+      </c>
+      <c r="C27" t="s">
+        <v>56</v>
+      </c>
+      <c r="D27" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" t="s">
+        <v>64</v>
+      </c>
+      <c r="B28" t="s">
+        <v>65</v>
+      </c>
+      <c r="C28" t="s">
+        <v>56</v>
+      </c>
+      <c r="D28" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" t="s">
+        <v>67</v>
+      </c>
+      <c r="C29" t="s">
+        <v>56</v>
+      </c>
+      <c r="D29" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" t="s">
+        <v>68</v>
+      </c>
+      <c r="B30" t="s">
+        <v>69</v>
+      </c>
+      <c r="C30" t="s">
+        <v>56</v>
+      </c>
+      <c r="D30" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" t="s">
+        <v>70</v>
+      </c>
+      <c r="B31" t="s">
+        <v>71</v>
+      </c>
+      <c r="C31" t="s">
+        <v>56</v>
+      </c>
+      <c r="D31" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" t="s">
+        <v>72</v>
+      </c>
+      <c r="B32" t="s">
+        <v>73</v>
+      </c>
+      <c r="C32" t="s">
+        <v>56</v>
+      </c>
+      <c r="D32" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" t="s">
+        <v>74</v>
+      </c>
+      <c r="B33" t="s">
+        <v>75</v>
+      </c>
+      <c r="C33" t="s">
+        <v>56</v>
+      </c>
+      <c r="D33" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" t="s">
+        <v>76</v>
+      </c>
+      <c r="B34" t="s">
+        <v>77</v>
+      </c>
+      <c r="C34" t="s">
+        <v>56</v>
+      </c>
+      <c r="D34" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" t="s">
+        <v>78</v>
+      </c>
+      <c r="B35" t="s">
+        <v>79</v>
+      </c>
+      <c r="C35" t="s">
+        <v>56</v>
+      </c>
+      <c r="D35" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" t="s">
+        <v>80</v>
+      </c>
+      <c r="B36" t="s">
+        <v>81</v>
+      </c>
+      <c r="C36" t="s">
+        <v>56</v>
+      </c>
+      <c r="D36" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" t="s">
+        <v>82</v>
+      </c>
+      <c r="B37" t="s">
+        <v>83</v>
+      </c>
+      <c r="C37" t="s">
+        <v>56</v>
+      </c>
+      <c r="D37" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" t="s">
+        <v>84</v>
+      </c>
+      <c r="B38" t="s">
+        <v>85</v>
+      </c>
+      <c r="C38" t="s">
+        <v>56</v>
+      </c>
+      <c r="D38" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" t="s">
+        <v>86</v>
+      </c>
+      <c r="B39" t="s">
+        <v>87</v>
+      </c>
+      <c r="C39" t="s">
+        <v>56</v>
+      </c>
+      <c r="D39" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" t="s">
+        <v>88</v>
+      </c>
+      <c r="B40" t="s">
+        <v>89</v>
+      </c>
+      <c r="C40" t="s">
+        <v>56</v>
+      </c>
+      <c r="D40" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" t="s">
+        <v>90</v>
+      </c>
+      <c r="B41" t="s">
+        <v>91</v>
+      </c>
+      <c r="C41" t="s">
+        <v>56</v>
+      </c>
+      <c r="D41" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" t="s">
+        <v>92</v>
+      </c>
+      <c r="B42" t="s">
+        <v>93</v>
+      </c>
+      <c r="C42" t="s">
+        <v>56</v>
+      </c>
+      <c r="D42" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" t="s">
+        <v>94</v>
+      </c>
+      <c r="B43" t="s">
+        <v>95</v>
+      </c>
+      <c r="C43" t="s">
+        <v>56</v>
+      </c>
+      <c r="D43" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" t="s">
+        <v>96</v>
+      </c>
+      <c r="B44" t="s">
+        <v>97</v>
+      </c>
+      <c r="C44" t="s">
+        <v>56</v>
+      </c>
+      <c r="D44" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" t="s">
+        <v>98</v>
+      </c>
+      <c r="B45" t="s">
+        <v>99</v>
+      </c>
+      <c r="C45" t="s">
+        <v>56</v>
+      </c>
+      <c r="D45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" t="s">
+        <v>100</v>
+      </c>
+      <c r="B46" t="s">
+        <v>101</v>
+      </c>
+      <c r="C46" t="s">
+        <v>102</v>
+      </c>
+      <c r="D46" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" t="s">
+        <v>104</v>
+      </c>
+      <c r="B47" t="s">
+        <v>105</v>
+      </c>
+      <c r="C47" t="s">
+        <v>102</v>
+      </c>
+      <c r="D47" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" t="s">
+        <v>102</v>
+      </c>
+      <c r="B48" t="s">
+        <v>103</v>
+      </c>
+      <c r="C48" t="s">
+        <v>106</v>
+      </c>
+      <c r="D48" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" t="s">
+        <v>108</v>
+      </c>
+      <c r="B49" t="s">
+        <v>109</v>
+      </c>
+      <c r="C49" t="s">
+        <v>106</v>
+      </c>
+      <c r="D49" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" t="s">
+        <v>110</v>
+      </c>
+      <c r="B50" t="s">
+        <v>111</v>
+      </c>
+      <c r="C50" t="s">
+        <v>106</v>
+      </c>
+      <c r="D50" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" t="s">
+        <v>112</v>
+      </c>
+      <c r="B51" t="s">
+        <v>113</v>
+      </c>
+      <c r="C51" t="s">
+        <v>30</v>
+      </c>
+      <c r="D51" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" t="s">
+        <v>114</v>
+      </c>
+      <c r="B52" t="s">
+        <v>115</v>
+      </c>
+      <c r="C52" t="s">
+        <v>30</v>
+      </c>
+      <c r="D52" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B53" t="s">
+        <v>117</v>
+      </c>
+      <c r="C53" t="s">
+        <v>30</v>
+      </c>
+      <c r="D53" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" t="s">
+        <v>118</v>
+      </c>
+      <c r="B54" t="s">
+        <v>119</v>
+      </c>
+      <c r="C54" t="s">
+        <v>30</v>
+      </c>
+      <c r="D54" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" t="s">
+        <v>120</v>
+      </c>
+      <c r="B55" t="s">
+        <v>121</v>
+      </c>
+      <c r="C55" t="s">
+        <v>122</v>
+      </c>
+      <c r="D55" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" t="s">
+        <v>124</v>
+      </c>
+      <c r="B56" t="s">
+        <v>125</v>
+      </c>
+      <c r="C56" t="s">
+        <v>122</v>
+      </c>
+      <c r="D56" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57" t="s">
+        <v>126</v>
+      </c>
+      <c r="B57" t="s">
+        <v>127</v>
+      </c>
+      <c r="C57" t="s">
+        <v>122</v>
+      </c>
+      <c r="D57" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58" t="s">
+        <v>128</v>
+      </c>
+      <c r="B58" t="s">
+        <v>129</v>
+      </c>
+      <c r="C58" t="s">
+        <v>130</v>
+      </c>
+      <c r="D58" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59" t="s">
+        <v>132</v>
+      </c>
+      <c r="B59" t="s">
+        <v>133</v>
+      </c>
+      <c r="C59" t="s">
+        <v>130</v>
+      </c>
+      <c r="D59" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60" t="s">
+        <v>134</v>
+      </c>
+      <c r="B60" t="s">
+        <v>135</v>
+      </c>
+      <c r="C60" t="s">
+        <v>130</v>
+      </c>
+      <c r="D60" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61" t="s">
+        <v>136</v>
+      </c>
+      <c r="B61" t="s">
+        <v>137</v>
+      </c>
+      <c r="C61" t="s">
+        <v>78</v>
+      </c>
+      <c r="D61" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62" t="s">
+        <v>138</v>
+      </c>
+      <c r="B62" t="s">
+        <v>139</v>
+      </c>
+      <c r="C62" t="s">
+        <v>78</v>
+      </c>
+      <c r="D62" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63" t="s">
+        <v>140</v>
+      </c>
+      <c r="B63" t="s">
+        <v>141</v>
+      </c>
+      <c r="C63" t="s">
+        <v>80</v>
+      </c>
+      <c r="D63" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64" t="s">
+        <v>142</v>
+      </c>
+      <c r="B64" t="s">
+        <v>143</v>
+      </c>
+      <c r="C64" t="s">
+        <v>80</v>
+      </c>
+      <c r="D64" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65" t="s">
+        <v>144</v>
+      </c>
+      <c r="B65" t="s">
+        <v>145</v>
+      </c>
+      <c r="C65" t="s">
+        <v>12</v>
+      </c>
+      <c r="D65" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6">
+      <c r="A66" t="s">
+        <v>146</v>
+      </c>
+      <c r="B66" t="s">
+        <v>147</v>
+      </c>
+      <c r="C66" t="s">
+        <v>12</v>
+      </c>
+      <c r="D66" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67" t="s">
         <v>8</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B67" t="s">
         <v>9</v>
       </c>
-      <c r="C8"/>
-      <c r="D8"/>
+      <c r="C67"/>
+      <c r="D67"/>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68" t="s">
+        <v>16</v>
+      </c>
+      <c r="B68" t="s">
+        <v>17</v>
+      </c>
+      <c r="C68"/>
+      <c r="D68"/>
+    </row>
+    <row r="69" spans="1:6">
+      <c r="A69" t="s">
+        <v>148</v>
+      </c>
+      <c r="B69" t="s">
+        <v>149</v>
+      </c>
+      <c r="C69"/>
+      <c r="D69"/>
+    </row>
+    <row r="70" spans="1:6">
+      <c r="A70" t="s">
+        <v>150</v>
+      </c>
+      <c r="B70" t="s">
+        <v>151</v>
+      </c>
+      <c r="C70"/>
+      <c r="D70"/>
+    </row>
+    <row r="71" spans="1:6">
+      <c r="A71" t="s">
+        <v>152</v>
+      </c>
+      <c r="B71" t="s">
+        <v>153</v>
+      </c>
+      <c r="C71"/>
+      <c r="D71"/>
+    </row>
+    <row r="72" spans="1:6">
+      <c r="A72" t="s">
+        <v>154</v>
+      </c>
+      <c r="B72" t="s">
+        <v>155</v>
+      </c>
+      <c r="C72"/>
+      <c r="D72"/>
+    </row>
+    <row r="73" spans="1:6">
+      <c r="A73" t="s">
+        <v>156</v>
+      </c>
+      <c r="B73" t="s">
+        <v>157</v>
+      </c>
+      <c r="C73"/>
+      <c r="D73"/>
+    </row>
+    <row r="74" spans="1:6">
+      <c r="A74" t="s">
+        <v>56</v>
+      </c>
+      <c r="B74" t="s">
+        <v>57</v>
+      </c>
+      <c r="C74"/>
+      <c r="D74"/>
+    </row>
+    <row r="75" spans="1:6">
+      <c r="A75" t="s">
+        <v>158</v>
+      </c>
+      <c r="B75" t="s">
+        <v>159</v>
+      </c>
+      <c r="C75"/>
+      <c r="D75"/>
+    </row>
+    <row r="76" spans="1:6">
+      <c r="A76" t="s">
+        <v>160</v>
+      </c>
+      <c r="B76" t="s">
+        <v>161</v>
+      </c>
+      <c r="C76"/>
+      <c r="D76"/>
+    </row>
+    <row r="77" spans="1:6">
+      <c r="A77" t="s">
+        <v>162</v>
+      </c>
+      <c r="B77" t="s">
+        <v>163</v>
+      </c>
+      <c r="C77"/>
+      <c r="D77"/>
+    </row>
+    <row r="78" spans="1:6">
+      <c r="A78" t="s">
+        <v>164</v>
+      </c>
+      <c r="B78" t="s">
+        <v>165</v>
+      </c>
+      <c r="C78"/>
+      <c r="D78"/>
+    </row>
+    <row r="79" spans="1:6">
+      <c r="A79" t="s">
+        <v>166</v>
+      </c>
+      <c r="B79" t="s">
+        <v>167</v>
+      </c>
+      <c r="C79"/>
+      <c r="D79"/>
+    </row>
+    <row r="80" spans="1:6">
+      <c r="A80" t="s">
+        <v>168</v>
+      </c>
+      <c r="B80" t="s">
+        <v>169</v>
+      </c>
+      <c r="C80"/>
+      <c r="D80"/>
+    </row>
+    <row r="81" spans="1:6">
+      <c r="A81" t="s">
+        <v>170</v>
+      </c>
+      <c r="B81" t="s">
+        <v>171</v>
+      </c>
+      <c r="C81"/>
+      <c r="D81"/>
+    </row>
+    <row r="82" spans="1:6">
+      <c r="A82" t="s">
+        <v>172</v>
+      </c>
+      <c r="B82" t="s">
+        <v>173</v>
+      </c>
+      <c r="C82"/>
+      <c r="D82"/>
+    </row>
+    <row r="83" spans="1:6">
+      <c r="A83" t="s">
+        <v>174</v>
+      </c>
+      <c r="B83" t="s">
+        <v>175</v>
+      </c>
+      <c r="C83"/>
+      <c r="D83"/>
+    </row>
+    <row r="84" spans="1:6">
+      <c r="A84" t="s">
+        <v>106</v>
+      </c>
+      <c r="B84" t="s">
+        <v>107</v>
+      </c>
+      <c r="C84"/>
+      <c r="D84"/>
+    </row>
+    <row r="85" spans="1:6">
+      <c r="A85" t="s">
+        <v>176</v>
+      </c>
+      <c r="B85" t="s">
+        <v>177</v>
+      </c>
+      <c r="C85"/>
+      <c r="D85"/>
+    </row>
+    <row r="86" spans="1:6">
+      <c r="A86" t="s">
+        <v>178</v>
+      </c>
+      <c r="B86" t="s">
+        <v>179</v>
+      </c>
+      <c r="C86"/>
+      <c r="D86"/>
+    </row>
+    <row r="87" spans="1:6">
+      <c r="A87" t="s">
+        <v>180</v>
+      </c>
+      <c r="B87" t="s">
+        <v>181</v>
+      </c>
+      <c r="C87"/>
+      <c r="D87"/>
+    </row>
+    <row r="88" spans="1:6">
+      <c r="A88" t="s">
+        <v>122</v>
+      </c>
+      <c r="B88" t="s">
+        <v>123</v>
+      </c>
+      <c r="C88"/>
+      <c r="D88"/>
+    </row>
+    <row r="89" spans="1:6">
+      <c r="A89" t="s">
+        <v>130</v>
+      </c>
+      <c r="B89" t="s">
+        <v>131</v>
+      </c>
+      <c r="C89"/>
+      <c r="D89"/>
+    </row>
+    <row r="90" spans="1:6">
+      <c r="A90" t="s">
+        <v>182</v>
+      </c>
+      <c r="B90" t="s">
+        <v>183</v>
+      </c>
+      <c r="C90"/>
+      <c r="D90"/>
+    </row>
+    <row r="91" spans="1:6">
+      <c r="A91" t="s">
+        <v>184</v>
+      </c>
+      <c r="B91" t="s">
+        <v>185</v>
+      </c>
+      <c r="C91"/>
+      <c r="D91"/>
+    </row>
+    <row r="92" spans="1:6">
+      <c r="A92" t="s">
+        <v>186</v>
+      </c>
+      <c r="B92" t="s">
+        <v>187</v>
+      </c>
+      <c r="C92"/>
+      <c r="D92"/>
+    </row>
+    <row r="93" spans="1:6">
+      <c r="A93" t="s">
+        <v>188</v>
+      </c>
+      <c r="B93" t="s">
+        <v>189</v>
+      </c>
+      <c r="C93"/>
+      <c r="D93"/>
+    </row>
+    <row r="94" spans="1:6">
+      <c r="A94" t="s">
+        <v>190</v>
+      </c>
+      <c r="B94" t="s">
+        <v>191</v>
+      </c>
+      <c r="C94"/>
+      <c r="D94"/>
+    </row>
+    <row r="95" spans="1:6">
+      <c r="A95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B95" t="s">
+        <v>193</v>
+      </c>
+      <c r="C95"/>
+      <c r="D95"/>
+    </row>
+    <row r="96" spans="1:6">
+      <c r="A96" t="s">
+        <v>194</v>
+      </c>
+      <c r="B96" t="s">
+        <v>195</v>
+      </c>
+      <c r="C96"/>
+      <c r="D96"/>
+    </row>
+    <row r="97" spans="1:6">
+      <c r="A97" t="s">
+        <v>196</v>
+      </c>
+      <c r="B97" t="s">
+        <v>197</v>
+      </c>
+      <c r="C97"/>
+      <c r="D97"/>
+    </row>
+    <row r="98" spans="1:6">
+      <c r="A98" t="s">
+        <v>198</v>
+      </c>
+      <c r="B98" t="s">
+        <v>199</v>
+      </c>
+      <c r="C98"/>
+      <c r="D98"/>
+    </row>
+    <row r="99" spans="1:6">
+      <c r="A99" t="s">
+        <v>200</v>
+      </c>
+      <c r="B99" t="s">
+        <v>201</v>
+      </c>
+      <c r="C99"/>
+      <c r="D99"/>
+    </row>
+    <row r="100" spans="1:6">
+      <c r="A100" t="s">
+        <v>202</v>
+      </c>
+      <c r="B100" t="s">
+        <v>203</v>
+      </c>
+      <c r="C100"/>
+      <c r="D100"/>
+    </row>
+    <row r="101" spans="1:6">
+      <c r="A101" t="s">
+        <v>204</v>
+      </c>
+      <c r="B101" t="s">
+        <v>205</v>
+      </c>
+      <c r="C101"/>
+      <c r="D101"/>
+    </row>
+    <row r="102" spans="1:6">
+      <c r="A102" t="s">
+        <v>206</v>
+      </c>
+      <c r="B102" t="s">
+        <v>207</v>
+      </c>
+      <c r="C102"/>
+      <c r="D102"/>
+    </row>
+    <row r="103" spans="1:6">
+      <c r="A103" t="s">
+        <v>208</v>
+      </c>
+      <c r="B103" t="s">
+        <v>209</v>
+      </c>
+      <c r="C103"/>
+      <c r="D103"/>
+    </row>
+    <row r="104" spans="1:6">
+      <c r="A104" t="s">
+        <v>210</v>
+      </c>
+      <c r="B104" t="s">
+        <v>211</v>
+      </c>
+      <c r="C104"/>
+      <c r="D104"/>
+    </row>
+    <row r="105" spans="1:6">
+      <c r="A105" t="s">
+        <v>212</v>
+      </c>
+      <c r="B105" t="s">
+        <v>213</v>
+      </c>
+      <c r="C105"/>
+      <c r="D105"/>
+    </row>
+    <row r="106" spans="1:6">
+      <c r="A106" t="s">
+        <v>214</v>
+      </c>
+      <c r="B106" t="s">
+        <v>215</v>
+      </c>
+      <c r="C106"/>
+      <c r="D106"/>
+    </row>
+    <row r="107" spans="1:6">
+      <c r="A107" t="s">
+        <v>216</v>
+      </c>
+      <c r="B107" t="s">
+        <v>217</v>
+      </c>
+      <c r="C107"/>
+      <c r="D107"/>
+    </row>
+    <row r="108" spans="1:6">
+      <c r="A108" t="s">
+        <v>218</v>
+      </c>
+      <c r="B108" t="s">
+        <v>219</v>
+      </c>
+      <c r="C108"/>
+      <c r="D108"/>
+    </row>
+    <row r="109" spans="1:6">
+      <c r="A109" t="s">
+        <v>220</v>
+      </c>
+      <c r="B109" t="s">
+        <v>221</v>
+      </c>
+      <c r="C109"/>
+      <c r="D109"/>
+    </row>
+    <row r="110" spans="1:6">
+      <c r="A110" t="s">
+        <v>222</v>
+      </c>
+      <c r="B110" t="s">
+        <v>223</v>
+      </c>
+      <c r="C110"/>
+      <c r="D110"/>
+    </row>
+    <row r="111" spans="1:6">
+      <c r="A111" t="s">
+        <v>224</v>
+      </c>
+      <c r="B111" t="s">
+        <v>225</v>
+      </c>
+      <c r="C111"/>
+      <c r="D111"/>
+    </row>
+    <row r="112" spans="1:6">
+      <c r="A112" t="s">
+        <v>226</v>
+      </c>
+      <c r="B112" t="s">
+        <v>227</v>
+      </c>
+      <c r="C112"/>
+      <c r="D112"/>
+    </row>
+    <row r="113" spans="1:6">
+      <c r="A113" t="s">
+        <v>228</v>
+      </c>
+      <c r="B113" t="s">
+        <v>229</v>
+      </c>
+      <c r="C113"/>
+      <c r="D113"/>
+    </row>
+    <row r="114" spans="1:6">
+      <c r="A114" t="s">
+        <v>230</v>
+      </c>
+      <c r="B114" t="s">
+        <v>231</v>
+      </c>
+      <c r="C114"/>
+      <c r="D114"/>
+    </row>
+    <row r="115" spans="1:6">
+      <c r="A115" t="s">
+        <v>232</v>
+      </c>
+      <c r="B115" t="s">
+        <v>233</v>
+      </c>
+      <c r="C115"/>
+      <c r="D115"/>
+    </row>
+    <row r="116" spans="1:6">
+      <c r="A116" t="s">
+        <v>234</v>
+      </c>
+      <c r="B116" t="s">
+        <v>235</v>
+      </c>
+      <c r="C116"/>
+      <c r="D116"/>
+    </row>
+    <row r="117" spans="1:6">
+      <c r="A117" t="s">
+        <v>236</v>
+      </c>
+      <c r="B117" t="s">
+        <v>237</v>
+      </c>
+      <c r="C117"/>
+      <c r="D117"/>
+    </row>
+    <row r="118" spans="1:6">
+      <c r="A118" t="s">
+        <v>238</v>
+      </c>
+      <c r="B118" t="s">
+        <v>239</v>
+      </c>
+      <c r="C118"/>
+      <c r="D118"/>
+    </row>
+    <row r="119" spans="1:6">
+      <c r="A119" t="s">
+        <v>240</v>
+      </c>
+      <c r="B119" t="s">
+        <v>241</v>
+      </c>
+      <c r="C119"/>
+      <c r="D119"/>
+    </row>
+    <row r="120" spans="1:6">
+      <c r="A120" t="s">
+        <v>242</v>
+      </c>
+      <c r="B120" t="s">
+        <v>243</v>
+      </c>
+      <c r="C120"/>
+      <c r="D120"/>
+    </row>
+    <row r="121" spans="1:6">
+      <c r="A121" t="s">
+        <v>244</v>
+      </c>
+      <c r="B121" t="s">
+        <v>245</v>
+      </c>
+      <c r="C121"/>
+      <c r="D121"/>
+    </row>
+    <row r="122" spans="1:6">
+      <c r="A122" t="s">
+        <v>246</v>
+      </c>
+      <c r="B122" t="s">
+        <v>247</v>
+      </c>
+      <c r="C122"/>
+      <c r="D122"/>
+    </row>
+    <row r="123" spans="1:6">
+      <c r="A123" t="s">
+        <v>248</v>
+      </c>
+      <c r="B123" t="s">
+        <v>249</v>
+      </c>
+      <c r="C123"/>
+      <c r="D123"/>
+    </row>
+    <row r="124" spans="1:6">
+      <c r="A124" t="s">
+        <v>250</v>
+      </c>
+      <c r="B124" t="s">
+        <v>251</v>
+      </c>
+      <c r="C124"/>
+      <c r="D124"/>
+    </row>
+    <row r="125" spans="1:6">
+      <c r="A125" t="s">
+        <v>252</v>
+      </c>
+      <c r="B125" t="s">
+        <v>253</v>
+      </c>
+      <c r="C125"/>
+      <c r="D125"/>
+    </row>
+    <row r="126" spans="1:6">
+      <c r="A126" t="s">
+        <v>254</v>
+      </c>
+      <c r="B126" t="s">
+        <v>255</v>
+      </c>
+      <c r="C126"/>
+      <c r="D126"/>
+    </row>
+    <row r="127" spans="1:6">
+      <c r="A127" t="s">
+        <v>256</v>
+      </c>
+      <c r="B127" t="s">
+        <v>257</v>
+      </c>
+      <c r="C127"/>
+      <c r="D127"/>
+    </row>
+    <row r="128" spans="1:6">
+      <c r="A128" t="s">
+        <v>258</v>
+      </c>
+      <c r="B128" t="s">
+        <v>259</v>
+      </c>
+      <c r="C128"/>
+      <c r="D128"/>
+    </row>
+    <row r="129" spans="1:6">
+      <c r="A129" t="s">
+        <v>260</v>
+      </c>
+      <c r="B129" t="s">
+        <v>261</v>
+      </c>
+      <c r="C129"/>
+      <c r="D129"/>
+    </row>
+    <row r="130" spans="1:6">
+      <c r="A130" t="s">
+        <v>262</v>
+      </c>
+      <c r="B130" t="s">
+        <v>263</v>
+      </c>
+      <c r="C130"/>
+      <c r="D130"/>
+    </row>
+    <row r="131" spans="1:6">
+      <c r="A131" t="s">
+        <v>264</v>
+      </c>
+      <c r="B131" t="s">
+        <v>265</v>
+      </c>
+      <c r="C131"/>
+      <c r="D131"/>
+    </row>
+    <row r="132" spans="1:6">
+      <c r="A132" t="s">
+        <v>266</v>
+      </c>
+      <c r="B132" t="s">
+        <v>267</v>
+      </c>
+      <c r="C132"/>
+      <c r="D132"/>
+    </row>
+    <row r="133" spans="1:6">
+      <c r="A133" t="s">
+        <v>268</v>
+      </c>
+      <c r="B133" t="s">
+        <v>269</v>
+      </c>
+      <c r="C133"/>
+      <c r="D133"/>
+    </row>
+    <row r="134" spans="1:6">
+      <c r="A134" t="s">
+        <v>270</v>
+      </c>
+      <c r="B134" t="s">
+        <v>271</v>
+      </c>
+      <c r="C134"/>
+      <c r="D134"/>
+    </row>
+    <row r="135" spans="1:6">
+      <c r="A135" t="s">
+        <v>272</v>
+      </c>
+      <c r="B135" t="s">
+        <v>273</v>
+      </c>
+      <c r="C135"/>
+      <c r="D135"/>
+    </row>
+    <row r="136" spans="1:6">
+      <c r="A136" t="s">
+        <v>274</v>
+      </c>
+      <c r="B136" t="s">
+        <v>275</v>
+      </c>
+      <c r="C136"/>
+      <c r="D136"/>
+    </row>
+    <row r="137" spans="1:6">
+      <c r="A137" t="s">
+        <v>276</v>
+      </c>
+      <c r="B137" t="s">
+        <v>277</v>
+      </c>
+      <c r="C137"/>
+      <c r="D137"/>
+    </row>
+    <row r="138" spans="1:6">
+      <c r="A138" t="s">
+        <v>278</v>
+      </c>
+      <c r="B138" t="s">
+        <v>279</v>
+      </c>
+      <c r="C138"/>
+      <c r="D138"/>
+    </row>
+    <row r="139" spans="1:6">
+      <c r="A139" t="s">
+        <v>280</v>
+      </c>
+      <c r="B139" t="s">
+        <v>281</v>
+      </c>
+      <c r="C139"/>
+      <c r="D139"/>
+    </row>
+    <row r="140" spans="1:6">
+      <c r="A140" t="s">
+        <v>282</v>
+      </c>
+      <c r="B140" t="s">
+        <v>283</v>
+      </c>
+      <c r="C140"/>
+      <c r="D140"/>
+    </row>
+    <row r="141" spans="1:6">
+      <c r="A141" t="s">
+        <v>284</v>
+      </c>
+      <c r="B141" t="s">
+        <v>285</v>
+      </c>
+      <c r="C141"/>
+      <c r="D141"/>
+    </row>
+    <row r="142" spans="1:6">
+      <c r="A142" t="s">
+        <v>286</v>
+      </c>
+      <c r="B142" t="s">
+        <v>287</v>
+      </c>
+      <c r="C142"/>
+      <c r="D142"/>
+    </row>
+    <row r="143" spans="1:6">
+      <c r="A143" t="s">
+        <v>288</v>
+      </c>
+      <c r="B143" t="s">
+        <v>289</v>
+      </c>
+      <c r="C143"/>
+      <c r="D143"/>
+    </row>
+    <row r="144" spans="1:6">
+      <c r="A144" t="s">
+        <v>290</v>
+      </c>
+      <c r="B144" t="s">
+        <v>291</v>
+      </c>
+      <c r="C144"/>
+      <c r="D144"/>
+    </row>
+    <row r="145" spans="1:6">
+      <c r="A145" t="s">
+        <v>292</v>
+      </c>
+      <c r="B145" t="s">
+        <v>293</v>
+      </c>
+      <c r="C145"/>
+      <c r="D145"/>
+    </row>
+    <row r="146" spans="1:6">
+      <c r="A146" t="s">
+        <v>294</v>
+      </c>
+      <c r="B146" t="s">
+        <v>295</v>
+      </c>
+      <c r="C146"/>
+      <c r="D146"/>
+    </row>
+    <row r="147" spans="1:6">
+      <c r="A147" t="s">
+        <v>296</v>
+      </c>
+      <c r="B147" t="s">
+        <v>297</v>
+      </c>
+      <c r="C147"/>
+      <c r="D147"/>
+    </row>
+    <row r="148" spans="1:6">
+      <c r="A148" t="s">
+        <v>298</v>
+      </c>
+      <c r="B148" t="s">
+        <v>299</v>
+      </c>
+      <c r="C148"/>
+      <c r="D148"/>
+    </row>
+    <row r="149" spans="1:6">
+      <c r="A149" t="s">
+        <v>300</v>
+      </c>
+      <c r="B149" t="s">
+        <v>301</v>
+      </c>
+      <c r="C149"/>
+      <c r="D149"/>
+    </row>
+    <row r="150" spans="1:6">
+      <c r="A150" t="s">
+        <v>302</v>
+      </c>
+      <c r="B150" t="s">
+        <v>303</v>
+      </c>
+      <c r="C150"/>
+      <c r="D150"/>
+    </row>
+    <row r="151" spans="1:6">
+      <c r="A151" t="s">
+        <v>304</v>
+      </c>
+      <c r="B151" t="s">
+        <v>305</v>
+      </c>
+      <c r="C151"/>
+      <c r="D151"/>
+    </row>
+    <row r="152" spans="1:6">
+      <c r="A152" t="s">
+        <v>306</v>
+      </c>
+      <c r="B152" t="s">
+        <v>307</v>
+      </c>
+      <c r="C152"/>
+      <c r="D152"/>
+    </row>
+    <row r="153" spans="1:6">
+      <c r="A153" t="s">
+        <v>308</v>
+      </c>
+      <c r="B153" t="s">
+        <v>309</v>
+      </c>
+      <c r="C153"/>
+      <c r="D153"/>
+    </row>
+    <row r="154" spans="1:6">
+      <c r="A154" t="s">
+        <v>310</v>
+      </c>
+      <c r="B154" t="s">
+        <v>311</v>
+      </c>
+      <c r="C154"/>
+      <c r="D154"/>
+    </row>
+    <row r="155" spans="1:6">
+      <c r="A155" t="s">
+        <v>312</v>
+      </c>
+      <c r="B155" t="s">
+        <v>313</v>
+      </c>
+      <c r="C155"/>
+      <c r="D155"/>
+    </row>
+    <row r="156" spans="1:6">
+      <c r="A156" t="s">
+        <v>314</v>
+      </c>
+      <c r="B156" t="s">
+        <v>315</v>
+      </c>
+      <c r="C156"/>
+      <c r="D156"/>
+    </row>
+    <row r="157" spans="1:6">
+      <c r="A157" t="s">
+        <v>316</v>
+      </c>
+      <c r="B157" t="s">
+        <v>317</v>
+      </c>
+      <c r="C157"/>
+      <c r="D157"/>
+    </row>
+    <row r="158" spans="1:6">
+      <c r="A158" t="s">
+        <v>318</v>
+      </c>
+      <c r="B158" t="s">
+        <v>319</v>
+      </c>
+      <c r="C158"/>
+      <c r="D158"/>
+    </row>
+    <row r="159" spans="1:6">
+      <c r="A159" t="s">
+        <v>320</v>
+      </c>
+      <c r="B159" t="s">
+        <v>321</v>
+      </c>
+      <c r="C159"/>
+      <c r="D159"/>
+    </row>
+    <row r="160" spans="1:6">
+      <c r="A160" t="s">
+        <v>322</v>
+      </c>
+      <c r="B160" t="s">
+        <v>323</v>
+      </c>
+      <c r="C160"/>
+      <c r="D160"/>
+    </row>
+    <row r="161" spans="1:6">
+      <c r="A161" t="s">
+        <v>324</v>
+      </c>
+      <c r="B161" t="s">
+        <v>325</v>
+      </c>
+      <c r="C161"/>
+      <c r="D161"/>
+    </row>
+    <row r="162" spans="1:6">
+      <c r="A162" t="s">
+        <v>326</v>
+      </c>
+      <c r="B162" t="s">
+        <v>327</v>
+      </c>
+      <c r="C162"/>
+      <c r="D162"/>
+    </row>
+    <row r="163" spans="1:6">
+      <c r="A163" t="s">
+        <v>328</v>
+      </c>
+      <c r="B163" t="s">
+        <v>329</v>
+      </c>
+      <c r="C163"/>
+      <c r="D163"/>
+    </row>
+    <row r="164" spans="1:6">
+      <c r="A164" t="s">
+        <v>330</v>
+      </c>
+      <c r="B164" t="s">
+        <v>331</v>
+      </c>
+      <c r="C164"/>
+      <c r="D164"/>
+    </row>
+    <row r="165" spans="1:6">
+      <c r="A165" t="s">
+        <v>332</v>
+      </c>
+      <c r="B165" t="s">
+        <v>333</v>
+      </c>
+      <c r="C165"/>
+      <c r="D165"/>
+    </row>
+    <row r="166" spans="1:6">
+      <c r="A166" t="s">
+        <v>334</v>
+      </c>
+      <c r="B166" t="s">
+        <v>335</v>
+      </c>
+      <c r="C166"/>
+      <c r="D166"/>
+    </row>
+    <row r="167" spans="1:6">
+      <c r="A167" t="s">
+        <v>336</v>
+      </c>
+      <c r="B167" t="s">
+        <v>337</v>
+      </c>
+      <c r="C167"/>
+      <c r="D167"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>