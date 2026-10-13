--- v0 (2026-05-30)
+++ v1 (2026-10-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2534">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2539">
   <si>
     <t>Term IRI</t>
   </si>
   <si>
     <t>Term label</t>
   </si>
   <si>
     <t>Parent term IRI</t>
   </si>
   <si>
     <t>Parent term label</t>
   </si>
   <si>
     <t>Alternative term</t>
   </si>
   <si>
     <t>Definition</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MMO_0000635</t>
   </si>
   <si>
     <t>inulin analysis by thiourea-resorcinol assay</t>
   </si>
   <si>
@@ -7496,162 +7496,177 @@
   <si>
     <t>automated serum magnesium test</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MMO_0000140</t>
   </si>
   <si>
     <t>automated serum phosphate test</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MMO_0000694</t>
   </si>
   <si>
     <t>automated chemiluminescent-based plasma low-density lipoprotein-cholesterol analysis</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MMO_0000692</t>
   </si>
   <si>
     <t>automated chemiluminescent-based plasma total cholesterol analysis</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MMO_0000695</t>
   </si>
   <si>
+    <t>obsolete optical coherence tomography</t>
+  </si>
+  <si>
+    <t>OBSOLETE. Optical coherence tomography (OCT) is an imaging technique that uses low-coherence light to capture micrometer-resolution, two- and three-dimensional images from within optical scattering media (e.g., biological tissue).</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/MMO_0000863</t>
   </si>
   <si>
-    <t>open field test with visual assessment of in vivo video recording</t>
-[...2 lines deleted...]
-    <t>An experimental method in which an animal (for example, a rat) is placed in an open field apparatus and the animal's reactions are recorded. These reactions are then evaluated, appraised or perceived by watching the stored sound- and image-based record of the organism.</t>
+    <t>obsolete open field test with visual assessment of in vivo video recording</t>
+  </si>
+  <si>
+    <t>OBSOLETE. An experimental method in which an animal (for example, a rat) is placed in an open field apparatus and the animal's reactions are recorded. These reactions are then evaluated, appraised or perceived by watching the stored sound- and image-based record of the organism.</t>
   </si>
   <si>
     <t>The manner, procedure or technique by which a morphological or physiological state or property in a single individual or sample or a group of individuals or samples is assessed and a quantitative or qualitative value assigned.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MMO_0000338</t>
   </si>
   <si>
-    <t>western blot</t>
-[...2 lines deleted...]
-    <t>A multistep process in which a mixture of proteins is separated by gel electrophoresis, that is, separation of ionic solutes based on differences in rate of migration in an applied electric field using a semisolid colloid such as agarose or acrylamide as the support medium, followed by transfer to a membrane, usually composed of nitrocellulose, nylon or polyvinylidene difluoride (PVDF) and detection of specific proteins by binding of tagged or labelled antibodies.</t>
+    <t>obsolete western blot</t>
+  </si>
+  <si>
+    <t>OBSOLETE. A multistep process in which a mixture of proteins is separated by gel electrophoresis, that is, separation of ionic solutes based on differences in rate of migration in an applied electric field using a semisolid colloid such as agarose or acrylamide as the support medium, followed by transfer to a membrane, usually composed of nitrocellulose, nylon or polyvinylidene difluoride (PVDF) and detection of specific proteins by binding of tagged or labelled antibodies.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MMO_0000362</t>
   </si>
   <si>
-    <t>treadmill method with electric shock source</t>
-[...2 lines deleted...]
-    <t>A method that utilizes a device consisting of a continuous moving belt which allows a subject to walk or run while physically remaining in one place, containing an apparatus which delivers a relatively low voltage flow of electricity to the body if the subject leaves the belt.</t>
+    <t>obsolete treadmill method with electric shock source</t>
+  </si>
+  <si>
+    <t>OBSOLETE. A method that utilizes a device consisting of a continuous moving belt which allows a subject to walk or run while physically remaining in one place, containing an apparatus which delivers a relatively low voltage flow of electricity to the body if the subject leaves the belt.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MMO_0000382</t>
   </si>
   <si>
-    <t>treadmill method with electric shock source and automated tracking</t>
-[...2 lines deleted...]
-    <t>A method that utilizes a device consisting of a continuous moving belt which allows a subject to walk or run while physically remaining in one place and incorporating both an apparatus which delivers a relatively low voltage flow of electricity to the body if the subject leaves the belt and a device designed to follow a predetermined sequence of individual operations repeatedly and essentially without external influence or control to record output such as distance, speed, time, etc.</t>
+    <t>obsolete treadmill method with electric shock source and automated tracking</t>
+  </si>
+  <si>
+    <t>OBSOLETE. A method that utilizes a device consisting of a continuous moving belt which allows a subject to walk or run while physically remaining in one place and incorporating both an apparatus which delivers a relatively low voltage flow of electricity to the body if the subject leaves the belt and a device designed to follow a predetermined sequence of individual operations repeatedly and essentially without external influence or control to record output such as distance, speed, time, etc.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MMO_0000461</t>
   </si>
   <si>
-    <t>reverse transcription polymerase chain reaction</t>
+    <t>obsolete reverse transcription polymerase chain reaction</t>
+  </si>
+  <si>
+    <t>OBSOLETE. A method which assesses transcript expression by conversion of an RNA template into complementary DNA (cDNA) by reverse transcription. The cDNA is used as a template for exponential amplification by the polymerase chain reaction, a technique which produces a large number of copies of one or more specific DNA sequences via multiple rounds of thermal cycling where DNA is melted, annealed to oligonucleotide primers, and extended using a thermostable DNA polymerase.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MMO_0000462</t>
   </si>
   <si>
-    <t>quantitative reverse transcription polymerase chain reaction</t>
-[...2 lines deleted...]
-    <t>Real-time PCR in which a sample of RNA is first reverse transcribed to convert the RNA into complementary DNA (cDNA) and then a quantitative real-time PCR reaction is carried out on the resulting sample.</t>
+    <t>obsolete quantitative reverse transcription polymerase chain reaction</t>
+  </si>
+  <si>
+    <t>OBSOLETE. Real-time PCR in which a sample of RNA is first reverse transcribed to convert the RNA into complementary DNA (cDNA) and then a quantitative real-time PCR reaction is carried out on the resulting sample.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MMO_0000467</t>
   </si>
   <si>
-    <t>phospholipid analysis of serum lipoprotein fraction</t>
-[...2 lines deleted...]
-    <t>A laboratory test which measures the level of one or more phospholipids, phosphorous-containing lipids composed mainly of fatty acids, a phosphate group, and a simple organic molecule, in a lipoprotein fraction of serum. Serum lipoprotein fractions are samples resulting from the separation of the components of serum on the basis of density, such as by density gradient ultracentrifugation.</t>
+    <t>obsolete phospholipid analysis of serum lipoprotein fraction</t>
+  </si>
+  <si>
+    <t>OBSOLETE. A laboratory test which measures the level of one or more phospholipids, phosphorous-containing lipids composed mainly of fatty acids, a phosphate group, and a simple organic molecule, in a lipoprotein fraction of serum. Serum lipoprotein fractions are samples resulting from the separation of the components of serum on the basis of density, such as by density gradient ultracentrifugation.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MMO_0000506</t>
   </si>
   <si>
-    <t>glove test with visual analysis of video recording</t>
-[...2 lines deleted...]
-    <t>An experimental method in which an animal (for example, a rat) is placed in an experimental apparatus or test cage and subsequently presented with a gloved human hand, passively and/or with attempts to handle the animal and the animal's reactions are recorded. These reactions are then evaluated, appraised or perceived through the sense of sight by watching the stored sound- and image-based record of the organism.</t>
+    <t>obsolete glove test with visual analysis of video recording</t>
+  </si>
+  <si>
+    <t>OBSOLETE. An experimental method in which an animal (for example, a rat) is placed in an experimental apparatus or test cage and subsequently presented with a gloved human hand, passively and/or with attempts to handle the animal and the animal's reactions are recorded. These reactions are then evaluated, appraised or perceived through the sense of sight by watching the stored sound- and image-based record of the organism.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MMO_0000731</t>
   </si>
   <si>
-    <t>A nociception assay that evaluates the ability of an animal, usually a rodent, to detect a noxious stimulus such as the feeling of pain, caused by stimulation of nociceptors. These assays measure the existence of pain through behaviors such as withdrawal, licking, immobility, and vocalization.</t>
+    <t>obsolete nociception measurement method</t>
+  </si>
+  <si>
+    <t>OBSOLETE. A nociception assay that evaluates the ability of an animal, usually a rodent, to detect a noxious stimulus such as the feeling of pain, caused by stimulation of nociceptors. These assays measure the existence of pain through behaviors such as withdrawal, licking, immobility, and vocalization.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MMO_0000735</t>
   </si>
   <si>
-    <t>Method using a device designed to follow a predetermined sequence of individual operations repeatedly and essentially without external influence or control to measure glucose in plasma.</t>
+    <t>obsolete automated plasma glucose analysis</t>
+  </si>
+  <si>
+    <t>OBSOLETE. Method using a device designed to follow a predetermined sequence of individual operations repeatedly and essentially without external influence or control to measure glucose in plasma.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MMO_0000761</t>
   </si>
   <si>
-    <t>Morris water maze with computer analysis of video recording</t>
-[...2 lines deleted...]
-    <t>This is an experimental method in which a subject is placed in an open pool of water with a submerged escape platform and the subject's movements are video recorded. These movements are then evaluated, appraised or perceived through computerized analysis.</t>
+    <t>obsolete Morris water maze with computer analysis of video recording</t>
+  </si>
+  <si>
+    <t>OBSOLETE. This is an experimental method in which a subject is placed in an open pool of water with a submerged escape platform and the subject's movements are video recorded. These movements are then evaluated, appraised or perceived through computerized analysis.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MMO_0000864</t>
   </si>
   <si>
-    <t>elevated plus maze test with visual assessment of in vivo video recording</t>
+    <t>obsolete elevated plus maze test with visual assessment of in vivo video recording</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MMO_0000681</t>
   </si>
   <si>
-    <t>co-fractionation</t>
-[...2 lines deleted...]
-    <t>A type of fractionation evidence resulting from a protein fractionated with other compounds, factors, or macromolecules.</t>
+    <t>obsolete co-fractionation</t>
+  </si>
+  <si>
+    <t>OBSOLETE. A type of fractionation evidence resulting from a protein fractionated with other compounds, factors, or macromolecules.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MMO_0000035</t>
   </si>
   <si>
-    <t>digital scale</t>
+    <t>obsolete digital scale</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBO_REL#_part_of</t>
   </si>
   <si>
     <t>part_of</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <sz val="11"/>
       <b val="0"/>
       <i val="0"/>
       <u val="none"/>
       <strike val="0"/>
       <color rgb="FF000000"/>
     </font>
     <font>
       <name val="Calibri"/>
@@ -22289,256 +22304,256 @@
         <v>2335</v>
       </c>
       <c r="D852" t="s">
         <v>2336</v>
       </c>
     </row>
     <row r="853" spans="1:6">
       <c r="A853" t="s">
         <v>2491</v>
       </c>
       <c r="B853" t="s">
         <v>2492</v>
       </c>
       <c r="C853" t="s">
         <v>2356</v>
       </c>
       <c r="D853" t="s">
         <v>2357</v>
       </c>
     </row>
     <row r="854" spans="1:6">
       <c r="A854" t="s">
         <v>2493</v>
       </c>
       <c r="B854" t="s">
-        <v>12</v>
+        <v>2494</v>
       </c>
       <c r="C854"/>
       <c r="D854"/>
       <c r="F854" t="s">
-        <v>15</v>
+        <v>2495</v>
       </c>
     </row>
     <row r="855" spans="1:6">
       <c r="A855" t="s">
-        <v>2494</v>
+        <v>2496</v>
       </c>
       <c r="B855" t="s">
-        <v>2495</v>
+        <v>2497</v>
       </c>
       <c r="C855"/>
       <c r="D855"/>
       <c r="F855" t="s">
-        <v>2496</v>
+        <v>2498</v>
       </c>
     </row>
     <row r="856" spans="1:6">
       <c r="A856" t="s">
         <v>178</v>
       </c>
       <c r="B856" t="s">
         <v>179</v>
       </c>
       <c r="C856"/>
       <c r="D856"/>
       <c r="F856" t="s">
-        <v>2497</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="857" spans="1:6">
       <c r="A857" t="s">
-        <v>2498</v>
+        <v>2500</v>
       </c>
       <c r="B857" t="s">
-        <v>2499</v>
+        <v>2501</v>
       </c>
       <c r="C857"/>
       <c r="D857"/>
       <c r="F857" t="s">
-        <v>2500</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="858" spans="1:6">
       <c r="A858" t="s">
-        <v>2501</v>
+        <v>2503</v>
       </c>
       <c r="B858" t="s">
-        <v>2502</v>
+        <v>2504</v>
       </c>
       <c r="C858"/>
       <c r="D858"/>
       <c r="F858" t="s">
-        <v>2503</v>
+        <v>2505</v>
       </c>
     </row>
     <row r="859" spans="1:6">
       <c r="A859" t="s">
-        <v>2504</v>
+        <v>2506</v>
       </c>
       <c r="B859" t="s">
-        <v>2505</v>
+        <v>2507</v>
       </c>
       <c r="C859"/>
       <c r="D859"/>
       <c r="F859" t="s">
-        <v>2506</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="860" spans="1:6">
       <c r="A860" t="s">
-        <v>2507</v>
+        <v>2509</v>
       </c>
       <c r="B860" t="s">
-        <v>2508</v>
+        <v>2510</v>
       </c>
       <c r="C860"/>
       <c r="D860"/>
       <c r="F860" t="s">
-        <v>66</v>
+        <v>2511</v>
       </c>
     </row>
     <row r="861" spans="1:6">
       <c r="A861" t="s">
-        <v>2509</v>
+        <v>2512</v>
       </c>
       <c r="B861" t="s">
-        <v>2510</v>
+        <v>2513</v>
       </c>
       <c r="C861"/>
       <c r="D861"/>
       <c r="F861" t="s">
-        <v>2511</v>
+        <v>2514</v>
       </c>
     </row>
     <row r="862" spans="1:6">
       <c r="A862" t="s">
-        <v>2512</v>
+        <v>2515</v>
       </c>
       <c r="B862" t="s">
-        <v>2513</v>
+        <v>2516</v>
       </c>
       <c r="C862"/>
       <c r="D862"/>
       <c r="F862" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
     </row>
     <row r="863" spans="1:6">
       <c r="A863" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="B863" t="s">
-        <v>2516</v>
+        <v>2519</v>
       </c>
       <c r="C863"/>
       <c r="D863"/>
       <c r="F863" t="s">
-        <v>2517</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="864" spans="1:6">
       <c r="A864" t="s">
-        <v>2518</v>
+        <v>2521</v>
       </c>
       <c r="B864" t="s">
-        <v>1991</v>
+        <v>2522</v>
       </c>
       <c r="C864"/>
       <c r="D864"/>
       <c r="F864" t="s">
-        <v>2519</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="865" spans="1:6">
       <c r="A865" t="s">
-        <v>2520</v>
+        <v>2524</v>
       </c>
       <c r="B865" t="s">
-        <v>2218</v>
+        <v>2525</v>
       </c>
       <c r="C865"/>
       <c r="D865"/>
       <c r="F865" t="s">
-        <v>2521</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="866" spans="1:6">
       <c r="A866" t="s">
-        <v>2522</v>
+        <v>2527</v>
       </c>
       <c r="B866" t="s">
-        <v>2523</v>
+        <v>2528</v>
       </c>
       <c r="C866"/>
       <c r="D866"/>
       <c r="F866" t="s">
-        <v>2524</v>
+        <v>2529</v>
       </c>
     </row>
     <row r="867" spans="1:6">
       <c r="A867" t="s">
-        <v>2525</v>
+        <v>2530</v>
       </c>
       <c r="B867" t="s">
-        <v>2526</v>
+        <v>2531</v>
       </c>
       <c r="C867"/>
       <c r="D867"/>
       <c r="F867" t="s">
-        <v>2496</v>
+        <v>2498</v>
       </c>
     </row>
     <row r="868" spans="1:6">
       <c r="A868" t="s">
-        <v>2527</v>
+        <v>2532</v>
       </c>
       <c r="B868" t="s">
-        <v>2528</v>
+        <v>2533</v>
       </c>
       <c r="C868"/>
       <c r="D868"/>
       <c r="F868" t="s">
-        <v>2529</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="869" spans="1:6">
       <c r="A869" t="s">
-        <v>2530</v>
+        <v>2535</v>
       </c>
       <c r="B869" t="s">
-        <v>2531</v>
+        <v>2536</v>
       </c>
       <c r="C869"/>
       <c r="D869"/>
     </row>
     <row r="870" spans="1:6">
       <c r="A870" t="s">
-        <v>2532</v>
+        <v>2537</v>
       </c>
       <c r="B870" t="s">
-        <v>2533</v>
+        <v>2538</v>
       </c>
       <c r="C870"/>
       <c r="D870"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>