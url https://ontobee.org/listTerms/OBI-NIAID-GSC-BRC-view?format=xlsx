--- v0 (2026-05-06)
+++ v1 (2026-06-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="768">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="772">
   <si>
     <t>Term IRI</t>
   </si>
   <si>
     <t>Term label</t>
   </si>
   <si>
     <t>Parent term IRI</t>
   </si>
   <si>
     <t>Parent term label</t>
   </si>
   <si>
     <t>Alternative term</t>
   </si>
   <si>
     <t>Definition</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000068</t>
   </si>
   <si>
     <t>reporting party role</t>
   </si>
   <si>
@@ -173,51 +173,51 @@
   <si>
     <t>an objective specifiction that creates an specific output object from input materials.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000659</t>
   </si>
   <si>
     <t>specimen collection process</t>
   </si>
   <si>
     <t>specimen collection</t>
   </si>
   <si>
     <t>A planned process with the objective to obtain a material entity for potential use as an input upon which measurements or observations are performed.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000679</t>
   </si>
   <si>
     <t>average value</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000027</t>
   </si>
   <si>
-    <t>data item</t>
+    <t>data entity</t>
   </si>
   <si>
     <t>arithmetic mean</t>
   </si>
   <si>
     <t>A  data item that is produced as the output of an averaging data transformation and represents the average value of the input data.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000744</t>
   </si>
   <si>
     <t>material sampling process</t>
   </si>
   <si>
     <t>sampling</t>
   </si>
   <si>
     <t>A specimen gathering process with the objective to obtain a specimen that is representative of the input material entity</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000747</t>
   </si>
   <si>
     <t>material sample</t>
   </si>
@@ -1853,51 +1853,54 @@
   <si>
     <t>PubMed ID</t>
   </si>
   <si>
     <t>PubMed Identifier</t>
   </si>
   <si>
     <t>A CRID symbol that is sufficient to look up a citation from the PubMed, a literature database of life sciences and biomedical information.</t>
   </si>
   <si>
     <t>An independent continuant that is spatially extended whose identity is independent of that of other entities and can be maintained through time.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GAZ_00000448</t>
   </si>
   <si>
     <t>geographic location</t>
   </si>
   <si>
     <t>A reference to a place on the Earth, by its name or by its geographical location.</t>
   </si>
   <si>
     <t>A directive information entity that describes an intended process endpoint. When part of a plan specification the concretization is realized in a planned process in which the bearer tries to effect the world so that the process endpoint is achieved.</t>
   </si>
   <si>
-    <t>An information content entity that is intended to be a truthful statement about something (modulo, e.g., measurement precision or other systematic errors) and is constructed/acquired by a method which reliably tends to produce (approximately) truthful statements.</t>
+    <t>data item</t>
+  </si>
+  <si>
+    <t>An information content entity that is intended to be one or more truthful statement(s) about something (modulo, e.g., measurement precision or other systematic errors) and is constructed/acquired by a method which reliably tends to produce (approximately) truthful statements.</t>
   </si>
   <si>
     <t>A directive information entity with action specifications and objective specifications as parts, and that may be concretized as a realizable entity that, if realized, is realized in a process in which the bearer tries to achieve the objectives by taking the actions specified.</t>
   </si>
   <si>
     <t>A textual entity is a part of a manifestation (FRBR sense), a generically dependent continuant whose concretizations are patterns of glyphs intended to be interpreted as words, formulas, etc.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000311</t>
   </si>
   <si>
     <t>publication</t>
   </si>
   <si>
     <t>A document that is the output of a publishing process.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IDO_0000666</t>
   </si>
   <si>
     <t>human pathogenicity disposition</t>
   </si>
   <si>
     <t>A disposition to initiate processes that result in a disorder in a human organism.</t>
   </si>
@@ -2111,258 +2114,267 @@
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0001937</t>
   </si>
   <si>
     <t>has specified numeric value</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0002135</t>
   </si>
   <si>
     <t>has specified value</t>
   </si>
   <si>
     <t>A relation between a value specification and a number that quantifies it.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0001938</t>
   </si>
   <si>
     <t>has value specification</t>
   </si>
   <si>
     <t>A relation between an information content entity and a value specification that specifies its value.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/OBI_0000646</t>
+  </si>
+  <si>
+    <t>provisions</t>
+  </si>
+  <si>
+    <t>supplies</t>
+  </si>
+  <si>
+    <t>A relation between an organisation or person and a material entity, where the organization or person provides or supplies the material entity for others to use</t>
+  </si>
+  <si>
+    <t>A relation between a value specification and a literal.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000055</t>
+  </si>
+  <si>
+    <t>realizes</t>
+  </si>
+  <si>
+    <t>Paraphrase of elucidation: a relation between a process and a realizable entity, where there is some material entity that is bearer of the realizable entity and participates in the process, and the realizable entity comes to be realized in the course of the process</t>
+  </si>
+  <si>
+    <t>A (currently) primitive relation that relates an information artifact to an entity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OBI_0000124</t>
+  </si>
+  <si>
+    <t>is_supported_by_data</t>
+  </si>
+  <si>
+    <t>The relation between a data item and a conclusion where the conclusion is the output of a data interpreting process and the data item is used as an input to that process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OBI_0000417</t>
+  </si>
+  <si>
+    <t>achieves_planned_objective</t>
+  </si>
+  <si>
+    <t>This relation obtains between a planned process and a objective specification when the criteria specified in the objective specification are met at the end of the planned process.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OBI_0000647</t>
+  </si>
+  <si>
+    <t>has_supplier</t>
+  </si>
+  <si>
+    <t>A relation between a material entity and an organisation or person who owned or has license to the material entity and there was a legal transfer of ownership or licensing of the material entity to the current owner.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OBI_0000833</t>
+  </si>
+  <si>
+    <t>objective_achieved_by</t>
+  </si>
+  <si>
+    <t>This relation obtains between an objective specification and a planned process when the criteria specified in the objective specification are met at the end of the planned process.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OBI_0000846</t>
+  </si>
+  <si>
+    <t>is member of organization</t>
+  </si>
+  <si>
+    <t>Relating a legal person or organization to an organization in the case where the legal person or organization has a role as member of the organization.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OBI_0001688</t>
+  </si>
+  <si>
+    <t>has organization member</t>
+  </si>
+  <si>
+    <t>Relating an organization to a legal person or organization.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0000052</t>
+  </si>
+  <si>
+    <t>characteristic of</t>
+  </si>
+  <si>
+    <t>a relation between a specifically dependent continuant (the characteristic) and any other entity (the bearer), in which the characteristic depends on the bearer for its existence.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0000053</t>
+  </si>
+  <si>
+    <t>has characteristic</t>
+  </si>
+  <si>
+    <t>Inverse of characteristic_of</t>
+  </si>
+  <si>
+    <t>a relation between a continuant and a process, in which the continuant is somehow involved in the process</t>
+  </si>
+  <si>
+    <t>a relation between a process and a continuant, in which the continuant is somehow involved in the process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0000059</t>
+  </si>
+  <si>
+    <t>concretizes</t>
+  </si>
+  <si>
+    <t>A relationship between a specifically dependent continuant and a generically dependent continuant, in which the generically dependent continuant depends on some independent continuant in virtue of the fact that the specifically dependent continuant also depends on that same independent continuant. Multiple specifically dependent continuants can concretize the same generically dependent continuant.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0000079</t>
+  </si>
+  <si>
+    <t>function of</t>
+  </si>
+  <si>
+    <t>a relation between a function and an independent continuant (the bearer), in which the function specifically depends on the bearer for its existence</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0000085</t>
+  </si>
+  <si>
+    <t>has function</t>
+  </si>
+  <si>
+    <t>a relation between an independent continuant (the bearer) and a function, in which the function specifically depends on the bearer for its existence</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0001000</t>
+  </si>
+  <si>
+    <t>derives from</t>
+  </si>
+  <si>
+    <t>a relation between two distinct material entities, the new entity and the old entity, in which the new entity begins to exist when the old entity ceases to exist, and the new entity inherits the significant portion of the matter of the old entity</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002223</t>
+  </si>
+  <si>
+    <t>starts</t>
+  </si>
+  <si>
+    <t>inverse of starts with</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002351</t>
+  </si>
+  <si>
+    <t>has member</t>
+  </si>
+  <si>
+    <t>has member is a mereological relation between a collection and an item.</t>
+  </si>
+  <si>
+    <t>a core relation that holds between a whole and its part</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0000087</t>
+  </si>
+  <si>
+    <t>has role</t>
+  </si>
+  <si>
+    <t>a relation between an independent continuant (the bearer) and a role, in which the role specifically depends on the bearer for its existence</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0000081</t>
+  </si>
+  <si>
+    <t>role of</t>
+  </si>
+  <si>
+    <t>a relation between a role and an independent continuant (the bearer), in which the role specifically depends on the bearer for its existence</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000050</t>
+  </si>
+  <si>
+    <t>part of</t>
+  </si>
+  <si>
+    <t>a core relation that holds between a part and its whole</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002215</t>
+  </si>
+  <si>
+    <t>capable of</t>
+  </si>
+  <si>
+    <t>A relation between a material entity (such as a cell) and a process, in which the material entity has the ability to carry out the process.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0000235</t>
+  </si>
+  <si>
+    <t>denoted by</t>
+  </si>
+  <si>
+    <t>inverse of the relation 'denotes'</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000054</t>
+  </si>
+  <si>
+    <t>realized in</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000039</t>
   </si>
   <si>
     <t>has measurement unit label</t>
-  </si>
-[...202 lines deleted...]
-    <t>realized in</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <sz val="11"/>
       <b val="0"/>
       <i val="0"/>
       <u val="none"/>
       <strike val="0"/>
       <color rgb="FF000000"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11"/>
       <b val="1"/>
       <i val="0"/>
       <u val="none"/>
       <strike val="0"/>
       <color rgb="FF000000"/>
@@ -2681,51 +2693,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F249"/>
+  <dimension ref="A1:F250"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="45" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -5968,850 +5980,859 @@
       </c>
       <c r="C188"/>
       <c r="D188"/>
       <c r="F188" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
         <v>42</v>
       </c>
       <c r="B189" t="s">
         <v>43</v>
       </c>
       <c r="C189"/>
       <c r="D189"/>
       <c r="F189" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
         <v>52</v>
       </c>
       <c r="B190" t="s">
-        <v>53</v>
+        <v>612</v>
       </c>
       <c r="C190"/>
       <c r="D190"/>
       <c r="F190" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
         <v>112</v>
       </c>
       <c r="B191" t="s">
         <v>113</v>
       </c>
       <c r="C191"/>
       <c r="D191"/>
       <c r="F191" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
         <v>326</v>
       </c>
       <c r="B192" t="s">
         <v>327</v>
       </c>
       <c r="C192"/>
       <c r="D192"/>
       <c r="F192" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="B193" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="C193"/>
       <c r="D193"/>
       <c r="F193" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="B194" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="C194"/>
       <c r="D194"/>
       <c r="F194" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="B195" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="C195"/>
       <c r="D195"/>
       <c r="F195" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="B196" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="C196"/>
       <c r="D196"/>
       <c r="F196" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="B197" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="C197"/>
       <c r="D197"/>
       <c r="F197" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B198" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="C198"/>
       <c r="D198"/>
       <c r="F198" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="B199" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="C199"/>
       <c r="D199"/>
       <c r="F199" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="B200" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="C200"/>
       <c r="D200"/>
       <c r="F200" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="B201" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="C201"/>
       <c r="D201"/>
       <c r="F201" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
         <v>419</v>
       </c>
       <c r="B202" t="s">
         <v>420</v>
       </c>
       <c r="C202"/>
       <c r="D202"/>
       <c r="F202" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="B203" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="C203"/>
       <c r="D203"/>
       <c r="F203" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="B204" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="C204"/>
       <c r="D204"/>
       <c r="F204" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="B205" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="C205"/>
       <c r="D205"/>
       <c r="F205" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="B206" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="C206"/>
       <c r="D206"/>
       <c r="F206" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
         <v>484</v>
       </c>
       <c r="B207" t="s">
         <v>485</v>
       </c>
       <c r="C207"/>
       <c r="D207"/>
       <c r="F207" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
         <v>197</v>
       </c>
       <c r="B208" t="s">
         <v>198</v>
       </c>
       <c r="C208"/>
       <c r="D208"/>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
         <v>30</v>
       </c>
       <c r="B209" t="s">
         <v>31</v>
       </c>
       <c r="C209"/>
       <c r="D209"/>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
         <v>216</v>
       </c>
       <c r="B210" t="s">
         <v>217</v>
       </c>
       <c r="C210"/>
       <c r="D210"/>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
         <v>360</v>
       </c>
       <c r="B211" t="s">
         <v>361</v>
       </c>
       <c r="C211"/>
       <c r="D211"/>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="B212" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C212"/>
       <c r="D212"/>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="B213" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="C213" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="D213" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="F213" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="B214" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C214" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="D214" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="F214" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="B215" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="C215" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="D215" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F215" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="B216" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="C216" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="D216" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="F216" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="B217" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="C217" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="D217" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="F217" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="B218" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="C218" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="D218" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="F218" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="B219" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="C219" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="D219" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="F219" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="B220" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="C220" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="D220" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F220" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="B221" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="C221" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="D221" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="F221" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="B222" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="C222" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="D222" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F222" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="B223" t="s">
-        <v>699</v>
-[...5 lines deleted...]
-        <v>669</v>
+        <v>700</v>
+      </c>
+      <c r="C223"/>
+      <c r="D223"/>
+      <c r="E223" t="s">
+        <v>701</v>
+      </c>
+      <c r="F223" t="s">
+        <v>702</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>700</v>
+        <v>693</v>
       </c>
       <c r="B224" t="s">
-        <v>701</v>
+        <v>694</v>
       </c>
       <c r="C224"/>
       <c r="D224"/>
-      <c r="E224" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>692</v>
+        <v>704</v>
       </c>
       <c r="B225" t="s">
-        <v>693</v>
+        <v>705</v>
       </c>
       <c r="C225"/>
       <c r="D225"/>
       <c r="F225" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
-        <v>705</v>
+        <v>661</v>
       </c>
       <c r="B226" t="s">
-        <v>706</v>
+        <v>662</v>
       </c>
       <c r="C226"/>
       <c r="D226"/>
       <c r="F226" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
-        <v>660</v>
+        <v>708</v>
       </c>
       <c r="B227" t="s">
-        <v>661</v>
+        <v>709</v>
       </c>
       <c r="C227"/>
       <c r="D227"/>
       <c r="F227" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="B228" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="C228"/>
       <c r="D228"/>
       <c r="F228" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="B229" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="C229"/>
       <c r="D229"/>
       <c r="F229" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="B230" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="C230"/>
       <c r="D230"/>
       <c r="F230" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="B231" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="C231"/>
       <c r="D231"/>
       <c r="F231" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="B232" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="C232"/>
       <c r="D232"/>
       <c r="F232" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="B233" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="C233"/>
       <c r="D233"/>
       <c r="F233" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="B234" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="C234"/>
       <c r="D234"/>
       <c r="F234" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>730</v>
+        <v>679</v>
       </c>
       <c r="B235" t="s">
-        <v>731</v>
+        <v>680</v>
       </c>
       <c r="C235"/>
       <c r="D235"/>
       <c r="F235" t="s">
         <v>732</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>678</v>
+        <v>674</v>
       </c>
       <c r="B236" t="s">
-        <v>679</v>
+        <v>675</v>
       </c>
       <c r="C236"/>
       <c r="D236"/>
       <c r="F236" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>673</v>
+        <v>734</v>
       </c>
       <c r="B237" t="s">
-        <v>674</v>
+        <v>735</v>
       </c>
       <c r="C237"/>
       <c r="D237"/>
       <c r="F237" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="B238" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="C238"/>
       <c r="D238"/>
       <c r="F238" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="B239" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="C239"/>
       <c r="D239"/>
       <c r="F239" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="B240" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="C240"/>
       <c r="D240"/>
       <c r="F240" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="B241" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="C241"/>
       <c r="D241"/>
       <c r="F241" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="B242" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="C242"/>
       <c r="D242"/>
       <c r="F242" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
-        <v>750</v>
+        <v>669</v>
       </c>
       <c r="B243" t="s">
-        <v>751</v>
+        <v>670</v>
       </c>
       <c r="C243"/>
       <c r="D243"/>
       <c r="F243" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>668</v>
+        <v>753</v>
       </c>
       <c r="B244" t="s">
-        <v>669</v>
+        <v>754</v>
       </c>
       <c r="C244"/>
       <c r="D244"/>
       <c r="F244" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="B245" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="C245"/>
       <c r="D245"/>
       <c r="F245" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="B246" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="C246"/>
       <c r="D246"/>
       <c r="F246" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="B247" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="C247"/>
       <c r="D247"/>
       <c r="F247" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="B248" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="C248"/>
       <c r="D248"/>
       <c r="F248" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="B249" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="C249"/>
       <c r="D249"/>
+    </row>
+    <row r="250" spans="1:6">
+      <c r="A250" t="s">
+        <v>770</v>
+      </c>
+      <c r="B250" t="s">
+        <v>771</v>
+      </c>
+      <c r="C250"/>
+      <c r="D250"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>