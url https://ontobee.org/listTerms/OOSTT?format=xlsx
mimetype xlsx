--- v0 (2026-05-06)
+++ v1 (2026-09-21)
@@ -12,176 +12,308 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2806">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4319">
   <si>
     <t>Term IRI</t>
   </si>
   <si>
     <t>Term label</t>
   </si>
   <si>
     <t>Parent term IRI</t>
   </si>
   <si>
     <t>Parent term label</t>
   </si>
   <si>
     <t>Alternative term</t>
   </si>
   <si>
     <t>Definition</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_8000006</t>
   </si>
   <si>
     <t>subset ontology module</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_8000000</t>
   </si>
   <si>
     <t>ontology module</t>
   </si>
   <si>
     <t>subset ontology</t>
   </si>
   <si>
     <t>An ontology module that is extracted from a main ontology module and includes only a subset of entities or axioms.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/OAE_0000067</t>
+  </si>
+  <si>
+    <t>surgery</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OAE_0002807</t>
+  </si>
+  <si>
+    <t>medical procedure</t>
+  </si>
+  <si>
+    <t>surgical procedure</t>
+  </si>
+  <si>
+    <t>Surgery is a medical procedure that uses operative manual and instrumental techniques on a patient to investigate and/or treat a pathological condition such as disease or injury, to help improve bodily function or appearance. The key difference between a surgery and a general procedure is the need for an incision. Making an incision, or cutting into the skin to gain access to the body’s deeper tissues or organs, is a defining characteristic of surgery.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/APOLLO_SV_00000114</t>
   </si>
   <si>
     <t>infection</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0008150</t>
   </si>
   <si>
-    <t>biological_process</t>
+    <t>biological process</t>
   </si>
   <si>
     <t>process of infection</t>
   </si>
   <si>
     <t>A reproduction of a pathogen organism of a particular biological taxon in a tissue of a host organism from another taxon.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000648</t>
   </si>
   <si>
     <t>zone improvement plan code</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000646</t>
   </si>
   <si>
     <t>postal code</t>
   </si>
   <si>
     <t>ZIP code</t>
   </si>
   <si>
     <t>A postal code that is used in the United States for the purpose of sorting and delivering mail, and that denotes some postal delivery route or some aggregate of postal delivery routes.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002058</t>
+  </si>
+  <si>
+    <t>linguistic literacy competence</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000016</t>
+  </si>
+  <si>
+    <t>disposition</t>
+  </si>
+  <si>
+    <t>linguistic literacy</t>
+  </si>
+  <si>
+    <t>A disposition borne by a human being that (1) has a linguistic competence as a dispositional part and (2) if realized, is realized by the bearer's achievement of some personal goal.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000927</t>
+  </si>
+  <si>
+    <t>vocal linguistic concretization utilization process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002063</t>
+  </si>
+  <si>
+    <t>linguistic concretization-utilization process</t>
+  </si>
+  <si>
+    <t>vocalizing</t>
+  </si>
+  <si>
+    <t>A linguistic concretization utilization process where the GDC includes words or expressions of a language and is concretized as sound waves in the air which are generated by the participant.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000150</t>
+  </si>
+  <si>
+    <t>community living health care facility</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000102</t>
+  </si>
+  <si>
+    <t>health care facility</t>
+  </si>
+  <si>
+    <t>long-term healthcare facility</t>
+  </si>
+  <si>
+    <t>A health care facility that also bears a residence function and thus is one in which the patients are also residents of the facility.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000224</t>
+  </si>
+  <si>
+    <t>electronic health record data set</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0000100</t>
+  </si>
+  <si>
+    <t>homogenous data collection</t>
+  </si>
+  <si>
+    <t>EHR data set</t>
+  </si>
+  <si>
+    <t>A data set whose members are obtained from one or more electronic health records.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002048</t>
+  </si>
+  <si>
+    <t>undergraduate higher education program</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002042</t>
+  </si>
+  <si>
+    <t>higher education program</t>
+  </si>
+  <si>
+    <t>undergraduate education program</t>
+  </si>
+  <si>
+    <t>A higher education plan specification that specifies the awarding of an associates or bachelors degree in the United States or equivalent degrees in other nations, and specifies as a pre-requisite the completion of some secondary education program.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002049</t>
+  </si>
+  <si>
+    <t>graduate higher education program</t>
+  </si>
+  <si>
+    <t>graduate education program</t>
+  </si>
+  <si>
+    <t>A higher education plan specification that specifies the awarding of a graduate certificate or degree, and specifies as a pre-requisite the awarding of an undergraduate degree.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000580</t>
   </si>
   <si>
     <t>looking up a centrally registered identifier</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OBI_0000011</t>
-[...2 lines deleted...]
-    <t>planned process</t>
+    <t>http://purl.obolibrary.org/obo/COB_0000035</t>
+  </si>
+  <si>
+    <t>completely executed planned process</t>
   </si>
   <si>
     <t>looking up a CRID</t>
   </si>
   <si>
     <t>A planned process in which a request to a CRID registry is made to return the information associated with a CRID symbol</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000005</t>
   </si>
   <si>
     <t>objective specification</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000033</t>
   </si>
   <si>
     <t>directive information entity</t>
   </si>
   <si>
     <t>goal specification</t>
   </si>
   <si>
     <t>A directive information entity that describes an intended process endpoint. When part of a plan specification the concretization is realized in a planned process in which the bearer tries to effect the world so that the process endpoint is achieved.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000027</t>
   </si>
   <si>
+    <t>data entity</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0000030</t>
+  </si>
+  <si>
+    <t>information content entity</t>
+  </si>
+  <si>
     <t>data item</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/IAO_0000030</t>
-[...8 lines deleted...]
-    <t>An information content entity that is intended to be a truthful statement about something (modulo, e.g., measurement precision or other systematic errors) and is constructed/acquired by a method which reliably tends to produce (approximately) truthful statements.</t>
+    <t>An information content entity that is intended to be one or more truthful statement(s) about something (modulo, e.g., measurement precision or other systematic errors) and is constructed/acquired by a method which reliably tends to produce (approximately) truthful statements.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0001000</t>
+  </si>
+  <si>
+    <t>data collection</t>
+  </si>
+  <si>
+    <t>data set</t>
+  </si>
+  <si>
+    <t>A data item that is an aggregate of other data items of the same type that have something in common. Averages and distributions can be determined for data sets.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000132</t>
   </si>
   <si>
     <t>lot number</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000028</t>
   </si>
   <si>
     <t>symbol</t>
   </si>
   <si>
     <t>batch number</t>
   </si>
   <si>
     <t>A lot number is an information content entity which is an identical sequence of character borne by part of manufactured product or its packaging for each instances of a product class in a discrete batch of an item. Lot numbers are usually assigned to each separate production run of an item. Manufacturing as a lot might be due to a variety of reasons, for example,  a single process during which many individuals are made from the same portion of source material. Lot numbers can be encoded in a pattern  of other information objects, such as bar codes, numerals, or patterns of dots.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000184</t>
   </si>
   <si>
     <t>scatter plot</t>
   </si>
@@ -435,104 +567,104 @@
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000579</t>
   </si>
   <si>
     <t>centrally registered identifier registry</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0020020</t>
   </si>
   <si>
     <t>code set</t>
   </si>
   <si>
     <t>CRID registry</t>
   </si>
   <si>
     <t>A code set of CRID records, each consisting of a CRID symbol and additional information which was recorded in the code set through an assigning a centrally registered identifier process.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000584</t>
   </si>
   <si>
     <t>time sampled measurement data set</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/IAO_0000100</t>
-[...4 lines deleted...]
-  <si>
     <t>experimental time series</t>
   </si>
   <si>
     <t>A data set that is an aggregate of data recording some measurement at a number of time points. The time series data set is an ordered list of pairs of time measurement data and the corresponding measurement data acquired at that time.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OBI_0000070</t>
-[...10 lines deleted...]
-  <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000679</t>
   </si>
   <si>
     <t>average value</t>
   </si>
   <si>
     <t>arithmetic mean</t>
   </si>
   <si>
     <t>A  data item that is produced as the output of an averaging data transformation and represents the average value of the input data.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000968</t>
   </si>
   <si>
     <t>device</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000040</t>
   </si>
   <si>
     <t>material entity</t>
   </si>
   <si>
     <t>instrument</t>
   </si>
   <si>
     <t>A material entity that is designed to perform a function in a scientific investigation, but is not a reagent.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/OBI_0200000</t>
+  </si>
+  <si>
+    <t>data transformation</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/COB_0000082</t>
+  </si>
+  <si>
+    <t>planned process</t>
+  </si>
+  <si>
+    <t>data processing</t>
+  </si>
+  <si>
+    <t>A completely executed planned process that produces output data from input data.</t>
+  </si>
+  <si>
     <t>proper name</t>
   </si>
   <si>
     <t>An information content entity that is the outcome of a dubbing process and is used to refer to one instance of entity shared by a group of people to refer to that individual entity.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0020010</t>
   </si>
   <si>
     <t>identifier creating process</t>
   </si>
   <si>
     <t>naming</t>
   </si>
   <si>
     <t>A planned process that provides a reference to an individual entity shared by a group of subscribers to refer to that individual entity.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/APOLLO_SV_00000796</t>
   </si>
   <si>
     <t>dataset creating</t>
   </si>
   <si>
     <t>dataset creation</t>
@@ -543,236 +675,479 @@
   <si>
     <t>http://purl.obolibrary.org/obo/GEO_000000396</t>
   </si>
   <si>
     <t>sovereign state</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000111</t>
   </si>
   <si>
     <t>governmental organization</t>
   </si>
   <si>
     <t>nation state</t>
   </si>
   <si>
     <t>A governmental organization with a defined territory on which it exercises internal and external sovereignty, a permanent population, a government, and the capacity to enter into relations with other sovereign states.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OMRSE_00000013</t>
   </si>
   <si>
     <t>physician role</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OMRSE_00000012</t>
-[...2 lines deleted...]
-    <t>health care provider role</t>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000300</t>
+  </si>
+  <si>
+    <t>institutional health care provider role</t>
   </si>
   <si>
     <t>physician</t>
   </si>
   <si>
-    <t>A health care role borne by a human being and realized by promoting, maintaining, or restoring human health through the study, diagnosis, and treatment of disease, injury and other physical and mental impairments.</t>
+    <t>An institutional health care provider role borne by a human being and realized by promoting, maintaining or restoring human health through the study, diagnosis, and treatment of disease, injury and other physical and mental impairments.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0020016</t>
   </si>
   <si>
     <t>given name</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0020015</t>
   </si>
   <si>
     <t>personal name</t>
   </si>
   <si>
     <t>first name</t>
   </si>
   <si>
     <t>A personal name that specifies and differentiates between members of a group of individuals, especially in a family, all of whose members usually share the same family name (surname). A given name is purposefully given, usually by a child's parents at or near birth, in contrast to an inherited one such as a family name</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0020017</t>
   </si>
   <si>
     <t>family name</t>
   </si>
   <si>
     <t>surname</t>
   </si>
   <si>
     <t>An identifier that is typically a part of a person's name which has been passed, according to law or custom, from one or both parents to their children.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0021022</t>
   </si>
   <si>
     <t>deontic declaration performer role</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0021023</t>
   </si>
   <si>
     <t>power role</t>
   </si>
   <si>
     <t>declaration performer role</t>
   </si>
   <si>
     <t>A power role inhering in a human being or an organization or an aggregate of any of the aforementioned that is realized by the bearer being the agent in a deontic declaration.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000000</t>
+  </si>
+  <si>
+    <t>social security number</t>
+  </si>
+  <si>
+    <t>SSN</t>
+  </si>
+  <si>
+    <t>Social Security Number(SSN) is a Centrally Registered IDentifier that is a nine-digit number issued to U.S. citizens, permanent residents, and temporary (working) residents under section 205(c) of the Social Security Act, codified as 42 U.S.C. § 405(c). The number is issued to an individual by the Social Security Administration, an independent agency of the United States government. Its primary purpose is to track individuals for Social Security purposes.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/OMRSE_00000010</t>
   </si>
   <si>
-    <t>human health care role</t>
-[...2 lines deleted...]
-    <t>http://purl.obolibrary.org/obo/OMRSE_00000024</t>
+    <t>health care role</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002072</t>
   </si>
   <si>
     <t>role in human social processes</t>
   </si>
   <si>
-    <t>health care role</t>
-[...2 lines deleted...]
-    <t>A role in human social processes that is realized by health care processes such as seeking or providing treatment for disease and injury, diagnosing disease and injury, and undergoing diagnosis.</t>
+    <t>A role in human social processes that is realized by health care processes such as seeking or providing treatment for disease and injury, diagnosing disease and injury, or undergoing diagnosis.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OMRSE_00000011</t>
   </si>
   <si>
     <t>patient role</t>
   </si>
   <si>
     <t>patient</t>
   </si>
   <si>
-    <t>A role borne by an organism and that is realized by presenting to a health care provider in a clinical encounter.</t>
+    <t>A health care role borne by an organism and that is realized by presenting to a health care provider in a clinical encounter.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OMRSE_00000014</t>
   </si>
   <si>
     <t>nurse role</t>
   </si>
   <si>
     <t>nurse</t>
   </si>
   <si>
-    <t>A health care role borne by a human being and realized by the care of individuals, families, and communities so they may attain, maintain, or recover optimal health and quality of life.</t>
+    <t>An institutional health care role borne by a human being and realized by the care of individuals, families, and communities so they may attain, maintain, or recover optimal health and quality of life.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000066</t>
+  </si>
+  <si>
+    <t>pediatric trauma patient role</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000073</t>
+  </si>
+  <si>
+    <t>trauma patient role</t>
+  </si>
+  <si>
+    <t>pediatric trauma patient</t>
+  </si>
+  <si>
+    <t>A trauma patient role that inheres in a homo sapiens who is under the age of 15 years.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OMRSE_00000067</t>
   </si>
   <si>
     <t>injured patient role</t>
   </si>
   <si>
     <t>injured patient</t>
   </si>
   <si>
     <t>A patient role that inheres an organism suffering one or more injuries.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000072</t>
+  </si>
+  <si>
+    <t>physiatrist role</t>
+  </si>
+  <si>
+    <t>physiatrist</t>
+  </si>
+  <si>
+    <t>A physician role that is created by training and certification in rehabilitation/physical medicine and that is realized by the provision of or supervising of the provision of rehabilitation or physical therapy to a patient.</t>
+  </si>
+  <si>
+    <t>trauma patient</t>
+  </si>
+  <si>
+    <t>A patient role that inheres in an organism with some non-superficial traumatic injury.  The role is realized by admision to a hospital, transfer from one hospital to another for the purpose of trauma care, or has death as a result of the traumatic injury.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000077</t>
+  </si>
+  <si>
+    <t>obsolete_OMRSE_00000077</t>
+  </si>
+  <si>
+    <t>employee</t>
+  </si>
+  <si>
+    <t>A role in human social processes that, if realized, is realized when the bearer provides labor or services in exchange for a wage or salary as specified by some deontic declaration.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000086</t>
+  </si>
+  <si>
+    <t>human role within an organization</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000001</t>
+  </si>
+  <si>
+    <t>human social role</t>
+  </si>
+  <si>
+    <t>human organizational role</t>
+  </si>
+  <si>
+    <t>A human social role that is created by a deontic declaration performed by an organization.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/OMRSE_00000126</t>
   </si>
   <si>
     <t>patient discharge</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0021001</t>
   </si>
   <si>
     <t>deontic document act</t>
   </si>
   <si>
     <t>discharge process</t>
   </si>
   <si>
     <t>A deontic document act that concludes an inpatient encounter.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000500</t>
+  </si>
+  <si>
+    <t>job role data item</t>
+  </si>
+  <si>
+    <t>employment data item</t>
+  </si>
+  <si>
+    <t>A data item that is about a person's job role and/or its realization.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000336</t>
   </si>
   <si>
     <t>hospitalization duration</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/APOLLO_SV_00000243</t>
   </si>
   <si>
     <t>duration</t>
   </si>
   <si>
     <t>length of stay</t>
   </si>
   <si>
     <t>A duration that specifies the temporal extension of a hospital stay.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000249</t>
+  </si>
+  <si>
+    <t>birth attendant role</t>
+  </si>
+  <si>
+    <t>skilled birth attendant role</t>
+  </si>
+  <si>
+    <t>An institutional health care provider role that is realized in maintaining the health of a human being during their pregnancy and both them and the neonate during labor, delivery, and postpartum.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000289</t>
+  </si>
+  <si>
+    <t>human traveler role</t>
+  </si>
+  <si>
+    <t>human traveller role</t>
+  </si>
+  <si>
+    <t>A role that if realized, is realized by the bearer participating in human travel.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000291</t>
+  </si>
+  <si>
+    <t>gender category</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000267</t>
+  </si>
+  <si>
+    <t>social category</t>
+  </si>
+  <si>
+    <t>gender group</t>
+  </si>
+  <si>
+    <t>A social category demarcated by some gender categorization scheme.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000008</t>
+  </si>
+  <si>
+    <t>male gender role</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000007</t>
+  </si>
+  <si>
+    <t>gender role</t>
+  </si>
+  <si>
+    <t>male gender</t>
+  </si>
+  <si>
+    <t>A gender role borne by a human being that is realized in behaviour which is considered socially appropriate for individuals of the male sex in the context of the culture in question.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000009</t>
+  </si>
+  <si>
+    <t>female gender role</t>
+  </si>
+  <si>
+    <t>female gender</t>
+  </si>
+  <si>
+    <t>A gender role borne by a human being that is realized in behaviour which is considered socially appropriate for individuals of the female sex in the context of the culture in question.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000361</t>
   </si>
   <si>
     <t>municipality</t>
   </si>
   <si>
     <t>village</t>
   </si>
   <si>
     <t>A governmental organization administers a settlement of human beings with defined boundaries.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000381</t>
   </si>
   <si>
     <t>international classification of diseases tenth revision additional external cause code</t>
   </si>
   <si>
     <t>ICD-10 additional external cause code</t>
   </si>
   <si>
     <t>An identifier that denotes one or more external causes in addition to the primary external cause of an injury where necessary using an ICD-10 code.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000384</t>
   </si>
   <si>
     <t>abbreviated injury scale code</t>
   </si>
   <si>
     <t>AIS code</t>
   </si>
   <si>
     <t>An information content entity that reports a patient's injuries assessing nine body regions and scoring injuries on a six point scale.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000202</t>
+  </si>
+  <si>
+    <t>cancer summary staging</t>
+  </si>
+  <si>
+    <t>tumor summary staging</t>
+  </si>
+  <si>
+    <t>A planned process of determining the extent to which a cancer disease has developed by growing and spreading throughout an organism.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002029</t>
+  </si>
+  <si>
+    <t>education process</t>
+  </si>
+  <si>
+    <t>learning process</t>
+  </si>
+  <si>
+    <t>A planned process with an active participant who acquires mental representations of information content entities, which had no previous mental representation in the cognitive system, and through repeated use or application of these information content entities either (1) becomes the bearer of a new instance of some type of capability, and the participant was not previously the bearer of that instance of that type of capability, (2) "improves" an existing capability as demonstrated through realization(s) of that capability, and/or (3) loses a capability whose realization is considered negative.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002033</t>
+  </si>
+  <si>
+    <t>early childhood education plan specification</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002031</t>
+  </si>
+  <si>
+    <t>educational program</t>
+  </si>
+  <si>
+    <t>preschool education program</t>
+  </si>
+  <si>
+    <t>An educational program whose intended active participant, when a concretization of it is realized, is a human child of age birth to 8 years or a human fetus prior to birth.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002034</t>
+  </si>
+  <si>
+    <t>primary education program</t>
+  </si>
+  <si>
+    <t>elementary education</t>
+  </si>
+  <si>
+    <t>An education plan specification with one or more primary education objective specifications as parts, and these are the only objective specifications it has as parts.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002043</t>
+  </si>
+  <si>
+    <t>higher education objective</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002030</t>
+  </si>
+  <si>
+    <t>educational objective</t>
+  </si>
+  <si>
+    <t>post-secondary education objective</t>
+  </si>
+  <si>
+    <t>An educational objective specification that has a concretization that, when realized, confers on the active participant skills and knowledge in a specialized discipline, and culminates in the awarding of an academic degree.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000299</t>
+  </si>
+  <si>
+    <t>nationality category</t>
+  </si>
+  <si>
+    <t>nationality group</t>
+  </si>
+  <si>
+    <t>A social category demarcated by some nationality categorization scheme.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000380</t>
   </si>
   <si>
     <t>international classification of diseases tenth revision place of occurrence external cause code</t>
   </si>
   <si>
     <t>ICD-10 place of occurrence external cause code</t>
   </si>
   <si>
     <t>An iidentifier that denotes the location of the traumatic injury through a code</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000708</t>
   </si>
   <si>
     <t>ORCID identifier</t>
   </si>
   <si>
     <t>Open Researcher and Contributor Identifier</t>
   </si>
   <si>
     <t>A centrally registered identifier that is issued by ORCID (https://orcid.org/) and used to persistantly identify oneself as a human researcher or contributor.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000376</t>
@@ -1125,56 +1500,89 @@
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_8000011</t>
   </si>
   <si>
     <t>external import ontology module</t>
   </si>
   <si>
     <t>external import</t>
   </si>
   <si>
     <t>An imported ontology module that is derived from an external ontology. Derivation methods include the OWLAPI SLME approach.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_8000012</t>
   </si>
   <si>
     <t>species subset ontology module</t>
   </si>
   <si>
     <t>taxon subset</t>
   </si>
   <si>
     <t>A subset ontology that is crafted to either include or exclude a taxonomic grouping of species.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000237</t>
+  </si>
+  <si>
+    <t>exchange of ownership</t>
+  </si>
+  <si>
+    <t>barter</t>
+  </si>
+  <si>
+    <t>A planned process whereby one agent (or active participant) or a group of agents transfer ownership of some property to another agent (or active participant) or group of agents in the process, who in return transfer ownership of some their property to the first agent (or active participant).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000238</t>
+  </si>
+  <si>
+    <t>financial transaction</t>
+  </si>
+  <si>
+    <t>monetary transaction</t>
+  </si>
+  <si>
+    <t>A planned process whereby one participant partly or completely fulfills an obligation to another participant by transferring ownership of some other debt obligation, which is typically money.</t>
+  </si>
+  <si>
     <t>code map</t>
   </si>
   <si>
     <t>An information content entity that is a collection of other information content entities that has been created to identify or annotate things in a specified domain, and where the intention of its creators is that the collection has a one-to-one correspondence with those things.</t>
   </si>
   <si>
+    <t>A data entity that consists of multiple data entities.</t>
+  </si>
+  <si>
+    <t>human role within a health care organization</t>
+  </si>
+  <si>
+    <t>A human role within an organization that itself bears a healthcare provider organization role.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000273</t>
   </si>
   <si>
     <t>free-standing governmental agency</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000271</t>
   </si>
   <si>
     <t>governmental agency</t>
   </si>
   <si>
     <t>free-standing government agency</t>
   </si>
   <si>
     <t>A governmental agency that is not reporting to any specific departmental part of government.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000274</t>
   </si>
   <si>
     <t>governmental department</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000126</t>
@@ -1332,51 +1740,51 @@
   <si>
     <t>trauma program manager role</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000023</t>
   </si>
   <si>
     <t>role</t>
   </si>
   <si>
     <t>TPM role</t>
   </si>
   <si>
     <t>A role borne by a human healthcare provider that, if realized is realized by managing the operation of the trauma service, including: supervision of trauma registry, trauma case managers, and support staff; coordination with hospital administration and medical staff; coordination of trauma quality improvement functions; preparation of trauma designation/verification applications, documentation and required reporting; and trauma-specific education and training.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000021</t>
   </si>
   <si>
     <t>trauma medical director role</t>
   </si>
   <si>
     <t>TMD role</t>
   </si>
   <si>
-    <t>A human health care role borne by a physician that, if realized, is realized by having the authority to direct and oversee the management all aspects of the trauma service.</t>
+    <t>A human role within an organization borne by a physician that, if realized, is realized by having the authority to direct and oversee the management all aspects of the trauma service.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000025</t>
   </si>
   <si>
     <t>level 1 trauma center role</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000029</t>
   </si>
   <si>
     <t>trauma center role</t>
   </si>
   <si>
     <t>level I trauma center role</t>
   </si>
   <si>
     <t>A Level I trauma center role is a trauma center role that is borne by a hospital and that is the specified output of a Level I trauma center designation. If realized, it is realized by providing trauma care and education in accordance with the requirements for Level I trauma centers by the designating organization.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000026</t>
   </si>
   <si>
     <t>level 2 trauma center role</t>
   </si>
@@ -1452,77 +1860,65 @@
   <si>
     <t>A role that is borne by a person that also bears a emergency medicine physician role and, if realized, is realized by providing management and leadership for the clinical department that providie emergency care to ill and injured patients.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000062</t>
   </si>
   <si>
     <t>hospital governing body role</t>
   </si>
   <si>
     <t>hospital board role</t>
   </si>
   <si>
     <t>A role that inheres in an organization and that, if realized, is realized by its bearer overseeing the overall operation of a hospital.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000063</t>
   </si>
   <si>
     <t>chief executive officer role</t>
   </si>
   <si>
     <t>managing director</t>
   </si>
   <si>
-    <t>A role that is borne by a human being and that, if realized, is realized by managing an organization as the final decision maker for day to day operations and the bearer of which is held accountable for the organizations performance.</t>
+    <t>A human role within an organization that is borne by a human being and that, if realized, is realized by managing an organization as the final decision maker for day to day operations and the bearer of which is held accountable for the organizations performance.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000072</t>
   </si>
   <si>
     <t>trauma quality improvement and performance improvement plan specification</t>
   </si>
   <si>
     <t>trauma QI/PI plan specification</t>
   </si>
   <si>
     <t>A plan specification that prescribes educational processes to identify, monitor, and address potential opportunities to improve trauma care.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OOSTT_00000073</t>
-[...10 lines deleted...]
-  <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000088</t>
   </si>
   <si>
     <t>continuing trauma education plan specification</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000049</t>
   </si>
   <si>
     <t>continuing medical education plan specification</t>
   </si>
   <si>
     <t>continuing trauma education plan</t>
   </si>
   <si>
     <t>A continuing medical education plan specification that has a continuing trauma education objective specification as parts.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000094</t>
   </si>
   <si>
     <t>trauma system plan specification</t>
   </si>
   <si>
     <t>trauma system plan</t>
@@ -1617,353 +2013,527 @@
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000288</t>
   </si>
   <si>
     <t>training certificate</t>
   </si>
   <si>
     <t>ATNC certificate</t>
   </si>
   <si>
     <t>A training certificate that is a specified output of a person participating in an advanced trauma care for nurses program and that certifies successful completion of the program.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000192</t>
   </si>
   <si>
     <t>abbreviated injury scale training course plan specification</t>
   </si>
   <si>
     <t>AAAM course plan specification</t>
   </si>
   <si>
     <t>A plan specification that specifies the content, methodology, and evaluation of a training course teaching the Abbreviated Injury Scale (AIS), informs about coding rules and conventions, and discusses methods for assessing the multiple injury patient.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OOSTT_00000193</t>
-[...10 lines deleted...]
-  <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000200</t>
   </si>
   <si>
     <t>practice-based learning course plan specification</t>
   </si>
   <si>
     <t>practice-based learning course plan</t>
   </si>
   <si>
     <t>A plan specification that specifies the content, methodology, and evaluation of a course that aims to teach students about a subject through the experience of solving an open-ended problem found in trigger material.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000236</t>
   </si>
   <si>
     <t>certified registered nurse anesthetist role</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000235</t>
   </si>
   <si>
     <t>advanced practice registered nurse role</t>
   </si>
   <si>
     <t>CRNA role</t>
   </si>
   <si>
     <t>An advanced practice registered nurse role that is the specified outcome of an accredition process with the Council of Accreditation in the United States of American and depends on graduate level education and board certification in anesthesiology.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000238</t>
   </si>
   <si>
     <t>genitourinary surgeon role</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OOSTT_00000089</t>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000139</t>
   </si>
   <si>
     <t>surgeon role</t>
   </si>
   <si>
     <t>urologist</t>
   </si>
   <si>
     <t>A surgeon role borne by a human being and that, if realized, is realized by its bearer using operative manual and instrumental techniques on the genitourinary system of a patient to investigate or treat a pathological condition such as disease or injury, to help improve bodily function or appearance or to repair unwanted ruptured areas.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000253</t>
   </si>
   <si>
     <t>trauma system creation objective specification</t>
   </si>
   <si>
     <t>trauma system creation objective</t>
   </si>
   <si>
     <t>An objective specification to bring about the existence of an organization of organizations and healthcare providers to facilitate and coordinate a multidisciplinary response to severe injury.</t>
   </si>
   <si>
     <t>government agency</t>
   </si>
   <si>
     <t>A government organization that is part of the machinery of government and that is responsible for the oversight and administration of specific functions. The governmental agencies are given the authority to fulfill those responsibilities by the government.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000272</t>
   </si>
   <si>
     <t>non-governmental organization</t>
   </si>
   <si>
     <t>non-government organization</t>
   </si>
   <si>
     <t>An organization that is not a governmental agency, not an organizational member of the machinery of government, and not part of the government.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000269</t>
+  </si>
+  <si>
+    <t>racial category</t>
+  </si>
+  <si>
+    <t>racial group</t>
+  </si>
+  <si>
+    <t>A social category demarcated by some racial categorization scheme.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000271</t>
+  </si>
+  <si>
+    <t>ethnic category</t>
+  </si>
+  <si>
+    <t>ethnic group</t>
+  </si>
+  <si>
+    <t>A social category demarcated by some ethnic categorization scheme.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000285</t>
+  </si>
+  <si>
+    <t>occupation activity</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000015</t>
+  </si>
+  <si>
+    <t>process</t>
+  </si>
+  <si>
+    <t>occupation process</t>
+  </si>
+  <si>
+    <t>A process in which an occupation holder participates that realizes either an occupation disposition or job role.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000343</t>
   </si>
   <si>
     <t>initial oxygen saturation information after admission</t>
   </si>
   <si>
     <t>initial oxygen saturation</t>
   </si>
   <si>
     <t>An data item that is the outcome of an oxygen saturation measurement process that takes place no more than 30 minutes after admission to a healthcare provider.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000344</t>
   </si>
   <si>
     <t>initial temperature at admission</t>
   </si>
   <si>
     <t>initial temperature</t>
   </si>
   <si>
     <t>A data item that is the outcome of a temperature measurement process that takes place no more than 30 minutes after admission to a healthcare provider.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000345</t>
   </si>
   <si>
     <t>international classification of diseases tenth revision injury diagnosis</t>
   </si>
   <si>
     <t>ICD-10 injury diagnosis</t>
   </si>
   <si>
     <t>An information content entity that is about an injury borne by a patient and that has an ICD code as a part.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OOSTT_00000351</t>
-[...10 lines deleted...]
-  <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000330</t>
   </si>
   <si>
     <t>nurse practitioner role</t>
   </si>
   <si>
     <t>NP role</t>
   </si>
   <si>
     <t>An advanced practice registered nurse role that if realized is realized by its bearer assessing patient needs, ordering and interpreting diagnostic and laboratory tests, diagnosing illness and disease, prescribing medication and formulating treatment plans.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MONDO_0021113</t>
   </si>
   <si>
     <t>respiratory failure</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MONDO_0005275</t>
   </si>
   <si>
     <t>lung disorder</t>
   </si>
   <si>
     <t>The significant impairment of gas exchange within the lungs resulting in hypoxia, hypercarbia, or both, to the extent that organ tissue perfusion is severely compromised. Causes include chronic obstructive pulmonary disease, asthma, emphysema, acute respiratory distress syndrome, pneumonia, pulmonary edema, pneumothorax, and congestive heart failure. Treatment requires intubation and mechanical ventilation until the time the lungs recover sufficient function.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000389</t>
   </si>
   <si>
     <t>cardiac arrest with cardiopulmonary resuscitation</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_1110122</t>
   </si>
   <si>
     <t>pathologic process</t>
   </si>
   <si>
     <t>A pathological process that is the realization of cardiac arrest after hospital arrival and the individual undergoing cardiac arrest receives cardiopulmonary resuscitation.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/OAE_0000002</t>
+  </si>
+  <si>
+    <t>medical intervention</t>
+  </si>
+  <si>
+    <t>medical intervention is a planned process that has the goal of diagnosing, preventing or relieving illness or injury.</t>
+  </si>
+  <si>
+    <t>a medical intervention that refers to any series of pre-defined steps that should be followed to achieve a desired result.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/OGMS_0000014</t>
   </si>
   <si>
     <t>clinical finding</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OGMS_0000123</t>
   </si>
   <si>
     <t>clinical data item</t>
   </si>
   <si>
     <t>A representation that is either the output of a clinical history taking or a physical examination or an image finding, or some combination thereof.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/APOLLO_SV_00000008</t>
   </si>
   <si>
     <t>software development</t>
   </si>
   <si>
     <t>A planned process that has specified output a software product and that involves the creation of source code.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000416</t>
   </si>
   <si>
     <t>time measurement datum</t>
   </si>
   <si>
     <t>A measurement datum that quantifies a temporal region that is occupied by a processual entity.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/APOLLO_SV_00000480</t>
+  </si>
+  <si>
+    <t>geographical movement of organism</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0007610</t>
+  </si>
+  <si>
+    <t>behavior</t>
+  </si>
+  <si>
+    <t>A behavior of one or more organisms that is characterized by the displacement from one geographic region to some target geographic region, and is the realization of either a biological function or (a concretization of) an objective specification.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/APOLLO_SV_00000532</t>
+  </si>
+  <si>
+    <t>human travel</t>
+  </si>
+  <si>
+    <t>A geographical migration of an organism belonging to the species Homo sapiens.</t>
+  </si>
+  <si>
     <t>http://www.ontologyrepository.com/CommonCoreOntologies/Government</t>
   </si>
   <si>
     <t>government</t>
   </si>
   <si>
     <t>An Organization that exercises executive, legislative, or judicial authority over a Geopolitical Entity.</t>
   </si>
   <si>
     <t>An identifier that denotes some postal delivery route, some aggregate of postal delivery routes or a geographical region and was created for the purpose of sorting and delivering mail.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000647</t>
   </si>
   <si>
     <t>Postal delivery route</t>
   </si>
   <si>
     <t>A plan specification that if realized, is realized by the delivery of mail to some facility or mailbox within some geographical region.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MAXO_0000034</t>
   </si>
   <si>
     <t>therapeutic procedure by site</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MAXO_0000002</t>
   </si>
   <si>
     <t>therapeutic procedure</t>
   </si>
   <si>
     <t>All manners of treatment to relieve illness and injury of a particular body site or system.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000395</t>
   </si>
   <si>
     <t>bloodstream infection</t>
   </si>
   <si>
     <t>An infection that is caused by bacteria or fungi being present in the bloodstream.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000925</t>
+  </si>
+  <si>
+    <t>self-identity</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000278</t>
+  </si>
+  <si>
+    <t>social identity</t>
+  </si>
+  <si>
+    <t>A social identity that a person has about themselves.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000926</t>
+  </si>
+  <si>
+    <t>group identity</t>
+  </si>
+  <si>
+    <t>A social identity that a group holds about itself.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000928</t>
+  </si>
+  <si>
+    <t>verbal communication</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002068</t>
+  </si>
+  <si>
+    <t>communication</t>
+  </si>
+  <si>
+    <t>A communication where one or more linguistic concretization utilization parts are vocal linguistic concretization utilization processes.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000929</t>
+  </si>
+  <si>
+    <t>household income</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002061</t>
+  </si>
+  <si>
+    <t>monetary human income data item</t>
+  </si>
+  <si>
+    <t>A monetary human income data item that is about the sum of earnings for all the persons in a household.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000930</t>
+  </si>
+  <si>
+    <t>family income</t>
+  </si>
+  <si>
+    <t>A household income that is about the sum of earnings of members of a household who are related by birth, marriage, or adoption.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000931</t>
+  </si>
+  <si>
+    <t>poverty line</t>
+  </si>
+  <si>
+    <t>A data item of income level that is calculated based on what level of income is minimally adequate to afford basic necessities, such as housing or food.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000306</t>
+  </si>
+  <si>
+    <t>categorical household wealth index</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000506</t>
+  </si>
+  <si>
+    <t>socio-economic data item</t>
+  </si>
+  <si>
+    <t>A socio-economic data item about a household's cumulative living standard represented in a categorical datum. The wealth index is calculated using data on a household's ownership of selected assets, such as televisions and bicycles; materials used for housing construction; and types of water access and sanitation facilities.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000307</t>
+  </si>
+  <si>
+    <t>numerical household wealth index</t>
+  </si>
+  <si>
+    <t>A socio-economic data item of a household's cumulative living standard represented in a numerical datum.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000308</t>
+  </si>
+  <si>
+    <t>household assets data item</t>
+  </si>
+  <si>
+    <t>A socio-economic data item about the possessions of a household that have monetary value and that is the output of a financial valuation process.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000310</t>
+  </si>
+  <si>
+    <t>purely gestural communication</t>
+  </si>
+  <si>
+    <t>A communication carried out only through gesturing.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000001</t>
+  </si>
+  <si>
+    <t>quality</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000020</t>
+  </si>
+  <si>
+    <t>specifically dependent continuant</t>
+  </si>
+  <si>
+    <t>A dependent entity that inheres in a bearer by virtue of how the bearer is related to other entities</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/PATO_0000051</t>
   </si>
   <si>
     <t>morphology</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PATO_0001241</t>
   </si>
   <si>
     <t>physical object quality</t>
   </si>
   <si>
     <t>A quality of a single physical entity inhering in the bearer by virtue of the bearer's size or shape or structure.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PATO_0001018</t>
   </si>
   <si>
     <t>physical quality</t>
   </si>
   <si>
     <t>A quality of a physical entity that exists through action of continuants at the physical level of organisation in relation to other entities.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000019</t>
   </si>
   <si>
-    <t>quality</t>
-[...1 lines deleted...]
-  <si>
     <t>A quality which inheres in a continuant.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MONDO_0000001</t>
   </si>
   <si>
     <t>disease</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/BFO_0000016</t>
-[...4 lines deleted...]
-  <si>
     <t>A disease is a disposition to undergo pathological processes that exists in an organism because of one or more disorders in that organism.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MONDO_0000270</t>
   </si>
   <si>
     <t>lower respiratory tract disorder</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MONDO_0005087</t>
   </si>
   <si>
     <t>respiratory system disorder</t>
   </si>
   <si>
     <t>A disease involving the lower respiratory tract.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MONDO_0000473</t>
   </si>
   <si>
     <t>arterial disorder</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MONDO_0005385</t>
@@ -2166,62 +2736,396 @@
   <si>
     <t>A substance-specific organic brain syndrome that follows the discontinuation of administration or use, or reduction in intake of a substance (including alcohol, prescribed medications and recreational drugs). Syndrome manifests with diverse, often painful physical and psychological symptoms, which include but not limited to intense drug craving, anxiety, depression, insomnia, nausea, perspiration, body aches, tremors, hallucinations, and convulsions.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MONDO_0006502</t>
   </si>
   <si>
     <t>acute respiratory distress syndrome</t>
   </si>
   <si>
     <t>Progressive and life-threatening pulmonary distress in the absence of an underlying pulmonary condition, usually following major trauma or surgery. Cases of neonatal respiratory distress syndrome are not included in this definition.</t>
   </si>
   <si>
     <t>Any variation from the normal rate or rhythm (which may include the origin of the impulse and/or its subsequent propagation) in the heart.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MONDO_0043218</t>
   </si>
   <si>
     <t>neurovascular disorder</t>
   </si>
   <si>
     <t>A disorder resulting from inadequate blood flow in the vessels that supply the brain. Representative examples include cerebrovascular ischemia, cerebral embolism, and cerebral infarction.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000142</t>
+  </si>
+  <si>
+    <t>human traveling information</t>
+  </si>
+  <si>
+    <t>An information content entity that is about human travel.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000144</t>
+  </si>
+  <si>
+    <t>family identifier</t>
+  </si>
+  <si>
+    <t>A symbol that denotes a family.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000146</t>
+  </si>
+  <si>
+    <t>employment process</t>
+  </si>
+  <si>
+    <t>A planned process in which the bearer of an employer role provides wages or salary to the bearer of an employee roll in fullfillment of the arrangements specified in some declaration</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000148</t>
+  </si>
+  <si>
+    <t>adult foster home facility</t>
+  </si>
+  <si>
+    <t>A facility that is run by an adult foster home organization and is the bearer of an adult foster home organization</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000151</t>
+  </si>
+  <si>
+    <t>registered nurse role</t>
+  </si>
+  <si>
+    <t>A nurse role that requires successful completion of some nursing education program and some nursing license examination.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000152</t>
+  </si>
+  <si>
+    <t>skilled nursing encounter</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OGMS_0000097</t>
+  </si>
+  <si>
+    <t>health care encounter</t>
+  </si>
+  <si>
+    <t>A heatlh care encounter that occurs in a skilled nursing facility.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000153</t>
+  </si>
+  <si>
+    <t>assistive care encounter</t>
+  </si>
+  <si>
+    <t>They include assistance with activities of daily living, assistance with instrumental activities of daily living, medication assistance, and health support
+http://ahca.myflorida.com/Medicaid/acs/index.shtml</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000157</t>
+  </si>
+  <si>
+    <t>assisted living facility</t>
+  </si>
+  <si>
+    <t>A facility that is run by an assisted living facility organization and is the bearer of an assisted living facility function.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000159</t>
+  </si>
+  <si>
+    <t>post-acute health care encounter</t>
+  </si>
+  <si>
+    <t>A health care encounter that provide medical and supportive services after a patient leaves an acute care setting. The aim of the post-acute health care encounter it to help the patient recover or regain independence.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000161</t>
+  </si>
+  <si>
+    <t>leaving a health care facility after receiving care</t>
+  </si>
+  <si>
+    <t>A process (1) where the active participant, who at the beginning of the process is located in a healthcare facility, exits the facility and no longer stands in a "located in" relationship to the facility and (2) is immediately preceded by a healthcare encounter in which the active participant also participated.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000166</t>
+  </si>
+  <si>
+    <t>home health care encounter</t>
+  </si>
+  <si>
+    <t>A health care encounter that occurs in the housing unit where the patient resides.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/IAO_0020027</t>
   </si>
   <si>
     <t>owner role</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OMRSE_00002072</t>
-[...1 lines deleted...]
-  <si>
     <t>A role in a human social process that, when it is realized, is realized when the bearer exercises control over some entity, where this control is permitted by one or more deontic roles, which this role has a continuant part.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000221</t>
+  </si>
+  <si>
+    <t>residence ZIP code information content entity</t>
+  </si>
+  <si>
+    <t>An information content entity that is about some geographical region, in which a postal delivery route denoted by a particular ZIP code is realized, and that is the specified output of a disclosure of residence.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000223</t>
+  </si>
+  <si>
+    <t>disclosure of residence</t>
+  </si>
+  <si>
+    <t>A social act that creates an information content entity that is about some geographical region in which a human being dwells.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000225</t>
+  </si>
+  <si>
+    <t>health care claim data set</t>
+  </si>
+  <si>
+    <t>A data set whose members are the specified output of some process of adjudicating health care insurance claims (and whose inputs are at least partly some members of a health care billing data set).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000226</t>
+  </si>
+  <si>
+    <t>health care billing data set</t>
+  </si>
+  <si>
+    <t>A data set whose members are obtained from billing-related data sources that (i) are generated by a health care organization as a result of internal administrative processes, and (ii) are about services rendered or materials used during some health care encounter.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000227</t>
+  </si>
+  <si>
+    <t>health care administrative process</t>
+  </si>
+  <si>
+    <t>A planned process (i) that is neither a health care process nor an ancillary health care process, and (ii) in which some employee of a health care organization manages, or helps to manage, the performance of tasks that realize the functions of that organization.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000228</t>
+  </si>
+  <si>
+    <t>principal diagnosis-assignment process</t>
+  </si>
+  <si>
+    <t>A health care administrative process that has as input a diagnosis, and has as output a value indicating that diagnosis is about the condition that prompts the admission process that starts the encounter during which the diagnostic process that outputs that diagnosis begins.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000229</t>
+  </si>
+  <si>
+    <t>secondary diagnosis-assignment process</t>
+  </si>
+  <si>
+    <t>A health care administrative process that has as input a diagnosis, and has as output a value indicating that diagnosis is about an underlying condition that is distinct from the condition that prompts the admission process that starts the encounter during which the diagnostic process that outputs that diagnosis begins.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000230</t>
+  </si>
+  <si>
+    <t>county smoking survey plan specification</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OBIB_0000701</t>
+  </si>
+  <si>
+    <t>survey plan specification</t>
+  </si>
+  <si>
+    <t>A survey plan specification that aims to collect information about the smoking behavior or lack thereof of a population on a county level. Concretization of a smoking survey plan that is stratified by county.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000231</t>
+  </si>
+  <si>
+    <t>county smoking survey execution</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OBIB_0000710</t>
+  </si>
+  <si>
+    <t>survey execution</t>
+  </si>
+  <si>
+    <t>A survey execution that realizes the concretization of a smoking survey plan specification that is stratified by county.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000232</t>
+  </si>
+  <si>
+    <t>county smoking survey data</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OBIB_0000667</t>
+  </si>
+  <si>
+    <t>survey data</t>
+  </si>
+  <si>
+    <t>Survey data that is the specified output of a county smoking survey execution.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000233</t>
+  </si>
+  <si>
+    <t>smoking rate calculation</t>
+  </si>
+  <si>
+    <t>A data transformation that has data about the smoking status of a population as its specified input and a percentage or ratio of smokers in that population as a specified output.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000234</t>
+  </si>
+  <si>
+    <t>county smoking rate data</t>
+  </si>
+  <si>
+    <t>A data item that is the specified output of a smoking rate calculation that has data about smoking behavior or lack there of on a county level.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002047</t>
+  </si>
+  <si>
+    <t>kindergarten education program</t>
+  </si>
+  <si>
+    <t>A primary education plan specification that specifies the competencies and information content entities that should be acquired by students in the first year of primary education in the United States.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002050</t>
+  </si>
+  <si>
+    <t>highest level of education is grades 1 through 6 data item</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002045</t>
+  </si>
+  <si>
+    <t>highest level of education data item</t>
+  </si>
+  <si>
+    <t>A highest level of education socio-economic data item that represents the fact that the highest level of education achieved by an individual in the United States is in the range of first through sixth grade.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002051</t>
+  </si>
+  <si>
+    <t>highest level of education is grades 7 through 9 data item</t>
+  </si>
+  <si>
+    <t>A highest level of education socio-economic data item that represents the fact that the highest level of education achieved by an individual in the United States is in the range of seventh (7th) through ninth (9th) grade.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002052</t>
+  </si>
+  <si>
+    <t>highest level of education is grades 10 through 12 data item</t>
+  </si>
+  <si>
+    <t>A highest level of education socio-economic data item that represents the fact that the highest level of education achieved by an individual in the United States is in the range of tenth (10th) through twelfth (12th) grade.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002053</t>
+  </si>
+  <si>
+    <t>highest level of education is completion of undergraduate degree data item</t>
+  </si>
+  <si>
+    <t>A highest level of education socio-economic data item that represents the fact that the highest level of education achieved by an individual in the United States is completion of some undergraduate degree.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002054</t>
+  </si>
+  <si>
+    <t>highest level of education is completion of graduate certificate or degree data item</t>
+  </si>
+  <si>
+    <t>A highest level of education socio-economic data item that represents the fact that the highest level of education achieved by an individual in the United States is completion of some graduate certificate or degree.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002055</t>
+  </si>
+  <si>
+    <t>highest level of education is completion of vocaational education program data item</t>
+  </si>
+  <si>
+    <t>A highest level of education socio-economic data item that represents the fact that the highest level of education achieved by an individual in the United States is completion of some vocational education program.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002056</t>
+  </si>
+  <si>
+    <t>highest level of education is completion of kindergarten data item</t>
+  </si>
+  <si>
+    <t>A highest level of education socio-economic data item that represents the fact that the highest level of education achieved by an individual in the United States is pre-kindergarten.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002057</t>
+  </si>
+  <si>
+    <t>highest level of education is completion of pre-kindergarten data item</t>
+  </si>
+  <si>
+    <t>A highest level of education socio-economic data item that represents the fact that the highest level of education achieved by an individual in the United States is kindergarten.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OCCO_00000119</t>
+  </si>
+  <si>
+    <t>occupational credential</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OCCO_00000118</t>
+  </si>
+  <si>
+    <t>credential</t>
+  </si>
+  <si>
+    <t>A credential that is designed to be about an organism's competence or qualifications with respect to an occupation.</t>
+  </si>
+  <si>
+    <t>A document issued by a third party recognized as bearing the relevant authority to do so, that is designed to be about an entity's competence, qualifications, or authority.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/HP_0011121</t>
   </si>
   <si>
     <t>abnormal skin morphology</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/FMA_67165</t>
   </si>
   <si>
     <t>Material anatomical entity</t>
   </si>
   <si>
     <t>Any morphological abnormality of the skin.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/HP_0011355</t>
   </si>
   <si>
     <t>localized skin lesion</t>
   </si>
   <si>
     <t>A lesion of the skin that is located in a specific region rather than being generalized.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/HP_0200042</t>
@@ -2274,87 +3178,75 @@
   <si>
     <t>entity</t>
   </si>
   <si>
     <t>An entity that exists in full at any time in which it exists at all, persists through time while maintaining its identity and has no temporal parts.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000003</t>
   </si>
   <si>
     <t>occurrent</t>
   </si>
   <si>
     <t>An entity that has temporal parts and that happens, unfolds or develops through time.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000004</t>
   </si>
   <si>
     <t>independent continuant</t>
   </si>
   <si>
     <t>b is an independent continuant = Def. b is a continuant which is such that there is no c and no t such that b s-depends_on c at t. (axiom label in BFO2 Reference: [017-002])</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/BFO_0000015</t>
-[...5 lines deleted...]
-    <t>p is a process = Def. p is an occurrent that has temporal proper parts and for some time t, p s-depends_on some material entity at t. (axiom label in BFO2 Reference: [083-003])</t>
+    <t>An occurrent that has temporal proper parts and for some time t, p s-depends_on some material entity at t.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000017</t>
   </si>
   <si>
     <t>realizable entity</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/BFO_0000020</t>
-[...4 lines deleted...]
-  <si>
     <t>A specifically dependent continuant  that inheres in continuant  entities and are not exhibited in full at every time in which it inheres in an entity or group of entities. The exhibition or actualization of a realizable entity is a particular manifestation, functioning or process that occurs under certain circumstances.</t>
   </si>
   <si>
-    <t>b is a specifically dependent continuant = Def. b is a continuant &amp; there is some independent continuant c which is not a spatial region and which is such that b s-depends_on c at every time t during the course of b’s existence. (axiom label in BFO2 Reference: [050-003])</t>
+    <t>A continuant that inheres in or is borne by other entities. Every instance of A requires some specific instance of B which must always be the same.</t>
   </si>
   <si>
     <t>A realizable entity  the manifestation of which brings about some result or end that is not essential to a continuant  in virtue of the kind of thing that it is but that can be served or participated in by that kind of continuant  in some kinds of natural, social or institutional contexts.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000031</t>
   </si>
   <si>
     <t>generically dependent continuant</t>
   </si>
   <si>
-    <t>b is a generically dependent continuant = Def. b is a continuant that g-depends_on one or more other entities. (axiom label in BFO2 Reference: [074-001])</t>
+    <t>A continuant that is dependent on one or other independent continuant bearers. For every instance of A requires some instance of (an independent continuant type) B but which instance of B serves can change from time to time.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000035</t>
   </si>
   <si>
     <t>process boundary</t>
   </si>
   <si>
     <t>p is a process boundary =Def. p is a temporal part of a process &amp; p has no proper temporal parts. (axiom label in BFO2 Reference: [084-001])</t>
   </si>
   <si>
     <t>An independent continuant that is spatially extended whose identity is independent of that of other entities and can be maintained through time.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000140</t>
   </si>
   <si>
     <t>continuant fiat boundary</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000141</t>
   </si>
   <si>
     <t>immaterial entity</t>
   </si>
@@ -2586,53 +3478,50 @@
   </si>
   <si>
     <t>report</t>
   </si>
   <si>
     <t>A document assembled by an author for the purpose of providing information for the audience. A report is the output of a documenting process and has the objective to be consumed by a specific audience. Topic of the report is on something that has completed. A report is not a single figure. Examples of reports are journal article, patent application, grant progress report, case report (not patient record).</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000096</t>
   </si>
   <si>
     <t>source code module</t>
   </si>
   <si>
     <t>A source code module is a directive information entity that specifies, using a programming language, some algorithm.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000098</t>
   </si>
   <si>
     <t>data format specification</t>
   </si>
   <si>
     <t>A data format specification is the information content borne by the document published defining the specification.
 Example: The ISO document specifying what encompasses an XML document; The instructions in a XSD file</t>
-  </si>
-[...1 lines deleted...]
-    <t>A data item that is an aggregate of other data items of the same type that have something in common. Averages and distributions can be determined for data sets.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000101</t>
   </si>
   <si>
     <t>image</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000308</t>
   </si>
   <si>
     <t>figure</t>
   </si>
   <si>
     <t>An image is an affine projection to a two dimensional surface, of measurements of some quality of an entity or entities repeated at regular intervals across a spatial range, where the measurements are represented as color and luminosity on the projected on surface.</t>
   </si>
   <si>
     <t>Data about an ontology part is a data item about a part of an ontology, for example a term</t>
   </si>
   <si>
     <t>A directive information entity with action specifications and objective specifications as parts, and that may be concretized as a realizable entity that, if realized, is realized in a process in which the bearer tries to achieve the objectives by taking the actions specified.</t>
   </si>
   <si>
     <t>A measurement datum is an information content entity that is a recording of the output of a measurement such as produced by a device.</t>
   </si>
@@ -3032,159 +3921,189 @@
   <si>
     <t>software library</t>
   </si>
   <si>
     <t>A software library is software composed of a collection of software modules and/or software methods in a form that can be statically or dynamically linked to some software application.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000594</t>
   </si>
   <si>
     <t>software application</t>
   </si>
   <si>
     <t>A software application is software that can be directly executed by some processing unit.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000595</t>
   </si>
   <si>
     <t>software script</t>
   </si>
   <si>
     <t>A software script is software whose instructions can be executed using a software interpreter.</t>
   </si>
   <si>
-    <t>A process that realizes a plan which is the concretization of a plan specification.</t>
-[...1 lines deleted...]
-  <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000066</t>
   </si>
   <si>
     <t>investigation</t>
   </si>
   <si>
     <t>a planned process that consists of parts: planning, study design execution, documentation and which produce conclusion(s).</t>
   </si>
   <si>
     <t>An organization is a continuant entity which can play roles,  has members, and has a set of organization rules.  Members of organizations are either organizations themselves or individual people. Members can bear specific organization member roles that are determined in the organization rules. The organization rules also determine how decisions are made on behalf of the organization by the organization members.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000471</t>
   </si>
   <si>
     <t>study design execution</t>
   </si>
   <si>
     <t>a planned process that carries out a study design</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0001933</t>
   </si>
   <si>
     <t>value specification</t>
   </si>
   <si>
     <t>An information content entity that specifies a value within a classification scheme or on a quantitative scale.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0100026</t>
   </si>
   <si>
     <t>organism</t>
   </si>
   <si>
     <t>A material entity that is an individual living system, such as animal, plant, bacteria or virus, that is capable of replicating or reproducing, growth and maintenance in the right environment. An organism may be unicellular or made up, like humans, of many billions of cells divided into specialized tissues and organs.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OBI_0200000</t>
-[...7 lines deleted...]
-  <si>
     <t>http://purl.obolibrary.org/obo/OBI_0500000</t>
   </si>
   <si>
     <t>study design</t>
   </si>
   <si>
     <t>A plan specification comprised of protocols (which may specify how and what kinds of data will be gathered) that are executed as part of an investigation and is realized during a study design execution.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/OBI_0600052</t>
+  </si>
+  <si>
+    <t>dialysis</t>
+  </si>
+  <si>
+    <t>a protocol application that uses diffusion through a semi-permeable membrane to separate an input material into two fractions of different composition</t>
+  </si>
+  <si>
     <t>abnormal, harmful processes caused by or associated with a disease</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PATO_0000122</t>
   </si>
   <si>
     <t>length</t>
   </si>
   <si>
     <t>A 1-D extent quality which is equal to the distance between two points.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PATO_0000125</t>
   </si>
   <si>
     <t>mass</t>
   </si>
   <si>
     <t>A physical quality that inheres in a bearer by virtue of the proportion of the bearer's amount of matter.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/UO_0000001</t>
+  </si>
+  <si>
+    <t>length unit</t>
+  </si>
+  <si>
+    <t>A unit which is a standard measure of the distance between two points.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UO_0000002</t>
+  </si>
+  <si>
+    <t>mass unit</t>
+  </si>
+  <si>
+    <t>A unit which is a standard measure of the amount of matter/energy of a physical object.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UO_0000003</t>
+  </si>
+  <si>
+    <t>time unit</t>
+  </si>
+  <si>
+    <t>A unit which is a standard measure of the dimension in which events occur in sequence.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/APOLLO_SV_00000032</t>
   </si>
   <si>
     <t>count</t>
   </si>
   <si>
     <t>A measurement datum that is the output of counting.</t>
   </si>
   <si>
     <t>An identifier referring to an individual entity that is ascribed personhood by the user of the identifier.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OGMS_0000097</t>
-[...4 lines deleted...]
-  <si>
     <t>http://purl.obolibrary.org/obo/OGMS_0000096</t>
   </si>
   <si>
     <t>health care process</t>
   </si>
   <si>
     <t>A temporally-connected health care process that has as participants an organization or person realizing the health care provider role and a person realizing the patient role.  The health care provider role and patient are realized during the health care encounter</t>
   </si>
   <si>
-    <t>A role inhering in an entity realized by social interactions in human society.</t>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000023</t>
+  </si>
+  <si>
+    <t>collection of humans</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000022</t>
+  </si>
+  <si>
+    <t>aggregate of objectual organisms</t>
+  </si>
+  <si>
+    <t>An object aggregate all of whose components are human beings.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OMRSE_00000033</t>
   </si>
   <si>
     <t>aggregate of organizations</t>
   </si>
   <si>
     <t>An aggregate of organizations that have some feature in common, but is not itself an organization.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OMRSE_00000038</t>
   </si>
   <si>
     <t>legal person role</t>
   </si>
   <si>
     <t>A role borne by a human individual or by a collection of humans regarded as possessing rights and duties enforeable at law.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000382</t>
   </si>
   <si>
     <t>child protective device</t>
   </si>
@@ -3239,108 +4158,127 @@
   <si>
     <t>catheter related urinary tract infection</t>
   </si>
   <si>
     <t>A bacterial urinary tract infection that is caused when an organism has a catheter in place.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000398</t>
   </si>
   <si>
     <t>racial category information</t>
   </si>
   <si>
     <t>An information content identity that describes a social categorization of human beings by assumptions based on physical characteristics or their assumed lineage</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/HP_0012399</t>
   </si>
   <si>
     <t>pressure ulcer</t>
   </si>
   <si>
     <t>A type of ulcer that is caused when an area of skin is subject to pressure over a prolonged period of time, ranging in range in severity from patches of discolored skin to open wounds that expose the underlying bone or muscle. The most common sites are the sacrum, coccyx, heels and the hips.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0000465</t>
+  </si>
+  <si>
+    <t>material anatomical entity</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0001062</t>
+  </si>
+  <si>
+    <t>anatomical entity</t>
+  </si>
+  <si>
+    <t>Anatomical entity that has mass.</t>
+  </si>
+  <si>
+    <t>Biological entity that is either an individual member of a biological species or constitutes the structural organization of an individual member of a biological species.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/APOLLO_SV_00000033</t>
   </si>
   <si>
     <t>counting</t>
   </si>
   <si>
     <t>A planned process that computes the totality of some material entity.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GEO_000000370</t>
   </si>
   <si>
     <t>geographical entity</t>
   </si>
   <si>
     <t>A material entity that is (1) a bona fide or fiat object part of the crust, any bodies of liquid on or contained within the crust, or planetary boundary layer (if present) of a terrestrial planet (including Earth), dwarf planet, exoplanet, natural satellite, planetesimal, or small Solar System body, and that (2) overlaps the planetary surface (including having a boundary that coincides with part of the planetary surface).</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GEO_000000372</t>
   </si>
   <si>
     <t>geographical region</t>
   </si>
   <si>
     <t>A geographical entity that is demarcated at least in part by one or more closed fiat boundaries all of whose lines are part of the planetary surface.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GEO_000000400</t>
+  </si>
+  <si>
+    <t>An organization that governs the people living in a particular geographical region or aggregate of geographical regions.  The geographical region it governs can change over time (such as the westward expansion of the United States and the addition of Hawaii). 
+Note: this definition was taken over from "geopolitical organization".</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/STATO_0000184</t>
   </si>
   <si>
     <t>ratio</t>
   </si>
   <si>
     <t xml:space="preserve">A ratio is a data item which is formed with two numbers r and s is written r/s, where r is the numerator and s is the denominator. The ratio of r to s is equivalent to the quotient r/s. 
 </t>
   </si>
   <si>
     <t>http://www.ebi.ac.uk/efo/EFO_0004950</t>
   </si>
   <si>
     <t>date of birth</t>
   </si>
   <si>
     <t>The point in time at which an individual was born.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000400</t>
   </si>
   <si>
     <t>collection of surgeons</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OMRSE_00000023</t>
-[...4 lines deleted...]
-  <si>
     <t>A collection of humans that consists of bearers of a surgeon role.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000403</t>
   </si>
   <si>
     <t>collection of general surgeons</t>
   </si>
   <si>
     <t>A collection of surgeons that consists of bearers of a general surgeon role.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000402</t>
   </si>
   <si>
     <t>collection of trauma surgeons</t>
   </si>
   <si>
     <t>A collection of of surgeons that consists of bearers of a trauma surgeon role.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000401</t>
   </si>
   <si>
     <t>collection of orthopedic surgeons</t>
@@ -3351,50 +4289,59 @@
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000399</t>
   </si>
   <si>
     <t>collection of neurosurgeons</t>
   </si>
   <si>
     <t>A collection of of surgeons that consists of bearers of a neurosurgeon role.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000397</t>
   </si>
   <si>
     <t>unplanned endotracheal intubation</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MAXO_0000502</t>
   </si>
   <si>
     <t>endotracheal intubation</t>
   </si>
   <si>
     <t>An endotraceal intubation that was not part of the initial treatment plan.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/PCO_0000020</t>
+  </si>
+  <si>
+    <t>family</t>
+  </si>
+  <si>
+    <t>A domestic group, or a number of domestic groups linked through descent (demonstrated or stipulated) from a common ancestor, marriage, or adoption.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/IAO_0020001</t>
   </si>
   <si>
     <t>grapheme</t>
   </si>
   <si>
     <t>An information content entity that is a fundamental unit in a written language.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0020002</t>
   </si>
   <si>
     <t>utterance</t>
   </si>
   <si>
     <t xml:space="preserve">An utterance is an information content entity that is a complete unit of speech in spoken language. </t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0020003</t>
   </si>
   <si>
     <t>mechanical wave quality</t>
   </si>
   <si>
     <t>An attributive collection of qualities inhering in energy when transported through a medium in a wave.</t>
@@ -3429,264 +4376,810 @@
   <si>
     <t>portion of energy</t>
   </si>
   <si>
     <t>Energy that is transported in a sound wave.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0020008</t>
   </si>
   <si>
     <t>utterance energy</t>
   </si>
   <si>
     <t xml:space="preserve">Sound energy bearing the concretization of an utterance and being the output of an uttering process. </t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0020009</t>
   </si>
   <si>
     <t>oscillating</t>
   </si>
   <si>
     <t>Oscillating is a processual that shows repetitive variation, typically in time, of some measured quality about a central value (often a point of equilibrium) or between two or more different states.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/IAO_0020011</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">is a planned process of making speech sounds which may or may not have an actual language involved. </t>
+    <t>http://purl.obolibrary.org/obo/IAO_0020021</t>
+  </si>
+  <si>
+    <t>identity document</t>
+  </si>
+  <si>
+    <t>A document that denotes some identity and is concretized by the bearer of some credential role.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0020022</t>
   </si>
   <si>
     <t>documented identity</t>
   </si>
   <si>
     <t>A documented identity is the aggregate of all data items about an entity.  Notice that a documented identity is not itself a document since a document is intended to be understood as a whole and data items about an individual are usually scattered across different documents.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0020023</t>
   </si>
   <si>
     <t>authentication</t>
   </si>
   <si>
     <t xml:space="preserve">Authentication is the act of checking or verifying an identity claim (that is either tacit or explicit).
 </t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0020024</t>
   </si>
   <si>
     <t>credential role</t>
   </si>
   <si>
     <t>A role that inheres in a concretization of an identity document and is realized by an authentication process.</t>
   </si>
   <si>
     <t>A planned process that is carried out by a conscious being or an organization, and is self-generated, directed towards another conscious being or an aggregate of conscious beings, an organization or an aggregate of organizations, and that is in need of being perceived.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OMRSE_00000001</t>
-[...4 lines deleted...]
-  <si>
     <t>http://purl.obolibrary.org/obo/OMRSE_00000026</t>
   </si>
   <si>
     <t>organism social role</t>
   </si>
   <si>
     <t>A social role inhering in a human being.</t>
   </si>
   <si>
-    <t>A human health care role inhering in an organization or human being that is realized by a process of providing health care services to an organism.</t>
-[...8 lines deleted...]
-    <t>An object aggregate of organisms.</t>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000012</t>
+  </si>
+  <si>
+    <t>health care provider role</t>
+  </si>
+  <si>
+    <t>A health care role inhering in an organization or human being that is realized by a process of providing health care services to an organism.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000015</t>
+  </si>
+  <si>
+    <t>health care provider organization role</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000027</t>
+  </si>
+  <si>
+    <t>organization health care role</t>
+  </si>
+  <si>
+    <t>A role that inheres in an organization and that is realized by the providing of services in a health care encounter.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000017</t>
+  </si>
+  <si>
+    <t>physician practice</t>
+  </si>
+  <si>
+    <t>A health care provider organization role that inheres in an organization consisting of two or more physicians.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000019</t>
+  </si>
+  <si>
+    <t>integrated delivery network</t>
+  </si>
+  <si>
+    <t>A health care provider organization role that inheres in an organization that is comprised of other organizations.</t>
+  </si>
+  <si>
+    <t>An object aggregate of objectual organisms.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OMRSE_00000025</t>
   </si>
   <si>
     <t>organization social role</t>
   </si>
   <si>
     <t>A role in human social processes that inheres in an organization.</t>
   </si>
   <si>
     <t>A role in human social processes that inheres in an organism.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OMRSE_00000027</t>
-[...5 lines deleted...]
-    <t>An organization social role that is realized by a health care process.</t>
+    <t>An organization social role that, if realized, is realized by either a health care process or an ancillary health care process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000030</t>
+  </si>
+  <si>
+    <t>human patient role</t>
+  </si>
+  <si>
+    <t>A patient role that inheres in a human being.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000039</t>
+  </si>
+  <si>
+    <t>smoker role</t>
+  </si>
+  <si>
+    <t>A role that inheres in an organism and is realized by habitually smoking tobacco products.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000052</t>
+  </si>
+  <si>
+    <t>hospital function</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000034</t>
+  </si>
+  <si>
+    <t>function</t>
+  </si>
+  <si>
+    <t>A function inhering in a material entity that, if realized, is realized by the material entity being the site at which inpatient and outpatient healthcare is provided to a patient population.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000053</t>
+  </si>
+  <si>
+    <t>school function</t>
+  </si>
+  <si>
+    <t>A function inhering in a material entity that, if realized, is realized by that material entity being the site at which formal education is provided to a student population.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OMRSE_00000054</t>
   </si>
   <si>
     <t>hospital role</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OMRSE_00000015</t>
-[...5 lines deleted...]
-    <t>A healthcare provider role that inheres in an organization and is realized by providing inpatient and outpatient care.</t>
+    <t>A healthcare provider role that inheres in an organization and is realized by providing inpatient care.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000056</t>
+  </si>
+  <si>
+    <t>hospital organization</t>
+  </si>
+  <si>
+    <t>An organization that is the bearer of a hospital role.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000057</t>
+  </si>
+  <si>
+    <t>school organization</t>
+  </si>
+  <si>
+    <t>An organization that is the bearer of a school role.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000061</t>
+  </si>
+  <si>
+    <t>architectural structure</t>
+  </si>
+  <si>
+    <t>A material entity that is a human made strcuture with firm connection between its foundation and the ground.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000062</t>
+  </si>
+  <si>
+    <t>facility</t>
+  </si>
+  <si>
+    <t>An architectural structure that bears some function.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000063</t>
+  </si>
+  <si>
+    <t>hospital facility</t>
+  </si>
+  <si>
+    <t>A health care facility that bears the function to provide acute and intensive healthcare services and that is run by a hospital organization and is the bearer of a hospital function.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000064</t>
+  </si>
+  <si>
+    <t>school facility</t>
+  </si>
+  <si>
+    <t>http://humanbehaviourchange.org/ontology/BCIO_026022</t>
+  </si>
+  <si>
+    <t>educational facility</t>
+  </si>
+  <si>
+    <t>An educational facility that is run by a school organization and is the bearer of a school function.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000069</t>
+  </si>
+  <si>
+    <t>burn patient role</t>
+  </si>
+  <si>
+    <t>A patient role that inheres in an organism suffering a thermal, electrical, chemical or radiation burn.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OMRSE_00000074</t>
   </si>
   <si>
     <t>housing unit</t>
   </si>
   <si>
     <t>A material entity that has as parts one or more sites large enough to contain humans, has as part one or more material entities that separates it from other sites, and bears a residence function.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OMRSE_00000086</t>
-[...11 lines deleted...]
-    <t>A socio-legal human social role that concretizes a socio-legally generically dependent continuat that was created by a declaration performed by an organization.</t>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000075</t>
+  </si>
+  <si>
+    <t>residence function</t>
+  </si>
+  <si>
+    <t>A function that inheres in a material entity and, if realized, is realized by protecting persons and their possessions from weather and by some person or group of persons habitually sleeping in at least one site that is contained by that material entity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000076</t>
+  </si>
+  <si>
+    <t>household</t>
+  </si>
+  <si>
+    <t>A human or collection of humans that occupies a housing unit by storing their possessions there and habitually sleeping there thereby participating in the realization of that housing unit's residence function.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000079</t>
+  </si>
+  <si>
+    <t>workplace function</t>
+  </si>
+  <si>
+    <t>A function inhering in a material entity that, if realized, is realized by that material entity being the site where the work of some organization is carried out</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000081</t>
+  </si>
+  <si>
+    <t>US census householder role</t>
+  </si>
+  <si>
+    <t>A US Census householder role is a human social role that, if realized, is realized by that person being a member of a household and either owning or renting the housing unit in which that household resides and being designated as the householder. If there is only one member of the household who owns or rents the housing unit, that person is designated the householder by default.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000082</t>
+  </si>
+  <si>
+    <t>US Census reference person role</t>
+  </si>
+  <si>
+    <t>A US cenus reference person role is a human social role that inheres in a Homo sapiens who is a member of a household and is realized by other persons in the household being recorded in the US census in relation to that person.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000087</t>
+  </si>
+  <si>
+    <t>employer role</t>
+  </si>
+  <si>
+    <t>A role in human social processes that is realized when the bearer provides a wage or salary in exchange for some labour or services as specified by some declaration</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000089</t>
+  </si>
+  <si>
+    <t>contract</t>
+  </si>
+  <si>
+    <t>A document that records a legally binding agreement between two or more parties.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000091</t>
+  </si>
+  <si>
+    <t>insurance policy</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000090</t>
+  </si>
+  <si>
+    <t>indemnity contract</t>
+  </si>
+  <si>
+    <t>An indemnity contract that distributes risk among a group of people</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000092</t>
+  </si>
+  <si>
+    <t>insured party role</t>
+  </si>
+  <si>
+    <t>A role that inheres in an organism that is able to receive benefits from an insurance policy. The role, if realized, is realized by receiving benefits that are covered by the insurance policy.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000093</t>
+  </si>
+  <si>
+    <t>insurance organization</t>
+  </si>
+  <si>
+    <t>An organization that secures a group of people against pecuniary loss by payment of a sum of money if a a specified event occurs.</t>
+  </si>
+  <si>
+    <t>A facility bearing the function to provide healthcare and that is administered by a health care organization for the purpose of providing health care to a patient or patient population.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000103</t>
+  </si>
+  <si>
+    <t>US Census unemployed role</t>
+  </si>
+  <si>
+    <t>A human social role that inheres in a human who is legally eligible to work, is conferred by the U.S. Census Bureau, and is realized by the bearer not working and either making active efforts to find employment in the four weeks prior to the reference week or waiting to be recalled from temporary layoff.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000104</t>
+  </si>
+  <si>
+    <t>hospice facility</t>
+  </si>
+  <si>
+    <t>A health care facility that bears a function to provide healthcare to the sick or terminally ill</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000105</t>
+  </si>
+  <si>
+    <t>skilled nursing facility</t>
+  </si>
+  <si>
+    <t>A community living health care facility in which patients receive health care by licensed nurses.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000106</t>
+  </si>
+  <si>
+    <t>rehabilitation facility</t>
+  </si>
+  <si>
+    <t>A facility to assist in physical or addiction recovery</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000107</t>
+  </si>
+  <si>
+    <t>nursing home facility</t>
+  </si>
+  <si>
+    <t>A facility that is run by a nursing home organization and is the bearer of a nursing home function.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000108</t>
+  </si>
+  <si>
+    <t>residential health care facility</t>
+  </si>
+  <si>
+    <t>A community living health care facility that provides health care services in a home-like setting</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000110</t>
+  </si>
+  <si>
+    <t>outpatient clinic facility</t>
+  </si>
+  <si>
+    <t>A health care facility that bears a function to provide low intensity healthcare services to patients on a short-term basis, with patients leaving on the same date as arriving (i.e., without them staying overnight)</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000114</t>
+  </si>
+  <si>
+    <t>emergency department facility</t>
+  </si>
+  <si>
+    <t>A health care facility that bears a function to provide emergency healthcare services and the acute care of patients who present without prior appointment, having arrived either by their own means or by ambulance</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OMRSE_00000129</t>
   </si>
   <si>
     <t>US physician assistant role</t>
   </si>
   <si>
-    <t>A human health care provider role that inheres in a human being that is created by state licensing and that is realized by taking patient histories, performing physical exams, diagnosing illnesses, developing treatment plans, ordering lab tests, prescribing medications, counselling and educating patients, suturing wounds, and assisting in surgery under the supervision of a physician or a surgeon.</t>
+    <t>An institutional health care provider role that inheres in a human being that is created by state licensing and that is realized by taking patient histories, performing physical exams, diagnosing illnesses, developing treatment plans, ordering lab tests, prescribing medications, counselling and educating patients, suturing wounds, and assisting in surgery under the supervision of a physician or a surgeon.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OMRSE_00000130</t>
   </si>
   <si>
     <t>anesthesiologist role</t>
   </si>
   <si>
     <t>A physician role that, if it is realized, is realized either by administering medication for the temporary general or local suppression of sensory or motor nerve function during some health care encounter or providing airway management or by making decisions independently of a supervising physician regarding the adminstration of such medication.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000186</t>
+  </si>
+  <si>
+    <t>heavy smoker role</t>
+  </si>
+  <si>
+    <t>A role that inheres in an organism and is realized by habitually smoking 10 or more tobacco cigerettes a day or the equivalent in other tobacco products.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000187</t>
+  </si>
+  <si>
+    <t>light smoker role</t>
+  </si>
+  <si>
+    <t>A role that inheres in an organism and is realized by habitually smoking 1&gt;10 tobacco cigerettes a day or the equivalent in other tobacco products.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000504</t>
+  </si>
+  <si>
+    <t>government assistance income data item</t>
+  </si>
+  <si>
+    <t>A monetary personal income data item that is about solely the income an individual receives from a governmental organization through a program designed to provide low or no-income individuals with money to offset at least some costs of housing, food, or other necessities.</t>
+  </si>
+  <si>
+    <t>A data item about a person or population of people that indicates their access to material or social goods.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/COB_0000022</t>
+  </si>
+  <si>
+    <t>A material entity that is a maximal functionally integrated unit that develops from a program encoded in a genome</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/IAO_0021013</t>
   </si>
   <si>
     <t>claimant role</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0021008</t>
   </si>
   <si>
     <t>deontic role</t>
   </si>
   <si>
     <t>A deontic role that inheres in an agent A, that mutually depends on the existence of a duty holder role borne by agent B, and that specifies B doing or abstaining from C, or providing or surrendering C to A.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0021016</t>
   </si>
   <si>
     <t>duty holder role</t>
   </si>
   <si>
     <t>A deontic role that inheres in an agent A, that mutually depends on the existence of a claimant role borne by agent B, and that specifies A doing or abstaining from some acition C, or providing or surrendering C to B.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0021019</t>
   </si>
   <si>
     <t>privilege holder role</t>
   </si>
   <si>
     <t>A deontic role that inheres in an agent A, that specifies that no agent B bears a claimant role against A doing C.</t>
   </si>
   <si>
     <t>A deontic role that, if realized, is realized by its bearer’s creating, altering, or annulling some deontic role.</t>
   </si>
   <si>
-    <t>A social process that has at least one human participant and that includes as parts the treatment, diagnosis, or prevention of disease or injury--or the following of instructions of another human for treatment, diagnosis, or prevention--of a participant in the process</t>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000253</t>
+  </si>
+  <si>
+    <t>religious gathering</t>
+  </si>
+  <si>
+    <t>A social act or aggregate of social acts that include some worship, prayer, or proselytizing.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000254</t>
+  </si>
+  <si>
+    <t>hospital bed capacity data item</t>
+  </si>
+  <si>
+    <t>A count of the number of patients that some hospital facility has the capacity for.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000255</t>
+  </si>
+  <si>
+    <t>proportion of population in an elementary occupation</t>
+  </si>
+  <si>
+    <t>A data item that is the output of some data transformation that takes as input the number of individuals in a population who are occupation holders and has as output the proportion of those individuals who are classified by the European Skills, Competences, Qualifications and Occupations as door-to-door sales worker, news or street vendors; building cleaning workers; pressers, textile, garment, or related materials; septic tank servicers or sewer pipe cleaners; farmworkers or laborers, crop, nursery, or greenhouse; farmworkers, farm, ranch, or aquacultural animal; agricultural workers, all other; landscaping or groundskeeping workers; grounds maintenance workers, all other; forest or conservation workers; logging workers, all other; fishing or hunting workers; helpers--extraction workers; extraction workers, all other; helpers, construction trades; rail-track laying or maintenance equipment operators; construction laborers; helpers--production workers; production workers, all other; laborers or material movers; refuse or recyclable material collectors; couriers or messengers; material moving workers, all other; aircraft cargo handling supervisors; first-line supervisors of helpers, laborer, or material mover, hand; first-line supervisors of transportation worker, all other; tank car, truck, or ship loaders; cooks, fast food; cooks, short order; food preparation workers; dining room or cafeteria attendants or bartender helpers; dishwashers; food preparation or serving related workers, all other; personal care or service workers, all other; baggage porters or bellhops; maintenance or repair workers, general; installation, maintenance, or repair workers, all other; meter readers, utilities; coin, vending, or amusement machine servicers or repairers; motion picture projectionists; ushers, lobby attendants, or ticket takers; amusement or recreation attendants; locker room, coatroom, or dressing room attendants; and parking attendants.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000256</t>
+  </si>
+  <si>
+    <t>Medicaid policy holder role</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000094</t>
+  </si>
+  <si>
+    <t>policy holder role</t>
+  </si>
+  <si>
+    <t>A policy holder role that inheres in a person who participates in the creation of an insurance policy with a US state Medicaid agency.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000257</t>
+  </si>
+  <si>
+    <t>insurance company</t>
+  </si>
+  <si>
+    <t>An insurance organization that is privately owned and that participates in the creation of insurance policies in return for some money from the policy holder.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000258</t>
+  </si>
+  <si>
+    <t>private insurance policy holder role</t>
+  </si>
+  <si>
+    <t>A policy holder role that inheres in a person who participates in the creation of an insurance policy with an insurance company.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000259</t>
+  </si>
+  <si>
+    <t>US state Medicaid agency</t>
+  </si>
+  <si>
+    <t>A government organization that administers a given US state's Medicaid program by participating in the creation of insurance policies with eligible people and by participating in some payment of debt for a specified aggregate of health care encounters, specified processes (e.g, treatments, diagnostic tests) that are part of those encounters, and material entities used or prescribed during the encounters (e.g., medicine, prosthetics, glasses).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000290</t>
+  </si>
+  <si>
+    <t>gender categorization scheme</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000265</t>
+  </si>
+  <si>
+    <t>social categorization scheme</t>
+  </si>
+  <si>
+    <t>A social categorization scheme based on the social identities assumed to be coincident of certain biological traits linked to reproduction and/or reproductive behavior.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000292</t>
+  </si>
+  <si>
+    <t>social category data item</t>
+  </si>
+  <si>
+    <t>A data item according to which a given person is a member of a given social category.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000293</t>
+  </si>
+  <si>
+    <t>ethnic category data item</t>
+  </si>
+  <si>
+    <t>A social category data item for which the social category is an ethnic category.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000294</t>
+  </si>
+  <si>
+    <t>gender category data item</t>
+  </si>
+  <si>
+    <t>A social category data item for which the social category is a gender category.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000295</t>
+  </si>
+  <si>
+    <t>racial category data item</t>
+  </si>
+  <si>
+    <t>A social category data item for which the social category is a racial category.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000296</t>
+  </si>
+  <si>
+    <t>gender identity</t>
+  </si>
+  <si>
+    <t>A social identity for which the category is a gender category.</t>
+  </si>
+  <si>
+    <t>A planned process with the objective to improve the health status of a patient that directly involves the treatment, diagnosis, or prevention of disease or injury of a patient</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OGMS_0000098</t>
   </si>
   <si>
     <t>hospitalization</t>
   </si>
   <si>
     <t>TODO</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OGMS_0000100</t>
   </si>
   <si>
     <t>inpatient encounter</t>
   </si>
   <si>
     <t>A health care encounter involving a patient who has been admitted to a health care facility and remains in a hospital facility for at least one night.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OGMS_0000102</t>
   </si>
   <si>
     <t>injury</t>
   </si>
   <si>
-    <t>A part of an organism that has undergone a change in structural integrity and has a higher chance of dysfunction or causing dysfunction in another structure.</t>
+    <t>http://purl.obolibrary.org/obo/OGMS_0000045</t>
+  </si>
+  <si>
+    <t>disorder</t>
+  </si>
+  <si>
+    <t>A disorder that involves some structural damage that is immediately caused by a catastrophic external force.</t>
+  </si>
+  <si>
+    <t>A human social role borne by a human being being realized in behaviour which is considered socially appropriate for individuals of a specific sex in the context of a specific culture.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000147</t>
+  </si>
+  <si>
+    <t>pediatric surgeon role</t>
+  </si>
+  <si>
+    <t>A surgeon role that, if realized, is realized by its bearer by performing procedures on a pre-adult person.</t>
   </si>
   <si>
     <t>A disorder that affects the muscle tissue of the heart. Representative examples include myocardial infarction, myocarditis, and cardiomyopathy.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002059</t>
+  </si>
+  <si>
+    <t>caregiver role</t>
+  </si>
+  <si>
+    <t>A human social role that, if realized, is realized in providing assistance in the activities of daily living of another human being who possesses reduced capability to complete some of these activities alone.</t>
+  </si>
+  <si>
+    <t>A data item that is about the sum of earnings for some person(s) from various forms of payment or profits.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002062</t>
+  </si>
+  <si>
+    <t>concretization-utilization process</t>
+  </si>
+  <si>
+    <t>Process in which some participant utilizes some specifically dependent continuant as a concretization of some generically dependent continuant.</t>
+  </si>
+  <si>
+    <t>A concretization-utilization process in which the utilized specifically dependent continuant concretizes the generically dependent through use of some language.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002064</t>
+  </si>
+  <si>
+    <t>concretization-interpretation process</t>
+  </si>
+  <si>
+    <t>Process in which some participant infers that some particular specifically dependent continuant stands in the concretization relation to some particular generically dependent continuant.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002065</t>
+  </si>
+  <si>
+    <t>linguistic concretization-interpretation process</t>
+  </si>
+  <si>
+    <t>A concretization-interpretation process in which the specifically dependent continuant is inferred to concretize the generically dependent continuant  in a way that makes use of some language.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002066</t>
+  </si>
+  <si>
+    <t>linguistic competence</t>
+  </si>
+  <si>
+    <t>A disposition that inheres in some material entity and is such that that, if realized, it is realized by either some linguistic concretization-utilization process or some linguistic concretization-interpretation process.</t>
+  </si>
+  <si>
+    <t>A process in which some participant shares some generically dependent continuant with some other participant. The former utilizes some specifically dependent continuant that concretizes the generically dependent continuant intended to be shared, while the latter interprets that specifically dependent continuant to concretize some particular generically dependent continuant, aiming to accurately infer the other participant’s intent.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002069</t>
+  </si>
+  <si>
+    <t>language</t>
+  </si>
+  <si>
+    <t>A disposition that (i) is an aggregate of linguistic competences, considered as forming a distinct group on the basis of perceived common characteristics, such as mutual intelligibility among their bearers, in addition to historical or cultural factors; (ii) if realized, is realized in any and all realizations of those linguistic competences; and (iii) inheres in a linguistic community.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002070</t>
+  </si>
+  <si>
+    <t>disclosure of preferred language</t>
+  </si>
+  <si>
+    <t>A communication in which some participant states a preference for some communicative process to be in a certain language, via some concretization of some preferred language information content entity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002071</t>
+  </si>
+  <si>
+    <t>preferred language information content entity</t>
+  </si>
+  <si>
+    <t>An information content entity that is about some person and some language, and that conveys the language with which that person prefers to communicate within some given context.</t>
+  </si>
+  <si>
     <t>A role that inheres in some entity that is realized in a social act.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000393</t>
   </si>
   <si>
     <t>organ/space surgical site infection</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000391</t>
   </si>
   <si>
     <t>surgical site infection</t>
   </si>
   <si>
     <t>A surgical site infection that involves any part of the body deeper than the fascial/muscle layers, that was handled during the surgery and occurs within a specified period of time.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000383</t>
   </si>
   <si>
     <t>deployed airbag information content entity</t>
   </si>
   <si>
     <t>An information content entity that indicates whether the safety device that inflates rapidly was utilized during a motor vehicle crash.</t>
@@ -3697,107 +5190,398 @@
   <si>
     <t>undocumented person status</t>
   </si>
   <si>
     <t>An information content entity that is about a person that is living in a  country they are not a citizen of without legal immigration or VISA paperwork.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000394</t>
   </si>
   <si>
     <t>superficial incisional surgical site infection</t>
   </si>
   <si>
     <t>A surgical site infection that occurs on area of the skin where the incision was made and occurs within a specified period of time.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000378</t>
   </si>
   <si>
     <t>occupation information</t>
   </si>
   <si>
     <t>An information content identity that describes an individuals method of receiving an income by their contributions of labor or services to society or themselves</t>
   </si>
   <si>
-    <t>A biological process represents a specific objective that the organism is genetically programmed to achieve. Biological processes are often described by their outcome or ending state, e.g., the biological process of cell division results in the creation of two daughter cells (a divided cell) from a single parent cell. A biological process is accomplished by a particular set of molecular functions carried out by specific gene products (or macromolecular complexes), often in a highly regulated manner and in a particular temporal sequence.</t>
+    <t>http://purl.obolibrary.org/obo/GO_0003674</t>
+  </si>
+  <si>
+    <t>gene product or complex activity</t>
+  </si>
+  <si>
+    <t>A molecular process that can be carried out by the action of a single macromolecular machine, usually via direct physical interactions with other molecular entities. Function in this sense denotes an action, or activity, that a gene product (or a complex) performs.</t>
+  </si>
+  <si>
+    <t>The internally coordinated responses (actions or inactions) of animals (individuals or groups) to internal or external stimuli, via a mechanism that involves nervous system activity.</t>
+  </si>
+  <si>
+    <t>A biological process is the execution of a genetically-encoded biological module or program. It consists of all the steps required to achieve the specific biological objective of the module. A biological process is accomplished by a particular set of molecular functions carried out by specific gene products (or macromolecular complexes), often in a highly regulated manner and in a particular temporal sequence.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0016301</t>
+  </si>
+  <si>
+    <t>kinase activity</t>
+  </si>
+  <si>
+    <t>Catalysis of the transfer of a phosphate group, usually from ATP, to a substrate molecule.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002577</t>
+  </si>
+  <si>
+    <t>system</t>
+  </si>
+  <si>
+    <t>A material entity consisting of multiple components that are causally integrated.</t>
   </si>
   <si>
     <t>An information content entity that is the specified output of some training process, and that certifies that the recipient has completed that process.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0000651</t>
+  </si>
+  <si>
+    <t>title section</t>
+  </si>
+  <si>
+    <t>the section of the document where the title appears</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000204</t>
+  </si>
+  <si>
+    <t>social identity information content entity</t>
+  </si>
+  <si>
+    <t>An information content entity that is intended to be a truthful statement about some person and whether that person identifies as some particular aspect of social identity—such as a gender, an ethnicity, a race, or a sexual orientation—where the sense of identifying may correspond to either (i) an aspect of one’s cognitive representation of oneself, (ii) how one prefers to be regarded by others within some social context, or (iii) how one chooses to present oneself to others within some social context.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000205</t>
+  </si>
+  <si>
+    <t>ethnic identity information content entity</t>
+  </si>
+  <si>
+    <t>A social identity information content entity that is about whether some person identifies as some ethnicity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000209</t>
+  </si>
+  <si>
+    <t>gender identity information content entity</t>
+  </si>
+  <si>
+    <t>A social identity information content entity that is about whether some person identifies as some gender.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000210</t>
+  </si>
+  <si>
+    <t>female gender identity information content entity</t>
+  </si>
+  <si>
+    <t>A gender identity information content entity that is about some person's identifying as female in gender.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000211</t>
+  </si>
+  <si>
+    <t>male gender identity information content entity</t>
+  </si>
+  <si>
+    <t>A gender identity information content entity that is about some person's identifying as male in gender.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000212</t>
+  </si>
+  <si>
+    <t>non-binary identity information content entity</t>
+  </si>
+  <si>
+    <t>A gender identity information content entity that is about some person's identifying as non-binary in gender.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000213</t>
+  </si>
+  <si>
+    <t>racial identity information content entity</t>
+  </si>
+  <si>
+    <t>A social identity information content entity that is about whether some person identifies as some race.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000220</t>
+  </si>
+  <si>
+    <t>sexual orientation identity information content entity</t>
+  </si>
+  <si>
+    <t>A social identity information content entity that is about whether some person identifies as having some sexual orientation.</t>
+  </si>
+  <si>
+    <t>An objective specification that describes the type of capability or capabilities to be imparted or improved by its realization, which is an educating (education process).</t>
+  </si>
+  <si>
+    <t>A plan specification with an educational objective specification as part.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002032</t>
+  </si>
+  <si>
+    <t>completing a program of education</t>
+  </si>
+  <si>
+    <t>An educating that realizes a concretization of some program of education.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002035</t>
+  </si>
+  <si>
+    <t>primary education objective</t>
+  </si>
+  <si>
+    <t>An education objective specification that has a concretization that, when realized, results in the active participant's acquisition and development of fundamental skills in reading, writing and mathematics (i.e. literacy and numeracy).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002036</t>
+  </si>
+  <si>
+    <t>lower secondary education objective</t>
+  </si>
+  <si>
+    <t>An education objective specification that has a concretization that, when realized, confers to the active participant skills and knowledge in subject areas more specialized than basic reading, writing, and mathematics, with the overall goal of laying the foundation for lifelong learning and human development on which education systems may systematically expand further educational opportunities.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002037</t>
+  </si>
+  <si>
+    <t>awarding an academic degree</t>
+  </si>
+  <si>
+    <t>A deontic document act that has as specified output an academic degree and that confers on recipient of the academic degree the recognition and the claims and obligations that accompany the degree.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002038</t>
+  </si>
+  <si>
+    <t>basic education program</t>
+  </si>
+  <si>
+    <t>An education plan specification that has as part both a primary educational objective specification and a lower secondary educational objective specification.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002039</t>
+  </si>
+  <si>
+    <t>lower secondary education program</t>
+  </si>
+  <si>
+    <t>An education plan specification with one or more lower secondary education objective specifications as parts, and these are the only objective specifications it has as parts.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002040</t>
+  </si>
+  <si>
+    <t>upper secondary education objective</t>
+  </si>
+  <si>
+    <t>An educational objective specification that has a concretization that, when realized, confers on the active participant skills and knowledge that prepare them for tertiary education, or employment, or both.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002041</t>
+  </si>
+  <si>
+    <t>upper secondary education program</t>
+  </si>
+  <si>
+    <t>An education plan specification with one or more upper secondary education objective specifications as parts, and these are the only objective specifications it has as parts.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002044</t>
+  </si>
+  <si>
+    <t>vocational education objective</t>
+  </si>
+  <si>
+    <t>An educational objective specification that has a concretization that, when realized, is realized by a process that confers on the active participant knowledge and skills required to realize a particular type of employee role for a given occupation or trade.</t>
+  </si>
+  <si>
+    <t>A socio-economic data item that is about a person and their completion of at least some of the required courses of an education program, where the set of planned competencies to be acquired by completing that program, as a whole, are of a more advanced nature than the set of competencies acquired through any other educational program completed by the person.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002046</t>
+  </si>
+  <si>
+    <t>vocational education program</t>
+  </si>
+  <si>
+    <t>An educational plan specification that has a vocational objective specification as part.</t>
+  </si>
+  <si>
+    <t>A process that is initiated by an agent who intends to carry out a plan to achieve an objective through one or more actions as described in a plan specification.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00002060</t>
+  </si>
+  <si>
+    <t>family relationship</t>
+  </si>
+  <si>
+    <t>A relational quality that inheres within two or more persons related as members of a domestic group, or a number of domestic groups linked through descent from a common ancestor, marriage, or adoption.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000242</t>
+  </si>
+  <si>
+    <t>intimate partnership</t>
+  </si>
+  <si>
+    <t>Relational quality inhering in persons by virtue of being each other’s spouse, boyfriend/girlfriend, dating partner, or ongoing sexual partner.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000243</t>
+  </si>
+  <si>
+    <t>abusive behavior</t>
+  </si>
+  <si>
+    <t>Behavior that is cruel, violent, demeaning, or invasive.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000244</t>
+  </si>
+  <si>
+    <t>psychologically abusive behavior</t>
+  </si>
+  <si>
+    <t>Abusive behavior in which the aggressor does or attempts to do the following: mentally or emotionally harm or exert control over another.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000245</t>
+  </si>
+  <si>
+    <t>physically abusive behavior</t>
+  </si>
+  <si>
+    <t>Abusive behavior in which the aggressor does or attempts to do the following: harm, restrain, or coerce another through physical force.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000246</t>
+  </si>
+  <si>
+    <t>sexually abusive behavior</t>
+  </si>
+  <si>
+    <t>Abusive behavior in which the aggressor does or attempts to do the following: force or coerce another to participate in a sexual act to which the latter has not freely given consent.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000250</t>
+  </si>
+  <si>
+    <t>linguistic competence information content entity</t>
+  </si>
+  <si>
+    <t>An information content entity that conveys that a particular person has a linguistic competence for a particular language</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000251</t>
+  </si>
+  <si>
+    <t>primary language information content entity</t>
+  </si>
+  <si>
+    <t>A linguistic competence information content entity that conveys the language is the one for which the person has their most proficient linguistic competence.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000252</t>
+  </si>
+  <si>
+    <t>language-at-home information content entity</t>
+  </si>
+  <si>
+    <t>A linguistic competence information content entity that conveys the person uses the language at home.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000325</t>
   </si>
   <si>
     <t>trauma program leadership role</t>
   </si>
   <si>
     <t>A role that is borne by a human being and that, if realized, is realized by its bearer providing direction to the a trauma program and coordinate the activities of the program as organizational members.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000364</t>
   </si>
   <si>
     <t>TMD-approved trauma surgeon backup call schedule</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000125</t>
   </si>
   <si>
     <t>trauma surgeon backup call schedule</t>
   </si>
   <si>
     <t>A trauma surgeon backup call schedule that has been approved by the trauma medical director.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000365</t>
   </si>
   <si>
     <t>board certified neurosurgeon role</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OOSTT_00000367</t>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000140</t>
   </si>
   <si>
     <t>neurosurgeon role</t>
   </si>
   <si>
     <t>A neurosurgeon role borne by an individual who has completed an neurosurgery residency program and achieved board certification.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000366</t>
   </si>
   <si>
     <t>board eligible neurosurgeon role</t>
   </si>
   <si>
     <t>A neurosurgeon role that is the outcome of fullfilling all obligations to be allowed to take a board certification exam in neurosurgery.</t>
   </si>
   <si>
-    <t>A surgeon role borne by a human being and that, if realized, is realized by its bearer using operative manual and instrumental techniques on the nervous system of a patient to investigate or treat a pathological condition such as disease or injury, to help improve bodily function or appearance or to repair unwanted ruptured areas.</t>
-[...1 lines deleted...]
-  <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000368</t>
   </si>
   <si>
     <t>collection of board certified neurosurgeons on trauma service</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000227</t>
   </si>
   <si>
     <t>collection of neurosurgeons on trauma service</t>
   </si>
   <si>
     <t>A collection of neurosurgeons on trauma service whose members are board certified in neurosurgery.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000369</t>
   </si>
   <si>
     <t>collection of board eligible neurosurgeons on trauma service</t>
   </si>
   <si>
     <t>A collection of neurosurgeons on trauma service whose members are eligible for board certification in neurosurgery.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/NCIT_C164323</t>
@@ -3820,72 +5604,90 @@
   <si>
     <t>occupational industry information</t>
   </si>
   <si>
     <t>An information content identity that denotes the field where an individual is compensated for their service</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IDO_0000636</t>
   </si>
   <si>
     <t>sepsis</t>
   </si>
   <si>
     <t>A process that is a systemic inflammatory response to infection.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IDO_0000637</t>
   </si>
   <si>
     <t>severe sepsis</t>
   </si>
   <si>
     <t>A sepsis that results in organ dysfunction, hypotension, or hypofusion of at least one organ.</t>
   </si>
   <si>
+    <t>A material entity which is clinically abnormal and part of an extended organism. Disorders are the physical basis of disease.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/MF_0000030</t>
+  </si>
+  <si>
+    <t>representation</t>
+  </si>
+  <si>
+    <t>A dependent continuant which is about a portion of reality.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/MF_0000031</t>
+  </si>
+  <si>
+    <t>cognitive representation</t>
+  </si>
+  <si>
+    <t>A representation which specifically depends on an anatomical structure in the cognitive system of an organism.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000338</t>
   </si>
   <si>
     <t>age unit</t>
   </si>
   <si>
     <t>An information content entity that is a measurement of time used to describe a lifetime.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/ERO_0001327</t>
+  </si>
+  <si>
+    <t>rehabilitation</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/ERO_0000007</t>
   </si>
   <si>
     <t>technique</t>
-  </si>
-[...7 lines deleted...]
-    <t>rehabilitation</t>
   </si>
   <si>
     <t>A technique that is performed to restore some or all of the patient's physical, sensory, and mental capabilities that were lost due to injury, illness, or disease.</t>
   </si>
   <si>
     <t>A disorder of the nervous system related to a vascular etiology.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MONDO_0045057</t>
   </si>
   <si>
     <t>delirium</t>
   </si>
   <si>
     <t>A disorder characterized by confusion; inattentiveness; disorientation; illusions; hallucinations; agitation; and in some instances autonomic nervous system overactivity. It may result from toxic/metabolic conditions or structural brain lesions. (From Adams et al., Principles of Neurology, 6th ed, pp411-2)</t>
   </si>
   <si>
     <t>An inflammatory process affecting the lung parenchyma. It is a milder form of lung inflammation compared to pneumonia.</t>
   </si>
   <si>
     <t>A role that inheres in an agent and which is externally grounded exclusively in the normative expectations that other agents within a social context have concerning how that agent should behave or is allowed to behave.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0021009</t>
   </si>
@@ -4244,3521 +6046,5126 @@
     <t>obo basic subset ontology module</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_8000017</t>
   </si>
   <si>
     <t>ontology module subsetted by expressivity</t>
   </si>
   <si>
     <t>A subset ontology that is designed for basic applications to continue to make certain simplifying assumptions; many of these simplifying assumptions were based on the initial version of the Gene Ontology, and have become enshrined in many popular and useful tools such as term enrichment tools.
 Examples of such assumptions include: traversing the ontology graph ignoring relationship types using a naive algorithm will not lead to cycles (i.e. the ontology is a DAG); every referenced term is declared in the ontology (i.e. there are no dangling clauses).
 An ontology is OBO Basic if and only if it has the following characteristics:
 DAG
 Unidirectional
 No Dangling Clauses
 Fully Asserted
 Fully Labeled
 No equivalence axioms
 Singly labeled edges
 No qualifier lists
 No disjointness axioms
 No owl-axioms header
 No imports</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000195</t>
+  </si>
+  <si>
+    <t>linguistic community</t>
+  </si>
+  <si>
+    <t>A maximal aggregate of material entities such that each member bears a linguistic competence for the same language.</t>
+  </si>
+  <si>
+    <t>A data item that contains the outcome of a survey.</t>
+  </si>
+  <si>
+    <t>A plan specification that is realized by  process of gathering information (e.g. by asking questions).</t>
+  </si>
+  <si>
+    <t>A planned process that realizes the concretization of a survey to generate an output(survey data.)</t>
+  </si>
+  <si>
     <t>A device which is a flexible tube inserted into a body and which enables transfer of fluids into or out of a body.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000337</t>
   </si>
   <si>
     <t>complication finding</t>
   </si>
   <si>
     <t>A clinical finding that occurs during the course of, or because of, another disease, treatment, or procedure. [Definition Source: NCI]</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000375</t>
   </si>
   <si>
     <t>anesthesia services availability plan specification</t>
   </si>
   <si>
     <t>A plan specification that specifies on which schedule and to which extent anesthesia services are provided within a healthcare provider organization.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000266</t>
+  </si>
+  <si>
+    <t>highest level of education is some college data item</t>
+  </si>
+  <si>
+    <t>A highest level of education data item that represents the fact that the highest level of education achieved by an individual in the United States is completion of some undergraduate coursework, but without attaining an undergraduate degree.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000280</t>
+  </si>
+  <si>
+    <t>highest level of education is some but not all high school data item</t>
+  </si>
+  <si>
+    <t>A highest level of education data item that represents the fact that the highest level of education achieved by an individual in the United States is completion of some high school coursework, but without attaining a diploma or equivalent.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000287</t>
+  </si>
+  <si>
+    <t>public housing function</t>
+  </si>
+  <si>
+    <t>A residence function that is realized only in processes in which eligible and approved residents participate, and that is a characteristic of a housing unit that is owned by a government and intended for use by seniors, people with disabilities, or those with low incomes.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000288</t>
+  </si>
+  <si>
+    <t>public housing eligibility role</t>
+  </si>
+  <si>
+    <t>A role that inheres in a person who qualifies for public housing according to the criteria set forth by the relevant governmental entity and that is realized in processes that both have the person as a participant and realize the public housing function of some housing unit.</t>
+  </si>
+  <si>
     <t>An infection that occurs at a surgical site within a specified period of time.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000363</t>
   </si>
   <si>
     <t>total days of ventilator use</t>
   </si>
   <si>
     <t>A total length of ventilator use that specifies the total number of days a patient has spent on a machine that moves oxygen in and out of their lungs.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000301</t>
+  </si>
+  <si>
+    <t>skilled nursing role</t>
+  </si>
+  <si>
+    <t>A healthcare provider organization role that is realized by employing licensed nurses to deliver health care and assist with activities of daily living to patients in a skilled nursing facility.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000302</t>
+  </si>
+  <si>
+    <t>skilled nursing organization</t>
+  </si>
+  <si>
+    <t>An organization that is the bearer of a skilled nursing role.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000303</t>
+  </si>
+  <si>
+    <t>number of hours per day of employment data item</t>
+  </si>
+  <si>
+    <t>A time measurement data item that is measured in hours and is about the sum of the duration(s) of process(es) that realize a bearer's job role in a day.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000304</t>
+  </si>
+  <si>
+    <t>marital status</t>
+  </si>
+  <si>
+    <t>An information content entity that is about whether someone is party to a marriage contract.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000305</t>
+  </si>
+  <si>
+    <t>married</t>
+  </si>
+  <si>
+    <t>A marital status that is about a person who is party to a marriage contract.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000326</t>
+  </si>
+  <si>
+    <t>board eligible anesthesiologist role</t>
+  </si>
+  <si>
+    <t>An anesthesiologist role that is the outcome of fullfilling all obligations to be allowed to take a board certification exam in anesthesiology.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000327</t>
+  </si>
+  <si>
+    <t>board certified anesthesiologist role</t>
+  </si>
+  <si>
+    <t>An anesthesiologist role that is the specified output of a board certification process and that, if realized is realized, is realized either by administering medication for the temporary general or local suppression of sensory or motor nerve function during some health care encounter or providing airway management or by making decisions independently of a supervising physician regarding the adminstration of such medication.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000328</t>
+  </si>
+  <si>
+    <t>collection of board certified anesthesiologists on trauma service</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000231</t>
+  </si>
+  <si>
+    <t>collection of anesthesiologists on trauma service</t>
+  </si>
+  <si>
+    <t>A collection of anesthesiologist on trauma service whose members are bearers of a board certified anesthesiologist role.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000222</t>
+  </si>
+  <si>
+    <t>debt obligation</t>
+  </si>
+  <si>
+    <t>A directive information entity that prescribes that something will be transferred from some human or organization that is the bearer of a duty holder role to another human or organization that is the bearer of a claimant role.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000235</t>
+  </si>
+  <si>
+    <t>money</t>
+  </si>
+  <si>
+    <t>A debt obligation between two parties that has part a scalar value specification and whose concretizations indicate that their bearers can be used in a financial transaction or payment of debt, or as a measure of the value of some entity in a financial valuation process or prospective financial valuation process.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000236</t>
+  </si>
+  <si>
+    <t>currency</t>
+  </si>
+  <si>
+    <t>A material entity that is the bearer of a concretization of money and is created by some governmental organization or on behalf of some governmental organization that has authorized its creation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000239</t>
+  </si>
+  <si>
+    <t>payment of debt</t>
+  </si>
+  <si>
+    <t>A planned process whereby ownership of some entity of value is transferred by one participant to another to fulfill some obligation, on their behalf, after some service is performed or the ownership of some entity is exchanged.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000240</t>
+  </si>
+  <si>
+    <t>financial valuation process</t>
+  </si>
+  <si>
+    <t>A planned process that has as specified output some scalar measurement datum that is about an entity—such as a material good or a service—and is measured in terms of the quantity of some other material entity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000241</t>
+  </si>
+  <si>
+    <t>prospective financial valuation process</t>
+  </si>
+  <si>
+    <t>A planned process that has as specified output some predicted value that is about an entity—such as a material good or a service—and is measured in terms of the quantity of some material entity at some point in the future.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000311</t>
+  </si>
+  <si>
+    <t>individual person income data item</t>
+  </si>
+  <si>
+    <t>A monetary human income data item that is the sum of earnings of one, individual human being.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/APOLLO_SV_00000522</t>
+  </si>
+  <si>
+    <t>source code repository</t>
+  </si>
+  <si>
+    <t>A document that comprises at least one source code module and provenance data about who contributed the set of files making up the module(s), and optionally comprises also multiple versions of files with detailed change history about who committed files and when, a license for the software, readme files, documentation, executables, etc.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/APOLLO_SV_00000524</t>
+  </si>
+  <si>
+    <t>compiling software</t>
+  </si>
+  <si>
+    <t>A planned process that converts human-written or curated software into a machine-executable or interpretable set of instructions.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/STATO_0000414</t>
+  </si>
+  <si>
+    <t>mortality</t>
+  </si>
+  <si>
+    <t>mortality is a ratio  formed by the number of deaths due to a disease divided by the total population size.</t>
+  </si>
+  <si>
+    <t>An anatomical system that eliminates waste products that arise as a result of metabolic activity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000283</t>
+  </si>
+  <si>
+    <t>highest level of education is completion of high school or equivalent data item</t>
+  </si>
+  <si>
+    <t>A highest level of education data item that represents the fact that the highest level of education achieved by an individual in the United States is completion of high school or equivalent.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OCCO_00000120</t>
+  </si>
+  <si>
+    <t>credential granting agency</t>
+  </si>
+  <si>
+    <t>An organization that bears a credential grantor role.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OCCO_00000123</t>
+  </si>
+  <si>
+    <t>certificate</t>
+  </si>
+  <si>
+    <t>A credential awarded by a credential granting agency designed to signify participation in or completion of a training program requiring the demonstration of some specified knowledge or skill.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OCCO_00000124</t>
+  </si>
+  <si>
+    <t>certification</t>
+  </si>
+  <si>
+    <t>A credential awarded by a professional organization designed to signify the holder's competence as measured against a specified professional benchmark.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OCCO_00000126</t>
+  </si>
+  <si>
+    <t>license</t>
+  </si>
+  <si>
+    <t>A credential awarded by a government or government-authorized agency designed to signify legal authority to engage in specified actions without being liable to sanctions or penalties that would otherwise be associated with those actions.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OCCO_00000127</t>
+  </si>
+  <si>
+    <t>credential grantor role</t>
+  </si>
+  <si>
+    <t>A role borne by an organization that has been accredited by a quality assurance group through a deontic declaration having action regulation output, which authorizes the organization to bestow credentials according to quality control standards established or enforced by the accrediting group.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000362</t>
+  </si>
+  <si>
+    <t>sex information content entity</t>
+  </si>
+  <si>
+    <t>An information content entity that is about the biological qualities and characteristics most commonly found between the female, male, and intersex categories.</t>
+  </si>
+  <si>
+    <t>http://humanbehaviourchange.org/ontology/BCIO_010025</t>
+  </si>
+  <si>
+    <t>teaching professional</t>
+  </si>
+  <si>
+    <t>A professional that teaches the theory and practice of one or more disciplines at different educational levels.</t>
+  </si>
+  <si>
+    <t>http://humanbehaviourchange.org/ontology/BCIO_010084</t>
+  </si>
+  <si>
+    <t>student or trainee role</t>
+  </si>
+  <si>
+    <t>A role which inheres in a person and is realised by being enrolled in an educational institution or a formal programme of professional training.</t>
+  </si>
+  <si>
+    <t>http://humanbehaviourchange.org/ontology/BCIO_010085</t>
+  </si>
+  <si>
+    <t>informal education student role</t>
+  </si>
+  <si>
+    <t>A student or trainee that is currently learning in a non-institutional setting.</t>
+  </si>
+  <si>
+    <t>http://humanbehaviourchange.org/ontology/BCIO_010086</t>
+  </si>
+  <si>
+    <t>school student role</t>
+  </si>
+  <si>
+    <t>A student or trainee role realised by currently learning at a primary or secondary education level in an institutional, organised setting.</t>
+  </si>
+  <si>
+    <t>http://humanbehaviourchange.org/ontology/BCIO_010087</t>
+  </si>
+  <si>
+    <t>trainee role</t>
+  </si>
+  <si>
+    <t>A student or trainee role that is currently learning the curriculum material of vocational programme, normally in preparation for employment in a trade, job or profession.</t>
+  </si>
+  <si>
+    <t>http://humanbehaviourchange.org/ontology/BCIO_010088</t>
+  </si>
+  <si>
+    <t>higher education student role</t>
+  </si>
+  <si>
+    <t>A student or trainee role realised by currently learning on an advanced educational programme in a university, college or professional school.</t>
+  </si>
+  <si>
+    <t>http://humanbehaviourchange.org/ontology/BCIO_010089</t>
+  </si>
+  <si>
+    <t>undergraduate student role</t>
+  </si>
+  <si>
+    <t>A higher education student role realised by currently studying for an undergraduate degree.</t>
+  </si>
+  <si>
+    <t>http://humanbehaviourchange.org/ontology/BCIO_010090</t>
+  </si>
+  <si>
+    <t>graduate student role</t>
+  </si>
+  <si>
+    <t>A higher education student role realised by currently studying for a more advanced degree after completing an undergraduate degree.</t>
+  </si>
+  <si>
+    <t>http://humanbehaviourchange.org/ontology/BCIO_010091</t>
+  </si>
+  <si>
+    <t>masters student role</t>
+  </si>
+  <si>
+    <t>A higher education student  role realised by currently studying for a masters degree.</t>
+  </si>
+  <si>
+    <t>http://humanbehaviourchange.org/ontology/BCIO_010092</t>
+  </si>
+  <si>
+    <t>doctoral student role</t>
+  </si>
+  <si>
+    <t>A higher education student  role realised by currently studying for a doctoral degree.</t>
+  </si>
+  <si>
+    <t>http://humanbehaviourchange.org/ontology/BCIO_015043</t>
+  </si>
+  <si>
+    <t>highest level of formal educational qualification achieved</t>
+  </si>
+  <si>
+    <t>http://humanbehaviourchange.org/ontology/BCIO_050300</t>
+  </si>
+  <si>
+    <t>personal attribute</t>
+  </si>
+  <si>
+    <t>A personal attribute related to the highest level of education achieved.</t>
+  </si>
+  <si>
+    <t>http://humanbehaviourchange.org/ontology/BCIO_015045</t>
+  </si>
+  <si>
+    <t>achieved early childhood education</t>
+  </si>
+  <si>
+    <t>A highest level of formal educational qualification achieved after participating in an education process intended to introduce very young children to a school-type environment.</t>
+  </si>
+  <si>
+    <t>http://humanbehaviourchange.org/ontology/BCIO_015046</t>
+  </si>
+  <si>
+    <t>achieved primary education</t>
+  </si>
+  <si>
+    <t>A highest level of formal educational qualification achieved after participating in an education process intended to result in the acquisition of fundamental skills in reading, writing and mathematics.</t>
+  </si>
+  <si>
+    <t>http://humanbehaviourchange.org/ontology/BCIO_015047</t>
+  </si>
+  <si>
+    <t>achieved lower secondary education</t>
+  </si>
+  <si>
+    <t>A highest level of formal educational qualification achieved after participating in an education process intended to result in the acquisition and development of skills and knowledge in subject areas more specialised than basic reading, writing and mathematics, with the overall goal of laying the foundation for lifelong learning and human development on which education systems may systematically expand further educational opportunities.</t>
+  </si>
+  <si>
+    <t>http://humanbehaviourchange.org/ontology/BCIO_015048</t>
+  </si>
+  <si>
+    <t>achieved upper secondary education</t>
+  </si>
+  <si>
+    <t>A highest level of formal educational qualification achieved after participating in an education process intended to result in the acquisition and development of skills and knowledge that prepare participants for tertiary education or employment.</t>
+  </si>
+  <si>
+    <t>http://humanbehaviourchange.org/ontology/BCIO_015049</t>
+  </si>
+  <si>
+    <t>achieved bachelor's degree or equivalent level</t>
+  </si>
+  <si>
+    <t>A highest level of formal education qualification achieved after participating in an education process intended to result in the acquisition and development of skills and knowledge in a specialised discipline that culminated in the award of an undergraduate degree.</t>
+  </si>
+  <si>
+    <t>http://humanbehaviourchange.org/ontology/BCIO_015050</t>
+  </si>
+  <si>
+    <t>achieved master's or equivalent level</t>
+  </si>
+  <si>
+    <t>A highest level of formal educational qualification achieved after participating in an education process which has as a prerequisite an undergraduate degree and which is intended to result in the acquisition and development of advanced academic or professional skills and knowledge in a specialised discipline, that culminated in the award of a Master's or equivalent degree.</t>
+  </si>
+  <si>
+    <t>http://humanbehaviourchange.org/ontology/BCIO_015051</t>
+  </si>
+  <si>
+    <t>achieved doctoral or equivalent level education</t>
+  </si>
+  <si>
+    <t>A highest level of formal educational qualification achieved after participating in an education process devoted to advanced study and original research that led to the award of a PhD or equivalent level qualification.</t>
+  </si>
+  <si>
+    <t>http://humanbehaviourchange.org/ontology/BCIO_015084</t>
+  </si>
+  <si>
+    <t>preschool student role</t>
+  </si>
+  <si>
+    <t>A student or trainee role realised by  currently learning at an initial level of organised instruction, primarily to familiarise the bearer to the school-type environment.</t>
+  </si>
+  <si>
+    <t>A facility in which formal education is provided to a student population.</t>
+  </si>
+  <si>
+    <t>A specifically dependent continuant that inheres in a person.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000297</t>
+  </si>
+  <si>
+    <t>nationality categorization scheme</t>
+  </si>
+  <si>
+    <t>A social categorization scheme based on the social identities assumed as a result of a person's citizenship of a country.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000298</t>
+  </si>
+  <si>
+    <t>nationality category data item</t>
+  </si>
+  <si>
+    <t>A social category data item for which the social category is a nationality category.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000289</t>
+  </si>
+  <si>
+    <t>continuous coverage policy</t>
+  </si>
+  <si>
+    <t>A plan specification that specifies procedures to ensure that a physician in a particular role is available at a healthcare provider organization 24 hours, 7 days a week.</t>
+  </si>
+  <si>
+    <t>A physician role that, if realized, is realized by its bearer using operative manual and instrumental techniques to investigate, treat, or modify a patient's anatomical or physiological state for health, functional, or aesthetic purposes.</t>
+  </si>
+  <si>
+    <t>A surgeon role realized by its bearer performing surgery on the nervous system.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000275</t>
+  </si>
+  <si>
+    <t>department of health</t>
+  </si>
+  <si>
+    <t>A governmental department that manages aspects of prevention, healthcare, healthcare administration, and public health.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000276</t>
+  </si>
+  <si>
+    <t>department of transportation</t>
+  </si>
+  <si>
+    <t>A governmental department that manages the government of the travel of goods and people in the governed area and the infrastructure related to travel.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000277</t>
+  </si>
+  <si>
+    <t>department of fire administration</t>
+  </si>
+  <si>
+    <t>A governmental department that manages the government of means to prevent and fight fires and, in some cases, other accidental events and natural disasters.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000279</t>
+  </si>
+  <si>
+    <t>ratifying regulations for trauma system</t>
+  </si>
+  <si>
+    <t>A deontic document act that has as specified its output duty holder roles that are borne a trauma system or its organizational members and that are specified in a directive information content entity that is policy of that trauma system.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000280</t>
+  </si>
+  <si>
+    <t>authority to create regulation for trauma system</t>
+  </si>
+  <si>
+    <t>A power role that if realised is realised by its bearer being the active participant in a document act ratifying regulations for trauma systems.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000281</t>
+  </si>
+  <si>
+    <t>spending plan</t>
+  </si>
+  <si>
+    <t>A plan specification that is part of a budget and that specified the availability and usage of funds.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000282</t>
+  </si>
+  <si>
+    <t>trauma system manager role</t>
+  </si>
+  <si>
+    <t>A role borne by a human healthcare provider that, if realized is realized by managing and coordinating the operations a trauma system and its evaluation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000283</t>
+  </si>
+  <si>
+    <t>performance improvement coordinator role</t>
+  </si>
+  <si>
+    <t>A human role within an organization that, if realized, is realized by its bearer keeping hospitals up-to-date on requirements, health practices, and staff needs to ensure patient safety and provide reports, analyses and benchmarking based on outcome and performance data.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000287</t>
+  </si>
+  <si>
+    <t>government-approved trauma system plan specification</t>
+  </si>
+  <si>
+    <t>A trauma system plan specification that is the specified output of a governmental approval process.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000290</t>
+  </si>
+  <si>
+    <t>specialty liaison to multidisciplinary peer review committee role</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_9606</t>
+  </si>
+  <si>
+    <t>Homo sapiens</t>
+  </si>
+  <si>
+    <t>A human whos is the bearer of a healthcare provider role and represents their specialty in the multidisciplinary peer review committee.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000291</t>
+  </si>
+  <si>
+    <t>trauma system plan development policy</t>
+  </si>
+  <si>
+    <t>A plan specification that is about a trauma system plan specification and specifies procedures to evolve and revise the trauma system plan specification.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000293</t>
+  </si>
+  <si>
+    <t>list of planned participants</t>
+  </si>
+  <si>
+    <t>An information content entity that is part of an action specfication and that lists planned participants for the processes specified.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000294</t>
+  </si>
+  <si>
+    <t>inclusive trauma system</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000015</t>
+  </si>
+  <si>
+    <t>trauma system</t>
+  </si>
+  <si>
+    <t>A trauma system that is designed to care for all injured patients and that involves all acute care facilities.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000295</t>
+  </si>
+  <si>
+    <t>exclusive trauma system</t>
+  </si>
+  <si>
+    <t>A trauma system that has relatively few high-level centers that deliver definitive care.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000296</t>
+  </si>
+  <si>
+    <t>aggregate of emergency medical service transporting agency</t>
+  </si>
+  <si>
+    <t>An aggregate of organizations that consists of emergency medical services transportation agencies.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000297</t>
+  </si>
+  <si>
+    <t>aggregate of emergency medical services non-transporting agencies</t>
+  </si>
+  <si>
+    <t>An aggregate of organizations that consists of emergency medical services agencies that do not provide transport for the sick and injured.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000301</t>
+  </si>
+  <si>
+    <t>emergency medical service pediatric transportation agency</t>
+  </si>
+  <si>
+    <t>An emergency medical service transportation agency that specializes on pediatric patients.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000302</t>
+  </si>
+  <si>
+    <t>emergency medical services pediatric ground transportation agency</t>
+  </si>
+  <si>
+    <t>An emergency medical services pediatric transportation agency that provides ground transportation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000303</t>
+  </si>
+  <si>
+    <t>emergency medical services pediatric air transportation agency</t>
+  </si>
+  <si>
+    <t>An emergency medical services pediatric transportation agency that provides air transportation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000304</t>
+  </si>
+  <si>
+    <t>aggregate of emergency medical services pediatric ground transportation agencies</t>
+  </si>
+  <si>
+    <t>An aggregate of organization that consists only of emergency medical service pediatric ground transportation agencies.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000305</t>
+  </si>
+  <si>
+    <t>aggregate of emergency medical services pediatric air transportation agencies</t>
+  </si>
+  <si>
+    <t>An aggregate of organization that consists only of emergency medical service pediatric air transportation agencies.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000306</t>
+  </si>
+  <si>
+    <t>burn center role</t>
+  </si>
+  <si>
+    <t>A healthcare provider organization role that is borne by a hospital and that gets assigned based on an evaluation process. If realized, the role is realized by the hospital providing a burns managment team and providing state-of-the-art burn treatment and recovery to patients.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000307</t>
+  </si>
+  <si>
+    <t>aggregate of burn centers</t>
+  </si>
+  <si>
+    <t>An aggregate of organizations that has bearers of a burn center role as parts.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000308</t>
+  </si>
+  <si>
+    <t>pediatric burn center role</t>
+  </si>
+  <si>
+    <t>A healthcare provider organization role that is borne by a hospital and that gets assigned based on an evaluation process. If realized, the role is realized by the hospital providing a burns managment team and providing state-of-the-art specialized pediatric burn treatment and recovery.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000309</t>
+  </si>
+  <si>
+    <t>center for traumatic brain injury role</t>
+  </si>
+  <si>
+    <t>A health care provider organization role borne by a hospital and realized by providing specialized care for patients with traumatic brain injuries.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000310</t>
+  </si>
+  <si>
+    <t>aggregate of centers for traumatic brain injuries</t>
+  </si>
+  <si>
+    <t>An aggregate of organizations that has bearers of a center for traumatic brain injuries role as parts.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000311</t>
+  </si>
+  <si>
+    <t>traumatic brain injury rehabilitation organization role</t>
+  </si>
+  <si>
+    <t>A healthcare provider organization role realized by providing specialized rehabilitation for patients with traumatic brain injuries.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000312</t>
+  </si>
+  <si>
+    <t>aggregate of traumatic brain injury rehabilitation organizations</t>
+  </si>
+  <si>
+    <t>An aggregate of organizations that has bearers of a traumatic brain injury rehabilitation facility role as parts.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000313</t>
+  </si>
+  <si>
+    <t>spinal cord injury center role</t>
+  </si>
+  <si>
+    <t>A health care provider organization role borne by a hospital and realized by providing specialized care for patients with spinal cord injuries.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000314</t>
+  </si>
+  <si>
+    <t>spinal cord injury rehabilitation organization role</t>
+  </si>
+  <si>
+    <t>A healthcare provider organization role borne by an organization and realized by providing specialized rehabilitation for patients with spinal cord injuries.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000315</t>
+  </si>
+  <si>
+    <t>aggregate of spinal cord injury centers</t>
+  </si>
+  <si>
+    <t>An aggregate of organizations that has bearers of a spinal cord injury center role as parts.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000316</t>
+  </si>
+  <si>
+    <t>aggregate of spinal cord injury rehabilitation organizations</t>
+  </si>
+  <si>
+    <t>An aggregate of organizations that has bearers of a spinal cord injury rehabilitation facility role as parts.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000318</t>
+  </si>
+  <si>
+    <t>emergency medical services offline medical direction protocol</t>
+  </si>
+  <si>
+    <t>A plan specification that specifies how members of emergency medical services agenies are supposed to acquire medical direction, when direct communication with medical providers is not available.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000319</t>
+  </si>
+  <si>
+    <t>emergency medical services online medical direction guideline</t>
+  </si>
+  <si>
+    <t>A plan specification that specifies when members of emergency medical services agenies are required to try to set up direct conversation with other healthcare providers to give medical direction.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000320</t>
+  </si>
+  <si>
+    <t>trauma system participation direct incentive plan specification</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000322</t>
+  </si>
+  <si>
+    <t>trauma system participation incentive plan specification</t>
+  </si>
+  <si>
+    <t>A trauma system participation incentive plan specification that specifies the availability of funding the local, regional, state or national government for trauma centers joining a trauma system.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000321</t>
+  </si>
+  <si>
+    <t>trauma system participation indirect incentive plan specification</t>
+  </si>
+  <si>
+    <t>A trauma system participation incentive plan specification that specifies indirect incentives to motivate trauma centers to participate in a trauma system. Examples of such incentives are additional billing codes, remuneration for trauma team response, and availability of training opportunities.</t>
+  </si>
+  <si>
+    <t>A plan specification that specifies resources that become available to trauma centers if they participate in a trauma system.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0021007</t>
+  </si>
+  <si>
+    <t>document act input document</t>
+  </si>
+  <si>
+    <t>A document that is intended to be the specified input in a document act. It has a plan specification as a part that specifies the intended socio-legal entities that are created through the document (objective specification) and the way in which the document act is to be performed (by signing, by stamping, etc.) (action specification).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000191</t>
+  </si>
+  <si>
+    <t>residential facility</t>
+  </si>
+  <si>
+    <t>A facility that has at least one housing unit as part in which a person or persons live</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/MAXO_0000001</t>
+  </si>
+  <si>
+    <t>medical action</t>
+  </si>
+  <si>
+    <t>All manners of treatment, be they pharmaceuticals, invasive procedures, etc. to relieve illness and injury in attempts to bring the body back to its normal state.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/MAXO_0000499</t>
+  </si>
+  <si>
+    <t>therapeutic procedure of respiratory system</t>
+  </si>
+  <si>
+    <t>All manners of treatment to bring respiratory system back to its normal state.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/MAXO_0000500</t>
+  </si>
+  <si>
+    <t>airway management</t>
+  </si>
+  <si>
+    <t>A set of maneuvers or medical procedures performed to prevent and relieve airway obstruction. This ensures an open pathway for gas exchange between a patient's lungs and the atmosphere.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/MAXO_0000517</t>
+  </si>
+  <si>
+    <t>intubation procedure</t>
+  </si>
+  <si>
+    <t>A procedure involving placement of a tube into the trachea through the mouth or nose in order to provide a patient with oxygen and anesthesia.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/MAXO_0000503</t>
+  </si>
+  <si>
+    <t>artificial respiration</t>
+  </si>
+  <si>
+    <t>Any method of artificial breathing that employs mechanical or non-mechanical means to force the air into and out of the lungs. Artificial respiration or ventilation is used in individuals who have stopped breathing or have respiratory insufficiency to increase their intake of oxygen (O2) and excretion of carbon dioxide (CO2).</t>
+  </si>
+  <si>
+    <t>The insertion of a cannula or tube into a hollow body organ.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000261</t>
+  </si>
+  <si>
+    <t>highest level of education is below high school completion or equivalent data item</t>
+  </si>
+  <si>
+    <t>A highest level of education data item that represents the fact that an individual in the United States is has not achieved a level of education that is equivalent to or higher than a complete high school education.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OCCO_00000122</t>
+  </si>
+  <si>
+    <t>occupational credential holder</t>
+  </si>
+  <si>
+    <t>An organism that an occupation credential is about.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OCCO_00000128</t>
+  </si>
+  <si>
+    <t>credential issuing process</t>
+  </si>
+  <si>
+    <t>A social act in which a credential granting agency asserts that an organism has satisfied the requirements for being awarded a credential, having as output a credential about the organism.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000387</t>
+  </si>
+  <si>
+    <t>trauma incident</t>
+  </si>
+  <si>
+    <t>A process that leads to intense physical injury to an organism.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000388</t>
+  </si>
+  <si>
+    <t>ethnic category information</t>
+  </si>
+  <si>
+    <t>An information content entity that is about the categorization of an individual's background as it is connected to a geographic region and the shared cultural practices of that region</t>
+  </si>
+  <si>
+    <t>A deontic declaration creating or revoking a deontic role by lawfully manipulating (signing, stamping, publishing) a document.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0021021</t>
+  </si>
+  <si>
+    <t>document act template creator role</t>
+  </si>
+  <si>
+    <t>A role that inheres in a human being or organization or aggregate of any of the aforementioned that prepares a document that is the specified input to a document act and is the input document of a document act.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0021031</t>
+  </si>
+  <si>
+    <t>document act performer role</t>
+  </si>
+  <si>
+    <t>A role inhering in a human being or an organization or an aggregate of any of the aforementioned that is realized by the bearer being the agent in a document act.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000001</t>
+  </si>
+  <si>
+    <t>trauma team lead role</t>
+  </si>
+  <si>
+    <t>A role borne by a physician that, if realized, is realized by making the diagnostic and therapeutic decision during a trauma resuscitation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000002</t>
+  </si>
+  <si>
+    <t>trauma center</t>
+  </si>
+  <si>
+    <t>An organization that is the bearer of a trauma center role.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000003</t>
+  </si>
+  <si>
+    <t>trauma professional organization</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000119</t>
+  </si>
+  <si>
+    <t>professional organization</t>
+  </si>
+  <si>
+    <t>A professional organization of healthcare providers and trauma facilitites aiming to improve trauma care, the trauma system, and/or to conduct trauma research.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000004</t>
+  </si>
+  <si>
+    <t>specialty liaison role</t>
+  </si>
+  <si>
+    <t>A role that inheres in a healthcare provider and, if realized, is realized by the bearer representing their speciality in the multidisciplinary peer review committee.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000005</t>
+  </si>
+  <si>
+    <t>trauma quality improvement and patient safety program</t>
+  </si>
+  <si>
+    <t>A plan specification specifying the monitoring, evaluating, and improving of the quality of care for trauma patients and of a trauma service as whole.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000006</t>
+  </si>
+  <si>
+    <t>trauma multidisciplinary peer review committee</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000114</t>
+  </si>
+  <si>
+    <t>committee</t>
+  </si>
+  <si>
+    <t>A committee with members from multiple specialties that engages in case review of trauma cases.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000007</t>
+  </si>
+  <si>
+    <t>trauma program operational review committee</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000115</t>
+  </si>
+  <si>
+    <t>performance improvement committee</t>
+  </si>
+  <si>
+    <t>A performance improvement committee that is part of a trauma program and reviews the system of care within that trauma center.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000008</t>
+  </si>
+  <si>
+    <t>trauma lead agency role</t>
+  </si>
+  <si>
+    <t>A role appointed by a legislature that, if realized, grants the bearer authority to plan, coordinate, and monitor trauma systems.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000009</t>
+  </si>
+  <si>
+    <t>regional trauma system</t>
+  </si>
+  <si>
+    <t>A trauma system in a defined geographic area that ensures optimal trauma care, which includes injury prevention, access to care, prehospital care, acute hospital care, and rehabilitation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000010</t>
+  </si>
+  <si>
+    <t>field triage guideline</t>
+  </si>
+  <si>
+    <t>A plan specification that guides prehospital providers in determining the most appropriate facility to care for the injured patient.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000013</t>
+  </si>
+  <si>
+    <t>trauma team lead</t>
+  </si>
+  <si>
+    <t>A healthcare provider who is bearing a trauma team lead role.</t>
+  </si>
+  <si>
+    <t>An organization of organizations and healthcare providers to facilitate and coordinate a multidisciplinary response to severe injury.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000020</t>
+  </si>
+  <si>
+    <t>trauma center designation</t>
+  </si>
+  <si>
+    <t>A deontic document act that creates the role of a trauma center based on meeting the criteria by a designated organization.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000022</t>
+  </si>
+  <si>
+    <t>trauma registrar role</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000116</t>
+  </si>
+  <si>
+    <t>registrar role</t>
+  </si>
+  <si>
+    <t>A registrar role that, if realized, is realized by the bearer abstracting, recording, and validating data in an electronic trauma registry; assists with data analysis; and runs reports.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000023</t>
+  </si>
+  <si>
+    <t>trauma system operational process performance improvement committee</t>
+  </si>
+  <si>
+    <t>A performance improvement committee tasked to evaluate trauma care within a region or state.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000024</t>
+  </si>
+  <si>
+    <t>trauma resuscitation team</t>
+  </si>
+  <si>
+    <t>An organization of healthcare professionals from multiple disciplines who collectively work together on the assessment and treatment of those who are potentially severely injured.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000028</t>
+  </si>
+  <si>
+    <t>jurisdictional lead agency</t>
+  </si>
+  <si>
+    <t>A trauma lead agency responsible for implementing rules and financing.</t>
+  </si>
+  <si>
+    <t>A healthcare provider organization role that is borne by a hospital or clinic and, if realized, is realized by its bearer providing emergency trauma care through specially trained personnel. The role is the specified outcome of a trauma center designation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000032</t>
+  </si>
+  <si>
+    <t>pediatric trauma center role</t>
+  </si>
+  <si>
+    <t>A pediatric trauma center role is a trauma center role that is borne by a hospital and that is the specified output of a pediatric trauma center designation. If realized, it is realized by providing pediatric trauma care and education in accordance with the requirements for pediatric trauma centers by the designating organization.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000034</t>
+  </si>
+  <si>
+    <t>trauma center reverification</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000019</t>
+  </si>
+  <si>
+    <t>trauma center verification</t>
+  </si>
+  <si>
+    <t>A trauma center verifcation that has a designated trauma center as specified input. Designated trauma centers need to go through the process of reverification in a specified time interval.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000036</t>
+  </si>
+  <si>
+    <t>trauma program role</t>
+  </si>
+  <si>
+    <t>A healthcare provider organization role that is borne by a part of a healthcare provider organization and, if realized, is realized by providing and coordinating care for injured patients.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000038</t>
+  </si>
+  <si>
+    <t>regional trauma professional organization</t>
+  </si>
+  <si>
+    <t>A trauma professional organization focusing its mission on a specified region within a nation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000039</t>
+  </si>
+  <si>
+    <t>national trauma professional organization</t>
+  </si>
+  <si>
+    <t>A trauma professional organization focusing its mission on a national level.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000040</t>
+  </si>
+  <si>
+    <t>trauma peer review committee meeting plan specification</t>
+  </si>
+  <si>
+    <t>A plan specification specifying the organization of meetings of representatives of all medical specialities involved in trauma care to review the performance from a peer perspective.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000044</t>
+  </si>
+  <si>
+    <t>nurse executive role</t>
+  </si>
+  <si>
+    <t>A human health care role borne by a nurse and if realized, relized by managing a team of healthcare professionals, provide continuing education or providing input to healthcare policies in their organization</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000046</t>
+  </si>
+  <si>
+    <t>reporter role</t>
+  </si>
+  <si>
+    <t>A role that is the specified outcome of a social act and that is mutually specifically dependent on a reportee role and that, if realized, is realized by the bearer of the role reporting activities and results to the bearer of the depending reportee role.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000047</t>
+  </si>
+  <si>
+    <t>reportee role</t>
+  </si>
+  <si>
+    <t>A role that is the specified outcome of a social act and that is mutually specifically dependent on a reporter role and that, if realized, is realized by the bearer of the role receiving reports on activities and results by the bearer of the depending reporter role.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000048</t>
+  </si>
+  <si>
+    <t>anesthesiology liaison role</t>
+  </si>
+  <si>
+    <t>A specialty liaison role borne by a human being, which is also bearing an health care provider role, and if realized, is realized by the bearer representing anesthesiology in the multidisciplinary peer review committee.</t>
+  </si>
+  <si>
+    <t>A plan specification that has continuing medical education objective specifications as parts and that when concretized, is realized in processes that help maintain competence and learn about new and developing areas of medicine or the medical speciality of its bearer.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000050</t>
+  </si>
+  <si>
+    <t>continuing medical education objective specification</t>
+  </si>
+  <si>
+    <t>An objective specification that describes the endpoint of processes to  maintain competency and learn new and developing areas in medicine or one of its specialities.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000055</t>
+  </si>
+  <si>
+    <t>medical staff</t>
+  </si>
+  <si>
+    <t>An organization that is part of the bearer of a health care provider organization role and that has members that all bearer of a healthcare provider role within that organization.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000059</t>
+  </si>
+  <si>
+    <t>budget</t>
+  </si>
+  <si>
+    <t>A plan specification that specifies planned income and expenses for a person or an organization for a specified period of time.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000060</t>
+  </si>
+  <si>
+    <t>trauma program leadership</t>
+  </si>
+  <si>
+    <t>A collection of humans that is part of a trauma program and whose members bear a trauma leadership role.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000061</t>
+  </si>
+  <si>
+    <t>authority over trauma care</t>
+  </si>
+  <si>
+    <t>A power role borne by the bearer of a healthcare provider role that, if realized, is realized by developing, overseeing and improving medical care for injured patients in a healthcare provider organization.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000064</t>
+  </si>
+  <si>
+    <t>chief medical officer role</t>
+  </si>
+  <si>
+    <t>A human role within an organization that inheres in a human being and that, if realized, is realized by managing and overseeing the delivering of medical care at a hospital.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000065</t>
+  </si>
+  <si>
+    <t>head of clinical services role</t>
+  </si>
+  <si>
+    <t>A human role within an organization that inheres in a human being and that, if realized, is realized by by its bearer managing nursing staff at a hospital and ensuring that standards of care are met.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000066</t>
+  </si>
+  <si>
+    <t>emergency medicine liaison role</t>
+  </si>
+  <si>
+    <t>A specialty liaison role borne by a human being, which is also bearing a health care provider role, and if realized, is realized by the bearer representing emergency medicine in the multidisciplinary peer review committee.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000067</t>
+  </si>
+  <si>
+    <t>orthopedic surgery liaison role</t>
+  </si>
+  <si>
+    <t>A specialty liaison role borne by a human being, which is also bearing a health care provider role, and if realized, is realized by the bearer representing orthopedic surgery in the multidisciplinary peer review committee.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000068</t>
+  </si>
+  <si>
+    <t>neurosurgery liaison role</t>
+  </si>
+  <si>
+    <t>A specialty liaison role borne by a human being, which is also bearing a health care provider role, and if realized, is realized by the bearer representing neurosurgery in the multidisciplinary peer review committee.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000069</t>
+  </si>
+  <si>
+    <t>critical care liaison role</t>
+  </si>
+  <si>
+    <t>A specialty liaison role borne by a human being, which is also bearing an health care provider role, and if realized, is realized by the bearer representing critical care in the multidisciplinary peer review committee.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000070</t>
+  </si>
+  <si>
+    <t>radiology liaison role</t>
+  </si>
+  <si>
+    <t>A specialty liaison role borne by a human being, which is also bearing a health care provider role, and if realized, is realized by the bearer representing radiology in the multidisciplinary peer review committee.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000071</t>
+  </si>
+  <si>
+    <t>trauma care process</t>
+  </si>
+  <si>
+    <t>A healthcare process involving a injured patient focusing on their trauma-caused condition.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000074</t>
+  </si>
+  <si>
+    <t>academic degree</t>
+  </si>
+  <si>
+    <t>An information content entity that is the specified outcome of and documents the sucessful completion of a tertiary education program.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000075</t>
+  </si>
+  <si>
+    <t>occupational therapist role</t>
+  </si>
+  <si>
+    <t>An institutional health care provider role borne by a human being and that, if realized, realized by providing assessment and treatment to develop, recover, or maintain the daily living and work skills of people with a physical, mental, or cognitive disorder.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000076</t>
+  </si>
+  <si>
+    <t>physical therapist role</t>
+  </si>
+  <si>
+    <t>An institutional health care provider role borne by a human being and, if realized, is realized by providing assessment and treatment to remediate impairments or promote mobility, function, and quality of by interventions that use mechanical force and movements.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000077</t>
+  </si>
+  <si>
+    <t>rehabilitation specialist role</t>
+  </si>
+  <si>
+    <t>An institutional health care provider role borne by a human being and if realized, is realized by providing assessment and treatment that follows surgery, or treatment of a disease or of an injury, and which restores a patient's preferable functionality.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000078</t>
+  </si>
+  <si>
+    <t>university</t>
+  </si>
+  <si>
+    <t>An organization that conducts higher (or tertiary) education and research, and grants academic degree in various subjects and typically provides undergraduate education and postgraduate education.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000081</t>
+  </si>
+  <si>
+    <t>associate degree</t>
+  </si>
+  <si>
+    <t>An academic degree awarded by colleges and universities upon completion of a program of study lasting two years.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000082</t>
+  </si>
+  <si>
+    <t>master's degree</t>
+  </si>
+  <si>
+    <t>An academic degree awarded by universities upon completion of a course of study demonstrating a mastery or high-order overview of a specific field of study or area of professional practice.[1] Within the area studied, graduates are posited to possess advanced knowledge of a specialized body of theoretical and applied topics; high order skills in analysis, critical evaluation, or professional application; and the ability to solve complex problems and think rigorously and independently.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000083</t>
+  </si>
+  <si>
+    <t>bachelor's degree</t>
+  </si>
+  <si>
+    <t>An academic degree awarded by colleges and universities upon completion of a course of study lasting three to seven years.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000084</t>
+  </si>
+  <si>
+    <t>bachelor's of nursing degree</t>
+  </si>
+  <si>
+    <t>An academic degree in the science and principles of nursing, granted by an accredited tertiary education provider after the successful completion of a bachelor's of nursing program.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000085</t>
+  </si>
+  <si>
+    <t>associate of science in nursing</t>
+  </si>
+  <si>
+    <t>An academic degree granted by an accredited tertiary education provider after the successful completion of an associate of nursing program.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000086</t>
+  </si>
+  <si>
+    <t>master's in the science of nursing degree</t>
+  </si>
+  <si>
+    <t>An academic degree in the science and principles of nursing, granted by an accredited tertiary education provider after the successful completion of a master's of nursing program.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000087</t>
+  </si>
+  <si>
+    <t>continuing trauma education objective specification</t>
+  </si>
+  <si>
+    <t>A continuing medical education objective specification that describes the endpoint of processes to  maintain competency and learn new and developing areas in trauma medicine.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000089</t>
+  </si>
+  <si>
+    <t>A physician role borne by a human being and that, if realized, is being realized by its bearer using operative manual and instrumental techniques on a patient to investigate or treat a pathological condition such as disease or injury, to help improve bodily function or appearance or to repair unwanted ruptured areas.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000090</t>
+  </si>
+  <si>
+    <t>orthopedic surgeon role</t>
+  </si>
+  <si>
+    <t>A surgeon role borne by a human being and, that, if realized, is realized by its bearer using operative manual or instrumental techniques on the musculoskeletal system of a patient to investigate or treat a pathological condition such as disease or injury, to help improve bodily function or appearance or to repair unwanted ruptured areas.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000095</t>
+  </si>
+  <si>
+    <t>trauma quality improvement and patient safety program lead role</t>
+  </si>
+  <si>
+    <t>A human role within an organization that, if realized, is realized by planning, organizing and overseeing planned processes that realize the concretization of a trauma quality improvement and patient safety program.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000096</t>
+  </si>
+  <si>
+    <t>trauma surgeon role</t>
+  </si>
+  <si>
+    <t>A surgeon role borne by a human being and, that, if realized, is realized by its bearer using operative and non-operative manual or instrumental techniques on a patient to investigate or treat an injury or other pathological situation that are caused by an injury, to help improve bodily function or appearance or to repair unwanted ruptured areas.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000097</t>
+  </si>
+  <si>
+    <t>performance evaluator role</t>
+  </si>
+  <si>
+    <t>A role that, if realized, is realized by its bearer providing an assessment of  processes carried out by another entity (person, organization, computer system) regarding their compliance with specifications and their quality.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000098</t>
+  </si>
+  <si>
+    <t>performance evaluatee role</t>
+  </si>
+  <si>
+    <t>A role that, if realized, is realized by its bearer undergoing an assessment of  its actions carried out by a person or an organization regarding the compliance with specifications and the quality of those actions.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000099</t>
+  </si>
+  <si>
+    <t>authority to specify criteria for trauma service membership</t>
+  </si>
+  <si>
+    <t>A power role that, if realized, is realized by its bearer providing a document that lists the minimum qualifications of a person to become a member of the trauma service.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000102</t>
+  </si>
+  <si>
+    <t>authority to appoint members to the trauma service</t>
+  </si>
+  <si>
+    <t>A power role that, if realized, is realized by its bearer actively participating in a document act that has a trauma service member role as its specified output.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000103</t>
+  </si>
+  <si>
+    <t>emergency medical services base station role</t>
+  </si>
+  <si>
+    <t>An organization healthcare role that is borne by a hospital and that, if realized, is realized by directly organizing and controlling prehospital providers.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000104</t>
+  </si>
+  <si>
+    <t>trauma registrar job description</t>
+  </si>
+  <si>
+    <t>A document that is about a trauma registrar role and specifies the extent of work and the rights and obligations that are associated with that role.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000105</t>
+  </si>
+  <si>
+    <t>authority to remove members from the trauma service</t>
+  </si>
+  <si>
+    <t>A power role that, if realized, is realized by its bearer participating in a document act that revokes a trauma service member role.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000108</t>
+  </si>
+  <si>
+    <t>emergency department representative role</t>
+  </si>
+  <si>
+    <t>A role that is borne by a member of an emergency department that has been authorized by department leadership and that, if realized, is realized by its bearer representing the emergency department.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000109</t>
+  </si>
+  <si>
+    <t>orthopedic surgeon backup call schedule</t>
+  </si>
+  <si>
+    <t>A plan specification that specifies which orthopedic surgeon to call,  if the primary on-call orthopedic surgeon is not available due to already taking care of other trauma patients.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000110</t>
+  </si>
+  <si>
+    <t>legislature</t>
+  </si>
+  <si>
+    <t>A governmental organization that has the authority to create, amend, fund, and repeal laws.</t>
+  </si>
+  <si>
+    <t>An organization consisting of persons who bear committee member role where that organization is appointed by an organization or members of an organization to realize a role.</t>
+  </si>
+  <si>
+    <t>A committee whose function is to evaluate the system of care within a trauma center.</t>
+  </si>
+  <si>
+    <t>A role that inheres in a homo sapiens that, if realized, is realized by preparing, keeping, and overseeing records made in a register.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000117</t>
+  </si>
+  <si>
+    <t>committee member role</t>
+  </si>
+  <si>
+    <t>A role that, if realized, is realized in the organization context of a committee.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000118</t>
+  </si>
+  <si>
+    <t>patient safety</t>
+  </si>
+  <si>
+    <t>A disposition realized in process profiles that have participants the biological qualities of patients and the practices and instruments of medical professionals.</t>
+  </si>
+  <si>
+    <t>An organization whose purpose is to serve the goals of a particular profession or whose members bear roles within a single profession.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000120</t>
+  </si>
+  <si>
+    <t>emergency medicine residency program</t>
+  </si>
+  <si>
+    <t>http://vivoweb.org/ontology/core#MedicalResidency</t>
+  </si>
+  <si>
+    <t>Medical Residency</t>
+  </si>
+  <si>
+    <t>A medical residency in the medical speciality that focuses on the care for undifferentiated and unscheduled  patients with illnesses and injuries requiring immediate medical attention.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000121</t>
+  </si>
+  <si>
+    <t>orthopedic surgery residency program</t>
+  </si>
+  <si>
+    <t>A medical residency in the medical specialty that focuses on using operative manual or instrumental techniques on the musculoskeletal system of a patient to investigate or treat a pathological condition such as disease or injury, to help improve bodily function or appearance or to repair unwanted ruptured areas.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000122</t>
+  </si>
+  <si>
+    <t>neurosurgery residency program</t>
+  </si>
+  <si>
+    <t>A medical residency in the medical specialty that focuses on using operative manual and instrumental techniques on the nervous system of a patient to investigate or treat a pathological condition such as disease or injury, to help improve bodily function or appearance or to repair unwanted ruptured areas.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000124</t>
+  </si>
+  <si>
+    <t>continuous general surgery coverage policy</t>
+  </si>
+  <si>
+    <t>A continuous coverage policy to ensure availability of a general surgeon.</t>
+  </si>
+  <si>
+    <t>A plan specification that specifies which surgeon to call,  if the on-call trauma surgeons is not available due to already taking care of other trauma patients.</t>
+  </si>
+  <si>
+    <t>An organization with a specific responsibility that is a part of a larger organization with a specific responsibility.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000127</t>
+  </si>
+  <si>
+    <t>emergency department</t>
+  </si>
+  <si>
+    <t>A department that is part of a healthcare provider organization and that specialzes in the care for undifferentiated and unscheduled  patients with illnesses and injuries requiring immediate medical attention.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000128</t>
+  </si>
+  <si>
+    <t>neurosurgeon backup call schedule</t>
+  </si>
+  <si>
+    <t>A plan specification that specifies which neurosurgeon to call,  if the primary on-call neurosurgeon is not available due to already taking care of other trauma patients.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000129</t>
+  </si>
+  <si>
+    <t>TMD-approved neurosurgeon backup call schedule</t>
+  </si>
+  <si>
+    <t>A neurosurgeon backup call schedule that has been approved by the trauma medical director.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000131</t>
+  </si>
+  <si>
+    <t>TMD-approved orthopedic surgeon backup call schedule</t>
+  </si>
+  <si>
+    <t>A orthopedic surgeon backup call schedule that has been approved by the trauma medical director.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000135</t>
+  </si>
+  <si>
+    <t>continuous orthopedic surgery coverage policy</t>
+  </si>
+  <si>
+    <t>A continuous coverage policy to ensure availability of an orthopedic surgeon.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000136</t>
+  </si>
+  <si>
+    <t>continuous neurosurgery coverage policy</t>
+  </si>
+  <si>
+    <t>A continuous coverage policy to ensure availability of a neurosurgeon.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000137</t>
+  </si>
+  <si>
+    <t>emergency health care process</t>
+  </si>
+  <si>
+    <t>A health care process that has as participant a patient who is not scheduled for medical treatment and requires immediate medical treatment</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000138</t>
+  </si>
+  <si>
+    <t>continuous anesthesiology coverage policy</t>
+  </si>
+  <si>
+    <t>A continuous coverage policy that specifies procedures to ensure that anesthesiology services are available at a healthcare provider organization 24 hours, 7 days a week.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000139</t>
+  </si>
+  <si>
+    <t>orthopedic surgery fellowship program</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000140</t>
+  </si>
+  <si>
+    <t>medical fellowship program</t>
+  </si>
+  <si>
+    <t>A medical fellowship that provides education in providing surgical treatment to patients that experienced musculoskeletal trauma.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000141</t>
+  </si>
+  <si>
+    <t>plastic surgery provider organization role</t>
+  </si>
+  <si>
+    <t>A healthcare provider organization role that inheres in an organization and, if realized, is realized by the bearer organizing the provision of operative manual and instrumental techniques on a patient, either to remodel body parts to change their appearance or to restore the appearance and sometimes the function of body parts affected by trauma, previous surgery, or congenital defect.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000142</t>
+  </si>
+  <si>
+    <t>hand surgery provider organization role</t>
+  </si>
+  <si>
+    <t>A health care provider organization role that inheres in an organization and, if realized, is realized by the bearer organizing the provision of operative manual and instrumental techniques on a patient's hand to investigate and/or treat a pathological condition such as disease or injury, to help improve bodily function or appearance.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000143</t>
+  </si>
+  <si>
+    <t>microvascular surgery provider organization role</t>
+  </si>
+  <si>
+    <t>A healthcare provider organization role that inheres in an organization and, if realized, is realized by the bearer organizing the provision of operative manual and instrumental techniques to join or repair blood vessels too small to view unaided by microscopy, in order to provide blood circulation to a body part that is being surgically attached or reconstructed</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000144</t>
+  </si>
+  <si>
+    <t>spinal surgery provider organization role</t>
+  </si>
+  <si>
+    <t>A healthcare provider organization role that inheres in an organization and, if realized, is realized by the bearer organizing the provision of operative manual and instrumental techniques on a patient's spine to investigate or treat a pathological condition such as disease or injury, to help improve bodily function or appearance.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000146</t>
+  </si>
+  <si>
+    <t>aggregate of level 1 trauma centers</t>
+  </si>
+  <si>
+    <t>An aggregate of organizations whose members are all bearer of a level 1 trauma center role.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000147</t>
+  </si>
+  <si>
+    <t>representative from emergency department to pre-hospital provider QI program</t>
+  </si>
+  <si>
+    <t>A role that inheres in a human being and, if realized, is realized by representing an emergency department in the quality improvement program of organization providing pre-hospital care and services.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000148</t>
+  </si>
+  <si>
+    <t>prehospital care provider role</t>
+  </si>
+  <si>
+    <t>A health care provider role that inheres in a human being and, if realized, is realized by a process of providing health care to a patient before and during transport of the patient to the hospital or from the initial hospital to the another healthcare provider organization.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000149</t>
+  </si>
+  <si>
+    <t>continuous board certified emergency physician staffing policy</t>
+  </si>
+  <si>
+    <t>A continuous coverage policy that specifies that a emergency physician who is certified by an official agency or correspondent authority is present in the emergency department 24 hours, 7 days a week.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000150</t>
+  </si>
+  <si>
+    <t>record of participation in continuing trauma care education</t>
+  </si>
+  <si>
+    <t>An information content entity that documents the participants of continuing trauma care education.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000153</t>
+  </si>
+  <si>
+    <t>emergency physician role</t>
+  </si>
+  <si>
+    <t>A physician role that, if it is realized, is realized by providing treatment for undifferentiated and unscheduled  patients with illnesses and injuries requiring immediate medical attention.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000156</t>
+  </si>
+  <si>
+    <t>collection of anesthesiologists</t>
+  </si>
+  <si>
+    <t>A collection of humans that only has as members bearers of an anesthesiologist role.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000158</t>
+  </si>
+  <si>
+    <t>prehospital provider training plan specification</t>
+  </si>
+  <si>
+    <t>A plan specification that specifies the content and intended outcome of relying information about best practice in prehospital care to members of a prehospital care provider.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000159</t>
+  </si>
+  <si>
+    <t>prehospital protocol</t>
+  </si>
+  <si>
+    <t>A plan specification that specifies standards and procedures for care provided to emergency patients before they reach the emergency department.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000160</t>
+  </si>
+  <si>
+    <t>critical care physician role</t>
+  </si>
+  <si>
+    <t>A physician role that, if it is realized, is realized by diagnosing and managing life-threatening conditions requiring sophisticated organ support and invasive monitoring.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000161</t>
+  </si>
+  <si>
+    <t>aggregate of level 2 trauma centers</t>
+  </si>
+  <si>
+    <t>An aggregate of organizations whose members are all bearer of a level 2 trauma center role.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000162</t>
+  </si>
+  <si>
+    <t>record of participation in majority of trauma quality improvement meetings</t>
+  </si>
+  <si>
+    <t>An information content entity that is about a person and affirms that they have attended at least 50% of trauma quality improvement meetings.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000163</t>
+  </si>
+  <si>
+    <t>emergency department nursing liaison</t>
+  </si>
+  <si>
+    <t>An emergency department representative role that inheres in a nurse and, if realized, is realized by its bearer to act as contact for all matter relating to nursing in the emergency room.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000165</t>
+  </si>
+  <si>
+    <t>collection of emergency physicians</t>
+  </si>
+  <si>
+    <t>A collection of humans that only has bearers of an emergency physician role as members.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000166</t>
+  </si>
+  <si>
+    <t>successful completion of ATLS course information content entity</t>
+  </si>
+  <si>
+    <t>An information content entity that is the specified outcome of an advanced advanced trauma life support.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000168</t>
+  </si>
+  <si>
+    <t>collection of emergency physicians with ATLS training</t>
+  </si>
+  <si>
+    <t>A collection of emergency physicians that has successfully completed the advanced life support course.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000169</t>
+  </si>
+  <si>
+    <t>current successful ATLS completion information content entity</t>
+  </si>
+  <si>
+    <t>A successful completion of ATLS course information that is not older than specified time before ATLS knowledge is no longer deemed current.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000170</t>
+  </si>
+  <si>
+    <t>collection of emergency physicians current in ATLS</t>
+  </si>
+  <si>
+    <t>A collection of emergency physicians with ATLS training for which the training has not been more than the time specified before their knowledge is no longer deemed current.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000171</t>
+  </si>
+  <si>
+    <t>board certified emergency physician role</t>
+  </si>
+  <si>
+    <t>An emergency physician role that is the specified output of a board certification process and that, if realized, is realized by providing treatment for undifferentiated and unscheduled  patients with illnesses and injuries requiring immediate medical attention.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000173</t>
+  </si>
+  <si>
+    <t>board eligible emergency physician role</t>
+  </si>
+  <si>
+    <t>An emergency medicine physician role that is the outcome of fullfilling all obligations to be allowed to take a board certification exam in emergency medicine.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000174</t>
+  </si>
+  <si>
+    <t>collection of board certified emergency physicians</t>
+  </si>
+  <si>
+    <t>A collection of emergency physicians that only has members, which are board certified in emergency medicine or or have met all requirements for that subspecialty in their country of practice.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000175</t>
+  </si>
+  <si>
+    <t>collection of board eligible emergency physicians</t>
+  </si>
+  <si>
+    <t>A collection of emergency physicians that fulfil all criteria to sit a board certification exam, but that either have not taken one or have failed.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000176</t>
+  </si>
+  <si>
+    <t>collection of board certified emergency physicians current in ATLS</t>
+  </si>
+  <si>
+    <t>A collection of emergency physicians whose members successfully took the board certification exam in emergency medicine and that have had ATLS training.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000180</t>
+  </si>
+  <si>
+    <t>TMD approved institution-specific emergency medicine physician profile</t>
+  </si>
+  <si>
+    <t>An institution-specific emergency medicine physician role description that has been approved by the trauma medical director of the institution that the department is part of.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000183</t>
+  </si>
+  <si>
+    <t>compliance with state licensure requirement information content entity</t>
+  </si>
+  <si>
+    <t>An information content entity that is about the bearer of a healthcare provider role and that affirms that they fulfilled all requirements to receive state licensure in their healthcare provider role for the state they practice in.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000184</t>
+  </si>
+  <si>
+    <t>collection of trauma service surgeons reviewed by the TMD</t>
+  </si>
+  <si>
+    <t>A collection of surgeons whose members are mentioned in a trauma on call plan specification and that are subject to a performance review by the trauma medical director.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000188</t>
+  </si>
+  <si>
+    <t>trauma nursing core course plan specification</t>
+  </si>
+  <si>
+    <t>A plan specification that specifies the content, methodology, evaluation of a course aimed at nurses and providing cognitive knowledge and psychomotoric skills that help optimizing trauma patient care in a hospital setting.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000189</t>
+  </si>
+  <si>
+    <t>trauma nursing core course certificate</t>
+  </si>
+  <si>
+    <t>A training certificate that is a specified output of a person participating in an trauma nursing core course and that certifies successful completion of that course.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000190</t>
+  </si>
+  <si>
+    <t>employment contract document act</t>
+  </si>
+  <si>
+    <t>A deontic document act that creates a mutally dependent employee and employer role.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000191</t>
+  </si>
+  <si>
+    <t>full time employee role</t>
+  </si>
+  <si>
+    <t>An employee role that is the specified output of an employment contract document act and that, if realized, is realized by its bearer providing services for the amount of type regarded full time under the specific labor administration.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000194</t>
+  </si>
+  <si>
+    <t>collection of general surgeons with ATLS training</t>
+  </si>
+  <si>
+    <t>A collection of general surgeons that whose members have successfully completed the advanced life support course.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000195</t>
+  </si>
+  <si>
+    <t>general surgeon role</t>
+  </si>
+  <si>
+    <t>A surgeon role borne by a human being and that, if realized, is being realized by its bearer using operative manual and instrumental techniques on a patient to investigate or treat a pathological condition such as disease or injury, to help improve bodily function or appearance or to repair unwanted ruptured areas without the bearer of the role specializing into any particular field of surgery.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000196</t>
+  </si>
+  <si>
+    <t>collection of general surgeons current in ATLS</t>
+  </si>
+  <si>
+    <t>A collection of general surgeons with ATLS training for which the training has not been more than the time specified before their knowledge is no longer deemed current.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000197</t>
+  </si>
+  <si>
+    <t>general surgery privileges role</t>
+  </si>
+  <si>
+    <t>A privilege holder role that is the specified outcome of a document act between the chair of a surgery department and the bearer of a surgeon role that, of realized, is realized by its bearer admitting, evaluating, diagnosing, consulting, and providing pre-, intra and post-operative care, and performing surgical procedures, to patients of all ages, to correct or treat various conditions, diseases, disorders, and injuries of the alimentary tract, abdomen and its contents, extremities, breast, skin and soft tissue, head and neck, and endocrine systems.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000198</t>
+  </si>
+  <si>
+    <t>collection of trauma surgeons with general surgery privileges</t>
+  </si>
+  <si>
+    <t>A collection of trauma surgeons that consists only of bearers of a trauma surgeon role that are also bearing a general surgery privileges role.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000199</t>
+  </si>
+  <si>
+    <t>collection of trauma surgeons on trauma service fulfilling CME requirement</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000207</t>
+  </si>
+  <si>
+    <t>collection of trauma surgeons on a trauma service</t>
+  </si>
+  <si>
+    <t>A collection of trauma surgeons on a trauma service whose members participated in trauma education verifiable for 18 hours over 3 years.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000201</t>
+  </si>
+  <si>
+    <t>collection of trauma surgeons on trauma service with practice-based learning course</t>
+  </si>
+  <si>
+    <t>A collection of trauma surgeons on a trauma service that whose members particpated in a practice based training course organized by a trauma program.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000202</t>
+  </si>
+  <si>
+    <t>collection of board eligible trauma surgeons</t>
+  </si>
+  <si>
+    <t>A collection of trauma surgeons that fulfil all criteria to sit a board certification exam, but that either have not taken one or have failed.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000203</t>
+  </si>
+  <si>
+    <t>collection of board certified trauma surgeons</t>
+  </si>
+  <si>
+    <t>A collection of trauma surgeons that only has members which are board certified in trauma surgery.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000204</t>
+  </si>
+  <si>
+    <t>trauma program internal practice-based learning course certificate</t>
+  </si>
+  <si>
+    <t>An information content entity that is a specific output of a person participating in an internal trauma program course using a practice based learning approach and that certifies successful completion of the course.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000205</t>
+  </si>
+  <si>
+    <t>practice-based learning trauma care course plan specification</t>
+  </si>
+  <si>
+    <t>A practice-based learning course plan specification that aims to improve the quality of patient outcomes in trauma medicine.</t>
+  </si>
+  <si>
+    <t>A collection of trauma surgeons that consists exclusively of trauma surgeons that are listed on the trauma on call plan specification.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000209</t>
+  </si>
+  <si>
+    <t>collection of trauma surgeons on trauma service with on call exclusivity</t>
+  </si>
+  <si>
+    <t>A collection of trauma surgeons on a trauma service of an organization that are exclusively on call for that organization.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000210</t>
+  </si>
+  <si>
+    <t>critical care certificate course plan specfication</t>
+  </si>
+  <si>
+    <t>A plan specification that specifies the content, methodology, evaluation of a course to relay information and exercise procedures relevant to optimize critical care.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000212</t>
+  </si>
+  <si>
+    <t>critical care certificate</t>
+  </si>
+  <si>
+    <t>A training certificate that is the specified output of a critical care certificate course.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000213</t>
+  </si>
+  <si>
+    <t>collection of trauma surgeons on trauma service certified for critical care</t>
+  </si>
+  <si>
+    <t>A collection of trauma surgeons on a trauma service whose members are certified in critical care.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000214</t>
+  </si>
+  <si>
+    <t>trauma surgery fellowship program</t>
+  </si>
+  <si>
+    <t>A medical fellowship that provides education in using operative manual or instrumental techniques on a patient to investigate or treat an injury or other pathological situation that are caused by an injury, to help improve bodily function or appearance or to repair unwanted ruptured areas.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000215</t>
+  </si>
+  <si>
+    <t>successful completion of trauma surgery fellowship information content entity</t>
+  </si>
+  <si>
+    <t>An information content entity that is the specified output of a person successfully fulfilling the evaluation criteria at the end of a a trauma-focused post-residency training that lasts a minimum of one year and provides additional knowledge and experience in the management of injured patients.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000217</t>
+  </si>
+  <si>
+    <t>collection of orthopedic surgeons on trauma service</t>
+  </si>
+  <si>
+    <t>A collection of orthopedic surgeons whose members are mentioned in a trauma on call plan specification.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000218</t>
+  </si>
+  <si>
+    <t>collection of orthopedic surgeons on trauma service fulfilling CME requirement</t>
+  </si>
+  <si>
+    <t>A collection of orthopedic surgeons on trauma service whose members particpate in trauma education verifiable for 18 hours over 3 years.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000219</t>
+  </si>
+  <si>
+    <t>board eligible orthopedic surgeon role</t>
+  </si>
+  <si>
+    <t>An orthopedic surgeon role that is the outcome of fullfilling all obligations to be allowed to take a board certification exam in orthopedic surgery.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000220</t>
+  </si>
+  <si>
+    <t>board certified orthopedic surgeon role</t>
+  </si>
+  <si>
+    <t>An orthopedic surgeon role that is the specified output of a board certification process and that, if realized, is realized by its bearer using operative manual or instrumental techniques on the musculoskeletal system of a patient to investigate or treat a pathological condition such as disease or injury, to help improve bodily function or appearance or to repair unwanted ruptured areas.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000221</t>
+  </si>
+  <si>
+    <t>collection of board eligible orthopedic surgeons on trauma service</t>
+  </si>
+  <si>
+    <t>A collection of orthopedic surgeons on trauma service whose members fulfil all criteria to sit a board certification exam, but that either have not taken one or have failed.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000222</t>
+  </si>
+  <si>
+    <t>collection of board certified orthopedic surgeons on trauma service</t>
+  </si>
+  <si>
+    <t>A collection of orthopedic surgeons on trauma service whose members are board certified in orthopedic surgery.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000223</t>
+  </si>
+  <si>
+    <t>general orthopedic surgery privileges role</t>
+  </si>
+  <si>
+    <t>A privilege holder role that is the specified outcome of a document act between the head of a orthopedic surgery and the bearer of a orthopedic surgeon role that, of realized, is realized by its bearer admitting, evaluating, diagnosing, consulting, and providing pre-, intra and post-operative care, and performing orthopedic surgical procedures, to patients of all ages, to correct or treat various conditions, diseases, disorders, and injuries of the musculoskeletal system.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000225</t>
+  </si>
+  <si>
+    <t>hospital neurological injury triage plan specification</t>
+  </si>
+  <si>
+    <t>A plan specification that specifies under which circumstances and with which neurological injuries patients admitted to one hospital will be triaged to another healthcare provider organization when no neurosurgical coverage is available at the first hospital.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000226</t>
+  </si>
+  <si>
+    <t>TMD-approved hospital neurological injury triage plan specification</t>
+  </si>
+  <si>
+    <t>A hospital neurological injury triage plan specification that specifies under which circumstances and with which neurological injuries patients will be triaged from the emergency department to another healthcare provider organization when limited or no neurosurgical coverage is available and that is the specified output of an approval process through the trauma medical director.</t>
+  </si>
+  <si>
+    <t>A collection of neurosurgeons that consists only of bearers of a neurosurgeon role that are mentioned in a trauma on call plan specification.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000228</t>
+  </si>
+  <si>
+    <t>collection of orthopedic surgeons on trauma service with on call exclusivity</t>
+  </si>
+  <si>
+    <t>A collection of orthopedic surgeons on trauma service whose members are exclusively on call for that organization.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000229</t>
+  </si>
+  <si>
+    <t>collection of neurosurgeons on trauma service with on call exclusivity</t>
+  </si>
+  <si>
+    <t>A collection of neurosurgeons on trauma service whose members are exclusively on call for that organization.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000230</t>
+  </si>
+  <si>
+    <t>collection of neurosurgeons on trauma service fulfilling CME requirement</t>
+  </si>
+  <si>
+    <t>A collection of neurosurgeons on trauma service whose members particpate in trauma education verifiable for 18 hours over 3 years.</t>
+  </si>
+  <si>
+    <t>A collection of anesthesiologists whose members are mentioned in a trauma on call plan specification.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000232</t>
+  </si>
+  <si>
+    <t>anesthesiology residency program</t>
+  </si>
+  <si>
+    <t>A medical residency in the medical speciality that focuses on the administration of medication for the temporary general or local suppression of sensory or motor nerve function during some health care encounter or on making decisions regarding the administration of such medication.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000233</t>
+  </si>
+  <si>
+    <t>successful completion of anesthesiology residency information content entity</t>
+  </si>
+  <si>
+    <t>An information content entity that is the specified output of a person successfully fulfilling the evaluation criteria at the end of an anesthesiology residency program.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000234</t>
+  </si>
+  <si>
+    <t>collection of anesthesiologists with anesthesiology residency on trauma service</t>
+  </si>
+  <si>
+    <t>A collection of anesthesiologists on trauma service whose members have successfully completed an anesthesiology residency.</t>
+  </si>
+  <si>
+    <t>A registered nurse role that is the specified output of post-graduate education in nursing and that is realized by using extended and expanded skills, experience and knowledge in assessment, planning, implementation, diagnosis and evaluation of the care required.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000237</t>
+  </si>
+  <si>
+    <t>collection of certified registered nurse anesthetist</t>
+  </si>
+  <si>
+    <t>A collection of humans that only has bearers of an certified registered nurse anesthetist role as members.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000239</t>
+  </si>
+  <si>
+    <t>pathologist role</t>
+  </si>
+  <si>
+    <t>A physician role that, if realized, is realized by the study and identification of the cause and pathway of diseases through examination of the whole body, tissue, cells, and body fluids.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000240</t>
+  </si>
+  <si>
+    <t>cardiologist role</t>
+  </si>
+  <si>
+    <t>A physician role that, if realized, is realized by providing diagnosis and treatment of diseases of the heart and the blood vessels.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000241</t>
+  </si>
+  <si>
+    <t>nephrologist role</t>
+  </si>
+  <si>
+    <t>A physician role that, if realized, is realized by providing diagnosis and treatment of diseases of the kidney, including renal replacement therapy (dialysis and renal transplants).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000242</t>
+  </si>
+  <si>
+    <t>pulmonologist role</t>
+  </si>
+  <si>
+    <t>A physician role that, if realized, is realized by providing diagnosis and treatment of diseases of the lung and the respiratory tract.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000243</t>
+  </si>
+  <si>
+    <t>interventional radiologist role</t>
+  </si>
+  <si>
+    <t>A physician role that, if realized, is realized by providing minimally invasive image-guided diagnosis and treatment of diseases in every organ system.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000244</t>
+  </si>
+  <si>
+    <t>pediatrician role</t>
+  </si>
+  <si>
+    <t>A physician role that, if realized, is realized by providing diagnosis and medical treatment for infants, children, and adolescents.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000245</t>
+  </si>
+  <si>
+    <t>cardiac surgeon role</t>
+  </si>
+  <si>
+    <t>A surgeon role borne by a human being and that, if realized, is realized by its bearer using operative manual and instrumental techniques on the heart and the great blood vessels of a patient to investigate or treat a pathological condition such as disease or injury, to help improve bodily function or appearance or to repair unwanted ruptured areas.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000246</t>
+  </si>
+  <si>
+    <t>ophthalmologist role</t>
+  </si>
+  <si>
+    <t>A physician role that, if realized, is realized by providing diagnosis and treatment, including surgical procedures, on the eyeball.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000247</t>
+  </si>
+  <si>
+    <t>plastic surgeon role</t>
+  </si>
+  <si>
+    <t>A surgeon role borne by a human being and that, if realized, is realized by its bearer using operative manual and instrumental techniques for the restoration, reconstruction, or alteration of the human body.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000248</t>
+  </si>
+  <si>
+    <t>gynecologist role</t>
+  </si>
+  <si>
+    <t>A physician role that, if it is realized, is realized by providing treatment for diseases of and injuries to the female reproductive system.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000249</t>
+  </si>
+  <si>
+    <t>oral and maxillofacial surgeon role</t>
+  </si>
+  <si>
+    <t>A surgeon role borne by a human being and that, if realized, is realized by its bearer using operative manual and instrumental techniques on the hard and soft tissue of the oral and maxillofacial anatomy of a patient to investigate or treat a pathological condition such as disease or injury, to help improve bodily function or appearance or to repair unwanted ruptured areas.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000250</t>
+  </si>
+  <si>
+    <t>hand surgeon role</t>
+  </si>
+  <si>
+    <t>A surgeon role borne by a human being and that, if realized, is realized by its bearer using operative manual and instrumental techniques on the hand and upper extremeties of a patient to investigate or treat a pathological condition such as disease or injury, to help improve bodily function or appearance or to repair unwanted ruptured areas.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000251</t>
+  </si>
+  <si>
+    <t>medical school role</t>
+  </si>
+  <si>
+    <t>An organizational social role that is the output of an accreditation process and that, if realized, is realized by its bearer providing education and evaluation for students seeking degrees allowing them to work as medical professionals.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000252</t>
+  </si>
+  <si>
+    <t>teaching hospital role</t>
+  </si>
+  <si>
+    <t>A hospital role that, if realized, is realized by its bearer provides clinical education and training for future and current health professionals.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000254</t>
+  </si>
+  <si>
+    <t>trauma system creation plan specification</t>
+  </si>
+  <si>
+    <t>A plan specification that has a trauma system creation objective as a part and that specifies the necessary processes to achieve that objective.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000256</t>
+  </si>
+  <si>
+    <t>multidisciplinary stakeholder group</t>
+  </si>
+  <si>
+    <t>An organization that brings together human beings or organizations from different backgrounds with shared idealistic or financial interest in some process and its outcomes to counsel and evaluate that process and its outcomes.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000258</t>
+  </si>
+  <si>
+    <t>hospital association</t>
+  </si>
+  <si>
+    <t>An organization that has hospitals as members and that aims to represent the interests of hospitals.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000259</t>
+  </si>
+  <si>
+    <t>medical association</t>
+  </si>
+  <si>
+    <t>A professional organization consisting of physicians  and that aims to represent the interests of physicians.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000260</t>
+  </si>
+  <si>
+    <t>nurses association</t>
+  </si>
+  <si>
+    <t>A professional organization consisting of nurses and that aims to represent the interests of nurses.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000261</t>
+  </si>
+  <si>
+    <t>emergency medical services agency association</t>
+  </si>
+  <si>
+    <t>An organization that has emergency medical service agencies as members and that aims to represent the interests of emergency medical service agencies.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000264</t>
+  </si>
+  <si>
+    <t>emergency medical service provider role</t>
+  </si>
+  <si>
+    <t>A healthcare provider role that, if realized, is realized by its bearer providing out-of-hospital acute care and transport to definitive care, to patients with illnesses and injuries which the patient believes constitute a medical emergency.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000265</t>
+  </si>
+  <si>
+    <t>emergency medical services provider association</t>
+  </si>
+  <si>
+    <t>A professional organization consisting of emergency medical service providers  and that aims to represent the interests of emergency medical service providers.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000266</t>
+  </si>
+  <si>
+    <t>multidisciplinary stakeholder group meeting schedule</t>
+  </si>
+  <si>
+    <t>A plan specification that specifies the times of meeting for which the multidisciplinary stakeholder group will convene.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000270</t>
+  </si>
+  <si>
+    <t>machinery of government</t>
+  </si>
+  <si>
+    <t>An organization that consists of organizations and human beings bearing specific roles in the process of enforcing policies within a community. The members of the machinery of government receive their authority through the government.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/oostt/dev/oostt.owl/OOSTT_00000126</t>
+  </si>
+  <si>
+    <t>orthopedic board eligibility role</t>
+  </si>
+  <si>
+    <t>A role that inheres in a human being and is acquired by successfully completing an orthopedic residency.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/oostt/dev/oostt.owl/OOSTT_00000129</t>
+  </si>
+  <si>
+    <t>record of participation in majority of trauma peer review committee meetings</t>
+  </si>
+  <si>
+    <t>An information content entity that is about a person and that affirms that they have attended at the number of meeting of the trauma peer review committee meetings as required by the designating or verifying agency.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/oostt/dev/oostt.owl/OOSTT_00000131</t>
+  </si>
+  <si>
+    <t>collection of trauma surgeons providing non-trauma emergency care on call</t>
+  </si>
+  <si>
+    <t>A collection of trauma surgeons on a trauma service, that, while on call, participate in emergency health care processes that are not trauma related.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/oostt/dev/oostt.owl/OOSTT_00000132</t>
+  </si>
+  <si>
+    <t>trauma program communication policy about changes to trauma process</t>
+  </si>
+  <si>
+    <t>A plan specification that describes means of relaying information about changes to workflows of providing care for injured patients to the members of the trauma program.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000198</t>
+  </si>
+  <si>
+    <t>information content entity-request process</t>
+  </si>
+  <si>
+    <t>A communication in which some participant requests of some other participant an information content entity about some portion of reality</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000199</t>
+  </si>
+  <si>
+    <t>information content entity request about ethnic identity</t>
+  </si>
+  <si>
+    <t>An information content entity-request process in which some participant requests of some other participant an information content entity that indicates the ethnic identity of that other participant</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000200</t>
+  </si>
+  <si>
+    <t>information content entity request about racial identity</t>
+  </si>
+  <si>
+    <t>An information content entity-request process in which some participant requests of some other participant an information content entity that indicates the racial identity of that other participant</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000262</t>
+  </si>
+  <si>
+    <t>categorization scheme</t>
+  </si>
+  <si>
+    <t>An information content entity that characterizes some aggregate of entities as partitioned into distinct subgroups, thereby demarcating them as categories.</t>
+  </si>
+  <si>
+    <t>A categorization scheme that divides humans into groups considered by themselves or others as distinct on the basis of assumed common characteristics.</t>
+  </si>
+  <si>
+    <t>A collection of humans demarcated by some social categorization scheme.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000268</t>
+  </si>
+  <si>
+    <t>racial categorization scheme</t>
+  </si>
+  <si>
+    <t>A social categorization scheme based on characteristics assumed to be biologically hereditary and to result in part from common locality of ancestors.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000270</t>
+  </si>
+  <si>
+    <t>ethnic categorization scheme</t>
+  </si>
+  <si>
+    <t>A social categorization scheme based on characteristics that are primarily cultural—such as ancestry, history, national or tribal background, cultural attachments or traditions, past linguistic heritage, religious affiliations, caste, or claimed kinship.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000274</t>
+  </si>
+  <si>
+    <t>personal data disclosure</t>
+  </si>
+  <si>
+    <t>Communication in which a person reports some data items about either that person or another person.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000277</t>
+  </si>
+  <si>
+    <t>self representation</t>
+  </si>
+  <si>
+    <t>A cognitive representation in which the representation’s bearer is represented as being its bearer.</t>
+  </si>
+  <si>
+    <t>A self representation of themselves by a person or group.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000279</t>
+  </si>
+  <si>
+    <t>racial identity</t>
+  </si>
+  <si>
+    <t>A social identity for which the category is a racial category.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000281</t>
+  </si>
+  <si>
+    <t>ethnic identity</t>
+  </si>
+  <si>
+    <t>A social identity for which the category is an ethnic category.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000282</t>
+  </si>
+  <si>
+    <t>behavioral identity</t>
+  </si>
+  <si>
+    <t>A social identity for which the category is also a behaviorally distinct group defined by its members degree of participation in some type of behavior.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000284</t>
+  </si>
+  <si>
+    <t>occupation disposition</t>
+  </si>
+  <si>
+    <t>A disposition that, if realized, is realized when the bearer intends to, and does, exercise abilities and skills in pursuit of obtaining or maintaining an job role.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000286</t>
+  </si>
+  <si>
+    <t>U.S. veteran role</t>
+  </si>
+  <si>
+    <t>A human role within an organization that inheres in a person who has served in a branch of the U.S. military, is not currently serving in the U.S. military, and the person's service ended in accordance to conditions defined by the U.S. government.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000339</t>
+  </si>
+  <si>
+    <t>deep vein thrombosis</t>
+  </si>
+  <si>
+    <t>A human disease that is borne by an organism and, if realized, is realized by the formation of a blood clot in the veins.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000341</t>
+  </si>
+  <si>
+    <t>emergency department discharge date</t>
+  </si>
+  <si>
+    <t>A data item that specifies when an individual is released from the emergency department of a hospital.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000342</t>
+  </si>
+  <si>
+    <t>homeless status</t>
+  </si>
+  <si>
+    <t>An information content entity that describes if an individual does not have a zip/postal code specifying their place of residence.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000346</t>
+  </si>
+  <si>
+    <t>primary payment method information</t>
+  </si>
+  <si>
+    <t>An information content entity that is the outcome of a person stating how they wish to compensate a due amount.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000347</t>
+  </si>
+  <si>
+    <t>temporary address</t>
+  </si>
+  <si>
+    <t>A postal address that is about a residence a person is living in for a short period of time.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000348</t>
+  </si>
+  <si>
+    <t>trauma surgeon arrival time</t>
+  </si>
+  <si>
+    <t>A data item that specifies when a trauma surgeon arrived at the patient's bedside.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000349</t>
+  </si>
+  <si>
+    <t>total intensive care unit length of stay data item</t>
+  </si>
+  <si>
+    <t>A data item that provides the cumulative amount of time a patient spent in the ICU during one hospitalization measured in whole day increments.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000350</t>
+  </si>
+  <si>
+    <t>patient discharge disposition information</t>
+  </si>
+  <si>
+    <t>A value specification that specifies the situation to which a patient is discharged after hospilaization, including the information that the patient passed away during hospitalization.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000352</t>
+  </si>
+  <si>
+    <t>central line associated bloodstream infection</t>
+  </si>
+  <si>
+    <t>A bloodstream infection that is associated with the placing of a central line or an umbilical catheter in an organism.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000353</t>
+  </si>
+  <si>
+    <t>unplanned surgical procedure</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OBIB_0000716</t>
+  </si>
+  <si>
+    <t>An surgical procedure that was not part of the initial treatment plan.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000354</t>
+  </si>
+  <si>
+    <t>intensive care unit admission process</t>
+  </si>
+  <si>
+    <t>An admission process through which a patient is admitted to the intensive care unit.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000355</t>
+  </si>
+  <si>
+    <t>unplanned intensive care unit admission process</t>
+  </si>
+  <si>
+    <t>An intensive care unit admission process that was not part of the initial treatment plan.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000356</t>
+  </si>
+  <si>
+    <t>patient population</t>
+  </si>
+  <si>
+    <t>A collection of humans consisting of humans that are receiving healthcare from one healthcare provider during a specified time.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000357</t>
+  </si>
+  <si>
+    <t>mean length of stay</t>
+  </si>
+  <si>
+    <t>The average value (arithmetic mean) of the length of stay data of the patient population of an inpatient healthcare provider.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000359</t>
+  </si>
+  <si>
+    <t>age at injury</t>
+  </si>
+  <si>
+    <t>An information content identity that denotes the age of a patient at the time of the specific injury.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000385</t>
+  </si>
+  <si>
+    <t>abbreviated injury scale version identifier</t>
+  </si>
+  <si>
+    <t>An identifier specifying the name and version of a software that calculates abbreviated injury scale severity codes.</t>
+  </si>
+  <si>
+    <t>A data item that is about a patient and is the specified output of a health care process assay or diagnostic process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000331</t>
+  </si>
+  <si>
+    <t>emergency department quality improvement liaison to trauma program role</t>
+  </si>
+  <si>
+    <t>An emergency department representative role that is borne by a member of the medical team of an emergency department and that, if realized, is realized by its bearer serving as the point of contact for all quality improvement-related communication between the emergency department and the trauma program.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000332</t>
+  </si>
+  <si>
+    <t>board certified general surgeon role</t>
+  </si>
+  <si>
+    <t>A general surgeon role that is the specified output of a board certification process and that, if realized, is realized by its bearer using operative manual and instrumental techniques on a patient to investigate or treat a pathological condition such as disease or injury, to help improve bodily function or appearance or to repair unwanted ruptured areas without the bearer of the role specializing into any particular field of surgery.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000333</t>
+  </si>
+  <si>
+    <t>board eligible general surgeon role</t>
+  </si>
+  <si>
+    <t>A general surgeon role that is the outcome of fullfilling all obligations to be allowed to take a board certification exam in general surgery.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000334</t>
+  </si>
+  <si>
+    <t>board certified general surgeon with trauma concentration</t>
+  </si>
+  <si>
+    <t>A human that is the bearer of a board certified general surgeon and that has additional training, experience, and career focus in the care of injured patients.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000370</t>
+  </si>
+  <si>
+    <t>continuing trauma education obligor role</t>
+  </si>
+  <si>
+    <t>A duty holder role that, if realized, is realized by its bearer participating in continuing trauma eduction for an amount of time specified in their program or country.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000371</t>
+  </si>
+  <si>
+    <t>coordination of trauma quality improvement and patient safety obligor role</t>
+  </si>
+  <si>
+    <t>A duty holder role that is realized by its bearer organizing and managing a trauma quality improvement and patient safety program.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000372</t>
+  </si>
+  <si>
+    <t>on call exclusivity obligor role</t>
+  </si>
+  <si>
+    <t>A duty holder role that inheres in a human being mentioned in an on call plan specification and that, if realized, is realized by its bearer participating a planned process realizing the concretization of the plan specification and being on call exclusively for the organization at specified times that is the contractual partner in the document act that created this role.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000373</t>
+  </si>
+  <si>
+    <t>tqip coordinator obligor role</t>
+  </si>
+  <si>
+    <t>A duty holder role that, if realized, is realized by its bearer organizing and overseeing the trauma quality improvement and patient safety program.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000374</t>
+  </si>
+  <si>
+    <t>trauma nursing evaluator obligor role</t>
+  </si>
+  <si>
+    <t>A duty holder role that if realized is realized by its bearer evaluating the nursing care provided to trauma patients.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000335</t>
+  </si>
+  <si>
+    <t>anesthesiologist backup call schedule</t>
+  </si>
+  <si>
+    <t>A plan specification that specifies which anesthesiologist to call,  if the primary on-call anesthesiologist is not available due to already taking care of other trauma patients.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000392</t>
+  </si>
+  <si>
+    <t>deep surgical site infection</t>
+  </si>
+  <si>
+    <t>A surgical site infection that occurs below the incision made during the procedure in the area of the muscles and the tissues that surround the muscles and occurs within a specified period of time.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000360</t>
+  </si>
+  <si>
+    <t>minor administrative subdivision</t>
+  </si>
+  <si>
+    <t>A governmental organization that exists within a major administrative subdivision that is occupied by other settlements and governs those settlements while also being governed by their respective major administrative subdivision.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000148</t>
+  </si>
+  <si>
+    <t>zero-dimensional temporal region</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000008</t>
+  </si>
+  <si>
+    <t>temporal region</t>
+  </si>
+  <si>
+    <t>temporal instant.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_9443</t>
+  </si>
+  <si>
+    <t>Primates</t>
+  </si>
+  <si>
+    <t>human being</t>
+  </si>
+  <si>
+    <t>post-secondary education program</t>
+  </si>
+  <si>
+    <t>ontology file</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000174</t>
+  </si>
+  <si>
+    <t>refusal to answer datum</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000163</t>
+  </si>
+  <si>
+    <t>response to a question asking process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000175</t>
+  </si>
+  <si>
+    <t>response to an identity question asking process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000179</t>
+  </si>
+  <si>
+    <t>answer to identity question</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/MONDO_0005433</t>
+  </si>
+  <si>
+    <t>alcohol withdrawal</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000154</t>
+  </si>
+  <si>
+    <t>assistance with activities of daily living care encounter</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000155</t>
+  </si>
+  <si>
+    <t>assistance with instrumental activities of daily living encounter</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000156</t>
+  </si>
+  <si>
+    <t>medication assistance care encounter</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000117</t>
+  </si>
+  <si>
+    <t>hospice function</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000169</t>
+  </si>
+  <si>
+    <t>palliative function</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000165</t>
+  </si>
+  <si>
+    <t>home health care function</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000172</t>
+  </si>
+  <si>
+    <t>health care function</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000011</t>
+  </si>
+  <si>
+    <t>spatiotemporal region</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000009</t>
+  </si>
+  <si>
+    <t>two-dimensional spatial region</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000006</t>
+  </si>
+  <si>
+    <t>spatial region</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000018</t>
+  </si>
+  <si>
+    <t>zero-dimensional spatial region</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000026</t>
+  </si>
+  <si>
+    <t>one-dimensional spatial region</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000028</t>
+  </si>
+  <si>
+    <t>three-dimensional spatial region</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000038</t>
+  </si>
+  <si>
+    <t>one-dimensional temporal region</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000182</t>
+  </si>
+  <si>
+    <t>history</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001025</t>
+  </si>
+  <si>
+    <t>pressure</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000040</t>
+  </si>
+  <si>
+    <t>intravenous drug user</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000051</t>
+  </si>
+  <si>
+    <t>organization role</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000149</t>
+  </si>
+  <si>
+    <t>adult foster home function</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000158</t>
+  </si>
+  <si>
+    <t>assisted living function</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000115</t>
+  </si>
+  <si>
+    <t>urgent care function</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000116</t>
+  </si>
+  <si>
+    <t>ambulatory surgery function</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000118</t>
+  </si>
+  <si>
+    <t>emergency department function</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000119</t>
+  </si>
+  <si>
+    <t>physician office function</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000120</t>
+  </si>
+  <si>
+    <t>outpatient clinic function</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000121</t>
+  </si>
+  <si>
+    <t>overnight dialysis function</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000122</t>
+  </si>
+  <si>
+    <t>rehabilitation function</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000123</t>
+  </si>
+  <si>
+    <t>skilled nursing function</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000125</t>
+  </si>
+  <si>
+    <t>nursing home function</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000084</t>
+  </si>
+  <si>
+    <t>enrollment end date</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000097</t>
+  </si>
+  <si>
+    <t>enrollment start date</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000024</t>
+  </si>
+  <si>
+    <t>fiat object part</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000027</t>
+  </si>
+  <si>
+    <t>object aggregate</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000142</t>
+  </si>
+  <si>
+    <t>one-dimensional continuant fiat boundary</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000146</t>
+  </si>
+  <si>
+    <t>two-dimensional continuant fiat boundary</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000147</t>
+  </si>
+  <si>
+    <t>zero-dimensional continuant fiat boundary</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000029</t>
+  </si>
+  <si>
+    <t>site</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0000034</t>
+  </si>
+  <si>
+    <t>time trigger</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000143</t>
+  </si>
+  <si>
+    <t>household identifier</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000188</t>
+  </si>
+  <si>
+    <t>answer set</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000189</t>
+  </si>
+  <si>
+    <t>question text</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000190</t>
+  </si>
+  <si>
+    <t>option as member of some answer set</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0000429</t>
+  </si>
+  <si>
+    <t>email address</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0000057</t>
+  </si>
+  <si>
+    <t>contour plot</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0000582</t>
+  </si>
+  <si>
+    <t>time stamped measurement datum</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000088</t>
+  </si>
+  <si>
+    <t>age measurement datum</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000164</t>
+  </si>
+  <si>
+    <t>home health care organization</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000171</t>
+  </si>
+  <si>
+    <t>hospice organization</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000160</t>
+  </si>
+  <si>
+    <t>acute care encounter</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000170</t>
+  </si>
+  <si>
+    <t>palliative care encounter</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_2759</t>
+  </si>
+  <si>
+    <t>Eukaryota</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_131567</t>
+  </si>
+  <si>
+    <t>cellular organisms</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_40674</t>
+  </si>
+  <si>
+    <t>Mammalia</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FMA_55457</t>
+  </si>
+  <si>
+    <t>vocal fold</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FMA_64854</t>
+  </si>
+  <si>
+    <t>Subdivision of larynx</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000085</t>
+  </si>
+  <si>
+    <t>obsolete socio-legal human social role</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000003</t>
+  </si>
+  <si>
+    <t>party to a legal proceeding</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000002</t>
+  </si>
+  <si>
+    <t>party to a legal entity</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000004</t>
+  </si>
+  <si>
+    <t>party to a legal agreement</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000006</t>
+  </si>
+  <si>
+    <t>party to a power of attorney</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000005</t>
+  </si>
+  <si>
+    <t>party to a marriage contract</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000096</t>
+  </si>
+  <si>
+    <t>party to an insurance policy</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000055</t>
+  </si>
+  <si>
+    <t>school role</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000059</t>
+  </si>
+  <si>
+    <t>nursery school role</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000060</t>
+  </si>
+  <si>
+    <t>primary school role</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000065</t>
+  </si>
+  <si>
+    <t>secondary school role</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000078</t>
+  </si>
+  <si>
+    <t>workplace facility</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000109</t>
+  </si>
+  <si>
+    <t>overnight dialysis facility</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000111</t>
+  </si>
+  <si>
+    <t>physician office facility</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000112</t>
+  </si>
+  <si>
+    <t>ambulatory surgery facility</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000113</t>
+  </si>
+  <si>
+    <t>urgent care facility</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000502</t>
+  </si>
+  <si>
+    <t>government assistance health care plan data item</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000503</t>
+  </si>
+  <si>
+    <t>health care plan data item</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000505</t>
+  </si>
+  <si>
+    <t>WIC data item</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000309</t>
+  </si>
+  <si>
+    <t>gesturing</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000095</t>
+  </si>
+  <si>
+    <t>payer role</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FMA_64989</t>
+  </si>
+  <si>
+    <t>Heterogeneous cluster</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/FMA_49443</t>
+  </si>
+  <si>
+    <t>Anatomical cluster</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_8000016</t>
+  </si>
+  <si>
+    <t>taxonomic bridge ontology module</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_8000019</t>
+  </si>
+  <si>
+    <t>ontology module subsetted by OWL profile</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_8000020</t>
+  </si>
+  <si>
+    <t>EL++ ontology module</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0000035</t>
+  </si>
+  <si>
+    <t>obsolete_study interpretation</t>
+  </si>
+  <si>
+    <t>conclusion</t>
+  </si>
+  <si>
+    <t>A study interpretation is a textual entity about the implications of a study result. Examples include discussion of whether a hypothesis is false, whether the study failed to address the hypothesis, and whether the study results have led to new hypotheses</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OBI_0000070</t>
+  </si>
+  <si>
+    <t>assay</t>
+  </si>
+  <si>
+    <t>scientific observation</t>
+  </si>
+  <si>
+    <t>A planned process with the objective to produce information about the material entity that is the evaluant, by physically examining it or its proxies.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0021005</t>
+  </si>
+  <si>
+    <t>obsolete_deontic declaration</t>
+  </si>
+  <si>
+    <t>status function declaration</t>
+  </si>
+  <si>
+    <t>A social act that brings about, transfers or revokes a socio-legal generically dependent continuant or brings about or transforms a role. Declarations do not depend on words spoken or written, but sometimes are merely actions, for instance the signing of a document.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000018</t>
+  </si>
+  <si>
+    <t>obsolete_hospital role</t>
+  </si>
+  <si>
+    <t>hospital</t>
+  </si>
+  <si>
+    <t>A role borne by an organization and realized by providing healthcare services by healthcare professionals of multiple different disciplines of medicine and enabling stationary treatment.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000028</t>
+  </si>
+  <si>
+    <t>obsolete geopolitical organization</t>
+  </si>
+  <si>
+    <t>geopolitical organization</t>
+  </si>
+  <si>
+    <t>An organization that governs the people living in a particular geographical region or aggregate of geographical regions.  The geographical region it governs can change over time (such as the westward expansion of the United States and the addition of Hawaii).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000031</t>
+  </si>
+  <si>
+    <t>obsolete major administrative subdivision</t>
+  </si>
+  <si>
+    <t>major administrative subdivision</t>
+  </si>
+  <si>
+    <t>A subnational entity that is the primary organizational member of a nation, is subject to the full set of laws of the nation, enjoys all the privileges established under the laws of the nation, is not a member of any other geopolitical entity, and itself governs a part of the geographical region governed by the nation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000032</t>
+  </si>
+  <si>
+    <t>obsolete geopolitical dependency</t>
+  </si>
+  <si>
+    <t>geopolitical dependency</t>
+  </si>
+  <si>
+    <t>A subnational entity that does not possess full political independence or sovereignty as a sovereign state, but remains politically outside of the controlling state and controls a geographical region that is outside the controlling state's integral region.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000034</t>
+  </si>
+  <si>
+    <t>obsolete aggregate of sovereign states</t>
+  </si>
+  <si>
+    <t>aggregate of sovereign states</t>
+  </si>
+  <si>
+    <t>An aggregate of sovereign states that share some feature in common, but is not an organization nor necessarily the outcome of some treaty among them.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000035</t>
+  </si>
+  <si>
+    <t>obsolete aggregate of geopoli organizations</t>
+  </si>
+  <si>
+    <t>aggregate of geopoli organizations</t>
+  </si>
+  <si>
+    <t>An object aggregate that is not itself a geopolitical organization and whose members are only geopolitical organizations that have some feature in common</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000036</t>
+  </si>
+  <si>
+    <t>obsolete aggregate of dependencies</t>
+  </si>
+  <si>
+    <t>aggregate of dependencies</t>
+  </si>
+  <si>
+    <t>An aggregate of geopoli organizations that is not itself a geopolitical dependency and whose members are only geopolitical dependencies that have some feature in common.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000037</t>
+  </si>
+  <si>
+    <t>obsolete aggregate of major administrative subdivisions</t>
+  </si>
+  <si>
+    <t>aggregate of major administrative subdivisions</t>
+  </si>
+  <si>
+    <t>An aggregate of geopoli organizations that is not itself a major administrative subdivision and whose members are only major administrative subdivisions that have some feature in common</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000041</t>
+  </si>
+  <si>
+    <t>obsolete intergovernmental organization</t>
+  </si>
+  <si>
+    <t>intergovernmental organization</t>
+  </si>
+  <si>
+    <t>an intergovernmental organization that has at least three member states, that has activies in at least three states, and that is unified by some formal intergovernmental agreement</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000042</t>
+  </si>
+  <si>
+    <t>obsolete nongovernmental organization</t>
+  </si>
+  <si>
+    <t>nongovernmental organizations</t>
+  </si>
+  <si>
+    <t>a geopolitical organization that is voluntary and private, whose members are individual persons or organizations that come together to acheive a common purpose.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000044</t>
+  </si>
+  <si>
+    <t>obsolete governmental organization</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000045</t>
+  </si>
+  <si>
+    <t>obsolete sovereign state</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000046</t>
+  </si>
+  <si>
+    <t>obsolete subnational entity</t>
+  </si>
+  <si>
+    <t>subnational entity</t>
+  </si>
+  <si>
+    <t>a governmental organization that has a local, regional, or territorial government that recognizes a sovereign state as its higher political authority</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000203</t>
+  </si>
+  <si>
+    <t>cancer summary staging code</t>
+  </si>
+  <si>
+    <t>tumor summary staging code</t>
+  </si>
+  <si>
+    <t>An information content entity that is the specified output of cancer summary staging.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000507</t>
+  </si>
+  <si>
+    <t>obsolete Afar</t>
+  </si>
+  <si>
+    <t>’Afar Af</t>
+  </si>
+  <si>
+    <t>A gender identity datum resulting from a gender identification process in which ‘non binary’ is selected based on the participant's subjective sense of gender.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000073</t>
+  </si>
+  <si>
+    <t>trauma quality improvement and performance improvement process</t>
+  </si>
+  <si>
+    <t>trauma QI/PI process</t>
+  </si>
+  <si>
+    <t>A planned process that realizes the concretization of a trauma quality improvemement and performance improvement plan specification.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000092</t>
+  </si>
+  <si>
+    <t>obsolete_emergency medical service agency</t>
+  </si>
+  <si>
+    <t>ems agency</t>
+  </si>
+  <si>
+    <t>An organization that provides prehospital care or transport to the sick and wounded.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000193</t>
+  </si>
+  <si>
+    <t>abbreviated injury scale training course</t>
+  </si>
+  <si>
+    <t>AAAM course</t>
+  </si>
+  <si>
+    <t>A planned process that realizes the concretization of an abbreviated injury scale training course plan specification.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000351</t>
+  </si>
+  <si>
+    <t>cardiopulmonary resuscitation</t>
+  </si>
+  <si>
+    <t>CPR</t>
+  </si>
+  <si>
+    <t>A planned process consisting of chest compressions often combined with artificial ventilation, or mouth to mouth in an effort to manually preserve intact brain function until further measures are taken to restore spontaneous blood circulation and breathing in a person who is in cardiac arrest.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0021032</t>
+  </si>
+  <si>
+    <t>obsolete_obligee role</t>
+  </si>
+  <si>
+    <t>A role that is either the specified output of an obligation generating social act or the concretization of a transferable obligation and that is realized by it's bearer being the receiving part of a process that fulfills the previously agreed upon requirements.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0021033</t>
+  </si>
+  <si>
+    <t>obsolete_obligor role</t>
+  </si>
+  <si>
+    <t>A role that is either the specified output of an obligation generating social act or the concretization of a transferable obligation and that is realized by it's bearer being the providing part of a process that fulfills the previously agreed upon requirements.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0020025</t>
+  </si>
+  <si>
+    <t>obsolete obligor role</t>
+  </si>
+  <si>
+    <t>A role that is the specified output of an obligation generating social act and that is realized by it's bearer being the providing part of a process that fulfills the previously agreed upon requirements.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0020026</t>
+  </si>
+  <si>
+    <t>obsolete obligee role</t>
+  </si>
+  <si>
+    <t>A role that is the specified output of an obligation generating social act and that is realized by it's bearer being the receiving part of a process that fulfills the previously agreed upon requirements.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0000012</t>
+  </si>
+  <si>
+    <t>obsolete2_digital entity</t>
+  </si>
+  <si>
+    <t>A digital entity is an information entity which is a collection of bits that can be interpreted by a computer. Two digital entities are the same if they are bitwise identical.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0000019</t>
+  </si>
+  <si>
+    <t>obsolete2_binary digital entity</t>
+  </si>
+  <si>
+    <t>A binary digital entity is a digital entity that is encoded in a way that is not easily human readable and that contains other than text characters.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0000024</t>
+  </si>
+  <si>
+    <t>obsolete_unit of measure</t>
+  </si>
+  <si>
+    <t>a unit of measure is the quality of some material entity compared to which another quality is some multiple of.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0000047</t>
+  </si>
+  <si>
+    <t>obsolete2_text based digital entity</t>
+  </si>
+  <si>
+    <t>A text based digital entity is a digital entity that is encoded so that it only contains text characters.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0000059</t>
+  </si>
+  <si>
+    <t>obsolete2_report figure</t>
+  </si>
+  <si>
+    <t>A report figure is a report display element that has some aspect of illustration, but may be a composite of figures, images, and other elements</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0000091</t>
+  </si>
+  <si>
+    <t>obsolete_report element</t>
+  </si>
+  <si>
+    <t>A report element is a narrative object in which information is presented and consumed by a human being, and is part of a report. Examples of report elements are figure (dot plot), table, text portion (may include a movie or audio clip on a web page).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0000093</t>
+  </si>
+  <si>
+    <t>obsolete2_binary executable</t>
+  </si>
+  <si>
+    <t>Binary executable is a digital entity consisting of the binary representation of machine instructions of a specific processor or they may be binary pseudocode for a virtual machine. A non-source executable file is also called an object program. It is assumed that the binary executable file contains properly-formatted computer instructions.  (derived from Wikipedia, Nov 1, 2007)</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0000097</t>
+  </si>
+  <si>
+    <t>obsolete_report table</t>
+  </si>
+  <si>
+    <t>A report table is a report display element consisting of a matrix of cells layed out in a grid, some set of which are filled with some information content</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0000105</t>
+  </si>
+  <si>
+    <t>obsolete2_digital document</t>
+  </si>
+  <si>
+    <t>A digital document is a digital entity consisting of an electronic file which can be rendered into human-readable form by one or more computational applications.  The digital document does not refer to the information content of the document but to an instance of the file.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0000182</t>
+  </si>
+  <si>
+    <t>obsolete_survival curve</t>
+  </si>
+  <si>
+    <t>A survival curve is a report graph which is a graphical representation of data where the percentage of survival is plotted as a function of time.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0000576</t>
+  </si>
+  <si>
+    <t>obsolete_establishing a CRID registry</t>
+  </si>
+  <si>
+    <t>a planned process with the objective to establish a system that allows to refer to specific entities of a certain kind and store information about them, by establishing a CRID registry and plan specifications for the process of 1) assigning a CRID and 2) looking up a CRID.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000024</t>
+  </si>
+  <si>
+    <t>obsolete_role in human social processes</t>
+  </si>
+  <si>
+    <t>A role inhering in an entity realized by social interactions in human society.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GEO_000000005</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0020011</t>
+  </si>
+  <si>
+    <t>utterance process</t>
+  </si>
+  <si>
+    <t xml:space="preserve">is a planned process of making speech sounds which may or may not have an actual language involved. </t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0021002</t>
+  </si>
+  <si>
+    <t>obsolete_document act</t>
+  </si>
+  <si>
+    <t>A social act creating, revoking or transferring a socio-legal generically dependent continuant or a role by validating (signing, stamping, publishing) a document.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0021004</t>
+  </si>
+  <si>
+    <t>obsolete_socio-legal generically dependent continuant</t>
+  </si>
+  <si>
+    <t>Socio-legal generically dependent continuants are generically dependent continuants that come into existence through social acts and that if they get concretized are concretized as realizable entities.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000058</t>
+  </si>
+  <si>
+    <t>student role</t>
+  </si>
+  <si>
+    <t>A human social role that, if realized, is realized by the process of formal education that the bearer undergoes.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000083</t>
+  </si>
+  <si>
+    <t>obsolete OMB ethnic identity datum</t>
+  </si>
+  <si>
+    <t>An ethnic identity datum that is the output of an ethnic identification process that uses OMB terminology for ethnicity or terminology that is mapped the OMB ethnicity terms.</t>
+  </si>
+  <si>
+    <t>A contract by which one party secures the other against pecuniary loss by payment of a sum of money if a specified event occurs.</t>
+  </si>
+  <si>
+    <t>An insured party role that inheres in a person who participates in the creation of the insurance contract and is eligible to receive benefits as specified by the insurance contract.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000098</t>
+  </si>
+  <si>
+    <t>obsolete racial identity datum</t>
+  </si>
+  <si>
+    <t>A racial identity is an information content entity that is the output of some racial identitification process and is intended to be a truthful statement about the genetic or cultural race of a person.  Unlike data items they are not necessilary contributed or acquired by a reliable method.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000100</t>
+  </si>
+  <si>
+    <t>obsolete ethnic identity datum</t>
+  </si>
+  <si>
+    <t>An ethnic identity datum is an information content entity that is the output of some ethnic identitification process and is intended to be a truthful statement about the cultural or national heritage of a person.  Unlike data items they are not necessilary contributed or acquired by a reliable method.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000127</t>
+  </si>
+  <si>
+    <t>obsolete hispanic or latino identity datum</t>
+  </si>
+  <si>
+    <t>An OMB ethnic identity datum that indicates the person identified is of Cuban, Mexican, Puerto Rican, South or Central American, or other Spanish culture or origin regardless of race.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000128</t>
+  </si>
+  <si>
+    <t>obsolete not hispanic or latino identity datum</t>
+  </si>
+  <si>
+    <t>An OMB ethnic identity datum that indicates the person identified is not of Cuban, Mexican, Puerto Rican, South or Central American, or other Spanish culture or origin regardless of race.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000132</t>
+  </si>
+  <si>
+    <t>obsolete identity datum</t>
+  </si>
+  <si>
+    <t>An identity datum is an information content entity that is the output of some identitification process and is intended to be a truthful statement about a person's social identity.  Unlike data items they are not necessilary contributed or acquired by a reliable method.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000133</t>
+  </si>
+  <si>
+    <t>obsolete gender identity datum</t>
+  </si>
+  <si>
+    <t>A gender identity is an information content entity that is the output of some gender identitification process and is intended to be a truthful statement about a person's subjective sense of their gender.  Unlike data items they are not necessilary contributed or acquired by a reliable method.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000180</t>
+  </si>
+  <si>
+    <t>obsolete American Indian or Alaska Native identity datum</t>
+  </si>
+  <si>
+    <t>A racial identity that is the output of a racial identification process that uses OMB terminology for race or terminology that is mapped the OMB race terms and that indicates that the subject of the identity has origins in any of the original peoples of North and South America (including Central America), and maintains tribal affiliation or community attachment.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000181</t>
+  </si>
+  <si>
+    <t>obsolete Asian identity datum</t>
+  </si>
+  <si>
+    <t>A racial identity that is the output of a racial identification process that uses OMB terminology for race or terminology that is mapped the OMB race terms and that indicates that the subject of the identity has origins in any of the original peoples of the Far East, Southeast Asia, or the Indian subcontinent.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000182</t>
+  </si>
+  <si>
+    <t>obsolete black or African American identity datum</t>
+  </si>
+  <si>
+    <t>A racial identity that is the output of a racial identification process that uses OMB terminology for race or terminology that is mapped the OMB race terms and that indicates that the subject of the identity has origins in any of the black racial groups of Africa.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000183</t>
+  </si>
+  <si>
+    <t>obsolete Native Hawaiian or other Pacific Islander identity datum</t>
+  </si>
+  <si>
+    <t>A racial identity that is the output of a racial identification process that uses OMB terminology for race or terminology that is mapped the OMB race terms and that indicates that the subject of the identity has origins in any of the original peoples of Hawaii, Guam, Samoa, or other Pacific Islands.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000184</t>
+  </si>
+  <si>
+    <t>obsolete white identity datum</t>
+  </si>
+  <si>
+    <t>A racial identity that is the output of a racial identification process that uses OMB terminology for race or terminology that is mapped the OMB race terms and that indicates that the subject of the identity has origins in any of the original peoples of Europe, the Middle East, or North Africa.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000185</t>
+  </si>
+  <si>
+    <t>obsolete OMB racial identity datum</t>
+  </si>
+  <si>
+    <t>A racial identity that is the output of a racial identification process that uses OMB terminology for race or terminology that is mapped the OMB race terms.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000145</t>
+  </si>
+  <si>
+    <t>obsolete self-identity data item</t>
+  </si>
+  <si>
+    <t>an identity datum that has been asserted by the person whom it is about</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000206</t>
+  </si>
+  <si>
+    <t>obsolete OMB ethnic identity information content entity</t>
+  </si>
+  <si>
+    <t>An ethnic identity information content entity that uses OMB terminology for ethnicity or terminology that is strictly mapped onto the OMB ethnicity terms.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000207</t>
+  </si>
+  <si>
+    <t>obsolete OMB Hispanic or Latino identity information content entity</t>
+  </si>
+  <si>
+    <t>An OMB ethnic identity information content entity that is about some person's identifying as Hispanic or Latino, which are intended to mean being of Cuban, Mexican, Puerto Rican, South or Central American, or other Spanish culture or origin, regardless of race.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000208</t>
+  </si>
+  <si>
+    <t>obsolete OMB not Hispanic or Latino identity information content entity</t>
+  </si>
+  <si>
+    <t>An OMB ethnic identity information content entity that is about some person's identifying as neither Hispanic nor Latino, which are intended to mean being of Cuban, Mexican, Puerto Rican, South or Central American, or other Spanish culture or origin, regardless of race.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000214</t>
+  </si>
+  <si>
+    <t>obsolete OMB racial identity information content entity</t>
+  </si>
+  <si>
+    <t>A racial identity information content entity that uses OMB terminology and definitions for race or terminology that is strictly mapped onto the OMB race terms.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000215</t>
+  </si>
+  <si>
+    <t>obsolete OMB American Indian or Alaska Native identity information content entity</t>
+  </si>
+  <si>
+    <t>An OMB racial identity information content entity that is about some person's identifying as American Indian or Alaska Native, which is intended to mean having origins in any of the original peoples of North and South America (including Central America), and maintains tribal affiliation or community attachment.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000216</t>
+  </si>
+  <si>
+    <t>obsolete OMB Asian identity information content entity</t>
+  </si>
+  <si>
+    <t>An OMB racial identity information content entity that is about some person's identifying as Asian, which is intended to mean having origins in any of the original peoples of the Far East, Southeast Asia, or the Indian subcontinent.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000217</t>
+  </si>
+  <si>
+    <t>obsolete OMB black or African American identity information content entity</t>
+  </si>
+  <si>
+    <t>An OMB racial identity information content entity that is about some person's identifying as black or African American which is intended to mean having origins in any of the black racial groups of Africa.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000218</t>
+  </si>
+  <si>
+    <t>obsolete OMB Native Hawaiian or other Pacific Islander identity information content entity</t>
+  </si>
+  <si>
+    <t>An OMB racial identity information content entity that is about some person's identifying as Native Hawaiian or other Pacific Islander, which is intended to mean having origins in any of the original peoples of Hawaii, Guam, Samoa, or other Pacific Islands.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000219</t>
+  </si>
+  <si>
+    <t>obsolete OMB white identity information content entity</t>
+  </si>
+  <si>
+    <t>An OMB racial identity information content entity that is about some person's identifying as white which is intended to mean having origins in any of the original peoples of Europe, the Middle East, or North Africa.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000367</t>
+  </si>
+  <si>
+    <t>obsolete neurosurgeon role</t>
+  </si>
+  <si>
+    <t>A surgeon role borne by a human being and that, if realized, is realized by its bearer using operative manual and instrumental techniques on the nervous system of a patient to investigate or treat a pathological condition such as disease or injury, to help improve bodily function or appearance or to repair unwanted ruptured areas.</t>
+  </si>
+  <si>
+    <t>A technique is a planned process used to accomplish a specific activity or task.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibary.org/obo/IAO_0021001</t>
+  </si>
+  <si>
+    <t>obsolete_deontic document act</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000192</t>
+  </si>
+  <si>
+    <t>obsolete communication</t>
+  </si>
+  <si>
+    <t>A process in which some participant shares some information content entity about some state of that participant with some other participant.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000193</t>
+  </si>
+  <si>
+    <t>obsolete linguistic competence</t>
+  </si>
+  <si>
+    <t>A disposition inhering in a material entity that, if realized, is realized by that material entity’s communicating via some linguistic concretization.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000194</t>
+  </si>
+  <si>
+    <t>obsolete language</t>
+  </si>
+  <si>
+    <t>A disposition inhering in a linguistic community that (i) is a maximal aggregate of communicatively compatible linguistic competences, and (ii) if realized, is realized by any and all realizations of those linguistic competences.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000196</t>
+  </si>
+  <si>
+    <t>obsolete expression of preferred language</t>
+  </si>
+  <si>
+    <t>A communication in which some participant states a preference for some communicative process to be in a certain language, and that has a concretization of a preferred language information content entity as its specified output.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000197</t>
+  </si>
+  <si>
+    <t>obsolete preferred language information content entity</t>
+  </si>
+  <si>
+    <t>An information content entity that (i) is about some person, some language, and some linguistic competence; and (ii) conveys the language with which that person prefers to communicate within some given context.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000323</t>
   </si>
   <si>
-    <t>registered nurse role</t>
+    <t>obsolete registered nurse role</t>
   </si>
   <si>
     <t>A nurse role that is the specified output of nursing licensing act as specified by a country, state, province or similar licensing body ensureing that the bearer of the role meets the requirements specified in their jursidiction to obtain a nursing license.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OOSTT_00000326</t>
-[...35 lines deleted...]
-    <t>medical action</t>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000329</t>
+  </si>
+  <si>
+    <t>obsolete_collection of board certified neurosurgeons</t>
+  </si>
+  <si>
+    <t>A collection of humans that consists only of bearers of a board certified neurosurgeon role.</t>
   </si>
   <si>
     <t>A clinically prescribed procedure, therapy, intervention, or recommendation.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/APOLLO_SV_00000522</t>
-[...587 lines deleted...]
-    <t>A plan specification that guides prehospital providers in determining the most appropriate facility to care for the injured patient.</t>
+    <t>http://purl.obolibrary.org/obo/iao/d-acts.owl#obligee_role</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/iao/d-acts.owl#obligor_role</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000138</t>
+  </si>
+  <si>
+    <t>obsolete female gender identity datum</t>
+  </si>
+  <si>
+    <t>a gender identity datum resulting from a gender identification process in which ‘female’ is selected based on the participant's subjective sense of gender</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000141</t>
+  </si>
+  <si>
+    <t>obsolete male gender identity datum</t>
+  </si>
+  <si>
+    <t>a gender identity datum resulting from a gender identification process in which ‘male’ is selected based on the participant's subjective sense of gender</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000284</t>
+  </si>
+  <si>
+    <t>obsolete_trauma system plan</t>
+  </si>
+  <si>
+    <t>A plan specification that specifies the trauma system design with adopted standards of care for prehospital and hospital personnel and a process to regularly review the plan over time.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000285</t>
+  </si>
+  <si>
+    <t>obsolete_signed-off trauma system plan</t>
+  </si>
+  <si>
+    <t>A trauma system plan that has been signed of by the lead health officer of its region.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0021006</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0021014</t>
+  </si>
+  <si>
+    <t>obsolete_declaration executive role</t>
+  </si>
+  <si>
+    <t>The role borne by a human being, an organization or an aggregate of either of both that is realized by being the active participant in a declaration.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0021015</t>
+  </si>
+  <si>
+    <t>obsolete_document template creator role</t>
+  </si>
+  <si>
+    <t>The role of a human being or an aggregate of human beings preparing the initial document to undergo a document act, thus creating a socio-legal generically dependent continuant.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0021017</t>
+  </si>
+  <si>
+    <t>obsolete_claimant role</t>
+  </si>
+  <si>
+    <t>The role of a human being or an aggregate of human beings concretizing a claim.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0021018</t>
+  </si>
+  <si>
+    <t>obsolete_obligator role</t>
+  </si>
+  <si>
+    <t>The role of a human being or an aggregate of human beings  concretizing an obligation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0021020</t>
+  </si>
+  <si>
+    <t>obsolete_declaration target</t>
+  </si>
+  <si>
+    <t>The human being or organization or aggregate of any of the aforementioned that is the bearer of a concretization of a socio-legal generically dependent continuant brought about by or transferred in a specific document act.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0021030</t>
+  </si>
+  <si>
+    <t>obsoleted_document act target</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0021300</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000000</t>
+  </si>
+  <si>
+    <t>obsolete_specialty liaison</t>
+  </si>
+  <si>
+    <t>A healthcare provider representing their specialty in the multidisciplinary peer review committee.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000011</t>
   </si>
   <si>
     <t>trauma team activation</t>
   </si>
   <si>
     <t>The planned process of alerting the trauma team members that a trauma patient is enroute or has arrived.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000012</t>
   </si>
   <si>
     <t>trauma team response</t>
   </si>
   <si>
     <t>The planned process of trauma team members arriving to treat the patient.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OOSTT_00000013</t>
-[...14 lines deleted...]
-    <t>trauma center verification</t>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000016</t>
+  </si>
+  <si>
+    <t>obsolete_enabling legislation</t>
+  </si>
+  <si>
+    <t>A statute or a set of statutes specifying an agency that holds authority for the creation and operation of a trauma system.</t>
   </si>
   <si>
     <t>A planned process that comprehensively determines whether a facility meets the established criteria (state or national) regarding procedures, resources, and capabilities for the level of trauma service requested by the facility.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OOSTT_00000020</t>
-[...70 lines deleted...]
-  <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000035</t>
   </si>
   <si>
     <t>trauma center consultation</t>
   </si>
   <si>
     <t>A planned process providing an assessment of a hospital regarding the feasibility of it becoming a designated trauma center.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OOSTT_00000036</t>
-[...34 lines deleted...]
-  <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000041</t>
   </si>
   <si>
     <t>trauma peer review committee meeting</t>
   </si>
   <si>
     <t>A planned process that realizes the concretization of a trauma peer review committee meeting plan specification. This meeting is inteded to to review the performance from a representatives of all medical specialities involved in trauma care by their peers.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OOSTT_00000044</t>
-[...44 lines deleted...]
-    <t>An objective specification that describes the endpoint of processes to  maintain competency and learn new and developing areas in medicine or one of its specialities.</t>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000051</t>
+  </si>
+  <si>
+    <t>obsolete_hospital governing body role</t>
+  </si>
+  <si>
+    <t>A role that inheres in an organization and, if realized, is realized by the bearer providing direction and overseeing the operations of a hospital.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000052</t>
+  </si>
+  <si>
+    <t>obsolete_trauma peer review committee</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000054</t>
   </si>
   <si>
     <t>prehospital protocol development</t>
   </si>
   <si>
     <t>A planned process that has prehospital protocols as its specified output.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OOSTT_00000055</t>
-[...151 lines deleted...]
-  <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000079</t>
   </si>
   <si>
     <t>prehospital provider training</t>
   </si>
   <si>
     <t>A planned process that realizes a plan that concretizes a prehospital training plan specification and that relays information to members of the prehospital care providers and exercises the application of that information.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OOSTT_00000081</t>
-[...73 lines deleted...]
-  <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000091</t>
   </si>
   <si>
-    <t>pediatric surgeon role</t>
+    <t>obsolete pediatric surgeon role</t>
   </si>
   <si>
     <t>A physician role borne by a human being and that, if realized, is being realized by its bearer using operative manual and instrumental techniques on preadult patients to investigate or treat a pathological condition such as disease or injury, to help improve bodily function or appearance or to repair unwanted ruptured areas.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000093</t>
   </si>
   <si>
     <t>medical direction to emergency medical services</t>
   </si>
   <si>
     <t>A planned process that involves a physiscian and an agency providing prehospital care or transport of the sick and wounded and the physisican provides input regarding patient care and planning and operation of the service from a medical perspective.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OOSTT_00000095</t>
-[...77 lines deleted...]
-    <t>A power role that, if realized, is realized by its bearer participating in a document act that revokes a trauma service member role.</t>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000100</t>
+  </si>
+  <si>
+    <t>obsolete_authority</t>
+  </si>
+  <si>
+    <t>A socio-legal generically dependent continuant that is concretized in a role within an organizational context and which legally, normatively, or ethically permits some action.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000101</t>
+  </si>
+  <si>
+    <t>obsolete_statutory authority</t>
+  </si>
+  <si>
+    <t>Authority prescribed by some enabling legislation</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000106</t>
+  </si>
+  <si>
+    <t>obsolete_continuing trauma education obligee role</t>
+  </si>
+  <si>
+    <t>An obligee role that, if realized, is realized by its bearer participating in continuing trauma eduction for an amount of time specified in their program or country.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000107</t>
   </si>
   <si>
     <t>trauma education verifiable for continuing medical education requirement</t>
   </si>
   <si>
     <t>A planned process that is scattered over multiple temporal regions that fulfills an obligation for continuing medical education in the area of trauma care.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OOSTT_00000108</t>
-[...128 lines deleted...]
-    <t>A neurosurgeon backup call schedule that has been approved by the trauma medical director.</t>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000112</t>
+  </si>
+  <si>
+    <t>obsolete_government</t>
+  </si>
+  <si>
+    <t>Government is the means by which policy within a community are enforced, as well as the mechanism for determining the policy of the community.</t>
   </si>
   <si>
     <t>A planned process in which a person, an aggregate of persons or an organization reviews a plan specification and decides whether or not the plan specification is appropriate to achieve its objective and whether it is congruent with pre-existing plans and procedures.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OOSTT_00000131</t>
-[...5 lines deleted...]
-    <t>A orthopedic surgeon backup call schedule that has been approved by the trauma medical director.</t>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000132</t>
+  </si>
+  <si>
+    <t>obsolete_emergency department nursing liaison of trauma program</t>
+  </si>
+  <si>
+    <t>A role that inheres in a person, who is a member in a trauma program, and, if realized, is realized by acting us the contact point of the trauma program regarding nursing care in the emergency department.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000133</t>
+  </si>
+  <si>
+    <t>obsolete_anesthesia services availability plan specification</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000134</t>
   </si>
   <si>
     <t>anesthesia services availability plan execution</t>
   </si>
   <si>
     <t>A planned process that realizes the concretization of an anesthesia services availability plan specification.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OOSTT_00000135</t>
-[...49 lines deleted...]
-  <si>
     <t>A planned process that is part of medical training and is aimed at physicians to provide training in one of the medical specialities.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OOSTT_00000141</t>
-[...149 lines deleted...]
-    <t>An emergency department representative role that inheres in a nurse and, if realized, is realized by its bearer to act as contact for all matter relating to nursing in the emergency room.</t>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000152</t>
+  </si>
+  <si>
+    <t>obsolete_emergency department quality improvement liaison to TMD role</t>
+  </si>
+  <si>
+    <t>A role that is borne by an emergency physician who is a member of the emergency department and that is realized by its bearer serving as the point of contact for all quality improvement-related communication between to the emergency department and the trauma medical director.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000154</t>
+  </si>
+  <si>
+    <t>obsolete_trauma nursing evaluator obligee role</t>
+  </si>
+  <si>
+    <t>An obligee role that if realized is realized by its bearer evaluating the nursing care provided to trauma patients.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000155</t>
+  </si>
+  <si>
+    <t>obsolete_tqip coordinator obligee role</t>
+  </si>
+  <si>
+    <t>An obligee role that, if realized, is realized by its bearer organizing and overseeing the trauma quality improvement and patient safety program.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000164</t>
   </si>
   <si>
     <t>emergency medical services quality improvement process</t>
   </si>
   <si>
     <t>A planned process that has members of an emergency medical service agency as participants and that aims to improve patient outcomes of prehospital care.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OOSTT_00000165</t>
-[...16 lines deleted...]
-  <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000167</t>
   </si>
   <si>
     <t>advanced trauma life support course</t>
   </si>
   <si>
     <t>A planned process aims to provide training for medical providers in the management of acute trauma cases, developed by the American College of Surgeons.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OOSTT_00000168</t>
-[...34 lines deleted...]
-  <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000172</t>
   </si>
   <si>
     <t>medical board certification</t>
   </si>
   <si>
     <t>A planned process by which a healthcare provider (physician, nurse, or other) in the United States demonstrates a mastery of basic knowledge and skills in a speciality of their occupation through written, practical, or simulator-based testing.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OOSTT_00000173</t>
-[...227 lines deleted...]
-    <t>A plan specification that specifies the content, methodology, evaluation of a course to relay information and exercise procedures relevant to optimize critical care.</t>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000181</t>
+  </si>
+  <si>
+    <t>obsolete_board eligible trauma surgeon role</t>
+  </si>
+  <si>
+    <t>An trauma surgeon role that is the outcome of fullfilling all obligations to be allowed to take a board certification exam in surgical critical care.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000182</t>
+  </si>
+  <si>
+    <t>obsolete_board certified trauma surgeon role</t>
+  </si>
+  <si>
+    <t>An emergency physician role that is the specified output of a board certification process and that, if realized, is realized by its bearer using operative manual or instrumental techniques on a patient to investigate or treat an injury or other pathological situation that are caused by an injury, to help improve bodily function or appearance or to repair unwanted ruptured areas.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000185</t>
+  </si>
+  <si>
+    <t>obsolete_coordination of trauma quality improvement and patient safety obligee role</t>
+  </si>
+  <si>
+    <t>An obligee role that is realized by its bearer organizing and managing a trauma quality improvement and patient safety program.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000208</t>
+  </si>
+  <si>
+    <t>obsolete_on call exclusivity obligee role</t>
+  </si>
+  <si>
+    <t>An obligee role that inheres in a human being mentioned in an on call plan specification and that, if realized, is realized by its bearer participating a planned process realizing the concretization of the plan specification and being on call exclusively for the organization at specified times that is the contractual partner in the document act that created this role.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000211</t>
   </si>
   <si>
     <t>critical care certificate course</t>
   </si>
   <si>
     <t>A planned process that is the realization of the concretization of a critical care certificate course plan specification.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OOSTT_00000212</t>
-[...320 lines deleted...]
-    <t>A plan specification that has a trauma system creation objective as a part and that specifies the necessary processes to achieve that objective.</t>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000216</t>
+  </si>
+  <si>
+    <t>obsolete_collection of fellowship-trained trauma surgeons on a trauma panel</t>
+  </si>
+  <si>
+    <t>A collection of trauma surgeons that are part of the on call list of an organization and for whom exists information about successfully finishing a trauma surgery fellowship program.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000224</t>
+  </si>
+  <si>
+    <t>obsolete_collection of orthopedic surgeons on trauma panel with general orthopedic surgery privileges</t>
+  </si>
+  <si>
+    <t>A collection of humans that consists only of bearers of a orthopedic surgeon role that are mentioned in the trauma on call plan specification and that are also bearing a general orthopedic surgery privileges role.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000255</t>
   </si>
   <si>
     <t>trauma system creation</t>
   </si>
   <si>
     <t>A planned process that realizes the concretization of a trauma system creation plan specification.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OOSTT_00000256</t>
-[...7 lines deleted...]
-  <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000257</t>
   </si>
   <si>
     <t>trauma system operation</t>
   </si>
   <si>
     <t>A planned process that realizes the concretization of a trauma system plan specification.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OOSTT_00000258</t>
-[...59 lines deleted...]
-    <t>A plan specification that specifies the times of meeting for which the multidisciplinary stakeholder group will convene.</t>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000263</t>
+  </si>
+  <si>
+    <t>obsolete_EMS agency organization</t>
+  </si>
+  <si>
+    <t>An organization that EMS agencies as members and that aims to represent the interests of these agencies.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000267</t>
   </si>
   <si>
     <t>performance review process</t>
   </si>
   <si>
     <t>A planned process by an individual or organization to assess and ensure that a facility or person is compliant with policies, procedures, or guidelines, and that outcomes are comparable to established benchmarks.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OOSTT_00000270</t>
-[...41 lines deleted...]
-    <t>A plan specification that describes means of relaying information about changes to workflows of providing care for injured patients to the members of the trauma program.</t>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000268</t>
+  </si>
+  <si>
+    <t>obsolete_performance reviewer role</t>
+  </si>
+  <si>
+    <t>A role inhering in a human being or an organization that, if realized, is realized its bearer being the active participant of a performance review process.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OOSTT_00000269</t>
+  </si>
+  <si>
+    <t>obsolete_performance review committee</t>
+  </si>
+  <si>
+    <t>A committee that is the bearer of a performance reviewer role.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/oostt/dev/oostt.owl/OOSTT_00000125</t>
+  </si>
+  <si>
+    <t>obsolete_collection of board eligible orthopedic surgeons in trauma care</t>
+  </si>
+  <si>
+    <t>A collection of humans, all of which bear both an orthopedic surgeon role and an orthopedic board eligibility role and participate in a trauma care process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/oostt/dev/oostt.owl/OOSTT_00000127</t>
+  </si>
+  <si>
+    <t>obsolete_collection of trauma panel neurosurgeons</t>
+  </si>
+  <si>
+    <t>A collection of humans, all of which bear a neurosurgeon role and are designated as part of the trauma on call plan specification</t>
   </si>
   <si>
     <t>Residency is a stage of graduate medical training.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OBIB_0000716</t>
-[...4 lines deleted...]
-  <si>
     <t>A planned process that uses operative manual and instrumental techniques on a patient to investigate and/or treat a pathological condition such as disease or injury, or to help improve bodily function or appearance.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OOSTT_00000339</t>
-[...7 lines deleted...]
-  <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000340</t>
   </si>
   <si>
     <t>drug screening</t>
   </si>
   <si>
     <t>A planned process that results in a drug report about an individual.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OOSTT_00000341</t>
-[...968 lines deleted...]
-    <t>A collection of humans, all of which bear a neurosurgeon role and are designated as part of the trauma on call plan specification</t>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000029</t>
+  </si>
+  <si>
+    <t>obsolete geopoli organization</t>
+  </si>
+  <si>
+    <t>geopoli organization</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000043</t>
+  </si>
+  <si>
+    <t>obsolete private governance organizations</t>
+  </si>
+  <si>
+    <t>private governance organizations</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000047</t>
+  </si>
+  <si>
+    <t>obsolete supranational entity</t>
+  </si>
+  <si>
+    <t>supranational entity</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000168</t>
+  </si>
+  <si>
+    <t>obsolete questions asking process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000173</t>
+  </si>
+  <si>
+    <t>obsolete material information bearer of question text plus answer set</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000176</t>
+  </si>
+  <si>
+    <t>obsolete identity question asking process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000177</t>
+  </si>
+  <si>
+    <t>obsolete ethnic identity question asking process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000178</t>
+  </si>
+  <si>
+    <t>obsolete race identity question asking process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000162</t>
+  </si>
+  <si>
+    <t>obsolete medical advice</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000008</t>
   </si>
   <si>
     <t>obsolete_artifact</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000018</t>
   </si>
   <si>
     <t>obsolete_material_entity</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000128</t>
   </si>
   <si>
     <t>obsolete_identifier</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000141</t>
   </si>
   <si>
     <t>obsolete_digital quality</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/OMIABIS_0000060</t>
+  </si>
+  <si>
+    <t>obsolete survey data</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMIABIS_0001025</t>
+  </si>
+  <si>
+    <t>obsolete survey plan specification</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMIABIS_0001035</t>
+  </si>
+  <si>
+    <t>obsolete survey execution</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000016</t>
+  </si>
+  <si>
+    <t>obsolete person health care provider role</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000048</t>
+  </si>
+  <si>
+    <t>obsolete material entity role</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000049</t>
+  </si>
+  <si>
+    <t>obsolete organism role</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000050</t>
+  </si>
+  <si>
+    <t>obsolete Homo sapiens role</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000099</t>
+  </si>
+  <si>
+    <t>obsolete racial identification process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000101</t>
+  </si>
+  <si>
+    <t>obsolete ethnic identification process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000124</t>
+  </si>
+  <si>
+    <t>obsolete residential function</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000131</t>
+  </si>
+  <si>
+    <t>obsolete OMB racial identification process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000134</t>
+  </si>
+  <si>
+    <t>obsolete identification process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000135</t>
+  </si>
+  <si>
+    <t>obsolete gender identification process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000501</t>
+  </si>
+  <si>
+    <t>obsolete income data item</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/IAO_0021010</t>
   </si>
   <si>
     <t>obsolete_obligation</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0021000</t>
   </si>
   <si>
     <t>obsolete_claim</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000053</t>
   </si>
   <si>
     <t>obsoleted_preshospital continuing education</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000056</t>
   </si>
   <si>
     <t>obsolete_resolution of support document</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000057</t>
   </si>
   <si>
     <t>obsoleted_subordinate role</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000058</t>
   </si>
   <si>
     <t>obsolete_authority role</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000080</t>
   </si>
   <si>
     <t>obsolete_emergency medical services operation</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002234</t>
+  </si>
+  <si>
+    <t>has output</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0000057</t>
+  </si>
+  <si>
+    <t>has_participant</t>
+  </si>
+  <si>
+    <t>produces</t>
+  </si>
+  <si>
+    <t>p has output c iff c is a participant in p, c is present at the end of p, and c is not present in the same state at the beginning of p.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0000052</t>
+  </si>
+  <si>
+    <t>characteristic of</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002314</t>
+  </si>
+  <si>
+    <t>characteristic of part of</t>
+  </si>
+  <si>
+    <t>inheres_in</t>
+  </si>
+  <si>
+    <t>a relation between a specifically dependent continuant (the characteristic) and any other entity (the bearer), in which the characteristic depends on the bearer for its existence.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/RO_0000079</t>
   </si>
   <si>
     <t>function of</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/RO_0000052</t>
-[...4 lines deleted...]
-  <si>
     <t>is function of</t>
   </si>
   <si>
     <t>a relation between a function and an independent continuant (the bearer), in which the function specifically depends on the bearer for its existence</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0000080</t>
   </si>
   <si>
     <t>quality of</t>
   </si>
   <si>
     <t>quality_of</t>
   </si>
   <si>
     <t>a relation between a quality and an independent continuant (the bearer), in which the quality specifically depends on the bearer for its existence</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0000085</t>
   </si>
   <si>
     <t>has function</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0000053</t>
@@ -7784,113 +11191,457 @@
   <si>
     <t>a relation between an independent continuant (the bearer) and a quality, in which the quality specifically depends on the bearer for its existence</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002350</t>
   </si>
   <si>
     <t>member of</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000050</t>
   </si>
   <si>
     <t>part of</t>
   </si>
   <si>
     <t>member part of</t>
   </si>
   <si>
     <t>is member of is a mereological relation between a item and a collection.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002218</t>
   </si>
   <si>
-    <t>has active participant</t>
-[...5 lines deleted...]
-    <t>has_participant</t>
+    <t>obsolete has active participant</t>
   </si>
   <si>
     <t>has agent</t>
   </si>
   <si>
-    <t>x has participant y if and only if x realizes some active role that inheres in y</t>
+    <t>OBSOLETE x has participant y if and only if x realizes some active role that inheres in y</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000051</t>
   </si>
   <si>
     <t>has part</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002131</t>
   </si>
   <si>
     <t>overlaps</t>
   </si>
   <si>
     <t>has_part</t>
   </si>
   <si>
     <t>a core relation that holds between a whole and its part</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0000087</t>
   </si>
   <si>
     <t>has role</t>
   </si>
   <si>
     <t>has_role</t>
   </si>
   <si>
     <t>a relation between an independent continuant (the bearer) and a role, in which the role specifically depends on the bearer for its existence</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002327</t>
+  </si>
+  <si>
+    <t>enables</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002215</t>
+  </si>
+  <si>
+    <t>capable of</t>
+  </si>
+  <si>
+    <t>is executing</t>
+  </si>
+  <si>
+    <t>c enables p iff c is capable of p and c acts to execute p.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002409</t>
+  </si>
+  <si>
+    <t>indirectly negatively regulates</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0012012</t>
+  </si>
+  <si>
+    <t>indirectly regulates</t>
+  </si>
+  <si>
+    <t>indirectly inhibits</t>
+  </si>
+  <si>
+    <t>p indirectly negatively regulates q iff p is indirectly causally upstream of q and p negatively regulates q.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002436</t>
+  </si>
+  <si>
+    <t>molecularly interacts with</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002434</t>
+  </si>
+  <si>
+    <t>interacts with</t>
+  </si>
+  <si>
+    <t>molecularly binds with</t>
+  </si>
+  <si>
+    <t>An interaction relationship in which the two partners are molecular entities that directly physically interact with each other for example via a stable binding interaction or a brief interaction during which one modifies the other.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002449</t>
+  </si>
+  <si>
+    <t>directly negatively regulates activity of</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002448</t>
+  </si>
+  <si>
+    <t>directly regulates activity of</t>
+  </si>
+  <si>
+    <t>directly inhibits</t>
+  </si>
+  <si>
+    <t>The entity A, immediately upstream of the entity B, has an activity that negatively regulates an activity performed by B. 
+For example, A and B may be gene products and binding of B by A negatively regulates the kinase activity of B.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000062</t>
+  </si>
+  <si>
+    <t>preceded by</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002086</t>
+  </si>
+  <si>
+    <t>ends after</t>
+  </si>
+  <si>
+    <t>preceded_by</t>
+  </si>
+  <si>
+    <t>x is preceded by y if and only if the time point at which y ends is before or equivalent to the time point at which x starts. Formally: x preceded by y iff ω(y) &lt;= α(x), where α is a function that maps a process to a start point, and ω is a function that maps a process to an end point.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/RO_0000081</t>
   </si>
   <si>
     <t>role of</t>
   </si>
   <si>
     <t>role_of</t>
   </si>
   <si>
     <t>a relation between a role and an independent continuant (the bearer), in which the role specifically depends on the bearer for its existence</t>
   </si>
   <si>
     <t>part_of</t>
   </si>
   <si>
     <t>a core relation that holds between a part and its whole</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002233</t>
+  </si>
+  <si>
+    <t>has input</t>
+  </si>
+  <si>
+    <t>consumes</t>
+  </si>
+  <si>
+    <t>p has input c iff: p is a process, c is a material entity, c is a participant in p, c is present at the start of p, and the state of c is modified during p.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002502</t>
+  </si>
+  <si>
+    <t>depends on</t>
+  </si>
+  <si>
+    <t>inheres in part of</t>
+  </si>
+  <si>
+    <t>q characteristic of part of w if and only if there exists some p such that q inheres in p and p part of w.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002216</t>
+  </si>
+  <si>
+    <t>capable of part of</t>
+  </si>
+  <si>
+    <t>has function realized in</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A relation between a material entity (such as a cell) and a process, in which the material entity has the ability to carry out the process. </t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002331</t>
+  </si>
+  <si>
+    <t>involved in</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002431</t>
+  </si>
+  <si>
+    <t>involved in or involved in regulation of</t>
+  </si>
+  <si>
+    <t>enables part of</t>
+  </si>
+  <si>
+    <t>c involved_in p if and only if c enables some process p', and p' is part of p</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002500</t>
+  </si>
+  <si>
+    <t>causal agent in process</t>
+  </si>
+  <si>
+    <t>involved in or reguates</t>
+  </si>
+  <si>
+    <t>c involved in or regulates p if and only if either (i) c is involved in p or (ii) c is involved in regulation of p</t>
+  </si>
+  <si>
+    <t>has function in</t>
+  </si>
+  <si>
+    <t>c stands in this relationship to p if and only if there exists some p' such that c is capable_of p', and p' is part_of p.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002329</t>
+  </si>
+  <si>
+    <t>part of structure that is capable of</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002328</t>
+  </si>
+  <si>
+    <t>functionally related to</t>
+  </si>
+  <si>
+    <t>this relation holds between c and p when c is part of some c', and c' is capable of p.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002418</t>
+  </si>
+  <si>
+    <t>causally upstream of or within</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002501</t>
+  </si>
+  <si>
+    <t>causal relation between processes</t>
+  </si>
+  <si>
+    <t>influences (processual)</t>
+  </si>
+  <si>
+    <t>p is 'causally upstream or within' q iff p is causally related to q, and the end of p precedes, or is coincident with, the end of q.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002224</t>
+  </si>
+  <si>
+    <t>starts with</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002222</t>
+  </si>
+  <si>
+    <t>temporally related to</t>
+  </si>
+  <si>
+    <t>started by</t>
+  </si>
+  <si>
+    <t>x starts with y if and only if x has part y and the time point at which x starts is equivalent to the time point at which y starts. Formally: α(y) = α(x) ∧ ω(y) &lt; ω(x), where α is a function that maps a process to a start point, and ω is a function that maps a process to an end point.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002230</t>
+  </si>
+  <si>
+    <t>ends with</t>
+  </si>
+  <si>
+    <t>finished by</t>
+  </si>
+  <si>
+    <t>x ends with y if and only if x has part y and the time point at which x ends is equivalent to the time point at which y ends. Formally: α(y) &gt; α(x) ∧ ω(y) = ω(x), where α is a function that maps a process to a start point, and ω is a function that maps a process to an end point.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002231</t>
+  </si>
+  <si>
+    <t>has start location</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002479</t>
+  </si>
+  <si>
+    <t>has part that occurs in</t>
+  </si>
+  <si>
+    <t>starts with process that occurs in</t>
+  </si>
+  <si>
+    <t>x 'has starts location' y if and only if there exists some process z such that x 'starts with' z and z 'occurs in' y</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002232</t>
+  </si>
+  <si>
+    <t>has end location</t>
+  </si>
+  <si>
+    <t>ends with process that occurs in</t>
+  </si>
+  <si>
+    <t>x 'has end location' y if and only if there exists some process z such that x 'ends with' z and z 'occurs in' y</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002407</t>
+  </si>
+  <si>
+    <t>indirectly positively regulates</t>
+  </si>
+  <si>
+    <t>indirectly activates</t>
+  </si>
+  <si>
+    <t>p indirectly positively regulates q iff p is indirectly causally upstream of q and p positively regulates q.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002413</t>
+  </si>
+  <si>
+    <t>provides input for</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002414</t>
+  </si>
+  <si>
+    <t>transitively provides input for</t>
+  </si>
+  <si>
+    <t>directly provides input for</t>
+  </si>
+  <si>
+    <t>p provides input for q iff p is immediately causally upstream of q, and there exists some c such that p has_output c and q has_input c.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002432</t>
+  </si>
+  <si>
+    <t>is active in</t>
+  </si>
+  <si>
+    <t>executes activity in</t>
+  </si>
+  <si>
+    <t>c executes activity in d if and only if c enables p and p occurs_in d.  Assuming no action at a distance by gene products, if a gene product enables (is capable of) a process that occurs in some structure, it must have at least some part in that structure.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002450</t>
+  </si>
+  <si>
+    <t>directly positively regulates activity of</t>
+  </si>
+  <si>
+    <t>directly activates</t>
+  </si>
+  <si>
+    <t>The entity A, immediately upstream of the entity B, has an activity that positively regulates an activity performed by B. 
+For example, A and B may be gene products and binding of B by A positively regulates the kinase activity of B.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0004028</t>
+  </si>
+  <si>
+    <t>realized in response to stimulus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002410</t>
+  </si>
+  <si>
+    <t>causally related to</t>
+  </si>
+  <si>
+    <t>A relationship between a realizable entity R (e.g. function or disposition) and a material entity M where R is realized in response to a process that has an input stimulus of M.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002025</t>
+  </si>
+  <si>
+    <t>has effector activity</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002017</t>
+  </si>
+  <si>
+    <t>has component activity</t>
+  </si>
+  <si>
+    <t>A 'has effector activity' B if A and B are GO molecular functions (GO_0003674),  A 'has component activity' B and B is the effector (output function) of B.  Each compound function has only one effector activity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000063</t>
+  </si>
+  <si>
+    <t>precedes</t>
+  </si>
+  <si>
+    <t>x precedes y if and only if the time point at which x ends is before or equivalent to the time point at which y starts. Formally: x precedes y iff ω(x) &lt;= α(y), where α is a function that maps a process to a start point, and ω is a function that maps a process to an end point.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000142</t>
   </si>
   <si>
     <t>mentions</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000136</t>
   </si>
   <si>
     <t>is about</t>
   </si>
   <si>
     <t>An information artifact IA mentions an entity E exactly when it has a component/part that denotes E</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000219</t>
   </si>
   <si>
     <t>denotes</t>
   </si>
   <si>
     <t>A primitive, instance-level, relation obtaining between an information content entity and some portion of reality. Denotation is what happens when someone creates an information content entity E in order to specifically refer to something. The only relation between E and the thing is that E can be used to 'pick out' the thing. This relation connects those two together. Freedictionary.com sense 3: To signify directly; refer to specifically</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000221</t>
@@ -7919,181 +11670,767 @@
   <si>
     <t>A relation between a data item and a quality of a material entity where the material entity is the specified output of a material transformation which achieves an objective specification that indicates the intended value of the specified quality.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000581</t>
   </si>
   <si>
     <t>has time stamp</t>
   </si>
   <si>
     <t>relates a time stamped measurement datum to the time measurement datum that denotes the time when the measurement was taken</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000583</t>
   </si>
   <si>
     <t>has measurement datum</t>
   </si>
   <si>
     <t>relates a time stamped measurement datum to the measurement datum that was measured</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000293</t>
   </si>
   <si>
-    <t>has_specified_input</t>
-[...2 lines deleted...]
-    <t>The inverse property of is_specified_input_of</t>
+    <t>has specified input</t>
+  </si>
+  <si>
+    <t>The inverse property of is specified input of</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000299</t>
   </si>
   <si>
-    <t>has_specified_output</t>
-[...2 lines deleted...]
-    <t>The inverse property of is_specified_output_of</t>
+    <t>has specified output</t>
+  </si>
+  <si>
+    <t>The inverse property of is specified output of</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000312</t>
   </si>
   <si>
-    <t>is_specified_output_of</t>
+    <t>is specified output of</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0000056</t>
   </si>
   <si>
     <t>participates in</t>
   </si>
   <si>
-    <t>A relation between a planned process and a continuant participating in that process. The presence of the continuant at the end of the process is explicitly specified in the objective specification which the process realizes the concretization of.</t>
+    <t>A relation between a completely executed planned process and a continuant participating in that process. The presence of the continuant at the end of the process is explicitly specified in the objective specification which the process realizes the concretization of.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0001938</t>
   </si>
   <si>
     <t>has value specification</t>
   </si>
   <si>
     <t>A relation between an information content entity and a value specification that specifies its value.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002223</t>
+  </si>
+  <si>
+    <t>starts</t>
+  </si>
+  <si>
+    <t>inverse of starts with</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/RO_0002351</t>
   </si>
   <si>
     <t>has member</t>
   </si>
   <si>
     <t>has member is a mereological relation between a collection and an item.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002018</t>
+  </si>
+  <si>
+    <t>has component process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002180</t>
+  </si>
+  <si>
+    <t>has component</t>
+  </si>
+  <si>
+    <t>w 'has process component' p if p and w are processes,  w 'has part' p and w is such that it can be directly disassembled into into n parts p, p2, p3, ..., pn, where these parts are of similar type.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0019000</t>
+  </si>
+  <si>
+    <t>regulates characteristic</t>
+  </si>
+  <si>
+    <t>A relationship that holds between a process and a characteristic in which process (P) regulates characteristic (C) iff: P results in the existence of C OR affects the intensity or magnitude of C.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0019001</t>
+  </si>
+  <si>
+    <t>positively regulates characteristic</t>
+  </si>
+  <si>
+    <t>A relationship that holds between a process and a characteristic in which process (P) positively regulates characteristic (C) iff: P results in an increase in the intensity or magnitude of C.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0019002</t>
+  </si>
+  <si>
+    <t>negatively regulates characteristic</t>
+  </si>
+  <si>
+    <t>A relationship that holds between a process and a characteristic in which process (P) negatively regulates characteristic (C) iff: P results in a decrease in the intensity or magnitude of C.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002333</t>
+  </si>
+  <si>
+    <t>enabled by</t>
+  </si>
+  <si>
+    <t>inverse of enables</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002404</t>
+  </si>
+  <si>
+    <t>causally downstream of</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002427</t>
+  </si>
+  <si>
+    <t>causally downstream of or within</t>
+  </si>
+  <si>
+    <t>inverse of upstream of</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002412</t>
+  </si>
+  <si>
+    <t>immediately causally upstream of</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002411</t>
+  </si>
+  <si>
+    <t>causally upstream of</t>
+  </si>
+  <si>
+    <t>p is immediately causally upstream of q iff p is causally upstream of q, and the end of p is coincident with the beginning of q.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0011002</t>
+  </si>
+  <si>
+    <t>regulates activity of</t>
+  </si>
+  <si>
+    <t>The entity A, immediately upstream of the entity B, has an activity that regulates an activity performed by B. For example, A and B may be gene products and binding of B by A regulates the kinase activity of B.
+A and B can be physically interacting but not necessarily. Immediately upstream means there are no intermediate entity between A and B.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002566</t>
+  </si>
+  <si>
+    <t>causally influences</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002506</t>
+  </si>
+  <si>
+    <t>causal relation between entities</t>
+  </si>
+  <si>
+    <t>The entity or characteristic A is causally upstream of the entity or characteristic B, A having an effect on B. An entity corresponds to any biological type of entity as long as a mass is measurable. A characteristic corresponds to a particular specificity of an entity (e.g., phenotype, shape, size).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002012</t>
+  </si>
+  <si>
+    <t>occurrent part of</t>
+  </si>
+  <si>
+    <t>A part of relation that applies only between occurrents.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002263</t>
+  </si>
+  <si>
+    <t>acts upstream of</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002264</t>
+  </si>
+  <si>
+    <t>acts upstream of or within</t>
+  </si>
+  <si>
+    <t>c acts upstream of p if and only if c enables some f that is involved in p' and p' occurs chronologically before p, is not part of p, and affects the execution of p. c is a material entity and f, p, p' are processes.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002304</t>
+  </si>
+  <si>
+    <t>causally upstream of, positive effect</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0004047</t>
+  </si>
+  <si>
+    <t>causally upstream of or within, positive effect</t>
+  </si>
+  <si>
+    <t>p is causally upstream of, positive effect q iff p is casually upstream of q, and the execution of p is required for the execution of q.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002305</t>
+  </si>
+  <si>
+    <t>causally upstream of, negative effect</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0004046</t>
+  </si>
+  <si>
+    <t>causally upstream of or within, negative effect</t>
+  </si>
+  <si>
+    <t>p is causally upstream of, negative effect q iff p is casually upstream of q, and the execution of p decreases the execution of q.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/RO_0002323</t>
   </si>
   <si>
     <t>mereotopologically related to</t>
   </si>
   <si>
     <t>x overlaps y if and only if there exists some z such that x has part z and z part of y</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0000091</t>
   </si>
   <si>
     <t>has disposition</t>
   </si>
   <si>
     <t>a relation between an independent continuant (the bearer) and a disposition, in which the disposition specifically depends on the bearer for its existence</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0000092</t>
+  </si>
+  <si>
+    <t>disposition of</t>
+  </si>
+  <si>
+    <t>inverse of has disposition</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0021011</t>
   </si>
   <si>
     <t>legally revokes</t>
   </si>
   <si>
     <t>d socio-legally revokes s if s participates in d and at the end of d s no longer exists.
 It is important to note that this going out of existence of s is complete and unlike the going out of existence for material entities which basically always are transformed into something else. After the declaration nothing is left of the socio-legal generically dependent continuant in question.</t>
   </si>
   <si>
+    <t>The entity A has an activity that regulates an activity of the entity B. For example, A and B are gene products where the catalytic activity of A regulates the kinase activity of B.</t>
+  </si>
+  <si>
+    <t>p is causally upstream of q iff p is causally related to q, the end of p precedes the end of q, and p is not an occurrent part of q.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002211</t>
+  </si>
+  <si>
+    <t>regulates</t>
+  </si>
+  <si>
+    <t>p regulates q iff p is causally upstream of q, the execution of p is not constant and varies according to specific conditions, and p influences the rate or magnitude of execution of q due to an effect either on some enabler of q or some enabler of a part of q.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002212</t>
+  </si>
+  <si>
+    <t>negatively regulates</t>
+  </si>
+  <si>
+    <t>p negatively regulates q iff p regulates q, and p decreases the rate or magnitude of execution of q.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002213</t>
+  </si>
+  <si>
+    <t>positively regulates</t>
+  </si>
+  <si>
+    <t>p positively regulates q iff p regulates q, and p increases the rate or magnitude of execution of q.</t>
+  </si>
+  <si>
+    <t>w 'has component' p if w 'has part' p and w is such that it can be directly disassembled into into n parts p, p2, p3, ..., pn, where these parts are of similar type.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002352</t>
+  </si>
+  <si>
+    <t>input of</t>
+  </si>
+  <si>
+    <t>inverse of has input</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002353</t>
+  </si>
+  <si>
+    <t>output of</t>
+  </si>
+  <si>
+    <t>inverse of has output</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002023</t>
+  </si>
+  <si>
+    <t>directly negatively regulated by</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002022</t>
+  </si>
+  <si>
+    <t>directly regulated by</t>
+  </si>
+  <si>
+    <t>Process(P2) is directly negatively regulated by process(P1) iff: P1 negatively regulates P2 via direct physical interaction between an agent executing P1 (or some part of P1) and an agent executing P2 (or some part of P2).  For example, if protein A has protein binding activity(P1) that targets protein B and this binding  negatively regulates the kinase activity (P2) of protein B then P2 directly negatively regulated by P1.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002024</t>
+  </si>
+  <si>
+    <t>directly positively regulated by</t>
+  </si>
+  <si>
+    <t>Process(P2) is directly postively regulated by process(P1) iff: P1 positively regulates P2 via direct physical interaction between an agent executing P1 (or some part of P1) and an agent executing P2 (or some part of P2).  For example, if protein A has protein binding activity(P1) that targets protein B and this binding positively regulates the kinase activity (P2) of protein B then P2 is directly postively regulated by P1.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0012011</t>
+  </si>
+  <si>
+    <t>indirectly causally upstream of</t>
+  </si>
+  <si>
+    <t>p is indirectly causally upstream of q iff p is causally upstream of q and there exists some process r such that p is causally upstream of r and r is causally upstream of q.</t>
+  </si>
+  <si>
+    <t>p indirectly regulates q iff p is indirectly causally upstream of q and p regulates q.</t>
+  </si>
+  <si>
+    <t>c acts upstream of or within p if c is enables f, and f is causally upstream of or within p. c is a material entity and p is an process.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/RO_0003310</t>
   </si>
   <si>
     <t>condition ameliorated by</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/RO_0002410</t>
-[...4 lines deleted...]
-  <si>
     <t>A relationship between a condition (a phenotype or disease) and an entity (e.g. a chemical, environmental exposure, or some form of genetic variation) where some or all aspects of the condition are reduced or eliminated by the presence of the entity.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/RO_0004031</t>
+  </si>
+  <si>
+    <t>enables subfunction</t>
+  </si>
+  <si>
+    <t>Holds between an entity and an process P where the entity enables some larger compound process, and that larger process has-part P.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0004034</t>
+  </si>
+  <si>
+    <t>acts upstream of, positive effect</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0004032</t>
+  </si>
+  <si>
+    <t>acts upstream of or within, positive effect</t>
+  </si>
+  <si>
+    <t>c 'acts upstream of, positive effect' p if c is enables f, and f is causally upstream of p, and the direction of f is positive</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0004035</t>
+  </si>
+  <si>
+    <t>acts upstream of, negative effect</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0004033</t>
+  </si>
+  <si>
+    <t>acts upstream of or within, negative effect</t>
+  </si>
+  <si>
+    <t>c 'acts upstream of, negative effect' p if c is enables f, and f is causally upstream of p, and the direction of f is negative</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002334</t>
+  </si>
+  <si>
+    <t>regulated by</t>
+  </si>
+  <si>
+    <t>inverse of regulates</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002335</t>
+  </si>
+  <si>
+    <t>negatively regulated by</t>
+  </si>
+  <si>
+    <t>inverse of negatively regulates</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002336</t>
+  </si>
+  <si>
+    <t>positively regulated by</t>
+  </si>
+  <si>
+    <t>inverse of positively regulates</t>
+  </si>
+  <si>
+    <t>inverse of causally upstream of or within</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002595</t>
+  </si>
+  <si>
+    <t>causal relation between material entity and a process</t>
+  </si>
+  <si>
+    <t>A relationship between a material entity and a process where the material entity has some causal role that influences the process</t>
+  </si>
+  <si>
+    <t>p is causally related to q if and only if p or any part of p and q or any part of q are linked by a chain of events where each event pair is one where the execution of p influences the execution of q. p may be upstream, downstream, part of, or a container of q.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002584</t>
+  </si>
+  <si>
+    <t>has part structure that is capable of</t>
+  </si>
+  <si>
+    <t>s 'has part structure that is capable of' p if and only if there exists some part x such that s 'has part' x and x 'capable of' p</t>
+  </si>
+  <si>
+    <t>A relationship that holds between a material entity and a process in which causality is involved, with either the material entity or some part of the material entity exerting some influence over the process, or the process influencing some aspect of the material entity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002596</t>
+  </si>
+  <si>
+    <t>capable of regulating</t>
+  </si>
+  <si>
+    <t>Holds between c and p if and only if c is capable of some activity a, and a regulates p.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002597</t>
+  </si>
+  <si>
+    <t>capable of negatively regulating</t>
+  </si>
+  <si>
+    <t>Holds between c and p if and only if c is capable of some activity a, and a negatively regulates p.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002598</t>
+  </si>
+  <si>
+    <t>capable of positively regulating</t>
+  </si>
+  <si>
+    <t>Holds between c and p if and only if c is capable of some activity a, and a positively regulates p.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002608</t>
+  </si>
+  <si>
+    <t>process has causal agent</t>
+  </si>
+  <si>
+    <t>Inverse of 'causal agent in process'</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002015</t>
+  </si>
+  <si>
+    <t>has positive regulatory component activity</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002013</t>
+  </si>
+  <si>
+    <t>has regulatory component activity</t>
+  </si>
+  <si>
+    <t>A relationship that holds between a GO molecular function and a component of that molecular function that positively regulates the activity of the whole.  More formally, A 'has regulatory component activity' B iff :A and B are GO molecular functions (GO_0003674), A has_component B and A is positively regulated by B.</t>
+  </si>
+  <si>
+    <t>A 'has regulatory component activity' B if A and B are GO molecular functions (GO_0003674), A has_component B and A is regulated by B.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002014</t>
+  </si>
+  <si>
+    <t>has negative regulatory component activity</t>
+  </si>
+  <si>
+    <t>A relationship that holds between a GO molecular function and a component of that molecular function that negatively regulates the activity of the whole.  More formally, A 'has regulatory component activity' B iff :A and B are GO molecular functions (GO_0003674), A has_component B and A is negatively regulated by B.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002229</t>
+  </si>
+  <si>
+    <t>ends</t>
+  </si>
+  <si>
+    <t>inverse of ends with</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0009501</t>
+  </si>
+  <si>
+    <t>realized in response to</t>
+  </si>
+  <si>
+    <t>r 'realized in response to' s iff, r is a realizable (e.g. a plant trait such as responsivity to drought), s is an environmental stimulus (a process), and s directly causes the realization of r.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000263</t>
+  </si>
+  <si>
+    <t>demarcates</t>
+  </si>
+  <si>
+    <t>Relation in which a categorization scheme stands to each category into which it partitions things.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000272</t>
+  </si>
+  <si>
+    <t>has primary data subject</t>
+  </si>
+  <si>
+    <t>Relation in which a data item stands to the person it is both about and primarily associated with.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000275</t>
+  </si>
+  <si>
+    <t>has reporter</t>
+  </si>
+  <si>
+    <t>Relation in which a personal data disclosure stands to the person who performs it by disclosing data items about someone.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000276</t>
+  </si>
+  <si>
+    <t>reporter of</t>
+  </si>
+  <si>
+    <t>The inverse of has reporter.</t>
+  </si>
+  <si>
+    <t>transitive form of directly_provides_input_for</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002428</t>
+  </si>
+  <si>
+    <t>involved in regulation of</t>
+  </si>
+  <si>
+    <t>c involved in regulation of p if c is involved in some p' and p' regulates some p</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002429</t>
+  </si>
+  <si>
+    <t>involved in positive regulation of</t>
+  </si>
+  <si>
+    <t>c involved in regulation of p if c is involved in some p' and p' positively regulates some p</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002430</t>
+  </si>
+  <si>
+    <t>involved in negative regulation of</t>
+  </si>
+  <si>
+    <t>c involved in regulation of p if c is involved in some p' and p' negatively regulates some p</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002578</t>
+  </si>
+  <si>
+    <t>directly regulates</t>
+  </si>
+  <si>
+    <t>p directly regulates q iff p is immediately causally upstream of q and p regulates q.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002629</t>
+  </si>
+  <si>
+    <t>directly positively regulates</t>
+  </si>
+  <si>
+    <t>p directly positively regulates q iff p is immediately causally upstream of q, and p positively regulates q.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002630</t>
+  </si>
+  <si>
+    <t>directly negatively regulates</t>
+  </si>
+  <si>
+    <t>p directly negatively regulates q iff p is immediately causally upstream of q, and p negatively regulates q.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002081</t>
+  </si>
+  <si>
+    <t>before or simultaneous with</t>
+  </si>
+  <si>
+    <t>&lt;=</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002087</t>
+  </si>
+  <si>
+    <t>immediately preceded by</t>
+  </si>
+  <si>
+    <t>starts_at_end_of</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002090</t>
+  </si>
+  <si>
+    <t>immediately precedes</t>
+  </si>
+  <si>
+    <t>meets</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002447</t>
+  </si>
+  <si>
+    <t>phosphorylates</t>
+  </si>
+  <si>
+    <t>An interaction relation between x and y in which x catalyzes a reaction in which a phosphate group is added to y.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002083</t>
+  </si>
+  <si>
+    <t>before</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/RO_0002082</t>
   </si>
   <si>
     <t>simultaneous with</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/RO_0002081</t>
-[...8 lines deleted...]
-    <t>disposition of</t>
+    <t>http://purl.obolibrary.org/obo/RO_0002405</t>
+  </si>
+  <si>
+    <t>immediately causally downstream of</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000039</t>
   </si>
   <si>
     <t>has measurement unit label</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000407</t>
   </si>
   <si>
     <t>has coordinate unit label</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/RO_0002222</t>
-[...8 lines deleted...]
-    <t>a relation between a specifically dependent continuant (the characteristic) and any other entity (the bearer), in which the characteristic depends on the bearer for its existence.</t>
+    <t>http://purl.obolibrary.org/obo/RO_0002559</t>
+  </si>
+  <si>
+    <t>causally influenced by</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002563</t>
+  </si>
+  <si>
+    <t>interaction relation helper property</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002464</t>
+  </si>
+  <si>
+    <t>helper property (not for use in curation)</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002564</t>
+  </si>
+  <si>
+    <t>molecular interaction relation helper property</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002481</t>
+  </si>
+  <si>
+    <t>is kinase activity</t>
   </si>
   <si>
     <t>is bearer of</t>
   </si>
   <si>
     <t>Inverse of characteristic_of</t>
   </si>
   <si>
     <t>participates_in</t>
   </si>
   <si>
     <t>a relation between a continuant and a process, in which the continuant is somehow involved in the process</t>
   </si>
   <si>
     <t>a relation between a process and a continuant, in which the continuant is somehow involved in the process</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0001000</t>
   </si>
   <si>
     <t>derives from</t>
   </si>
   <si>
     <t>derives_from</t>
   </si>
@@ -8151,57 +12488,78 @@
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0001025</t>
   </si>
   <si>
     <t>located in</t>
   </si>
   <si>
     <t>located_in</t>
   </si>
   <si>
     <t>a relation between two independent continuants, the target and the location, in which the target is entirely within the location</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000066</t>
   </si>
   <si>
     <t>occurs in</t>
   </si>
   <si>
     <t>unfolds_in</t>
   </si>
   <si>
     <t>b occurs_in c =def b is a process and c is a material entity or immaterial entity&amp; there exists a spatiotemporal region r and b occupies_spatiotemporal_region r.&amp; forall(t) if b exists_at t then c exists_at t &amp; there exist spatial regions s and s’ where &amp; b spatially_projects_onto s at t&amp; c is occupies_spatial_region s’ at t&amp; s is a proper_continuant_part_of s’ at t</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002217</t>
+  </si>
+  <si>
+    <t>obsolete actively participates in</t>
+  </si>
+  <si>
+    <t>agent in</t>
+  </si>
+  <si>
+    <t>OBSOLETE x actively participates in y if and only if x participates in y and x realizes some active role</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000143</t>
   </si>
   <si>
     <t>mentioned by</t>
   </si>
   <si>
     <t>Inverse of the relation 'mentions'</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000055</t>
+  </si>
+  <si>
+    <t>realizes</t>
+  </si>
+  <si>
+    <t>Paraphrase of elucidation: a relation between a process and a realizable entity, where there is some material entity that is bearer of the realizable entity and participates in the process, and the realizable entity comes to be realized in the course of the process</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000067</t>
   </si>
   <si>
     <t>contains process</t>
   </si>
   <si>
     <t>[copied from inverse property 'occurs in'] b occurs_in c =def b is a process and c is a material entity or immaterial entity&amp; there exists a spatiotemporal region r and b occupies_spatiotemporal_region r.&amp; forall(t) if b exists_at t then c exists_at t &amp; there exist spatial regions s and s’ where &amp; b spatially_projects_onto s at t&amp; c is occupies_spatial_region s’ at t&amp; s is a proper_continuant_part_of s’ at t</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000135</t>
   </si>
   <si>
     <t>obsolete_specifically denotes</t>
   </si>
   <si>
     <t>c specifically denotes r =def 
 r is a portion of reality
 &amp; c is a particular quality
 &amp; c depends specifically on some independent continuant b 
 &amp; b acquired c as the result of the achievement of an objective to enable pointing to r repeatedly. 
 Marked means there is a changed or additional quality of the bearer - the  quality is the information carrier.
 Case 1
 Memory trace as mark created when reading some description of some friend. The trace can denote.
@@ -8243,131 +12601,209 @@
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0001688</t>
   </si>
   <si>
     <t>has organization member</t>
   </si>
   <si>
     <t>Relating an organization to a legal person or organization.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0001937</t>
   </si>
   <si>
     <t>has specified value</t>
   </si>
   <si>
     <t>A relation between a value specification and a number that quantifies it.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0000058</t>
   </si>
   <si>
     <t>is concretized as</t>
   </si>
   <si>
-    <t>A relationship between a generically dependent continuant and a specifically dependent continuant, in which the generically dependent continuant depends on some independent continuant in virtue of the fact that the specifically dependent continuant also depends on that same independent continuant. A generically dependent continuant may be concretized as multiple specifically dependent continuants.</t>
+    <t>A relationship between a generically dependent continuant and a specifically dependent continuant or process, in which the generically dependent continuant depends on some independent continuant or process in virtue of the fact that the specifically dependent continuant or process also depends on that same independent continuant. A generically dependent continuant may be concretized as multiple specifically dependent continuants or processes.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0000059</t>
   </si>
   <si>
     <t>concretizes</t>
   </si>
   <si>
-    <t>A relationship between a specifically dependent continuant and a generically dependent continuant, in which the generically dependent continuant depends on some independent continuant in virtue of the fact that the specifically dependent continuant also depends on that same independent continuant. Multiple specifically dependent continuants can concretize the same generically dependent continuant.</t>
+    <t>A relationship between a specifically dependent continuant or process and a generically dependent continuant, in which the generically dependent continuant depends on some independent continuant in virtue of the fact that the specifically dependent continuant or process also depends on that same independent continuant. Multiple specifically dependent continuants or processes can concretize the same generically dependent continuant.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0020012</t>
   </si>
   <si>
     <t>obsolete_designates</t>
   </si>
   <si>
     <t>x designates y, if for any given group of language users, x is an information content entity, is about y, and represents y in a linguistic context..</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0020018</t>
   </si>
   <si>
     <t>is designated by</t>
   </si>
   <si>
     <t>p1 is designated by p2, if p2 is an information content entity that represents p1 in a linguistic context.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/RO_0017001</t>
+  </si>
+  <si>
+    <t>device utilizes material</t>
+  </si>
+  <si>
+    <t>X device utilizes material Y means X and Y are material entities, and X is capable of some process P that has input Y.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0003000</t>
+  </si>
+  <si>
+    <t>a produces b if some process that occurs_in a has_output b, where a and b are material entities. Examples: hybridoma cell line produces monoclonal antibody reagent; chondroblast produces avascular GAG-rich matrix.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0003001</t>
+  </si>
+  <si>
+    <t>produced by</t>
+  </si>
+  <si>
+    <t>a produced_by b iff some process that occurs_in b has_output a.</t>
+  </si>
+  <si>
+    <t>A relationship that holds between two entities in which the processes executed by the two entities are causally connected.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/GEO_000000329</t>
   </si>
   <si>
     <t>is subordinate authority of</t>
   </si>
   <si>
     <t>A governing organization G1 is subordinate to another governing organization G2 iff there is some authority possessed by G2 that is not possessed by G1 and G1's jurisdiction falls within the relevant jurisdiction of G2.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0020013</t>
   </si>
   <si>
     <t>is_borrowed_reference_to</t>
   </si>
   <si>
     <t>x is_borrowed_reference_for y, if x is a proper name that is used to refer to one individual among a specific group after the dubbing process took place.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0020014</t>
   </si>
   <si>
     <t>is_fixing_reference_to</t>
   </si>
   <si>
     <t>x is_fixed_reference_for y, if x is an utterance or graphemes concretized as writing quality inhering in some independent continuant that is used to single out one individual and refer to the latter among a specific group after the.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0021012</t>
   </si>
   <si>
     <t>obsolete_legally transfers</t>
   </si>
   <si>
     <t>d socio-legally transfers l if l participates in d and d has specified input  (concretization of l)1 and specified output  (concretization of l)2, where (concretization of l)1 and (concretization of l)2 are not identical.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0000011</t>
+  </si>
+  <si>
+    <t>is directed towards</t>
+  </si>
+  <si>
+    <t>A relationship between a quality and a portion of reality such that the quality refers to or is cognitively directed towards the portion of reality.</t>
+  </si>
+  <si>
     <t>A mereological relationship or a topological relationship</t>
   </si>
   <si>
+    <t>A grouping relationship for any relationship directly involving a function, or that holds because of a function of one of the related entities.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000247</t>
+  </si>
+  <si>
+    <t>is abuse of</t>
+  </si>
+  <si>
+    <t>Relation between an abusive behavior and one upon whom it is inflicted.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000248</t>
+  </si>
+  <si>
+    <t>has aggressor</t>
+  </si>
+  <si>
+    <t>Relation between an abusive behavior and one who inflicts it upon someone or something else.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0020105</t>
+  </si>
+  <si>
+    <t>is anatomical entity</t>
+  </si>
+  <si>
+    <t>This property only applies to anatomical entities.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000235</t>
   </si>
   <si>
     <t>denoted by</t>
   </si>
   <si>
     <t>inverse of the relation 'denotes'</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/OBIB_0000735</t>
+  </si>
+  <si>
+    <t>is owned by</t>
+  </si>
+  <si>
+    <t>a is owned by b if b has complete power over a. All rights and obligations of ownership are grounded in this (primitive) relation. The claims and obligations of ownership can be partially transferred to a third party by the owner, b.</t>
+  </si>
+  <si>
     <t>relation that links two events, processes, states, or objects such that one event, process, state, or object (a cause) contributes to the production of another event, process, state, or object (an effect) where the cause is partly or wholly responsible for the effect, and the effect is partly or wholly dependent on the cause.</t>
   </si>
   <si>
+    <t>p has part that occurs in c if and only if there exists some p1, such that p has_part p1, and p1 occurs in c.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000278</t>
   </si>
   <si>
     <t>policy of</t>
   </si>
   <si>
     <t>Inverse of 'has policy'.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000042</t>
   </si>
   <si>
     <t>obsolete organize</t>
   </si>
   <si>
     <t>OBSOLETE 'organize' holds between an independent continuant and a planned process, iff the independent continuant particpates in the planned process and also participated in the creation of the plan specification that the planned process realizes.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000045</t>
   </si>
   <si>
     <t>obsolete mutually specifically depends on</t>
   </si>
   <si>
     <t>OBSOLETE This relation holds between two specifically dependent continuants, a and b, where b is of its nature such that it cannot exist unless a exists and where a is of its nature such that it cannot exist unless b exists.</t>
@@ -8378,138 +12814,246 @@
   <si>
     <t>obsolete prescribes</t>
   </si>
   <si>
     <t>OBSOLETE A primitive, instance-level, relation obtaining between an information content entity and some portion of reality. Prescribing is what happens when an information content entity created, ratified, or issued by an entity with authority over the domain the ICE targets states actions or specifications or the omission of actions that are expected to be adhered to.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000123</t>
   </si>
   <si>
     <t>has policy</t>
   </si>
   <si>
     <t>x has policy y if x is an organization, y is a directive information entity that is the outcome of a document act, and y is meant to regulate the actions of either x or x’s members.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OOSTT_00000145</t>
   </si>
   <si>
     <t>services geographical region</t>
   </si>
   <si>
     <t>x services geographical region y if x is an organization and y is a geographical region in which x is performing or organizing planned processes that benefit third parties.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000260</t>
+  </si>
+  <si>
+    <t>lives in</t>
+  </si>
+  <si>
+    <t>A relation between a household and a material entity that the household stores their possessions in and sleeps in habitually.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000264</t>
+  </si>
+  <si>
+    <t>demarcated by</t>
+  </si>
+  <si>
+    <t>Relation in which a category stands to the categorization scheme that demarcates it as a category.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000273</t>
+  </si>
+  <si>
+    <t>primary data subject of</t>
+  </si>
+  <si>
+    <t>The inverse of has primary data subject.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0010001</t>
+  </si>
+  <si>
+    <t>generically depends on</t>
+  </si>
+  <si>
+    <t>A generically dependent continuant *b* generically depends on an independent continuant *c* at time *t* means: there inheres in *c* a specifically deendent continuant which concretizes *b* at *t*.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0010002</t>
+  </si>
+  <si>
+    <t>is carrier of</t>
+  </si>
+  <si>
+    <t>*b* is carrier of *c* at time *t* if and only if *c* *g-depends on* *b* at *t*</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000054</t>
   </si>
   <si>
     <t>realized in</t>
   </si>
   <si>
     <t>realized_in</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000075</t>
   </si>
   <si>
     <t>is aggregate of</t>
   </si>
   <si>
     <t>aggregate_of</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/BFO_0000055</t>
-[...2 lines deleted...]
-    <t>realizes</t>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000137</t>
+  </si>
+  <si>
+    <t>time of day</t>
+  </si>
+  <si>
+    <t>time</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000167</t>
+  </si>
+  <si>
+    <t>provides service</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000004</t>
   </si>
   <si>
     <t>has measurement value</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000220</t>
   </si>
   <si>
     <t>obsolete_materially denotes</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000222</t>
   </si>
   <si>
     <t>obsolete_describes</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000223</t>
   </si>
   <si>
     <t>obsolete_represents</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000404</t>
   </si>
   <si>
     <t>has x coordinate value</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000405</t>
   </si>
   <si>
     <t>has z coordinate value</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000406</t>
   </si>
   <si>
     <t>has y coordinate value</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000295</t>
   </si>
   <si>
-    <t>is_specified_input_of</t>
+    <t>is specified input of</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMIABIS_0000008</t>
+  </si>
+  <si>
+    <t>obsolete owns</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMIABIS_0000009</t>
+  </si>
+  <si>
+    <t>obsolete administrates</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMIABIS_0000048</t>
+  </si>
+  <si>
+    <t>obsolete is owned by</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0004096</t>
   </si>
   <si>
     <t>DEPRECATED inheres in</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0004097</t>
   </si>
   <si>
     <t>DEPRECATED bearer of</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OMRSE_00000020</t>
   </si>
   <si>
-    <t>is-aggregate-of</t>
+    <t>obsolete is-aggregate-of</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000021</t>
+  </si>
+  <si>
+    <t>obsolete is-component-of-aggregate</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000068</t>
+  </si>
+  <si>
+    <t>is administered by</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000070</t>
+  </si>
+  <si>
+    <t>is enrolled in school</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000071</t>
+  </si>
+  <si>
+    <t>is admitted to hospital</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OMRSE_00000136</t>
+  </si>
+  <si>
+    <t>date</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OBIB_0000732</t>
+  </si>
+  <si>
+    <t>owns</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <sz val="11"/>
       <b val="0"/>
       <i val="0"/>
       <u val="none"/>
       <strike val="0"/>
       <color rgb="FF000000"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11"/>
       <b val="1"/>
       <i val="0"/>
       <u val="none"/>
       <strike val="0"/>
       <color rgb="FF000000"/>
@@ -8828,51 +13372,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F913"/>
+  <dimension ref="A1:F1430"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="45" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -9030,15119 +13574,23312 @@
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" t="s">
         <v>50</v>
       </c>
       <c r="D9" t="s">
         <v>51</v>
       </c>
       <c r="E9" t="s">
         <v>52</v>
       </c>
       <c r="F9" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E10" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F10" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B11" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C11" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="D11" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="E11" t="s">
         <v>62</v>
       </c>
       <c r="F11" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>64</v>
       </c>
       <c r="B12" t="s">
         <v>65</v>
       </c>
       <c r="C12" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="D12" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="E12" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F12" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="F13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B14" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C14" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="D14" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E14" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="F14" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>78</v>
+        <v>50</v>
       </c>
       <c r="B15" t="s">
-        <v>79</v>
+        <v>51</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="D15" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="E15" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="F15" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B16" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C16" t="s">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="D16" t="s">
-        <v>71</v>
+        <v>89</v>
       </c>
       <c r="E16" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="F16" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="B17" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="C17" t="s">
-        <v>70</v>
+        <v>94</v>
       </c>
       <c r="D17" t="s">
-        <v>71</v>
+        <v>95</v>
       </c>
       <c r="E17" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="F17" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="B18" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="C18" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="D18" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E18" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="F18" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="B19" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="C19" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="D19" t="s">
-        <v>71</v>
+        <v>105</v>
       </c>
       <c r="E19" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="F19" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="B20" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
       <c r="C20" t="s">
-        <v>70</v>
+        <v>102</v>
       </c>
       <c r="D20" t="s">
-        <v>71</v>
+        <v>103</v>
       </c>
       <c r="E20" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="F20" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="B21" t="s">
-        <v>103</v>
+        <v>113</v>
       </c>
       <c r="C21" t="s">
-        <v>70</v>
+        <v>114</v>
       </c>
       <c r="D21" t="s">
-        <v>71</v>
+        <v>115</v>
       </c>
       <c r="E21" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="F21" t="s">
-        <v>105</v>
+        <v>117</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="B22" t="s">
-        <v>107</v>
+        <v>119</v>
       </c>
       <c r="C22" t="s">
-        <v>70</v>
+        <v>114</v>
       </c>
       <c r="D22" t="s">
-        <v>71</v>
+        <v>115</v>
       </c>
       <c r="E22" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="F22" t="s">
-        <v>109</v>
+        <v>121</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>110</v>
+        <v>122</v>
       </c>
       <c r="B23" t="s">
-        <v>111</v>
+        <v>123</v>
       </c>
       <c r="C23" t="s">
-        <v>50</v>
+        <v>114</v>
       </c>
       <c r="D23" t="s">
-        <v>51</v>
+        <v>115</v>
       </c>
       <c r="E23" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>124</v>
+      </c>
+      <c r="F23" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
+        <v>126</v>
+      </c>
+      <c r="B24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C24" t="s">
         <v>114</v>
       </c>
-      <c r="B24" t="s">
+      <c r="D24" t="s">
         <v>115</v>
       </c>
-      <c r="C24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E24" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="F24" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>130</v>
       </c>
       <c r="B25" t="s">
-        <v>119</v>
+        <v>131</v>
       </c>
       <c r="C25" t="s">
-        <v>26</v>
+        <v>114</v>
       </c>
       <c r="D25" t="s">
-        <v>27</v>
+        <v>115</v>
       </c>
       <c r="E25" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="F25" t="s">
-        <v>121</v>
+        <v>133</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>134</v>
       </c>
       <c r="B26" t="s">
-        <v>123</v>
+        <v>135</v>
       </c>
       <c r="C26" t="s">
-        <v>44</v>
+        <v>114</v>
       </c>
       <c r="D26" t="s">
-        <v>45</v>
+        <v>115</v>
       </c>
       <c r="E26" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="F26" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>138</v>
       </c>
       <c r="B27" t="s">
-        <v>127</v>
+        <v>139</v>
       </c>
       <c r="C27" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="D27" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="E27" t="s">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="F27" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="B28" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="C28" t="s">
-        <v>134</v>
+        <v>114</v>
       </c>
       <c r="D28" t="s">
-        <v>135</v>
+        <v>115</v>
       </c>
       <c r="E28" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="F28" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="B29" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="C29" t="s">
-        <v>140</v>
+        <v>114</v>
       </c>
       <c r="D29" t="s">
-        <v>141</v>
+        <v>115</v>
       </c>
       <c r="E29" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="F29" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="B30" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="C30" t="s">
-        <v>26</v>
+        <v>114</v>
       </c>
       <c r="D30" t="s">
-        <v>27</v>
+        <v>115</v>
       </c>
       <c r="E30" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="F30" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="B31" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="C31" t="s">
-        <v>36</v>
+        <v>94</v>
       </c>
       <c r="D31" t="s">
-        <v>37</v>
+        <v>95</v>
       </c>
       <c r="E31" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>156</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>157</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="B32" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="C32" t="s">
-        <v>154</v>
+        <v>66</v>
       </c>
       <c r="D32" t="s">
-        <v>155</v>
+        <v>67</v>
       </c>
       <c r="E32" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="F32" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>128</v>
+        <v>162</v>
       </c>
       <c r="B33" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="C33" t="s">
-        <v>38</v>
+        <v>66</v>
       </c>
       <c r="D33" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="E33" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="F33" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="B34" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="C34" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="D34" t="s">
-        <v>27</v>
+        <v>89</v>
       </c>
       <c r="E34" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="F34" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="B35" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="C35" t="s">
-        <v>26</v>
+        <v>172</v>
       </c>
       <c r="D35" t="s">
-        <v>27</v>
+        <v>173</v>
       </c>
       <c r="E35" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="F35" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="B36" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="C36" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="D36" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="E36" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="F36" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="B37" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="C37" t="s">
-        <v>176</v>
+        <v>50</v>
       </c>
       <c r="D37" t="s">
-        <v>177</v>
+        <v>51</v>
       </c>
       <c r="E37" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="F37" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="B38" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="C38" t="s">
-        <v>182</v>
+        <v>76</v>
       </c>
       <c r="D38" t="s">
-        <v>183</v>
+        <v>77</v>
       </c>
       <c r="E38" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="F38" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B39" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C39" t="s">
-        <v>182</v>
+        <v>192</v>
       </c>
       <c r="D39" t="s">
-        <v>183</v>
+        <v>193</v>
       </c>
       <c r="E39" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="F39" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="B40" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="C40" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="D40" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="E40" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="F40" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>196</v>
+        <v>172</v>
       </c>
       <c r="B41" t="s">
-        <v>197</v>
+        <v>173</v>
       </c>
       <c r="C41" t="s">
-        <v>198</v>
+        <v>78</v>
       </c>
       <c r="D41" t="s">
-        <v>199</v>
+        <v>79</v>
       </c>
       <c r="E41" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="F41" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B42" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C42" t="s">
-        <v>196</v>
+        <v>66</v>
       </c>
       <c r="D42" t="s">
-        <v>197</v>
+        <v>67</v>
       </c>
       <c r="E42" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="F42" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B43" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C43" t="s">
-        <v>176</v>
+        <v>66</v>
       </c>
       <c r="D43" t="s">
-        <v>177</v>
+        <v>67</v>
       </c>
       <c r="E43" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="F43" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B44" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C44" t="s">
-        <v>202</v>
+        <v>214</v>
       </c>
       <c r="D44" t="s">
-        <v>203</v>
+        <v>215</v>
       </c>
       <c r="E44" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="F44" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="B45" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="C45" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D45" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="E45" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="F45" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B46" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C46" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="D46" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="E46" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="F46" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
+        <v>230</v>
+      </c>
+      <c r="B47" t="s">
+        <v>231</v>
+      </c>
+      <c r="C47" t="s">
         <v>226</v>
       </c>
-      <c r="B47" t="s">
+      <c r="D47" t="s">
         <v>227</v>
       </c>
-      <c r="C47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E47" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="F47" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="B48" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="C48" t="s">
-        <v>128</v>
+        <v>236</v>
       </c>
       <c r="D48" t="s">
-        <v>129</v>
+        <v>237</v>
       </c>
       <c r="E48" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="F48" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="B49" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="C49" t="s">
-        <v>38</v>
+        <v>170</v>
       </c>
       <c r="D49" t="s">
-        <v>39</v>
+        <v>171</v>
       </c>
       <c r="E49" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="F49" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="B50" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="C50" t="s">
-        <v>128</v>
+        <v>246</v>
       </c>
       <c r="D50" t="s">
-        <v>129</v>
+        <v>247</v>
       </c>
       <c r="E50" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="F50" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="B51" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="C51" t="s">
-        <v>126</v>
+        <v>244</v>
       </c>
       <c r="D51" t="s">
-        <v>127</v>
+        <v>245</v>
       </c>
       <c r="E51" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="F51" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="B52" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="C52" t="s">
-        <v>38</v>
+        <v>220</v>
       </c>
       <c r="D52" t="s">
-        <v>39</v>
+        <v>221</v>
       </c>
       <c r="E52" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="F52" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="B53" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
       <c r="C53" t="s">
-        <v>68</v>
+        <v>259</v>
       </c>
       <c r="D53" t="s">
-        <v>69</v>
+        <v>260</v>
       </c>
       <c r="E53" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="F53" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="B54" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="C54" t="s">
-        <v>70</v>
+        <v>249</v>
       </c>
       <c r="D54" t="s">
-        <v>71</v>
+        <v>250</v>
       </c>
       <c r="E54" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="F54" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="B55" t="s">
-        <v>259</v>
+        <v>268</v>
       </c>
       <c r="C55" t="s">
-        <v>70</v>
+        <v>218</v>
       </c>
       <c r="D55" t="s">
-        <v>71</v>
+        <v>219</v>
       </c>
       <c r="E55" t="s">
-        <v>260</v>
+        <v>269</v>
       </c>
       <c r="F55" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="B56" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="C56" t="s">
-        <v>70</v>
+        <v>249</v>
       </c>
       <c r="D56" t="s">
-        <v>71</v>
+        <v>250</v>
       </c>
       <c r="E56" t="s">
-        <v>264</v>
+        <v>271</v>
       </c>
       <c r="F56" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="B57" t="s">
-        <v>267</v>
+        <v>274</v>
       </c>
       <c r="C57" t="s">
-        <v>70</v>
+        <v>246</v>
       </c>
       <c r="D57" t="s">
-        <v>71</v>
+        <v>247</v>
       </c>
       <c r="E57" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
       <c r="F57" t="s">
-        <v>269</v>
+        <v>276</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>270</v>
+        <v>277</v>
       </c>
       <c r="B58" t="s">
-        <v>271</v>
+        <v>278</v>
       </c>
       <c r="C58" t="s">
-        <v>70</v>
+        <v>279</v>
       </c>
       <c r="D58" t="s">
-        <v>71</v>
+        <v>280</v>
       </c>
       <c r="E58" t="s">
-        <v>272</v>
+        <v>281</v>
       </c>
       <c r="F58" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="B59" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
       <c r="C59" t="s">
-        <v>70</v>
+        <v>285</v>
       </c>
       <c r="D59" t="s">
-        <v>71</v>
+        <v>286</v>
       </c>
       <c r="E59" t="s">
-        <v>276</v>
+        <v>287</v>
       </c>
       <c r="F59" t="s">
-        <v>277</v>
+        <v>288</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>278</v>
+        <v>289</v>
       </c>
       <c r="B60" t="s">
-        <v>279</v>
+        <v>290</v>
       </c>
       <c r="C60" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="D60" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="E60" t="s">
-        <v>280</v>
+        <v>291</v>
       </c>
       <c r="F60" t="s">
-        <v>281</v>
+        <v>292</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>282</v>
+        <v>293</v>
       </c>
       <c r="B61" t="s">
-        <v>283</v>
+        <v>294</v>
       </c>
       <c r="C61" t="s">
-        <v>70</v>
+        <v>295</v>
       </c>
       <c r="D61" t="s">
-        <v>71</v>
+        <v>296</v>
       </c>
       <c r="E61" t="s">
-        <v>284</v>
+        <v>297</v>
       </c>
       <c r="F61" t="s">
-        <v>285</v>
+        <v>298</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>286</v>
+        <v>299</v>
       </c>
       <c r="B62" t="s">
-        <v>287</v>
+        <v>300</v>
       </c>
       <c r="C62" t="s">
-        <v>70</v>
+        <v>220</v>
       </c>
       <c r="D62" t="s">
-        <v>71</v>
+        <v>221</v>
       </c>
       <c r="E62" t="s">
-        <v>288</v>
+        <v>301</v>
       </c>
       <c r="F62" t="s">
-        <v>289</v>
+        <v>302</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>290</v>
+        <v>303</v>
       </c>
       <c r="B63" t="s">
-        <v>291</v>
+        <v>304</v>
       </c>
       <c r="C63" t="s">
-        <v>70</v>
+        <v>246</v>
       </c>
       <c r="D63" t="s">
-        <v>71</v>
+        <v>247</v>
       </c>
       <c r="E63" t="s">
-        <v>292</v>
+        <v>305</v>
       </c>
       <c r="F63" t="s">
-        <v>293</v>
+        <v>306</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>294</v>
+        <v>307</v>
       </c>
       <c r="B64" t="s">
-        <v>295</v>
+        <v>308</v>
       </c>
       <c r="C64" t="s">
-        <v>70</v>
+        <v>309</v>
       </c>
       <c r="D64" t="s">
-        <v>71</v>
+        <v>310</v>
       </c>
       <c r="E64" t="s">
-        <v>296</v>
+        <v>311</v>
       </c>
       <c r="F64" t="s">
-        <v>297</v>
+        <v>312</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>298</v>
+        <v>313</v>
       </c>
       <c r="B65" t="s">
-        <v>299</v>
+        <v>314</v>
       </c>
       <c r="C65" t="s">
-        <v>70</v>
+        <v>315</v>
       </c>
       <c r="D65" t="s">
-        <v>71</v>
+        <v>316</v>
       </c>
       <c r="E65" t="s">
-        <v>300</v>
+        <v>317</v>
       </c>
       <c r="F65" t="s">
-        <v>301</v>
+        <v>318</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>302</v>
+        <v>319</v>
       </c>
       <c r="B66" t="s">
-        <v>303</v>
+        <v>320</v>
       </c>
       <c r="C66" t="s">
-        <v>70</v>
+        <v>315</v>
       </c>
       <c r="D66" t="s">
-        <v>71</v>
+        <v>316</v>
       </c>
       <c r="E66" t="s">
-        <v>304</v>
+        <v>321</v>
       </c>
       <c r="F66" t="s">
-        <v>305</v>
+        <v>322</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>306</v>
+        <v>323</v>
       </c>
       <c r="B67" t="s">
-        <v>307</v>
+        <v>324</v>
       </c>
       <c r="C67" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="D67" t="s">
-        <v>71</v>
+        <v>215</v>
       </c>
       <c r="E67" t="s">
-        <v>308</v>
+        <v>325</v>
       </c>
       <c r="F67" t="s">
-        <v>309</v>
+        <v>326</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>310</v>
+        <v>327</v>
       </c>
       <c r="B68" t="s">
-        <v>311</v>
+        <v>328</v>
       </c>
       <c r="C68" t="s">
-        <v>70</v>
+        <v>172</v>
       </c>
       <c r="D68" t="s">
-        <v>71</v>
+        <v>173</v>
       </c>
       <c r="E68" t="s">
-        <v>312</v>
+        <v>329</v>
       </c>
       <c r="F68" t="s">
-        <v>313</v>
+        <v>330</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>314</v>
+        <v>331</v>
       </c>
       <c r="B69" t="s">
-        <v>315</v>
+        <v>332</v>
       </c>
       <c r="C69" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="D69" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E69" t="s">
-        <v>316</v>
+        <v>333</v>
       </c>
       <c r="F69" t="s">
-        <v>317</v>
+        <v>334</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>318</v>
+        <v>335</v>
       </c>
       <c r="B70" t="s">
-        <v>319</v>
+        <v>336</v>
       </c>
       <c r="C70" t="s">
-        <v>70</v>
+        <v>198</v>
       </c>
       <c r="D70" t="s">
-        <v>71</v>
+        <v>199</v>
       </c>
       <c r="E70" t="s">
-        <v>320</v>
+        <v>337</v>
       </c>
       <c r="F70" t="s">
-        <v>321</v>
+        <v>338</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
-        <v>322</v>
+        <v>339</v>
       </c>
       <c r="B71" t="s">
-        <v>323</v>
+        <v>340</v>
       </c>
       <c r="C71" t="s">
-        <v>70</v>
+        <v>198</v>
       </c>
       <c r="D71" t="s">
-        <v>71</v>
+        <v>199</v>
       </c>
       <c r="E71" t="s">
-        <v>324</v>
+        <v>341</v>
       </c>
       <c r="F71" t="s">
-        <v>325</v>
+        <v>342</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
-        <v>326</v>
+        <v>343</v>
       </c>
       <c r="B72" t="s">
-        <v>327</v>
+        <v>344</v>
       </c>
       <c r="C72" t="s">
-        <v>70</v>
+        <v>345</v>
       </c>
       <c r="D72" t="s">
-        <v>71</v>
+        <v>346</v>
       </c>
       <c r="E72" t="s">
-        <v>328</v>
+        <v>347</v>
       </c>
       <c r="F72" t="s">
-        <v>329</v>
+        <v>348</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>330</v>
+        <v>349</v>
       </c>
       <c r="B73" t="s">
-        <v>331</v>
+        <v>350</v>
       </c>
       <c r="C73" t="s">
-        <v>70</v>
+        <v>345</v>
       </c>
       <c r="D73" t="s">
-        <v>71</v>
+        <v>346</v>
       </c>
       <c r="E73" t="s">
-        <v>332</v>
+        <v>351</v>
       </c>
       <c r="F73" t="s">
-        <v>333</v>
+        <v>352</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>334</v>
+        <v>353</v>
       </c>
       <c r="B74" t="s">
-        <v>335</v>
+        <v>354</v>
       </c>
       <c r="C74" t="s">
-        <v>70</v>
+        <v>355</v>
       </c>
       <c r="D74" t="s">
-        <v>71</v>
+        <v>356</v>
       </c>
       <c r="E74" t="s">
-        <v>336</v>
+        <v>357</v>
       </c>
       <c r="F74" t="s">
-        <v>337</v>
+        <v>358</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>338</v>
+        <v>359</v>
       </c>
       <c r="B75" t="s">
-        <v>339</v>
+        <v>360</v>
       </c>
       <c r="C75" t="s">
-        <v>70</v>
+        <v>309</v>
       </c>
       <c r="D75" t="s">
-        <v>71</v>
+        <v>310</v>
       </c>
       <c r="E75" t="s">
-        <v>340</v>
+        <v>361</v>
       </c>
       <c r="F75" t="s">
-        <v>341</v>
+        <v>362</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>342</v>
+        <v>363</v>
       </c>
       <c r="B76" t="s">
-        <v>343</v>
+        <v>364</v>
       </c>
       <c r="C76" t="s">
-        <v>26</v>
+        <v>172</v>
       </c>
       <c r="D76" t="s">
-        <v>27</v>
+        <v>173</v>
       </c>
       <c r="E76" t="s">
-        <v>344</v>
+        <v>365</v>
       </c>
       <c r="F76" t="s">
-        <v>345</v>
+        <v>366</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>346</v>
+        <v>367</v>
       </c>
       <c r="B77" t="s">
-        <v>347</v>
+        <v>368</v>
       </c>
       <c r="C77" t="s">
-        <v>8</v>
+        <v>170</v>
       </c>
       <c r="D77" t="s">
-        <v>9</v>
+        <v>171</v>
       </c>
       <c r="E77" t="s">
-        <v>348</v>
+        <v>369</v>
       </c>
       <c r="F77" t="s">
-        <v>349</v>
+        <v>370</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>350</v>
+        <v>371</v>
       </c>
       <c r="B78" t="s">
-        <v>351</v>
+        <v>372</v>
       </c>
       <c r="C78" t="s">
-        <v>6</v>
+        <v>78</v>
       </c>
       <c r="D78" t="s">
-        <v>7</v>
+        <v>79</v>
       </c>
       <c r="E78" t="s">
-        <v>352</v>
+        <v>373</v>
       </c>
       <c r="F78" t="s">
-        <v>353</v>
+        <v>374</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>354</v>
+        <v>375</v>
       </c>
       <c r="B79" t="s">
-        <v>355</v>
+        <v>376</v>
       </c>
       <c r="C79" t="s">
-        <v>6</v>
+        <v>112</v>
       </c>
       <c r="D79" t="s">
-        <v>7</v>
+        <v>113</v>
       </c>
       <c r="E79" t="s">
-        <v>356</v>
+        <v>377</v>
       </c>
       <c r="F79" t="s">
-        <v>357</v>
+        <v>378</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>358</v>
+        <v>379</v>
       </c>
       <c r="B80" t="s">
-        <v>359</v>
+        <v>380</v>
       </c>
       <c r="C80" t="s">
-        <v>6</v>
+        <v>114</v>
       </c>
       <c r="D80" t="s">
-        <v>7</v>
+        <v>115</v>
       </c>
       <c r="E80" t="s">
-        <v>360</v>
+        <v>381</v>
       </c>
       <c r="F80" t="s">
-        <v>361</v>
+        <v>382</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>362</v>
+        <v>383</v>
       </c>
       <c r="B81" t="s">
-        <v>363</v>
+        <v>384</v>
       </c>
       <c r="C81" t="s">
-        <v>350</v>
+        <v>114</v>
       </c>
       <c r="D81" t="s">
-        <v>351</v>
+        <v>115</v>
       </c>
       <c r="E81" t="s">
-        <v>364</v>
+        <v>385</v>
       </c>
       <c r="F81" t="s">
-        <v>365</v>
+        <v>386</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>366</v>
+        <v>387</v>
       </c>
       <c r="B82" t="s">
-        <v>367</v>
+        <v>388</v>
       </c>
       <c r="C82" t="s">
-        <v>6</v>
+        <v>114</v>
       </c>
       <c r="D82" t="s">
-        <v>7</v>
+        <v>115</v>
       </c>
       <c r="E82" t="s">
-        <v>368</v>
+        <v>389</v>
       </c>
       <c r="F82" t="s">
-        <v>369</v>
+        <v>390</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>134</v>
+        <v>391</v>
       </c>
       <c r="B83" t="s">
-        <v>135</v>
+        <v>392</v>
       </c>
       <c r="C83" t="s">
-        <v>38</v>
+        <v>114</v>
       </c>
       <c r="D83" t="s">
-        <v>39</v>
+        <v>115</v>
       </c>
       <c r="E83" t="s">
-        <v>370</v>
+        <v>393</v>
       </c>
       <c r="F83" t="s">
-        <v>371</v>
+        <v>394</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>372</v>
+        <v>395</v>
       </c>
       <c r="B84" t="s">
-        <v>373</v>
+        <v>396</v>
       </c>
       <c r="C84" t="s">
-        <v>374</v>
+        <v>114</v>
       </c>
       <c r="D84" t="s">
-        <v>375</v>
+        <v>115</v>
       </c>
       <c r="E84" t="s">
-        <v>376</v>
+        <v>397</v>
       </c>
       <c r="F84" t="s">
-        <v>377</v>
+        <v>398</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>378</v>
+        <v>399</v>
       </c>
       <c r="B85" t="s">
-        <v>379</v>
+        <v>400</v>
       </c>
       <c r="C85" t="s">
-        <v>380</v>
+        <v>114</v>
       </c>
       <c r="D85" t="s">
-        <v>381</v>
+        <v>115</v>
       </c>
       <c r="E85" t="s">
-        <v>382</v>
+        <v>401</v>
       </c>
       <c r="F85" t="s">
-        <v>383</v>
+        <v>402</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
-        <v>384</v>
+        <v>403</v>
       </c>
       <c r="B86" t="s">
-        <v>385</v>
+        <v>404</v>
       </c>
       <c r="C86" t="s">
-        <v>386</v>
+        <v>114</v>
       </c>
       <c r="D86" t="s">
-        <v>387</v>
+        <v>115</v>
       </c>
       <c r="E86" t="s">
-        <v>388</v>
+        <v>405</v>
       </c>
       <c r="F86" t="s">
-        <v>389</v>
+        <v>406</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>390</v>
+        <v>407</v>
       </c>
       <c r="B87" t="s">
-        <v>391</v>
+        <v>408</v>
       </c>
       <c r="C87" t="s">
-        <v>392</v>
+        <v>114</v>
       </c>
       <c r="D87" t="s">
-        <v>393</v>
+        <v>115</v>
       </c>
       <c r="E87" t="s">
-        <v>394</v>
+        <v>409</v>
       </c>
       <c r="F87" t="s">
-        <v>395</v>
+        <v>410</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>396</v>
+        <v>411</v>
       </c>
       <c r="B88" t="s">
-        <v>397</v>
+        <v>412</v>
       </c>
       <c r="C88" t="s">
-        <v>398</v>
+        <v>114</v>
       </c>
       <c r="D88" t="s">
-        <v>399</v>
+        <v>115</v>
       </c>
       <c r="E88" t="s">
-        <v>400</v>
+        <v>413</v>
       </c>
       <c r="F88" t="s">
-        <v>401</v>
+        <v>414</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>392</v>
+        <v>415</v>
       </c>
       <c r="B89" t="s">
-        <v>393</v>
+        <v>416</v>
       </c>
       <c r="C89" t="s">
-        <v>398</v>
+        <v>114</v>
       </c>
       <c r="D89" t="s">
-        <v>399</v>
+        <v>115</v>
       </c>
       <c r="E89" t="s">
-        <v>402</v>
+        <v>417</v>
       </c>
       <c r="F89" t="s">
-        <v>403</v>
+        <v>418</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>404</v>
+        <v>419</v>
       </c>
       <c r="B90" t="s">
-        <v>405</v>
+        <v>420</v>
       </c>
       <c r="C90" t="s">
-        <v>390</v>
+        <v>114</v>
       </c>
       <c r="D90" t="s">
-        <v>391</v>
+        <v>115</v>
       </c>
       <c r="E90" t="s">
-        <v>406</v>
+        <v>421</v>
       </c>
       <c r="F90" t="s">
-        <v>407</v>
+        <v>422</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>408</v>
+        <v>423</v>
       </c>
       <c r="B91" t="s">
-        <v>409</v>
+        <v>424</v>
       </c>
       <c r="C91" t="s">
-        <v>374</v>
+        <v>114</v>
       </c>
       <c r="D91" t="s">
-        <v>375</v>
+        <v>115</v>
       </c>
       <c r="E91" t="s">
-        <v>410</v>
+        <v>425</v>
       </c>
       <c r="F91" t="s">
-        <v>411</v>
+        <v>426</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>412</v>
+        <v>427</v>
       </c>
       <c r="B92" t="s">
-        <v>413</v>
+        <v>428</v>
       </c>
       <c r="C92" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="D92" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="E92" t="s">
-        <v>414</v>
+        <v>429</v>
       </c>
       <c r="F92" t="s">
-        <v>415</v>
+        <v>430</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
-        <v>416</v>
+        <v>431</v>
       </c>
       <c r="B93" t="s">
-        <v>417</v>
+        <v>432</v>
       </c>
       <c r="C93" t="s">
-        <v>418</v>
+        <v>114</v>
       </c>
       <c r="D93" t="s">
-        <v>419</v>
+        <v>115</v>
       </c>
       <c r="E93" t="s">
-        <v>420</v>
+        <v>433</v>
       </c>
       <c r="F93" t="s">
-        <v>421</v>
+        <v>434</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
-        <v>422</v>
+        <v>435</v>
       </c>
       <c r="B94" t="s">
-        <v>423</v>
+        <v>436</v>
       </c>
       <c r="C94" t="s">
-        <v>398</v>
+        <v>114</v>
       </c>
       <c r="D94" t="s">
-        <v>399</v>
+        <v>115</v>
       </c>
       <c r="E94" t="s">
-        <v>424</v>
+        <v>437</v>
       </c>
       <c r="F94" t="s">
-        <v>425</v>
+        <v>438</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
-        <v>426</v>
+        <v>439</v>
       </c>
       <c r="B95" t="s">
-        <v>427</v>
+        <v>440</v>
       </c>
       <c r="C95" t="s">
-        <v>398</v>
+        <v>114</v>
       </c>
       <c r="D95" t="s">
-        <v>399</v>
+        <v>115</v>
       </c>
       <c r="E95" t="s">
-        <v>428</v>
+        <v>441</v>
       </c>
       <c r="F95" t="s">
-        <v>429</v>
+        <v>442</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
-        <v>430</v>
+        <v>443</v>
       </c>
       <c r="B96" t="s">
-        <v>431</v>
+        <v>444</v>
       </c>
       <c r="C96" t="s">
-        <v>432</v>
+        <v>114</v>
       </c>
       <c r="D96" t="s">
-        <v>433</v>
+        <v>115</v>
       </c>
       <c r="E96" t="s">
-        <v>434</v>
+        <v>445</v>
       </c>
       <c r="F96" t="s">
-        <v>435</v>
+        <v>446</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
-        <v>436</v>
+        <v>447</v>
       </c>
       <c r="B97" t="s">
-        <v>437</v>
+        <v>448</v>
       </c>
       <c r="C97" t="s">
-        <v>196</v>
+        <v>114</v>
       </c>
       <c r="D97" t="s">
-        <v>197</v>
+        <v>115</v>
       </c>
       <c r="E97" t="s">
-        <v>438</v>
+        <v>449</v>
       </c>
       <c r="F97" t="s">
-        <v>439</v>
+        <v>450</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
-        <v>440</v>
+        <v>451</v>
       </c>
       <c r="B98" t="s">
-        <v>441</v>
+        <v>452</v>
       </c>
       <c r="C98" t="s">
-        <v>442</v>
+        <v>114</v>
       </c>
       <c r="D98" t="s">
-        <v>443</v>
+        <v>115</v>
       </c>
       <c r="E98" t="s">
-        <v>444</v>
+        <v>453</v>
       </c>
       <c r="F98" t="s">
-        <v>445</v>
+        <v>454</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
-        <v>446</v>
+        <v>455</v>
       </c>
       <c r="B99" t="s">
-        <v>447</v>
+        <v>456</v>
       </c>
       <c r="C99" t="s">
-        <v>442</v>
+        <v>114</v>
       </c>
       <c r="D99" t="s">
-        <v>443</v>
+        <v>115</v>
       </c>
       <c r="E99" t="s">
-        <v>448</v>
+        <v>457</v>
       </c>
       <c r="F99" t="s">
-        <v>449</v>
+        <v>458</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="B100" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="C100" t="s">
-        <v>442</v>
+        <v>114</v>
       </c>
       <c r="D100" t="s">
-        <v>443</v>
+        <v>115</v>
       </c>
       <c r="E100" t="s">
-        <v>452</v>
+        <v>461</v>
       </c>
       <c r="F100" t="s">
-        <v>453</v>
+        <v>462</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
-        <v>454</v>
+        <v>463</v>
       </c>
       <c r="B101" t="s">
-        <v>455</v>
+        <v>464</v>
       </c>
       <c r="C101" t="s">
-        <v>442</v>
+        <v>114</v>
       </c>
       <c r="D101" t="s">
-        <v>443</v>
+        <v>115</v>
       </c>
       <c r="E101" t="s">
-        <v>456</v>
+        <v>465</v>
       </c>
       <c r="F101" t="s">
-        <v>457</v>
+        <v>466</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>458</v>
+        <v>467</v>
       </c>
       <c r="B102" t="s">
-        <v>459</v>
+        <v>468</v>
       </c>
       <c r="C102" t="s">
-        <v>442</v>
+        <v>66</v>
       </c>
       <c r="D102" t="s">
-        <v>443</v>
+        <v>67</v>
       </c>
       <c r="E102" t="s">
-        <v>460</v>
+        <v>469</v>
       </c>
       <c r="F102" t="s">
-        <v>461</v>
+        <v>470</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>462</v>
+        <v>471</v>
       </c>
       <c r="B103" t="s">
-        <v>463</v>
+        <v>472</v>
       </c>
       <c r="C103" t="s">
-        <v>464</v>
+        <v>8</v>
       </c>
       <c r="D103" t="s">
-        <v>465</v>
+        <v>9</v>
       </c>
       <c r="E103" t="s">
-        <v>466</v>
+        <v>473</v>
       </c>
       <c r="F103" t="s">
-        <v>467</v>
+        <v>474</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
-        <v>468</v>
+        <v>475</v>
       </c>
       <c r="B104" t="s">
-        <v>469</v>
+        <v>476</v>
       </c>
       <c r="C104" t="s">
-        <v>432</v>
+        <v>6</v>
       </c>
       <c r="D104" t="s">
-        <v>433</v>
+        <v>7</v>
       </c>
       <c r="E104" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
       <c r="F104" t="s">
-        <v>471</v>
+        <v>478</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
-        <v>472</v>
+        <v>479</v>
       </c>
       <c r="B105" t="s">
-        <v>473</v>
+        <v>480</v>
       </c>
       <c r="C105" t="s">
-        <v>432</v>
+        <v>6</v>
       </c>
       <c r="D105" t="s">
-        <v>433</v>
+        <v>7</v>
       </c>
       <c r="E105" t="s">
-        <v>474</v>
+        <v>481</v>
       </c>
       <c r="F105" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
       <c r="B106" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
       <c r="C106" t="s">
-        <v>432</v>
+        <v>6</v>
       </c>
       <c r="D106" t="s">
-        <v>433</v>
+        <v>7</v>
       </c>
       <c r="E106" t="s">
-        <v>478</v>
+        <v>485</v>
       </c>
       <c r="F106" t="s">
-        <v>479</v>
+        <v>486</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
-        <v>480</v>
+        <v>487</v>
       </c>
       <c r="B107" t="s">
-        <v>481</v>
+        <v>488</v>
       </c>
       <c r="C107" t="s">
-        <v>464</v>
+        <v>475</v>
       </c>
       <c r="D107" t="s">
-        <v>465</v>
+        <v>476</v>
       </c>
       <c r="E107" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
       <c r="F107" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>484</v>
+        <v>491</v>
       </c>
       <c r="B108" t="s">
-        <v>485</v>
+        <v>492</v>
       </c>
       <c r="C108" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="D108" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="E108" t="s">
-        <v>486</v>
+        <v>493</v>
       </c>
       <c r="F108" t="s">
-        <v>487</v>
+        <v>494</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>488</v>
+        <v>495</v>
       </c>
       <c r="B109" t="s">
-        <v>489</v>
+        <v>496</v>
       </c>
       <c r="C109" t="s">
-        <v>490</v>
+        <v>198</v>
       </c>
       <c r="D109" t="s">
-        <v>491</v>
+        <v>199</v>
       </c>
       <c r="E109" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
       <c r="F109" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="B110" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="C110" t="s">
-        <v>464</v>
+        <v>198</v>
       </c>
       <c r="D110" t="s">
-        <v>465</v>
+        <v>199</v>
       </c>
       <c r="E110" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="F110" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="B111" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="C111" t="s">
-        <v>398</v>
+        <v>78</v>
       </c>
       <c r="D111" t="s">
-        <v>399</v>
+        <v>79</v>
       </c>
       <c r="E111" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="F111" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
-        <v>500</v>
+        <v>82</v>
       </c>
       <c r="B112" t="s">
-        <v>501</v>
+        <v>83</v>
       </c>
       <c r="C112" t="s">
-        <v>432</v>
+        <v>76</v>
       </c>
       <c r="D112" t="s">
-        <v>433</v>
+        <v>77</v>
       </c>
       <c r="E112" t="s">
-        <v>502</v>
+        <v>84</v>
       </c>
       <c r="F112" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>504</v>
+        <v>220</v>
       </c>
       <c r="B113" t="s">
-        <v>505</v>
+        <v>221</v>
       </c>
       <c r="C113" t="s">
-        <v>30</v>
+        <v>277</v>
       </c>
       <c r="D113" t="s">
-        <v>31</v>
+        <v>278</v>
       </c>
       <c r="E113" t="s">
         <v>506</v>
       </c>
       <c r="F113" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
         <v>508</v>
       </c>
       <c r="B114" t="s">
         <v>509</v>
       </c>
       <c r="C114" t="s">
-        <v>464</v>
+        <v>510</v>
       </c>
       <c r="D114" t="s">
-        <v>465</v>
+        <v>511</v>
       </c>
       <c r="E114" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F114" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="B115" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="C115" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="D115" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="E115" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="F115" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="B116" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="C116" t="s">
-        <v>464</v>
+        <v>522</v>
       </c>
       <c r="D116" t="s">
-        <v>465</v>
+        <v>523</v>
       </c>
       <c r="E116" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="F116" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="B117" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="C117" t="s">
-        <v>464</v>
+        <v>528</v>
       </c>
       <c r="D117" t="s">
-        <v>465</v>
+        <v>529</v>
       </c>
       <c r="E117" t="s">
-        <v>522</v>
+        <v>530</v>
       </c>
       <c r="F117" t="s">
-        <v>523</v>
+        <v>531</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
-        <v>524</v>
+        <v>532</v>
       </c>
       <c r="B118" t="s">
-        <v>525</v>
+        <v>533</v>
       </c>
       <c r="C118" t="s">
-        <v>526</v>
+        <v>534</v>
       </c>
       <c r="D118" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="E118" t="s">
-        <v>528</v>
+        <v>536</v>
       </c>
       <c r="F118" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="B119" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="C119" t="s">
-        <v>464</v>
+        <v>534</v>
       </c>
       <c r="D119" t="s">
-        <v>465</v>
+        <v>535</v>
       </c>
       <c r="E119" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F119" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="B120" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="C120" t="s">
-        <v>26</v>
+        <v>526</v>
       </c>
       <c r="D120" t="s">
-        <v>27</v>
+        <v>527</v>
       </c>
       <c r="E120" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="F120" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>538</v>
+        <v>544</v>
       </c>
       <c r="B121" t="s">
-        <v>539</v>
+        <v>545</v>
       </c>
       <c r="C121" t="s">
-        <v>464</v>
+        <v>510</v>
       </c>
       <c r="D121" t="s">
-        <v>465</v>
+        <v>511</v>
       </c>
       <c r="E121" t="s">
-        <v>540</v>
+        <v>546</v>
       </c>
       <c r="F121" t="s">
-        <v>541</v>
+        <v>547</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="B122" t="s">
-        <v>543</v>
+        <v>549</v>
       </c>
       <c r="C122" t="s">
-        <v>544</v>
+        <v>172</v>
       </c>
       <c r="D122" t="s">
-        <v>545</v>
+        <v>173</v>
       </c>
       <c r="E122" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="F122" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="B123" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="C123" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="D123" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="E123" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="F123" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="B124" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="C124" t="s">
-        <v>30</v>
+        <v>534</v>
       </c>
       <c r="D124" t="s">
-        <v>31</v>
+        <v>535</v>
       </c>
       <c r="E124" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="F124" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>374</v>
+        <v>562</v>
       </c>
       <c r="B125" t="s">
-        <v>375</v>
+        <v>563</v>
       </c>
       <c r="C125" t="s">
-        <v>170</v>
+        <v>534</v>
       </c>
       <c r="D125" t="s">
-        <v>171</v>
+        <v>535</v>
       </c>
       <c r="E125" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="F125" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="B126" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="C126" t="s">
-        <v>398</v>
+        <v>568</v>
       </c>
       <c r="D126" t="s">
-        <v>399</v>
+        <v>569</v>
       </c>
       <c r="E126" t="s">
-        <v>562</v>
+        <v>570</v>
       </c>
       <c r="F126" t="s">
-        <v>563</v>
+        <v>571</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>564</v>
+        <v>572</v>
       </c>
       <c r="B127" t="s">
-        <v>565</v>
+        <v>573</v>
       </c>
       <c r="C127" t="s">
-        <v>36</v>
+        <v>277</v>
       </c>
       <c r="D127" t="s">
-        <v>37</v>
+        <v>278</v>
       </c>
       <c r="E127" t="s">
-        <v>566</v>
+        <v>574</v>
       </c>
       <c r="F127" t="s">
-        <v>567</v>
+        <v>575</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="B128" t="s">
-        <v>569</v>
+        <v>577</v>
       </c>
       <c r="C128" t="s">
-        <v>36</v>
+        <v>578</v>
       </c>
       <c r="D128" t="s">
-        <v>37</v>
+        <v>579</v>
       </c>
       <c r="E128" t="s">
-        <v>570</v>
+        <v>580</v>
       </c>
       <c r="F128" t="s">
-        <v>571</v>
+        <v>581</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
-        <v>572</v>
+        <v>582</v>
       </c>
       <c r="B129" t="s">
-        <v>573</v>
+        <v>583</v>
       </c>
       <c r="C129" t="s">
-        <v>38</v>
+        <v>578</v>
       </c>
       <c r="D129" t="s">
-        <v>39</v>
+        <v>579</v>
       </c>
       <c r="E129" t="s">
-        <v>574</v>
+        <v>584</v>
       </c>
       <c r="F129" t="s">
-        <v>575</v>
+        <v>585</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
-        <v>576</v>
+        <v>586</v>
       </c>
       <c r="B130" t="s">
-        <v>577</v>
+        <v>587</v>
       </c>
       <c r="C130" t="s">
-        <v>26</v>
+        <v>578</v>
       </c>
       <c r="D130" t="s">
-        <v>27</v>
+        <v>579</v>
       </c>
       <c r="E130" t="s">
-        <v>578</v>
+        <v>588</v>
       </c>
       <c r="F130" t="s">
-        <v>579</v>
+        <v>589</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
-        <v>580</v>
+        <v>590</v>
       </c>
       <c r="B131" t="s">
-        <v>581</v>
+        <v>591</v>
       </c>
       <c r="C131" t="s">
-        <v>544</v>
+        <v>578</v>
       </c>
       <c r="D131" t="s">
-        <v>545</v>
+        <v>579</v>
       </c>
       <c r="E131" t="s">
-        <v>582</v>
+        <v>592</v>
       </c>
       <c r="F131" t="s">
-        <v>583</v>
+        <v>593</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
-        <v>584</v>
+        <v>594</v>
       </c>
       <c r="B132" t="s">
-        <v>585</v>
+        <v>595</v>
       </c>
       <c r="C132" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
       <c r="D132" t="s">
-        <v>587</v>
+        <v>579</v>
+      </c>
+      <c r="E132" t="s">
+        <v>596</v>
       </c>
       <c r="F132" t="s">
-        <v>588</v>
+        <v>597</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
-        <v>589</v>
+        <v>598</v>
       </c>
       <c r="B133" t="s">
-        <v>590</v>
+        <v>599</v>
       </c>
       <c r="C133" t="s">
-        <v>591</v>
+        <v>600</v>
       </c>
       <c r="D133" t="s">
-        <v>592</v>
+        <v>601</v>
+      </c>
+      <c r="E133" t="s">
+        <v>602</v>
       </c>
       <c r="F133" t="s">
-        <v>593</v>
+        <v>603</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
-        <v>594</v>
+        <v>604</v>
       </c>
       <c r="B134" t="s">
-        <v>595</v>
+        <v>605</v>
       </c>
       <c r="C134" t="s">
-        <v>596</v>
+        <v>568</v>
       </c>
       <c r="D134" t="s">
-        <v>597</v>
+        <v>569</v>
+      </c>
+      <c r="E134" t="s">
+        <v>606</v>
       </c>
       <c r="F134" t="s">
-        <v>598</v>
+        <v>607</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
-        <v>599</v>
+        <v>608</v>
       </c>
       <c r="B135" t="s">
-        <v>600</v>
+        <v>609</v>
       </c>
       <c r="C135" t="s">
-        <v>26</v>
+        <v>568</v>
       </c>
       <c r="D135" t="s">
-        <v>27</v>
+        <v>569</v>
+      </c>
+      <c r="E135" t="s">
+        <v>610</v>
       </c>
       <c r="F135" t="s">
-        <v>601</v>
+        <v>611</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
-        <v>222</v>
+        <v>612</v>
       </c>
       <c r="B136" t="s">
-        <v>223</v>
+        <v>613</v>
       </c>
       <c r="C136" t="s">
-        <v>602</v>
+        <v>277</v>
       </c>
       <c r="D136" t="s">
-        <v>603</v>
+        <v>278</v>
+      </c>
+      <c r="E136" t="s">
+        <v>614</v>
       </c>
       <c r="F136" t="s">
-        <v>604</v>
+        <v>615</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
-        <v>605</v>
+        <v>616</v>
       </c>
       <c r="B137" t="s">
-        <v>606</v>
+        <v>617</v>
       </c>
       <c r="C137" t="s">
-        <v>398</v>
+        <v>600</v>
       </c>
       <c r="D137" t="s">
-        <v>399</v>
+        <v>601</v>
+      </c>
+      <c r="E137" t="s">
+        <v>618</v>
       </c>
       <c r="F137" t="s">
-        <v>607</v>
+        <v>619</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
-        <v>20</v>
+        <v>620</v>
       </c>
       <c r="B138" t="s">
-        <v>21</v>
+        <v>621</v>
       </c>
       <c r="C138" t="s">
-        <v>128</v>
+        <v>622</v>
       </c>
       <c r="D138" t="s">
-        <v>129</v>
+        <v>623</v>
+      </c>
+      <c r="E138" t="s">
+        <v>624</v>
       </c>
       <c r="F138" t="s">
-        <v>608</v>
+        <v>625</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
-        <v>609</v>
+        <v>626</v>
       </c>
       <c r="B139" t="s">
-        <v>610</v>
+        <v>627</v>
       </c>
       <c r="C139" t="s">
-        <v>464</v>
+        <v>600</v>
       </c>
       <c r="D139" t="s">
-        <v>465</v>
+        <v>601</v>
+      </c>
+      <c r="E139" t="s">
+        <v>628</v>
       </c>
       <c r="F139" t="s">
-        <v>611</v>
+        <v>629</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
-        <v>612</v>
+        <v>214</v>
       </c>
       <c r="B140" t="s">
-        <v>613</v>
+        <v>215</v>
       </c>
       <c r="C140" t="s">
-        <v>614</v>
+        <v>534</v>
       </c>
       <c r="D140" t="s">
-        <v>615</v>
+        <v>535</v>
+      </c>
+      <c r="E140" t="s">
+        <v>630</v>
       </c>
       <c r="F140" t="s">
-        <v>616</v>
+        <v>631</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
-        <v>617</v>
+        <v>632</v>
       </c>
       <c r="B141" t="s">
-        <v>618</v>
+        <v>633</v>
       </c>
       <c r="C141" t="s">
-        <v>12</v>
+        <v>568</v>
       </c>
       <c r="D141" t="s">
-        <v>13</v>
+        <v>569</v>
+      </c>
+      <c r="E141" t="s">
+        <v>634</v>
       </c>
       <c r="F141" t="s">
-        <v>619</v>
+        <v>635</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
-        <v>620</v>
+        <v>636</v>
       </c>
       <c r="B142" t="s">
-        <v>621</v>
+        <v>637</v>
       </c>
       <c r="C142" t="s">
-        <v>622</v>
+        <v>70</v>
       </c>
       <c r="D142" t="s">
-        <v>623</v>
+        <v>71</v>
+      </c>
+      <c r="E142" t="s">
+        <v>638</v>
       </c>
       <c r="F142" t="s">
-        <v>624</v>
+        <v>639</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
-        <v>625</v>
+        <v>640</v>
       </c>
       <c r="B143" t="s">
-        <v>626</v>
+        <v>641</v>
       </c>
       <c r="C143" t="s">
-        <v>622</v>
+        <v>600</v>
       </c>
       <c r="D143" t="s">
-        <v>623</v>
+        <v>601</v>
+      </c>
+      <c r="E143" t="s">
+        <v>642</v>
       </c>
       <c r="F143" t="s">
-        <v>627</v>
+        <v>643</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
-        <v>622</v>
+        <v>644</v>
       </c>
       <c r="B144" t="s">
-        <v>623</v>
+        <v>645</v>
       </c>
       <c r="C144" t="s">
-        <v>628</v>
+        <v>640</v>
       </c>
       <c r="D144" t="s">
-        <v>629</v>
+        <v>641</v>
+      </c>
+      <c r="E144" t="s">
+        <v>646</v>
       </c>
       <c r="F144" t="s">
-        <v>630</v>
+        <v>647</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
-        <v>631</v>
+        <v>648</v>
       </c>
       <c r="B145" t="s">
-        <v>632</v>
+        <v>649</v>
       </c>
       <c r="C145" t="s">
-        <v>633</v>
+        <v>600</v>
       </c>
       <c r="D145" t="s">
-        <v>634</v>
+        <v>601</v>
+      </c>
+      <c r="E145" t="s">
+        <v>650</v>
       </c>
       <c r="F145" t="s">
-        <v>635</v>
+        <v>651</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
-        <v>636</v>
+        <v>652</v>
       </c>
       <c r="B146" t="s">
-        <v>637</v>
+        <v>653</v>
       </c>
       <c r="C146" t="s">
-        <v>638</v>
+        <v>600</v>
       </c>
       <c r="D146" t="s">
-        <v>639</v>
+        <v>601</v>
+      </c>
+      <c r="E146" t="s">
+        <v>654</v>
       </c>
       <c r="F146" t="s">
-        <v>640</v>
+        <v>655</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
-        <v>641</v>
+        <v>656</v>
       </c>
       <c r="B147" t="s">
-        <v>642</v>
+        <v>657</v>
       </c>
       <c r="C147" t="s">
-        <v>643</v>
+        <v>658</v>
       </c>
       <c r="D147" t="s">
-        <v>644</v>
+        <v>659</v>
+      </c>
+      <c r="E147" t="s">
+        <v>660</v>
       </c>
       <c r="F147" t="s">
-        <v>645</v>
+        <v>661</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
-        <v>646</v>
+        <v>662</v>
       </c>
       <c r="B148" t="s">
-        <v>647</v>
+        <v>663</v>
       </c>
       <c r="C148" t="s">
-        <v>648</v>
+        <v>600</v>
       </c>
       <c r="D148" t="s">
-        <v>649</v>
+        <v>601</v>
+      </c>
+      <c r="E148" t="s">
+        <v>664</v>
       </c>
       <c r="F148" t="s">
-        <v>650</v>
+        <v>665</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
-        <v>651</v>
+        <v>666</v>
       </c>
       <c r="B149" t="s">
-        <v>652</v>
+        <v>667</v>
       </c>
       <c r="C149" t="s">
-        <v>653</v>
+        <v>600</v>
       </c>
       <c r="D149" t="s">
-        <v>654</v>
+        <v>601</v>
+      </c>
+      <c r="E149" t="s">
+        <v>668</v>
       </c>
       <c r="F149" t="s">
-        <v>655</v>
+        <v>669</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
-        <v>656</v>
+        <v>670</v>
       </c>
       <c r="B150" t="s">
-        <v>657</v>
+        <v>671</v>
       </c>
       <c r="C150" t="s">
-        <v>584</v>
+        <v>672</v>
       </c>
       <c r="D150" t="s">
-        <v>585</v>
+        <v>673</v>
+      </c>
+      <c r="E150" t="s">
+        <v>674</v>
       </c>
       <c r="F150" t="s">
-        <v>658</v>
+        <v>675</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
-        <v>659</v>
+        <v>676</v>
       </c>
       <c r="B151" t="s">
-        <v>660</v>
+        <v>677</v>
       </c>
       <c r="C151" t="s">
-        <v>661</v>
+        <v>678</v>
       </c>
       <c r="D151" t="s">
-        <v>662</v>
+        <v>679</v>
+      </c>
+      <c r="E151" t="s">
+        <v>680</v>
       </c>
       <c r="F151" t="s">
-        <v>663</v>
+        <v>681</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
-        <v>664</v>
+        <v>682</v>
       </c>
       <c r="B152" t="s">
-        <v>665</v>
+        <v>683</v>
       </c>
       <c r="C152" t="s">
-        <v>659</v>
+        <v>70</v>
       </c>
       <c r="D152" t="s">
-        <v>660</v>
+        <v>71</v>
+      </c>
+      <c r="E152" t="s">
+        <v>684</v>
       </c>
       <c r="F152" t="s">
-        <v>666</v>
+        <v>685</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
-        <v>667</v>
+        <v>510</v>
       </c>
       <c r="B153" t="s">
-        <v>668</v>
+        <v>511</v>
       </c>
       <c r="C153" t="s">
-        <v>661</v>
+        <v>214</v>
       </c>
       <c r="D153" t="s">
-        <v>662</v>
+        <v>215</v>
+      </c>
+      <c r="E153" t="s">
+        <v>686</v>
       </c>
       <c r="F153" t="s">
-        <v>669</v>
+        <v>687</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
-        <v>670</v>
+        <v>688</v>
       </c>
       <c r="B154" t="s">
-        <v>671</v>
+        <v>689</v>
       </c>
       <c r="C154" t="s">
-        <v>651</v>
+        <v>534</v>
       </c>
       <c r="D154" t="s">
-        <v>652</v>
+        <v>535</v>
+      </c>
+      <c r="E154" t="s">
+        <v>690</v>
       </c>
       <c r="F154" t="s">
-        <v>672</v>
+        <v>691</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
-        <v>673</v>
+        <v>692</v>
       </c>
       <c r="B155" t="s">
-        <v>674</v>
+        <v>693</v>
       </c>
       <c r="C155" t="s">
-        <v>661</v>
+        <v>309</v>
       </c>
       <c r="D155" t="s">
-        <v>662</v>
+        <v>310</v>
+      </c>
+      <c r="E155" t="s">
+        <v>694</v>
       </c>
       <c r="F155" t="s">
-        <v>675</v>
+        <v>695</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
-        <v>676</v>
+        <v>696</v>
       </c>
       <c r="B156" t="s">
-        <v>677</v>
+        <v>697</v>
       </c>
       <c r="C156" t="s">
-        <v>678</v>
+        <v>309</v>
       </c>
       <c r="D156" t="s">
-        <v>679</v>
+        <v>310</v>
+      </c>
+      <c r="E156" t="s">
+        <v>698</v>
       </c>
       <c r="F156" t="s">
-        <v>680</v>
+        <v>699</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
-        <v>638</v>
+        <v>700</v>
       </c>
       <c r="B157" t="s">
-        <v>639</v>
+        <v>701</v>
       </c>
       <c r="C157" t="s">
-        <v>661</v>
+        <v>702</v>
       </c>
       <c r="D157" t="s">
-        <v>662</v>
+        <v>703</v>
+      </c>
+      <c r="E157" t="s">
+        <v>704</v>
       </c>
       <c r="F157" t="s">
-        <v>681</v>
+        <v>705</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
-        <v>682</v>
+        <v>706</v>
       </c>
       <c r="B158" t="s">
-        <v>683</v>
+        <v>707</v>
       </c>
       <c r="C158" t="s">
-        <v>684</v>
+        <v>76</v>
       </c>
       <c r="D158" t="s">
-        <v>685</v>
+        <v>77</v>
+      </c>
+      <c r="E158" t="s">
+        <v>708</v>
       </c>
       <c r="F158" t="s">
-        <v>686</v>
+        <v>709</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
-        <v>653</v>
+        <v>710</v>
       </c>
       <c r="B159" t="s">
-        <v>654</v>
+        <v>711</v>
       </c>
       <c r="C159" t="s">
-        <v>667</v>
+        <v>76</v>
       </c>
       <c r="D159" t="s">
-        <v>668</v>
+        <v>77</v>
+      </c>
+      <c r="E159" t="s">
+        <v>712</v>
       </c>
       <c r="F159" t="s">
-        <v>687</v>
+        <v>713</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
-        <v>688</v>
+        <v>714</v>
       </c>
       <c r="B160" t="s">
-        <v>689</v>
+        <v>715</v>
       </c>
       <c r="C160" t="s">
-        <v>661</v>
+        <v>78</v>
       </c>
       <c r="D160" t="s">
-        <v>662</v>
+        <v>79</v>
+      </c>
+      <c r="E160" t="s">
+        <v>716</v>
       </c>
       <c r="F160" t="s">
-        <v>690</v>
+        <v>717</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
-        <v>691</v>
+        <v>718</v>
       </c>
       <c r="B161" t="s">
-        <v>692</v>
+        <v>719</v>
       </c>
       <c r="C161" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="D161" t="s">
-        <v>13</v>
+        <v>673</v>
+      </c>
+      <c r="E161" t="s">
+        <v>720</v>
       </c>
       <c r="F161" t="s">
-        <v>693</v>
+        <v>721</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
-        <v>694</v>
+        <v>722</v>
       </c>
       <c r="B162" t="s">
-        <v>695</v>
+        <v>723</v>
       </c>
       <c r="C162" t="s">
-        <v>696</v>
+        <v>724</v>
       </c>
       <c r="D162" t="s">
-        <v>697</v>
+        <v>725</v>
       </c>
       <c r="F162" t="s">
-        <v>698</v>
+        <v>726</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
-        <v>699</v>
+        <v>727</v>
       </c>
       <c r="B163" t="s">
-        <v>700</v>
+        <v>728</v>
       </c>
       <c r="C163" t="s">
-        <v>673</v>
+        <v>729</v>
       </c>
       <c r="D163" t="s">
-        <v>674</v>
+        <v>730</v>
       </c>
       <c r="F163" t="s">
-        <v>701</v>
+        <v>731</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
-        <v>586</v>
+        <v>732</v>
       </c>
       <c r="B164" t="s">
-        <v>587</v>
+        <v>733</v>
       </c>
       <c r="C164" t="s">
-        <v>636</v>
+        <v>198</v>
       </c>
       <c r="D164" t="s">
-        <v>637</v>
+        <v>199</v>
       </c>
       <c r="F164" t="s">
-        <v>702</v>
+        <v>734</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
-        <v>703</v>
+        <v>14</v>
       </c>
       <c r="B165" t="s">
-        <v>704</v>
+        <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>641</v>
+        <v>732</v>
       </c>
       <c r="D165" t="s">
-        <v>642</v>
+        <v>733</v>
       </c>
       <c r="F165" t="s">
-        <v>705</v>
+        <v>735</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
-        <v>643</v>
+        <v>736</v>
       </c>
       <c r="B166" t="s">
-        <v>644</v>
+        <v>737</v>
       </c>
       <c r="C166" t="s">
-        <v>673</v>
+        <v>738</v>
       </c>
       <c r="D166" t="s">
-        <v>674</v>
+        <v>739</v>
       </c>
       <c r="F166" t="s">
-        <v>706</v>
+        <v>740</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
-        <v>707</v>
+        <v>741</v>
       </c>
       <c r="B167" t="s">
-        <v>708</v>
+        <v>742</v>
       </c>
       <c r="C167" t="s">
-        <v>661</v>
+        <v>66</v>
       </c>
       <c r="D167" t="s">
-        <v>662</v>
+        <v>67</v>
       </c>
       <c r="F167" t="s">
-        <v>709</v>
+        <v>743</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
-        <v>710</v>
+        <v>295</v>
       </c>
       <c r="B168" t="s">
-        <v>711</v>
+        <v>296</v>
       </c>
       <c r="C168" t="s">
-        <v>656</v>
+        <v>744</v>
       </c>
       <c r="D168" t="s">
-        <v>657</v>
+        <v>745</v>
       </c>
       <c r="F168" t="s">
-        <v>712</v>
+        <v>746</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
-        <v>648</v>
+        <v>747</v>
       </c>
       <c r="B169" t="s">
-        <v>649</v>
+        <v>748</v>
       </c>
       <c r="C169" t="s">
-        <v>699</v>
+        <v>749</v>
       </c>
       <c r="D169" t="s">
-        <v>700</v>
+        <v>750</v>
       </c>
       <c r="F169" t="s">
-        <v>713</v>
+        <v>751</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
-        <v>684</v>
+        <v>752</v>
       </c>
       <c r="B170" t="s">
-        <v>685</v>
+        <v>753</v>
       </c>
       <c r="C170" t="s">
-        <v>714</v>
+        <v>747</v>
       </c>
       <c r="D170" t="s">
-        <v>715</v>
+        <v>748</v>
       </c>
       <c r="F170" t="s">
-        <v>716</v>
+        <v>754</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
-        <v>717</v>
+        <v>755</v>
       </c>
       <c r="B171" t="s">
-        <v>718</v>
+        <v>756</v>
       </c>
       <c r="C171" t="s">
-        <v>719</v>
+        <v>534</v>
       </c>
       <c r="D171" t="s">
-        <v>199</v>
+        <v>535</v>
       </c>
       <c r="F171" t="s">
-        <v>720</v>
+        <v>757</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
-        <v>721</v>
+        <v>26</v>
       </c>
       <c r="B172" t="s">
-        <v>722</v>
+        <v>27</v>
       </c>
       <c r="C172" t="s">
-        <v>723</v>
+        <v>172</v>
       </c>
       <c r="D172" t="s">
-        <v>724</v>
+        <v>173</v>
       </c>
       <c r="F172" t="s">
-        <v>725</v>
+        <v>758</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
-        <v>726</v>
+        <v>759</v>
       </c>
       <c r="B173" t="s">
-        <v>727</v>
+        <v>760</v>
       </c>
       <c r="C173" t="s">
-        <v>721</v>
+        <v>600</v>
       </c>
       <c r="D173" t="s">
-        <v>722</v>
+        <v>601</v>
       </c>
       <c r="F173" t="s">
-        <v>728</v>
+        <v>761</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
-        <v>729</v>
+        <v>762</v>
       </c>
       <c r="B174" t="s">
-        <v>730</v>
+        <v>763</v>
       </c>
       <c r="C174" t="s">
-        <v>726</v>
+        <v>764</v>
       </c>
       <c r="D174" t="s">
-        <v>727</v>
+        <v>765</v>
       </c>
       <c r="F174" t="s">
-        <v>731</v>
+        <v>766</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
-        <v>732</v>
+        <v>767</v>
       </c>
       <c r="B175" t="s">
-        <v>733</v>
+        <v>768</v>
       </c>
       <c r="C175" t="s">
-        <v>734</v>
+        <v>18</v>
       </c>
       <c r="D175" t="s">
-        <v>735</v>
+        <v>19</v>
       </c>
       <c r="F175" t="s">
-        <v>736</v>
+        <v>769</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>737</v>
+        <v>770</v>
       </c>
       <c r="B176" t="s">
-        <v>738</v>
+        <v>771</v>
       </c>
       <c r="C176" t="s">
-        <v>739</v>
+        <v>772</v>
       </c>
       <c r="D176" t="s">
-        <v>740</v>
+        <v>773</v>
       </c>
       <c r="F176" t="s">
-        <v>741</v>
+        <v>774</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
-        <v>742</v>
+        <v>775</v>
       </c>
       <c r="B177" t="s">
-        <v>743</v>
+        <v>776</v>
       </c>
       <c r="C177" t="s">
-        <v>744</v>
+        <v>772</v>
       </c>
       <c r="D177" t="s">
-        <v>745</v>
+        <v>773</v>
       </c>
       <c r="F177" t="s">
-        <v>746</v>
+        <v>777</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
-        <v>747</v>
+        <v>778</v>
       </c>
       <c r="B178" t="s">
-        <v>748</v>
+        <v>779</v>
       </c>
       <c r="C178" t="s">
-        <v>744</v>
+        <v>780</v>
       </c>
       <c r="D178" t="s">
-        <v>745</v>
+        <v>781</v>
       </c>
       <c r="F178" t="s">
-        <v>749</v>
+        <v>782</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
-        <v>750</v>
+        <v>783</v>
       </c>
       <c r="B179" t="s">
-        <v>751</v>
+        <v>784</v>
       </c>
       <c r="C179" t="s">
-        <v>742</v>
+        <v>785</v>
       </c>
       <c r="D179" t="s">
-        <v>743</v>
+        <v>786</v>
       </c>
       <c r="F179" t="s">
-        <v>752</v>
+        <v>787</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
-        <v>753</v>
+        <v>788</v>
       </c>
       <c r="B180" t="s">
-        <v>754</v>
+        <v>789</v>
       </c>
       <c r="C180" t="s">
-        <v>747</v>
+        <v>783</v>
       </c>
       <c r="D180" t="s">
-        <v>748</v>
+        <v>784</v>
       </c>
       <c r="F180" t="s">
-        <v>755</v>
+        <v>790</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>756</v>
+        <v>791</v>
       </c>
       <c r="B181" t="s">
-        <v>757</v>
+        <v>792</v>
       </c>
       <c r="C181" t="s">
-        <v>758</v>
+        <v>76</v>
       </c>
       <c r="D181" t="s">
-        <v>759</v>
+        <v>77</v>
       </c>
       <c r="F181" t="s">
-        <v>760</v>
+        <v>793</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
-        <v>758</v>
+        <v>794</v>
       </c>
       <c r="B182" t="s">
-        <v>759</v>
+        <v>795</v>
       </c>
       <c r="C182" t="s">
-        <v>742</v>
+        <v>796</v>
       </c>
       <c r="D182" t="s">
-        <v>743</v>
+        <v>797</v>
       </c>
       <c r="F182" t="s">
-        <v>761</v>
+        <v>798</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
-        <v>432</v>
+        <v>799</v>
       </c>
       <c r="B183" t="s">
-        <v>433</v>
+        <v>800</v>
       </c>
       <c r="C183" t="s">
-        <v>756</v>
+        <v>796</v>
       </c>
       <c r="D183" t="s">
-        <v>757</v>
+        <v>797</v>
       </c>
       <c r="F183" t="s">
-        <v>762</v>
+        <v>801</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
-        <v>763</v>
+        <v>802</v>
       </c>
       <c r="B184" t="s">
-        <v>764</v>
+        <v>803</v>
       </c>
       <c r="C184" t="s">
-        <v>742</v>
+        <v>796</v>
       </c>
       <c r="D184" t="s">
-        <v>743</v>
+        <v>797</v>
       </c>
       <c r="F184" t="s">
-        <v>765</v>
+        <v>804</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
-        <v>766</v>
+        <v>805</v>
       </c>
       <c r="B185" t="s">
-        <v>767</v>
+        <v>806</v>
       </c>
       <c r="C185" t="s">
-        <v>747</v>
+        <v>780</v>
       </c>
       <c r="D185" t="s">
-        <v>748</v>
+        <v>781</v>
       </c>
       <c r="F185" t="s">
-        <v>768</v>
+        <v>807</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
-        <v>154</v>
+        <v>808</v>
       </c>
       <c r="B186" t="s">
-        <v>155</v>
+        <v>809</v>
       </c>
       <c r="C186" t="s">
-        <v>750</v>
+        <v>810</v>
       </c>
       <c r="D186" t="s">
-        <v>751</v>
+        <v>811</v>
       </c>
       <c r="F186" t="s">
-        <v>769</v>
+        <v>812</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
-        <v>770</v>
+        <v>813</v>
       </c>
       <c r="B187" t="s">
-        <v>771</v>
+        <v>814</v>
       </c>
       <c r="C187" t="s">
-        <v>772</v>
+        <v>815</v>
       </c>
       <c r="D187" t="s">
-        <v>773</v>
+        <v>816</v>
       </c>
       <c r="F187" t="s">
-        <v>774</v>
+        <v>817</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
-        <v>775</v>
+        <v>818</v>
       </c>
       <c r="B188" t="s">
-        <v>776</v>
+        <v>819</v>
       </c>
       <c r="C188" t="s">
-        <v>753</v>
+        <v>815</v>
       </c>
       <c r="D188" t="s">
-        <v>754</v>
+        <v>816</v>
       </c>
       <c r="F188" t="s">
-        <v>777</v>
+        <v>820</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="B189" t="s">
-        <v>779</v>
+        <v>816</v>
       </c>
       <c r="C189" t="s">
-        <v>628</v>
+        <v>821</v>
       </c>
       <c r="D189" t="s">
-        <v>629</v>
+        <v>809</v>
       </c>
       <c r="F189" t="s">
-        <v>780</v>
+        <v>822</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>781</v>
+        <v>823</v>
       </c>
       <c r="B190" t="s">
-        <v>782</v>
+        <v>824</v>
       </c>
       <c r="C190" t="s">
         <v>32</v>
       </c>
       <c r="D190" t="s">
         <v>33</v>
       </c>
       <c r="F190" t="s">
-        <v>783</v>
+        <v>825</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
-        <v>784</v>
+        <v>826</v>
       </c>
       <c r="B191" t="s">
-        <v>785</v>
+        <v>827</v>
       </c>
       <c r="C191" t="s">
-        <v>786</v>
+        <v>828</v>
       </c>
       <c r="D191" t="s">
-        <v>787</v>
+        <v>829</v>
       </c>
       <c r="F191" t="s">
-        <v>788</v>
+        <v>830</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
-        <v>789</v>
+        <v>831</v>
       </c>
       <c r="B192" t="s">
-        <v>790</v>
+        <v>832</v>
       </c>
       <c r="C192" t="s">
-        <v>38</v>
+        <v>833</v>
       </c>
       <c r="D192" t="s">
-        <v>39</v>
+        <v>834</v>
       </c>
       <c r="F192" t="s">
-        <v>791</v>
+        <v>835</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>792</v>
+        <v>836</v>
       </c>
       <c r="B193" t="s">
-        <v>793</v>
+        <v>837</v>
       </c>
       <c r="C193" t="s">
-        <v>32</v>
+        <v>838</v>
       </c>
       <c r="D193" t="s">
-        <v>33</v>
+        <v>839</v>
       </c>
       <c r="F193" t="s">
-        <v>794</v>
+        <v>840</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
-        <v>786</v>
+        <v>841</v>
       </c>
       <c r="B194" t="s">
-        <v>787</v>
+        <v>842</v>
       </c>
       <c r="C194" t="s">
-        <v>38</v>
+        <v>843</v>
       </c>
       <c r="D194" t="s">
-        <v>39</v>
+        <v>844</v>
       </c>
       <c r="F194" t="s">
-        <v>795</v>
+        <v>845</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
-        <v>796</v>
+        <v>846</v>
       </c>
       <c r="B195" t="s">
-        <v>797</v>
+        <v>847</v>
       </c>
       <c r="C195" t="s">
-        <v>464</v>
+        <v>722</v>
       </c>
       <c r="D195" t="s">
-        <v>465</v>
-[...2 lines deleted...]
-        <v>798</v>
+        <v>723</v>
+      </c>
+      <c r="F195" t="s">
+        <v>848</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>799</v>
+        <v>849</v>
       </c>
       <c r="B196" t="s">
-        <v>800</v>
+        <v>850</v>
       </c>
       <c r="C196" t="s">
-        <v>58</v>
+        <v>851</v>
       </c>
       <c r="D196" t="s">
-        <v>59</v>
+        <v>852</v>
       </c>
       <c r="F196" t="s">
-        <v>801</v>
+        <v>853</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
-        <v>802</v>
+        <v>854</v>
       </c>
       <c r="B197" t="s">
-        <v>803</v>
+        <v>855</v>
       </c>
       <c r="C197" t="s">
-        <v>628</v>
+        <v>849</v>
       </c>
       <c r="D197" t="s">
-        <v>629</v>
+        <v>850</v>
       </c>
       <c r="F197" t="s">
-        <v>804</v>
+        <v>856</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>805</v>
+        <v>857</v>
       </c>
       <c r="B198" t="s">
-        <v>806</v>
+        <v>858</v>
       </c>
       <c r="C198" t="s">
-        <v>44</v>
+        <v>851</v>
       </c>
       <c r="D198" t="s">
-        <v>45</v>
+        <v>852</v>
       </c>
       <c r="F198" t="s">
-        <v>807</v>
+        <v>859</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
-        <v>808</v>
+        <v>860</v>
       </c>
       <c r="B199" t="s">
-        <v>809</v>
+        <v>861</v>
       </c>
       <c r="C199" t="s">
-        <v>464</v>
+        <v>841</v>
       </c>
       <c r="D199" t="s">
-        <v>465</v>
+        <v>842</v>
       </c>
       <c r="F199" t="s">
-        <v>810</v>
+        <v>862</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
-        <v>44</v>
+        <v>863</v>
       </c>
       <c r="B200" t="s">
-        <v>45</v>
+        <v>864</v>
       </c>
       <c r="C200" t="s">
-        <v>38</v>
+        <v>851</v>
       </c>
       <c r="D200" t="s">
-        <v>39</v>
+        <v>852</v>
       </c>
       <c r="F200" t="s">
-        <v>811</v>
+        <v>865</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>812</v>
+        <v>866</v>
       </c>
       <c r="B201" t="s">
-        <v>813</v>
+        <v>867</v>
       </c>
       <c r="C201" t="s">
-        <v>44</v>
+        <v>868</v>
       </c>
       <c r="D201" t="s">
-        <v>45</v>
+        <v>869</v>
       </c>
       <c r="F201" t="s">
-        <v>814</v>
+        <v>870</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
-        <v>38</v>
+        <v>828</v>
       </c>
       <c r="B202" t="s">
-        <v>39</v>
+        <v>829</v>
       </c>
       <c r="C202" t="s">
-        <v>763</v>
+        <v>851</v>
       </c>
       <c r="D202" t="s">
-        <v>764</v>
+        <v>852</v>
       </c>
       <c r="F202" t="s">
-        <v>815</v>
+        <v>871</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>816</v>
+        <v>872</v>
       </c>
       <c r="B203" t="s">
-        <v>817</v>
+        <v>873</v>
       </c>
       <c r="C203" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="D203" t="s">
-        <v>813</v>
+        <v>875</v>
       </c>
       <c r="F203" t="s">
-        <v>818</v>
+        <v>876</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
-        <v>819</v>
+        <v>843</v>
       </c>
       <c r="B204" t="s">
-        <v>820</v>
+        <v>844</v>
       </c>
       <c r="C204" t="s">
-        <v>821</v>
+        <v>857</v>
       </c>
       <c r="D204" t="s">
-        <v>822</v>
+        <v>858</v>
       </c>
       <c r="F204" t="s">
-        <v>823</v>
+        <v>877</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
-        <v>32</v>
+        <v>878</v>
       </c>
       <c r="B205" t="s">
-        <v>33</v>
+        <v>879</v>
       </c>
       <c r="C205" t="s">
-        <v>38</v>
+        <v>851</v>
       </c>
       <c r="D205" t="s">
-        <v>39</v>
+        <v>852</v>
       </c>
       <c r="F205" t="s">
-        <v>824</v>
+        <v>880</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
-        <v>825</v>
+        <v>881</v>
       </c>
       <c r="B206" t="s">
-        <v>826</v>
+        <v>882</v>
       </c>
       <c r="C206" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="D206" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
       <c r="F206" t="s">
-        <v>827</v>
+        <v>883</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
-        <v>50</v>
+        <v>884</v>
       </c>
       <c r="B207" t="s">
-        <v>51</v>
+        <v>885</v>
       </c>
       <c r="C207" t="s">
-        <v>828</v>
+        <v>886</v>
       </c>
       <c r="D207" t="s">
-        <v>829</v>
+        <v>887</v>
       </c>
       <c r="F207" t="s">
-        <v>830</v>
+        <v>888</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
-        <v>831</v>
+        <v>889</v>
       </c>
       <c r="B208" t="s">
-        <v>832</v>
+        <v>890</v>
       </c>
       <c r="C208" t="s">
-        <v>781</v>
+        <v>863</v>
       </c>
       <c r="D208" t="s">
-        <v>782</v>
+        <v>864</v>
       </c>
       <c r="F208" t="s">
-        <v>833</v>
+        <v>891</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
-        <v>834</v>
+        <v>724</v>
       </c>
       <c r="B209" t="s">
-        <v>835</v>
+        <v>725</v>
       </c>
       <c r="C209" t="s">
-        <v>464</v>
+        <v>826</v>
       </c>
       <c r="D209" t="s">
-        <v>465</v>
+        <v>827</v>
       </c>
       <c r="F209" t="s">
-        <v>836</v>
+        <v>892</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
-        <v>837</v>
+        <v>893</v>
       </c>
       <c r="B210" t="s">
-        <v>838</v>
+        <v>894</v>
       </c>
       <c r="C210" t="s">
-        <v>834</v>
+        <v>831</v>
       </c>
       <c r="D210" t="s">
-        <v>835</v>
+        <v>832</v>
       </c>
       <c r="F210" t="s">
-        <v>839</v>
+        <v>895</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
-        <v>840</v>
+        <v>833</v>
       </c>
       <c r="B211" t="s">
-        <v>841</v>
+        <v>834</v>
       </c>
       <c r="C211" t="s">
-        <v>842</v>
+        <v>863</v>
       </c>
       <c r="D211" t="s">
-        <v>843</v>
+        <v>864</v>
       </c>
       <c r="F211" t="s">
-        <v>844</v>
+        <v>896</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
-        <v>845</v>
+        <v>897</v>
       </c>
       <c r="B212" t="s">
-        <v>846</v>
+        <v>898</v>
       </c>
       <c r="C212" t="s">
-        <v>50</v>
+        <v>851</v>
       </c>
       <c r="D212" t="s">
-        <v>51</v>
+        <v>852</v>
       </c>
       <c r="F212" t="s">
-        <v>847</v>
+        <v>899</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>848</v>
+        <v>900</v>
       </c>
       <c r="B213" t="s">
-        <v>849</v>
+        <v>901</v>
       </c>
       <c r="C213" t="s">
-        <v>60</v>
+        <v>846</v>
       </c>
       <c r="D213" t="s">
-        <v>61</v>
+        <v>847</v>
       </c>
       <c r="F213" t="s">
-        <v>850</v>
+        <v>902</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
-        <v>851</v>
+        <v>838</v>
       </c>
       <c r="B214" t="s">
-        <v>852</v>
+        <v>839</v>
       </c>
       <c r="C214" t="s">
-        <v>32</v>
+        <v>889</v>
       </c>
       <c r="D214" t="s">
-        <v>33</v>
+        <v>890</v>
       </c>
       <c r="F214" t="s">
-        <v>853</v>
+        <v>903</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
-        <v>854</v>
+        <v>874</v>
       </c>
       <c r="B215" t="s">
-        <v>855</v>
+        <v>875</v>
       </c>
       <c r="C215" t="s">
-        <v>32</v>
+        <v>904</v>
       </c>
       <c r="D215" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>856</v>
+        <v>905</v>
+      </c>
+      <c r="F215" t="s">
+        <v>906</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
-        <v>140</v>
+        <v>907</v>
       </c>
       <c r="B216" t="s">
-        <v>141</v>
+        <v>908</v>
       </c>
       <c r="C216" t="s">
-        <v>36</v>
+        <v>78</v>
       </c>
       <c r="D216" t="s">
-        <v>37</v>
+        <v>79</v>
       </c>
       <c r="F216" t="s">
-        <v>857</v>
+        <v>909</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
-        <v>858</v>
+        <v>910</v>
       </c>
       <c r="B217" t="s">
-        <v>859</v>
+        <v>911</v>
       </c>
       <c r="C217" t="s">
-        <v>860</v>
+        <v>88</v>
       </c>
       <c r="D217" t="s">
-        <v>861</v>
+        <v>89</v>
       </c>
       <c r="F217" t="s">
-        <v>862</v>
+        <v>912</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
-        <v>842</v>
+        <v>913</v>
       </c>
       <c r="B218" t="s">
-        <v>843</v>
+        <v>914</v>
       </c>
       <c r="C218" t="s">
-        <v>36</v>
+        <v>198</v>
       </c>
       <c r="D218" t="s">
-        <v>37</v>
+        <v>199</v>
       </c>
       <c r="F218" t="s">
-        <v>863</v>
+        <v>915</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
-        <v>464</v>
+        <v>916</v>
       </c>
       <c r="B219" t="s">
-        <v>465</v>
+        <v>917</v>
       </c>
       <c r="C219" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="D219" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="F219" t="s">
-        <v>864</v>
+        <v>918</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>821</v>
+        <v>919</v>
       </c>
       <c r="B220" t="s">
-        <v>822</v>
+        <v>920</v>
       </c>
       <c r="C220" t="s">
-        <v>36</v>
+        <v>253</v>
       </c>
       <c r="D220" t="s">
-        <v>37</v>
+        <v>254</v>
       </c>
       <c r="F220" t="s">
-        <v>865</v>
+        <v>921</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
-        <v>866</v>
+        <v>922</v>
       </c>
       <c r="B221" t="s">
-        <v>867</v>
+        <v>923</v>
       </c>
       <c r="C221" t="s">
-        <v>44</v>
+        <v>924</v>
       </c>
       <c r="D221" t="s">
-        <v>45</v>
+        <v>925</v>
       </c>
       <c r="F221" t="s">
-        <v>868</v>
+        <v>926</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
-        <v>869</v>
+        <v>927</v>
       </c>
       <c r="B222" t="s">
-        <v>870</v>
+        <v>928</v>
       </c>
       <c r="C222" t="s">
-        <v>44</v>
+        <v>198</v>
       </c>
       <c r="D222" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>871</v>
+        <v>199</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>929</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>872</v>
+        <v>930</v>
       </c>
       <c r="B223" t="s">
-        <v>873</v>
+        <v>931</v>
       </c>
       <c r="C223" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D223" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="F223" t="s">
-        <v>874</v>
+        <v>932</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>875</v>
+        <v>933</v>
       </c>
       <c r="B224" t="s">
-        <v>876</v>
+        <v>934</v>
       </c>
       <c r="C224" t="s">
-        <v>54</v>
+        <v>924</v>
       </c>
       <c r="D224" t="s">
-        <v>55</v>
+        <v>925</v>
       </c>
       <c r="F224" t="s">
-        <v>877</v>
+        <v>935</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>878</v>
+        <v>936</v>
       </c>
       <c r="B225" t="s">
-        <v>879</v>
+        <v>937</v>
       </c>
       <c r="C225" t="s">
-        <v>154</v>
+        <v>702</v>
       </c>
       <c r="D225" t="s">
-        <v>155</v>
+        <v>703</v>
       </c>
       <c r="F225" t="s">
-        <v>880</v>
+        <v>938</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
-        <v>881</v>
+        <v>939</v>
       </c>
       <c r="B226" t="s">
-        <v>882</v>
+        <v>940</v>
       </c>
       <c r="C226" t="s">
-        <v>50</v>
+        <v>924</v>
       </c>
       <c r="D226" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>883</v>
+        <v>925</v>
+      </c>
+      <c r="F226" t="s">
+        <v>941</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
-        <v>884</v>
+        <v>942</v>
       </c>
       <c r="B227" t="s">
-        <v>885</v>
+        <v>943</v>
       </c>
       <c r="C227" t="s">
-        <v>50</v>
+        <v>246</v>
       </c>
       <c r="D227" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>886</v>
+        <v>247</v>
+      </c>
+      <c r="F227" t="s">
+        <v>944</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
-        <v>887</v>
+        <v>945</v>
       </c>
       <c r="B228" t="s">
-        <v>888</v>
+        <v>946</v>
       </c>
       <c r="C228" t="s">
-        <v>50</v>
+        <v>78</v>
       </c>
       <c r="D228" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>889</v>
+        <v>79</v>
+      </c>
+      <c r="F228" t="s">
+        <v>947</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
-        <v>890</v>
+        <v>948</v>
       </c>
       <c r="B229" t="s">
-        <v>891</v>
+        <v>949</v>
       </c>
       <c r="C229" t="s">
-        <v>50</v>
+        <v>554</v>
       </c>
       <c r="D229" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>892</v>
+        <v>555</v>
+      </c>
+      <c r="F229" t="s">
+        <v>950</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
-        <v>893</v>
+        <v>951</v>
       </c>
       <c r="B230" t="s">
-        <v>894</v>
+        <v>952</v>
       </c>
       <c r="C230" t="s">
-        <v>858</v>
+        <v>50</v>
       </c>
       <c r="D230" t="s">
-        <v>859</v>
+        <v>51</v>
       </c>
       <c r="F230" t="s">
-        <v>895</v>
+        <v>953</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
-        <v>896</v>
+        <v>954</v>
       </c>
       <c r="B231" t="s">
-        <v>897</v>
+        <v>955</v>
       </c>
       <c r="C231" t="s">
-        <v>878</v>
+        <v>50</v>
       </c>
       <c r="D231" t="s">
-        <v>879</v>
+        <v>51</v>
       </c>
       <c r="F231" t="s">
-        <v>898</v>
+        <v>956</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>899</v>
+        <v>957</v>
       </c>
       <c r="B232" t="s">
-        <v>900</v>
+        <v>958</v>
       </c>
       <c r="C232" t="s">
-        <v>842</v>
+        <v>198</v>
       </c>
       <c r="D232" t="s">
-        <v>843</v>
+        <v>199</v>
       </c>
       <c r="F232" t="s">
-        <v>901</v>
+        <v>959</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
-        <v>902</v>
+        <v>960</v>
       </c>
       <c r="B233" t="s">
-        <v>903</v>
+        <v>961</v>
       </c>
       <c r="C233" t="s">
-        <v>54</v>
+        <v>957</v>
       </c>
       <c r="D233" t="s">
-        <v>55</v>
+        <v>958</v>
       </c>
       <c r="F233" t="s">
-        <v>904</v>
+        <v>962</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>905</v>
+        <v>963</v>
       </c>
       <c r="B234" t="s">
-        <v>906</v>
+        <v>964</v>
       </c>
       <c r="C234" t="s">
-        <v>907</v>
+        <v>957</v>
       </c>
       <c r="D234" t="s">
-        <v>908</v>
+        <v>958</v>
       </c>
       <c r="F234" t="s">
-        <v>909</v>
+        <v>965</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>910</v>
+        <v>966</v>
       </c>
       <c r="B235" t="s">
-        <v>911</v>
+        <v>967</v>
       </c>
       <c r="C235" t="s">
-        <v>54</v>
+        <v>968</v>
       </c>
       <c r="D235" t="s">
-        <v>55</v>
+        <v>969</v>
       </c>
       <c r="F235" t="s">
-        <v>912</v>
+        <v>970</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>913</v>
+        <v>971</v>
       </c>
       <c r="B236" t="s">
-        <v>914</v>
+        <v>972</v>
       </c>
       <c r="C236" t="s">
-        <v>54</v>
+        <v>973</v>
       </c>
       <c r="D236" t="s">
-        <v>55</v>
+        <v>974</v>
       </c>
       <c r="F236" t="s">
-        <v>915</v>
+        <v>975</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>916</v>
+        <v>976</v>
       </c>
       <c r="B237" t="s">
-        <v>917</v>
+        <v>977</v>
       </c>
       <c r="C237" t="s">
-        <v>54</v>
+        <v>978</v>
       </c>
       <c r="D237" t="s">
-        <v>55</v>
+        <v>979</v>
       </c>
       <c r="F237" t="s">
-        <v>918</v>
+        <v>980</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
-        <v>919</v>
+        <v>981</v>
       </c>
       <c r="B238" t="s">
-        <v>920</v>
+        <v>982</v>
       </c>
       <c r="C238" t="s">
-        <v>54</v>
+        <v>196</v>
       </c>
       <c r="D238" t="s">
-        <v>55</v>
+        <v>197</v>
       </c>
       <c r="F238" t="s">
-        <v>921</v>
+        <v>983</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>922</v>
+        <v>984</v>
       </c>
       <c r="B239" t="s">
-        <v>923</v>
+        <v>985</v>
       </c>
       <c r="C239" t="s">
-        <v>919</v>
+        <v>76</v>
       </c>
       <c r="D239" t="s">
-        <v>920</v>
+        <v>77</v>
       </c>
       <c r="F239" t="s">
-        <v>924</v>
+        <v>986</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>860</v>
+        <v>987</v>
       </c>
       <c r="B240" t="s">
-        <v>861</v>
+        <v>988</v>
       </c>
       <c r="C240" t="s">
-        <v>38</v>
+        <v>349</v>
       </c>
       <c r="D240" t="s">
-        <v>39</v>
+        <v>350</v>
       </c>
       <c r="F240" t="s">
-        <v>925</v>
+        <v>989</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>828</v>
+        <v>990</v>
       </c>
       <c r="B241" t="s">
-        <v>829</v>
+        <v>991</v>
       </c>
       <c r="C241" t="s">
-        <v>860</v>
+        <v>992</v>
       </c>
       <c r="D241" t="s">
-        <v>861</v>
+        <v>993</v>
       </c>
       <c r="F241" t="s">
-        <v>926</v>
+        <v>994</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>60</v>
+        <v>995</v>
       </c>
       <c r="B242" t="s">
-        <v>61</v>
+        <v>996</v>
       </c>
       <c r="C242" t="s">
-        <v>38</v>
+        <v>992</v>
       </c>
       <c r="D242" t="s">
-        <v>39</v>
+        <v>993</v>
       </c>
       <c r="F242" t="s">
-        <v>927</v>
+        <v>997</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
-        <v>928</v>
+        <v>998</v>
       </c>
       <c r="B243" t="s">
-        <v>929</v>
+        <v>999</v>
       </c>
       <c r="C243" t="s">
-        <v>60</v>
+        <v>992</v>
       </c>
       <c r="D243" t="s">
-        <v>61</v>
+        <v>993</v>
       </c>
       <c r="F243" t="s">
-        <v>930</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>70</v>
+        <v>1001</v>
       </c>
       <c r="B244" t="s">
-        <v>71</v>
+        <v>1002</v>
       </c>
       <c r="C244" t="s">
-        <v>38</v>
+        <v>992</v>
       </c>
       <c r="D244" t="s">
-        <v>39</v>
+        <v>993</v>
       </c>
       <c r="F244" t="s">
-        <v>931</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>932</v>
+        <v>1004</v>
       </c>
       <c r="B245" t="s">
-        <v>933</v>
+        <v>1005</v>
       </c>
       <c r="C245" t="s">
-        <v>70</v>
+        <v>992</v>
       </c>
       <c r="D245" t="s">
-        <v>71</v>
+        <v>993</v>
       </c>
       <c r="F245" t="s">
-        <v>934</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>935</v>
+        <v>1007</v>
       </c>
       <c r="B246" t="s">
-        <v>936</v>
+        <v>1008</v>
       </c>
       <c r="C246" t="s">
-        <v>70</v>
+        <v>992</v>
       </c>
       <c r="D246" t="s">
-        <v>71</v>
+        <v>993</v>
       </c>
       <c r="F246" t="s">
-        <v>937</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>938</v>
+        <v>1010</v>
       </c>
       <c r="B247" t="s">
-        <v>939</v>
+        <v>1011</v>
       </c>
       <c r="C247" t="s">
-        <v>919</v>
+        <v>992</v>
       </c>
       <c r="D247" t="s">
-        <v>920</v>
+        <v>993</v>
       </c>
       <c r="F247" t="s">
-        <v>940</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>941</v>
+        <v>1013</v>
       </c>
       <c r="B248" t="s">
-        <v>942</v>
+        <v>1014</v>
       </c>
       <c r="C248" t="s">
-        <v>919</v>
+        <v>992</v>
       </c>
       <c r="D248" t="s">
-        <v>920</v>
+        <v>993</v>
       </c>
       <c r="F248" t="s">
-        <v>943</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>944</v>
+        <v>1016</v>
       </c>
       <c r="B249" t="s">
-        <v>945</v>
+        <v>1017</v>
       </c>
       <c r="C249" t="s">
-        <v>916</v>
+        <v>1018</v>
       </c>
       <c r="D249" t="s">
-        <v>917</v>
+        <v>1019</v>
       </c>
       <c r="F249" t="s">
-        <v>946</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
-        <v>947</v>
+        <v>1018</v>
       </c>
       <c r="B250" t="s">
-        <v>948</v>
+        <v>1019</v>
       </c>
       <c r="C250" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="D250" t="s">
-        <v>71</v>
+        <v>105</v>
       </c>
       <c r="F250" t="s">
-        <v>949</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>950</v>
+        <v>1022</v>
       </c>
       <c r="B251" t="s">
-        <v>951</v>
+        <v>1023</v>
       </c>
       <c r="C251" t="s">
-        <v>36</v>
+        <v>1024</v>
       </c>
       <c r="D251" t="s">
-        <v>37</v>
+        <v>1025</v>
       </c>
       <c r="F251" t="s">
-        <v>952</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>953</v>
+        <v>1027</v>
       </c>
       <c r="B252" t="s">
-        <v>954</v>
+        <v>1028</v>
       </c>
       <c r="C252" t="s">
-        <v>950</v>
+        <v>1022</v>
       </c>
       <c r="D252" t="s">
-        <v>951</v>
+        <v>1023</v>
       </c>
       <c r="F252" t="s">
-        <v>955</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>956</v>
+        <v>1030</v>
       </c>
       <c r="B253" t="s">
-        <v>957</v>
+        <v>1031</v>
       </c>
       <c r="C253" t="s">
-        <v>950</v>
+        <v>1027</v>
       </c>
       <c r="D253" t="s">
-        <v>951</v>
+        <v>1028</v>
       </c>
       <c r="F253" t="s">
-        <v>958</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>959</v>
+        <v>1033</v>
       </c>
       <c r="B254" t="s">
-        <v>960</v>
+        <v>1034</v>
       </c>
       <c r="C254" t="s">
-        <v>950</v>
+        <v>1035</v>
       </c>
       <c r="D254" t="s">
-        <v>951</v>
+        <v>1036</v>
       </c>
       <c r="F254" t="s">
-        <v>961</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>962</v>
+        <v>1038</v>
       </c>
       <c r="B255" t="s">
-        <v>963</v>
+        <v>1039</v>
       </c>
       <c r="C255" t="s">
-        <v>819</v>
+        <v>1040</v>
       </c>
       <c r="D255" t="s">
-        <v>820</v>
+        <v>1041</v>
       </c>
       <c r="F255" t="s">
-        <v>964</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>965</v>
+        <v>1043</v>
       </c>
       <c r="B256" t="s">
-        <v>966</v>
+        <v>1044</v>
       </c>
       <c r="C256" t="s">
-        <v>842</v>
+        <v>1045</v>
       </c>
       <c r="D256" t="s">
-        <v>843</v>
+        <v>1046</v>
       </c>
       <c r="F256" t="s">
-        <v>967</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>968</v>
+        <v>1048</v>
       </c>
       <c r="B257" t="s">
-        <v>969</v>
+        <v>1049</v>
       </c>
       <c r="C257" t="s">
-        <v>819</v>
+        <v>1045</v>
       </c>
       <c r="D257" t="s">
-        <v>820</v>
+        <v>1046</v>
       </c>
       <c r="F257" t="s">
-        <v>970</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>971</v>
+        <v>1051</v>
       </c>
       <c r="B258" t="s">
-        <v>972</v>
+        <v>1052</v>
       </c>
       <c r="C258" t="s">
-        <v>54</v>
+        <v>1043</v>
       </c>
       <c r="D258" t="s">
-        <v>55</v>
+        <v>1044</v>
       </c>
       <c r="F258" t="s">
-        <v>973</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>602</v>
+        <v>702</v>
       </c>
       <c r="B259" t="s">
-        <v>603</v>
+        <v>703</v>
       </c>
       <c r="C259" t="s">
-        <v>819</v>
+        <v>1048</v>
       </c>
       <c r="D259" t="s">
-        <v>820</v>
+        <v>1049</v>
       </c>
       <c r="F259" t="s">
-        <v>974</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>975</v>
+        <v>1055</v>
       </c>
       <c r="B260" t="s">
-        <v>976</v>
+        <v>1056</v>
       </c>
       <c r="C260" t="s">
-        <v>54</v>
+        <v>810</v>
       </c>
       <c r="D260" t="s">
-        <v>55</v>
+        <v>811</v>
       </c>
       <c r="F260" t="s">
-        <v>977</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>978</v>
+        <v>810</v>
       </c>
       <c r="B261" t="s">
-        <v>979</v>
+        <v>811</v>
       </c>
       <c r="C261" t="s">
-        <v>432</v>
+        <v>1043</v>
       </c>
       <c r="D261" t="s">
-        <v>433</v>
+        <v>1044</v>
       </c>
       <c r="F261" t="s">
-        <v>980</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>981</v>
+        <v>568</v>
       </c>
       <c r="B262" t="s">
-        <v>982</v>
+        <v>569</v>
       </c>
       <c r="C262" t="s">
-        <v>26</v>
+        <v>1055</v>
       </c>
       <c r="D262" t="s">
-        <v>27</v>
+        <v>1056</v>
       </c>
       <c r="F262" t="s">
-        <v>983</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
-        <v>984</v>
+        <v>1060</v>
       </c>
       <c r="B263" t="s">
-        <v>985</v>
+        <v>1061</v>
       </c>
       <c r="C263" t="s">
-        <v>26</v>
+        <v>1043</v>
       </c>
       <c r="D263" t="s">
-        <v>27</v>
+        <v>1044</v>
       </c>
       <c r="F263" t="s">
-        <v>986</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>907</v>
+        <v>1063</v>
       </c>
       <c r="B264" t="s">
-        <v>908</v>
+        <v>1064</v>
       </c>
       <c r="C264" t="s">
-        <v>54</v>
+        <v>1048</v>
       </c>
       <c r="D264" t="s">
-        <v>55</v>
+        <v>1049</v>
       </c>
       <c r="F264" t="s">
-        <v>987</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>988</v>
+        <v>192</v>
       </c>
       <c r="B265" t="s">
-        <v>989</v>
+        <v>193</v>
       </c>
       <c r="C265" t="s">
-        <v>796</v>
+        <v>1051</v>
       </c>
       <c r="D265" t="s">
-        <v>797</v>
+        <v>1052</v>
       </c>
       <c r="F265" t="s">
-        <v>990</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
-        <v>991</v>
+        <v>1067</v>
       </c>
       <c r="B266" t="s">
-        <v>992</v>
+        <v>1068</v>
       </c>
       <c r="C266" t="s">
-        <v>796</v>
+        <v>1069</v>
       </c>
       <c r="D266" t="s">
-        <v>797</v>
+        <v>1070</v>
       </c>
       <c r="F266" t="s">
-        <v>993</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>994</v>
+        <v>1072</v>
       </c>
       <c r="B267" t="s">
-        <v>995</v>
+        <v>1073</v>
       </c>
       <c r="C267" t="s">
-        <v>796</v>
+        <v>702</v>
       </c>
       <c r="D267" t="s">
-        <v>797</v>
+        <v>703</v>
       </c>
       <c r="F267" t="s">
-        <v>996</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>997</v>
+        <v>1075</v>
       </c>
       <c r="B268" t="s">
-        <v>998</v>
+        <v>1076</v>
       </c>
       <c r="C268" t="s">
-        <v>796</v>
+        <v>821</v>
       </c>
       <c r="D268" t="s">
-        <v>797</v>
+        <v>809</v>
       </c>
       <c r="F268" t="s">
-        <v>999</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>1000</v>
+        <v>1078</v>
       </c>
       <c r="B269" t="s">
-        <v>1001</v>
+        <v>1079</v>
       </c>
       <c r="C269" t="s">
-        <v>796</v>
+        <v>72</v>
       </c>
       <c r="D269" t="s">
-        <v>797</v>
+        <v>73</v>
       </c>
       <c r="F269" t="s">
-        <v>1002</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>26</v>
+        <v>1081</v>
       </c>
       <c r="B270" t="s">
-        <v>27</v>
+        <v>1082</v>
       </c>
       <c r="C270" t="s">
-        <v>753</v>
+        <v>1083</v>
       </c>
       <c r="D270" t="s">
-        <v>754</v>
+        <v>1084</v>
       </c>
       <c r="F270" t="s">
-        <v>1003</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
-        <v>1004</v>
+        <v>1086</v>
       </c>
       <c r="B271" t="s">
-        <v>1005</v>
+        <v>1087</v>
       </c>
       <c r="C271" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="D271" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="F271" t="s">
-        <v>1006</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>398</v>
+        <v>1089</v>
       </c>
       <c r="B272" t="s">
-        <v>399</v>
+        <v>1090</v>
       </c>
       <c r="C272" t="s">
-        <v>154</v>
+        <v>72</v>
       </c>
       <c r="D272" t="s">
-        <v>155</v>
+        <v>73</v>
       </c>
       <c r="F272" t="s">
-        <v>1007</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>1008</v>
+        <v>1083</v>
       </c>
       <c r="B273" t="s">
-        <v>1009</v>
+        <v>1084</v>
       </c>
       <c r="C273" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="D273" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="F273" t="s">
-        <v>1010</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>1011</v>
+        <v>1093</v>
       </c>
       <c r="B274" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="C274" t="s">
-        <v>38</v>
+        <v>600</v>
       </c>
       <c r="D274" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>1013</v>
+        <v>601</v>
+      </c>
+      <c r="F274" s="2" t="s">
+        <v>1095</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="B275" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="C275" t="s">
-        <v>154</v>
+        <v>102</v>
       </c>
       <c r="D275" t="s">
-        <v>155</v>
+        <v>103</v>
       </c>
       <c r="F275" t="s">
-        <v>1016</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>1017</v>
+        <v>1099</v>
       </c>
       <c r="B276" t="s">
-        <v>1018</v>
+        <v>1100</v>
       </c>
       <c r="C276" t="s">
-        <v>26</v>
+        <v>821</v>
       </c>
       <c r="D276" t="s">
-        <v>27</v>
+        <v>809</v>
       </c>
       <c r="F276" t="s">
-        <v>1019</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>1020</v>
+        <v>1102</v>
       </c>
       <c r="B277" t="s">
-        <v>1021</v>
+        <v>1103</v>
       </c>
       <c r="C277" t="s">
-        <v>464</v>
+        <v>88</v>
       </c>
       <c r="D277" t="s">
-        <v>465</v>
+        <v>89</v>
       </c>
       <c r="F277" t="s">
-        <v>1022</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>591</v>
+        <v>1105</v>
       </c>
       <c r="B278" t="s">
-        <v>592</v>
+        <v>1106</v>
       </c>
       <c r="C278" t="s">
-        <v>14</v>
+        <v>600</v>
       </c>
       <c r="D278" t="s">
-        <v>15</v>
+        <v>601</v>
       </c>
       <c r="F278" t="s">
-        <v>1023</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
-        <v>1024</v>
+        <v>88</v>
       </c>
       <c r="B279" t="s">
-        <v>1025</v>
+        <v>89</v>
       </c>
       <c r="C279" t="s">
-        <v>620</v>
+        <v>78</v>
       </c>
       <c r="D279" t="s">
-        <v>621</v>
+        <v>79</v>
       </c>
       <c r="F279" t="s">
-        <v>1026</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>1027</v>
+        <v>1109</v>
       </c>
       <c r="B280" t="s">
-        <v>1028</v>
+        <v>1110</v>
       </c>
       <c r="C280" t="s">
-        <v>625</v>
+        <v>88</v>
       </c>
       <c r="D280" t="s">
-        <v>626</v>
+        <v>89</v>
       </c>
       <c r="F280" t="s">
-        <v>1029</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
-        <v>1030</v>
+        <v>78</v>
       </c>
       <c r="B281" t="s">
-        <v>1031</v>
+        <v>79</v>
       </c>
       <c r="C281" t="s">
-        <v>821</v>
+        <v>1060</v>
       </c>
       <c r="D281" t="s">
-        <v>822</v>
+        <v>1061</v>
       </c>
       <c r="F281" t="s">
-        <v>1032</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>182</v>
+        <v>1113</v>
       </c>
       <c r="B282" t="s">
-        <v>183</v>
+        <v>1114</v>
       </c>
       <c r="C282" t="s">
-        <v>128</v>
+        <v>1109</v>
       </c>
       <c r="D282" t="s">
-        <v>129</v>
+        <v>1110</v>
       </c>
       <c r="F282" t="s">
-        <v>1033</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>1034</v>
+        <v>1116</v>
       </c>
       <c r="B283" t="s">
-        <v>1035</v>
+        <v>1117</v>
       </c>
       <c r="C283" t="s">
-        <v>1036</v>
+        <v>1118</v>
       </c>
       <c r="D283" t="s">
-        <v>1037</v>
+        <v>1119</v>
       </c>
       <c r="F283" t="s">
-        <v>1038</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>198</v>
+        <v>72</v>
       </c>
       <c r="B284" t="s">
-        <v>199</v>
+        <v>73</v>
       </c>
       <c r="C284" t="s">
-        <v>432</v>
+        <v>78</v>
       </c>
       <c r="D284" t="s">
-        <v>433</v>
+        <v>79</v>
       </c>
       <c r="F284" t="s">
-        <v>1039</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>1040</v>
+        <v>1122</v>
       </c>
       <c r="B285" t="s">
-        <v>1041</v>
+        <v>1123</v>
       </c>
       <c r="C285" t="s">
-        <v>154</v>
+        <v>94</v>
       </c>
       <c r="D285" t="s">
-        <v>155</v>
+        <v>95</v>
       </c>
       <c r="F285" t="s">
-        <v>1042</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>1043</v>
+        <v>94</v>
       </c>
       <c r="B286" t="s">
-        <v>1044</v>
+        <v>95</v>
       </c>
       <c r="C286" t="s">
-        <v>198</v>
+        <v>1125</v>
       </c>
       <c r="D286" t="s">
-        <v>199</v>
+        <v>1126</v>
       </c>
       <c r="F286" t="s">
-        <v>1045</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
-        <v>1046</v>
+        <v>1128</v>
       </c>
       <c r="B287" t="s">
-        <v>1047</v>
+        <v>1129</v>
       </c>
       <c r="C287" t="s">
-        <v>1048</v>
+        <v>1078</v>
       </c>
       <c r="D287" t="s">
-        <v>1049</v>
+        <v>1079</v>
       </c>
       <c r="F287" t="s">
-        <v>1050</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>1051</v>
+        <v>1131</v>
       </c>
       <c r="B288" t="s">
-        <v>1052</v>
+        <v>1132</v>
       </c>
       <c r="C288" t="s">
-        <v>694</v>
+        <v>600</v>
       </c>
       <c r="D288" t="s">
-        <v>695</v>
+        <v>601</v>
       </c>
       <c r="F288" t="s">
-        <v>1053</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>1054</v>
+        <v>1134</v>
       </c>
       <c r="B289" t="s">
-        <v>1055</v>
+        <v>1135</v>
       </c>
       <c r="C289" t="s">
-        <v>737</v>
+        <v>1131</v>
       </c>
       <c r="D289" t="s">
-        <v>738</v>
+        <v>1132</v>
       </c>
       <c r="F289" t="s">
-        <v>1056</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>1057</v>
+        <v>1137</v>
       </c>
       <c r="B290" t="s">
-        <v>1058</v>
+        <v>1138</v>
       </c>
       <c r="C290" t="s">
-        <v>216</v>
+        <v>1139</v>
       </c>
       <c r="D290" t="s">
-        <v>217</v>
+        <v>1140</v>
       </c>
       <c r="F290" t="s">
-        <v>1059</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>1060</v>
+        <v>1142</v>
       </c>
       <c r="B291" t="s">
-        <v>1061</v>
+        <v>1143</v>
       </c>
       <c r="C291" t="s">
-        <v>36</v>
+        <v>94</v>
       </c>
       <c r="D291" t="s">
-        <v>37</v>
+        <v>95</v>
       </c>
       <c r="F291" t="s">
-        <v>1062</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>1063</v>
+        <v>1145</v>
       </c>
       <c r="B292" t="s">
-        <v>1064</v>
+        <v>1146</v>
       </c>
       <c r="C292" t="s">
-        <v>691</v>
+        <v>104</v>
       </c>
       <c r="D292" t="s">
-        <v>692</v>
+        <v>105</v>
       </c>
       <c r="F292" t="s">
-        <v>1065</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>1066</v>
+        <v>1148</v>
       </c>
       <c r="B293" t="s">
-        <v>1067</v>
+        <v>1149</v>
       </c>
       <c r="C293" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="D293" t="s">
-        <v>39</v>
+        <v>73</v>
       </c>
       <c r="F293" t="s">
-        <v>1068</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>1069</v>
+        <v>1151</v>
       </c>
       <c r="B294" t="s">
-        <v>1070</v>
+        <v>1152</v>
       </c>
       <c r="C294" t="s">
-        <v>729</v>
+        <v>72</v>
       </c>
       <c r="D294" t="s">
-        <v>730</v>
-[...2 lines deleted...]
-        <v>1071</v>
+        <v>73</v>
+      </c>
+      <c r="F294" s="2" t="s">
+        <v>1153</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>1072</v>
+        <v>1154</v>
       </c>
       <c r="B295" t="s">
-        <v>1073</v>
+        <v>1155</v>
       </c>
       <c r="C295" t="s">
-        <v>144</v>
+        <v>1156</v>
       </c>
       <c r="D295" t="s">
-        <v>145</v>
+        <v>1157</v>
       </c>
       <c r="F295" t="s">
-        <v>1074</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>1075</v>
+        <v>1139</v>
       </c>
       <c r="B296" t="s">
-        <v>1076</v>
+        <v>1140</v>
       </c>
       <c r="C296" t="s">
-        <v>154</v>
+        <v>76</v>
       </c>
       <c r="D296" t="s">
-        <v>155</v>
+        <v>77</v>
       </c>
       <c r="F296" t="s">
-        <v>1077</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>1078</v>
+        <v>600</v>
       </c>
       <c r="B297" t="s">
-        <v>1079</v>
+        <v>601</v>
       </c>
       <c r="C297" t="s">
-        <v>1075</v>
+        <v>72</v>
       </c>
       <c r="D297" t="s">
-        <v>1076</v>
+        <v>73</v>
       </c>
       <c r="F297" t="s">
-        <v>1080</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>1081</v>
+        <v>1118</v>
       </c>
       <c r="B298" t="s">
-        <v>1082</v>
+        <v>1119</v>
       </c>
       <c r="C298" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D298" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>1083</v>
+        <v>77</v>
+      </c>
+      <c r="F298" t="s">
+        <v>1161</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>1084</v>
+        <v>1162</v>
       </c>
       <c r="B299" t="s">
-        <v>1085</v>
+        <v>1163</v>
       </c>
       <c r="C299" t="s">
-        <v>36</v>
+        <v>88</v>
       </c>
       <c r="D299" t="s">
-        <v>37</v>
+        <v>89</v>
       </c>
       <c r="F299" t="s">
-        <v>1086</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>1087</v>
+        <v>1165</v>
       </c>
       <c r="B300" t="s">
-        <v>1088</v>
+        <v>1166</v>
       </c>
       <c r="C300" t="s">
-        <v>1089</v>
+        <v>88</v>
       </c>
       <c r="D300" t="s">
-        <v>1090</v>
+        <v>89</v>
       </c>
       <c r="F300" t="s">
-        <v>1091</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>1092</v>
+        <v>1168</v>
       </c>
       <c r="B301" t="s">
-        <v>1093</v>
+        <v>1169</v>
       </c>
       <c r="C301" t="s">
-        <v>1087</v>
+        <v>76</v>
       </c>
       <c r="D301" t="s">
-        <v>1088</v>
+        <v>77</v>
       </c>
       <c r="F301" t="s">
-        <v>1094</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>1095</v>
+        <v>1171</v>
       </c>
       <c r="B302" t="s">
-        <v>1096</v>
+        <v>1172</v>
       </c>
       <c r="C302" t="s">
-        <v>1087</v>
+        <v>98</v>
       </c>
       <c r="D302" t="s">
-        <v>1088</v>
+        <v>99</v>
       </c>
       <c r="F302" t="s">
-        <v>1097</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
-        <v>1098</v>
+        <v>1174</v>
       </c>
       <c r="B303" t="s">
-        <v>1099</v>
+        <v>1175</v>
       </c>
       <c r="C303" t="s">
-        <v>1087</v>
+        <v>192</v>
       </c>
       <c r="D303" t="s">
-        <v>1088</v>
+        <v>193</v>
       </c>
       <c r="F303" t="s">
-        <v>1100</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>1101</v>
+        <v>1177</v>
       </c>
       <c r="B304" t="s">
-        <v>1102</v>
+        <v>1178</v>
       </c>
       <c r="C304" t="s">
-        <v>1087</v>
+        <v>94</v>
       </c>
       <c r="D304" t="s">
-        <v>1088</v>
-[...2 lines deleted...]
-        <v>1103</v>
+        <v>95</v>
+      </c>
+      <c r="F304" s="2" t="s">
+        <v>1179</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>1104</v>
+        <v>1180</v>
       </c>
       <c r="B305" t="s">
-        <v>1105</v>
+        <v>1181</v>
       </c>
       <c r="C305" t="s">
-        <v>1106</v>
+        <v>94</v>
       </c>
       <c r="D305" t="s">
-        <v>1107</v>
-[...2 lines deleted...]
-        <v>1108</v>
+        <v>95</v>
+      </c>
+      <c r="F305" s="2" t="s">
+        <v>1182</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>1109</v>
+        <v>1183</v>
       </c>
       <c r="B306" t="s">
-        <v>1110</v>
+        <v>1184</v>
       </c>
       <c r="C306" t="s">
-        <v>38</v>
+        <v>94</v>
       </c>
       <c r="D306" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>1111</v>
+        <v>95</v>
+      </c>
+      <c r="F306" s="2" t="s">
+        <v>1185</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>1112</v>
+        <v>1186</v>
       </c>
       <c r="B307" t="s">
-        <v>1113</v>
+        <v>1187</v>
       </c>
       <c r="C307" t="s">
-        <v>38</v>
+        <v>94</v>
       </c>
       <c r="D307" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>1114</v>
+        <v>95</v>
+      </c>
+      <c r="F307" s="2" t="s">
+        <v>1188</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>1115</v>
+        <v>1189</v>
       </c>
       <c r="B308" t="s">
-        <v>1116</v>
+        <v>1190</v>
       </c>
       <c r="C308" t="s">
-        <v>628</v>
+        <v>1154</v>
       </c>
       <c r="D308" t="s">
-        <v>629</v>
+        <v>1155</v>
       </c>
       <c r="F308" t="s">
-        <v>1117</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>1118</v>
+        <v>1192</v>
       </c>
       <c r="B309" t="s">
-        <v>1119</v>
+        <v>1193</v>
       </c>
       <c r="C309" t="s">
-        <v>628</v>
+        <v>1174</v>
       </c>
       <c r="D309" t="s">
-        <v>629</v>
+        <v>1175</v>
       </c>
       <c r="F309" t="s">
-        <v>1120</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>1121</v>
+        <v>1195</v>
       </c>
       <c r="B310" t="s">
-        <v>1122</v>
+        <v>1196</v>
       </c>
       <c r="C310" t="s">
-        <v>878</v>
+        <v>1139</v>
       </c>
       <c r="D310" t="s">
-        <v>879</v>
+        <v>1140</v>
       </c>
       <c r="F310" t="s">
-        <v>1123</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>1124</v>
+        <v>1198</v>
       </c>
       <c r="B311" t="s">
-        <v>1125</v>
+        <v>1199</v>
       </c>
       <c r="C311" t="s">
-        <v>1126</v>
+        <v>98</v>
       </c>
       <c r="D311" t="s">
-        <v>1127</v>
+        <v>99</v>
       </c>
       <c r="F311" t="s">
-        <v>1128</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>1129</v>
+        <v>1201</v>
       </c>
       <c r="B312" t="s">
-        <v>1130</v>
+        <v>1202</v>
       </c>
       <c r="C312" t="s">
-        <v>1124</v>
+        <v>1203</v>
       </c>
       <c r="D312" t="s">
-        <v>1125</v>
+        <v>1204</v>
       </c>
       <c r="F312" t="s">
-        <v>1131</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>1132</v>
+        <v>1206</v>
       </c>
       <c r="B313" t="s">
-        <v>1133</v>
+        <v>1207</v>
       </c>
       <c r="C313" t="s">
-        <v>753</v>
+        <v>98</v>
       </c>
       <c r="D313" t="s">
-        <v>754</v>
+        <v>99</v>
       </c>
       <c r="F313" t="s">
-        <v>1134</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
-        <v>1135</v>
+        <v>1209</v>
       </c>
       <c r="B314" t="s">
-        <v>1136</v>
+        <v>1210</v>
       </c>
       <c r="C314" t="s">
-        <v>26</v>
+        <v>98</v>
       </c>
       <c r="D314" t="s">
-        <v>27</v>
+        <v>99</v>
       </c>
       <c r="F314" t="s">
-        <v>1137</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
-        <v>1138</v>
+        <v>1212</v>
       </c>
       <c r="B315" t="s">
-        <v>1139</v>
+        <v>1213</v>
       </c>
       <c r="C315" t="s">
-        <v>38</v>
+        <v>98</v>
       </c>
       <c r="D315" t="s">
-        <v>39</v>
+        <v>99</v>
       </c>
       <c r="F315" t="s">
-        <v>1140</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>1141</v>
+        <v>1215</v>
       </c>
       <c r="B316" t="s">
-        <v>1142</v>
+        <v>1216</v>
       </c>
       <c r="C316" t="s">
-        <v>753</v>
+        <v>98</v>
       </c>
       <c r="D316" t="s">
-        <v>754</v>
-[...2 lines deleted...]
-        <v>1143</v>
+        <v>99</v>
+      </c>
+      <c r="F316" t="s">
+        <v>1217</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
-        <v>1144</v>
+        <v>1218</v>
       </c>
       <c r="B317" t="s">
-        <v>1145</v>
+        <v>1219</v>
       </c>
       <c r="C317" t="s">
-        <v>432</v>
+        <v>1215</v>
       </c>
       <c r="D317" t="s">
-        <v>433</v>
+        <v>1216</v>
       </c>
       <c r="F317" t="s">
-        <v>1146</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
-        <v>418</v>
+        <v>1156</v>
       </c>
       <c r="B318" t="s">
-        <v>419</v>
+        <v>1157</v>
       </c>
       <c r="C318" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="D318" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="F318" t="s">
-        <v>1147</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
-        <v>1148</v>
+        <v>1125</v>
       </c>
       <c r="B319" t="s">
-        <v>1149</v>
+        <v>1126</v>
       </c>
       <c r="C319" t="s">
-        <v>1150</v>
+        <v>1156</v>
       </c>
       <c r="D319" t="s">
-        <v>1151</v>
+        <v>1157</v>
       </c>
       <c r="F319" t="s">
-        <v>1152</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>176</v>
+        <v>104</v>
       </c>
       <c r="B320" t="s">
-        <v>177</v>
+        <v>105</v>
       </c>
       <c r="C320" t="s">
-        <v>196</v>
+        <v>78</v>
       </c>
       <c r="D320" t="s">
-        <v>197</v>
+        <v>79</v>
       </c>
       <c r="F320" t="s">
-        <v>1153</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>1154</v>
+        <v>1224</v>
       </c>
       <c r="B321" t="s">
-        <v>1155</v>
+        <v>1225</v>
       </c>
       <c r="C321" t="s">
-        <v>154</v>
+        <v>104</v>
       </c>
       <c r="D321" t="s">
-        <v>155</v>
+        <v>105</v>
       </c>
       <c r="F321" t="s">
-        <v>1156</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>1157</v>
+        <v>114</v>
       </c>
       <c r="B322" t="s">
-        <v>1158</v>
+        <v>115</v>
       </c>
       <c r="C322" t="s">
-        <v>198</v>
+        <v>78</v>
       </c>
       <c r="D322" t="s">
-        <v>199</v>
+        <v>79</v>
       </c>
       <c r="F322" t="s">
-        <v>1159</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
-        <v>1150</v>
+        <v>1228</v>
       </c>
       <c r="B323" t="s">
-        <v>1151</v>
+        <v>1229</v>
       </c>
       <c r="C323" t="s">
-        <v>198</v>
+        <v>114</v>
       </c>
       <c r="D323" t="s">
-        <v>199</v>
+        <v>115</v>
       </c>
       <c r="F323" t="s">
-        <v>1160</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>1161</v>
+        <v>1231</v>
       </c>
       <c r="B324" t="s">
-        <v>1162</v>
+        <v>1232</v>
       </c>
       <c r="C324" t="s">
-        <v>1157</v>
+        <v>114</v>
       </c>
       <c r="D324" t="s">
-        <v>1158</v>
+        <v>115</v>
       </c>
       <c r="F324" t="s">
-        <v>1163</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
-        <v>1164</v>
+        <v>1234</v>
       </c>
       <c r="B325" t="s">
-        <v>1165</v>
+        <v>1235</v>
       </c>
       <c r="C325" t="s">
-        <v>1166</v>
+        <v>1215</v>
       </c>
       <c r="D325" t="s">
-        <v>1167</v>
+        <v>1216</v>
       </c>
       <c r="F325" t="s">
-        <v>1168</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
-        <v>1169</v>
+        <v>1237</v>
       </c>
       <c r="B326" t="s">
-        <v>1170</v>
+        <v>1238</v>
       </c>
       <c r="C326" t="s">
-        <v>154</v>
+        <v>1215</v>
       </c>
       <c r="D326" t="s">
-        <v>155</v>
+        <v>1216</v>
       </c>
       <c r="F326" t="s">
-        <v>1171</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
-        <v>1172</v>
+        <v>1240</v>
       </c>
       <c r="B327" t="s">
-        <v>1173</v>
+        <v>1241</v>
       </c>
       <c r="C327" t="s">
-        <v>1174</v>
+        <v>1212</v>
       </c>
       <c r="D327" t="s">
-        <v>1175</v>
+        <v>1213</v>
       </c>
       <c r="F327" t="s">
-        <v>1176</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>1177</v>
+        <v>1243</v>
       </c>
       <c r="B328" t="s">
-        <v>1178</v>
+        <v>1244</v>
       </c>
       <c r="C328" t="s">
-        <v>176</v>
+        <v>114</v>
       </c>
       <c r="D328" t="s">
-        <v>177</v>
+        <v>115</v>
       </c>
       <c r="F328" t="s">
-        <v>1179</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
-        <v>1180</v>
+        <v>1246</v>
       </c>
       <c r="B329" t="s">
-        <v>1181</v>
+        <v>1247</v>
       </c>
       <c r="C329" t="s">
-        <v>174</v>
+        <v>76</v>
       </c>
       <c r="D329" t="s">
-        <v>175</v>
+        <v>77</v>
       </c>
       <c r="F329" t="s">
-        <v>1182</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>1183</v>
+        <v>1249</v>
       </c>
       <c r="B330" t="s">
-        <v>1184</v>
+        <v>1250</v>
       </c>
       <c r="C330" t="s">
-        <v>1185</v>
+        <v>1246</v>
       </c>
       <c r="D330" t="s">
-        <v>1186</v>
+        <v>1247</v>
       </c>
       <c r="F330" t="s">
-        <v>1187</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
-        <v>1188</v>
+        <v>1252</v>
       </c>
       <c r="B331" t="s">
-        <v>1189</v>
+        <v>1253</v>
       </c>
       <c r="C331" t="s">
-        <v>1185</v>
+        <v>1246</v>
       </c>
       <c r="D331" t="s">
-        <v>1186</v>
+        <v>1247</v>
       </c>
       <c r="F331" t="s">
-        <v>1190</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
-        <v>1191</v>
+        <v>1255</v>
       </c>
       <c r="B332" t="s">
-        <v>1192</v>
+        <v>1256</v>
       </c>
       <c r="C332" t="s">
-        <v>1185</v>
+        <v>1246</v>
       </c>
       <c r="D332" t="s">
-        <v>1186</v>
+        <v>1247</v>
       </c>
       <c r="F332" t="s">
-        <v>1193</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
-        <v>192</v>
+        <v>1258</v>
       </c>
       <c r="B333" t="s">
-        <v>193</v>
+        <v>1259</v>
       </c>
       <c r="C333" t="s">
-        <v>1185</v>
+        <v>1116</v>
       </c>
       <c r="D333" t="s">
-        <v>1186</v>
+        <v>1117</v>
       </c>
       <c r="F333" t="s">
-        <v>1194</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
-        <v>1036</v>
+        <v>1261</v>
       </c>
       <c r="B334" t="s">
-        <v>1037</v>
+        <v>1262</v>
       </c>
       <c r="C334" t="s">
-        <v>753</v>
+        <v>1139</v>
       </c>
       <c r="D334" t="s">
-        <v>754</v>
+        <v>1140</v>
       </c>
       <c r="F334" t="s">
-        <v>1195</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
-        <v>1196</v>
+        <v>1264</v>
       </c>
       <c r="B335" t="s">
-        <v>1197</v>
+        <v>1265</v>
       </c>
       <c r="C335" t="s">
-        <v>1036</v>
+        <v>1116</v>
       </c>
       <c r="D335" t="s">
-        <v>1037</v>
+        <v>1117</v>
       </c>
       <c r="F335" t="s">
-        <v>1198</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
-        <v>1199</v>
+        <v>1267</v>
       </c>
       <c r="B336" t="s">
-        <v>1200</v>
+        <v>1268</v>
       </c>
       <c r="C336" t="s">
-        <v>1034</v>
+        <v>98</v>
       </c>
       <c r="D336" t="s">
-        <v>1035</v>
+        <v>99</v>
       </c>
       <c r="F336" t="s">
-        <v>1201</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
-        <v>1202</v>
+        <v>744</v>
       </c>
       <c r="B337" t="s">
-        <v>1203</v>
+        <v>745</v>
       </c>
       <c r="C337" t="s">
-        <v>154</v>
+        <v>1116</v>
       </c>
       <c r="D337" t="s">
-        <v>155</v>
+        <v>1117</v>
       </c>
       <c r="F337" t="s">
-        <v>1204</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>678</v>
+        <v>1271</v>
       </c>
       <c r="B338" t="s">
-        <v>679</v>
+        <v>1272</v>
       </c>
       <c r="C338" t="s">
-        <v>699</v>
+        <v>98</v>
       </c>
       <c r="D338" t="s">
-        <v>700</v>
+        <v>99</v>
       </c>
       <c r="F338" t="s">
-        <v>1205</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
-        <v>719</v>
+        <v>1274</v>
       </c>
       <c r="B339" t="s">
-        <v>199</v>
+        <v>1275</v>
       </c>
       <c r="C339" t="s">
-        <v>432</v>
+        <v>568</v>
       </c>
       <c r="D339" t="s">
-        <v>433</v>
+        <v>569</v>
       </c>
       <c r="F339" t="s">
-        <v>1206</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
-        <v>1207</v>
+        <v>1277</v>
       </c>
       <c r="B340" t="s">
-        <v>1208</v>
+        <v>1278</v>
       </c>
       <c r="C340" t="s">
-        <v>1209</v>
+        <v>66</v>
       </c>
       <c r="D340" t="s">
-        <v>1210</v>
+        <v>67</v>
       </c>
       <c r="F340" t="s">
-        <v>1211</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>1212</v>
+        <v>1280</v>
       </c>
       <c r="B341" t="s">
-        <v>1213</v>
+        <v>1281</v>
       </c>
       <c r="C341" t="s">
-        <v>38</v>
+        <v>198</v>
       </c>
       <c r="D341" t="s">
-        <v>39</v>
+        <v>199</v>
       </c>
       <c r="F341" t="s">
-        <v>1214</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
-        <v>1215</v>
+        <v>1203</v>
       </c>
       <c r="B342" t="s">
-        <v>1216</v>
+        <v>1204</v>
       </c>
       <c r="C342" t="s">
-        <v>38</v>
+        <v>98</v>
       </c>
       <c r="D342" t="s">
-        <v>39</v>
+        <v>99</v>
       </c>
       <c r="F342" t="s">
-        <v>1217</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
-        <v>1218</v>
+        <v>1284</v>
       </c>
       <c r="B343" t="s">
-        <v>1219</v>
+        <v>1285</v>
       </c>
       <c r="C343" t="s">
-        <v>1209</v>
+        <v>1093</v>
       </c>
       <c r="D343" t="s">
-        <v>1210</v>
+        <v>1094</v>
       </c>
       <c r="F343" t="s">
-        <v>1220</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>1221</v>
+        <v>1287</v>
       </c>
       <c r="B344" t="s">
-        <v>1222</v>
+        <v>1288</v>
       </c>
       <c r="C344" t="s">
-        <v>38</v>
+        <v>1093</v>
       </c>
       <c r="D344" t="s">
-        <v>39</v>
+        <v>1094</v>
       </c>
       <c r="F344" t="s">
-        <v>1223</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>14</v>
+        <v>1290</v>
       </c>
       <c r="B345" t="s">
-        <v>15</v>
+        <v>1291</v>
       </c>
       <c r="C345" t="s">
-        <v>753</v>
+        <v>1093</v>
       </c>
       <c r="D345" t="s">
-        <v>754</v>
+        <v>1094</v>
       </c>
       <c r="F345" t="s">
-        <v>1224</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
-        <v>526</v>
+        <v>1293</v>
       </c>
       <c r="B346" t="s">
-        <v>527</v>
+        <v>1294</v>
       </c>
       <c r="C346" t="s">
-        <v>38</v>
+        <v>1093</v>
       </c>
       <c r="D346" t="s">
-        <v>39</v>
+        <v>1094</v>
       </c>
       <c r="F346" t="s">
-        <v>1225</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
-        <v>1226</v>
+        <v>1296</v>
       </c>
       <c r="B347" t="s">
-        <v>1227</v>
+        <v>1297</v>
       </c>
       <c r="C347" t="s">
-        <v>432</v>
+        <v>1093</v>
       </c>
       <c r="D347" t="s">
-        <v>433</v>
+        <v>1094</v>
       </c>
       <c r="F347" t="s">
-        <v>1228</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
-        <v>1229</v>
+        <v>1299</v>
       </c>
       <c r="B348" t="s">
-        <v>1230</v>
+        <v>1300</v>
       </c>
       <c r="C348" t="s">
-        <v>1231</v>
+        <v>66</v>
       </c>
       <c r="D348" t="s">
-        <v>1232</v>
+        <v>67</v>
       </c>
       <c r="F348" t="s">
-        <v>1233</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
-        <v>1234</v>
+        <v>534</v>
       </c>
       <c r="B349" t="s">
-        <v>1235</v>
+        <v>535</v>
       </c>
       <c r="C349" t="s">
-        <v>1236</v>
+        <v>192</v>
       </c>
       <c r="D349" t="s">
-        <v>1237</v>
+        <v>193</v>
       </c>
       <c r="F349" t="s">
-        <v>1238</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
-        <v>1239</v>
+        <v>1303</v>
       </c>
       <c r="B350" t="s">
-        <v>1240</v>
+        <v>1304</v>
       </c>
       <c r="C350" t="s">
-        <v>1236</v>
+        <v>66</v>
       </c>
       <c r="D350" t="s">
-        <v>1237</v>
+        <v>67</v>
       </c>
       <c r="F350" t="s">
-        <v>1241</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
-        <v>1236</v>
+        <v>1306</v>
       </c>
       <c r="B351" t="s">
-        <v>1237</v>
+        <v>1307</v>
       </c>
       <c r="C351" t="s">
-        <v>550</v>
+        <v>78</v>
       </c>
       <c r="D351" t="s">
-        <v>551</v>
+        <v>79</v>
       </c>
       <c r="F351" t="s">
-        <v>1242</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
-        <v>1243</v>
+        <v>1309</v>
       </c>
       <c r="B352" t="s">
-        <v>1244</v>
+        <v>1310</v>
       </c>
       <c r="C352" t="s">
-        <v>1245</v>
+        <v>192</v>
       </c>
       <c r="D352" t="s">
-        <v>1246</v>
+        <v>193</v>
       </c>
       <c r="F352" t="s">
-        <v>1247</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
-        <v>1248</v>
+        <v>1312</v>
       </c>
       <c r="B353" t="s">
-        <v>1249</v>
+        <v>1313</v>
       </c>
       <c r="C353" t="s">
-        <v>1245</v>
+        <v>600</v>
       </c>
       <c r="D353" t="s">
-        <v>1246</v>
+        <v>601</v>
       </c>
       <c r="F353" t="s">
-        <v>1250</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
-        <v>1251</v>
+        <v>1315</v>
       </c>
       <c r="B354" t="s">
-        <v>1252</v>
+        <v>1316</v>
       </c>
       <c r="C354" t="s">
-        <v>1253</v>
+        <v>198</v>
       </c>
       <c r="D354" t="s">
-        <v>1254</v>
+        <v>199</v>
       </c>
       <c r="F354" t="s">
-        <v>1255</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
-        <v>1256</v>
+        <v>729</v>
       </c>
       <c r="B355" t="s">
-        <v>1257</v>
+        <v>730</v>
       </c>
       <c r="C355" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="D355" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="F355" t="s">
-        <v>1258</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
-        <v>1259</v>
+        <v>1319</v>
       </c>
       <c r="B356" t="s">
-        <v>1260</v>
+        <v>1320</v>
       </c>
       <c r="C356" t="s">
-        <v>753</v>
+        <v>813</v>
       </c>
       <c r="D356" t="s">
-        <v>754</v>
+        <v>814</v>
       </c>
       <c r="F356" t="s">
-        <v>1261</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
-        <v>1262</v>
+        <v>1322</v>
       </c>
       <c r="B357" t="s">
-        <v>1263</v>
+        <v>1323</v>
       </c>
       <c r="C357" t="s">
-        <v>1259</v>
+        <v>818</v>
       </c>
       <c r="D357" t="s">
-        <v>1260</v>
+        <v>819</v>
       </c>
       <c r="F357" t="s">
-        <v>1264</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
-        <v>1265</v>
+        <v>1325</v>
       </c>
       <c r="B358" t="s">
-        <v>1266</v>
+        <v>1326</v>
       </c>
       <c r="C358" t="s">
-        <v>38</v>
+        <v>1081</v>
       </c>
       <c r="D358" t="s">
-        <v>39</v>
+        <v>1082</v>
       </c>
       <c r="F358" t="s">
-        <v>1267</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
-        <v>1268</v>
+        <v>1328</v>
       </c>
       <c r="B359" t="s">
-        <v>1269</v>
+        <v>1329</v>
       </c>
       <c r="C359" t="s">
-        <v>26</v>
+        <v>1081</v>
       </c>
       <c r="D359" t="s">
-        <v>27</v>
+        <v>1082</v>
       </c>
       <c r="F359" t="s">
-        <v>1270</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
-        <v>1271</v>
+        <v>1331</v>
       </c>
       <c r="B360" t="s">
-        <v>1272</v>
+        <v>1332</v>
       </c>
       <c r="C360" t="s">
-        <v>1268</v>
+        <v>1081</v>
       </c>
       <c r="D360" t="s">
-        <v>1269</v>
+        <v>1082</v>
       </c>
       <c r="F360" t="s">
-        <v>1273</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
-        <v>714</v>
+        <v>1334</v>
       </c>
       <c r="B361" t="s">
-        <v>715</v>
+        <v>1335</v>
       </c>
       <c r="C361" t="s">
-        <v>643</v>
+        <v>1118</v>
       </c>
       <c r="D361" t="s">
-        <v>644</v>
+        <v>1119</v>
       </c>
       <c r="F361" t="s">
-        <v>1274</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
-        <v>1275</v>
+        <v>226</v>
       </c>
       <c r="B362" t="s">
-        <v>1276</v>
+        <v>227</v>
       </c>
       <c r="C362" t="s">
-        <v>664</v>
+        <v>172</v>
       </c>
       <c r="D362" t="s">
-        <v>665</v>
+        <v>173</v>
       </c>
       <c r="F362" t="s">
-        <v>1277</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
-        <v>696</v>
+        <v>924</v>
       </c>
       <c r="B363" t="s">
-        <v>697</v>
+        <v>925</v>
       </c>
       <c r="C363" t="s">
-        <v>586</v>
+        <v>1338</v>
       </c>
       <c r="D363" t="s">
-        <v>587</v>
+        <v>1339</v>
       </c>
       <c r="F363" t="s">
-        <v>1278</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
-        <v>1185</v>
+        <v>1341</v>
       </c>
       <c r="B364" t="s">
-        <v>1186</v>
+        <v>1342</v>
       </c>
       <c r="C364" t="s">
-        <v>432</v>
+        <v>1343</v>
       </c>
       <c r="D364" t="s">
-        <v>433</v>
+        <v>1344</v>
       </c>
       <c r="F364" t="s">
-        <v>1279</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" t="s">
-        <v>1280</v>
+        <v>1346</v>
       </c>
       <c r="B365" t="s">
-        <v>1281</v>
+        <v>1347</v>
       </c>
       <c r="C365" t="s">
-        <v>418</v>
+        <v>192</v>
       </c>
       <c r="D365" t="s">
-        <v>419</v>
+        <v>193</v>
       </c>
       <c r="F365" t="s">
-        <v>1282</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
-        <v>1283</v>
+        <v>1349</v>
       </c>
       <c r="B366" t="s">
-        <v>1284</v>
+        <v>1350</v>
       </c>
       <c r="C366" t="s">
-        <v>26</v>
+        <v>246</v>
       </c>
       <c r="D366" t="s">
-        <v>27</v>
+        <v>247</v>
       </c>
       <c r="F366" t="s">
-        <v>1285</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
-        <v>1286</v>
+        <v>1352</v>
       </c>
       <c r="B367" t="s">
-        <v>1287</v>
+        <v>1353</v>
       </c>
       <c r="C367" t="s">
-        <v>60</v>
+        <v>1354</v>
       </c>
       <c r="D367" t="s">
-        <v>61</v>
+        <v>1355</v>
       </c>
       <c r="F367" t="s">
-        <v>1288</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
-        <v>1289</v>
+        <v>1357</v>
       </c>
       <c r="B368" t="s">
-        <v>1290</v>
+        <v>1358</v>
       </c>
       <c r="C368" t="s">
-        <v>70</v>
+        <v>884</v>
       </c>
       <c r="D368" t="s">
-        <v>71</v>
+        <v>885</v>
       </c>
       <c r="F368" t="s">
-        <v>1291</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" t="s">
-        <v>1292</v>
+        <v>1360</v>
       </c>
       <c r="B369" t="s">
-        <v>1293</v>
+        <v>1361</v>
       </c>
       <c r="C369" t="s">
-        <v>82</v>
+        <v>1038</v>
       </c>
       <c r="D369" t="s">
-        <v>83</v>
+        <v>1039</v>
       </c>
       <c r="F369" t="s">
-        <v>1294</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" t="s">
-        <v>1295</v>
+        <v>1363</v>
       </c>
       <c r="B370" t="s">
-        <v>1296</v>
+        <v>1364</v>
       </c>
       <c r="C370" t="s">
-        <v>70</v>
+        <v>285</v>
       </c>
       <c r="D370" t="s">
-        <v>71</v>
+        <v>286</v>
       </c>
       <c r="F370" t="s">
-        <v>1297</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" t="s">
-        <v>1298</v>
+        <v>1366</v>
       </c>
       <c r="B371" t="s">
-        <v>1299</v>
+        <v>1367</v>
       </c>
       <c r="C371" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="D371" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="F371" t="s">
-        <v>1300</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
-        <v>1301</v>
+        <v>1369</v>
       </c>
       <c r="B372" t="s">
-        <v>1302</v>
+        <v>1370</v>
       </c>
       <c r="C372" t="s">
-        <v>70</v>
+        <v>881</v>
       </c>
       <c r="D372" t="s">
-        <v>71</v>
+        <v>882</v>
       </c>
       <c r="F372" t="s">
-        <v>1303</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" t="s">
-        <v>1304</v>
+        <v>1372</v>
       </c>
       <c r="B373" t="s">
-        <v>1305</v>
+        <v>1373</v>
       </c>
       <c r="C373" t="s">
-        <v>310</v>
+        <v>78</v>
       </c>
       <c r="D373" t="s">
-        <v>311</v>
+        <v>79</v>
       </c>
       <c r="F373" t="s">
-        <v>1306</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" t="s">
-        <v>1307</v>
+        <v>1375</v>
       </c>
       <c r="B374" t="s">
-        <v>1308</v>
+        <v>1376</v>
       </c>
       <c r="C374" t="s">
-        <v>54</v>
+        <v>1030</v>
       </c>
       <c r="D374" t="s">
-        <v>55</v>
+        <v>1031</v>
       </c>
       <c r="F374" t="s">
-        <v>1309</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" t="s">
-        <v>1310</v>
+        <v>1378</v>
       </c>
       <c r="B375" t="s">
-        <v>1311</v>
+        <v>1379</v>
       </c>
       <c r="C375" t="s">
-        <v>54</v>
+        <v>1380</v>
       </c>
       <c r="D375" t="s">
-        <v>55</v>
+        <v>1381</v>
       </c>
       <c r="F375" t="s">
-        <v>1312</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" t="s">
-        <v>1313</v>
+        <v>1380</v>
       </c>
       <c r="B376" t="s">
-        <v>1314</v>
+        <v>1381</v>
       </c>
       <c r="C376" t="s">
-        <v>54</v>
+        <v>1051</v>
       </c>
       <c r="D376" t="s">
-        <v>55</v>
+        <v>1052</v>
       </c>
       <c r="F376" t="s">
-        <v>1315</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" t="s">
-        <v>1316</v>
+        <v>1384</v>
       </c>
       <c r="B377" t="s">
-        <v>1317</v>
+        <v>1385</v>
       </c>
       <c r="C377" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="D377" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="F377" t="s">
-        <v>1318</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" t="s">
-        <v>1319</v>
+        <v>1387</v>
       </c>
       <c r="B378" t="s">
-        <v>1320</v>
+        <v>1388</v>
       </c>
       <c r="C378" t="s">
-        <v>54</v>
+        <v>192</v>
       </c>
       <c r="D378" t="s">
-        <v>55</v>
+        <v>193</v>
       </c>
       <c r="F378" t="s">
-        <v>1321</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" t="s">
-        <v>1322</v>
+        <v>1390</v>
       </c>
       <c r="B379" t="s">
-        <v>1323</v>
+        <v>1391</v>
       </c>
       <c r="C379" t="s">
-        <v>54</v>
+        <v>1387</v>
       </c>
       <c r="D379" t="s">
-        <v>55</v>
+        <v>1388</v>
       </c>
       <c r="F379" t="s">
-        <v>1324</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" t="s">
-        <v>1325</v>
+        <v>1393</v>
       </c>
       <c r="B380" t="s">
-        <v>1326</v>
+        <v>215</v>
       </c>
       <c r="C380" t="s">
-        <v>54</v>
+        <v>534</v>
       </c>
       <c r="D380" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>1327</v>
+        <v>535</v>
+      </c>
+      <c r="F380" s="2" t="s">
+        <v>1394</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" t="s">
-        <v>1328</v>
+        <v>1395</v>
       </c>
       <c r="B381" t="s">
-        <v>1329</v>
+        <v>1396</v>
       </c>
       <c r="C381" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="D381" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>1330</v>
+        <v>77</v>
+      </c>
+      <c r="F381" s="2" t="s">
+        <v>1397</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" t="s">
-        <v>1331</v>
+        <v>1398</v>
       </c>
       <c r="B382" t="s">
-        <v>1332</v>
+        <v>1399</v>
       </c>
       <c r="C382" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="D382" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="F382" t="s">
-        <v>1333</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" t="s">
-        <v>1334</v>
+        <v>1401</v>
       </c>
       <c r="B383" t="s">
-        <v>1335</v>
+        <v>1402</v>
       </c>
       <c r="C383" t="s">
-        <v>54</v>
+        <v>1341</v>
       </c>
       <c r="D383" t="s">
-        <v>55</v>
+        <v>1342</v>
       </c>
       <c r="F383" t="s">
-        <v>1336</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" t="s">
-        <v>1337</v>
+        <v>1404</v>
       </c>
       <c r="B384" t="s">
-        <v>1338</v>
+        <v>1405</v>
       </c>
       <c r="C384" t="s">
-        <v>54</v>
+        <v>1401</v>
       </c>
       <c r="D384" t="s">
-        <v>55</v>
+        <v>1402</v>
       </c>
       <c r="F384" t="s">
-        <v>1339</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" t="s">
-        <v>1340</v>
+        <v>1407</v>
       </c>
       <c r="B385" t="s">
-        <v>1341</v>
+        <v>1408</v>
       </c>
       <c r="C385" t="s">
-        <v>54</v>
+        <v>1401</v>
       </c>
       <c r="D385" t="s">
-        <v>55</v>
+        <v>1402</v>
       </c>
       <c r="F385" t="s">
-        <v>1342</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" t="s">
-        <v>1343</v>
+        <v>1410</v>
       </c>
       <c r="B386" t="s">
-        <v>1344</v>
+        <v>1411</v>
       </c>
       <c r="C386" t="s">
-        <v>54</v>
+        <v>1401</v>
       </c>
       <c r="D386" t="s">
-        <v>55</v>
+        <v>1402</v>
       </c>
       <c r="F386" t="s">
-        <v>1345</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" t="s">
-        <v>1346</v>
+        <v>1413</v>
       </c>
       <c r="B387" t="s">
-        <v>1347</v>
+        <v>1414</v>
       </c>
       <c r="C387" t="s">
-        <v>70</v>
+        <v>1401</v>
       </c>
       <c r="D387" t="s">
-        <v>71</v>
+        <v>1402</v>
       </c>
       <c r="F387" t="s">
-        <v>1348</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" t="s">
-        <v>1349</v>
+        <v>1416</v>
       </c>
       <c r="B388" t="s">
-        <v>1350</v>
+        <v>1417</v>
       </c>
       <c r="C388" t="s">
-        <v>54</v>
+        <v>1418</v>
       </c>
       <c r="D388" t="s">
-        <v>55</v>
+        <v>1419</v>
       </c>
       <c r="F388" t="s">
-        <v>1351</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" t="s">
-        <v>1352</v>
+        <v>1421</v>
       </c>
       <c r="B389" t="s">
-        <v>1353</v>
+        <v>1422</v>
       </c>
       <c r="C389" t="s">
-        <v>54</v>
+        <v>1343</v>
       </c>
       <c r="D389" t="s">
-        <v>55</v>
+        <v>1344</v>
       </c>
       <c r="F389" t="s">
-        <v>1354</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" t="s">
-        <v>1355</v>
+        <v>1424</v>
       </c>
       <c r="B390" t="s">
-        <v>1356</v>
+        <v>1425</v>
       </c>
       <c r="C390" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
       <c r="D390" t="s">
-        <v>55</v>
+        <v>79</v>
       </c>
       <c r="F390" t="s">
-        <v>1357</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" t="s">
-        <v>1358</v>
+        <v>1427</v>
       </c>
       <c r="B391" t="s">
-        <v>1359</v>
+        <v>1428</v>
       </c>
       <c r="C391" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
       <c r="D391" t="s">
-        <v>55</v>
+        <v>79</v>
       </c>
       <c r="F391" t="s">
-        <v>1360</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" t="s">
-        <v>1361</v>
+        <v>1430</v>
       </c>
       <c r="B392" t="s">
-        <v>1362</v>
+        <v>1431</v>
       </c>
       <c r="C392" t="s">
-        <v>54</v>
+        <v>821</v>
       </c>
       <c r="D392" t="s">
-        <v>55</v>
+        <v>809</v>
       </c>
       <c r="F392" t="s">
-        <v>1363</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" t="s">
-        <v>1253</v>
+        <v>1433</v>
       </c>
       <c r="B393" t="s">
-        <v>1254</v>
+        <v>1434</v>
       </c>
       <c r="C393" t="s">
-        <v>750</v>
+        <v>821</v>
       </c>
       <c r="D393" t="s">
-        <v>751</v>
+        <v>809</v>
       </c>
       <c r="F393" t="s">
-        <v>1364</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" t="s">
-        <v>1365</v>
+        <v>1436</v>
       </c>
       <c r="B394" t="s">
-        <v>1366</v>
+        <v>1437</v>
       </c>
       <c r="C394" t="s">
-        <v>1367</v>
+        <v>1174</v>
       </c>
       <c r="D394" t="s">
-        <v>1368</v>
+        <v>1175</v>
       </c>
       <c r="F394" t="s">
-        <v>1369</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" t="s">
-        <v>1370</v>
+        <v>1439</v>
       </c>
       <c r="B395" t="s">
-        <v>1371</v>
+        <v>1440</v>
       </c>
       <c r="C395" t="s">
-        <v>1365</v>
+        <v>1441</v>
       </c>
       <c r="D395" t="s">
-        <v>1366</v>
+        <v>1442</v>
       </c>
       <c r="F395" t="s">
-        <v>1372</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" t="s">
-        <v>1373</v>
+        <v>1444</v>
       </c>
       <c r="B396" t="s">
-        <v>1374</v>
+        <v>1445</v>
       </c>
       <c r="C396" t="s">
-        <v>8</v>
+        <v>1439</v>
       </c>
       <c r="D396" t="s">
-        <v>9</v>
+        <v>1440</v>
       </c>
       <c r="F396" t="s">
-        <v>1375</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" t="s">
-        <v>1376</v>
+        <v>1447</v>
       </c>
       <c r="B397" t="s">
-        <v>1377</v>
+        <v>1448</v>
       </c>
       <c r="C397" t="s">
-        <v>8</v>
+        <v>702</v>
       </c>
       <c r="D397" t="s">
-        <v>9</v>
+        <v>703</v>
       </c>
       <c r="F397" t="s">
-        <v>1378</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" t="s">
-        <v>1379</v>
+        <v>1450</v>
       </c>
       <c r="B398" t="s">
-        <v>1380</v>
+        <v>1451</v>
       </c>
       <c r="C398" t="s">
-        <v>8</v>
+        <v>104</v>
       </c>
       <c r="D398" t="s">
-        <v>9</v>
+        <v>105</v>
       </c>
       <c r="F398" t="s">
-        <v>1381</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" t="s">
-        <v>1382</v>
+        <v>1453</v>
       </c>
       <c r="B399" t="s">
-        <v>1383</v>
+        <v>1454</v>
       </c>
       <c r="C399" t="s">
-        <v>6</v>
+        <v>78</v>
       </c>
       <c r="D399" t="s">
-        <v>7</v>
+        <v>79</v>
       </c>
       <c r="F399" t="s">
-        <v>1384</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" t="s">
-        <v>1385</v>
+        <v>1456</v>
       </c>
       <c r="B400" t="s">
-        <v>1386</v>
+        <v>1457</v>
       </c>
       <c r="C400" t="s">
-        <v>6</v>
+        <v>702</v>
       </c>
       <c r="D400" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>1387</v>
+        <v>703</v>
+      </c>
+      <c r="F400" s="2" t="s">
+        <v>1458</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" t="s">
-        <v>1388</v>
+        <v>1459</v>
       </c>
       <c r="B401" t="s">
-        <v>1389</v>
+        <v>1460</v>
       </c>
       <c r="C401" t="s">
-        <v>8</v>
+        <v>568</v>
       </c>
       <c r="D401" t="s">
-        <v>9</v>
+        <v>569</v>
       </c>
       <c r="F401" t="s">
-        <v>1390</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" t="s">
-        <v>1391</v>
+        <v>554</v>
       </c>
       <c r="B402" t="s">
-        <v>1392</v>
+        <v>555</v>
       </c>
       <c r="C402" t="s">
-        <v>8</v>
+        <v>198</v>
       </c>
       <c r="D402" t="s">
-        <v>9</v>
+        <v>199</v>
       </c>
       <c r="F402" t="s">
-        <v>1393</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" t="s">
-        <v>1394</v>
+        <v>279</v>
       </c>
       <c r="B403" t="s">
-        <v>1395</v>
+        <v>280</v>
       </c>
       <c r="C403" t="s">
-        <v>1391</v>
+        <v>1463</v>
       </c>
       <c r="D403" t="s">
-        <v>1392</v>
+        <v>1464</v>
       </c>
       <c r="F403" t="s">
-        <v>1396</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" t="s">
-        <v>1397</v>
+        <v>1466</v>
       </c>
       <c r="B404" t="s">
-        <v>1398</v>
+        <v>1467</v>
       </c>
       <c r="C404" t="s">
-        <v>1399</v>
+        <v>244</v>
       </c>
       <c r="D404" t="s">
-        <v>1400</v>
-[...2 lines deleted...]
-        <v>1401</v>
+        <v>245</v>
+      </c>
+      <c r="F404" t="s">
+        <v>1468</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" t="s">
-        <v>1367</v>
+        <v>1469</v>
       </c>
       <c r="B405" t="s">
-        <v>1368</v>
+        <v>1470</v>
       </c>
       <c r="C405" t="s">
-        <v>152</v>
+        <v>1471</v>
       </c>
       <c r="D405" t="s">
-        <v>153</v>
+        <v>1472</v>
       </c>
       <c r="F405" t="s">
-        <v>1402</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" t="s">
-        <v>1403</v>
+        <v>1474</v>
       </c>
       <c r="B406" t="s">
-        <v>1404</v>
+        <v>1475</v>
       </c>
       <c r="C406" t="s">
-        <v>594</v>
+        <v>1469</v>
       </c>
       <c r="D406" t="s">
-        <v>595</v>
+        <v>1470</v>
       </c>
       <c r="F406" t="s">
-        <v>1405</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" t="s">
-        <v>1406</v>
+        <v>1477</v>
       </c>
       <c r="B407" t="s">
-        <v>1407</v>
+        <v>1478</v>
       </c>
       <c r="C407" t="s">
-        <v>464</v>
+        <v>1469</v>
       </c>
       <c r="D407" t="s">
-        <v>465</v>
+        <v>1470</v>
       </c>
       <c r="F407" t="s">
-        <v>1408</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" t="s">
-        <v>1209</v>
+        <v>1343</v>
       </c>
       <c r="B408" t="s">
-        <v>1210</v>
+        <v>1344</v>
       </c>
       <c r="C408" t="s">
-        <v>12</v>
+        <v>192</v>
       </c>
       <c r="D408" t="s">
-        <v>13</v>
+        <v>193</v>
       </c>
       <c r="F408" t="s">
-        <v>1409</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" t="s">
-        <v>1410</v>
+        <v>1481</v>
       </c>
       <c r="B409" t="s">
-        <v>1411</v>
+        <v>1482</v>
       </c>
       <c r="C409" t="s">
-        <v>1060</v>
+        <v>246</v>
       </c>
       <c r="D409" t="s">
-        <v>1061</v>
+        <v>247</v>
       </c>
       <c r="F409" t="s">
-        <v>1412</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" t="s">
-        <v>1413</v>
+        <v>1463</v>
       </c>
       <c r="B410" t="s">
-        <v>1414</v>
+        <v>1464</v>
       </c>
       <c r="C410" t="s">
-        <v>206</v>
+        <v>246</v>
       </c>
       <c r="D410" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="F410" t="s">
-        <v>1415</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" t="s">
-        <v>1416</v>
+        <v>1471</v>
       </c>
       <c r="B411" t="s">
-        <v>1417</v>
+        <v>1472</v>
       </c>
       <c r="C411" t="s">
-        <v>1180</v>
+        <v>1481</v>
       </c>
       <c r="D411" t="s">
-        <v>1181</v>
+        <v>1482</v>
       </c>
       <c r="F411" t="s">
-        <v>1418</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" t="s">
-        <v>1419</v>
+        <v>1486</v>
       </c>
       <c r="B412" t="s">
-        <v>1420</v>
+        <v>1487</v>
       </c>
       <c r="C412" t="s">
-        <v>1180</v>
+        <v>249</v>
       </c>
       <c r="D412" t="s">
-        <v>1181</v>
+        <v>250</v>
       </c>
       <c r="F412" t="s">
-        <v>1421</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" t="s">
-        <v>1422</v>
+        <v>1489</v>
       </c>
       <c r="B413" t="s">
-        <v>1423</v>
+        <v>1490</v>
       </c>
       <c r="C413" t="s">
-        <v>1424</v>
+        <v>568</v>
       </c>
       <c r="D413" t="s">
-        <v>1425</v>
+        <v>569</v>
       </c>
       <c r="F413" t="s">
-        <v>1426</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" t="s">
-        <v>1427</v>
+        <v>1492</v>
       </c>
       <c r="B414" t="s">
-        <v>1428</v>
+        <v>1493</v>
       </c>
       <c r="C414" t="s">
-        <v>26</v>
+        <v>1494</v>
       </c>
       <c r="D414" t="s">
-        <v>27</v>
+        <v>1495</v>
       </c>
       <c r="F414" t="s">
-        <v>1429</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" t="s">
-        <v>1430</v>
+        <v>1497</v>
       </c>
       <c r="B415" t="s">
-        <v>1431</v>
+        <v>1498</v>
       </c>
       <c r="C415" t="s">
-        <v>60</v>
+        <v>1494</v>
       </c>
       <c r="D415" t="s">
-        <v>61</v>
+        <v>1495</v>
       </c>
       <c r="F415" t="s">
-        <v>1432</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" t="s">
-        <v>1433</v>
+        <v>1500</v>
       </c>
       <c r="B416" t="s">
-        <v>1434</v>
+        <v>1501</v>
       </c>
       <c r="C416" t="s">
-        <v>599</v>
+        <v>1469</v>
       </c>
       <c r="D416" t="s">
-        <v>600</v>
+        <v>1470</v>
       </c>
       <c r="F416" t="s">
-        <v>1435</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" t="s">
-        <v>1436</v>
+        <v>1503</v>
       </c>
       <c r="B417" t="s">
-        <v>1437</v>
+        <v>1504</v>
       </c>
       <c r="C417" t="s">
-        <v>1081</v>
+        <v>534</v>
       </c>
       <c r="D417" t="s">
-        <v>1082</v>
+        <v>535</v>
       </c>
       <c r="F417" t="s">
-        <v>1438</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" t="s">
-        <v>734</v>
+        <v>1506</v>
       </c>
       <c r="B418" t="s">
-        <v>735</v>
+        <v>1507</v>
       </c>
       <c r="C418" t="s">
-        <v>739</v>
+        <v>534</v>
       </c>
       <c r="D418" t="s">
-        <v>740</v>
+        <v>535</v>
       </c>
       <c r="F418" t="s">
-        <v>1439</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" t="s">
-        <v>1440</v>
+        <v>1509</v>
       </c>
       <c r="B419" t="s">
-        <v>1441</v>
+        <v>1510</v>
       </c>
       <c r="C419" t="s">
-        <v>38</v>
+        <v>192</v>
       </c>
       <c r="D419" t="s">
-        <v>39</v>
+        <v>193</v>
       </c>
       <c r="F419" t="s">
-        <v>1442</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" t="s">
-        <v>1443</v>
+        <v>1512</v>
       </c>
       <c r="B420" t="s">
-        <v>1444</v>
+        <v>1513</v>
       </c>
       <c r="C420" t="s">
-        <v>464</v>
+        <v>1509</v>
       </c>
       <c r="D420" t="s">
-        <v>465</v>
+        <v>1510</v>
       </c>
       <c r="F420" t="s">
-        <v>1445</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" t="s">
-        <v>1446</v>
+        <v>1515</v>
       </c>
       <c r="B421" t="s">
-        <v>1447</v>
+        <v>1516</v>
       </c>
       <c r="C421" t="s">
-        <v>378</v>
+        <v>44</v>
       </c>
       <c r="D421" t="s">
-        <v>379</v>
+        <v>45</v>
       </c>
       <c r="F421" t="s">
-        <v>1448</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" t="s">
-        <v>1449</v>
+        <v>1518</v>
       </c>
       <c r="B422" t="s">
-        <v>1450</v>
+        <v>1519</v>
       </c>
       <c r="C422" t="s">
-        <v>378</v>
+        <v>1520</v>
       </c>
       <c r="D422" t="s">
-        <v>379</v>
+        <v>1521</v>
       </c>
       <c r="F422" t="s">
-        <v>1451</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" t="s">
-        <v>1452</v>
+        <v>1523</v>
       </c>
       <c r="B423" t="s">
-        <v>1453</v>
+        <v>1524</v>
       </c>
       <c r="C423" t="s">
-        <v>378</v>
+        <v>263</v>
       </c>
       <c r="D423" t="s">
-        <v>379</v>
+        <v>264</v>
       </c>
       <c r="F423" t="s">
-        <v>1454</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" t="s">
-        <v>1455</v>
+        <v>1526</v>
       </c>
       <c r="B424" t="s">
-        <v>1456</v>
+        <v>1527</v>
       </c>
       <c r="C424" t="s">
-        <v>216</v>
+        <v>192</v>
       </c>
       <c r="D424" t="s">
-        <v>217</v>
+        <v>193</v>
       </c>
       <c r="F424" t="s">
-        <v>1457</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" t="s">
-        <v>1458</v>
+        <v>1529</v>
       </c>
       <c r="B425" t="s">
-        <v>1459</v>
+        <v>1530</v>
       </c>
       <c r="C425" t="s">
-        <v>192</v>
+        <v>1494</v>
       </c>
       <c r="D425" t="s">
-        <v>193</v>
+        <v>1495</v>
       </c>
       <c r="F425" t="s">
-        <v>1460</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" t="s">
-        <v>1461</v>
+        <v>1532</v>
       </c>
       <c r="B426" t="s">
-        <v>1462</v>
+        <v>1533</v>
       </c>
       <c r="C426" t="s">
-        <v>464</v>
+        <v>192</v>
       </c>
       <c r="D426" t="s">
-        <v>465</v>
+        <v>193</v>
       </c>
       <c r="F426" t="s">
-        <v>1463</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" t="s">
-        <v>1464</v>
+        <v>1535</v>
       </c>
       <c r="B427" t="s">
-        <v>1465</v>
+        <v>1536</v>
       </c>
       <c r="C427" t="s">
-        <v>432</v>
+        <v>1494</v>
       </c>
       <c r="D427" t="s">
-        <v>433</v>
+        <v>1495</v>
       </c>
       <c r="F427" t="s">
-        <v>1466</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" t="s">
-        <v>1467</v>
+        <v>1538</v>
       </c>
       <c r="B428" t="s">
-        <v>1468</v>
+        <v>1539</v>
       </c>
       <c r="C428" t="s">
-        <v>196</v>
+        <v>279</v>
       </c>
       <c r="D428" t="s">
-        <v>197</v>
+        <v>280</v>
       </c>
       <c r="F428" t="s">
-        <v>1469</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" t="s">
-        <v>1470</v>
+        <v>1541</v>
       </c>
       <c r="B429" t="s">
-        <v>1471</v>
+        <v>1542</v>
       </c>
       <c r="C429" t="s">
-        <v>494</v>
+        <v>279</v>
       </c>
       <c r="D429" t="s">
-        <v>495</v>
+        <v>280</v>
       </c>
       <c r="F429" t="s">
-        <v>1472</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" t="s">
-        <v>1473</v>
+        <v>1544</v>
       </c>
       <c r="B430" t="s">
-        <v>1474</v>
+        <v>1545</v>
       </c>
       <c r="C430" t="s">
-        <v>1475</v>
+        <v>246</v>
       </c>
       <c r="D430" t="s">
-        <v>1476</v>
+        <v>247</v>
       </c>
       <c r="F430" t="s">
-        <v>1477</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" t="s">
-        <v>1478</v>
+        <v>1547</v>
       </c>
       <c r="B431" t="s">
-        <v>1479</v>
+        <v>1548</v>
       </c>
       <c r="C431" t="s">
-        <v>464</v>
+        <v>104</v>
       </c>
       <c r="D431" t="s">
-        <v>465</v>
+        <v>105</v>
       </c>
       <c r="F431" t="s">
-        <v>1480</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" t="s">
-        <v>1481</v>
+        <v>1550</v>
       </c>
       <c r="B432" t="s">
-        <v>1482</v>
+        <v>1551</v>
       </c>
       <c r="C432" t="s">
-        <v>38</v>
+        <v>1552</v>
       </c>
       <c r="D432" t="s">
-        <v>39</v>
+        <v>1553</v>
       </c>
       <c r="F432" t="s">
-        <v>1483</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" t="s">
-        <v>1484</v>
+        <v>1555</v>
       </c>
       <c r="B433" t="s">
-        <v>1485</v>
+        <v>1556</v>
       </c>
       <c r="C433" t="s">
-        <v>1486</v>
+        <v>246</v>
       </c>
       <c r="D433" t="s">
-        <v>1487</v>
+        <v>247</v>
       </c>
       <c r="F433" t="s">
-        <v>1488</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" t="s">
-        <v>1489</v>
+        <v>1558</v>
       </c>
       <c r="B434" t="s">
-        <v>1490</v>
+        <v>1559</v>
       </c>
       <c r="C434" t="s">
-        <v>1486</v>
+        <v>534</v>
       </c>
       <c r="D434" t="s">
-        <v>1487</v>
+        <v>535</v>
       </c>
       <c r="F434" t="s">
-        <v>1491</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" t="s">
-        <v>1492</v>
+        <v>44</v>
       </c>
       <c r="B435" t="s">
-        <v>1493</v>
+        <v>45</v>
       </c>
       <c r="C435" t="s">
-        <v>1040</v>
+        <v>1512</v>
       </c>
       <c r="D435" t="s">
-        <v>1041</v>
+        <v>1513</v>
       </c>
       <c r="F435" t="s">
-        <v>1494</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" t="s">
-        <v>1495</v>
+        <v>1562</v>
       </c>
       <c r="B436" t="s">
-        <v>1496</v>
+        <v>1563</v>
       </c>
       <c r="C436" t="s">
-        <v>1040</v>
+        <v>279</v>
       </c>
       <c r="D436" t="s">
-        <v>1041</v>
+        <v>280</v>
       </c>
       <c r="F436" t="s">
-        <v>1497</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" t="s">
-        <v>1498</v>
+        <v>1565</v>
       </c>
       <c r="B437" t="s">
-        <v>1499</v>
+        <v>1566</v>
       </c>
       <c r="C437" t="s">
-        <v>390</v>
+        <v>44</v>
       </c>
       <c r="D437" t="s">
-        <v>391</v>
+        <v>45</v>
       </c>
       <c r="F437" t="s">
-        <v>1500</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" t="s">
-        <v>1501</v>
+        <v>1568</v>
       </c>
       <c r="B438" t="s">
-        <v>1502</v>
+        <v>1569</v>
       </c>
       <c r="C438" t="s">
-        <v>1498</v>
+        <v>42</v>
       </c>
       <c r="D438" t="s">
-        <v>1499</v>
+        <v>43</v>
       </c>
       <c r="F438" t="s">
-        <v>1503</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" t="s">
-        <v>1504</v>
+        <v>1571</v>
       </c>
       <c r="B439" t="s">
-        <v>1505</v>
+        <v>1572</v>
       </c>
       <c r="C439" t="s">
-        <v>1498</v>
+        <v>42</v>
       </c>
       <c r="D439" t="s">
-        <v>1499</v>
+        <v>43</v>
       </c>
       <c r="F439" t="s">
-        <v>1506</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" t="s">
-        <v>1507</v>
+        <v>1574</v>
       </c>
       <c r="B440" t="s">
-        <v>1508</v>
+        <v>1575</v>
       </c>
       <c r="C440" t="s">
-        <v>1040</v>
+        <v>42</v>
       </c>
       <c r="D440" t="s">
-        <v>1041</v>
+        <v>43</v>
       </c>
       <c r="F440" t="s">
-        <v>1509</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" t="s">
-        <v>1510</v>
+        <v>1577</v>
       </c>
       <c r="B441" t="s">
-        <v>1511</v>
+        <v>1578</v>
       </c>
       <c r="C441" t="s">
-        <v>1040</v>
+        <v>42</v>
       </c>
       <c r="D441" t="s">
-        <v>1041</v>
+        <v>43</v>
       </c>
       <c r="F441" t="s">
-        <v>1512</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" t="s">
-        <v>1513</v>
+        <v>1580</v>
       </c>
       <c r="B442" t="s">
-        <v>1514</v>
+        <v>1581</v>
       </c>
       <c r="C442" t="s">
-        <v>1166</v>
+        <v>44</v>
       </c>
       <c r="D442" t="s">
-        <v>1167</v>
+        <v>45</v>
       </c>
       <c r="F442" t="s">
-        <v>1515</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" t="s">
-        <v>1516</v>
+        <v>1583</v>
       </c>
       <c r="B443" t="s">
-        <v>1517</v>
+        <v>1584</v>
       </c>
       <c r="C443" t="s">
-        <v>1040</v>
+        <v>44</v>
       </c>
       <c r="D443" t="s">
-        <v>1041</v>
+        <v>45</v>
       </c>
       <c r="F443" t="s">
-        <v>1518</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" t="s">
-        <v>1519</v>
+        <v>1586</v>
       </c>
       <c r="B444" t="s">
-        <v>1520</v>
+        <v>1587</v>
       </c>
       <c r="C444" t="s">
-        <v>1513</v>
+        <v>220</v>
       </c>
       <c r="D444" t="s">
-        <v>1514</v>
+        <v>221</v>
       </c>
       <c r="F444" t="s">
-        <v>1521</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" t="s">
-        <v>1522</v>
+        <v>1589</v>
       </c>
       <c r="B445" t="s">
-        <v>1523</v>
+        <v>1590</v>
       </c>
       <c r="C445" t="s">
-        <v>1166</v>
+        <v>218</v>
       </c>
       <c r="D445" t="s">
-        <v>1167</v>
+        <v>219</v>
       </c>
       <c r="F445" t="s">
-        <v>1524</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" t="s">
-        <v>1525</v>
+        <v>1592</v>
       </c>
       <c r="B446" t="s">
-        <v>1526</v>
+        <v>1593</v>
       </c>
       <c r="C446" t="s">
-        <v>1040</v>
+        <v>1489</v>
       </c>
       <c r="D446" t="s">
-        <v>1041</v>
+        <v>1490</v>
       </c>
       <c r="F446" t="s">
-        <v>1527</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" t="s">
-        <v>1528</v>
+        <v>1595</v>
       </c>
       <c r="B447" t="s">
-        <v>1529</v>
+        <v>1596</v>
       </c>
       <c r="C447" t="s">
-        <v>1166</v>
+        <v>1489</v>
       </c>
       <c r="D447" t="s">
-        <v>1167</v>
+        <v>1490</v>
       </c>
       <c r="F447" t="s">
-        <v>1530</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" t="s">
-        <v>1531</v>
+        <v>1598</v>
       </c>
       <c r="B448" t="s">
-        <v>1532</v>
+        <v>1599</v>
       </c>
       <c r="C448" t="s">
-        <v>1040</v>
+        <v>785</v>
       </c>
       <c r="D448" t="s">
-        <v>1041</v>
+        <v>786</v>
       </c>
       <c r="F448" t="s">
-        <v>1533</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" t="s">
-        <v>1534</v>
+        <v>796</v>
       </c>
       <c r="B449" t="s">
-        <v>1535</v>
+        <v>797</v>
       </c>
       <c r="C449" t="s">
-        <v>1166</v>
+        <v>76</v>
       </c>
       <c r="D449" t="s">
-        <v>1167</v>
+        <v>77</v>
       </c>
       <c r="F449" t="s">
-        <v>1536</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" t="s">
-        <v>1537</v>
+        <v>1602</v>
       </c>
       <c r="B450" t="s">
-        <v>1538</v>
+        <v>1310</v>
       </c>
       <c r="C450" t="s">
-        <v>1166</v>
+        <v>1378</v>
       </c>
       <c r="D450" t="s">
-        <v>1167</v>
+        <v>1379</v>
       </c>
       <c r="F450" t="s">
-        <v>1539</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" t="s">
-        <v>1540</v>
+        <v>1604</v>
       </c>
       <c r="B451" t="s">
-        <v>1541</v>
+        <v>1605</v>
       </c>
       <c r="C451" t="s">
-        <v>1040</v>
+        <v>1606</v>
       </c>
       <c r="D451" t="s">
-        <v>1041</v>
+        <v>1607</v>
       </c>
       <c r="F451" t="s">
-        <v>1542</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" t="s">
-        <v>1543</v>
+        <v>1609</v>
       </c>
       <c r="B452" t="s">
-        <v>1544</v>
+        <v>1610</v>
       </c>
       <c r="C452" t="s">
-        <v>1040</v>
+        <v>1606</v>
       </c>
       <c r="D452" t="s">
-        <v>1041</v>
+        <v>1607</v>
       </c>
       <c r="F452" t="s">
-        <v>1545</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" t="s">
-        <v>1546</v>
+        <v>1612</v>
       </c>
       <c r="B453" t="s">
-        <v>1547</v>
+        <v>1613</v>
       </c>
       <c r="C453" t="s">
-        <v>464</v>
+        <v>1606</v>
       </c>
       <c r="D453" t="s">
-        <v>465</v>
+        <v>1607</v>
       </c>
       <c r="F453" t="s">
-        <v>1548</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" t="s">
-        <v>1549</v>
+        <v>236</v>
       </c>
       <c r="B454" t="s">
-        <v>1550</v>
+        <v>237</v>
       </c>
       <c r="C454" t="s">
-        <v>464</v>
+        <v>1606</v>
       </c>
       <c r="D454" t="s">
-        <v>465</v>
+        <v>1607</v>
       </c>
       <c r="F454" t="s">
-        <v>1551</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" t="s">
-        <v>1552</v>
+        <v>1616</v>
       </c>
       <c r="B455" t="s">
-        <v>1553</v>
+        <v>1617</v>
       </c>
       <c r="C455" t="s">
-        <v>1554</v>
+        <v>554</v>
       </c>
       <c r="D455" t="s">
-        <v>1555</v>
+        <v>555</v>
       </c>
       <c r="F455" t="s">
-        <v>1556</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" t="s">
-        <v>1557</v>
+        <v>1619</v>
       </c>
       <c r="B456" t="s">
-        <v>1558</v>
+        <v>1620</v>
       </c>
       <c r="C456" t="s">
-        <v>1554</v>
+        <v>1334</v>
       </c>
       <c r="D456" t="s">
-        <v>1555</v>
+        <v>1335</v>
       </c>
       <c r="F456" t="s">
-        <v>1559</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" t="s">
-        <v>1554</v>
+        <v>1622</v>
       </c>
       <c r="B457" t="s">
-        <v>1555</v>
+        <v>1623</v>
       </c>
       <c r="C457" t="s">
-        <v>464</v>
+        <v>76</v>
       </c>
       <c r="D457" t="s">
-        <v>465</v>
+        <v>77</v>
       </c>
       <c r="F457" t="s">
-        <v>1560</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" t="s">
-        <v>1561</v>
+        <v>1625</v>
       </c>
       <c r="B458" t="s">
-        <v>1562</v>
+        <v>1626</v>
       </c>
       <c r="C458" t="s">
-        <v>60</v>
+        <v>1627</v>
       </c>
       <c r="D458" t="s">
-        <v>61</v>
+        <v>1628</v>
       </c>
       <c r="F458" t="s">
-        <v>1563</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" t="s">
-        <v>614</v>
+        <v>1630</v>
       </c>
       <c r="B459" t="s">
-        <v>615</v>
+        <v>1631</v>
       </c>
       <c r="C459" t="s">
-        <v>1427</v>
+        <v>1558</v>
       </c>
       <c r="D459" t="s">
-        <v>1428</v>
+        <v>1559</v>
       </c>
       <c r="F459" t="s">
-        <v>1564</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" t="s">
-        <v>1565</v>
+        <v>1633</v>
       </c>
       <c r="B460" t="s">
-        <v>1566</v>
+        <v>1634</v>
       </c>
       <c r="C460" t="s">
-        <v>612</v>
+        <v>1627</v>
       </c>
       <c r="D460" t="s">
-        <v>613</v>
+        <v>1628</v>
       </c>
       <c r="F460" t="s">
-        <v>1567</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" t="s">
-        <v>1568</v>
+        <v>1636</v>
       </c>
       <c r="B461" t="s">
-        <v>1569</v>
+        <v>1637</v>
       </c>
       <c r="C461" t="s">
-        <v>1565</v>
+        <v>1393</v>
       </c>
       <c r="D461" t="s">
-        <v>1566</v>
+        <v>215</v>
       </c>
       <c r="F461" t="s">
-        <v>1570</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" t="s">
-        <v>1106</v>
+        <v>1639</v>
       </c>
       <c r="B462" t="s">
-        <v>1107</v>
+        <v>1640</v>
       </c>
       <c r="C462" t="s">
-        <v>1571</v>
+        <v>1641</v>
       </c>
       <c r="D462" t="s">
-        <v>1572</v>
+        <v>1642</v>
       </c>
       <c r="F462" t="s">
-        <v>1573</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" t="s">
-        <v>1574</v>
+        <v>1644</v>
       </c>
       <c r="B463" t="s">
-        <v>1575</v>
+        <v>1645</v>
       </c>
       <c r="C463" t="s">
-        <v>1568</v>
+        <v>76</v>
       </c>
       <c r="D463" t="s">
-        <v>1569</v>
+        <v>77</v>
       </c>
       <c r="F463" t="s">
-        <v>1576</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" t="s">
-        <v>1571</v>
+        <v>1647</v>
       </c>
       <c r="B464" t="s">
-        <v>1572</v>
+        <v>1648</v>
       </c>
       <c r="C464" t="s">
-        <v>614</v>
+        <v>1644</v>
       </c>
       <c r="D464" t="s">
-        <v>615</v>
+        <v>1645</v>
       </c>
       <c r="F464" t="s">
-        <v>1577</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" t="s">
-        <v>1578</v>
+        <v>1650</v>
       </c>
       <c r="B465" t="s">
-        <v>1579</v>
+        <v>1651</v>
       </c>
       <c r="C465" t="s">
-        <v>753</v>
+        <v>1644</v>
       </c>
       <c r="D465" t="s">
-        <v>754</v>
+        <v>1645</v>
       </c>
       <c r="F465" t="s">
-        <v>1580</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" t="s">
-        <v>1581</v>
+        <v>1653</v>
       </c>
       <c r="B466" t="s">
-        <v>1582</v>
+        <v>1654</v>
       </c>
       <c r="C466" t="s">
-        <v>38</v>
+        <v>1644</v>
       </c>
       <c r="D466" t="s">
-        <v>39</v>
+        <v>1645</v>
       </c>
       <c r="F466" t="s">
-        <v>1583</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" t="s">
-        <v>216</v>
+        <v>1656</v>
       </c>
       <c r="B467" t="s">
-        <v>217</v>
+        <v>1657</v>
       </c>
       <c r="C467" t="s">
-        <v>1280</v>
+        <v>772</v>
       </c>
       <c r="D467" t="s">
-        <v>1281</v>
+        <v>773</v>
       </c>
       <c r="F467" t="s">
-        <v>1584</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" t="s">
-        <v>1585</v>
+        <v>1338</v>
       </c>
       <c r="B468" t="s">
-        <v>1586</v>
+        <v>1339</v>
       </c>
       <c r="C468" t="s">
-        <v>432</v>
+        <v>198</v>
       </c>
       <c r="D468" t="s">
-        <v>433</v>
+        <v>199</v>
       </c>
       <c r="F468" t="s">
-        <v>1587</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" t="s">
-        <v>1588</v>
+        <v>1660</v>
       </c>
       <c r="B469" t="s">
-        <v>1589</v>
+        <v>1661</v>
       </c>
       <c r="C469" t="s">
-        <v>432</v>
+        <v>1338</v>
       </c>
       <c r="D469" t="s">
-        <v>433</v>
+        <v>1339</v>
       </c>
       <c r="F469" t="s">
-        <v>1590</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" t="s">
-        <v>1591</v>
+        <v>1663</v>
       </c>
       <c r="B470" t="s">
-        <v>1592</v>
+        <v>1664</v>
       </c>
       <c r="C470" t="s">
-        <v>432</v>
+        <v>924</v>
       </c>
       <c r="D470" t="s">
-        <v>433</v>
+        <v>925</v>
       </c>
       <c r="F470" t="s">
-        <v>1593</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" t="s">
-        <v>1594</v>
+        <v>1666</v>
       </c>
       <c r="B471" t="s">
-        <v>1595</v>
+        <v>1667</v>
       </c>
       <c r="C471" t="s">
-        <v>398</v>
+        <v>1668</v>
       </c>
       <c r="D471" t="s">
-        <v>399</v>
+        <v>1669</v>
       </c>
       <c r="F471" t="s">
-        <v>1596</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" t="s">
-        <v>1597</v>
+        <v>315</v>
       </c>
       <c r="B472" t="s">
-        <v>1598</v>
+        <v>316</v>
       </c>
       <c r="C472" t="s">
-        <v>1599</v>
+        <v>568</v>
       </c>
       <c r="D472" t="s">
-        <v>1600</v>
+        <v>569</v>
       </c>
       <c r="F472" t="s">
-        <v>1601</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" t="s">
-        <v>1602</v>
+        <v>1672</v>
       </c>
       <c r="B473" t="s">
-        <v>1603</v>
+        <v>1673</v>
       </c>
       <c r="C473" t="s">
-        <v>432</v>
+        <v>678</v>
       </c>
       <c r="D473" t="s">
-        <v>433</v>
+        <v>679</v>
       </c>
       <c r="F473" t="s">
-        <v>1604</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" t="s">
-        <v>1605</v>
+        <v>868</v>
       </c>
       <c r="B474" t="s">
-        <v>1606</v>
+        <v>869</v>
       </c>
       <c r="C474" t="s">
-        <v>464</v>
+        <v>889</v>
       </c>
       <c r="D474" t="s">
-        <v>465</v>
+        <v>890</v>
       </c>
       <c r="F474" t="s">
-        <v>1607</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" t="s">
-        <v>1608</v>
+        <v>1676</v>
       </c>
       <c r="B475" t="s">
-        <v>1609</v>
+        <v>1677</v>
       </c>
       <c r="C475" t="s">
-        <v>1610</v>
+        <v>279</v>
       </c>
       <c r="D475" t="s">
-        <v>1611</v>
+        <v>280</v>
       </c>
       <c r="F475" t="s">
-        <v>1612</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" t="s">
-        <v>1613</v>
+        <v>785</v>
       </c>
       <c r="B476" t="s">
-        <v>1614</v>
+        <v>786</v>
       </c>
       <c r="C476" t="s">
-        <v>1615</v>
+        <v>76</v>
       </c>
       <c r="D476" t="s">
-        <v>1616</v>
+        <v>77</v>
       </c>
       <c r="F476" t="s">
-        <v>1617</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" t="s">
-        <v>1618</v>
+        <v>1680</v>
       </c>
       <c r="B477" t="s">
-        <v>1619</v>
+        <v>1681</v>
       </c>
       <c r="C477" t="s">
-        <v>432</v>
+        <v>702</v>
       </c>
       <c r="D477" t="s">
-        <v>433</v>
+        <v>703</v>
       </c>
       <c r="F477" t="s">
-        <v>1620</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" t="s">
-        <v>1621</v>
+        <v>38</v>
       </c>
       <c r="B478" t="s">
-        <v>1622</v>
+        <v>39</v>
       </c>
       <c r="C478" t="s">
-        <v>1486</v>
+        <v>1680</v>
       </c>
       <c r="D478" t="s">
-        <v>1487</v>
+        <v>1681</v>
       </c>
       <c r="F478" t="s">
-        <v>1623</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" t="s">
-        <v>1624</v>
+        <v>1684</v>
       </c>
       <c r="B479" t="s">
-        <v>1625</v>
+        <v>1685</v>
       </c>
       <c r="C479" t="s">
-        <v>464</v>
+        <v>702</v>
       </c>
       <c r="D479" t="s">
-        <v>465</v>
+        <v>703</v>
       </c>
       <c r="F479" t="s">
-        <v>1626</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" t="s">
-        <v>1627</v>
+        <v>1687</v>
       </c>
       <c r="B480" t="s">
-        <v>1628</v>
+        <v>1688</v>
       </c>
       <c r="C480" t="s">
-        <v>26</v>
+        <v>1684</v>
       </c>
       <c r="D480" t="s">
-        <v>27</v>
+        <v>1685</v>
       </c>
       <c r="F480" t="s">
-        <v>1629</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" t="s">
-        <v>1630</v>
+        <v>1690</v>
       </c>
       <c r="B481" t="s">
-        <v>1631</v>
+        <v>1691</v>
       </c>
       <c r="C481" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D481" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="F481" t="s">
-        <v>1632</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" t="s">
-        <v>1633</v>
+        <v>780</v>
       </c>
       <c r="B482" t="s">
-        <v>1634</v>
+        <v>781</v>
       </c>
       <c r="C482" t="s">
-        <v>1475</v>
+        <v>702</v>
       </c>
       <c r="D482" t="s">
-        <v>1476</v>
+        <v>703</v>
       </c>
       <c r="F482" t="s">
-        <v>1635</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" t="s">
-        <v>1486</v>
+        <v>1694</v>
       </c>
       <c r="B483" t="s">
-        <v>1487</v>
+        <v>1695</v>
       </c>
       <c r="C483" t="s">
-        <v>398</v>
+        <v>32</v>
       </c>
       <c r="D483" t="s">
-        <v>399</v>
+        <v>33</v>
       </c>
       <c r="F483" t="s">
-        <v>1636</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" t="s">
-        <v>1637</v>
+        <v>1697</v>
       </c>
       <c r="B484" t="s">
-        <v>1638</v>
+        <v>1698</v>
       </c>
       <c r="C484" t="s">
-        <v>26</v>
+        <v>780</v>
       </c>
       <c r="D484" t="s">
-        <v>27</v>
+        <v>781</v>
       </c>
       <c r="F484" t="s">
-        <v>1639</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" t="s">
-        <v>1640</v>
+        <v>1700</v>
       </c>
       <c r="B485" t="s">
-        <v>1641</v>
+        <v>1701</v>
       </c>
       <c r="C485" t="s">
-        <v>216</v>
+        <v>78</v>
       </c>
       <c r="D485" t="s">
-        <v>217</v>
+        <v>79</v>
       </c>
       <c r="F485" t="s">
-        <v>1642</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" t="s">
-        <v>1643</v>
+        <v>246</v>
       </c>
       <c r="B486" t="s">
-        <v>1644</v>
+        <v>247</v>
       </c>
       <c r="C486" t="s">
-        <v>1645</v>
+        <v>568</v>
       </c>
       <c r="D486" t="s">
-        <v>1646</v>
+        <v>569</v>
       </c>
       <c r="F486" t="s">
-        <v>1647</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" t="s">
-        <v>1648</v>
+        <v>1704</v>
       </c>
       <c r="B487" t="s">
-        <v>1649</v>
+        <v>1705</v>
       </c>
       <c r="C487" t="s">
-        <v>1615</v>
+        <v>1706</v>
       </c>
       <c r="D487" t="s">
-        <v>1616</v>
+        <v>1707</v>
       </c>
       <c r="F487" t="s">
-        <v>1650</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" t="s">
-        <v>1651</v>
+        <v>1709</v>
       </c>
       <c r="B488" t="s">
-        <v>1652</v>
+        <v>1710</v>
       </c>
       <c r="C488" t="s">
-        <v>398</v>
+        <v>78</v>
       </c>
       <c r="D488" t="s">
-        <v>399</v>
+        <v>79</v>
       </c>
       <c r="F488" t="s">
-        <v>1653</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" t="s">
-        <v>1654</v>
+        <v>1712</v>
       </c>
       <c r="B489" t="s">
-        <v>1655</v>
+        <v>1713</v>
       </c>
       <c r="C489" t="s">
-        <v>422</v>
+        <v>78</v>
       </c>
       <c r="D489" t="s">
-        <v>423</v>
+        <v>79</v>
       </c>
       <c r="F489" t="s">
-        <v>1656</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" t="s">
-        <v>442</v>
+        <v>1715</v>
       </c>
       <c r="B490" t="s">
-        <v>443</v>
+        <v>1716</v>
       </c>
       <c r="C490" t="s">
-        <v>1166</v>
+        <v>1706</v>
       </c>
       <c r="D490" t="s">
-        <v>1167</v>
+        <v>1707</v>
       </c>
       <c r="F490" t="s">
-        <v>1657</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" t="s">
-        <v>1658</v>
+        <v>1718</v>
       </c>
       <c r="B491" t="s">
-        <v>1659</v>
+        <v>1719</v>
       </c>
       <c r="C491" t="s">
-        <v>442</v>
+        <v>78</v>
       </c>
       <c r="D491" t="s">
-        <v>443</v>
+        <v>79</v>
       </c>
       <c r="F491" t="s">
-        <v>1660</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" t="s">
-        <v>1661</v>
+        <v>1721</v>
       </c>
       <c r="B492" t="s">
-        <v>1662</v>
+        <v>1722</v>
       </c>
       <c r="C492" t="s">
-        <v>1637</v>
+        <v>702</v>
       </c>
       <c r="D492" t="s">
-        <v>1638</v>
+        <v>703</v>
       </c>
       <c r="F492" t="s">
-        <v>1663</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" t="s">
-        <v>1664</v>
+        <v>749</v>
       </c>
       <c r="B493" t="s">
-        <v>1665</v>
+        <v>750</v>
       </c>
       <c r="C493" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D493" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="F493" t="s">
-        <v>1666</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" t="s">
-        <v>1667</v>
+        <v>20</v>
       </c>
       <c r="B494" t="s">
-        <v>1668</v>
+        <v>21</v>
       </c>
       <c r="C494" t="s">
-        <v>1166</v>
+        <v>702</v>
       </c>
       <c r="D494" t="s">
-        <v>1167</v>
+        <v>703</v>
       </c>
       <c r="F494" t="s">
-        <v>1669</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" t="s">
-        <v>1670</v>
+        <v>1726</v>
       </c>
       <c r="B495" t="s">
-        <v>1671</v>
+        <v>1727</v>
       </c>
       <c r="C495" t="s">
-        <v>1597</v>
+        <v>1721</v>
       </c>
       <c r="D495" t="s">
-        <v>1598</v>
+        <v>1722</v>
       </c>
       <c r="F495" t="s">
-        <v>1672</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" t="s">
-        <v>1673</v>
+        <v>1729</v>
       </c>
       <c r="B496" t="s">
-        <v>1674</v>
+        <v>1730</v>
       </c>
       <c r="C496" t="s">
-        <v>1597</v>
+        <v>192</v>
       </c>
       <c r="D496" t="s">
-        <v>1598</v>
+        <v>193</v>
       </c>
       <c r="F496" t="s">
-        <v>1675</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" t="s">
-        <v>1676</v>
+        <v>658</v>
       </c>
       <c r="B497" t="s">
-        <v>1677</v>
+        <v>659</v>
       </c>
       <c r="C497" t="s">
-        <v>464</v>
+        <v>78</v>
       </c>
       <c r="D497" t="s">
-        <v>465</v>
+        <v>79</v>
       </c>
       <c r="F497" t="s">
-        <v>1678</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" t="s">
-        <v>1679</v>
+        <v>1733</v>
       </c>
       <c r="B498" t="s">
-        <v>1680</v>
+        <v>1734</v>
       </c>
       <c r="C498" t="s">
-        <v>26</v>
+        <v>114</v>
       </c>
       <c r="D498" t="s">
-        <v>27</v>
+        <v>115</v>
       </c>
       <c r="F498" t="s">
-        <v>1681</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" t="s">
-        <v>1682</v>
+        <v>1736</v>
       </c>
       <c r="B499" t="s">
-        <v>1683</v>
+        <v>1737</v>
       </c>
       <c r="C499" t="s">
-        <v>196</v>
+        <v>78</v>
       </c>
       <c r="D499" t="s">
-        <v>197</v>
+        <v>79</v>
       </c>
       <c r="F499" t="s">
-        <v>1684</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" t="s">
-        <v>1685</v>
+        <v>1739</v>
       </c>
       <c r="B500" t="s">
-        <v>1686</v>
+        <v>1740</v>
       </c>
       <c r="C500" t="s">
-        <v>432</v>
+        <v>1736</v>
       </c>
       <c r="D500" t="s">
-        <v>433</v>
+        <v>1737</v>
       </c>
       <c r="F500" t="s">
-        <v>1687</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" t="s">
-        <v>1688</v>
+        <v>1742</v>
       </c>
       <c r="B501" t="s">
-        <v>1689</v>
+        <v>1743</v>
       </c>
       <c r="C501" t="s">
-        <v>432</v>
+        <v>1736</v>
       </c>
       <c r="D501" t="s">
-        <v>433</v>
+        <v>1737</v>
       </c>
       <c r="F501" t="s">
-        <v>1690</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" t="s">
-        <v>1691</v>
+        <v>1745</v>
       </c>
       <c r="B502" t="s">
-        <v>1692</v>
+        <v>1746</v>
       </c>
       <c r="C502" t="s">
-        <v>1602</v>
+        <v>1742</v>
       </c>
       <c r="D502" t="s">
-        <v>1603</v>
+        <v>1743</v>
       </c>
       <c r="F502" t="s">
-        <v>1693</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" t="s">
-        <v>490</v>
+        <v>1748</v>
       </c>
       <c r="B503" t="s">
-        <v>491</v>
+        <v>1749</v>
       </c>
       <c r="C503" t="s">
-        <v>464</v>
+        <v>1742</v>
       </c>
       <c r="D503" t="s">
-        <v>465</v>
+        <v>1743</v>
       </c>
       <c r="F503" t="s">
-        <v>1694</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" t="s">
-        <v>1695</v>
+        <v>1751</v>
       </c>
       <c r="B504" t="s">
-        <v>1696</v>
+        <v>1752</v>
       </c>
       <c r="C504" t="s">
-        <v>30</v>
+        <v>1742</v>
       </c>
       <c r="D504" t="s">
-        <v>31</v>
+        <v>1743</v>
       </c>
       <c r="F504" t="s">
-        <v>1697</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" t="s">
-        <v>1698</v>
+        <v>1754</v>
       </c>
       <c r="B505" t="s">
-        <v>1699</v>
+        <v>1755</v>
       </c>
       <c r="C505" t="s">
-        <v>26</v>
+        <v>1736</v>
       </c>
       <c r="D505" t="s">
-        <v>27</v>
+        <v>1737</v>
       </c>
       <c r="F505" t="s">
-        <v>1700</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" t="s">
-        <v>1701</v>
+        <v>1757</v>
       </c>
       <c r="B506" t="s">
-        <v>1702</v>
+        <v>1758</v>
       </c>
       <c r="C506" t="s">
-        <v>398</v>
+        <v>1736</v>
       </c>
       <c r="D506" t="s">
-        <v>399</v>
+        <v>1737</v>
       </c>
       <c r="F506" t="s">
-        <v>1703</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" t="s">
-        <v>1704</v>
+        <v>355</v>
       </c>
       <c r="B507" t="s">
-        <v>1705</v>
+        <v>356</v>
       </c>
       <c r="C507" t="s">
-        <v>464</v>
+        <v>70</v>
       </c>
       <c r="D507" t="s">
-        <v>465</v>
+        <v>71</v>
       </c>
       <c r="F507" t="s">
-        <v>1706</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" t="s">
-        <v>1707</v>
+        <v>345</v>
       </c>
       <c r="B508" t="s">
-        <v>1708</v>
+        <v>346</v>
       </c>
       <c r="C508" t="s">
-        <v>1089</v>
+        <v>600</v>
       </c>
       <c r="D508" t="s">
-        <v>1090</v>
+        <v>601</v>
       </c>
       <c r="F508" t="s">
-        <v>1709</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" t="s">
-        <v>1710</v>
+        <v>1762</v>
       </c>
       <c r="B509" t="s">
-        <v>1711</v>
+        <v>1763</v>
       </c>
       <c r="C509" t="s">
-        <v>192</v>
+        <v>339</v>
       </c>
       <c r="D509" t="s">
-        <v>193</v>
+        <v>340</v>
       </c>
       <c r="F509" t="s">
-        <v>1712</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" t="s">
-        <v>1713</v>
+        <v>1765</v>
       </c>
       <c r="B510" t="s">
-        <v>1714</v>
+        <v>1766</v>
       </c>
       <c r="C510" t="s">
-        <v>432</v>
+        <v>355</v>
       </c>
       <c r="D510" t="s">
-        <v>433</v>
+        <v>356</v>
       </c>
       <c r="F510" t="s">
-        <v>1715</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" t="s">
-        <v>1716</v>
+        <v>1768</v>
       </c>
       <c r="B511" t="s">
-        <v>1717</v>
+        <v>1769</v>
       </c>
       <c r="C511" t="s">
-        <v>432</v>
+        <v>355</v>
       </c>
       <c r="D511" t="s">
-        <v>433</v>
+        <v>356</v>
       </c>
       <c r="F511" t="s">
-        <v>1718</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" t="s">
-        <v>1719</v>
+        <v>1771</v>
       </c>
       <c r="B512" t="s">
-        <v>1720</v>
+        <v>1772</v>
       </c>
       <c r="C512" t="s">
-        <v>1602</v>
+        <v>285</v>
       </c>
       <c r="D512" t="s">
-        <v>1603</v>
+        <v>286</v>
       </c>
       <c r="F512" t="s">
-        <v>1721</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" t="s">
-        <v>1722</v>
+        <v>1774</v>
       </c>
       <c r="B513" t="s">
-        <v>1723</v>
+        <v>1775</v>
       </c>
       <c r="C513" t="s">
-        <v>1602</v>
+        <v>345</v>
       </c>
       <c r="D513" t="s">
-        <v>1603</v>
+        <v>346</v>
       </c>
       <c r="F513" t="s">
-        <v>1724</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" t="s">
-        <v>1725</v>
+        <v>1777</v>
       </c>
       <c r="B514" t="s">
-        <v>1726</v>
+        <v>1778</v>
       </c>
       <c r="C514" t="s">
-        <v>1602</v>
+        <v>345</v>
       </c>
       <c r="D514" t="s">
-        <v>1603</v>
+        <v>346</v>
       </c>
       <c r="F514" t="s">
-        <v>1727</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" t="s">
-        <v>1728</v>
+        <v>1780</v>
       </c>
       <c r="B515" t="s">
-        <v>1729</v>
+        <v>1781</v>
       </c>
       <c r="C515" t="s">
-        <v>1602</v>
+        <v>355</v>
       </c>
       <c r="D515" t="s">
-        <v>1603</v>
+        <v>356</v>
       </c>
       <c r="F515" t="s">
-        <v>1730</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" t="s">
-        <v>1731</v>
+        <v>1783</v>
       </c>
       <c r="B516" t="s">
-        <v>1732</v>
+        <v>1784</v>
       </c>
       <c r="C516" t="s">
-        <v>1602</v>
+        <v>345</v>
       </c>
       <c r="D516" t="s">
-        <v>1603</v>
+        <v>346</v>
       </c>
       <c r="F516" t="s">
-        <v>1733</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" t="s">
-        <v>1734</v>
+        <v>1786</v>
       </c>
       <c r="B517" t="s">
-        <v>1735</v>
+        <v>1787</v>
       </c>
       <c r="C517" t="s">
-        <v>1036</v>
+        <v>355</v>
       </c>
       <c r="D517" t="s">
-        <v>1037</v>
+        <v>356</v>
       </c>
       <c r="F517" t="s">
-        <v>1736</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" t="s">
-        <v>1737</v>
+        <v>992</v>
       </c>
       <c r="B518" t="s">
-        <v>1738</v>
+        <v>993</v>
       </c>
       <c r="C518" t="s">
-        <v>38</v>
+        <v>796</v>
       </c>
       <c r="D518" t="s">
-        <v>39</v>
+        <v>797</v>
       </c>
       <c r="F518" t="s">
-        <v>1739</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" t="s">
-        <v>1740</v>
+        <v>1790</v>
       </c>
       <c r="B519" t="s">
-        <v>1741</v>
+        <v>1791</v>
       </c>
       <c r="C519" t="s">
-        <v>176</v>
+        <v>345</v>
       </c>
       <c r="D519" t="s">
-        <v>177</v>
+        <v>346</v>
       </c>
       <c r="F519" t="s">
-        <v>1742</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" t="s">
-        <v>1743</v>
+        <v>198</v>
       </c>
       <c r="B520" t="s">
-        <v>1744</v>
+        <v>199</v>
       </c>
       <c r="C520" t="s">
-        <v>176</v>
+        <v>702</v>
       </c>
       <c r="D520" t="s">
-        <v>177</v>
+        <v>703</v>
       </c>
       <c r="F520" t="s">
-        <v>1745</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" t="s">
-        <v>1746</v>
+        <v>1794</v>
       </c>
       <c r="B521" t="s">
-        <v>1747</v>
+        <v>1795</v>
       </c>
       <c r="C521" t="s">
-        <v>176</v>
+        <v>1075</v>
       </c>
       <c r="D521" t="s">
-        <v>177</v>
+        <v>1076</v>
       </c>
       <c r="F521" t="s">
-        <v>1748</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" t="s">
-        <v>1749</v>
+        <v>1797</v>
       </c>
       <c r="B522" t="s">
-        <v>1750</v>
+        <v>1798</v>
       </c>
       <c r="C522" t="s">
-        <v>398</v>
+        <v>1075</v>
       </c>
       <c r="D522" t="s">
-        <v>399</v>
+        <v>1076</v>
       </c>
       <c r="F522" t="s">
-        <v>1751</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" t="s">
-        <v>1752</v>
+        <v>1800</v>
       </c>
       <c r="B523" t="s">
-        <v>1753</v>
+        <v>1801</v>
       </c>
       <c r="C523" t="s">
-        <v>26</v>
+        <v>749</v>
       </c>
       <c r="D523" t="s">
-        <v>27</v>
+        <v>750</v>
       </c>
       <c r="F523" t="s">
-        <v>1754</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" t="s">
-        <v>1755</v>
+        <v>1803</v>
       </c>
       <c r="B524" t="s">
-        <v>1756</v>
+        <v>1804</v>
       </c>
       <c r="C524" t="s">
-        <v>1737</v>
+        <v>1800</v>
       </c>
       <c r="D524" t="s">
-        <v>1738</v>
+        <v>1801</v>
       </c>
       <c r="F524" t="s">
-        <v>1757</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" t="s">
-        <v>1758</v>
+        <v>1806</v>
       </c>
       <c r="B525" t="s">
-        <v>1759</v>
+        <v>1807</v>
       </c>
       <c r="C525" t="s">
-        <v>1737</v>
+        <v>1800</v>
       </c>
       <c r="D525" t="s">
-        <v>1738</v>
+        <v>1801</v>
       </c>
       <c r="F525" t="s">
-        <v>1760</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" t="s">
-        <v>1761</v>
+        <v>1809</v>
       </c>
       <c r="B526" t="s">
-        <v>1762</v>
+        <v>1810</v>
       </c>
       <c r="C526" t="s">
-        <v>1737</v>
+        <v>1800</v>
       </c>
       <c r="D526" t="s">
-        <v>1738</v>
+        <v>1801</v>
       </c>
       <c r="F526" t="s">
-        <v>1763</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" t="s">
-        <v>1764</v>
+        <v>1812</v>
       </c>
       <c r="B527" t="s">
-        <v>1765</v>
+        <v>1813</v>
       </c>
       <c r="C527" t="s">
-        <v>1761</v>
+        <v>78</v>
       </c>
       <c r="D527" t="s">
-        <v>1762</v>
+        <v>79</v>
       </c>
       <c r="F527" t="s">
-        <v>1766</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" t="s">
-        <v>1767</v>
+        <v>1815</v>
       </c>
       <c r="B528" t="s">
-        <v>1768</v>
+        <v>1816</v>
       </c>
       <c r="C528" t="s">
-        <v>1755</v>
+        <v>1812</v>
       </c>
       <c r="D528" t="s">
-        <v>1756</v>
+        <v>1813</v>
       </c>
       <c r="F528" t="s">
-        <v>1769</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" t="s">
-        <v>1770</v>
+        <v>1818</v>
       </c>
       <c r="B529" t="s">
-        <v>1771</v>
+        <v>1819</v>
       </c>
       <c r="C529" t="s">
-        <v>1758</v>
+        <v>1812</v>
       </c>
       <c r="D529" t="s">
-        <v>1759</v>
+        <v>1813</v>
       </c>
       <c r="F529" t="s">
-        <v>1772</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" t="s">
-        <v>1773</v>
+        <v>1821</v>
       </c>
       <c r="B530" t="s">
-        <v>1774</v>
+        <v>1822</v>
       </c>
       <c r="C530" t="s">
-        <v>1695</v>
+        <v>568</v>
       </c>
       <c r="D530" t="s">
-        <v>1696</v>
+        <v>569</v>
       </c>
       <c r="F530" t="s">
-        <v>1775</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" t="s">
-        <v>550</v>
+        <v>1824</v>
       </c>
       <c r="B531" t="s">
-        <v>551</v>
+        <v>1825</v>
       </c>
       <c r="C531" t="s">
-        <v>174</v>
+        <v>1826</v>
       </c>
       <c r="D531" t="s">
-        <v>175</v>
+        <v>1827</v>
       </c>
       <c r="F531" t="s">
-        <v>1776</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" t="s">
-        <v>1777</v>
+        <v>1829</v>
       </c>
       <c r="B532" t="s">
-        <v>1778</v>
+        <v>1830</v>
       </c>
       <c r="C532" t="s">
-        <v>550</v>
+        <v>1831</v>
       </c>
       <c r="D532" t="s">
-        <v>551</v>
+        <v>1832</v>
       </c>
       <c r="F532" t="s">
-        <v>1779</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" t="s">
-        <v>1780</v>
+        <v>1834</v>
       </c>
       <c r="B533" t="s">
-        <v>1781</v>
+        <v>1835</v>
       </c>
       <c r="C533" t="s">
-        <v>550</v>
+        <v>1831</v>
       </c>
       <c r="D533" t="s">
-        <v>551</v>
+        <v>1832</v>
       </c>
       <c r="F533" t="s">
-        <v>1782</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" t="s">
-        <v>1783</v>
+        <v>1837</v>
       </c>
       <c r="B534" t="s">
-        <v>1784</v>
+        <v>1838</v>
       </c>
       <c r="C534" t="s">
-        <v>26</v>
+        <v>1839</v>
       </c>
       <c r="D534" t="s">
-        <v>27</v>
+        <v>1840</v>
       </c>
       <c r="F534" t="s">
-        <v>1785</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" t="s">
-        <v>1786</v>
+        <v>1842</v>
       </c>
       <c r="B535" t="s">
-        <v>1787</v>
+        <v>1843</v>
       </c>
       <c r="C535" t="s">
-        <v>176</v>
+        <v>1839</v>
       </c>
       <c r="D535" t="s">
-        <v>177</v>
+        <v>1840</v>
       </c>
       <c r="F535" t="s">
-        <v>1788</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" t="s">
-        <v>1789</v>
+        <v>1845</v>
       </c>
       <c r="B536" t="s">
-        <v>1790</v>
+        <v>1846</v>
       </c>
       <c r="C536" t="s">
-        <v>550</v>
+        <v>1847</v>
       </c>
       <c r="D536" t="s">
-        <v>551</v>
+        <v>1848</v>
       </c>
       <c r="F536" t="s">
-        <v>1791</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" t="s">
-        <v>1792</v>
+        <v>1850</v>
       </c>
       <c r="B537" t="s">
-        <v>1793</v>
+        <v>1851</v>
       </c>
       <c r="C537" t="s">
-        <v>432</v>
+        <v>78</v>
       </c>
       <c r="D537" t="s">
-        <v>433</v>
+        <v>79</v>
       </c>
       <c r="F537" t="s">
-        <v>1794</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" t="s">
-        <v>1795</v>
+        <v>1853</v>
       </c>
       <c r="B538" t="s">
-        <v>1796</v>
+        <v>1854</v>
       </c>
       <c r="C538" t="s">
-        <v>432</v>
+        <v>702</v>
       </c>
       <c r="D538" t="s">
-        <v>433</v>
+        <v>703</v>
       </c>
       <c r="F538" t="s">
-        <v>1797</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" t="s">
-        <v>1798</v>
+        <v>1856</v>
       </c>
       <c r="B539" t="s">
-        <v>1799</v>
+        <v>1857</v>
       </c>
       <c r="C539" t="s">
-        <v>192</v>
+        <v>1853</v>
       </c>
       <c r="D539" t="s">
-        <v>193</v>
+        <v>1854</v>
       </c>
       <c r="F539" t="s">
-        <v>1800</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" t="s">
-        <v>1801</v>
+        <v>1668</v>
       </c>
       <c r="B540" t="s">
-        <v>1802</v>
+        <v>1669</v>
       </c>
       <c r="C540" t="s">
         <v>192</v>
       </c>
       <c r="D540" t="s">
         <v>193</v>
       </c>
       <c r="F540" t="s">
-        <v>1803</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" t="s">
-        <v>1804</v>
+        <v>1860</v>
       </c>
       <c r="B541" t="s">
-        <v>1805</v>
+        <v>1861</v>
       </c>
       <c r="C541" t="s">
-        <v>1161</v>
+        <v>810</v>
       </c>
       <c r="D541" t="s">
-        <v>1162</v>
+        <v>811</v>
       </c>
       <c r="F541" t="s">
-        <v>1806</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" t="s">
-        <v>1807</v>
+        <v>1863</v>
       </c>
       <c r="B542" t="s">
-        <v>1808</v>
+        <v>1864</v>
       </c>
       <c r="C542" t="s">
-        <v>60</v>
+        <v>1860</v>
       </c>
       <c r="D542" t="s">
-        <v>61</v>
+        <v>1861</v>
       </c>
       <c r="F542" t="s">
-        <v>1809</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" t="s">
-        <v>1810</v>
+        <v>1866</v>
       </c>
       <c r="B543" t="s">
-        <v>1811</v>
+        <v>1867</v>
       </c>
       <c r="C543" t="s">
-        <v>192</v>
+        <v>78</v>
       </c>
       <c r="D543" t="s">
-        <v>193</v>
+        <v>79</v>
       </c>
       <c r="F543" t="s">
-        <v>1812</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" t="s">
-        <v>1813</v>
+        <v>1869</v>
       </c>
       <c r="B544" t="s">
-        <v>1814</v>
+        <v>1870</v>
       </c>
       <c r="C544" t="s">
-        <v>26</v>
+        <v>1871</v>
       </c>
       <c r="D544" t="s">
-        <v>27</v>
+        <v>1872</v>
       </c>
       <c r="F544" t="s">
-        <v>1815</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" t="s">
-        <v>1816</v>
+        <v>904</v>
       </c>
       <c r="B545" t="s">
-        <v>1817</v>
+        <v>905</v>
       </c>
       <c r="C545" t="s">
-        <v>432</v>
+        <v>833</v>
       </c>
       <c r="D545" t="s">
-        <v>433</v>
+        <v>834</v>
       </c>
       <c r="F545" t="s">
-        <v>1818</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" t="s">
-        <v>1819</v>
+        <v>1875</v>
       </c>
       <c r="B546" t="s">
-        <v>1820</v>
+        <v>1876</v>
       </c>
       <c r="C546" t="s">
-        <v>464</v>
+        <v>854</v>
       </c>
       <c r="D546" t="s">
-        <v>465</v>
+        <v>855</v>
       </c>
       <c r="F546" t="s">
-        <v>1821</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" t="s">
-        <v>1822</v>
+        <v>886</v>
       </c>
       <c r="B547" t="s">
-        <v>1823</v>
+        <v>887</v>
       </c>
       <c r="C547" t="s">
-        <v>170</v>
+        <v>724</v>
       </c>
       <c r="D547" t="s">
-        <v>171</v>
+        <v>725</v>
       </c>
       <c r="F547" t="s">
-        <v>1824</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" t="s">
-        <v>1610</v>
+        <v>1606</v>
       </c>
       <c r="B548" t="s">
-        <v>1611</v>
+        <v>1607</v>
       </c>
       <c r="C548" t="s">
-        <v>398</v>
+        <v>568</v>
       </c>
       <c r="D548" t="s">
-        <v>399</v>
+        <v>569</v>
       </c>
       <c r="F548" t="s">
-        <v>1825</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" t="s">
-        <v>1615</v>
+        <v>1880</v>
       </c>
       <c r="B549" t="s">
-        <v>1616</v>
+        <v>1881</v>
       </c>
       <c r="C549" t="s">
-        <v>1610</v>
+        <v>554</v>
       </c>
       <c r="D549" t="s">
-        <v>1611</v>
+        <v>555</v>
       </c>
       <c r="F549" t="s">
-        <v>1826</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" t="s">
-        <v>1645</v>
+        <v>1883</v>
       </c>
       <c r="B550" t="s">
-        <v>1646</v>
+        <v>1884</v>
       </c>
       <c r="C550" t="s">
-        <v>432</v>
+        <v>66</v>
       </c>
       <c r="D550" t="s">
-        <v>433</v>
+        <v>67</v>
       </c>
       <c r="F550" t="s">
-        <v>1827</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" t="s">
-        <v>1828</v>
+        <v>1886</v>
       </c>
       <c r="B551" t="s">
-        <v>1829</v>
+        <v>1887</v>
       </c>
       <c r="C551" t="s">
-        <v>432</v>
+        <v>104</v>
       </c>
       <c r="D551" t="s">
-        <v>433</v>
+        <v>105</v>
       </c>
       <c r="F551" t="s">
-        <v>1830</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" t="s">
-        <v>1831</v>
+        <v>1889</v>
       </c>
       <c r="B552" t="s">
-        <v>1832</v>
+        <v>1890</v>
       </c>
       <c r="C552" t="s">
-        <v>633</v>
+        <v>114</v>
       </c>
       <c r="D552" t="s">
-        <v>634</v>
+        <v>115</v>
       </c>
       <c r="F552" t="s">
-        <v>1833</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" t="s">
-        <v>1599</v>
+        <v>1892</v>
       </c>
       <c r="B553" t="s">
-        <v>1600</v>
+        <v>1893</v>
       </c>
       <c r="C553" t="s">
-        <v>398</v>
+        <v>126</v>
       </c>
       <c r="D553" t="s">
-        <v>399</v>
+        <v>127</v>
       </c>
       <c r="F553" t="s">
-        <v>1834</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" t="s">
-        <v>1835</v>
+        <v>1895</v>
       </c>
       <c r="B554" t="s">
-        <v>1836</v>
+        <v>1896</v>
       </c>
       <c r="C554" t="s">
-        <v>1837</v>
+        <v>114</v>
       </c>
       <c r="D554" t="s">
-        <v>1838</v>
+        <v>115</v>
       </c>
       <c r="F554" t="s">
-        <v>1839</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" t="s">
-        <v>1840</v>
+        <v>1898</v>
       </c>
       <c r="B555" t="s">
-        <v>1841</v>
+        <v>1899</v>
       </c>
       <c r="C555" t="s">
-        <v>1837</v>
+        <v>122</v>
       </c>
       <c r="D555" t="s">
-        <v>1838</v>
+        <v>123</v>
       </c>
       <c r="F555" t="s">
-        <v>1842</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" t="s">
-        <v>1843</v>
+        <v>1901</v>
       </c>
       <c r="B556" t="s">
-        <v>1844</v>
+        <v>1902</v>
       </c>
       <c r="C556" t="s">
-        <v>1837</v>
+        <v>114</v>
       </c>
       <c r="D556" t="s">
-        <v>1838</v>
+        <v>115</v>
       </c>
       <c r="F556" t="s">
-        <v>1845</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" t="s">
-        <v>1846</v>
+        <v>1904</v>
       </c>
       <c r="B557" t="s">
-        <v>1847</v>
+        <v>1905</v>
       </c>
       <c r="C557" t="s">
-        <v>1443</v>
+        <v>435</v>
       </c>
       <c r="D557" t="s">
-        <v>1444</v>
+        <v>436</v>
       </c>
       <c r="F557" t="s">
-        <v>1848</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" t="s">
-        <v>1231</v>
+        <v>1907</v>
       </c>
       <c r="B558" t="s">
-        <v>1232</v>
+        <v>1908</v>
       </c>
       <c r="C558" t="s">
-        <v>464</v>
+        <v>98</v>
       </c>
       <c r="D558" t="s">
-        <v>465</v>
+        <v>99</v>
       </c>
       <c r="F558" t="s">
-        <v>1849</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" t="s">
-        <v>380</v>
+        <v>1910</v>
       </c>
       <c r="B559" t="s">
-        <v>381</v>
+        <v>1911</v>
       </c>
       <c r="C559" t="s">
-        <v>398</v>
+        <v>98</v>
       </c>
       <c r="D559" t="s">
-        <v>399</v>
+        <v>99</v>
       </c>
       <c r="F559" t="s">
-        <v>1850</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" t="s">
-        <v>1851</v>
+        <v>1913</v>
       </c>
       <c r="B560" t="s">
-        <v>1852</v>
+        <v>1914</v>
       </c>
       <c r="C560" t="s">
-        <v>380</v>
+        <v>98</v>
       </c>
       <c r="D560" t="s">
-        <v>381</v>
+        <v>99</v>
       </c>
       <c r="F560" t="s">
-        <v>1853</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" t="s">
-        <v>1854</v>
+        <v>1916</v>
       </c>
       <c r="B561" t="s">
-        <v>1855</v>
+        <v>1917</v>
       </c>
       <c r="C561" t="s">
-        <v>464</v>
+        <v>98</v>
       </c>
       <c r="D561" t="s">
-        <v>465</v>
+        <v>99</v>
       </c>
       <c r="F561" t="s">
-        <v>1856</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" t="s">
-        <v>1857</v>
+        <v>1919</v>
       </c>
       <c r="B562" t="s">
-        <v>1858</v>
+        <v>1920</v>
       </c>
       <c r="C562" t="s">
-        <v>1854</v>
+        <v>98</v>
       </c>
       <c r="D562" t="s">
-        <v>1855</v>
+        <v>99</v>
       </c>
       <c r="F562" t="s">
-        <v>1859</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" t="s">
-        <v>386</v>
+        <v>1922</v>
       </c>
       <c r="B563" t="s">
-        <v>387</v>
+        <v>1923</v>
       </c>
       <c r="C563" t="s">
-        <v>26</v>
+        <v>98</v>
       </c>
       <c r="D563" t="s">
-        <v>27</v>
+        <v>99</v>
       </c>
       <c r="F563" t="s">
-        <v>1860</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" t="s">
-        <v>1861</v>
+        <v>1925</v>
       </c>
       <c r="B564" t="s">
-        <v>1862</v>
+        <v>1926</v>
       </c>
       <c r="C564" t="s">
-        <v>1819</v>
+        <v>98</v>
       </c>
       <c r="D564" t="s">
-        <v>1820</v>
+        <v>99</v>
       </c>
       <c r="F564" t="s">
-        <v>1863</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" t="s">
-        <v>1864</v>
+        <v>1928</v>
       </c>
       <c r="B565" t="s">
-        <v>1865</v>
+        <v>1929</v>
       </c>
       <c r="C565" t="s">
-        <v>26</v>
+        <v>98</v>
       </c>
       <c r="D565" t="s">
-        <v>27</v>
+        <v>99</v>
       </c>
       <c r="F565" t="s">
-        <v>1866</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" t="s">
-        <v>1867</v>
+        <v>1931</v>
       </c>
       <c r="B566" t="s">
-        <v>1868</v>
+        <v>1932</v>
       </c>
       <c r="C566" t="s">
-        <v>1443</v>
+        <v>98</v>
       </c>
       <c r="D566" t="s">
-        <v>1444</v>
+        <v>99</v>
       </c>
       <c r="F566" t="s">
-        <v>1869</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" t="s">
-        <v>1870</v>
+        <v>1934</v>
       </c>
       <c r="B567" t="s">
-        <v>1871</v>
+        <v>1935</v>
       </c>
       <c r="C567" t="s">
-        <v>1443</v>
+        <v>98</v>
       </c>
       <c r="D567" t="s">
-        <v>1444</v>
+        <v>99</v>
       </c>
       <c r="F567" t="s">
-        <v>1872</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" t="s">
-        <v>1873</v>
+        <v>1937</v>
       </c>
       <c r="B568" t="s">
-        <v>1874</v>
+        <v>1938</v>
       </c>
       <c r="C568" t="s">
-        <v>1036</v>
+        <v>98</v>
       </c>
       <c r="D568" t="s">
-        <v>1037</v>
+        <v>99</v>
       </c>
       <c r="F568" t="s">
-        <v>1875</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" t="s">
-        <v>1876</v>
+        <v>1940</v>
       </c>
       <c r="B569" t="s">
-        <v>1877</v>
+        <v>1941</v>
       </c>
       <c r="C569" t="s">
-        <v>1443</v>
+        <v>98</v>
       </c>
       <c r="D569" t="s">
-        <v>1444</v>
+        <v>99</v>
       </c>
       <c r="F569" t="s">
-        <v>1878</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" t="s">
-        <v>1879</v>
+        <v>1943</v>
       </c>
       <c r="B570" t="s">
-        <v>1880</v>
+        <v>1944</v>
       </c>
       <c r="C570" t="s">
-        <v>1881</v>
+        <v>98</v>
       </c>
       <c r="D570" t="s">
-        <v>1882</v>
+        <v>99</v>
       </c>
       <c r="F570" t="s">
-        <v>1883</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" t="s">
-        <v>1881</v>
+        <v>1946</v>
       </c>
       <c r="B571" t="s">
-        <v>1882</v>
+        <v>1947</v>
       </c>
       <c r="C571" t="s">
-        <v>26</v>
+        <v>114</v>
       </c>
       <c r="D571" t="s">
-        <v>27</v>
+        <v>115</v>
       </c>
       <c r="F571" t="s">
-        <v>1884</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" t="s">
-        <v>1885</v>
+        <v>1949</v>
       </c>
       <c r="B572" t="s">
-        <v>1886</v>
+        <v>1950</v>
       </c>
       <c r="C572" t="s">
-        <v>1166</v>
+        <v>98</v>
       </c>
       <c r="D572" t="s">
-        <v>1167</v>
+        <v>99</v>
       </c>
       <c r="F572" t="s">
-        <v>1887</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" t="s">
-        <v>1888</v>
+        <v>1952</v>
       </c>
       <c r="B573" t="s">
-        <v>1889</v>
+        <v>1953</v>
       </c>
       <c r="C573" t="s">
-        <v>1166</v>
+        <v>98</v>
       </c>
       <c r="D573" t="s">
-        <v>1167</v>
+        <v>99</v>
       </c>
       <c r="F573" t="s">
-        <v>1890</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" t="s">
-        <v>1891</v>
+        <v>1955</v>
       </c>
       <c r="B574" t="s">
-        <v>1892</v>
+        <v>1956</v>
       </c>
       <c r="C574" t="s">
-        <v>1166</v>
+        <v>98</v>
       </c>
       <c r="D574" t="s">
-        <v>1167</v>
+        <v>99</v>
       </c>
       <c r="F574" t="s">
-        <v>1893</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" t="s">
-        <v>1894</v>
+        <v>1958</v>
       </c>
       <c r="B575" t="s">
-        <v>1895</v>
+        <v>1959</v>
       </c>
       <c r="C575" t="s">
-        <v>1166</v>
+        <v>98</v>
       </c>
       <c r="D575" t="s">
-        <v>1167</v>
+        <v>99</v>
       </c>
       <c r="F575" t="s">
-        <v>1896</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" t="s">
-        <v>1897</v>
+        <v>1961</v>
       </c>
       <c r="B576" t="s">
-        <v>1898</v>
+        <v>1962</v>
       </c>
       <c r="C576" t="s">
-        <v>1040</v>
+        <v>98</v>
       </c>
       <c r="D576" t="s">
-        <v>1041</v>
+        <v>99</v>
       </c>
       <c r="F576" t="s">
-        <v>1899</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" t="s">
-        <v>1900</v>
+        <v>1847</v>
       </c>
       <c r="B577" t="s">
-        <v>1901</v>
+        <v>1848</v>
       </c>
       <c r="C577" t="s">
-        <v>432</v>
+        <v>1051</v>
       </c>
       <c r="D577" t="s">
-        <v>433</v>
+        <v>1052</v>
       </c>
       <c r="F577" t="s">
-        <v>1902</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" t="s">
-        <v>1903</v>
+        <v>1965</v>
       </c>
       <c r="B578" t="s">
-        <v>1904</v>
+        <v>1966</v>
       </c>
       <c r="C578" t="s">
-        <v>176</v>
+        <v>1967</v>
       </c>
       <c r="D578" t="s">
-        <v>177</v>
+        <v>1968</v>
       </c>
       <c r="F578" t="s">
-        <v>1905</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" t="s">
-        <v>1906</v>
+        <v>1970</v>
       </c>
       <c r="B579" t="s">
-        <v>1907</v>
+        <v>1971</v>
       </c>
       <c r="C579" t="s">
-        <v>1443</v>
+        <v>1965</v>
       </c>
       <c r="D579" t="s">
-        <v>1444</v>
+        <v>1966</v>
       </c>
       <c r="F579" t="s">
-        <v>1908</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" t="s">
-        <v>1909</v>
+        <v>1973</v>
       </c>
       <c r="B580" t="s">
-        <v>1910</v>
+        <v>1974</v>
       </c>
       <c r="C580" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="D580" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="F580" t="s">
-        <v>1911</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" t="s">
-        <v>1912</v>
+        <v>1976</v>
       </c>
       <c r="B581" t="s">
-        <v>1913</v>
+        <v>1977</v>
       </c>
       <c r="C581" t="s">
-        <v>174</v>
+        <v>8</v>
       </c>
       <c r="D581" t="s">
-        <v>175</v>
+        <v>9</v>
       </c>
       <c r="F581" t="s">
-        <v>1914</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" t="s">
-        <v>1915</v>
+        <v>1979</v>
       </c>
       <c r="B582" t="s">
-        <v>1916</v>
+        <v>1980</v>
       </c>
       <c r="C582" t="s">
-        <v>1089</v>
+        <v>8</v>
       </c>
       <c r="D582" t="s">
-        <v>1090</v>
+        <v>9</v>
       </c>
       <c r="F582" t="s">
-        <v>1917</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" t="s">
-        <v>1918</v>
+        <v>1982</v>
       </c>
       <c r="B583" t="s">
-        <v>1919</v>
+        <v>1983</v>
       </c>
       <c r="C583" t="s">
-        <v>464</v>
+        <v>6</v>
       </c>
       <c r="D583" t="s">
-        <v>465</v>
+        <v>7</v>
       </c>
       <c r="F583" t="s">
-        <v>1920</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" t="s">
-        <v>1921</v>
+        <v>1985</v>
       </c>
       <c r="B584" t="s">
-        <v>1922</v>
+        <v>1986</v>
       </c>
       <c r="C584" t="s">
-        <v>464</v>
+        <v>6</v>
       </c>
       <c r="D584" t="s">
-        <v>465</v>
+        <v>7</v>
       </c>
       <c r="F584" t="s">
-        <v>1923</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" t="s">
-        <v>1924</v>
+        <v>1988</v>
       </c>
       <c r="B585" t="s">
-        <v>1925</v>
+        <v>1989</v>
       </c>
       <c r="C585" t="s">
-        <v>174</v>
+        <v>8</v>
       </c>
       <c r="D585" t="s">
-        <v>175</v>
+        <v>9</v>
       </c>
       <c r="F585" t="s">
-        <v>1926</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" t="s">
-        <v>1927</v>
+        <v>1991</v>
       </c>
       <c r="B586" t="s">
-        <v>1928</v>
+        <v>1992</v>
       </c>
       <c r="C586" t="s">
-        <v>1040</v>
+        <v>8</v>
       </c>
       <c r="D586" t="s">
-        <v>1041</v>
+        <v>9</v>
       </c>
       <c r="F586" t="s">
-        <v>1929</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" t="s">
-        <v>1930</v>
+        <v>1994</v>
       </c>
       <c r="B587" t="s">
-        <v>1931</v>
+        <v>1995</v>
       </c>
       <c r="C587" t="s">
-        <v>38</v>
+        <v>1991</v>
       </c>
       <c r="D587" t="s">
-        <v>39</v>
+        <v>1992</v>
       </c>
       <c r="F587" t="s">
-        <v>1932</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" t="s">
-        <v>1933</v>
+        <v>1997</v>
       </c>
       <c r="B588" t="s">
-        <v>1934</v>
+        <v>1998</v>
       </c>
       <c r="C588" t="s">
-        <v>1816</v>
+        <v>1999</v>
       </c>
       <c r="D588" t="s">
-        <v>1817</v>
-[...2 lines deleted...]
-        <v>1935</v>
+        <v>2000</v>
+      </c>
+      <c r="F588" s="2" t="s">
+        <v>2001</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" t="s">
-        <v>1936</v>
+        <v>2002</v>
       </c>
       <c r="B589" t="s">
-        <v>1937</v>
+        <v>2003</v>
       </c>
       <c r="C589" t="s">
-        <v>26</v>
+        <v>192</v>
       </c>
       <c r="D589" t="s">
-        <v>27</v>
+        <v>193</v>
       </c>
       <c r="F589" t="s">
-        <v>1938</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" t="s">
-        <v>1939</v>
+        <v>978</v>
       </c>
       <c r="B590" t="s">
-        <v>1940</v>
+        <v>979</v>
       </c>
       <c r="C590" t="s">
-        <v>1089</v>
+        <v>76</v>
       </c>
       <c r="D590" t="s">
-        <v>1090</v>
+        <v>77</v>
       </c>
       <c r="F590" t="s">
-        <v>1941</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" t="s">
-        <v>1942</v>
+        <v>968</v>
       </c>
       <c r="B591" t="s">
-        <v>1943</v>
+        <v>969</v>
       </c>
       <c r="C591" t="s">
-        <v>38</v>
+        <v>600</v>
       </c>
       <c r="D591" t="s">
-        <v>39</v>
+        <v>601</v>
       </c>
       <c r="F591" t="s">
-        <v>1944</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" t="s">
-        <v>1945</v>
+        <v>973</v>
       </c>
       <c r="B592" t="s">
-        <v>1946</v>
+        <v>974</v>
       </c>
       <c r="C592" t="s">
-        <v>26</v>
+        <v>198</v>
       </c>
       <c r="D592" t="s">
-        <v>27</v>
+        <v>199</v>
       </c>
       <c r="F592" t="s">
-        <v>1947</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" t="s">
-        <v>1948</v>
+        <v>1967</v>
       </c>
       <c r="B593" t="s">
-        <v>1949</v>
+        <v>1968</v>
       </c>
       <c r="C593" t="s">
-        <v>1939</v>
+        <v>190</v>
       </c>
       <c r="D593" t="s">
-        <v>1940</v>
+        <v>191</v>
       </c>
       <c r="F593" t="s">
-        <v>1950</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" t="s">
-        <v>1951</v>
+        <v>2009</v>
       </c>
       <c r="B594" t="s">
-        <v>1952</v>
+        <v>2010</v>
       </c>
       <c r="C594" t="s">
-        <v>1942</v>
+        <v>736</v>
       </c>
       <c r="D594" t="s">
-        <v>1943</v>
+        <v>737</v>
       </c>
       <c r="F594" t="s">
-        <v>1953</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" t="s">
-        <v>1954</v>
+        <v>2012</v>
       </c>
       <c r="B595" t="s">
-        <v>1955</v>
+        <v>2013</v>
       </c>
       <c r="C595" t="s">
-        <v>1948</v>
+        <v>600</v>
       </c>
       <c r="D595" t="s">
-        <v>1949</v>
+        <v>601</v>
       </c>
       <c r="F595" t="s">
-        <v>1956</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" t="s">
-        <v>1957</v>
+        <v>2015</v>
       </c>
       <c r="B596" t="s">
-        <v>1958</v>
+        <v>2016</v>
       </c>
       <c r="C596" t="s">
-        <v>1912</v>
+        <v>992</v>
       </c>
       <c r="D596" t="s">
-        <v>1913</v>
+        <v>993</v>
       </c>
       <c r="F596" t="s">
-        <v>1959</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" t="s">
-        <v>1960</v>
+        <v>2018</v>
       </c>
       <c r="B597" t="s">
-        <v>1961</v>
+        <v>2019</v>
       </c>
       <c r="C597" t="s">
-        <v>26</v>
+        <v>992</v>
       </c>
       <c r="D597" t="s">
-        <v>27</v>
+        <v>993</v>
       </c>
       <c r="F597" t="s">
-        <v>1962</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" t="s">
-        <v>1963</v>
+        <v>2021</v>
       </c>
       <c r="B598" t="s">
-        <v>1964</v>
+        <v>2022</v>
       </c>
       <c r="C598" t="s">
-        <v>1912</v>
+        <v>1529</v>
       </c>
       <c r="D598" t="s">
-        <v>1913</v>
+        <v>1530</v>
       </c>
       <c r="F598" t="s">
-        <v>1965</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" t="s">
-        <v>1966</v>
+        <v>2024</v>
       </c>
       <c r="B599" t="s">
-        <v>1967</v>
+        <v>2025</v>
       </c>
       <c r="C599" t="s">
-        <v>1939</v>
+        <v>246</v>
       </c>
       <c r="D599" t="s">
-        <v>1940</v>
+        <v>247</v>
       </c>
       <c r="F599" t="s">
-        <v>1968</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" t="s">
-        <v>1969</v>
+        <v>1706</v>
       </c>
       <c r="B600" t="s">
-        <v>1970</v>
+        <v>1707</v>
       </c>
       <c r="C600" t="s">
-        <v>1939</v>
+        <v>18</v>
       </c>
       <c r="D600" t="s">
-        <v>1940</v>
+        <v>19</v>
       </c>
       <c r="F600" t="s">
-        <v>1971</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" t="s">
-        <v>1972</v>
+        <v>2028</v>
       </c>
       <c r="B601" t="s">
-        <v>1973</v>
+        <v>2029</v>
       </c>
       <c r="C601" t="s">
-        <v>1939</v>
+        <v>1366</v>
       </c>
       <c r="D601" t="s">
-        <v>1940</v>
+        <v>1367</v>
       </c>
       <c r="F601" t="s">
-        <v>1974</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" t="s">
-        <v>1975</v>
+        <v>2031</v>
       </c>
       <c r="B602" t="s">
-        <v>1976</v>
+        <v>2032</v>
       </c>
       <c r="C602" t="s">
-        <v>516</v>
+        <v>1469</v>
       </c>
       <c r="D602" t="s">
-        <v>517</v>
+        <v>1470</v>
       </c>
       <c r="F602" t="s">
-        <v>1977</v>
+        <v>2033</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" t="s">
-        <v>1978</v>
+        <v>2034</v>
       </c>
       <c r="B603" t="s">
-        <v>1979</v>
+        <v>2035</v>
       </c>
       <c r="C603" t="s">
-        <v>38</v>
+        <v>534</v>
       </c>
       <c r="D603" t="s">
-        <v>39</v>
+        <v>535</v>
       </c>
       <c r="F603" t="s">
-        <v>1980</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" t="s">
-        <v>1981</v>
+        <v>2037</v>
       </c>
       <c r="B604" t="s">
-        <v>1982</v>
+        <v>2038</v>
       </c>
       <c r="C604" t="s">
-        <v>1087</v>
+        <v>744</v>
       </c>
       <c r="D604" t="s">
-        <v>1088</v>
+        <v>745</v>
       </c>
       <c r="F604" t="s">
-        <v>1983</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" t="s">
-        <v>1984</v>
+        <v>2040</v>
       </c>
       <c r="B605" t="s">
-        <v>1985</v>
+        <v>2041</v>
       </c>
       <c r="C605" t="s">
-        <v>464</v>
+        <v>78</v>
       </c>
       <c r="D605" t="s">
-        <v>465</v>
+        <v>79</v>
       </c>
       <c r="F605" t="s">
-        <v>1986</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" t="s">
-        <v>1987</v>
+        <v>2043</v>
       </c>
       <c r="B606" t="s">
-        <v>1988</v>
+        <v>2044</v>
       </c>
       <c r="C606" t="s">
-        <v>526</v>
+        <v>2040</v>
       </c>
       <c r="D606" t="s">
-        <v>527</v>
+        <v>2041</v>
       </c>
       <c r="F606" t="s">
-        <v>1989</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" t="s">
-        <v>1990</v>
+        <v>2046</v>
       </c>
       <c r="B607" t="s">
-        <v>1991</v>
+        <v>2047</v>
       </c>
       <c r="C607" t="s">
-        <v>216</v>
+        <v>1589</v>
       </c>
       <c r="D607" t="s">
-        <v>217</v>
+        <v>1590</v>
       </c>
       <c r="F607" t="s">
-        <v>1992</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" t="s">
-        <v>1993</v>
+        <v>2049</v>
       </c>
       <c r="B608" t="s">
-        <v>1994</v>
+        <v>2050</v>
       </c>
       <c r="C608" t="s">
-        <v>1995</v>
+        <v>1589</v>
       </c>
       <c r="D608" t="s">
-        <v>1996</v>
+        <v>1590</v>
       </c>
       <c r="F608" t="s">
-        <v>1997</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" t="s">
-        <v>1998</v>
+        <v>2052</v>
       </c>
       <c r="B609" t="s">
-        <v>1999</v>
+        <v>2053</v>
       </c>
       <c r="C609" t="s">
-        <v>1092</v>
+        <v>2054</v>
       </c>
       <c r="D609" t="s">
-        <v>1093</v>
+        <v>2055</v>
       </c>
       <c r="F609" t="s">
-        <v>2000</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" t="s">
-        <v>2001</v>
+        <v>2057</v>
       </c>
       <c r="B610" t="s">
-        <v>2002</v>
+        <v>2058</v>
       </c>
       <c r="C610" t="s">
-        <v>550</v>
+        <v>72</v>
       </c>
       <c r="D610" t="s">
-        <v>551</v>
+        <v>73</v>
       </c>
       <c r="F610" t="s">
-        <v>2003</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" t="s">
-        <v>2004</v>
+        <v>2060</v>
       </c>
       <c r="B611" t="s">
-        <v>2005</v>
+        <v>2061</v>
       </c>
       <c r="C611" t="s">
-        <v>1998</v>
+        <v>2057</v>
       </c>
       <c r="D611" t="s">
-        <v>1999</v>
+        <v>2058</v>
       </c>
       <c r="F611" t="s">
-        <v>2006</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" t="s">
-        <v>2007</v>
+        <v>2063</v>
       </c>
       <c r="B612" t="s">
-        <v>2008</v>
+        <v>2064</v>
       </c>
       <c r="C612" t="s">
-        <v>1191</v>
+        <v>192</v>
       </c>
       <c r="D612" t="s">
-        <v>1192</v>
+        <v>193</v>
       </c>
       <c r="F612" t="s">
-        <v>2009</v>
+        <v>2065</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" t="s">
-        <v>2010</v>
+        <v>2066</v>
       </c>
       <c r="B613" t="s">
-        <v>2011</v>
+        <v>2067</v>
       </c>
       <c r="C613" t="s">
-        <v>1095</v>
+        <v>198</v>
       </c>
       <c r="D613" t="s">
-        <v>1096</v>
+        <v>199</v>
       </c>
       <c r="F613" t="s">
-        <v>2012</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" t="s">
-        <v>2013</v>
+        <v>2069</v>
       </c>
       <c r="B614" t="s">
-        <v>2014</v>
+        <v>2070</v>
       </c>
       <c r="C614" t="s">
-        <v>2015</v>
+        <v>198</v>
       </c>
       <c r="D614" t="s">
-        <v>2016</v>
+        <v>199</v>
       </c>
       <c r="F614" t="s">
-        <v>2017</v>
+        <v>2071</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" t="s">
-        <v>2018</v>
+        <v>2072</v>
       </c>
       <c r="B615" t="s">
-        <v>2019</v>
+        <v>2073</v>
       </c>
       <c r="C615" t="s">
-        <v>2015</v>
+        <v>198</v>
       </c>
       <c r="D615" t="s">
-        <v>2016</v>
+        <v>199</v>
       </c>
       <c r="F615" t="s">
-        <v>2020</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" t="s">
-        <v>2021</v>
+        <v>2075</v>
       </c>
       <c r="B616" t="s">
-        <v>2022</v>
+        <v>2076</v>
       </c>
       <c r="C616" t="s">
-        <v>1095</v>
+        <v>785</v>
       </c>
       <c r="D616" t="s">
-        <v>1096</v>
+        <v>786</v>
       </c>
       <c r="F616" t="s">
-        <v>2023</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" t="s">
-        <v>2024</v>
+        <v>2078</v>
       </c>
       <c r="B617" t="s">
-        <v>2025</v>
+        <v>2079</v>
       </c>
       <c r="C617" t="s">
-        <v>1095</v>
+        <v>104</v>
       </c>
       <c r="D617" t="s">
-        <v>1096</v>
+        <v>105</v>
       </c>
       <c r="F617" t="s">
-        <v>2026</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" t="s">
-        <v>2027</v>
+        <v>2081</v>
       </c>
       <c r="B618" t="s">
-        <v>2028</v>
+        <v>2082</v>
       </c>
       <c r="C618" t="s">
-        <v>38</v>
+        <v>741</v>
       </c>
       <c r="D618" t="s">
-        <v>39</v>
+        <v>742</v>
       </c>
       <c r="F618" t="s">
-        <v>2029</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" t="s">
-        <v>2030</v>
+        <v>2084</v>
       </c>
       <c r="B619" t="s">
-        <v>2031</v>
+        <v>2085</v>
       </c>
       <c r="C619" t="s">
-        <v>538</v>
+        <v>1395</v>
       </c>
       <c r="D619" t="s">
-        <v>539</v>
+        <v>1396</v>
       </c>
       <c r="F619" t="s">
-        <v>2032</v>
+        <v>2086</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" t="s">
-        <v>2015</v>
+        <v>1035</v>
       </c>
       <c r="B620" t="s">
-        <v>2016</v>
+        <v>1036</v>
       </c>
       <c r="C620" t="s">
-        <v>1095</v>
+        <v>1040</v>
       </c>
       <c r="D620" t="s">
-        <v>1096</v>
+        <v>1041</v>
       </c>
       <c r="F620" t="s">
-        <v>2033</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" t="s">
-        <v>2034</v>
+        <v>2088</v>
       </c>
       <c r="B621" t="s">
-        <v>2035</v>
+        <v>2089</v>
       </c>
       <c r="C621" t="s">
-        <v>2015</v>
+        <v>992</v>
       </c>
       <c r="D621" t="s">
-        <v>2016</v>
+        <v>993</v>
       </c>
       <c r="F621" t="s">
-        <v>2036</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" t="s">
-        <v>2037</v>
+        <v>2091</v>
       </c>
       <c r="B622" t="s">
-        <v>2038</v>
+        <v>2092</v>
       </c>
       <c r="C622" t="s">
-        <v>464</v>
+        <v>534</v>
       </c>
       <c r="D622" t="s">
-        <v>465</v>
+        <v>535</v>
       </c>
       <c r="F622" t="s">
-        <v>2039</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" t="s">
-        <v>2040</v>
+        <v>2094</v>
       </c>
       <c r="B623" t="s">
-        <v>2041</v>
+        <v>2095</v>
       </c>
       <c r="C623" t="s">
-        <v>26</v>
+        <v>1018</v>
       </c>
       <c r="D623" t="s">
-        <v>27</v>
+        <v>1019</v>
       </c>
       <c r="F623" t="s">
-        <v>2042</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" t="s">
-        <v>2043</v>
+        <v>2097</v>
       </c>
       <c r="B624" t="s">
-        <v>2044</v>
+        <v>2098</v>
       </c>
       <c r="C624" t="s">
-        <v>526</v>
+        <v>1018</v>
       </c>
       <c r="D624" t="s">
-        <v>527</v>
+        <v>1019</v>
       </c>
       <c r="F624" t="s">
-        <v>2045</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" t="s">
-        <v>2046</v>
+        <v>2100</v>
       </c>
       <c r="B625" t="s">
-        <v>2047</v>
+        <v>2101</v>
       </c>
       <c r="C625" t="s">
-        <v>2015</v>
+        <v>1018</v>
       </c>
       <c r="D625" t="s">
-        <v>2016</v>
+        <v>1019</v>
       </c>
       <c r="F625" t="s">
-        <v>2048</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" t="s">
-        <v>2049</v>
+        <v>2103</v>
       </c>
       <c r="B626" t="s">
-        <v>2050</v>
+        <v>2104</v>
       </c>
       <c r="C626" t="s">
-        <v>1881</v>
+        <v>568</v>
       </c>
       <c r="D626" t="s">
-        <v>1882</v>
+        <v>569</v>
       </c>
       <c r="F626" t="s">
-        <v>2051</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" t="s">
-        <v>2052</v>
+        <v>2106</v>
       </c>
       <c r="B627" t="s">
-        <v>2053</v>
+        <v>2107</v>
       </c>
       <c r="C627" t="s">
-        <v>38</v>
+        <v>78</v>
       </c>
       <c r="D627" t="s">
-        <v>39</v>
+        <v>79</v>
       </c>
       <c r="F627" t="s">
-        <v>2054</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" t="s">
-        <v>2055</v>
+        <v>2109</v>
       </c>
       <c r="B628" t="s">
-        <v>2056</v>
+        <v>2110</v>
       </c>
       <c r="C628" t="s">
-        <v>1098</v>
+        <v>568</v>
       </c>
       <c r="D628" t="s">
-        <v>1099</v>
+        <v>569</v>
       </c>
       <c r="F628" t="s">
-        <v>2057</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" t="s">
-        <v>2058</v>
+        <v>2112</v>
       </c>
       <c r="B629" t="s">
-        <v>2059</v>
+        <v>2113</v>
       </c>
       <c r="C629" t="s">
-        <v>2055</v>
+        <v>568</v>
       </c>
       <c r="D629" t="s">
-        <v>2056</v>
+        <v>569</v>
       </c>
       <c r="F629" t="s">
-        <v>2060</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" t="s">
-        <v>2061</v>
+        <v>2115</v>
       </c>
       <c r="B630" t="s">
-        <v>2062</v>
+        <v>2116</v>
       </c>
       <c r="C630" t="s">
-        <v>1777</v>
+        <v>2112</v>
       </c>
       <c r="D630" t="s">
-        <v>1778</v>
+        <v>2113</v>
       </c>
       <c r="F630" t="s">
-        <v>2063</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" t="s">
-        <v>2064</v>
+        <v>2118</v>
       </c>
       <c r="B631" t="s">
-        <v>2065</v>
+        <v>2119</v>
       </c>
       <c r="C631" t="s">
-        <v>1777</v>
+        <v>2112</v>
       </c>
       <c r="D631" t="s">
-        <v>1778</v>
+        <v>2113</v>
       </c>
       <c r="F631" t="s">
-        <v>2066</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" t="s">
-        <v>2067</v>
+        <v>2121</v>
       </c>
       <c r="B632" t="s">
-        <v>2068</v>
+        <v>2122</v>
       </c>
       <c r="C632" t="s">
-        <v>2055</v>
+        <v>2112</v>
       </c>
       <c r="D632" t="s">
-        <v>2056</v>
+        <v>2113</v>
       </c>
       <c r="F632" t="s">
-        <v>2069</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" t="s">
-        <v>2070</v>
+        <v>2124</v>
       </c>
       <c r="B633" t="s">
-        <v>2071</v>
+        <v>2125</v>
       </c>
       <c r="C633" t="s">
-        <v>2055</v>
+        <v>2112</v>
       </c>
       <c r="D633" t="s">
-        <v>2056</v>
+        <v>2113</v>
       </c>
       <c r="F633" t="s">
-        <v>2072</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" t="s">
-        <v>2073</v>
+        <v>2127</v>
       </c>
       <c r="B634" t="s">
-        <v>2074</v>
+        <v>2128</v>
       </c>
       <c r="C634" t="s">
-        <v>1191</v>
+        <v>2124</v>
       </c>
       <c r="D634" t="s">
-        <v>1192</v>
+        <v>2125</v>
       </c>
       <c r="F634" t="s">
-        <v>2075</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" t="s">
-        <v>2076</v>
+        <v>2130</v>
       </c>
       <c r="B635" t="s">
-        <v>2077</v>
+        <v>2131</v>
       </c>
       <c r="C635" t="s">
-        <v>464</v>
+        <v>2124</v>
       </c>
       <c r="D635" t="s">
-        <v>465</v>
+        <v>2125</v>
       </c>
       <c r="F635" t="s">
-        <v>2078</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" t="s">
-        <v>2079</v>
+        <v>2133</v>
       </c>
       <c r="B636" t="s">
-        <v>2080</v>
+        <v>2134</v>
       </c>
       <c r="C636" t="s">
-        <v>2076</v>
+        <v>2124</v>
       </c>
       <c r="D636" t="s">
-        <v>2077</v>
+        <v>2125</v>
       </c>
       <c r="F636" t="s">
-        <v>2081</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" t="s">
-        <v>1245</v>
+        <v>2136</v>
       </c>
       <c r="B637" t="s">
-        <v>1246</v>
+        <v>2137</v>
       </c>
       <c r="C637" t="s">
-        <v>1101</v>
+        <v>2124</v>
       </c>
       <c r="D637" t="s">
-        <v>1102</v>
+        <v>2125</v>
       </c>
       <c r="F637" t="s">
-        <v>2082</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" t="s">
-        <v>2083</v>
+        <v>2139</v>
       </c>
       <c r="B638" t="s">
-        <v>2084</v>
+        <v>2140</v>
       </c>
       <c r="C638" t="s">
-        <v>2055</v>
+        <v>2141</v>
       </c>
       <c r="D638" t="s">
-        <v>2056</v>
+        <v>2142</v>
       </c>
       <c r="F638" t="s">
-        <v>2085</v>
+        <v>2143</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" t="s">
-        <v>2086</v>
+        <v>2144</v>
       </c>
       <c r="B639" t="s">
-        <v>2087</v>
+        <v>2145</v>
       </c>
       <c r="C639" t="s">
-        <v>1245</v>
+        <v>2139</v>
       </c>
       <c r="D639" t="s">
-        <v>1246</v>
+        <v>2140</v>
       </c>
       <c r="F639" t="s">
-        <v>2088</v>
+        <v>2146</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" t="s">
-        <v>2089</v>
+        <v>2147</v>
       </c>
       <c r="B640" t="s">
-        <v>2090</v>
+        <v>2148</v>
       </c>
       <c r="C640" t="s">
-        <v>1245</v>
+        <v>2139</v>
       </c>
       <c r="D640" t="s">
-        <v>1246</v>
+        <v>2140</v>
       </c>
       <c r="F640" t="s">
-        <v>2091</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" t="s">
-        <v>1424</v>
+        <v>2150</v>
       </c>
       <c r="B641" t="s">
-        <v>1425</v>
+        <v>2151</v>
       </c>
       <c r="C641" t="s">
-        <v>1915</v>
+        <v>2139</v>
       </c>
       <c r="D641" t="s">
-        <v>1916</v>
+        <v>2140</v>
       </c>
       <c r="F641" t="s">
-        <v>2092</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" t="s">
-        <v>2093</v>
+        <v>2153</v>
       </c>
       <c r="B642" t="s">
-        <v>2094</v>
+        <v>2154</v>
       </c>
       <c r="C642" t="s">
-        <v>1837</v>
+        <v>2139</v>
       </c>
       <c r="D642" t="s">
-        <v>1838</v>
+        <v>2140</v>
       </c>
       <c r="F642" t="s">
-        <v>2095</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" t="s">
-        <v>2096</v>
+        <v>2156</v>
       </c>
       <c r="B643" t="s">
-        <v>2097</v>
+        <v>2157</v>
       </c>
       <c r="C643" t="s">
-        <v>38</v>
+        <v>2139</v>
       </c>
       <c r="D643" t="s">
-        <v>39</v>
+        <v>2140</v>
       </c>
       <c r="F643" t="s">
-        <v>2098</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" t="s">
-        <v>2099</v>
+        <v>2159</v>
       </c>
       <c r="B644" t="s">
-        <v>2100</v>
+        <v>2160</v>
       </c>
       <c r="C644" t="s">
-        <v>1424</v>
+        <v>2139</v>
       </c>
       <c r="D644" t="s">
-        <v>1425</v>
+        <v>2140</v>
       </c>
       <c r="F644" t="s">
-        <v>2101</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" t="s">
-        <v>544</v>
+        <v>2162</v>
       </c>
       <c r="B645" t="s">
-        <v>545</v>
+        <v>2163</v>
       </c>
       <c r="C645" t="s">
-        <v>1413</v>
+        <v>2139</v>
       </c>
       <c r="D645" t="s">
-        <v>1414</v>
+        <v>2140</v>
       </c>
       <c r="F645" t="s">
-        <v>2102</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" t="s">
-        <v>2103</v>
+        <v>2165</v>
       </c>
       <c r="B646" t="s">
-        <v>2104</v>
+        <v>2166</v>
       </c>
       <c r="C646" t="s">
-        <v>1089</v>
+        <v>2112</v>
       </c>
       <c r="D646" t="s">
-        <v>1090</v>
+        <v>2113</v>
       </c>
       <c r="F646" t="s">
-        <v>2105</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" t="s">
-        <v>2106</v>
+        <v>1520</v>
       </c>
       <c r="B647" t="s">
-        <v>2107</v>
+        <v>1521</v>
       </c>
       <c r="C647" t="s">
-        <v>174</v>
+        <v>1512</v>
       </c>
       <c r="D647" t="s">
-        <v>175</v>
+        <v>1513</v>
       </c>
       <c r="F647" t="s">
-        <v>2108</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" t="s">
-        <v>2109</v>
+        <v>2141</v>
       </c>
       <c r="B648" t="s">
-        <v>2110</v>
+        <v>2142</v>
       </c>
       <c r="C648" t="s">
-        <v>174</v>
+        <v>810</v>
       </c>
       <c r="D648" t="s">
-        <v>175</v>
+        <v>811</v>
       </c>
       <c r="F648" t="s">
-        <v>2111</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" t="s">
-        <v>2112</v>
+        <v>2170</v>
       </c>
       <c r="B649" t="s">
-        <v>2113</v>
+        <v>2171</v>
       </c>
       <c r="C649" t="s">
-        <v>174</v>
+        <v>1641</v>
       </c>
       <c r="D649" t="s">
-        <v>175</v>
+        <v>1642</v>
       </c>
       <c r="F649" t="s">
-        <v>2114</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" t="s">
-        <v>2115</v>
+        <v>2173</v>
       </c>
       <c r="B650" t="s">
-        <v>2116</v>
+        <v>2174</v>
       </c>
       <c r="C650" t="s">
-        <v>174</v>
+        <v>1644</v>
       </c>
       <c r="D650" t="s">
-        <v>175</v>
+        <v>1645</v>
       </c>
       <c r="F650" t="s">
-        <v>2117</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" t="s">
-        <v>2118</v>
+        <v>2176</v>
       </c>
       <c r="B651" t="s">
-        <v>2119</v>
+        <v>2177</v>
       </c>
       <c r="C651" t="s">
-        <v>174</v>
+        <v>600</v>
       </c>
       <c r="D651" t="s">
-        <v>175</v>
+        <v>601</v>
       </c>
       <c r="F651" t="s">
-        <v>2120</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" t="s">
-        <v>2121</v>
+        <v>678</v>
       </c>
       <c r="B652" t="s">
-        <v>2122</v>
+        <v>679</v>
       </c>
       <c r="C652" t="s">
-        <v>174</v>
+        <v>218</v>
       </c>
       <c r="D652" t="s">
-        <v>175</v>
+        <v>219</v>
       </c>
       <c r="F652" t="s">
-        <v>2123</v>
+        <v>2179</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" t="s">
-        <v>2124</v>
+        <v>1831</v>
       </c>
       <c r="B653" t="s">
-        <v>2125</v>
+        <v>1832</v>
       </c>
       <c r="C653" t="s">
-        <v>550</v>
+        <v>678</v>
       </c>
       <c r="D653" t="s">
-        <v>551</v>
+        <v>679</v>
       </c>
       <c r="F653" t="s">
-        <v>2126</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" t="s">
-        <v>2127</v>
+        <v>2181</v>
       </c>
       <c r="B654" t="s">
-        <v>2128</v>
+        <v>2182</v>
       </c>
       <c r="C654" t="s">
-        <v>174</v>
+        <v>514</v>
       </c>
       <c r="D654" t="s">
-        <v>175</v>
+        <v>515</v>
       </c>
       <c r="F654" t="s">
-        <v>2129</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" t="s">
-        <v>2130</v>
+        <v>2184</v>
       </c>
       <c r="B655" t="s">
-        <v>2131</v>
+        <v>2185</v>
       </c>
       <c r="C655" t="s">
-        <v>550</v>
+        <v>514</v>
       </c>
       <c r="D655" t="s">
-        <v>551</v>
+        <v>515</v>
       </c>
       <c r="F655" t="s">
-        <v>2132</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" t="s">
-        <v>2133</v>
+        <v>2187</v>
       </c>
       <c r="B656" t="s">
-        <v>2134</v>
+        <v>2188</v>
       </c>
       <c r="C656" t="s">
-        <v>174</v>
+        <v>514</v>
       </c>
       <c r="D656" t="s">
-        <v>175</v>
+        <v>515</v>
       </c>
       <c r="F656" t="s">
-        <v>2135</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" t="s">
-        <v>2136</v>
+        <v>2190</v>
       </c>
       <c r="B657" t="s">
-        <v>2137</v>
+        <v>2191</v>
       </c>
       <c r="C657" t="s">
-        <v>550</v>
+        <v>285</v>
       </c>
       <c r="D657" t="s">
-        <v>551</v>
+        <v>286</v>
       </c>
       <c r="F657" t="s">
-        <v>2138</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" t="s">
-        <v>2139</v>
+        <v>2193</v>
       </c>
       <c r="B658" t="s">
-        <v>2140</v>
+        <v>2194</v>
       </c>
       <c r="C658" t="s">
-        <v>550</v>
+        <v>236</v>
       </c>
       <c r="D658" t="s">
-        <v>551</v>
+        <v>237</v>
       </c>
       <c r="F658" t="s">
-        <v>2141</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" t="s">
-        <v>2142</v>
+        <v>2196</v>
       </c>
       <c r="B659" t="s">
-        <v>2143</v>
+        <v>2197</v>
       </c>
       <c r="C659" t="s">
-        <v>1157</v>
+        <v>600</v>
       </c>
       <c r="D659" t="s">
-        <v>1158</v>
+        <v>601</v>
       </c>
       <c r="F659" t="s">
-        <v>2144</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" t="s">
-        <v>2145</v>
+        <v>2199</v>
       </c>
       <c r="B660" t="s">
-        <v>2146</v>
+        <v>2200</v>
       </c>
       <c r="C660" t="s">
-        <v>1164</v>
+        <v>568</v>
       </c>
       <c r="D660" t="s">
-        <v>1165</v>
+        <v>569</v>
       </c>
       <c r="F660" t="s">
-        <v>2147</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" t="s">
-        <v>2148</v>
+        <v>2202</v>
       </c>
       <c r="B661" t="s">
-        <v>2149</v>
+        <v>2203</v>
       </c>
       <c r="C661" t="s">
-        <v>464</v>
+        <v>277</v>
       </c>
       <c r="D661" t="s">
-        <v>465</v>
+        <v>278</v>
       </c>
       <c r="F661" t="s">
-        <v>2150</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" t="s">
-        <v>2151</v>
+        <v>2205</v>
       </c>
       <c r="B662" t="s">
-        <v>2152</v>
+        <v>2206</v>
       </c>
       <c r="C662" t="s">
-        <v>26</v>
+        <v>626</v>
       </c>
       <c r="D662" t="s">
-        <v>27</v>
+        <v>627</v>
       </c>
       <c r="F662" t="s">
-        <v>2153</v>
+        <v>2207</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" t="s">
-        <v>2154</v>
+        <v>2208</v>
       </c>
       <c r="B663" t="s">
-        <v>2155</v>
+        <v>2209</v>
       </c>
       <c r="C663" t="s">
-        <v>398</v>
+        <v>2210</v>
       </c>
       <c r="D663" t="s">
-        <v>399</v>
+        <v>2211</v>
       </c>
       <c r="F663" t="s">
-        <v>2156</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" t="s">
-        <v>2157</v>
+        <v>2213</v>
       </c>
       <c r="B664" t="s">
-        <v>2158</v>
+        <v>2214</v>
       </c>
       <c r="C664" t="s">
-        <v>26</v>
+        <v>600</v>
       </c>
       <c r="D664" t="s">
-        <v>27</v>
+        <v>601</v>
       </c>
       <c r="F664" t="s">
-        <v>2159</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" t="s">
-        <v>2160</v>
+        <v>2216</v>
       </c>
       <c r="B665" t="s">
-        <v>2161</v>
+        <v>2217</v>
       </c>
       <c r="C665" t="s">
-        <v>398</v>
+        <v>78</v>
       </c>
       <c r="D665" t="s">
-        <v>399</v>
+        <v>79</v>
       </c>
       <c r="F665" t="s">
-        <v>2162</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" t="s">
-        <v>2163</v>
+        <v>2219</v>
       </c>
       <c r="B666" t="s">
-        <v>2164</v>
+        <v>2220</v>
       </c>
       <c r="C666" t="s">
-        <v>1599</v>
+        <v>2221</v>
       </c>
       <c r="D666" t="s">
-        <v>1600</v>
+        <v>2222</v>
       </c>
       <c r="F666" t="s">
-        <v>2165</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" t="s">
-        <v>2166</v>
+        <v>2224</v>
       </c>
       <c r="B667" t="s">
-        <v>2167</v>
+        <v>2225</v>
       </c>
       <c r="C667" t="s">
-        <v>1599</v>
+        <v>2221</v>
       </c>
       <c r="D667" t="s">
-        <v>1600</v>
+        <v>2222</v>
       </c>
       <c r="F667" t="s">
-        <v>2168</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" t="s">
-        <v>2169</v>
+        <v>2227</v>
       </c>
       <c r="B668" t="s">
-        <v>2170</v>
+        <v>2228</v>
       </c>
       <c r="C668" t="s">
-        <v>398</v>
+        <v>1346</v>
       </c>
       <c r="D668" t="s">
-        <v>399</v>
+        <v>1347</v>
       </c>
       <c r="F668" t="s">
-        <v>2171</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" t="s">
-        <v>2172</v>
+        <v>2230</v>
       </c>
       <c r="B669" t="s">
-        <v>2173</v>
+        <v>2231</v>
       </c>
       <c r="C669" t="s">
-        <v>176</v>
+        <v>1346</v>
       </c>
       <c r="D669" t="s">
-        <v>177</v>
+        <v>1347</v>
       </c>
       <c r="F669" t="s">
-        <v>2174</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" t="s">
-        <v>2175</v>
+        <v>2233</v>
       </c>
       <c r="B670" t="s">
-        <v>2176</v>
+        <v>2234</v>
       </c>
       <c r="C670" t="s">
-        <v>1599</v>
+        <v>526</v>
       </c>
       <c r="D670" t="s">
-        <v>1600</v>
+        <v>527</v>
       </c>
       <c r="F670" t="s">
-        <v>2177</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" t="s">
-        <v>2178</v>
+        <v>2236</v>
       </c>
       <c r="B671" t="s">
-        <v>2179</v>
+        <v>2237</v>
       </c>
       <c r="C671" t="s">
-        <v>464</v>
+        <v>2233</v>
       </c>
       <c r="D671" t="s">
-        <v>465</v>
+        <v>2234</v>
       </c>
       <c r="F671" t="s">
-        <v>2180</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" t="s">
-        <v>2181</v>
+        <v>2239</v>
       </c>
       <c r="B672" t="s">
-        <v>2182</v>
+        <v>2240</v>
       </c>
       <c r="C672" t="s">
-        <v>26</v>
+        <v>2233</v>
       </c>
       <c r="D672" t="s">
-        <v>27</v>
+        <v>2234</v>
       </c>
       <c r="F672" t="s">
-        <v>2183</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" t="s">
-        <v>2184</v>
+        <v>2242</v>
       </c>
       <c r="B673" t="s">
-        <v>2185</v>
+        <v>2243</v>
       </c>
       <c r="C673" t="s">
-        <v>398</v>
+        <v>1346</v>
       </c>
       <c r="D673" t="s">
-        <v>399</v>
+        <v>1347</v>
       </c>
       <c r="F673" t="s">
-        <v>2186</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" t="s">
-        <v>2187</v>
+        <v>2245</v>
       </c>
       <c r="B674" t="s">
-        <v>2188</v>
+        <v>2246</v>
       </c>
       <c r="C674" t="s">
-        <v>432</v>
+        <v>1346</v>
       </c>
       <c r="D674" t="s">
-        <v>433</v>
+        <v>1347</v>
       </c>
       <c r="F674" t="s">
-        <v>2189</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" t="s">
-        <v>2190</v>
+        <v>2248</v>
       </c>
       <c r="B675" t="s">
-        <v>2191</v>
+        <v>2249</v>
       </c>
       <c r="C675" t="s">
-        <v>38</v>
+        <v>1469</v>
       </c>
       <c r="D675" t="s">
-        <v>39</v>
+        <v>1470</v>
       </c>
       <c r="F675" t="s">
-        <v>2192</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" t="s">
-        <v>2193</v>
+        <v>2251</v>
       </c>
       <c r="B676" t="s">
-        <v>2194</v>
+        <v>2252</v>
       </c>
       <c r="C676" t="s">
-        <v>2015</v>
+        <v>1346</v>
       </c>
       <c r="D676" t="s">
-        <v>2016</v>
+        <v>1347</v>
       </c>
       <c r="F676" t="s">
-        <v>2195</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" t="s">
-        <v>2196</v>
+        <v>2254</v>
       </c>
       <c r="B677" t="s">
-        <v>2197</v>
+        <v>2255</v>
       </c>
       <c r="C677" t="s">
-        <v>464</v>
+        <v>2248</v>
       </c>
       <c r="D677" t="s">
-        <v>465</v>
+        <v>2249</v>
       </c>
       <c r="F677" t="s">
-        <v>2198</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" t="s">
-        <v>1837</v>
+        <v>2257</v>
       </c>
       <c r="B678" t="s">
-        <v>1838</v>
+        <v>2258</v>
       </c>
       <c r="C678" t="s">
-        <v>26</v>
+        <v>1469</v>
       </c>
       <c r="D678" t="s">
-        <v>27</v>
+        <v>1470</v>
       </c>
       <c r="F678" t="s">
-        <v>2199</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" t="s">
-        <v>2200</v>
+        <v>2260</v>
       </c>
       <c r="B679" t="s">
-        <v>2201</v>
+        <v>2261</v>
       </c>
       <c r="C679" t="s">
-        <v>26</v>
+        <v>1346</v>
       </c>
       <c r="D679" t="s">
-        <v>27</v>
+        <v>1347</v>
       </c>
       <c r="F679" t="s">
-        <v>2202</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" t="s">
-        <v>2203</v>
+        <v>2263</v>
       </c>
       <c r="B680" t="s">
-        <v>2204</v>
+        <v>2264</v>
       </c>
       <c r="C680" t="s">
-        <v>661</v>
+        <v>1469</v>
       </c>
       <c r="D680" t="s">
-        <v>662</v>
+        <v>1470</v>
       </c>
       <c r="F680" t="s">
-        <v>2205</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" t="s">
-        <v>2206</v>
+        <v>2266</v>
       </c>
       <c r="B681" t="s">
-        <v>2207</v>
+        <v>2267</v>
       </c>
       <c r="C681" t="s">
-        <v>26</v>
+        <v>1346</v>
       </c>
       <c r="D681" t="s">
-        <v>27</v>
+        <v>1347</v>
       </c>
       <c r="F681" t="s">
-        <v>2208</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" t="s">
-        <v>2209</v>
+        <v>2269</v>
       </c>
       <c r="B682" t="s">
-        <v>2210</v>
+        <v>2270</v>
       </c>
       <c r="C682" t="s">
-        <v>36</v>
+        <v>1469</v>
       </c>
       <c r="D682" t="s">
-        <v>37</v>
+        <v>1470</v>
       </c>
       <c r="F682" t="s">
-        <v>2211</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" t="s">
-        <v>2212</v>
+        <v>2272</v>
       </c>
       <c r="B683" t="s">
-        <v>2213</v>
+        <v>2273</v>
       </c>
       <c r="C683" t="s">
-        <v>38</v>
+        <v>1469</v>
       </c>
       <c r="D683" t="s">
-        <v>39</v>
+        <v>1470</v>
       </c>
       <c r="F683" t="s">
-        <v>2214</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" t="s">
-        <v>2215</v>
+        <v>2275</v>
       </c>
       <c r="B684" t="s">
-        <v>2216</v>
+        <v>2276</v>
       </c>
       <c r="C684" t="s">
-        <v>38</v>
+        <v>1346</v>
       </c>
       <c r="D684" t="s">
-        <v>39</v>
+        <v>1347</v>
       </c>
       <c r="F684" t="s">
-        <v>2217</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" t="s">
-        <v>2218</v>
+        <v>2278</v>
       </c>
       <c r="B685" t="s">
-        <v>2219</v>
+        <v>2279</v>
       </c>
       <c r="C685" t="s">
-        <v>975</v>
+        <v>1346</v>
       </c>
       <c r="D685" t="s">
-        <v>976</v>
+        <v>1347</v>
       </c>
       <c r="F685" t="s">
-        <v>2220</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" t="s">
-        <v>2221</v>
+        <v>2281</v>
       </c>
       <c r="B686" t="s">
-        <v>2222</v>
+        <v>2282</v>
       </c>
       <c r="C686" t="s">
-        <v>36</v>
+        <v>600</v>
       </c>
       <c r="D686" t="s">
-        <v>37</v>
+        <v>601</v>
       </c>
       <c r="F686" t="s">
-        <v>2223</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" t="s">
-        <v>2224</v>
+        <v>2284</v>
       </c>
       <c r="B687" t="s">
-        <v>2225</v>
+        <v>2285</v>
       </c>
       <c r="C687" t="s">
-        <v>36</v>
+        <v>600</v>
       </c>
       <c r="D687" t="s">
-        <v>37</v>
+        <v>601</v>
       </c>
       <c r="F687" t="s">
-        <v>2226</v>
+        <v>2286</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" t="s">
-        <v>2227</v>
+        <v>2287</v>
       </c>
       <c r="B688" t="s">
-        <v>2228</v>
+        <v>2288</v>
       </c>
       <c r="C688" t="s">
-        <v>1011</v>
+        <v>2289</v>
       </c>
       <c r="D688" t="s">
-        <v>1012</v>
+        <v>2290</v>
       </c>
       <c r="F688" t="s">
-        <v>2229</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" t="s">
-        <v>2230</v>
+        <v>2292</v>
       </c>
       <c r="B689" t="s">
-        <v>2231</v>
+        <v>2293</v>
       </c>
       <c r="C689" t="s">
-        <v>617</v>
+        <v>2289</v>
       </c>
       <c r="D689" t="s">
-        <v>618</v>
+        <v>2290</v>
       </c>
       <c r="F689" t="s">
-        <v>2232</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" t="s">
-        <v>2233</v>
+        <v>2289</v>
       </c>
       <c r="B690" t="s">
-        <v>2234</v>
+        <v>2290</v>
       </c>
       <c r="C690" t="s">
-        <v>2200</v>
+        <v>600</v>
       </c>
       <c r="D690" t="s">
-        <v>2201</v>
+        <v>601</v>
       </c>
       <c r="F690" t="s">
-        <v>2235</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" t="s">
-        <v>2236</v>
+        <v>2296</v>
       </c>
       <c r="B691" t="s">
-        <v>2237</v>
+        <v>2297</v>
       </c>
       <c r="C691" t="s">
-        <v>1057</v>
+        <v>104</v>
       </c>
       <c r="D691" t="s">
-        <v>1058</v>
+        <v>105</v>
       </c>
       <c r="F691" t="s">
-        <v>2238</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" t="s">
-        <v>2239</v>
+        <v>2299</v>
       </c>
       <c r="B692" t="s">
-        <v>2240</v>
+        <v>2300</v>
       </c>
       <c r="C692" t="s">
-        <v>2236</v>
+        <v>1512</v>
       </c>
       <c r="D692" t="s">
-        <v>2237</v>
+        <v>1513</v>
       </c>
       <c r="F692" t="s">
-        <v>2241</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="693" spans="1:6">
       <c r="A693" t="s">
-        <v>2242</v>
+        <v>764</v>
       </c>
       <c r="B693" t="s">
-        <v>2243</v>
+        <v>765</v>
       </c>
       <c r="C693" t="s">
-        <v>1089</v>
+        <v>2302</v>
       </c>
       <c r="D693" t="s">
-        <v>1090</v>
+        <v>2303</v>
       </c>
       <c r="F693" t="s">
-        <v>2244</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" t="s">
-        <v>2245</v>
+        <v>2305</v>
       </c>
       <c r="B694" t="s">
-        <v>2246</v>
+        <v>2306</v>
       </c>
       <c r="C694" t="s">
-        <v>148</v>
+        <v>762</v>
       </c>
       <c r="D694" t="s">
-        <v>149</v>
+        <v>763</v>
       </c>
       <c r="F694" t="s">
-        <v>2247</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" t="s">
-        <v>2248</v>
+        <v>2308</v>
       </c>
       <c r="B695" t="s">
-        <v>2249</v>
+        <v>2309</v>
       </c>
       <c r="C695" t="s">
-        <v>38</v>
+        <v>2305</v>
       </c>
       <c r="D695" t="s">
-        <v>39</v>
+        <v>2306</v>
       </c>
       <c r="F695" t="s">
-        <v>2250</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" t="s">
-        <v>2251</v>
+        <v>1418</v>
       </c>
       <c r="B696" t="s">
-        <v>2252</v>
+        <v>1419</v>
       </c>
       <c r="C696" t="s">
-        <v>128</v>
+        <v>2311</v>
       </c>
       <c r="D696" t="s">
-        <v>129</v>
+        <v>2312</v>
       </c>
       <c r="F696" t="s">
-        <v>2253</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" t="s">
-        <v>596</v>
+        <v>2314</v>
       </c>
       <c r="B697" t="s">
-        <v>597</v>
+        <v>2315</v>
       </c>
       <c r="C697" t="s">
-        <v>36</v>
+        <v>2308</v>
       </c>
       <c r="D697" t="s">
-        <v>37</v>
+        <v>2309</v>
       </c>
       <c r="F697" t="s">
-        <v>2254</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" t="s">
-        <v>2255</v>
+        <v>2311</v>
       </c>
       <c r="B698" t="s">
-        <v>2256</v>
+        <v>2312</v>
       </c>
       <c r="C698" t="s">
-        <v>1816</v>
+        <v>764</v>
       </c>
       <c r="D698" t="s">
-        <v>1817</v>
+        <v>765</v>
       </c>
       <c r="F698" t="s">
-        <v>2257</v>
+        <v>2317</v>
       </c>
     </row>
     <row r="699" spans="1:6">
       <c r="A699" t="s">
-        <v>2258</v>
+        <v>2318</v>
       </c>
       <c r="B699" t="s">
-        <v>2259</v>
+        <v>2319</v>
       </c>
       <c r="C699" t="s">
-        <v>2001</v>
+        <v>992</v>
       </c>
       <c r="D699" t="s">
-        <v>2002</v>
+        <v>993</v>
       </c>
       <c r="F699" t="s">
-        <v>2260</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="700" spans="1:6">
       <c r="A700" t="s">
-        <v>2261</v>
+        <v>2321</v>
       </c>
       <c r="B700" t="s">
-        <v>2262</v>
+        <v>2322</v>
       </c>
       <c r="C700" t="s">
-        <v>2001</v>
+        <v>2210</v>
       </c>
       <c r="D700" t="s">
-        <v>2002</v>
+        <v>2211</v>
       </c>
       <c r="F700" t="s">
-        <v>2263</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="701" spans="1:6">
       <c r="A701" t="s">
-        <v>2264</v>
+        <v>2324</v>
       </c>
       <c r="B701" t="s">
-        <v>2265</v>
+        <v>2325</v>
       </c>
       <c r="C701" t="s">
-        <v>1475</v>
+        <v>554</v>
       </c>
       <c r="D701" t="s">
-        <v>1476</v>
+        <v>555</v>
       </c>
       <c r="F701" t="s">
-        <v>2266</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="702" spans="1:6">
       <c r="A702" t="s">
-        <v>2267</v>
+        <v>2327</v>
       </c>
       <c r="B702" t="s">
-        <v>2268</v>
+        <v>2328</v>
       </c>
       <c r="C702" t="s">
-        <v>1188</v>
+        <v>702</v>
       </c>
       <c r="D702" t="s">
-        <v>1189</v>
+        <v>703</v>
       </c>
       <c r="F702" t="s">
-        <v>2269</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="703" spans="1:6">
       <c r="A703" t="s">
-        <v>2270</v>
+        <v>2330</v>
       </c>
       <c r="B703" t="s">
-        <v>2271</v>
+        <v>2331</v>
       </c>
       <c r="C703" t="s">
-        <v>1188</v>
+        <v>78</v>
       </c>
       <c r="D703" t="s">
-        <v>1189</v>
+        <v>79</v>
       </c>
       <c r="F703" t="s">
-        <v>2272</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="704" spans="1:6">
       <c r="A704" t="s">
-        <v>2273</v>
+        <v>285</v>
       </c>
       <c r="B704" t="s">
-        <v>2274</v>
+        <v>286</v>
       </c>
       <c r="C704" t="s">
-        <v>1188</v>
+        <v>1880</v>
       </c>
       <c r="D704" t="s">
-        <v>1189</v>
+        <v>1881</v>
       </c>
       <c r="F704" t="s">
-        <v>2275</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="705" spans="1:6">
       <c r="A705" t="s">
-        <v>2276</v>
+        <v>2334</v>
       </c>
       <c r="B705" t="s">
-        <v>2277</v>
+        <v>2335</v>
       </c>
       <c r="C705" t="s">
-        <v>1188</v>
+        <v>568</v>
       </c>
       <c r="D705" t="s">
-        <v>1189</v>
+        <v>569</v>
       </c>
       <c r="F705" t="s">
-        <v>2278</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="706" spans="1:6">
       <c r="A706" t="s">
-        <v>2279</v>
+        <v>2337</v>
       </c>
       <c r="B706" t="s">
-        <v>2280</v>
+        <v>2338</v>
       </c>
       <c r="C706" t="s">
-        <v>1188</v>
+        <v>568</v>
       </c>
       <c r="D706" t="s">
-        <v>1189</v>
+        <v>569</v>
       </c>
       <c r="F706" t="s">
-        <v>2281</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="707" spans="1:6">
       <c r="A707" t="s">
-        <v>2282</v>
+        <v>2340</v>
       </c>
       <c r="B707" t="s">
-        <v>2283</v>
+        <v>2341</v>
       </c>
       <c r="C707" t="s">
-        <v>464</v>
+        <v>568</v>
       </c>
       <c r="D707" t="s">
-        <v>465</v>
+        <v>569</v>
       </c>
       <c r="F707" t="s">
-        <v>2284</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="708" spans="1:6">
       <c r="A708" t="s">
-        <v>2285</v>
+        <v>2343</v>
       </c>
       <c r="B708" t="s">
-        <v>2286</v>
+        <v>2344</v>
       </c>
       <c r="C708" t="s">
-        <v>1209</v>
+        <v>534</v>
       </c>
       <c r="D708" t="s">
-        <v>1210</v>
+        <v>535</v>
       </c>
       <c r="F708" t="s">
-        <v>2287</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="709" spans="1:6">
       <c r="A709" t="s">
-        <v>2288</v>
+        <v>2346</v>
       </c>
       <c r="B709" t="s">
-        <v>2289</v>
+        <v>2347</v>
       </c>
       <c r="C709" t="s">
-        <v>170</v>
+        <v>2348</v>
       </c>
       <c r="D709" t="s">
-        <v>171</v>
+        <v>2349</v>
       </c>
       <c r="F709" t="s">
-        <v>2290</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="710" spans="1:6">
       <c r="A710" t="s">
-        <v>2291</v>
+        <v>2351</v>
       </c>
       <c r="B710" t="s">
-        <v>2292</v>
+        <v>2352</v>
       </c>
       <c r="C710" t="s">
-        <v>2293</v>
+        <v>568</v>
       </c>
       <c r="D710" t="s">
-        <v>2294</v>
-[...2 lines deleted...]
-        <v>2295</v>
+        <v>569</v>
+      </c>
+      <c r="F710" t="s">
+        <v>2353</v>
       </c>
     </row>
     <row r="711" spans="1:6">
       <c r="A711" t="s">
-        <v>1475</v>
+        <v>2354</v>
       </c>
       <c r="B711" t="s">
-        <v>1476</v>
+        <v>2355</v>
       </c>
       <c r="C711" t="s">
-        <v>1014</v>
+        <v>600</v>
       </c>
       <c r="D711" t="s">
-        <v>1015</v>
-[...2 lines deleted...]
-        <v>2296</v>
+        <v>601</v>
+      </c>
+      <c r="F711" t="s">
+        <v>2356</v>
       </c>
     </row>
     <row r="712" spans="1:6">
       <c r="A712" t="s">
-        <v>8</v>
+        <v>2357</v>
       </c>
       <c r="B712" t="s">
-        <v>9</v>
+        <v>2358</v>
       </c>
       <c r="C712" t="s">
-        <v>842</v>
+        <v>2359</v>
       </c>
       <c r="D712" t="s">
-        <v>843</v>
-[...2 lines deleted...]
-        <v>2297</v>
+        <v>2360</v>
+      </c>
+      <c r="F712" t="s">
+        <v>2361</v>
       </c>
     </row>
     <row r="713" spans="1:6">
       <c r="A713" t="s">
-        <v>1399</v>
+        <v>2362</v>
       </c>
       <c r="B713" t="s">
-        <v>1400</v>
+        <v>2363</v>
       </c>
       <c r="C713" t="s">
-        <v>6</v>
+        <v>2364</v>
       </c>
       <c r="D713" t="s">
-        <v>7</v>
+        <v>2365</v>
+      </c>
+      <c r="F713" t="s">
+        <v>2366</v>
       </c>
     </row>
     <row r="714" spans="1:6">
       <c r="A714" t="s">
-        <v>661</v>
+        <v>2367</v>
       </c>
       <c r="B714" t="s">
-        <v>662</v>
+        <v>2368</v>
       </c>
       <c r="C714" t="s">
-        <v>631</v>
+        <v>568</v>
       </c>
       <c r="D714" t="s">
-        <v>632</v>
+        <v>569</v>
+      </c>
+      <c r="F714" t="s">
+        <v>2369</v>
       </c>
     </row>
     <row r="715" spans="1:6">
       <c r="A715" t="s">
-        <v>2298</v>
+        <v>2370</v>
       </c>
       <c r="B715" t="s">
-        <v>2299</v>
+        <v>2371</v>
       </c>
       <c r="C715" t="s">
-        <v>707</v>
+        <v>2221</v>
       </c>
       <c r="D715" t="s">
-        <v>708</v>
+        <v>2222</v>
+      </c>
+      <c r="F715" t="s">
+        <v>2372</v>
       </c>
     </row>
     <row r="716" spans="1:6">
       <c r="A716" t="s">
-        <v>2293</v>
+        <v>2373</v>
       </c>
       <c r="B716" t="s">
-        <v>2294</v>
+        <v>2374</v>
       </c>
       <c r="C716" t="s">
-        <v>747</v>
+        <v>600</v>
       </c>
       <c r="D716" t="s">
-        <v>748</v>
+        <v>601</v>
+      </c>
+      <c r="F716" t="s">
+        <v>2375</v>
       </c>
     </row>
     <row r="717" spans="1:6">
       <c r="A717" t="s">
-        <v>2300</v>
+        <v>2376</v>
       </c>
       <c r="B717" t="s">
-        <v>2301</v>
+        <v>2377</v>
       </c>
       <c r="C717" t="s">
-        <v>747</v>
+        <v>2210</v>
       </c>
       <c r="D717" t="s">
-        <v>748</v>
+        <v>2211</v>
+      </c>
+      <c r="F717" t="s">
+        <v>2378</v>
       </c>
     </row>
     <row r="718" spans="1:6">
       <c r="A718" t="s">
-        <v>772</v>
+        <v>2221</v>
       </c>
       <c r="B718" t="s">
-        <v>773</v>
+        <v>2222</v>
       </c>
       <c r="C718" t="s">
-        <v>750</v>
+        <v>534</v>
       </c>
       <c r="D718" t="s">
-        <v>751</v>
+        <v>535</v>
+      </c>
+      <c r="F718" t="s">
+        <v>2379</v>
       </c>
     </row>
     <row r="719" spans="1:6">
       <c r="A719" t="s">
-        <v>1126</v>
+        <v>2380</v>
       </c>
       <c r="B719" t="s">
-        <v>1127</v>
+        <v>2381</v>
       </c>
       <c r="C719" t="s">
-        <v>750</v>
+        <v>285</v>
       </c>
       <c r="D719" t="s">
-        <v>751</v>
+        <v>286</v>
+      </c>
+      <c r="F719" t="s">
+        <v>2382</v>
       </c>
     </row>
     <row r="720" spans="1:6">
       <c r="A720" t="s">
-        <v>2302</v>
+        <v>2383</v>
       </c>
       <c r="B720" t="s">
-        <v>2303</v>
+        <v>2384</v>
       </c>
       <c r="C720" t="s">
-        <v>2304</v>
+        <v>2385</v>
       </c>
       <c r="D720" t="s">
-        <v>2305</v>
+        <v>2386</v>
+      </c>
+      <c r="F720" t="s">
+        <v>2387</v>
       </c>
     </row>
     <row r="721" spans="1:6">
       <c r="A721" t="s">
-        <v>2306</v>
+        <v>2388</v>
       </c>
       <c r="B721" t="s">
-        <v>2307</v>
+        <v>2389</v>
       </c>
       <c r="C721" t="s">
-        <v>2304</v>
+        <v>2364</v>
       </c>
       <c r="D721" t="s">
-        <v>2305</v>
+        <v>2365</v>
+      </c>
+      <c r="F721" t="s">
+        <v>2390</v>
       </c>
     </row>
     <row r="722" spans="1:6">
       <c r="A722" t="s">
-        <v>2308</v>
+        <v>2391</v>
       </c>
       <c r="B722" t="s">
-        <v>2309</v>
+        <v>2392</v>
       </c>
       <c r="C722" t="s">
-        <v>2304</v>
+        <v>534</v>
       </c>
       <c r="D722" t="s">
-        <v>2305</v>
+        <v>535</v>
+      </c>
+      <c r="F722" t="s">
+        <v>2393</v>
       </c>
     </row>
     <row r="723" spans="1:6">
       <c r="A723" t="s">
-        <v>2310</v>
+        <v>2394</v>
       </c>
       <c r="B723" t="s">
-        <v>2311</v>
+        <v>2395</v>
       </c>
       <c r="C723" t="s">
-        <v>2304</v>
+        <v>558</v>
       </c>
       <c r="D723" t="s">
-        <v>2305</v>
+        <v>559</v>
+      </c>
+      <c r="F723" t="s">
+        <v>2396</v>
       </c>
     </row>
     <row r="724" spans="1:6">
       <c r="A724" t="s">
-        <v>2312</v>
+        <v>578</v>
       </c>
       <c r="B724" t="s">
-        <v>2313</v>
+        <v>579</v>
       </c>
       <c r="C724" t="s">
-        <v>2293</v>
+        <v>1469</v>
       </c>
       <c r="D724" t="s">
-        <v>2294</v>
+        <v>1470</v>
+      </c>
+      <c r="F724" t="s">
+        <v>2397</v>
       </c>
     </row>
     <row r="725" spans="1:6">
       <c r="A725" t="s">
-        <v>2314</v>
+        <v>2398</v>
       </c>
       <c r="B725" t="s">
-        <v>2315</v>
+        <v>2399</v>
       </c>
       <c r="C725" t="s">
-        <v>753</v>
+        <v>578</v>
       </c>
       <c r="D725" t="s">
-        <v>754</v>
+        <v>579</v>
+      </c>
+      <c r="F725" t="s">
+        <v>2400</v>
       </c>
     </row>
     <row r="726" spans="1:6">
       <c r="A726" t="s">
-        <v>2316</v>
+        <v>2401</v>
       </c>
       <c r="B726" t="s">
-        <v>2317</v>
+        <v>2402</v>
       </c>
       <c r="C726" t="s">
-        <v>633</v>
+        <v>2403</v>
       </c>
       <c r="D726" t="s">
-        <v>634</v>
+        <v>2404</v>
+      </c>
+      <c r="F726" t="s">
+        <v>2405</v>
       </c>
     </row>
     <row r="727" spans="1:6">
       <c r="A727" t="s">
-        <v>633</v>
+        <v>2406</v>
       </c>
       <c r="B727" t="s">
-        <v>634</v>
+        <v>2407</v>
       </c>
       <c r="C727" t="s">
-        <v>756</v>
+        <v>1469</v>
       </c>
       <c r="D727" t="s">
-        <v>757</v>
+        <v>1470</v>
+      </c>
+      <c r="F727" t="s">
+        <v>2408</v>
       </c>
     </row>
     <row r="728" spans="1:6">
       <c r="A728" t="s">
-        <v>2318</v>
+        <v>2409</v>
       </c>
       <c r="B728" t="s">
-        <v>2319</v>
+        <v>2410</v>
       </c>
       <c r="C728" t="s">
-        <v>628</v>
+        <v>2346</v>
       </c>
       <c r="D728" t="s">
-        <v>629</v>
+        <v>2347</v>
+      </c>
+      <c r="F728" t="s">
+        <v>2411</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" t="s">
-        <v>628</v>
+        <v>2412</v>
       </c>
       <c r="B729" t="s">
-        <v>629</v>
+        <v>2413</v>
       </c>
       <c r="C729" t="s">
-        <v>758</v>
+        <v>2346</v>
       </c>
       <c r="D729" t="s">
-        <v>759</v>
+        <v>2347</v>
+      </c>
+      <c r="F729" t="s">
+        <v>2414</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" t="s">
-        <v>2320</v>
+        <v>2415</v>
       </c>
       <c r="B730" t="s">
-        <v>2321</v>
+        <v>2416</v>
       </c>
       <c r="C730" t="s">
-        <v>154</v>
+        <v>600</v>
       </c>
       <c r="D730" t="s">
-        <v>155</v>
+        <v>601</v>
+      </c>
+      <c r="F730" t="s">
+        <v>2417</v>
       </c>
     </row>
     <row r="731" spans="1:6">
       <c r="A731" t="s">
-        <v>2322</v>
+        <v>2418</v>
       </c>
       <c r="B731" t="s">
-        <v>2323</v>
+        <v>2419</v>
       </c>
       <c r="C731" t="s">
-        <v>154</v>
+        <v>244</v>
       </c>
       <c r="D731" t="s">
-        <v>155</v>
+        <v>245</v>
+      </c>
+      <c r="F731" t="s">
+        <v>2420</v>
       </c>
     </row>
     <row r="732" spans="1:6">
       <c r="A732" t="s">
-        <v>1048</v>
+        <v>2421</v>
       </c>
       <c r="B732" t="s">
-        <v>1049</v>
+        <v>2422</v>
       </c>
       <c r="C732" t="s">
-        <v>154</v>
+        <v>568</v>
       </c>
       <c r="D732" t="s">
-        <v>155</v>
+        <v>569</v>
+      </c>
+      <c r="F732" t="s">
+        <v>2423</v>
       </c>
     </row>
     <row r="733" spans="1:6">
       <c r="A733" t="s">
-        <v>723</v>
+        <v>2424</v>
       </c>
       <c r="B733" t="s">
-        <v>724</v>
+        <v>2425</v>
       </c>
       <c r="C733" t="s">
-        <v>154</v>
+        <v>568</v>
       </c>
       <c r="D733" t="s">
-        <v>155</v>
+        <v>569</v>
+      </c>
+      <c r="F733" t="s">
+        <v>2426</v>
       </c>
     </row>
     <row r="734" spans="1:6">
       <c r="A734" t="s">
-        <v>2324</v>
+        <v>2427</v>
       </c>
       <c r="B734" t="s">
-        <v>2325</v>
+        <v>2428</v>
       </c>
       <c r="C734" t="s">
-        <v>770</v>
+        <v>2351</v>
       </c>
       <c r="D734" t="s">
-        <v>771</v>
+        <v>2352</v>
+      </c>
+      <c r="F734" t="s">
+        <v>2429</v>
       </c>
     </row>
     <row r="735" spans="1:6">
       <c r="A735" t="s">
-        <v>2326</v>
+        <v>622</v>
       </c>
       <c r="B735" t="s">
-        <v>2327</v>
+        <v>623</v>
       </c>
       <c r="C735" t="s">
-        <v>770</v>
+        <v>600</v>
       </c>
       <c r="D735" t="s">
-        <v>771</v>
+        <v>601</v>
+      </c>
+      <c r="F735" t="s">
+        <v>2430</v>
       </c>
     </row>
     <row r="736" spans="1:6">
       <c r="A736" t="s">
-        <v>2328</v>
+        <v>2431</v>
       </c>
       <c r="B736" t="s">
-        <v>2329</v>
+        <v>2432</v>
       </c>
       <c r="C736" t="s">
-        <v>770</v>
+        <v>70</v>
       </c>
       <c r="D736" t="s">
-        <v>771</v>
+        <v>71</v>
+      </c>
+      <c r="F736" t="s">
+        <v>2433</v>
       </c>
     </row>
     <row r="737" spans="1:6">
       <c r="A737" t="s">
-        <v>2304</v>
+        <v>2434</v>
       </c>
       <c r="B737" t="s">
-        <v>2305</v>
+        <v>2435</v>
       </c>
       <c r="C737" t="s">
-        <v>772</v>
+        <v>534</v>
       </c>
       <c r="D737" t="s">
-        <v>773</v>
+        <v>535</v>
+      </c>
+      <c r="F737" t="s">
+        <v>2436</v>
       </c>
     </row>
     <row r="738" spans="1:6">
       <c r="A738" t="s">
-        <v>2330</v>
+        <v>2437</v>
       </c>
       <c r="B738" t="s">
-        <v>2331</v>
+        <v>2438</v>
       </c>
       <c r="C738" t="s">
-        <v>772</v>
+        <v>600</v>
       </c>
       <c r="D738" t="s">
-        <v>773</v>
+        <v>601</v>
+      </c>
+      <c r="F738" t="s">
+        <v>2439</v>
       </c>
     </row>
     <row r="739" spans="1:6">
       <c r="A739" t="s">
-        <v>2332</v>
+        <v>2440</v>
       </c>
       <c r="B739" t="s">
-        <v>2333</v>
+        <v>2441</v>
       </c>
       <c r="C739" t="s">
-        <v>781</v>
+        <v>1341</v>
       </c>
       <c r="D739" t="s">
-        <v>782</v>
+        <v>1342</v>
+      </c>
+      <c r="F739" t="s">
+        <v>2442</v>
       </c>
     </row>
     <row r="740" spans="1:6">
       <c r="A740" t="s">
-        <v>2334</v>
+        <v>2443</v>
       </c>
       <c r="B740" t="s">
-        <v>2335</v>
+        <v>2444</v>
       </c>
       <c r="C740" t="s">
-        <v>784</v>
+        <v>236</v>
       </c>
       <c r="D740" t="s">
-        <v>785</v>
+        <v>237</v>
+      </c>
+      <c r="F740" t="s">
+        <v>2445</v>
       </c>
     </row>
     <row r="741" spans="1:6">
       <c r="A741" t="s">
-        <v>2336</v>
+        <v>2446</v>
       </c>
       <c r="B741" t="s">
-        <v>2337</v>
+        <v>2447</v>
       </c>
       <c r="C741" t="s">
-        <v>784</v>
+        <v>277</v>
       </c>
       <c r="D741" t="s">
-        <v>785</v>
+        <v>278</v>
+      </c>
+      <c r="F741" t="s">
+        <v>2448</v>
       </c>
     </row>
     <row r="742" spans="1:6">
       <c r="A742" t="s">
-        <v>2338</v>
+        <v>2449</v>
       </c>
       <c r="B742" t="s">
-        <v>2339</v>
+        <v>2450</v>
       </c>
       <c r="C742" t="s">
-        <v>784</v>
+        <v>277</v>
       </c>
       <c r="D742" t="s">
-        <v>785</v>
+        <v>278</v>
+      </c>
+      <c r="F742" t="s">
+        <v>2451</v>
       </c>
     </row>
     <row r="743" spans="1:6">
       <c r="A743" t="s">
-        <v>2340</v>
+        <v>2452</v>
       </c>
       <c r="B743" t="s">
-        <v>2341</v>
+        <v>2453</v>
       </c>
       <c r="C743" t="s">
-        <v>38</v>
+        <v>2351</v>
       </c>
       <c r="D743" t="s">
-        <v>39</v>
+        <v>2352</v>
+      </c>
+      <c r="F743" t="s">
+        <v>2454</v>
       </c>
     </row>
     <row r="744" spans="1:6">
       <c r="A744" t="s">
-        <v>2342</v>
+        <v>2455</v>
       </c>
       <c r="B744" t="s">
-        <v>2343</v>
+        <v>2456</v>
       </c>
       <c r="C744" t="s">
-        <v>50</v>
+        <v>2351</v>
       </c>
       <c r="D744" t="s">
-        <v>51</v>
+        <v>2352</v>
+      </c>
+      <c r="F744" t="s">
+        <v>2457</v>
       </c>
     </row>
     <row r="745" spans="1:6">
       <c r="A745" t="s">
-        <v>2344</v>
+        <v>2458</v>
       </c>
       <c r="B745" t="s">
-        <v>2345</v>
+        <v>2459</v>
       </c>
       <c r="C745" t="s">
-        <v>821</v>
+        <v>2351</v>
       </c>
       <c r="D745" t="s">
-        <v>822</v>
+        <v>2352</v>
+      </c>
+      <c r="F745" t="s">
+        <v>2460</v>
       </c>
     </row>
     <row r="746" spans="1:6">
       <c r="A746" t="s">
-        <v>739</v>
+        <v>2461</v>
       </c>
       <c r="B746" t="s">
-        <v>740</v>
+        <v>2462</v>
       </c>
       <c r="C746" t="s">
-        <v>723</v>
+        <v>2351</v>
       </c>
       <c r="D746" t="s">
-        <v>724</v>
+        <v>2352</v>
+      </c>
+      <c r="F746" t="s">
+        <v>2463</v>
       </c>
     </row>
     <row r="747" spans="1:6">
       <c r="A747" t="s">
-        <v>2346</v>
+        <v>2464</v>
       </c>
       <c r="B747" t="s">
-        <v>2347</v>
+        <v>2465</v>
       </c>
       <c r="C747" t="s">
-        <v>198</v>
+        <v>2351</v>
       </c>
       <c r="D747" t="s">
-        <v>199</v>
+        <v>2352</v>
+      </c>
+      <c r="F747" t="s">
+        <v>2466</v>
       </c>
     </row>
     <row r="748" spans="1:6">
       <c r="A748" t="s">
-        <v>2348</v>
+        <v>2467</v>
       </c>
       <c r="B748" t="s">
-        <v>2349</v>
+        <v>2468</v>
       </c>
       <c r="C748" t="s">
-        <v>2350</v>
+        <v>1338</v>
       </c>
       <c r="D748" t="s">
-        <v>2351</v>
+        <v>1339</v>
+      </c>
+      <c r="F748" t="s">
+        <v>2469</v>
       </c>
     </row>
     <row r="749" spans="1:6">
       <c r="A749" t="s">
-        <v>1174</v>
+        <v>2470</v>
       </c>
       <c r="B749" t="s">
-        <v>1175</v>
+        <v>2471</v>
       </c>
       <c r="C749" t="s">
-        <v>1148</v>
+        <v>78</v>
       </c>
       <c r="D749" t="s">
-        <v>1149</v>
+        <v>79</v>
+      </c>
+      <c r="F749" t="s">
+        <v>2472</v>
       </c>
     </row>
     <row r="750" spans="1:6">
       <c r="A750" t="s">
-        <v>1089</v>
+        <v>2473</v>
       </c>
       <c r="B750" t="s">
-        <v>1090</v>
+        <v>2474</v>
       </c>
       <c r="C750" t="s">
-        <v>1154</v>
+        <v>220</v>
       </c>
       <c r="D750" t="s">
-        <v>1155</v>
+        <v>221</v>
+      </c>
+      <c r="F750" t="s">
+        <v>2475</v>
       </c>
     </row>
     <row r="751" spans="1:6">
       <c r="A751" t="s">
-        <v>1166</v>
+        <v>2476</v>
       </c>
       <c r="B751" t="s">
-        <v>1167</v>
+        <v>2477</v>
       </c>
       <c r="C751" t="s">
-        <v>1161</v>
+        <v>220</v>
       </c>
       <c r="D751" t="s">
-        <v>1162</v>
+        <v>221</v>
+      </c>
+      <c r="F751" t="s">
+        <v>2478</v>
       </c>
     </row>
     <row r="752" spans="1:6">
       <c r="A752" t="s">
-        <v>2352</v>
+        <v>2479</v>
       </c>
       <c r="B752" t="s">
-        <v>2353</v>
+        <v>2480</v>
       </c>
       <c r="C752" t="s">
-        <v>2354</v>
+        <v>220</v>
       </c>
       <c r="D752" t="s">
-        <v>2355</v>
+        <v>221</v>
+      </c>
+      <c r="F752" t="s">
+        <v>2481</v>
       </c>
     </row>
     <row r="753" spans="1:6">
       <c r="A753" t="s">
-        <v>2350</v>
+        <v>2482</v>
       </c>
       <c r="B753" t="s">
-        <v>2351</v>
+        <v>2483</v>
       </c>
       <c r="C753" t="s">
-        <v>2352</v>
+        <v>534</v>
       </c>
       <c r="D753" t="s">
-        <v>2353</v>
+        <v>535</v>
+      </c>
+      <c r="F753" t="s">
+        <v>2484</v>
       </c>
     </row>
     <row r="754" spans="1:6">
       <c r="A754" t="s">
-        <v>2354</v>
+        <v>2485</v>
       </c>
       <c r="B754" t="s">
-        <v>2355</v>
+        <v>2486</v>
       </c>
       <c r="C754" t="s">
-        <v>739</v>
+        <v>2470</v>
       </c>
       <c r="D754" t="s">
-        <v>740</v>
+        <v>2471</v>
+      </c>
+      <c r="F754" t="s">
+        <v>2487</v>
       </c>
     </row>
     <row r="755" spans="1:6">
       <c r="A755" t="s">
-        <v>2356</v>
+        <v>2488</v>
       </c>
       <c r="B755" t="s">
-        <v>2357</v>
+        <v>2489</v>
       </c>
       <c r="C755" t="s">
-        <v>1379</v>
+        <v>2470</v>
       </c>
       <c r="D755" t="s">
-        <v>1380</v>
+        <v>2471</v>
+      </c>
+      <c r="F755" t="s">
+        <v>2490</v>
       </c>
     </row>
     <row r="756" spans="1:6">
       <c r="A756" t="s">
-        <v>2358</v>
+        <v>2491</v>
       </c>
       <c r="B756" t="s">
-        <v>2359</v>
+        <v>2492</v>
       </c>
       <c r="C756" t="s">
-        <v>1399</v>
+        <v>2470</v>
       </c>
       <c r="D756" t="s">
-        <v>1400</v>
+        <v>2471</v>
+      </c>
+      <c r="F756" t="s">
+        <v>2493</v>
       </c>
     </row>
     <row r="757" spans="1:6">
       <c r="A757" t="s">
-        <v>2360</v>
+        <v>2494</v>
       </c>
       <c r="B757" t="s">
-        <v>2361</v>
+        <v>2495</v>
       </c>
       <c r="C757" t="s">
-        <v>2358</v>
+        <v>2491</v>
       </c>
       <c r="D757" t="s">
-        <v>2359</v>
+        <v>2492</v>
+      </c>
+      <c r="F757" t="s">
+        <v>2496</v>
       </c>
     </row>
     <row r="758" spans="1:6">
       <c r="A758" t="s">
-        <v>2362</v>
+        <v>2497</v>
       </c>
       <c r="B758" t="s">
-        <v>2363</v>
-[...4 lines deleted...]
-        <v>2364</v>
+        <v>2498</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2485</v>
+      </c>
+      <c r="D758" t="s">
+        <v>2486</v>
       </c>
       <c r="F758" t="s">
-        <v>2365</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="759" spans="1:6">
       <c r="A759" t="s">
-        <v>2366</v>
+        <v>2500</v>
       </c>
       <c r="B759" t="s">
-        <v>2367</v>
-[...4 lines deleted...]
-        <v>2368</v>
+        <v>2501</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2488</v>
+      </c>
+      <c r="D759" t="s">
+        <v>2489</v>
       </c>
       <c r="F759" t="s">
-        <v>2369</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="760" spans="1:6">
       <c r="A760" t="s">
-        <v>2370</v>
+        <v>2503</v>
       </c>
       <c r="B760" t="s">
-        <v>2371</v>
-[...4 lines deleted...]
-        <v>2372</v>
+        <v>2504</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2431</v>
+      </c>
+      <c r="D760" t="s">
+        <v>2432</v>
       </c>
       <c r="F760" t="s">
-        <v>2373</v>
+        <v>2505</v>
       </c>
     </row>
     <row r="761" spans="1:6">
       <c r="A761" t="s">
-        <v>2374</v>
+        <v>2506</v>
       </c>
       <c r="B761" t="s">
-        <v>2375</v>
-[...2 lines deleted...]
-      <c r="D761"/>
+        <v>679</v>
+      </c>
+      <c r="C761" t="s">
+        <v>218</v>
+      </c>
+      <c r="D761" t="s">
+        <v>219</v>
+      </c>
       <c r="F761" t="s">
-        <v>2376</v>
+        <v>2507</v>
       </c>
     </row>
     <row r="762" spans="1:6">
       <c r="A762" t="s">
-        <v>2377</v>
+        <v>2508</v>
       </c>
       <c r="B762" t="s">
-        <v>2378</v>
-[...2 lines deleted...]
-      <c r="D762"/>
+        <v>2509</v>
+      </c>
+      <c r="C762" t="s">
+        <v>678</v>
+      </c>
+      <c r="D762" t="s">
+        <v>679</v>
+      </c>
       <c r="F762" t="s">
-        <v>2379</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="763" spans="1:6">
       <c r="A763" t="s">
-        <v>2380</v>
+        <v>2511</v>
       </c>
       <c r="B763" t="s">
-        <v>2381</v>
-[...2 lines deleted...]
-      <c r="D763"/>
+        <v>2512</v>
+      </c>
+      <c r="C763" t="s">
+        <v>277</v>
+      </c>
+      <c r="D763" t="s">
+        <v>278</v>
+      </c>
       <c r="F763" t="s">
-        <v>2382</v>
+        <v>2513</v>
       </c>
     </row>
     <row r="764" spans="1:6">
       <c r="A764" t="s">
-        <v>2383</v>
+        <v>2514</v>
       </c>
       <c r="B764" t="s">
-        <v>2384</v>
-[...2 lines deleted...]
-      <c r="D764"/>
+        <v>2515</v>
+      </c>
+      <c r="C764" t="s">
+        <v>678</v>
+      </c>
+      <c r="D764" t="s">
+        <v>679</v>
+      </c>
       <c r="F764" t="s">
-        <v>2385</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="765" spans="1:6">
       <c r="A765" t="s">
-        <v>2386</v>
+        <v>2517</v>
       </c>
       <c r="B765" t="s">
-        <v>2387</v>
-[...2 lines deleted...]
-      <c r="D765"/>
+        <v>2518</v>
+      </c>
+      <c r="C765" t="s">
+        <v>568</v>
+      </c>
+      <c r="D765" t="s">
+        <v>569</v>
+      </c>
       <c r="F765" t="s">
-        <v>2388</v>
+        <v>2519</v>
       </c>
     </row>
     <row r="766" spans="1:6">
       <c r="A766" t="s">
-        <v>2389</v>
+        <v>2520</v>
       </c>
       <c r="B766" t="s">
-        <v>2390</v>
-[...2 lines deleted...]
-      <c r="D766"/>
+        <v>2521</v>
+      </c>
+      <c r="C766" t="s">
+        <v>568</v>
+      </c>
+      <c r="D766" t="s">
+        <v>569</v>
+      </c>
       <c r="F766" t="s">
-        <v>2391</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="767" spans="1:6">
       <c r="A767" t="s">
-        <v>2392</v>
+        <v>2523</v>
       </c>
       <c r="B767" t="s">
-        <v>2393</v>
-[...2 lines deleted...]
-      <c r="D767"/>
+        <v>2524</v>
+      </c>
+      <c r="C767" t="s">
+        <v>236</v>
+      </c>
+      <c r="D767" t="s">
+        <v>237</v>
+      </c>
       <c r="F767" t="s">
-        <v>2394</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="768" spans="1:6">
       <c r="A768" t="s">
-        <v>2395</v>
+        <v>2526</v>
       </c>
       <c r="B768" t="s">
-        <v>2396</v>
-[...2 lines deleted...]
-      <c r="D768"/>
+        <v>2527</v>
+      </c>
+      <c r="C768" t="s">
+        <v>236</v>
+      </c>
+      <c r="D768" t="s">
+        <v>237</v>
+      </c>
       <c r="F768" t="s">
-        <v>2397</v>
+        <v>2528</v>
       </c>
     </row>
     <row r="769" spans="1:6">
       <c r="A769" t="s">
-        <v>2398</v>
+        <v>2529</v>
       </c>
       <c r="B769" t="s">
-        <v>2399</v>
-[...2 lines deleted...]
-      <c r="D769"/>
+        <v>2530</v>
+      </c>
+      <c r="C769" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D769" t="s">
+        <v>1472</v>
+      </c>
       <c r="F769" t="s">
-        <v>2400</v>
+        <v>2531</v>
       </c>
     </row>
     <row r="770" spans="1:6">
       <c r="A770" t="s">
-        <v>2401</v>
+        <v>2532</v>
       </c>
       <c r="B770" t="s">
-        <v>2402</v>
-[...2 lines deleted...]
-      <c r="D770"/>
+        <v>2533</v>
+      </c>
+      <c r="C770" t="s">
+        <v>104</v>
+      </c>
+      <c r="D770" t="s">
+        <v>105</v>
+      </c>
       <c r="F770" t="s">
-        <v>2403</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="771" spans="1:6">
       <c r="A771" t="s">
-        <v>2404</v>
+        <v>2535</v>
       </c>
       <c r="B771" t="s">
-        <v>2405</v>
-[...2 lines deleted...]
-      <c r="D771"/>
+        <v>2536</v>
+      </c>
+      <c r="C771" t="s">
+        <v>236</v>
+      </c>
+      <c r="D771" t="s">
+        <v>237</v>
+      </c>
       <c r="F771" t="s">
-        <v>2406</v>
+        <v>2537</v>
       </c>
     </row>
     <row r="772" spans="1:6">
       <c r="A772" t="s">
-        <v>2407</v>
+        <v>2538</v>
       </c>
       <c r="B772" t="s">
-        <v>2408</v>
-[...2 lines deleted...]
-      <c r="D772"/>
+        <v>2539</v>
+      </c>
+      <c r="C772" t="s">
+        <v>568</v>
+      </c>
+      <c r="D772" t="s">
+        <v>569</v>
+      </c>
       <c r="F772" t="s">
-        <v>2409</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="773" spans="1:6">
       <c r="A773" t="s">
-        <v>2410</v>
+        <v>2541</v>
       </c>
       <c r="B773" t="s">
-        <v>2411</v>
-[...2 lines deleted...]
-      <c r="D773"/>
+        <v>2542</v>
+      </c>
+      <c r="C773" t="s">
+        <v>600</v>
+      </c>
+      <c r="D773" t="s">
+        <v>601</v>
+      </c>
       <c r="F773" t="s">
-        <v>2412</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="774" spans="1:6">
       <c r="A774" t="s">
-        <v>2413</v>
+        <v>2544</v>
       </c>
       <c r="B774" t="s">
-        <v>2414</v>
-[...2 lines deleted...]
-      <c r="D774"/>
+        <v>2545</v>
+      </c>
+      <c r="C774" t="s">
+        <v>214</v>
+      </c>
+      <c r="D774" t="s">
+        <v>215</v>
+      </c>
       <c r="F774" t="s">
-        <v>2415</v>
+        <v>2546</v>
       </c>
     </row>
     <row r="775" spans="1:6">
       <c r="A775" t="s">
-        <v>2416</v>
+        <v>2359</v>
       </c>
       <c r="B775" t="s">
-        <v>2417</v>
-[...2 lines deleted...]
-      <c r="D775"/>
+        <v>2360</v>
+      </c>
+      <c r="C775" t="s">
+        <v>534</v>
+      </c>
+      <c r="D775" t="s">
+        <v>535</v>
+      </c>
       <c r="F775" t="s">
-        <v>2418</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="776" spans="1:6">
       <c r="A776" t="s">
-        <v>2419</v>
+        <v>2364</v>
       </c>
       <c r="B776" t="s">
-        <v>2420</v>
-[...2 lines deleted...]
-      <c r="D776"/>
+        <v>2365</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2359</v>
+      </c>
+      <c r="D776" t="s">
+        <v>2360</v>
+      </c>
       <c r="F776" t="s">
-        <v>2421</v>
+        <v>2548</v>
       </c>
     </row>
     <row r="777" spans="1:6">
       <c r="A777" t="s">
-        <v>2422</v>
+        <v>2385</v>
       </c>
       <c r="B777" t="s">
-        <v>2423</v>
-[...2 lines deleted...]
-      <c r="D777"/>
+        <v>2386</v>
+      </c>
+      <c r="C777" t="s">
+        <v>568</v>
+      </c>
+      <c r="D777" t="s">
+        <v>569</v>
+      </c>
       <c r="F777" t="s">
-        <v>2424</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="778" spans="1:6">
       <c r="A778" t="s">
-        <v>2425</v>
+        <v>2550</v>
       </c>
       <c r="B778" t="s">
-        <v>2426</v>
-[...2 lines deleted...]
-      <c r="D778"/>
+        <v>2551</v>
+      </c>
+      <c r="C778" t="s">
+        <v>568</v>
+      </c>
+      <c r="D778" t="s">
+        <v>569</v>
+      </c>
       <c r="F778" t="s">
-        <v>2427</v>
+        <v>2552</v>
       </c>
     </row>
     <row r="779" spans="1:6">
       <c r="A779" t="s">
-        <v>2428</v>
+        <v>2553</v>
       </c>
       <c r="B779" t="s">
-        <v>2429</v>
-[...2 lines deleted...]
-      <c r="D779"/>
+        <v>2554</v>
+      </c>
+      <c r="C779" t="s">
+        <v>32</v>
+      </c>
+      <c r="D779" t="s">
+        <v>33</v>
+      </c>
       <c r="F779" t="s">
-        <v>2430</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="780" spans="1:6">
       <c r="A780" t="s">
-        <v>2431</v>
+        <v>2348</v>
       </c>
       <c r="B780" t="s">
-        <v>2432</v>
-[...2 lines deleted...]
-      <c r="D780"/>
+        <v>2349</v>
+      </c>
+      <c r="C780" t="s">
+        <v>534</v>
+      </c>
+      <c r="D780" t="s">
+        <v>535</v>
+      </c>
       <c r="F780" t="s">
-        <v>1584</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="781" spans="1:6">
       <c r="A781" t="s">
-        <v>2433</v>
+        <v>2557</v>
       </c>
       <c r="B781" t="s">
-        <v>2434</v>
-[...2 lines deleted...]
-      <c r="D781"/>
+        <v>2558</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D781" t="s">
+        <v>2560</v>
+      </c>
       <c r="F781" t="s">
-        <v>2435</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="782" spans="1:6">
       <c r="A782" t="s">
-        <v>2436</v>
+        <v>2562</v>
       </c>
       <c r="B782" t="s">
-        <v>2384</v>
-[...2 lines deleted...]
-      <c r="D782"/>
+        <v>2563</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D782" t="s">
+        <v>2560</v>
+      </c>
       <c r="F782" t="s">
-        <v>2376</v>
+        <v>2564</v>
       </c>
     </row>
     <row r="783" spans="1:6">
       <c r="A783" t="s">
-        <v>2437</v>
+        <v>2565</v>
       </c>
       <c r="B783" t="s">
-        <v>2381</v>
-[...2 lines deleted...]
-      <c r="D783"/>
+        <v>2566</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D783" t="s">
+        <v>2560</v>
+      </c>
       <c r="F783" t="s">
-        <v>2379</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="784" spans="1:6">
       <c r="A784" t="s">
-        <v>2438</v>
+        <v>2568</v>
       </c>
       <c r="B784" t="s">
-        <v>2439</v>
-[...2 lines deleted...]
-      <c r="D784"/>
+        <v>2569</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D784" t="s">
+        <v>2177</v>
+      </c>
       <c r="F784" t="s">
-        <v>2440</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="785" spans="1:6">
       <c r="A785" t="s">
-        <v>2441</v>
+        <v>1826</v>
       </c>
       <c r="B785" t="s">
-        <v>2442</v>
-[...2 lines deleted...]
-      <c r="D785"/>
+        <v>1827</v>
+      </c>
+      <c r="C785" t="s">
+        <v>600</v>
+      </c>
+      <c r="D785" t="s">
+        <v>601</v>
+      </c>
       <c r="F785" t="s">
-        <v>2443</v>
+        <v>2571</v>
       </c>
     </row>
     <row r="786" spans="1:6">
       <c r="A786" t="s">
-        <v>2444</v>
+        <v>516</v>
       </c>
       <c r="B786" t="s">
-        <v>2384</v>
-[...2 lines deleted...]
-      <c r="D786"/>
+        <v>517</v>
+      </c>
+      <c r="C786" t="s">
+        <v>534</v>
+      </c>
+      <c r="D786" t="s">
+        <v>535</v>
+      </c>
       <c r="F786" t="s">
-        <v>2379</v>
+        <v>2572</v>
       </c>
     </row>
     <row r="787" spans="1:6">
       <c r="A787" t="s">
-        <v>2445</v>
+        <v>2573</v>
       </c>
       <c r="B787" t="s">
-        <v>2446</v>
-[...2 lines deleted...]
-      <c r="D787"/>
+        <v>2574</v>
+      </c>
+      <c r="C787" t="s">
+        <v>516</v>
+      </c>
+      <c r="D787" t="s">
+        <v>517</v>
+      </c>
       <c r="F787" t="s">
-        <v>2447</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="788" spans="1:6">
       <c r="A788" t="s">
-        <v>2448</v>
+        <v>2576</v>
       </c>
       <c r="B788" t="s">
-        <v>2449</v>
-[...2 lines deleted...]
-      <c r="D788"/>
+        <v>2577</v>
+      </c>
+      <c r="C788" t="s">
+        <v>600</v>
+      </c>
+      <c r="D788" t="s">
+        <v>601</v>
+      </c>
       <c r="F788" t="s">
-        <v>2450</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="789" spans="1:6">
       <c r="A789" t="s">
-        <v>2451</v>
+        <v>2579</v>
       </c>
       <c r="B789" t="s">
-        <v>2452</v>
-[...2 lines deleted...]
-      <c r="D789"/>
+        <v>2580</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2576</v>
+      </c>
+      <c r="D789" t="s">
+        <v>2577</v>
+      </c>
       <c r="F789" t="s">
-        <v>2453</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="790" spans="1:6">
       <c r="A790" t="s">
-        <v>2454</v>
+        <v>2582</v>
       </c>
       <c r="B790" t="s">
-        <v>2455</v>
-[...2 lines deleted...]
-      <c r="D790"/>
+        <v>2583</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2541</v>
+      </c>
+      <c r="D790" t="s">
+        <v>2542</v>
+      </c>
       <c r="F790" t="s">
-        <v>2456</v>
+        <v>2584</v>
       </c>
     </row>
     <row r="791" spans="1:6">
       <c r="A791" t="s">
-        <v>2457</v>
+        <v>2585</v>
       </c>
       <c r="B791" t="s">
-        <v>2458</v>
-[...2 lines deleted...]
-      <c r="D791"/>
+        <v>2586</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D791" t="s">
+        <v>2177</v>
+      </c>
       <c r="F791" t="s">
-        <v>2459</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="792" spans="1:6">
       <c r="A792" t="s">
-        <v>2460</v>
+        <v>2588</v>
       </c>
       <c r="B792" t="s">
-        <v>2461</v>
-[...2 lines deleted...]
-      <c r="D792"/>
+        <v>2589</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D792" t="s">
+        <v>2177</v>
+      </c>
       <c r="F792" t="s">
-        <v>2459</v>
+        <v>2590</v>
       </c>
     </row>
     <row r="793" spans="1:6">
       <c r="A793" t="s">
-        <v>2462</v>
+        <v>2591</v>
       </c>
       <c r="B793" t="s">
-        <v>2381</v>
-[...2 lines deleted...]
-      <c r="D793"/>
+        <v>2592</v>
+      </c>
+      <c r="C793" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D793" t="s">
+        <v>1339</v>
+      </c>
       <c r="F793" t="s">
-        <v>2376</v>
+        <v>2593</v>
       </c>
     </row>
     <row r="794" spans="1:6">
       <c r="A794" t="s">
-        <v>2463</v>
+        <v>2594</v>
       </c>
       <c r="B794" t="s">
-        <v>2464</v>
-[...2 lines deleted...]
-      <c r="D794"/>
+        <v>2595</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D794" t="s">
+        <v>2177</v>
+      </c>
       <c r="F794" t="s">
-        <v>2465</v>
+        <v>2596</v>
       </c>
     </row>
     <row r="795" spans="1:6">
       <c r="A795" t="s">
-        <v>2466</v>
+        <v>2597</v>
       </c>
       <c r="B795" t="s">
-        <v>2467</v>
-[...2 lines deleted...]
-      <c r="D795"/>
+        <v>2598</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2599</v>
+      </c>
+      <c r="D795" t="s">
+        <v>2600</v>
+      </c>
       <c r="F795" t="s">
-        <v>2468</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="796" spans="1:6">
       <c r="A796" t="s">
-        <v>2469</v>
+        <v>2602</v>
       </c>
       <c r="B796" t="s">
-        <v>2470</v>
-[...2 lines deleted...]
-      <c r="D796"/>
+        <v>2603</v>
+      </c>
+      <c r="C796" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D796" t="s">
+        <v>1470</v>
+      </c>
       <c r="F796" t="s">
-        <v>2471</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="797" spans="1:6">
       <c r="A797" t="s">
-        <v>2472</v>
+        <v>2605</v>
       </c>
       <c r="B797" t="s">
-        <v>2473</v>
-[...2 lines deleted...]
-      <c r="D797"/>
+        <v>2606</v>
+      </c>
+      <c r="C797" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D797" t="s">
+        <v>1470</v>
+      </c>
       <c r="F797" t="s">
-        <v>1612</v>
+        <v>2607</v>
       </c>
     </row>
     <row r="798" spans="1:6">
       <c r="A798" t="s">
-        <v>2474</v>
+        <v>2608</v>
       </c>
       <c r="B798" t="s">
-        <v>2475</v>
-[...2 lines deleted...]
-      <c r="D798"/>
+        <v>2609</v>
+      </c>
+      <c r="C798" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D798" t="s">
+        <v>1470</v>
+      </c>
       <c r="F798" t="s">
-        <v>2476</v>
+        <v>2610</v>
       </c>
     </row>
     <row r="799" spans="1:6">
       <c r="A799" t="s">
-        <v>2477</v>
+        <v>2611</v>
       </c>
       <c r="B799" t="s">
-        <v>2478</v>
-[...2 lines deleted...]
-      <c r="D799"/>
+        <v>2612</v>
+      </c>
+      <c r="C799" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D799" t="s">
+        <v>1470</v>
+      </c>
       <c r="F799" t="s">
-        <v>2479</v>
+        <v>2613</v>
       </c>
     </row>
     <row r="800" spans="1:6">
       <c r="A800" t="s">
-        <v>2480</v>
+        <v>2614</v>
       </c>
       <c r="B800" t="s">
-        <v>2481</v>
-[...2 lines deleted...]
-      <c r="D800"/>
+        <v>2615</v>
+      </c>
+      <c r="C800" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D800" t="s">
+        <v>1347</v>
+      </c>
       <c r="F800" t="s">
-        <v>2482</v>
+        <v>2616</v>
       </c>
     </row>
     <row r="801" spans="1:6">
       <c r="A801" t="s">
-        <v>2483</v>
+        <v>2617</v>
       </c>
       <c r="B801" t="s">
-        <v>2484</v>
-[...2 lines deleted...]
-      <c r="D801"/>
+        <v>2618</v>
+      </c>
+      <c r="C801" t="s">
+        <v>568</v>
+      </c>
+      <c r="D801" t="s">
+        <v>569</v>
+      </c>
       <c r="F801" t="s">
-        <v>2485</v>
+        <v>2619</v>
       </c>
     </row>
     <row r="802" spans="1:6">
       <c r="A802" t="s">
-        <v>2486</v>
+        <v>2620</v>
       </c>
       <c r="B802" t="s">
-        <v>2487</v>
-[...2 lines deleted...]
-      <c r="D802"/>
+        <v>2621</v>
+      </c>
+      <c r="C802" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D802" t="s">
+        <v>1467</v>
+      </c>
       <c r="F802" t="s">
-        <v>2488</v>
+        <v>2622</v>
       </c>
     </row>
     <row r="803" spans="1:6">
       <c r="A803" t="s">
-        <v>2489</v>
+        <v>2623</v>
       </c>
       <c r="B803" t="s">
-        <v>2490</v>
-[...2 lines deleted...]
-      <c r="D803"/>
+        <v>2624</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D803" t="s">
+        <v>2177</v>
+      </c>
       <c r="F803" t="s">
-        <v>1408</v>
+        <v>2625</v>
       </c>
     </row>
     <row r="804" spans="1:6">
       <c r="A804" t="s">
-        <v>2491</v>
+        <v>2626</v>
       </c>
       <c r="B804" t="s">
-        <v>2492</v>
-[...2 lines deleted...]
-      <c r="D804"/>
+        <v>2627</v>
+      </c>
+      <c r="C804" t="s">
+        <v>78</v>
+      </c>
+      <c r="D804" t="s">
+        <v>79</v>
+      </c>
       <c r="F804" t="s">
-        <v>2493</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="805" spans="1:6">
       <c r="A805" t="s">
-        <v>2494</v>
+        <v>2629</v>
       </c>
       <c r="B805" t="s">
-        <v>2495</v>
-[...2 lines deleted...]
-      <c r="D805"/>
+        <v>2630</v>
+      </c>
+      <c r="C805" t="s">
+        <v>218</v>
+      </c>
+      <c r="D805" t="s">
+        <v>219</v>
+      </c>
       <c r="F805" t="s">
-        <v>2496</v>
+        <v>2631</v>
       </c>
     </row>
     <row r="806" spans="1:6">
       <c r="A806" t="s">
-        <v>2497</v>
+        <v>2632</v>
       </c>
       <c r="B806" t="s">
-        <v>2498</v>
-[...2 lines deleted...]
-      <c r="D806"/>
+        <v>2633</v>
+      </c>
+      <c r="C806" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D806" t="s">
+        <v>1342</v>
+      </c>
       <c r="F806" t="s">
-        <v>2499</v>
+        <v>2634</v>
       </c>
     </row>
     <row r="807" spans="1:6">
       <c r="A807" t="s">
-        <v>2500</v>
+        <v>2635</v>
       </c>
       <c r="B807" t="s">
-        <v>2501</v>
-[...2 lines deleted...]
-      <c r="D807"/>
+        <v>2636</v>
+      </c>
+      <c r="C807" t="s">
+        <v>600</v>
+      </c>
+      <c r="D807" t="s">
+        <v>601</v>
+      </c>
       <c r="F807" t="s">
-        <v>2502</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="808" spans="1:6">
       <c r="A808" t="s">
-        <v>2503</v>
+        <v>2638</v>
       </c>
       <c r="B808" t="s">
-        <v>2504</v>
-[...2 lines deleted...]
-      <c r="D808"/>
+        <v>2639</v>
+      </c>
+      <c r="C808" t="s">
+        <v>600</v>
+      </c>
+      <c r="D808" t="s">
+        <v>601</v>
+      </c>
       <c r="F808" t="s">
-        <v>2505</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="809" spans="1:6">
       <c r="A809" t="s">
-        <v>2506</v>
+        <v>2641</v>
       </c>
       <c r="B809" t="s">
-        <v>2507</v>
-[...2 lines deleted...]
-      <c r="D809"/>
+        <v>2642</v>
+      </c>
+      <c r="C809" t="s">
+        <v>218</v>
+      </c>
+      <c r="D809" t="s">
+        <v>219</v>
+      </c>
       <c r="F809" t="s">
-        <v>2508</v>
+        <v>2643</v>
       </c>
     </row>
     <row r="810" spans="1:6">
       <c r="A810" t="s">
-        <v>2509</v>
+        <v>2644</v>
       </c>
       <c r="B810" t="s">
-        <v>2510</v>
-[...2 lines deleted...]
-      <c r="D810"/>
+        <v>2645</v>
+      </c>
+      <c r="C810" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D810" t="s">
+        <v>1347</v>
+      </c>
       <c r="F810" t="s">
-        <v>2511</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="811" spans="1:6">
       <c r="A811" t="s">
-        <v>2512</v>
+        <v>2647</v>
       </c>
       <c r="B811" t="s">
-        <v>2513</v>
-[...2 lines deleted...]
-      <c r="D811"/>
+        <v>2648</v>
+      </c>
+      <c r="C811" t="s">
+        <v>78</v>
+      </c>
+      <c r="D811" t="s">
+        <v>79</v>
+      </c>
       <c r="F811" t="s">
-        <v>2514</v>
+        <v>2649</v>
       </c>
     </row>
     <row r="812" spans="1:6">
       <c r="A812" t="s">
-        <v>2515</v>
+        <v>2650</v>
       </c>
       <c r="B812" t="s">
-        <v>2516</v>
-[...2 lines deleted...]
-      <c r="D812"/>
+        <v>2651</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2538</v>
+      </c>
+      <c r="D812" t="s">
+        <v>2539</v>
+      </c>
       <c r="F812" t="s">
-        <v>2517</v>
+        <v>2652</v>
       </c>
     </row>
     <row r="813" spans="1:6">
       <c r="A813" t="s">
-        <v>2518</v>
+        <v>2653</v>
       </c>
       <c r="B813" t="s">
-        <v>2519</v>
-[...2 lines deleted...]
-      <c r="D813"/>
+        <v>2654</v>
+      </c>
+      <c r="C813" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D813" t="s">
+        <v>1342</v>
+      </c>
       <c r="F813" t="s">
-        <v>2520</v>
+        <v>2655</v>
       </c>
     </row>
     <row r="814" spans="1:6">
       <c r="A814" t="s">
-        <v>2521</v>
+        <v>2656</v>
       </c>
       <c r="B814" t="s">
-        <v>2522</v>
-[...2 lines deleted...]
-      <c r="D814"/>
+        <v>2657</v>
+      </c>
+      <c r="C814" t="s">
+        <v>78</v>
+      </c>
+      <c r="D814" t="s">
+        <v>79</v>
+      </c>
       <c r="F814" t="s">
-        <v>2523</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="815" spans="1:6">
       <c r="A815" t="s">
-        <v>2524</v>
+        <v>2659</v>
       </c>
       <c r="B815" t="s">
-        <v>2525</v>
-[...2 lines deleted...]
-      <c r="D815"/>
+        <v>2660</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D815" t="s">
+        <v>2654</v>
+      </c>
       <c r="F815" t="s">
-        <v>2526</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="816" spans="1:6">
       <c r="A816" t="s">
-        <v>2527</v>
+        <v>2662</v>
       </c>
       <c r="B816" t="s">
-        <v>2528</v>
-[...2 lines deleted...]
-      <c r="D816"/>
+        <v>2663</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2656</v>
+      </c>
+      <c r="D816" t="s">
+        <v>2657</v>
+      </c>
       <c r="F816" t="s">
-        <v>2529</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="817" spans="1:6">
       <c r="A817" t="s">
-        <v>2530</v>
+        <v>2665</v>
       </c>
       <c r="B817" t="s">
-        <v>2531</v>
-[...2 lines deleted...]
-      <c r="D817"/>
+        <v>2666</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2659</v>
+      </c>
+      <c r="D817" t="s">
+        <v>2660</v>
+      </c>
       <c r="F817" t="s">
-        <v>2532</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="818" spans="1:6">
       <c r="A818" t="s">
-        <v>744</v>
+        <v>2668</v>
       </c>
       <c r="B818" t="s">
-        <v>745</v>
-[...2 lines deleted...]
-      <c r="D818"/>
+        <v>2669</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2629</v>
+      </c>
+      <c r="D818" t="s">
+        <v>2630</v>
+      </c>
+      <c r="F818" t="s">
+        <v>2670</v>
+      </c>
     </row>
     <row r="819" spans="1:6">
       <c r="A819" t="s">
-        <v>2533</v>
+        <v>2671</v>
       </c>
       <c r="B819" t="s">
-        <v>2534</v>
-[...2 lines deleted...]
-      <c r="D819"/>
+        <v>2672</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2629</v>
+      </c>
+      <c r="D819" t="s">
+        <v>2630</v>
+      </c>
+      <c r="F819" t="s">
+        <v>2673</v>
+      </c>
     </row>
     <row r="820" spans="1:6">
       <c r="A820" t="s">
-        <v>2535</v>
+        <v>2674</v>
       </c>
       <c r="B820" t="s">
-        <v>2536</v>
-[...2 lines deleted...]
-      <c r="D820"/>
+        <v>2675</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D820" t="s">
+        <v>2654</v>
+      </c>
+      <c r="F820" t="s">
+        <v>2676</v>
+      </c>
     </row>
     <row r="821" spans="1:6">
       <c r="A821" t="s">
-        <v>2537</v>
+        <v>2677</v>
       </c>
       <c r="B821" t="s">
-        <v>2538</v>
-[...2 lines deleted...]
-      <c r="D821"/>
+        <v>2678</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D821" t="s">
+        <v>2654</v>
+      </c>
+      <c r="F821" t="s">
+        <v>2679</v>
+      </c>
     </row>
     <row r="822" spans="1:6">
       <c r="A822" t="s">
-        <v>2539</v>
+        <v>2680</v>
       </c>
       <c r="B822" t="s">
-        <v>2540</v>
-[...2 lines deleted...]
-      <c r="D822"/>
+        <v>2681</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D822" t="s">
+        <v>2654</v>
+      </c>
+      <c r="F822" t="s">
+        <v>2682</v>
+      </c>
     </row>
     <row r="823" spans="1:6">
       <c r="A823" t="s">
-        <v>1995</v>
+        <v>2683</v>
       </c>
       <c r="B823" t="s">
-        <v>1996</v>
-[...2 lines deleted...]
-      <c r="D823"/>
+        <v>2684</v>
+      </c>
+      <c r="C823" t="s">
+        <v>648</v>
+      </c>
+      <c r="D823" t="s">
+        <v>649</v>
+      </c>
+      <c r="F823" t="s">
+        <v>2685</v>
+      </c>
     </row>
     <row r="824" spans="1:6">
       <c r="A824" t="s">
-        <v>2541</v>
+        <v>2686</v>
       </c>
       <c r="B824" t="s">
-        <v>2542</v>
-[...2 lines deleted...]
-      <c r="D824"/>
+        <v>2687</v>
+      </c>
+      <c r="C824" t="s">
+        <v>78</v>
+      </c>
+      <c r="D824" t="s">
+        <v>79</v>
+      </c>
+      <c r="F824" t="s">
+        <v>2688</v>
+      </c>
     </row>
     <row r="825" spans="1:6">
       <c r="A825" t="s">
-        <v>2543</v>
+        <v>2689</v>
       </c>
       <c r="B825" t="s">
-        <v>2544</v>
-[...2 lines deleted...]
-      <c r="D825"/>
+        <v>2690</v>
+      </c>
+      <c r="C825" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D825" t="s">
+        <v>1402</v>
+      </c>
+      <c r="F825" t="s">
+        <v>2691</v>
+      </c>
     </row>
     <row r="826" spans="1:6">
       <c r="A826" t="s">
-        <v>2545</v>
+        <v>2692</v>
       </c>
       <c r="B826" t="s">
-        <v>2546</v>
-[...2 lines deleted...]
-      <c r="D826"/>
+        <v>2693</v>
+      </c>
+      <c r="C826" t="s">
+        <v>600</v>
+      </c>
+      <c r="D826" t="s">
+        <v>601</v>
+      </c>
+      <c r="F826" t="s">
+        <v>2694</v>
+      </c>
     </row>
     <row r="827" spans="1:6">
       <c r="A827" t="s">
-        <v>2547</v>
+        <v>2695</v>
       </c>
       <c r="B827" t="s">
-        <v>2548</v>
-[...2 lines deleted...]
-      <c r="D827"/>
+        <v>2696</v>
+      </c>
+      <c r="C827" t="s">
+        <v>658</v>
+      </c>
+      <c r="D827" t="s">
+        <v>659</v>
+      </c>
+      <c r="F827" t="s">
+        <v>2697</v>
+      </c>
     </row>
     <row r="828" spans="1:6">
       <c r="A828" t="s">
-        <v>2549</v>
+        <v>2698</v>
       </c>
       <c r="B828" t="s">
-        <v>2550</v>
-[...2 lines deleted...]
-      <c r="D828"/>
+        <v>2699</v>
+      </c>
+      <c r="C828" t="s">
+        <v>285</v>
+      </c>
+      <c r="D828" t="s">
+        <v>286</v>
+      </c>
+      <c r="F828" t="s">
+        <v>2700</v>
+      </c>
     </row>
     <row r="829" spans="1:6">
       <c r="A829" t="s">
-        <v>2551</v>
+        <v>2701</v>
       </c>
       <c r="B829" t="s">
-        <v>2552</v>
-[...2 lines deleted...]
-      <c r="D829"/>
+        <v>2702</v>
+      </c>
+      <c r="C829" t="s">
+        <v>273</v>
+      </c>
+      <c r="D829" t="s">
+        <v>274</v>
+      </c>
+      <c r="F829" t="s">
+        <v>2703</v>
+      </c>
     </row>
     <row r="830" spans="1:6">
       <c r="A830" t="s">
-        <v>2553</v>
+        <v>2704</v>
       </c>
       <c r="B830" t="s">
-        <v>2554</v>
-[...2 lines deleted...]
-      <c r="D830"/>
+        <v>2705</v>
+      </c>
+      <c r="C830" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D830" t="s">
+        <v>1405</v>
+      </c>
+      <c r="F830" t="s">
+        <v>2706</v>
+      </c>
     </row>
     <row r="831" spans="1:6">
       <c r="A831" t="s">
-        <v>2555</v>
+        <v>2707</v>
       </c>
       <c r="B831" t="s">
-        <v>2556</v>
+        <v>2708</v>
       </c>
       <c r="C831" t="s">
-        <v>2557</v>
+        <v>678</v>
       </c>
       <c r="D831" t="s">
-        <v>2558</v>
-[...2 lines deleted...]
-        <v>2559</v>
+        <v>679</v>
       </c>
       <c r="F831" t="s">
-        <v>2560</v>
+        <v>2709</v>
       </c>
     </row>
     <row r="832" spans="1:6">
       <c r="A832" t="s">
-        <v>2561</v>
+        <v>2710</v>
       </c>
       <c r="B832" t="s">
-        <v>2562</v>
+        <v>2711</v>
       </c>
       <c r="C832" t="s">
-        <v>2557</v>
+        <v>2704</v>
       </c>
       <c r="D832" t="s">
-        <v>2558</v>
-[...2 lines deleted...]
-        <v>2563</v>
+        <v>2705</v>
       </c>
       <c r="F832" t="s">
-        <v>2564</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="833" spans="1:6">
       <c r="A833" t="s">
-        <v>2565</v>
+        <v>2713</v>
       </c>
       <c r="B833" t="s">
-        <v>2566</v>
+        <v>2714</v>
       </c>
       <c r="C833" t="s">
-        <v>2567</v>
+        <v>1612</v>
       </c>
       <c r="D833" t="s">
-        <v>2568</v>
-[...2 lines deleted...]
-        <v>2569</v>
+        <v>1613</v>
       </c>
       <c r="F833" t="s">
-        <v>2570</v>
+        <v>2715</v>
       </c>
     </row>
     <row r="834" spans="1:6">
       <c r="A834" t="s">
-        <v>2571</v>
+        <v>2716</v>
       </c>
       <c r="B834" t="s">
-        <v>2572</v>
+        <v>2717</v>
       </c>
       <c r="C834" t="s">
-        <v>2567</v>
+        <v>1407</v>
       </c>
       <c r="D834" t="s">
-        <v>2568</v>
-[...2 lines deleted...]
-        <v>2573</v>
+        <v>1408</v>
       </c>
       <c r="F834" t="s">
-        <v>2574</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="835" spans="1:6">
       <c r="A835" t="s">
-        <v>2575</v>
+        <v>2719</v>
       </c>
       <c r="B835" t="s">
-        <v>2576</v>
+        <v>2720</v>
       </c>
       <c r="C835" t="s">
-        <v>2577</v>
+        <v>2721</v>
       </c>
       <c r="D835" t="s">
-        <v>2578</v>
-[...2 lines deleted...]
-        <v>2579</v>
+        <v>2722</v>
       </c>
       <c r="F835" t="s">
-        <v>2580</v>
+        <v>2723</v>
       </c>
     </row>
     <row r="836" spans="1:6">
       <c r="A836" t="s">
-        <v>2581</v>
+        <v>2724</v>
       </c>
       <c r="B836" t="s">
-        <v>2582</v>
+        <v>2725</v>
       </c>
       <c r="C836" t="s">
-        <v>2583</v>
+        <v>2721</v>
       </c>
       <c r="D836" t="s">
-        <v>2584</v>
-[...2 lines deleted...]
-        <v>2585</v>
+        <v>2722</v>
       </c>
       <c r="F836" t="s">
-        <v>2586</v>
+        <v>2726</v>
       </c>
     </row>
     <row r="837" spans="1:6">
       <c r="A837" t="s">
-        <v>2587</v>
+        <v>2727</v>
       </c>
       <c r="B837" t="s">
-        <v>2588</v>
+        <v>2728</v>
       </c>
       <c r="C837" t="s">
-        <v>2589</v>
+        <v>1407</v>
       </c>
       <c r="D837" t="s">
-        <v>2590</v>
-[...2 lines deleted...]
-        <v>2591</v>
+        <v>1408</v>
       </c>
       <c r="F837" t="s">
-        <v>2592</v>
+        <v>2729</v>
       </c>
     </row>
     <row r="838" spans="1:6">
       <c r="A838" t="s">
-        <v>2593</v>
+        <v>2730</v>
       </c>
       <c r="B838" t="s">
-        <v>2594</v>
+        <v>2731</v>
       </c>
       <c r="C838" t="s">
-        <v>2567</v>
+        <v>1407</v>
       </c>
       <c r="D838" t="s">
-        <v>2568</v>
-[...2 lines deleted...]
-        <v>2595</v>
+        <v>1408</v>
       </c>
       <c r="F838" t="s">
-        <v>2596</v>
+        <v>2732</v>
       </c>
     </row>
     <row r="839" spans="1:6">
       <c r="A839" t="s">
-        <v>2597</v>
+        <v>2733</v>
       </c>
       <c r="B839" t="s">
-        <v>2598</v>
+        <v>2734</v>
       </c>
       <c r="C839" t="s">
-        <v>2557</v>
+        <v>78</v>
       </c>
       <c r="D839" t="s">
-        <v>2558</v>
-[...2 lines deleted...]
-        <v>2599</v>
+        <v>79</v>
       </c>
       <c r="F839" t="s">
-        <v>2600</v>
+        <v>2735</v>
       </c>
     </row>
     <row r="840" spans="1:6">
       <c r="A840" t="s">
-        <v>2577</v>
+        <v>2736</v>
       </c>
       <c r="B840" t="s">
-        <v>2578</v>
+        <v>2737</v>
       </c>
       <c r="C840" t="s">
-        <v>2589</v>
+        <v>666</v>
       </c>
       <c r="D840" t="s">
-        <v>2590</v>
-[...2 lines deleted...]
-        <v>2601</v>
+        <v>667</v>
       </c>
       <c r="F840" t="s">
-        <v>2602</v>
+        <v>2738</v>
       </c>
     </row>
     <row r="841" spans="1:6">
       <c r="A841" t="s">
-        <v>2603</v>
+        <v>2721</v>
       </c>
       <c r="B841" t="s">
-        <v>2604</v>
+        <v>2722</v>
       </c>
       <c r="C841" t="s">
-        <v>2605</v>
+        <v>1407</v>
       </c>
       <c r="D841" t="s">
-        <v>2606</v>
+        <v>1408</v>
       </c>
       <c r="F841" t="s">
-        <v>2607</v>
+        <v>2739</v>
       </c>
     </row>
     <row r="842" spans="1:6">
       <c r="A842" t="s">
-        <v>2608</v>
+        <v>2740</v>
       </c>
       <c r="B842" t="s">
-        <v>2609</v>
+        <v>2741</v>
       </c>
       <c r="C842" t="s">
-        <v>2605</v>
+        <v>2721</v>
       </c>
       <c r="D842" t="s">
-        <v>2606</v>
+        <v>2722</v>
       </c>
       <c r="F842" t="s">
-        <v>2610</v>
+        <v>2742</v>
       </c>
     </row>
     <row r="843" spans="1:6">
       <c r="A843" t="s">
-        <v>2611</v>
+        <v>2743</v>
       </c>
       <c r="B843" t="s">
-        <v>2612</v>
+        <v>2744</v>
       </c>
       <c r="C843" t="s">
-        <v>2605</v>
+        <v>600</v>
       </c>
       <c r="D843" t="s">
-        <v>2606</v>
+        <v>601</v>
       </c>
       <c r="F843" t="s">
-        <v>2613</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="844" spans="1:6">
       <c r="A844" t="s">
-        <v>2614</v>
+        <v>2746</v>
       </c>
       <c r="B844" t="s">
-        <v>2615</v>
+        <v>2747</v>
       </c>
       <c r="C844" t="s">
-        <v>2605</v>
+        <v>658</v>
       </c>
       <c r="D844" t="s">
-        <v>2606</v>
+        <v>659</v>
       </c>
       <c r="F844" t="s">
-        <v>2616</v>
+        <v>2748</v>
       </c>
     </row>
     <row r="845" spans="1:6">
       <c r="A845" t="s">
-        <v>2617</v>
+        <v>2749</v>
       </c>
       <c r="B845" t="s">
-        <v>2618</v>
+        <v>2750</v>
       </c>
       <c r="C845" t="s">
-        <v>2605</v>
+        <v>2721</v>
       </c>
       <c r="D845" t="s">
-        <v>2606</v>
+        <v>2722</v>
       </c>
       <c r="F845" t="s">
-        <v>2619</v>
+        <v>2751</v>
       </c>
     </row>
     <row r="846" spans="1:6">
       <c r="A846" t="s">
-        <v>2620</v>
+        <v>2752</v>
       </c>
       <c r="B846" t="s">
-        <v>2621</v>
+        <v>2753</v>
       </c>
       <c r="C846" t="s">
-        <v>2587</v>
+        <v>2599</v>
       </c>
       <c r="D846" t="s">
-        <v>2588</v>
+        <v>2600</v>
       </c>
       <c r="F846" t="s">
-        <v>2622</v>
+        <v>2754</v>
       </c>
     </row>
     <row r="847" spans="1:6">
       <c r="A847" t="s">
-        <v>2623</v>
+        <v>2755</v>
       </c>
       <c r="B847" t="s">
-        <v>2624</v>
+        <v>2756</v>
       </c>
       <c r="C847" t="s">
-        <v>2587</v>
+        <v>78</v>
       </c>
       <c r="D847" t="s">
-        <v>2588</v>
+        <v>79</v>
       </c>
       <c r="F847" t="s">
-        <v>2625</v>
+        <v>2757</v>
       </c>
     </row>
     <row r="848" spans="1:6">
       <c r="A848" t="s">
-        <v>2626</v>
+        <v>2758</v>
       </c>
       <c r="B848" t="s">
-        <v>2627</v>
+        <v>2759</v>
       </c>
       <c r="C848" t="s">
-        <v>2583</v>
+        <v>1410</v>
       </c>
       <c r="D848" t="s">
-        <v>2584</v>
+        <v>1411</v>
       </c>
       <c r="F848" t="s">
-        <v>2628</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="849" spans="1:6">
       <c r="A849" t="s">
-        <v>2629</v>
+        <v>2761</v>
       </c>
       <c r="B849" t="s">
-        <v>2630</v>
+        <v>2762</v>
       </c>
       <c r="C849" t="s">
-        <v>2583</v>
+        <v>2758</v>
       </c>
       <c r="D849" t="s">
-        <v>2584</v>
+        <v>2759</v>
       </c>
       <c r="F849" t="s">
-        <v>2631</v>
+        <v>2763</v>
       </c>
     </row>
     <row r="850" spans="1:6">
       <c r="A850" t="s">
-        <v>2632</v>
+        <v>2764</v>
       </c>
       <c r="B850" t="s">
-        <v>2633</v>
+        <v>2765</v>
       </c>
       <c r="C850" t="s">
-        <v>2634</v>
+        <v>2508</v>
       </c>
       <c r="D850" t="s">
-        <v>2635</v>
+        <v>2509</v>
       </c>
       <c r="F850" t="s">
-        <v>2636</v>
+        <v>2766</v>
       </c>
     </row>
     <row r="851" spans="1:6">
       <c r="A851" t="s">
-        <v>2637</v>
+        <v>2767</v>
       </c>
       <c r="B851" t="s">
-        <v>2638</v>
+        <v>2768</v>
       </c>
       <c r="C851" t="s">
-        <v>2587</v>
+        <v>2508</v>
       </c>
       <c r="D851" t="s">
-        <v>2588</v>
+        <v>2509</v>
       </c>
       <c r="F851" t="s">
-        <v>2639</v>
+        <v>2769</v>
       </c>
     </row>
     <row r="852" spans="1:6">
       <c r="A852" t="s">
-        <v>2640</v>
+        <v>2770</v>
       </c>
       <c r="B852" t="s">
-        <v>2641</v>
+        <v>2771</v>
       </c>
       <c r="C852" t="s">
-        <v>2587</v>
+        <v>2758</v>
       </c>
       <c r="D852" t="s">
-        <v>2588</v>
+        <v>2759</v>
       </c>
       <c r="F852" t="s">
-        <v>2642</v>
+        <v>2772</v>
       </c>
     </row>
     <row r="853" spans="1:6">
       <c r="A853" t="s">
-        <v>2589</v>
+        <v>2773</v>
       </c>
       <c r="B853" t="s">
-        <v>2590</v>
+        <v>2774</v>
       </c>
       <c r="C853" t="s">
-        <v>2643</v>
+        <v>2758</v>
       </c>
       <c r="D853" t="s">
-        <v>2644</v>
+        <v>2759</v>
       </c>
       <c r="F853" t="s">
-        <v>2645</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="854" spans="1:6">
       <c r="A854" t="s">
-        <v>2646</v>
+        <v>2776</v>
       </c>
       <c r="B854" t="s">
-        <v>2647</v>
+        <v>2777</v>
       </c>
       <c r="C854" t="s">
-        <v>2567</v>
+        <v>1612</v>
       </c>
       <c r="D854" t="s">
-        <v>2568</v>
+        <v>1613</v>
       </c>
       <c r="F854" t="s">
-        <v>2648</v>
+        <v>2778</v>
       </c>
     </row>
     <row r="855" spans="1:6">
       <c r="A855" t="s">
-        <v>2649</v>
+        <v>2779</v>
       </c>
       <c r="B855" t="s">
-        <v>2650</v>
+        <v>2780</v>
       </c>
       <c r="C855" t="s">
-        <v>2583</v>
+        <v>600</v>
       </c>
       <c r="D855" t="s">
-        <v>2584</v>
-[...2 lines deleted...]
-        <v>2651</v>
+        <v>601</v>
+      </c>
+      <c r="F855" t="s">
+        <v>2781</v>
       </c>
     </row>
     <row r="856" spans="1:6">
       <c r="A856" t="s">
-        <v>2652</v>
+        <v>2782</v>
       </c>
       <c r="B856" t="s">
-        <v>2653</v>
+        <v>2783</v>
       </c>
       <c r="C856" t="s">
-        <v>2654</v>
+        <v>2779</v>
       </c>
       <c r="D856" t="s">
-        <v>2655</v>
+        <v>2780</v>
       </c>
       <c r="F856" t="s">
-        <v>2656</v>
+        <v>2784</v>
       </c>
     </row>
     <row r="857" spans="1:6">
       <c r="A857" t="s">
-        <v>2657</v>
+        <v>1839</v>
       </c>
       <c r="B857" t="s">
-        <v>2658</v>
+        <v>1840</v>
       </c>
       <c r="C857" t="s">
-        <v>2659</v>
+        <v>1413</v>
       </c>
       <c r="D857" t="s">
-        <v>2660</v>
+        <v>1414</v>
+      </c>
+      <c r="F857" t="s">
+        <v>2785</v>
       </c>
     </row>
     <row r="858" spans="1:6">
       <c r="A858" t="s">
-        <v>2661</v>
+        <v>2786</v>
       </c>
       <c r="B858" t="s">
-        <v>2662</v>
+        <v>2787</v>
       </c>
       <c r="C858" t="s">
-        <v>2557</v>
+        <v>2758</v>
       </c>
       <c r="D858" t="s">
-        <v>2558</v>
+        <v>2759</v>
+      </c>
+      <c r="F858" t="s">
+        <v>2788</v>
       </c>
     </row>
     <row r="859" spans="1:6">
       <c r="A859" t="s">
-        <v>2663</v>
+        <v>2789</v>
       </c>
       <c r="B859" t="s">
-        <v>2664</v>
+        <v>2790</v>
       </c>
       <c r="C859" t="s">
-        <v>2587</v>
+        <v>1839</v>
       </c>
       <c r="D859" t="s">
-        <v>2588</v>
+        <v>1840</v>
+      </c>
+      <c r="F859" t="s">
+        <v>2791</v>
       </c>
     </row>
     <row r="860" spans="1:6">
       <c r="A860" t="s">
-        <v>2665</v>
+        <v>2792</v>
       </c>
       <c r="B860" t="s">
-        <v>2666</v>
+        <v>2793</v>
       </c>
       <c r="C860" t="s">
-        <v>2587</v>
+        <v>1839</v>
       </c>
       <c r="D860" t="s">
-        <v>2588</v>
+        <v>1840</v>
+      </c>
+      <c r="F860" t="s">
+        <v>2794</v>
       </c>
     </row>
     <row r="861" spans="1:6">
       <c r="A861" t="s">
-        <v>2659</v>
+        <v>2054</v>
       </c>
       <c r="B861" t="s">
-        <v>2660</v>
+        <v>2055</v>
       </c>
       <c r="C861" t="s">
-        <v>2667</v>
+        <v>2632</v>
       </c>
       <c r="D861" t="s">
-        <v>2668</v>
+        <v>2633</v>
+      </c>
+      <c r="F861" t="s">
+        <v>2795</v>
       </c>
     </row>
     <row r="862" spans="1:6">
       <c r="A862" t="s">
-        <v>2557</v>
+        <v>2796</v>
       </c>
       <c r="B862" t="s">
-        <v>2558</v>
-[...4 lines deleted...]
-        <v>2669</v>
+        <v>2797</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D862" t="s">
+        <v>2560</v>
       </c>
       <c r="F862" t="s">
-        <v>2670</v>
+        <v>2798</v>
       </c>
     </row>
     <row r="863" spans="1:6">
       <c r="A863" t="s">
-        <v>2567</v>
+        <v>2799</v>
       </c>
       <c r="B863" t="s">
-        <v>2568</v>
-[...4 lines deleted...]
-        <v>2671</v>
+        <v>2800</v>
+      </c>
+      <c r="C863" t="s">
+        <v>78</v>
+      </c>
+      <c r="D863" t="s">
+        <v>79</v>
       </c>
       <c r="F863" t="s">
-        <v>2672</v>
+        <v>2801</v>
       </c>
     </row>
     <row r="864" spans="1:6">
       <c r="A864" t="s">
-        <v>2634</v>
+        <v>2802</v>
       </c>
       <c r="B864" t="s">
-        <v>2635</v>
-[...4 lines deleted...]
-        <v>2673</v>
+        <v>2803</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2054</v>
+      </c>
+      <c r="D864" t="s">
+        <v>2055</v>
       </c>
       <c r="F864" t="s">
-        <v>2674</v>
+        <v>2804</v>
       </c>
     </row>
     <row r="865" spans="1:6">
       <c r="A865" t="s">
-        <v>2583</v>
+        <v>672</v>
       </c>
       <c r="B865" t="s">
-        <v>2584</v>
-[...4 lines deleted...]
-        <v>2584</v>
+        <v>673</v>
+      </c>
+      <c r="C865" t="s">
+        <v>919</v>
+      </c>
+      <c r="D865" t="s">
+        <v>920</v>
       </c>
       <c r="F865" t="s">
-        <v>2675</v>
+        <v>2805</v>
       </c>
     </row>
     <row r="866" spans="1:6">
       <c r="A866" t="s">
-        <v>2676</v>
+        <v>2806</v>
       </c>
       <c r="B866" t="s">
-        <v>2677</v>
-[...4 lines deleted...]
-        <v>2678</v>
+        <v>2807</v>
+      </c>
+      <c r="C866" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D866" t="s">
+        <v>1342</v>
       </c>
       <c r="F866" t="s">
-        <v>2679</v>
+        <v>2808</v>
       </c>
     </row>
     <row r="867" spans="1:6">
       <c r="A867" t="s">
-        <v>2680</v>
+        <v>2809</v>
       </c>
       <c r="B867" t="s">
-        <v>2681</v>
-[...4 lines deleted...]
-        <v>2682</v>
+        <v>2810</v>
+      </c>
+      <c r="C867" t="s">
+        <v>218</v>
+      </c>
+      <c r="D867" t="s">
+        <v>219</v>
       </c>
       <c r="F867" t="s">
-        <v>2683</v>
+        <v>2811</v>
       </c>
     </row>
     <row r="868" spans="1:6">
       <c r="A868" t="s">
-        <v>2684</v>
+        <v>2812</v>
       </c>
       <c r="B868" t="s">
-        <v>2685</v>
-[...4 lines deleted...]
-        <v>2686</v>
+        <v>2813</v>
+      </c>
+      <c r="C868" t="s">
+        <v>218</v>
+      </c>
+      <c r="D868" t="s">
+        <v>219</v>
       </c>
       <c r="F868" t="s">
-        <v>2687</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="869" spans="1:6">
       <c r="A869" t="s">
-        <v>2688</v>
+        <v>2815</v>
       </c>
       <c r="B869" t="s">
-        <v>2689</v>
-[...4 lines deleted...]
-        <v>2690</v>
+        <v>2816</v>
+      </c>
+      <c r="C869" t="s">
+        <v>218</v>
+      </c>
+      <c r="D869" t="s">
+        <v>219</v>
       </c>
       <c r="F869" t="s">
-        <v>2691</v>
+        <v>2817</v>
       </c>
     </row>
     <row r="870" spans="1:6">
       <c r="A870" t="s">
-        <v>2692</v>
+        <v>2818</v>
       </c>
       <c r="B870" t="s">
-        <v>2693</v>
-[...4 lines deleted...]
-        <v>2694</v>
+        <v>2819</v>
+      </c>
+      <c r="C870" t="s">
+        <v>218</v>
+      </c>
+      <c r="D870" t="s">
+        <v>219</v>
       </c>
       <c r="F870" t="s">
-        <v>2695</v>
+        <v>2820</v>
       </c>
     </row>
     <row r="871" spans="1:6">
       <c r="A871" t="s">
-        <v>2696</v>
+        <v>2821</v>
       </c>
       <c r="B871" t="s">
-        <v>2697</v>
-[...4 lines deleted...]
-        <v>2698</v>
+        <v>2822</v>
+      </c>
+      <c r="C871" t="s">
+        <v>218</v>
+      </c>
+      <c r="D871" t="s">
+        <v>219</v>
       </c>
       <c r="F871" t="s">
-        <v>2699</v>
+        <v>2823</v>
       </c>
     </row>
     <row r="872" spans="1:6">
       <c r="A872" t="s">
-        <v>2700</v>
+        <v>2824</v>
       </c>
       <c r="B872" t="s">
-        <v>2701</v>
-[...4 lines deleted...]
-        <v>2702</v>
+        <v>2825</v>
+      </c>
+      <c r="C872" t="s">
+        <v>218</v>
+      </c>
+      <c r="D872" t="s">
+        <v>219</v>
       </c>
       <c r="F872" t="s">
-        <v>2703</v>
+        <v>2826</v>
       </c>
     </row>
     <row r="873" spans="1:6">
       <c r="A873" t="s">
-        <v>2704</v>
+        <v>2827</v>
       </c>
       <c r="B873" t="s">
-        <v>2705</v>
-[...2 lines deleted...]
-      <c r="D873"/>
+        <v>2828</v>
+      </c>
+      <c r="C873" t="s">
+        <v>678</v>
+      </c>
+      <c r="D873" t="s">
+        <v>679</v>
+      </c>
       <c r="F873" t="s">
-        <v>2706</v>
+        <v>2829</v>
       </c>
     </row>
     <row r="874" spans="1:6">
       <c r="A874" t="s">
-        <v>2707</v>
+        <v>2830</v>
       </c>
       <c r="B874" t="s">
-        <v>2708</v>
-[...2 lines deleted...]
-      <c r="D874"/>
+        <v>2831</v>
+      </c>
+      <c r="C874" t="s">
+        <v>218</v>
+      </c>
+      <c r="D874" t="s">
+        <v>219</v>
+      </c>
       <c r="F874" t="s">
-        <v>2709</v>
+        <v>2832</v>
       </c>
     </row>
     <row r="875" spans="1:6">
       <c r="A875" t="s">
-        <v>2710</v>
+        <v>2833</v>
       </c>
       <c r="B875" t="s">
-        <v>2711</v>
-[...4 lines deleted...]
-        <v>2712</v>
+        <v>2834</v>
+      </c>
+      <c r="C875" t="s">
+        <v>678</v>
+      </c>
+      <c r="D875" t="s">
+        <v>679</v>
+      </c>
+      <c r="F875" t="s">
+        <v>2835</v>
       </c>
     </row>
     <row r="876" spans="1:6">
       <c r="A876" t="s">
-        <v>2605</v>
+        <v>2836</v>
       </c>
       <c r="B876" t="s">
-        <v>2606</v>
-[...2 lines deleted...]
-      <c r="D876"/>
+        <v>2837</v>
+      </c>
+      <c r="C876" t="s">
+        <v>218</v>
+      </c>
+      <c r="D876" t="s">
+        <v>219</v>
+      </c>
       <c r="F876" t="s">
-        <v>2713</v>
+        <v>2838</v>
       </c>
     </row>
     <row r="877" spans="1:6">
       <c r="A877" t="s">
-        <v>2714</v>
+        <v>2839</v>
       </c>
       <c r="B877" t="s">
-        <v>2715</v>
-[...2 lines deleted...]
-      <c r="D877"/>
+        <v>2840</v>
+      </c>
+      <c r="C877" t="s">
+        <v>678</v>
+      </c>
+      <c r="D877" t="s">
+        <v>679</v>
+      </c>
       <c r="F877" t="s">
-        <v>2716</v>
+        <v>2841</v>
       </c>
     </row>
     <row r="878" spans="1:6">
       <c r="A878" t="s">
-        <v>2717</v>
+        <v>2842</v>
       </c>
       <c r="B878" t="s">
-        <v>2718</v>
-[...2 lines deleted...]
-      <c r="D878"/>
+        <v>2843</v>
+      </c>
+      <c r="C878" t="s">
+        <v>678</v>
+      </c>
+      <c r="D878" t="s">
+        <v>679</v>
+      </c>
       <c r="F878" t="s">
-        <v>2719</v>
+        <v>2844</v>
       </c>
     </row>
     <row r="879" spans="1:6">
       <c r="A879" t="s">
-        <v>2720</v>
+        <v>2845</v>
       </c>
       <c r="B879" t="s">
-        <v>2721</v>
-[...2 lines deleted...]
-      <c r="D879"/>
+        <v>2846</v>
+      </c>
+      <c r="C879" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D879" t="s">
+        <v>1482</v>
+      </c>
       <c r="F879" t="s">
-        <v>2722</v>
+        <v>2847</v>
       </c>
     </row>
     <row r="880" spans="1:6">
       <c r="A880" t="s">
-        <v>2723</v>
+        <v>2848</v>
       </c>
       <c r="B880" t="s">
-        <v>2724</v>
-[...2 lines deleted...]
-      <c r="D880"/>
+        <v>2849</v>
+      </c>
+      <c r="C880" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D880" t="s">
+        <v>1501</v>
+      </c>
       <c r="F880" t="s">
-        <v>2725</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="881" spans="1:6">
       <c r="A881" t="s">
-        <v>2726</v>
+        <v>2851</v>
       </c>
       <c r="B881" t="s">
-        <v>2727</v>
-[...2 lines deleted...]
-      <c r="D881"/>
+        <v>2852</v>
+      </c>
+      <c r="C881" t="s">
+        <v>600</v>
+      </c>
+      <c r="D881" t="s">
+        <v>601</v>
+      </c>
       <c r="F881" t="s">
-        <v>2728</v>
+        <v>2853</v>
       </c>
     </row>
     <row r="882" spans="1:6">
       <c r="A882" t="s">
-        <v>2729</v>
+        <v>2854</v>
       </c>
       <c r="B882" t="s">
-        <v>2730</v>
-[...2 lines deleted...]
-      <c r="D882"/>
+        <v>2855</v>
+      </c>
+      <c r="C882" t="s">
+        <v>534</v>
+      </c>
+      <c r="D882" t="s">
+        <v>535</v>
+      </c>
       <c r="F882" t="s">
-        <v>2731</v>
+        <v>2856</v>
       </c>
     </row>
     <row r="883" spans="1:6">
       <c r="A883" t="s">
-        <v>2732</v>
+        <v>2857</v>
       </c>
       <c r="B883" t="s">
-        <v>2733</v>
-[...2 lines deleted...]
-      <c r="D883"/>
+        <v>2858</v>
+      </c>
+      <c r="C883" t="s">
+        <v>534</v>
+      </c>
+      <c r="D883" t="s">
+        <v>535</v>
+      </c>
       <c r="F883" t="s">
-        <v>2734</v>
+        <v>2859</v>
       </c>
     </row>
     <row r="884" spans="1:6">
       <c r="A884" t="s">
-        <v>2735</v>
+        <v>2860</v>
       </c>
       <c r="B884" t="s">
-        <v>2736</v>
-[...2 lines deleted...]
-      <c r="D884"/>
+        <v>2861</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2348</v>
+      </c>
+      <c r="D884" t="s">
+        <v>2349</v>
+      </c>
       <c r="F884" t="s">
-        <v>2737</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="885" spans="1:6">
       <c r="A885" t="s">
-        <v>2738</v>
+        <v>2863</v>
       </c>
       <c r="B885" t="s">
-        <v>2739</v>
-[...2 lines deleted...]
-      <c r="D885"/>
+        <v>2864</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2348</v>
+      </c>
+      <c r="D885" t="s">
+        <v>2349</v>
+      </c>
       <c r="F885" t="s">
-        <v>2740</v>
+        <v>2865</v>
       </c>
     </row>
     <row r="886" spans="1:6">
       <c r="A886" t="s">
-        <v>2741</v>
+        <v>2866</v>
       </c>
       <c r="B886" t="s">
-        <v>2742</v>
-[...2 lines deleted...]
-      <c r="D886"/>
+        <v>2867</v>
+      </c>
+      <c r="C886" t="s">
+        <v>534</v>
+      </c>
+      <c r="D886" t="s">
+        <v>535</v>
+      </c>
       <c r="F886" t="s">
-        <v>2743</v>
+        <v>2868</v>
       </c>
     </row>
     <row r="887" spans="1:6">
       <c r="A887" t="s">
-        <v>2744</v>
+        <v>2869</v>
       </c>
       <c r="B887" t="s">
-        <v>2745</v>
-[...2 lines deleted...]
-      <c r="D887"/>
+        <v>2870</v>
+      </c>
+      <c r="C887" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D887" t="s">
+        <v>1467</v>
+      </c>
       <c r="F887" t="s">
-        <v>2746</v>
+        <v>2871</v>
       </c>
     </row>
     <row r="888" spans="1:6">
       <c r="A888" t="s">
-        <v>2747</v>
+        <v>2872</v>
       </c>
       <c r="B888" t="s">
-        <v>2748</v>
-[...2 lines deleted...]
-      <c r="D888"/>
+        <v>2873</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2348</v>
+      </c>
+      <c r="D888" t="s">
+        <v>2349</v>
+      </c>
       <c r="F888" t="s">
-        <v>2749</v>
+        <v>2874</v>
       </c>
     </row>
     <row r="889" spans="1:6">
       <c r="A889" t="s">
-        <v>2750</v>
+        <v>2875</v>
       </c>
       <c r="B889" t="s">
-        <v>2751</v>
-[...2 lines deleted...]
-      <c r="D889"/>
+        <v>2876</v>
+      </c>
+      <c r="C889" t="s">
+        <v>600</v>
+      </c>
+      <c r="D889" t="s">
+        <v>601</v>
+      </c>
       <c r="F889" t="s">
-        <v>2752</v>
+        <v>2877</v>
       </c>
     </row>
     <row r="890" spans="1:6">
       <c r="A890" t="s">
-        <v>2643</v>
+        <v>2878</v>
       </c>
       <c r="B890" t="s">
-        <v>2644</v>
-[...2 lines deleted...]
-      <c r="D890"/>
+        <v>2879</v>
+      </c>
+      <c r="C890" t="s">
+        <v>534</v>
+      </c>
+      <c r="D890" t="s">
+        <v>535</v>
+      </c>
       <c r="F890" t="s">
-        <v>2753</v>
+        <v>2880</v>
       </c>
     </row>
     <row r="891" spans="1:6">
       <c r="A891" t="s">
-        <v>2754</v>
+        <v>2881</v>
       </c>
       <c r="B891" t="s">
-        <v>2755</v>
-[...2 lines deleted...]
-      <c r="D891"/>
+        <v>2882</v>
+      </c>
+      <c r="C891" t="s">
+        <v>568</v>
+      </c>
+      <c r="D891" t="s">
+        <v>569</v>
+      </c>
       <c r="F891" t="s">
-        <v>2756</v>
+        <v>2883</v>
       </c>
     </row>
     <row r="892" spans="1:6">
       <c r="A892" t="s">
-        <v>2654</v>
+        <v>2884</v>
       </c>
       <c r="B892" t="s">
-        <v>2655</v>
-[...2 lines deleted...]
-      <c r="D892"/>
+        <v>2885</v>
+      </c>
+      <c r="C892" t="s">
+        <v>78</v>
+      </c>
+      <c r="D892" t="s">
+        <v>79</v>
+      </c>
       <c r="F892" t="s">
-        <v>2757</v>
+        <v>2886</v>
       </c>
     </row>
     <row r="893" spans="1:6">
       <c r="A893" t="s">
-        <v>2758</v>
+        <v>2887</v>
       </c>
       <c r="B893" t="s">
-        <v>2759</v>
-[...2 lines deleted...]
-      <c r="D893"/>
+        <v>2888</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2721</v>
+      </c>
+      <c r="D893" t="s">
+        <v>2722</v>
+      </c>
       <c r="F893" t="s">
-        <v>2760</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="894" spans="1:6">
       <c r="A894" t="s">
-        <v>2761</v>
+        <v>2890</v>
       </c>
       <c r="B894" t="s">
-        <v>2762</v>
-[...2 lines deleted...]
-      <c r="D894"/>
+        <v>2891</v>
+      </c>
+      <c r="C894" t="s">
+        <v>600</v>
+      </c>
+      <c r="D894" t="s">
+        <v>601</v>
+      </c>
       <c r="F894" t="s">
-        <v>2763</v>
+        <v>2892</v>
       </c>
     </row>
     <row r="895" spans="1:6">
       <c r="A895" t="s">
-        <v>2764</v>
+        <v>2893</v>
       </c>
       <c r="B895" t="s">
-        <v>2765</v>
-[...2 lines deleted...]
-      <c r="D895"/>
+        <v>2894</v>
+      </c>
+      <c r="C895" t="s">
+        <v>780</v>
+      </c>
+      <c r="D895" t="s">
+        <v>781</v>
+      </c>
       <c r="F895" t="s">
-        <v>2766</v>
+        <v>2895</v>
       </c>
     </row>
     <row r="896" spans="1:6">
       <c r="A896" t="s">
-        <v>2767</v>
+        <v>2896</v>
       </c>
       <c r="B896" t="s">
-        <v>2768</v>
-[...2 lines deleted...]
-      <c r="D896"/>
+        <v>2897</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2893</v>
+      </c>
+      <c r="D896" t="s">
+        <v>2894</v>
+      </c>
       <c r="F896" t="s">
-        <v>2769</v>
+        <v>2898</v>
       </c>
     </row>
     <row r="897" spans="1:6">
       <c r="A897" t="s">
-        <v>2770</v>
+        <v>2899</v>
       </c>
       <c r="B897" t="s">
-        <v>2771</v>
-[...2 lines deleted...]
-      <c r="D897"/>
+        <v>2900</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2893</v>
+      </c>
+      <c r="D897" t="s">
+        <v>2894</v>
+      </c>
       <c r="F897" t="s">
-        <v>2772</v>
+        <v>2901</v>
       </c>
     </row>
     <row r="898" spans="1:6">
       <c r="A898" t="s">
-        <v>2773</v>
+        <v>2902</v>
       </c>
       <c r="B898" t="s">
-        <v>2774</v>
-[...2 lines deleted...]
-      <c r="D898"/>
+        <v>2903</v>
+      </c>
+      <c r="C898" t="s">
+        <v>78</v>
+      </c>
+      <c r="D898" t="s">
+        <v>79</v>
+      </c>
       <c r="F898" t="s">
-        <v>2775</v>
+        <v>2904</v>
       </c>
     </row>
     <row r="899" spans="1:6">
       <c r="A899" t="s">
-        <v>2776</v>
+        <v>1641</v>
       </c>
       <c r="B899" t="s">
-        <v>2777</v>
-[...4 lines deleted...]
-        <v>2778</v>
+        <v>1642</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2902</v>
+      </c>
+      <c r="D899" t="s">
+        <v>2903</v>
+      </c>
+      <c r="F899" t="s">
+        <v>2905</v>
       </c>
     </row>
     <row r="900" spans="1:6">
       <c r="A900" t="s">
-        <v>2779</v>
+        <v>309</v>
       </c>
       <c r="B900" t="s">
-        <v>2780</v>
-[...4 lines deleted...]
-        <v>2781</v>
+        <v>310</v>
+      </c>
+      <c r="C900" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D900" t="s">
+        <v>1342</v>
+      </c>
+      <c r="F900" t="s">
+        <v>2906</v>
       </c>
     </row>
     <row r="901" spans="1:6">
       <c r="A901" t="s">
-        <v>2782</v>
+        <v>2907</v>
       </c>
       <c r="B901" t="s">
-        <v>2783</v>
-[...2 lines deleted...]
-      <c r="D901"/>
+        <v>2908</v>
+      </c>
+      <c r="C901" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D901" t="s">
+        <v>1642</v>
+      </c>
+      <c r="F901" t="s">
+        <v>2909</v>
+      </c>
     </row>
     <row r="902" spans="1:6">
       <c r="A902" t="s">
-        <v>2784</v>
+        <v>2910</v>
       </c>
       <c r="B902" t="s">
-        <v>2785</v>
-[...2 lines deleted...]
-      <c r="D902"/>
+        <v>2911</v>
+      </c>
+      <c r="C902" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D902" t="s">
+        <v>1642</v>
+      </c>
+      <c r="F902" t="s">
+        <v>2912</v>
+      </c>
     </row>
     <row r="903" spans="1:6">
       <c r="A903" t="s">
-        <v>2786</v>
+        <v>2913</v>
       </c>
       <c r="B903" t="s">
-        <v>2787</v>
-[...2 lines deleted...]
-      <c r="D903"/>
+        <v>2914</v>
+      </c>
+      <c r="C903" t="s">
+        <v>780</v>
+      </c>
+      <c r="D903" t="s">
+        <v>781</v>
+      </c>
+      <c r="F903" t="s">
+        <v>2915</v>
+      </c>
     </row>
     <row r="904" spans="1:6">
       <c r="A904" t="s">
-        <v>2788</v>
+        <v>2916</v>
       </c>
       <c r="B904" t="s">
-        <v>2789</v>
-[...2 lines deleted...]
-      <c r="D904"/>
+        <v>2917</v>
+      </c>
+      <c r="C904" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D904" t="s">
+        <v>1864</v>
+      </c>
+      <c r="F904" t="s">
+        <v>2918</v>
+      </c>
     </row>
     <row r="905" spans="1:6">
       <c r="A905" t="s">
-        <v>2790</v>
+        <v>772</v>
       </c>
       <c r="B905" t="s">
-        <v>2791</v>
-[...2 lines deleted...]
-      <c r="D905"/>
+        <v>773</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2916</v>
+      </c>
+      <c r="D905" t="s">
+        <v>2917</v>
+      </c>
+      <c r="F905" t="s">
+        <v>2919</v>
+      </c>
     </row>
     <row r="906" spans="1:6">
       <c r="A906" t="s">
-        <v>2792</v>
+        <v>2920</v>
       </c>
       <c r="B906" t="s">
-        <v>2793</v>
-[...2 lines deleted...]
-      <c r="D906"/>
+        <v>2921</v>
+      </c>
+      <c r="C906" t="s">
+        <v>772</v>
+      </c>
+      <c r="D906" t="s">
+        <v>773</v>
+      </c>
+      <c r="F906" t="s">
+        <v>2922</v>
+      </c>
     </row>
     <row r="907" spans="1:6">
       <c r="A907" t="s">
-        <v>2794</v>
+        <v>2923</v>
       </c>
       <c r="B907" t="s">
-        <v>2795</v>
-[...2 lines deleted...]
-      <c r="D907"/>
+        <v>2924</v>
+      </c>
+      <c r="C907" t="s">
+        <v>772</v>
+      </c>
+      <c r="D907" t="s">
+        <v>773</v>
+      </c>
+      <c r="F907" t="s">
+        <v>2925</v>
+      </c>
     </row>
     <row r="908" spans="1:6">
       <c r="A908" t="s">
-        <v>2796</v>
+        <v>2926</v>
       </c>
       <c r="B908" t="s">
-        <v>2797</v>
-[...2 lines deleted...]
-      <c r="D908"/>
+        <v>2927</v>
+      </c>
+      <c r="C908" t="s">
+        <v>772</v>
+      </c>
+      <c r="D908" t="s">
+        <v>773</v>
+      </c>
+      <c r="F908" t="s">
+        <v>2928</v>
+      </c>
     </row>
     <row r="909" spans="1:6">
       <c r="A909" t="s">
-        <v>2798</v>
+        <v>2929</v>
       </c>
       <c r="B909" t="s">
-        <v>2799</v>
-[...2 lines deleted...]
-      <c r="D909"/>
+        <v>2930</v>
+      </c>
+      <c r="C909" t="s">
+        <v>32</v>
+      </c>
+      <c r="D909" t="s">
+        <v>33</v>
+      </c>
+      <c r="F909" t="s">
+        <v>2931</v>
+      </c>
     </row>
     <row r="910" spans="1:6">
       <c r="A910" t="s">
-        <v>2800</v>
+        <v>2932</v>
       </c>
       <c r="B910" t="s">
-        <v>2801</v>
-[...2 lines deleted...]
-      <c r="D910"/>
+        <v>2933</v>
+      </c>
+      <c r="C910" t="s">
+        <v>277</v>
+      </c>
+      <c r="D910" t="s">
+        <v>278</v>
+      </c>
+      <c r="F910" t="s">
+        <v>2934</v>
+      </c>
     </row>
     <row r="911" spans="1:6">
       <c r="A911" t="s">
-        <v>2802</v>
+        <v>2935</v>
       </c>
       <c r="B911" t="s">
-        <v>2803</v>
-[...2 lines deleted...]
-      <c r="D911"/>
+        <v>2936</v>
+      </c>
+      <c r="C911" t="s">
+        <v>851</v>
+      </c>
+      <c r="D911" t="s">
+        <v>852</v>
+      </c>
+      <c r="F911" t="s">
+        <v>2937</v>
+      </c>
     </row>
     <row r="912" spans="1:6">
       <c r="A912" t="s">
-        <v>2804</v>
+        <v>2938</v>
       </c>
       <c r="B912" t="s">
-        <v>2805</v>
-[...2 lines deleted...]
-      <c r="D912"/>
+        <v>2939</v>
+      </c>
+      <c r="C912" t="s">
+        <v>76</v>
+      </c>
+      <c r="D912" t="s">
+        <v>77</v>
+      </c>
+      <c r="F912" t="s">
+        <v>2940</v>
+      </c>
     </row>
     <row r="913" spans="1:6">
       <c r="A913" t="s">
-        <v>2667</v>
+        <v>2941</v>
       </c>
       <c r="B913" t="s">
-        <v>2668</v>
-[...2 lines deleted...]
-      <c r="D913"/>
+        <v>2942</v>
+      </c>
+      <c r="C913" t="s">
+        <v>78</v>
+      </c>
+      <c r="D913" t="s">
+        <v>79</v>
+      </c>
+      <c r="F913" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="914" spans="1:6">
+      <c r="A914" t="s">
+        <v>2944</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2945</v>
+      </c>
+      <c r="C914" t="s">
+        <v>78</v>
+      </c>
+      <c r="D914" t="s">
+        <v>79</v>
+      </c>
+      <c r="F914" t="s">
+        <v>2946</v>
+      </c>
+    </row>
+    <row r="915" spans="1:6">
+      <c r="A915" t="s">
+        <v>2947</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2948</v>
+      </c>
+      <c r="C915" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D915" t="s">
+        <v>1272</v>
+      </c>
+      <c r="F915" t="s">
+        <v>2949</v>
+      </c>
+    </row>
+    <row r="916" spans="1:6">
+      <c r="A916" t="s">
+        <v>2950</v>
+      </c>
+      <c r="B916" t="s">
+        <v>2951</v>
+      </c>
+      <c r="C916" t="s">
+        <v>76</v>
+      </c>
+      <c r="D916" t="s">
+        <v>77</v>
+      </c>
+      <c r="F916" t="s">
+        <v>2952</v>
+      </c>
+    </row>
+    <row r="917" spans="1:6">
+      <c r="A917" t="s">
+        <v>2953</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2954</v>
+      </c>
+      <c r="C917" t="s">
+        <v>76</v>
+      </c>
+      <c r="D917" t="s">
+        <v>77</v>
+      </c>
+      <c r="F917" t="s">
+        <v>2955</v>
+      </c>
+    </row>
+    <row r="918" spans="1:6">
+      <c r="A918" t="s">
+        <v>2956</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2957</v>
+      </c>
+      <c r="C918" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D918" t="s">
+        <v>1307</v>
+      </c>
+      <c r="F918" t="s">
+        <v>2958</v>
+      </c>
+    </row>
+    <row r="919" spans="1:6">
+      <c r="A919" t="s">
+        <v>2959</v>
+      </c>
+      <c r="B919" t="s">
+        <v>2960</v>
+      </c>
+      <c r="C919" t="s">
+        <v>767</v>
+      </c>
+      <c r="D919" t="s">
+        <v>768</v>
+      </c>
+      <c r="F919" t="s">
+        <v>2961</v>
+      </c>
+    </row>
+    <row r="920" spans="1:6">
+      <c r="A920" t="s">
+        <v>2962</v>
+      </c>
+      <c r="B920" t="s">
+        <v>2963</v>
+      </c>
+      <c r="C920" t="s">
+        <v>2964</v>
+      </c>
+      <c r="D920" t="s">
+        <v>16</v>
+      </c>
+      <c r="F920" t="s">
+        <v>2965</v>
+      </c>
+    </row>
+    <row r="921" spans="1:6">
+      <c r="A921" t="s">
+        <v>2966</v>
+      </c>
+      <c r="B921" t="s">
+        <v>2967</v>
+      </c>
+      <c r="C921" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D921" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F921" t="s">
+        <v>2968</v>
+      </c>
+    </row>
+    <row r="922" spans="1:6">
+      <c r="A922" t="s">
+        <v>2969</v>
+      </c>
+      <c r="B922" t="s">
+        <v>2970</v>
+      </c>
+      <c r="C922" t="s">
+        <v>2966</v>
+      </c>
+      <c r="D922" t="s">
+        <v>2967</v>
+      </c>
+      <c r="F922" t="s">
+        <v>2971</v>
+      </c>
+    </row>
+    <row r="923" spans="1:6">
+      <c r="A923" t="s">
+        <v>2972</v>
+      </c>
+      <c r="B923" t="s">
+        <v>2973</v>
+      </c>
+      <c r="C923" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D923" t="s">
+        <v>1342</v>
+      </c>
+      <c r="F923" t="s">
+        <v>2974</v>
+      </c>
+    </row>
+    <row r="924" spans="1:6">
+      <c r="A924" t="s">
+        <v>2975</v>
+      </c>
+      <c r="B924" t="s">
+        <v>2976</v>
+      </c>
+      <c r="C924" t="s">
+        <v>186</v>
+      </c>
+      <c r="D924" t="s">
+        <v>187</v>
+      </c>
+      <c r="F924" t="s">
+        <v>2977</v>
+      </c>
+    </row>
+    <row r="925" spans="1:6">
+      <c r="A925" t="s">
+        <v>2978</v>
+      </c>
+      <c r="B925" t="s">
+        <v>2979</v>
+      </c>
+      <c r="C925" t="s">
+        <v>78</v>
+      </c>
+      <c r="D925" t="s">
+        <v>79</v>
+      </c>
+      <c r="F925" t="s">
+        <v>2980</v>
+      </c>
+    </row>
+    <row r="926" spans="1:6">
+      <c r="A926" t="s">
+        <v>2981</v>
+      </c>
+      <c r="B926" t="s">
+        <v>2982</v>
+      </c>
+      <c r="C926" t="s">
+        <v>172</v>
+      </c>
+      <c r="D926" t="s">
+        <v>173</v>
+      </c>
+      <c r="F926" t="s">
+        <v>2983</v>
+      </c>
+    </row>
+    <row r="927" spans="1:6">
+      <c r="A927" t="s">
+        <v>738</v>
+      </c>
+      <c r="B927" t="s">
+        <v>739</v>
+      </c>
+      <c r="C927" t="s">
+        <v>76</v>
+      </c>
+      <c r="D927" t="s">
+        <v>77</v>
+      </c>
+      <c r="F927" t="s">
+        <v>2984</v>
+      </c>
+    </row>
+    <row r="928" spans="1:6">
+      <c r="A928" t="s">
+        <v>2985</v>
+      </c>
+      <c r="B928" t="s">
+        <v>2986</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2538</v>
+      </c>
+      <c r="D928" t="s">
+        <v>2539</v>
+      </c>
+      <c r="F928" t="s">
+        <v>2987</v>
+      </c>
+    </row>
+    <row r="929" spans="1:6">
+      <c r="A929" t="s">
+        <v>2988</v>
+      </c>
+      <c r="B929" t="s">
+        <v>2989</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2707</v>
+      </c>
+      <c r="D929" t="s">
+        <v>2708</v>
+      </c>
+      <c r="F929" t="s">
+        <v>2990</v>
+      </c>
+    </row>
+    <row r="930" spans="1:6">
+      <c r="A930" t="s">
+        <v>2991</v>
+      </c>
+      <c r="B930" t="s">
+        <v>2992</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2707</v>
+      </c>
+      <c r="D930" t="s">
+        <v>2708</v>
+      </c>
+      <c r="F930" t="s">
+        <v>2993</v>
+      </c>
+    </row>
+    <row r="931" spans="1:6">
+      <c r="A931" t="s">
+        <v>2994</v>
+      </c>
+      <c r="B931" t="s">
+        <v>2995</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2210</v>
+      </c>
+      <c r="D931" t="s">
+        <v>2211</v>
+      </c>
+      <c r="F931" t="s">
+        <v>2996</v>
+      </c>
+    </row>
+    <row r="932" spans="1:6">
+      <c r="A932" t="s">
+        <v>2997</v>
+      </c>
+      <c r="B932" t="s">
+        <v>2998</v>
+      </c>
+      <c r="C932" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D932" t="s">
+        <v>1610</v>
+      </c>
+      <c r="F932" t="s">
+        <v>2999</v>
+      </c>
+    </row>
+    <row r="933" spans="1:6">
+      <c r="A933" t="s">
+        <v>3000</v>
+      </c>
+      <c r="B933" t="s">
+        <v>3001</v>
+      </c>
+      <c r="C933" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D933" t="s">
+        <v>1610</v>
+      </c>
+      <c r="F933" t="s">
+        <v>3002</v>
+      </c>
+    </row>
+    <row r="934" spans="1:6">
+      <c r="A934" t="s">
+        <v>3003</v>
+      </c>
+      <c r="B934" t="s">
+        <v>3004</v>
+      </c>
+      <c r="C934" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D934" t="s">
+        <v>1610</v>
+      </c>
+      <c r="F934" t="s">
+        <v>3005</v>
+      </c>
+    </row>
+    <row r="935" spans="1:6">
+      <c r="A935" t="s">
+        <v>3006</v>
+      </c>
+      <c r="B935" t="s">
+        <v>3007</v>
+      </c>
+      <c r="C935" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D935" t="s">
+        <v>1610</v>
+      </c>
+      <c r="F935" t="s">
+        <v>3008</v>
+      </c>
+    </row>
+    <row r="936" spans="1:6">
+      <c r="A936" t="s">
+        <v>3009</v>
+      </c>
+      <c r="B936" t="s">
+        <v>3010</v>
+      </c>
+      <c r="C936" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D936" t="s">
+        <v>1610</v>
+      </c>
+      <c r="F936" t="s">
+        <v>3011</v>
+      </c>
+    </row>
+    <row r="937" spans="1:6">
+      <c r="A937" t="s">
+        <v>3012</v>
+      </c>
+      <c r="B937" t="s">
+        <v>3013</v>
+      </c>
+      <c r="C937" t="s">
+        <v>600</v>
+      </c>
+      <c r="D937" t="s">
+        <v>601</v>
+      </c>
+      <c r="F937" t="s">
+        <v>3014</v>
+      </c>
+    </row>
+    <row r="938" spans="1:6">
+      <c r="A938" t="s">
+        <v>3015</v>
+      </c>
+      <c r="B938" t="s">
+        <v>3016</v>
+      </c>
+      <c r="C938" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D938" t="s">
+        <v>1707</v>
+      </c>
+      <c r="F938" t="s">
+        <v>3017</v>
+      </c>
+    </row>
+    <row r="939" spans="1:6">
+      <c r="A939" t="s">
+        <v>3018</v>
+      </c>
+      <c r="B939" t="s">
+        <v>3019</v>
+      </c>
+      <c r="C939" t="s">
+        <v>214</v>
+      </c>
+      <c r="D939" t="s">
+        <v>215</v>
+      </c>
+      <c r="F939" t="s">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="940" spans="1:6">
+      <c r="A940" t="s">
+        <v>3021</v>
+      </c>
+      <c r="B940" t="s">
+        <v>3022</v>
+      </c>
+      <c r="C940" t="s">
+        <v>3023</v>
+      </c>
+      <c r="D940" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E940" t="s">
+        <v>3025</v>
+      </c>
+    </row>
+    <row r="941" spans="1:6">
+      <c r="A941" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B941" t="s">
+        <v>2211</v>
+      </c>
+      <c r="C941" t="s">
+        <v>3026</v>
+      </c>
+      <c r="D941" t="s">
+        <v>3027</v>
+      </c>
+      <c r="E941" t="s">
+        <v>3028</v>
+      </c>
+    </row>
+    <row r="942" spans="1:6">
+      <c r="A942" t="s">
+        <v>56</v>
+      </c>
+      <c r="B942" t="s">
+        <v>57</v>
+      </c>
+      <c r="C942" t="s">
+        <v>345</v>
+      </c>
+      <c r="D942" t="s">
+        <v>346</v>
+      </c>
+      <c r="E942" t="s">
+        <v>3029</v>
+      </c>
+    </row>
+    <row r="943" spans="1:6">
+      <c r="A943" t="s">
+        <v>8</v>
+      </c>
+      <c r="B943" t="s">
+        <v>9</v>
+      </c>
+      <c r="C943" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D943" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E943" t="s">
+        <v>3030</v>
+      </c>
+    </row>
+    <row r="944" spans="1:6">
+      <c r="A944" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B944" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C944" t="s">
+        <v>6</v>
+      </c>
+      <c r="D944" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="945" spans="1:6">
+      <c r="A945" t="s">
+        <v>3031</v>
+      </c>
+      <c r="B945" t="s">
+        <v>3032</v>
+      </c>
+      <c r="C945" t="s">
+        <v>3033</v>
+      </c>
+      <c r="D945" t="s">
+        <v>3034</v>
+      </c>
+    </row>
+    <row r="946" spans="1:6">
+      <c r="A946" t="s">
+        <v>3035</v>
+      </c>
+      <c r="B946" t="s">
+        <v>3036</v>
+      </c>
+      <c r="C946" t="s">
+        <v>3033</v>
+      </c>
+      <c r="D946" t="s">
+        <v>3034</v>
+      </c>
+    </row>
+    <row r="947" spans="1:6">
+      <c r="A947" t="s">
+        <v>3037</v>
+      </c>
+      <c r="B947" t="s">
+        <v>3038</v>
+      </c>
+      <c r="C947" t="s">
+        <v>3035</v>
+      </c>
+      <c r="D947" t="s">
+        <v>3036</v>
+      </c>
+    </row>
+    <row r="948" spans="1:6">
+      <c r="A948" t="s">
+        <v>851</v>
+      </c>
+      <c r="B948" t="s">
+        <v>852</v>
+      </c>
+      <c r="C948" t="s">
+        <v>823</v>
+      </c>
+      <c r="D948" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="949" spans="1:6">
+      <c r="A949" t="s">
+        <v>3039</v>
+      </c>
+      <c r="B949" t="s">
+        <v>3040</v>
+      </c>
+      <c r="C949" t="s">
+        <v>897</v>
+      </c>
+      <c r="D949" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="950" spans="1:6">
+      <c r="A950" t="s">
+        <v>3041</v>
+      </c>
+      <c r="B950" t="s">
+        <v>3042</v>
+      </c>
+      <c r="C950" t="s">
+        <v>927</v>
+      </c>
+      <c r="D950" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="951" spans="1:6">
+      <c r="A951" t="s">
+        <v>3043</v>
+      </c>
+      <c r="B951" t="s">
+        <v>3044</v>
+      </c>
+      <c r="C951" t="s">
+        <v>927</v>
+      </c>
+      <c r="D951" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="952" spans="1:6">
+      <c r="A952" t="s">
+        <v>3045</v>
+      </c>
+      <c r="B952" t="s">
+        <v>3046</v>
+      </c>
+      <c r="C952" t="s">
+        <v>927</v>
+      </c>
+      <c r="D952" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="953" spans="1:6">
+      <c r="A953" t="s">
+        <v>3047</v>
+      </c>
+      <c r="B953" t="s">
+        <v>3048</v>
+      </c>
+      <c r="C953" t="s">
+        <v>3049</v>
+      </c>
+      <c r="D953" t="s">
+        <v>3050</v>
+      </c>
+    </row>
+    <row r="954" spans="1:6">
+      <c r="A954" t="s">
+        <v>3051</v>
+      </c>
+      <c r="B954" t="s">
+        <v>3052</v>
+      </c>
+      <c r="C954" t="s">
+        <v>3053</v>
+      </c>
+      <c r="D954" t="s">
+        <v>3054</v>
+      </c>
+    </row>
+    <row r="955" spans="1:6">
+      <c r="A955" t="s">
+        <v>3049</v>
+      </c>
+      <c r="B955" t="s">
+        <v>3050</v>
+      </c>
+      <c r="C955" t="s">
+        <v>3053</v>
+      </c>
+      <c r="D955" t="s">
+        <v>3054</v>
+      </c>
+    </row>
+    <row r="956" spans="1:6">
+      <c r="A956" t="s">
+        <v>3023</v>
+      </c>
+      <c r="B956" t="s">
+        <v>3024</v>
+      </c>
+      <c r="C956" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D956" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="957" spans="1:6">
+      <c r="A957" t="s">
+        <v>3055</v>
+      </c>
+      <c r="B957" t="s">
+        <v>3056</v>
+      </c>
+      <c r="C957" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D957" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="958" spans="1:6">
+      <c r="A958" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B958" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C958" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D958" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="959" spans="1:6">
+      <c r="A959" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B959" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C959" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D959" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="960" spans="1:6">
+      <c r="A960" t="s">
+        <v>3057</v>
+      </c>
+      <c r="B960" t="s">
+        <v>3058</v>
+      </c>
+      <c r="C960" t="s">
+        <v>3059</v>
+      </c>
+      <c r="D960" t="s">
+        <v>3060</v>
+      </c>
+    </row>
+    <row r="961" spans="1:6">
+      <c r="A961" t="s">
+        <v>3061</v>
+      </c>
+      <c r="B961" t="s">
+        <v>3062</v>
+      </c>
+      <c r="C961" t="s">
+        <v>3059</v>
+      </c>
+      <c r="D961" t="s">
+        <v>3060</v>
+      </c>
+    </row>
+    <row r="962" spans="1:6">
+      <c r="A962" t="s">
+        <v>3063</v>
+      </c>
+      <c r="B962" t="s">
+        <v>3064</v>
+      </c>
+      <c r="C962" t="s">
+        <v>3059</v>
+      </c>
+      <c r="D962" t="s">
+        <v>3060</v>
+      </c>
+    </row>
+    <row r="963" spans="1:6">
+      <c r="A963" t="s">
+        <v>3065</v>
+      </c>
+      <c r="B963" t="s">
+        <v>3066</v>
+      </c>
+      <c r="C963" t="s">
+        <v>3059</v>
+      </c>
+      <c r="D963" t="s">
+        <v>3060</v>
+      </c>
+    </row>
+    <row r="964" spans="1:6">
+      <c r="A964" t="s">
+        <v>3067</v>
+      </c>
+      <c r="B964" t="s">
+        <v>3068</v>
+      </c>
+      <c r="C964" t="s">
+        <v>3023</v>
+      </c>
+      <c r="D964" t="s">
+        <v>3024</v>
+      </c>
+    </row>
+    <row r="965" spans="1:6">
+      <c r="A965" t="s">
+        <v>3069</v>
+      </c>
+      <c r="B965" t="s">
+        <v>3070</v>
+      </c>
+      <c r="C965" t="s">
+        <v>702</v>
+      </c>
+      <c r="D965" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="966" spans="1:6">
+      <c r="A966" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B966" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C966" t="s">
+        <v>32</v>
+      </c>
+      <c r="D966" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="967" spans="1:6">
+      <c r="A967" t="s">
+        <v>32</v>
+      </c>
+      <c r="B967" t="s">
+        <v>33</v>
+      </c>
+      <c r="C967" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D967" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="968" spans="1:6">
+      <c r="A968" t="s">
+        <v>3071</v>
+      </c>
+      <c r="B968" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C968" t="s">
+        <v>821</v>
+      </c>
+      <c r="D968" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="969" spans="1:6">
+      <c r="A969" t="s">
+        <v>821</v>
+      </c>
+      <c r="B969" t="s">
+        <v>809</v>
+      </c>
+      <c r="C969" t="s">
+        <v>810</v>
+      </c>
+      <c r="D969" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="970" spans="1:6">
+      <c r="A970" t="s">
+        <v>3073</v>
+      </c>
+      <c r="B970" t="s">
+        <v>3074</v>
+      </c>
+      <c r="C970" t="s">
+        <v>568</v>
+      </c>
+      <c r="D970" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="971" spans="1:6">
+      <c r="A971" t="s">
+        <v>3075</v>
+      </c>
+      <c r="B971" t="s">
+        <v>3076</v>
+      </c>
+      <c r="C971" t="s">
+        <v>568</v>
+      </c>
+      <c r="D971" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="972" spans="1:6">
+      <c r="A972" t="s">
+        <v>3077</v>
+      </c>
+      <c r="B972" t="s">
+        <v>3078</v>
+      </c>
+      <c r="C972" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D972" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="973" spans="1:6">
+      <c r="A973" t="s">
+        <v>3079</v>
+      </c>
+      <c r="B973" t="s">
+        <v>3080</v>
+      </c>
+      <c r="C973" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D973" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="974" spans="1:6">
+      <c r="A974" t="s">
+        <v>3053</v>
+      </c>
+      <c r="B974" t="s">
+        <v>3054</v>
+      </c>
+      <c r="C974" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D974" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="975" spans="1:6">
+      <c r="A975" t="s">
+        <v>3081</v>
+      </c>
+      <c r="B975" t="s">
+        <v>3082</v>
+      </c>
+      <c r="C975" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D975" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="976" spans="1:6">
+      <c r="A976" t="s">
+        <v>3083</v>
+      </c>
+      <c r="B976" t="s">
+        <v>3084</v>
+      </c>
+      <c r="C976" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D976" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="977" spans="1:6">
+      <c r="A977" t="s">
+        <v>3085</v>
+      </c>
+      <c r="B977" t="s">
+        <v>3086</v>
+      </c>
+      <c r="C977" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D977" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="978" spans="1:6">
+      <c r="A978" t="s">
+        <v>3087</v>
+      </c>
+      <c r="B978" t="s">
+        <v>3088</v>
+      </c>
+      <c r="C978" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D978" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="979" spans="1:6">
+      <c r="A979" t="s">
+        <v>3089</v>
+      </c>
+      <c r="B979" t="s">
+        <v>3090</v>
+      </c>
+      <c r="C979" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D979" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="980" spans="1:6">
+      <c r="A980" t="s">
+        <v>3091</v>
+      </c>
+      <c r="B980" t="s">
+        <v>3092</v>
+      </c>
+      <c r="C980" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D980" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="981" spans="1:6">
+      <c r="A981" t="s">
+        <v>3093</v>
+      </c>
+      <c r="B981" t="s">
+        <v>3094</v>
+      </c>
+      <c r="C981" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D981" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="982" spans="1:6">
+      <c r="A982" t="s">
+        <v>3095</v>
+      </c>
+      <c r="B982" t="s">
+        <v>3096</v>
+      </c>
+      <c r="C982" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D982" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="983" spans="1:6">
+      <c r="A983" t="s">
+        <v>3097</v>
+      </c>
+      <c r="B983" t="s">
+        <v>3098</v>
+      </c>
+      <c r="C983" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D983" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="984" spans="1:6">
+      <c r="A984" t="s">
+        <v>3099</v>
+      </c>
+      <c r="B984" t="s">
+        <v>3100</v>
+      </c>
+      <c r="C984" t="s">
+        <v>3067</v>
+      </c>
+      <c r="D984" t="s">
+        <v>3068</v>
+      </c>
+    </row>
+    <row r="985" spans="1:6">
+      <c r="A985" t="s">
+        <v>3101</v>
+      </c>
+      <c r="B985" t="s">
+        <v>3102</v>
+      </c>
+      <c r="C985" t="s">
+        <v>3067</v>
+      </c>
+      <c r="D985" t="s">
+        <v>3068</v>
+      </c>
+    </row>
+    <row r="986" spans="1:6">
+      <c r="A986" t="s">
+        <v>3103</v>
+      </c>
+      <c r="B986" t="s">
+        <v>3104</v>
+      </c>
+      <c r="C986" t="s">
+        <v>192</v>
+      </c>
+      <c r="D986" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="987" spans="1:6">
+      <c r="A987" t="s">
+        <v>3105</v>
+      </c>
+      <c r="B987" t="s">
+        <v>3106</v>
+      </c>
+      <c r="C987" t="s">
+        <v>192</v>
+      </c>
+      <c r="D987" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="988" spans="1:6">
+      <c r="A988" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B988" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C988" t="s">
+        <v>192</v>
+      </c>
+      <c r="D988" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="989" spans="1:6">
+      <c r="A989" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B989" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C989" t="s">
+        <v>192</v>
+      </c>
+      <c r="D989" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="990" spans="1:6">
+      <c r="A990" t="s">
+        <v>3107</v>
+      </c>
+      <c r="B990" t="s">
+        <v>3108</v>
+      </c>
+      <c r="C990" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D990" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="991" spans="1:6">
+      <c r="A991" t="s">
+        <v>3109</v>
+      </c>
+      <c r="B991" t="s">
+        <v>3110</v>
+      </c>
+      <c r="C991" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D991" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="992" spans="1:6">
+      <c r="A992" t="s">
+        <v>3111</v>
+      </c>
+      <c r="B992" t="s">
+        <v>3112</v>
+      </c>
+      <c r="C992" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D992" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="993" spans="1:6">
+      <c r="A993" t="s">
+        <v>3059</v>
+      </c>
+      <c r="B993" t="s">
+        <v>3060</v>
+      </c>
+      <c r="C993" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D993" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="994" spans="1:6">
+      <c r="A994" t="s">
+        <v>3113</v>
+      </c>
+      <c r="B994" t="s">
+        <v>3114</v>
+      </c>
+      <c r="C994" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D994" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="995" spans="1:6">
+      <c r="A995" t="s">
+        <v>3115</v>
+      </c>
+      <c r="B995" t="s">
+        <v>3116</v>
+      </c>
+      <c r="C995" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D995" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="996" spans="1:6">
+      <c r="A996" t="s">
+        <v>3117</v>
+      </c>
+      <c r="B996" t="s">
+        <v>3118</v>
+      </c>
+      <c r="C996" t="s">
+        <v>88</v>
+      </c>
+      <c r="D996" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="997" spans="1:6">
+      <c r="A997" t="s">
+        <v>3033</v>
+      </c>
+      <c r="B997" t="s">
+        <v>3034</v>
+      </c>
+      <c r="C997" t="s">
+        <v>78</v>
+      </c>
+      <c r="D997" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="998" spans="1:6">
+      <c r="A998" t="s">
+        <v>3119</v>
+      </c>
+      <c r="B998" t="s">
+        <v>3120</v>
+      </c>
+      <c r="C998" t="s">
+        <v>78</v>
+      </c>
+      <c r="D998" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="999" spans="1:6">
+      <c r="A999" t="s">
+        <v>3121</v>
+      </c>
+      <c r="B999" t="s">
+        <v>3122</v>
+      </c>
+      <c r="C999" t="s">
+        <v>78</v>
+      </c>
+      <c r="D999" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:6">
+      <c r="A1000" t="s">
+        <v>3123</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>3124</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:6">
+      <c r="A1001" t="s">
+        <v>3125</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>3126</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:6">
+      <c r="A1002" t="s">
+        <v>3127</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>3128</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:6">
+      <c r="A1003" t="s">
+        <v>3129</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>3130</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D1003" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:6">
+      <c r="A1004" t="s">
+        <v>3131</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>3132</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>744</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:6">
+      <c r="A1005" t="s">
+        <v>3133</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>3134</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>534</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:6">
+      <c r="A1006" t="s">
+        <v>3135</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>3136</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>534</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:6">
+      <c r="A1007" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:6">
+      <c r="A1008" t="s">
+        <v>3137</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>3138</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>924</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:6">
+      <c r="A1009" t="s">
+        <v>3139</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>3140</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>924</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:6">
+      <c r="A1010" t="s">
+        <v>3141</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>3143</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>3144</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:6">
+      <c r="A1011" t="s">
+        <v>3145</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>3146</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>3141</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>3142</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:6">
+      <c r="A1012" t="s">
+        <v>3026</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>3027</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>3145</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>3146</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:6">
+      <c r="A1013" t="s">
+        <v>3147</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>3148</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>3149</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:6">
+      <c r="A1014" t="s">
+        <v>3151</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>3152</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>279</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:6">
+      <c r="A1015" t="s">
+        <v>3153</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>3154</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>3156</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:6">
+      <c r="A1016" t="s">
+        <v>3157</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>3158</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>3156</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:6">
+      <c r="A1017" t="s">
+        <v>3159</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>3160</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>3156</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:6">
+      <c r="A1018" t="s">
+        <v>3161</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>3162</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>3157</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>3158</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:6">
+      <c r="A1019" t="s">
+        <v>3163</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>3164</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>3157</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>3158</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:6">
+      <c r="A1020" t="s">
+        <v>3165</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>3166</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:6">
+      <c r="A1021" t="s">
+        <v>3167</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>3168</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>3165</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>3166</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:6">
+      <c r="A1022" t="s">
+        <v>3169</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>3170</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>3165</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>3166</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:6">
+      <c r="A1023" t="s">
+        <v>3171</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>3172</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>3165</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>3166</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:6">
+      <c r="A1024" t="s">
+        <v>3173</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>3174</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:6">
+      <c r="A1025" t="s">
+        <v>3175</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>3176</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>44</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:6">
+      <c r="A1026" t="s">
+        <v>3177</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>3178</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>44</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:6">
+      <c r="A1027" t="s">
+        <v>3179</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>3180</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>44</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:6">
+      <c r="A1028" t="s">
+        <v>3181</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>3182</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>44</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:6">
+      <c r="A1029" t="s">
+        <v>3183</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>3184</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>796</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:6">
+      <c r="A1030" t="s">
+        <v>3185</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>3186</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>796</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:6">
+      <c r="A1031" t="s">
+        <v>3187</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>3188</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>796</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:6">
+      <c r="A1032" t="s">
+        <v>3143</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>3144</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:6">
+      <c r="A1033" t="s">
+        <v>3189</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>3190</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:6">
+      <c r="A1034" t="s">
+        <v>3155</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>3156</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>246</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:6">
+      <c r="A1035" t="s">
+        <v>3191</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>3192</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>246</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:6">
+      <c r="A1036" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>67</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>198</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:6">
+      <c r="A1037" t="s">
+        <v>3193</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>3194</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>3195</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>3196</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:6">
+      <c r="A1038" t="s">
+        <v>3149</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>3150</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>3193</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>3194</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:6">
+      <c r="A1039" t="s">
+        <v>3195</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>3196</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:6">
+      <c r="A1040" t="s">
+        <v>3197</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>3198</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:6">
+      <c r="A1041" t="s">
+        <v>3199</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>3200</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:6">
+      <c r="A1042" t="s">
+        <v>3201</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>3202</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>3199</v>
+      </c>
+      <c r="D1042" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:6">
+      <c r="A1043" t="s">
+        <v>3203</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>3204</v>
+      </c>
+      <c r="C1043"/>
+      <c r="D1043"/>
+      <c r="E1043" t="s">
+        <v>3205</v>
+      </c>
+      <c r="F1043" t="s">
+        <v>3206</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:6">
+      <c r="A1044" t="s">
+        <v>3207</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>3208</v>
+      </c>
+      <c r="C1044"/>
+      <c r="D1044"/>
+      <c r="E1044" t="s">
+        <v>3209</v>
+      </c>
+      <c r="F1044" t="s">
+        <v>3210</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:6">
+      <c r="A1045" t="s">
+        <v>3211</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>3212</v>
+      </c>
+      <c r="C1045"/>
+      <c r="D1045"/>
+      <c r="E1045" t="s">
+        <v>3213</v>
+      </c>
+      <c r="F1045" t="s">
+        <v>3214</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:6">
+      <c r="A1046" t="s">
+        <v>3215</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>3216</v>
+      </c>
+      <c r="C1046"/>
+      <c r="D1046"/>
+      <c r="E1046" t="s">
+        <v>3217</v>
+      </c>
+      <c r="F1046" t="s">
+        <v>3218</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:6">
+      <c r="A1047" t="s">
+        <v>3219</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>3220</v>
+      </c>
+      <c r="C1047"/>
+      <c r="D1047"/>
+      <c r="E1047" t="s">
+        <v>3221</v>
+      </c>
+      <c r="F1047" t="s">
+        <v>3222</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:6">
+      <c r="A1048" t="s">
+        <v>3223</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>3224</v>
+      </c>
+      <c r="C1048"/>
+      <c r="D1048"/>
+      <c r="E1048" t="s">
+        <v>3225</v>
+      </c>
+      <c r="F1048" t="s">
+        <v>3226</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:6">
+      <c r="A1049" t="s">
+        <v>3227</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>3228</v>
+      </c>
+      <c r="C1049"/>
+      <c r="D1049"/>
+      <c r="E1049" t="s">
+        <v>3229</v>
+      </c>
+      <c r="F1049" t="s">
+        <v>3230</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:6">
+      <c r="A1050" t="s">
+        <v>3231</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>3232</v>
+      </c>
+      <c r="C1050"/>
+      <c r="D1050"/>
+      <c r="E1050" t="s">
+        <v>3233</v>
+      </c>
+      <c r="F1050" t="s">
+        <v>3234</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:6">
+      <c r="A1051" t="s">
+        <v>3235</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>3236</v>
+      </c>
+      <c r="C1051"/>
+      <c r="D1051"/>
+      <c r="E1051" t="s">
+        <v>3237</v>
+      </c>
+      <c r="F1051" t="s">
+        <v>3238</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:6">
+      <c r="A1052" t="s">
+        <v>3239</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>3240</v>
+      </c>
+      <c r="C1052"/>
+      <c r="D1052"/>
+      <c r="E1052" t="s">
+        <v>3241</v>
+      </c>
+      <c r="F1052" t="s">
+        <v>3242</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:6">
+      <c r="A1053" t="s">
+        <v>3243</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>3244</v>
+      </c>
+      <c r="C1053"/>
+      <c r="D1053"/>
+      <c r="E1053" t="s">
+        <v>3245</v>
+      </c>
+      <c r="F1053" t="s">
+        <v>3246</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:6">
+      <c r="A1054" t="s">
+        <v>3247</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>3248</v>
+      </c>
+      <c r="C1054"/>
+      <c r="D1054"/>
+      <c r="E1054" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F1054" t="s">
+        <v>3250</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:6">
+      <c r="A1055" t="s">
+        <v>3251</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>3252</v>
+      </c>
+      <c r="C1055"/>
+      <c r="D1055"/>
+      <c r="E1055" t="s">
+        <v>3253</v>
+      </c>
+      <c r="F1055" t="s">
+        <v>3254</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:6">
+      <c r="A1056" t="s">
+        <v>3255</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>3256</v>
+      </c>
+      <c r="C1056"/>
+      <c r="D1056"/>
+      <c r="E1056" t="s">
+        <v>215</v>
+      </c>
+      <c r="F1056" s="2" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:6">
+      <c r="A1057" t="s">
+        <v>3257</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>3258</v>
+      </c>
+      <c r="C1057"/>
+      <c r="D1057"/>
+      <c r="E1057" t="s">
+        <v>216</v>
+      </c>
+      <c r="F1057" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:6">
+      <c r="A1058" t="s">
+        <v>3259</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>3260</v>
+      </c>
+      <c r="C1058"/>
+      <c r="D1058"/>
+      <c r="E1058" t="s">
+        <v>3261</v>
+      </c>
+      <c r="F1058" t="s">
+        <v>3262</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:6">
+      <c r="A1059" t="s">
+        <v>3263</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>3264</v>
+      </c>
+      <c r="C1059"/>
+      <c r="D1059"/>
+      <c r="E1059" t="s">
+        <v>3265</v>
+      </c>
+      <c r="F1059" t="s">
+        <v>3266</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:6">
+      <c r="A1060" t="s">
+        <v>3267</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>3268</v>
+      </c>
+      <c r="C1060"/>
+      <c r="D1060"/>
+      <c r="E1060" t="s">
+        <v>3269</v>
+      </c>
+      <c r="F1060" t="s">
+        <v>3270</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:6">
+      <c r="A1061" t="s">
+        <v>3271</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>3272</v>
+      </c>
+      <c r="C1061"/>
+      <c r="D1061"/>
+      <c r="E1061" t="s">
+        <v>3273</v>
+      </c>
+      <c r="F1061" t="s">
+        <v>3274</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:6">
+      <c r="A1062" t="s">
+        <v>3275</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>3276</v>
+      </c>
+      <c r="C1062"/>
+      <c r="D1062"/>
+      <c r="E1062" t="s">
+        <v>3277</v>
+      </c>
+      <c r="F1062" t="s">
+        <v>3278</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:6">
+      <c r="A1063" t="s">
+        <v>3279</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>3280</v>
+      </c>
+      <c r="C1063"/>
+      <c r="D1063"/>
+      <c r="E1063" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F1063" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:6">
+      <c r="A1064" t="s">
+        <v>3283</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>3284</v>
+      </c>
+      <c r="C1064"/>
+      <c r="D1064"/>
+      <c r="E1064" t="s">
+        <v>3285</v>
+      </c>
+      <c r="F1064" t="s">
+        <v>3286</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:6">
+      <c r="A1065" t="s">
+        <v>3287</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>3288</v>
+      </c>
+      <c r="C1065"/>
+      <c r="D1065"/>
+      <c r="F1065" t="s">
+        <v>3289</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:6">
+      <c r="A1066" t="s">
+        <v>3290</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>3291</v>
+      </c>
+      <c r="C1066"/>
+      <c r="D1066"/>
+      <c r="F1066" t="s">
+        <v>3292</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:6">
+      <c r="A1067" t="s">
+        <v>3293</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>3294</v>
+      </c>
+      <c r="C1067"/>
+      <c r="D1067"/>
+      <c r="F1067" t="s">
+        <v>3295</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:6">
+      <c r="A1068" t="s">
+        <v>3296</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>3297</v>
+      </c>
+      <c r="C1068"/>
+      <c r="D1068"/>
+      <c r="F1068" t="s">
+        <v>3298</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:6">
+      <c r="A1069" t="s">
+        <v>3299</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>3300</v>
+      </c>
+      <c r="C1069"/>
+      <c r="D1069"/>
+      <c r="F1069" t="s">
+        <v>3301</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:6">
+      <c r="A1070" t="s">
+        <v>3302</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>3303</v>
+      </c>
+      <c r="C1070"/>
+      <c r="D1070"/>
+      <c r="F1070" t="s">
+        <v>3304</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:6">
+      <c r="A1071" t="s">
+        <v>3305</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>3306</v>
+      </c>
+      <c r="C1071"/>
+      <c r="D1071"/>
+      <c r="F1071" t="s">
+        <v>3307</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:6">
+      <c r="A1072" t="s">
+        <v>3308</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>3309</v>
+      </c>
+      <c r="C1072"/>
+      <c r="D1072"/>
+      <c r="F1072" t="s">
+        <v>3310</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:6">
+      <c r="A1073" t="s">
+        <v>3311</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>3312</v>
+      </c>
+      <c r="C1073"/>
+      <c r="D1073"/>
+      <c r="F1073" t="s">
+        <v>3313</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:6">
+      <c r="A1074" t="s">
+        <v>3314</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>3315</v>
+      </c>
+      <c r="C1074"/>
+      <c r="D1074"/>
+      <c r="F1074" t="s">
+        <v>3316</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:6">
+      <c r="A1075" t="s">
+        <v>3317</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>3318</v>
+      </c>
+      <c r="C1075"/>
+      <c r="D1075"/>
+      <c r="F1075" t="s">
+        <v>3319</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:6">
+      <c r="A1076" t="s">
+        <v>3320</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>3321</v>
+      </c>
+      <c r="C1076"/>
+      <c r="D1076"/>
+      <c r="F1076" t="s">
+        <v>3322</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:6">
+      <c r="A1077" t="s">
+        <v>3323</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>3324</v>
+      </c>
+      <c r="C1077"/>
+      <c r="D1077"/>
+      <c r="F1077" t="s">
+        <v>3325</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:6">
+      <c r="A1078" t="s">
+        <v>3326</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>3327</v>
+      </c>
+      <c r="C1078"/>
+      <c r="D1078"/>
+      <c r="F1078" t="s">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:6">
+      <c r="A1079" t="s">
+        <v>3329</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>3330</v>
+      </c>
+      <c r="C1079"/>
+      <c r="D1079"/>
+      <c r="F1079" t="s">
+        <v>3331</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:6">
+      <c r="A1080" t="s">
+        <v>3332</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>3333</v>
+      </c>
+      <c r="C1080"/>
+      <c r="D1080"/>
+      <c r="F1080" t="s">
+        <v>3334</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:6">
+      <c r="A1081" t="s">
+        <v>3335</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>3225</v>
+      </c>
+      <c r="C1081"/>
+      <c r="D1081"/>
+      <c r="F1081" t="s">
+        <v>3226</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:6">
+      <c r="A1082" t="s">
+        <v>3336</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>3337</v>
+      </c>
+      <c r="C1082"/>
+      <c r="D1082"/>
+      <c r="F1082" t="s">
+        <v>3338</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:6">
+      <c r="A1083" t="s">
+        <v>3339</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>3340</v>
+      </c>
+      <c r="C1083"/>
+      <c r="D1083"/>
+      <c r="F1083" t="s">
+        <v>3341</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:6">
+      <c r="A1084" t="s">
+        <v>3342</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>3343</v>
+      </c>
+      <c r="C1084"/>
+      <c r="D1084"/>
+      <c r="F1084" t="s">
+        <v>3344</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:6">
+      <c r="A1085" t="s">
+        <v>3345</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>3346</v>
+      </c>
+      <c r="C1085"/>
+      <c r="D1085"/>
+      <c r="F1085" t="s">
+        <v>3347</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:6">
+      <c r="A1086" t="s">
+        <v>3348</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>3349</v>
+      </c>
+      <c r="C1086"/>
+      <c r="D1086"/>
+      <c r="F1086" t="s">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:6">
+      <c r="A1087" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C1087"/>
+      <c r="D1087"/>
+      <c r="F1087" t="s">
+        <v>3351</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:6">
+      <c r="A1088" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C1088"/>
+      <c r="D1088"/>
+      <c r="F1088" t="s">
+        <v>3352</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:6">
+      <c r="A1089" t="s">
+        <v>3353</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>3354</v>
+      </c>
+      <c r="C1089"/>
+      <c r="D1089"/>
+      <c r="F1089" t="s">
+        <v>3355</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:6">
+      <c r="A1090" t="s">
+        <v>3356</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>3357</v>
+      </c>
+      <c r="C1090"/>
+      <c r="D1090"/>
+      <c r="F1090" t="s">
+        <v>3358</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:6">
+      <c r="A1091" t="s">
+        <v>3359</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>3360</v>
+      </c>
+      <c r="C1091"/>
+      <c r="D1091"/>
+      <c r="F1091" t="s">
+        <v>3361</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:6">
+      <c r="A1092" t="s">
+        <v>3362</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>3363</v>
+      </c>
+      <c r="C1092"/>
+      <c r="D1092"/>
+      <c r="F1092" t="s">
+        <v>3364</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:6">
+      <c r="A1093" t="s">
+        <v>3365</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>3366</v>
+      </c>
+      <c r="C1093"/>
+      <c r="D1093"/>
+      <c r="F1093" t="s">
+        <v>3367</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:6">
+      <c r="A1094" t="s">
+        <v>3368</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>3369</v>
+      </c>
+      <c r="C1094"/>
+      <c r="D1094"/>
+      <c r="F1094" t="s">
+        <v>3370</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:6">
+      <c r="A1095" t="s">
+        <v>3371</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>3372</v>
+      </c>
+      <c r="C1095"/>
+      <c r="D1095"/>
+      <c r="F1095" t="s">
+        <v>3373</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:6">
+      <c r="A1096" t="s">
+        <v>3374</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>3375</v>
+      </c>
+      <c r="C1096"/>
+      <c r="D1096"/>
+      <c r="F1096" t="s">
+        <v>3376</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:6">
+      <c r="A1097" t="s">
+        <v>3377</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>3378</v>
+      </c>
+      <c r="C1097"/>
+      <c r="D1097"/>
+      <c r="F1097" t="s">
+        <v>3379</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:6">
+      <c r="A1098" t="s">
+        <v>3380</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>3381</v>
+      </c>
+      <c r="C1098"/>
+      <c r="D1098"/>
+      <c r="F1098" t="s">
+        <v>3382</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:6">
+      <c r="A1099" t="s">
+        <v>3383</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>3384</v>
+      </c>
+      <c r="C1099"/>
+      <c r="D1099"/>
+      <c r="F1099" t="s">
+        <v>3385</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:6">
+      <c r="A1100" t="s">
+        <v>3386</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>3387</v>
+      </c>
+      <c r="C1100"/>
+      <c r="D1100"/>
+      <c r="F1100" t="s">
+        <v>3388</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:6">
+      <c r="A1101" t="s">
+        <v>3389</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>3390</v>
+      </c>
+      <c r="C1101"/>
+      <c r="D1101"/>
+      <c r="F1101" t="s">
+        <v>3391</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:6">
+      <c r="A1102" t="s">
+        <v>3392</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>3393</v>
+      </c>
+      <c r="C1102"/>
+      <c r="D1102"/>
+      <c r="F1102" t="s">
+        <v>3394</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:6">
+      <c r="A1103" t="s">
+        <v>3395</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>3396</v>
+      </c>
+      <c r="C1103"/>
+      <c r="D1103"/>
+      <c r="F1103" t="s">
+        <v>3397</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:6">
+      <c r="A1104" t="s">
+        <v>3398</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>3399</v>
+      </c>
+      <c r="C1104"/>
+      <c r="D1104"/>
+      <c r="F1104" t="s">
+        <v>3400</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:6">
+      <c r="A1105" t="s">
+        <v>3401</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>3402</v>
+      </c>
+      <c r="C1105"/>
+      <c r="D1105"/>
+      <c r="F1105" t="s">
+        <v>3403</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:6">
+      <c r="A1106" t="s">
+        <v>3404</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>3405</v>
+      </c>
+      <c r="C1106"/>
+      <c r="D1106"/>
+      <c r="F1106" t="s">
+        <v>3406</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:6">
+      <c r="A1107" t="s">
+        <v>3407</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>3408</v>
+      </c>
+      <c r="C1107"/>
+      <c r="D1107"/>
+      <c r="F1107" t="s">
+        <v>3409</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:6">
+      <c r="A1108" t="s">
+        <v>3410</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>3411</v>
+      </c>
+      <c r="C1108"/>
+      <c r="D1108"/>
+      <c r="F1108" t="s">
+        <v>3412</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:6">
+      <c r="A1109" t="s">
+        <v>3413</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>3414</v>
+      </c>
+      <c r="C1109"/>
+      <c r="D1109"/>
+      <c r="F1109" t="s">
+        <v>3415</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:6">
+      <c r="A1110" t="s">
+        <v>3416</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>3417</v>
+      </c>
+      <c r="C1110"/>
+      <c r="D1110"/>
+      <c r="F1110" t="s">
+        <v>3418</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:6">
+      <c r="A1111" t="s">
+        <v>3419</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>3420</v>
+      </c>
+      <c r="C1111"/>
+      <c r="D1111"/>
+      <c r="F1111" t="s">
+        <v>3421</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:6">
+      <c r="A1112" t="s">
+        <v>1871</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C1112"/>
+      <c r="D1112"/>
+      <c r="F1112" t="s">
+        <v>3422</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:6">
+      <c r="A1113" t="s">
+        <v>3423</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>3424</v>
+      </c>
+      <c r="C1113"/>
+      <c r="D1113"/>
+      <c r="F1113" t="s">
+        <v>2333</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:6">
+      <c r="A1114" t="s">
+        <v>3425</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>3426</v>
+      </c>
+      <c r="C1114"/>
+      <c r="D1114"/>
+      <c r="F1114" t="s">
+        <v>3427</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:6">
+      <c r="A1115" t="s">
+        <v>3428</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>3429</v>
+      </c>
+      <c r="C1115"/>
+      <c r="D1115"/>
+      <c r="F1115" t="s">
+        <v>3430</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:6">
+      <c r="A1116" t="s">
+        <v>3431</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>3432</v>
+      </c>
+      <c r="C1116"/>
+      <c r="D1116"/>
+      <c r="F1116" t="s">
+        <v>3433</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:6">
+      <c r="A1117" t="s">
+        <v>3434</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>3435</v>
+      </c>
+      <c r="C1117"/>
+      <c r="D1117"/>
+      <c r="F1117" t="s">
+        <v>3436</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:6">
+      <c r="A1118" t="s">
+        <v>3437</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>3438</v>
+      </c>
+      <c r="C1118"/>
+      <c r="D1118"/>
+      <c r="F1118" t="s">
+        <v>3439</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:6">
+      <c r="A1119" t="s">
+        <v>3440</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>3441</v>
+      </c>
+      <c r="C1119"/>
+      <c r="D1119"/>
+      <c r="F1119" t="s">
+        <v>3442</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:6">
+      <c r="A1120" t="s">
+        <v>3443</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>3444</v>
+      </c>
+      <c r="C1120"/>
+      <c r="D1120"/>
+      <c r="F1120" t="s">
+        <v>3445</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:6">
+      <c r="A1121" t="s">
+        <v>2302</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>2303</v>
+      </c>
+      <c r="C1121"/>
+      <c r="D1121"/>
+      <c r="F1121" t="s">
+        <v>3446</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:6">
+      <c r="A1122" t="s">
+        <v>3447</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>3297</v>
+      </c>
+      <c r="C1122"/>
+      <c r="D1122"/>
+      <c r="F1122" t="s">
+        <v>3289</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:6">
+      <c r="A1123" t="s">
+        <v>3448</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>3294</v>
+      </c>
+      <c r="C1123"/>
+      <c r="D1123"/>
+      <c r="F1123" t="s">
+        <v>3292</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:6">
+      <c r="A1124" t="s">
+        <v>3449</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>3450</v>
+      </c>
+      <c r="C1124"/>
+      <c r="D1124"/>
+      <c r="F1124" t="s">
+        <v>3451</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:6">
+      <c r="A1125" t="s">
+        <v>3452</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>3453</v>
+      </c>
+      <c r="C1125"/>
+      <c r="D1125"/>
+      <c r="F1125" t="s">
+        <v>3454</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:6">
+      <c r="A1126" t="s">
+        <v>3455</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>3456</v>
+      </c>
+      <c r="C1126"/>
+      <c r="D1126"/>
+      <c r="F1126" t="s">
+        <v>3457</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:6">
+      <c r="A1127" t="s">
+        <v>3458</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>3459</v>
+      </c>
+      <c r="C1127"/>
+      <c r="D1127"/>
+      <c r="F1127" t="s">
+        <v>3460</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:6">
+      <c r="A1128" t="s">
+        <v>3461</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>3297</v>
+      </c>
+      <c r="C1128"/>
+      <c r="D1128"/>
+      <c r="F1128" t="s">
+        <v>3292</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:6">
+      <c r="A1129" t="s">
+        <v>3462</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>3463</v>
+      </c>
+      <c r="C1129"/>
+      <c r="D1129"/>
+      <c r="F1129" t="s">
+        <v>3464</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:6">
+      <c r="A1130" t="s">
+        <v>3465</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>3466</v>
+      </c>
+      <c r="C1130"/>
+      <c r="D1130"/>
+      <c r="F1130" t="s">
+        <v>3467</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:6">
+      <c r="A1131" t="s">
+        <v>3468</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>3469</v>
+      </c>
+      <c r="C1131"/>
+      <c r="D1131"/>
+      <c r="F1131" t="s">
+        <v>3470</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:6">
+      <c r="A1132" t="s">
+        <v>3471</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>3472</v>
+      </c>
+      <c r="C1132"/>
+      <c r="D1132"/>
+      <c r="F1132" t="s">
+        <v>3473</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:6">
+      <c r="A1133" t="s">
+        <v>3474</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>3475</v>
+      </c>
+      <c r="C1133"/>
+      <c r="D1133"/>
+      <c r="F1133" t="s">
+        <v>3476</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:6">
+      <c r="A1134" t="s">
+        <v>3477</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>3478</v>
+      </c>
+      <c r="C1134"/>
+      <c r="D1134"/>
+      <c r="F1134" t="s">
+        <v>3476</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:6">
+      <c r="A1135" t="s">
+        <v>3479</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>3294</v>
+      </c>
+      <c r="C1135"/>
+      <c r="D1135"/>
+      <c r="F1135" t="s">
+        <v>3289</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:6">
+      <c r="A1136" t="s">
+        <v>3480</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>3481</v>
+      </c>
+      <c r="C1136"/>
+      <c r="D1136"/>
+      <c r="F1136" t="s">
+        <v>3482</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:6">
+      <c r="A1137" t="s">
+        <v>3483</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>3484</v>
+      </c>
+      <c r="C1137"/>
+      <c r="D1137"/>
+      <c r="F1137" t="s">
+        <v>3485</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:6">
+      <c r="A1138" t="s">
+        <v>3486</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>3487</v>
+      </c>
+      <c r="C1138"/>
+      <c r="D1138"/>
+      <c r="F1138" t="s">
+        <v>3488</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:6">
+      <c r="A1139" t="s">
+        <v>3489</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>3490</v>
+      </c>
+      <c r="C1139"/>
+      <c r="D1139"/>
+      <c r="F1139" t="s">
+        <v>3491</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:6">
+      <c r="A1140" t="s">
+        <v>2403</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>2404</v>
+      </c>
+      <c r="C1140"/>
+      <c r="D1140"/>
+      <c r="F1140" t="s">
+        <v>3492</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:6">
+      <c r="A1141" t="s">
+        <v>3493</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>3494</v>
+      </c>
+      <c r="C1141"/>
+      <c r="D1141"/>
+      <c r="F1141" t="s">
+        <v>3495</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:6">
+      <c r="A1142" t="s">
+        <v>3496</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>3497</v>
+      </c>
+      <c r="C1142"/>
+      <c r="D1142"/>
+      <c r="F1142" t="s">
+        <v>3498</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:6">
+      <c r="A1143" t="s">
+        <v>3499</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>3500</v>
+      </c>
+      <c r="C1143"/>
+      <c r="D1143"/>
+      <c r="F1143" t="s">
+        <v>3501</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:6">
+      <c r="A1144" t="s">
+        <v>3502</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>3503</v>
+      </c>
+      <c r="C1144"/>
+      <c r="D1144"/>
+      <c r="F1144" t="s">
+        <v>2361</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:6">
+      <c r="A1145" t="s">
+        <v>3504</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>3505</v>
+      </c>
+      <c r="C1145"/>
+      <c r="D1145"/>
+      <c r="F1145" t="s">
+        <v>3506</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:6">
+      <c r="A1146" t="s">
+        <v>3507</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>3508</v>
+      </c>
+      <c r="C1146"/>
+      <c r="D1146"/>
+      <c r="F1146" t="s">
+        <v>3509</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:6">
+      <c r="A1147" t="s">
+        <v>3510</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>3511</v>
+      </c>
+      <c r="C1147"/>
+      <c r="D1147"/>
+      <c r="F1147" t="s">
+        <v>3512</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:6">
+      <c r="A1148" t="s">
+        <v>3513</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>3514</v>
+      </c>
+      <c r="C1148"/>
+      <c r="D1148"/>
+      <c r="F1148" t="s">
+        <v>3515</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:6">
+      <c r="A1149" t="s">
+        <v>3516</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>3517</v>
+      </c>
+      <c r="C1149"/>
+      <c r="D1149"/>
+      <c r="F1149" t="s">
+        <v>3518</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:6">
+      <c r="A1150" t="s">
+        <v>3519</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>3520</v>
+      </c>
+      <c r="C1150"/>
+      <c r="D1150"/>
+      <c r="F1150" t="s">
+        <v>3521</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:6">
+      <c r="A1151" t="s">
+        <v>3522</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>3523</v>
+      </c>
+      <c r="C1151"/>
+      <c r="D1151"/>
+      <c r="F1151" t="s">
+        <v>3524</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:6">
+      <c r="A1152" t="s">
+        <v>3525</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>3526</v>
+      </c>
+      <c r="C1152"/>
+      <c r="D1152"/>
+      <c r="F1152" t="s">
+        <v>3527</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:6">
+      <c r="A1153" t="s">
+        <v>3528</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>3529</v>
+      </c>
+      <c r="C1153"/>
+      <c r="D1153"/>
+      <c r="F1153" t="s">
+        <v>3530</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:6">
+      <c r="A1154" t="s">
+        <v>522</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>523</v>
+      </c>
+      <c r="C1154"/>
+      <c r="D1154"/>
+      <c r="F1154" t="s">
+        <v>3531</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:6">
+      <c r="A1155" t="s">
+        <v>3532</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1155"/>
+      <c r="D1155"/>
+      <c r="F1155" t="s">
+        <v>3534</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:6">
+      <c r="A1156" t="s">
+        <v>3535</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>3536</v>
+      </c>
+      <c r="C1156"/>
+      <c r="D1156"/>
+      <c r="F1156" t="s">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:6">
+      <c r="A1157" t="s">
+        <v>3537</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>3538</v>
+      </c>
+      <c r="C1157"/>
+      <c r="D1157"/>
+      <c r="F1157" t="s">
+        <v>3539</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:6">
+      <c r="A1158" t="s">
+        <v>2599</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>2600</v>
+      </c>
+      <c r="C1158"/>
+      <c r="D1158"/>
+      <c r="F1158" t="s">
+        <v>3540</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:6">
+      <c r="A1159" t="s">
+        <v>3541</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>3542</v>
+      </c>
+      <c r="C1159"/>
+      <c r="D1159"/>
+      <c r="F1159" t="s">
+        <v>3543</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:6">
+      <c r="A1160" t="s">
+        <v>3544</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>3545</v>
+      </c>
+      <c r="C1160"/>
+      <c r="D1160"/>
+      <c r="F1160" t="s">
+        <v>3546</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:6">
+      <c r="A1161" t="s">
+        <v>3547</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>3548</v>
+      </c>
+      <c r="C1161"/>
+      <c r="D1161"/>
+      <c r="F1161" t="s">
+        <v>3549</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:6">
+      <c r="A1162" t="s">
+        <v>3550</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>3551</v>
+      </c>
+      <c r="C1162"/>
+      <c r="D1162"/>
+      <c r="F1162" t="s">
+        <v>3552</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:6">
+      <c r="A1163" t="s">
+        <v>3553</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>3554</v>
+      </c>
+      <c r="C1163"/>
+      <c r="D1163"/>
+      <c r="F1163" t="s">
+        <v>3555</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:6">
+      <c r="A1164" t="s">
+        <v>3556</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>3557</v>
+      </c>
+      <c r="C1164"/>
+      <c r="D1164"/>
+      <c r="F1164" t="s">
+        <v>3558</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:6">
+      <c r="A1165" t="s">
+        <v>3559</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>3560</v>
+      </c>
+      <c r="C1165"/>
+      <c r="D1165"/>
+      <c r="F1165" t="s">
+        <v>3561</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:6">
+      <c r="A1166" t="s">
+        <v>3562</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>3563</v>
+      </c>
+      <c r="C1166"/>
+      <c r="D1166"/>
+      <c r="F1166" t="s">
+        <v>3564</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:6">
+      <c r="A1167" t="s">
+        <v>3565</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>3566</v>
+      </c>
+      <c r="C1167"/>
+      <c r="D1167"/>
+      <c r="F1167" t="s">
+        <v>3567</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:6">
+      <c r="A1168" t="s">
+        <v>3568</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>3569</v>
+      </c>
+      <c r="C1168"/>
+      <c r="D1168"/>
+      <c r="F1168" t="s">
+        <v>3570</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:6">
+      <c r="A1169" t="s">
+        <v>3571</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>3572</v>
+      </c>
+      <c r="C1169"/>
+      <c r="D1169"/>
+      <c r="F1169" t="s">
+        <v>3573</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:6">
+      <c r="A1170" t="s">
+        <v>3574</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>3575</v>
+      </c>
+      <c r="C1170"/>
+      <c r="D1170"/>
+      <c r="F1170" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:6">
+      <c r="A1171" t="s">
+        <v>3577</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>3578</v>
+      </c>
+      <c r="C1171"/>
+      <c r="D1171"/>
+      <c r="F1171" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:6">
+      <c r="A1172" t="s">
+        <v>3580</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>3581</v>
+      </c>
+      <c r="C1172"/>
+      <c r="D1172"/>
+      <c r="F1172" t="s">
+        <v>3582</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:6">
+      <c r="A1173" t="s">
+        <v>3583</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>3584</v>
+      </c>
+      <c r="C1173"/>
+      <c r="D1173"/>
+      <c r="F1173" t="s">
+        <v>3585</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:6">
+      <c r="A1174" t="s">
+        <v>3586</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>3587</v>
+      </c>
+      <c r="C1174"/>
+      <c r="D1174"/>
+      <c r="F1174" t="s">
+        <v>3588</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:6">
+      <c r="A1175" t="s">
+        <v>3589</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>3590</v>
+      </c>
+      <c r="C1175"/>
+      <c r="D1175"/>
+      <c r="F1175" t="s">
+        <v>3591</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:6">
+      <c r="A1176" t="s">
+        <v>3592</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>3593</v>
+      </c>
+      <c r="C1176"/>
+      <c r="D1176"/>
+      <c r="F1176" t="s">
+        <v>3594</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:6">
+      <c r="A1177" t="s">
+        <v>3595</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>3596</v>
+      </c>
+      <c r="C1177"/>
+      <c r="D1177"/>
+      <c r="F1177" t="s">
+        <v>3597</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:6">
+      <c r="A1178" t="s">
+        <v>3598</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>3599</v>
+      </c>
+      <c r="C1178"/>
+      <c r="D1178"/>
+      <c r="F1178" t="s">
+        <v>3600</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:6">
+      <c r="A1179" t="s">
+        <v>3601</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>3602</v>
+      </c>
+      <c r="C1179"/>
+      <c r="D1179"/>
+      <c r="F1179" t="s">
+        <v>3603</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:6">
+      <c r="A1180" t="s">
+        <v>2559</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>2560</v>
+      </c>
+      <c r="C1180"/>
+      <c r="D1180"/>
+      <c r="F1180" t="s">
+        <v>3604</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:6">
+      <c r="A1181" t="s">
+        <v>2964</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>16</v>
+      </c>
+      <c r="C1181"/>
+      <c r="D1181"/>
+      <c r="F1181" t="s">
+        <v>3605</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:6">
+      <c r="A1182" t="s">
+        <v>3606</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>3607</v>
+      </c>
+      <c r="C1182"/>
+      <c r="D1182"/>
+      <c r="F1182" t="s">
+        <v>3608</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:6">
+      <c r="A1183" t="s">
+        <v>3609</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>3610</v>
+      </c>
+      <c r="C1183"/>
+      <c r="D1183"/>
+      <c r="E1183" t="s">
+        <v>3611</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:6">
+      <c r="A1184" t="s">
+        <v>3612</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>3613</v>
+      </c>
+      <c r="C1184"/>
+      <c r="D1184"/>
+      <c r="E1184" t="s">
+        <v>3614</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:6">
+      <c r="A1185" t="s">
+        <v>3615</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>3616</v>
+      </c>
+      <c r="C1185"/>
+      <c r="D1185"/>
+      <c r="E1185" t="s">
+        <v>3617</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:6">
+      <c r="A1186" t="s">
+        <v>3618</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>3619</v>
+      </c>
+      <c r="C1186"/>
+      <c r="D1186"/>
+    </row>
+    <row r="1187" spans="1:6">
+      <c r="A1187" t="s">
+        <v>3620</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>3621</v>
+      </c>
+      <c r="C1187"/>
+      <c r="D1187"/>
+    </row>
+    <row r="1188" spans="1:6">
+      <c r="A1188" t="s">
+        <v>3622</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>3623</v>
+      </c>
+      <c r="C1188"/>
+      <c r="D1188"/>
+    </row>
+    <row r="1189" spans="1:6">
+      <c r="A1189" t="s">
+        <v>3624</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>3625</v>
+      </c>
+      <c r="C1189"/>
+      <c r="D1189"/>
+    </row>
+    <row r="1190" spans="1:6">
+      <c r="A1190" t="s">
+        <v>3626</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>3627</v>
+      </c>
+      <c r="C1190"/>
+      <c r="D1190"/>
+    </row>
+    <row r="1191" spans="1:6">
+      <c r="A1191" t="s">
+        <v>3628</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>3629</v>
+      </c>
+      <c r="C1191"/>
+      <c r="D1191"/>
+    </row>
+    <row r="1192" spans="1:6">
+      <c r="A1192" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C1192"/>
+      <c r="D1192"/>
+    </row>
+    <row r="1193" spans="1:6">
+      <c r="A1193" t="s">
+        <v>3630</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>3631</v>
+      </c>
+      <c r="C1193"/>
+      <c r="D1193"/>
+    </row>
+    <row r="1194" spans="1:6">
+      <c r="A1194" t="s">
+        <v>3632</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>3633</v>
+      </c>
+      <c r="C1194"/>
+      <c r="D1194"/>
+    </row>
+    <row r="1195" spans="1:6">
+      <c r="A1195" t="s">
+        <v>3634</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>3635</v>
+      </c>
+      <c r="C1195"/>
+      <c r="D1195"/>
+    </row>
+    <row r="1196" spans="1:6">
+      <c r="A1196" t="s">
+        <v>3636</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>3637</v>
+      </c>
+      <c r="C1196"/>
+      <c r="D1196"/>
+    </row>
+    <row r="1197" spans="1:6">
+      <c r="A1197" t="s">
+        <v>3638</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>3639</v>
+      </c>
+      <c r="C1197"/>
+      <c r="D1197"/>
+    </row>
+    <row r="1198" spans="1:6">
+      <c r="A1198" t="s">
+        <v>3640</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>3641</v>
+      </c>
+      <c r="C1198"/>
+      <c r="D1198"/>
+    </row>
+    <row r="1199" spans="1:6">
+      <c r="A1199" t="s">
+        <v>3642</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>3643</v>
+      </c>
+      <c r="C1199"/>
+      <c r="D1199"/>
+    </row>
+    <row r="1200" spans="1:6">
+      <c r="A1200" t="s">
+        <v>3644</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>3645</v>
+      </c>
+      <c r="C1200"/>
+      <c r="D1200"/>
+    </row>
+    <row r="1201" spans="1:6">
+      <c r="A1201" t="s">
+        <v>3646</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>3647</v>
+      </c>
+      <c r="C1201"/>
+      <c r="D1201"/>
+    </row>
+    <row r="1202" spans="1:6">
+      <c r="A1202" t="s">
+        <v>3648</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>3649</v>
+      </c>
+      <c r="C1202"/>
+      <c r="D1202"/>
+    </row>
+    <row r="1203" spans="1:6">
+      <c r="A1203" t="s">
+        <v>3650</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>3651</v>
+      </c>
+      <c r="C1203"/>
+      <c r="D1203"/>
+    </row>
+    <row r="1204" spans="1:6">
+      <c r="A1204" t="s">
+        <v>3652</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>3653</v>
+      </c>
+      <c r="C1204"/>
+      <c r="D1204"/>
+    </row>
+    <row r="1205" spans="1:6">
+      <c r="A1205" t="s">
+        <v>3654</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>3655</v>
+      </c>
+      <c r="C1205"/>
+      <c r="D1205"/>
+    </row>
+    <row r="1206" spans="1:6">
+      <c r="A1206" t="s">
+        <v>3656</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>3657</v>
+      </c>
+      <c r="C1206"/>
+      <c r="D1206"/>
+    </row>
+    <row r="1207" spans="1:6">
+      <c r="A1207" t="s">
+        <v>3658</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>3659</v>
+      </c>
+      <c r="C1207"/>
+      <c r="D1207"/>
+    </row>
+    <row r="1208" spans="1:6">
+      <c r="A1208" t="s">
+        <v>3660</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>3661</v>
+      </c>
+      <c r="C1208"/>
+      <c r="D1208"/>
+    </row>
+    <row r="1209" spans="1:6">
+      <c r="A1209" t="s">
+        <v>3662</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>3663</v>
+      </c>
+      <c r="C1209"/>
+      <c r="D1209"/>
+    </row>
+    <row r="1210" spans="1:6">
+      <c r="A1210" t="s">
+        <v>3664</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>3665</v>
+      </c>
+      <c r="C1210"/>
+      <c r="D1210"/>
+    </row>
+    <row r="1211" spans="1:6">
+      <c r="A1211" t="s">
+        <v>3666</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>3667</v>
+      </c>
+      <c r="C1211"/>
+      <c r="D1211"/>
+    </row>
+    <row r="1212" spans="1:6">
+      <c r="A1212" t="s">
+        <v>3668</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>3669</v>
+      </c>
+      <c r="C1212"/>
+      <c r="D1212"/>
+    </row>
+    <row r="1213" spans="1:6">
+      <c r="A1213" t="s">
+        <v>3670</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>3671</v>
+      </c>
+      <c r="C1213"/>
+      <c r="D1213"/>
+    </row>
+    <row r="1214" spans="1:6">
+      <c r="A1214" t="s">
+        <v>3672</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>3673</v>
+      </c>
+      <c r="C1214"/>
+      <c r="D1214"/>
+    </row>
+    <row r="1215" spans="1:6">
+      <c r="A1215" t="s">
+        <v>3674</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>3675</v>
+      </c>
+      <c r="C1215"/>
+      <c r="D1215"/>
+    </row>
+    <row r="1216" spans="1:6">
+      <c r="A1216" t="s">
+        <v>3676</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>3677</v>
+      </c>
+      <c r="C1216"/>
+      <c r="D1216"/>
+    </row>
+    <row r="1217" spans="1:6">
+      <c r="A1217" t="s">
+        <v>3678</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>3679</v>
+      </c>
+      <c r="C1217"/>
+      <c r="D1217"/>
+    </row>
+    <row r="1218" spans="1:6">
+      <c r="A1218" t="s">
+        <v>3680</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>3681</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>3682</v>
+      </c>
+      <c r="D1218" t="s">
+        <v>3683</v>
+      </c>
+      <c r="E1218" t="s">
+        <v>3684</v>
+      </c>
+      <c r="F1218" t="s">
+        <v>3685</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:6">
+      <c r="A1219" t="s">
+        <v>3686</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>3687</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>3688</v>
+      </c>
+      <c r="D1219" t="s">
+        <v>3689</v>
+      </c>
+      <c r="E1219" t="s">
+        <v>3690</v>
+      </c>
+      <c r="F1219" t="s">
+        <v>3691</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:6">
+      <c r="A1220" t="s">
+        <v>3692</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>3693</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>3686</v>
+      </c>
+      <c r="D1220" t="s">
+        <v>3687</v>
+      </c>
+      <c r="E1220" t="s">
+        <v>3694</v>
+      </c>
+      <c r="F1220" t="s">
+        <v>3695</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:6">
+      <c r="A1221" t="s">
+        <v>3696</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>3697</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>3686</v>
+      </c>
+      <c r="D1221" t="s">
+        <v>3687</v>
+      </c>
+      <c r="E1221" t="s">
+        <v>3698</v>
+      </c>
+      <c r="F1221" t="s">
+        <v>3699</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:6">
+      <c r="A1222" t="s">
+        <v>3700</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>3701</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>3702</v>
+      </c>
+      <c r="D1222" t="s">
+        <v>3703</v>
+      </c>
+      <c r="E1222" t="s">
+        <v>3704</v>
+      </c>
+      <c r="F1222" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:6">
+      <c r="A1223" t="s">
+        <v>3706</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>3707</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>3702</v>
+      </c>
+      <c r="D1223" t="s">
+        <v>3703</v>
+      </c>
+      <c r="E1223" t="s">
+        <v>3708</v>
+      </c>
+      <c r="F1223" t="s">
+        <v>3709</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:6">
+      <c r="A1224" t="s">
+        <v>3710</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>3711</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>3712</v>
+      </c>
+      <c r="D1224" t="s">
+        <v>3713</v>
+      </c>
+      <c r="E1224" t="s">
+        <v>3714</v>
+      </c>
+      <c r="F1224" t="s">
+        <v>3715</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:6">
+      <c r="A1225" t="s">
+        <v>3716</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>3717</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>3682</v>
+      </c>
+      <c r="D1225" t="s">
+        <v>3683</v>
+      </c>
+      <c r="E1225" t="s">
+        <v>3718</v>
+      </c>
+      <c r="F1225" t="s">
+        <v>3719</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:6">
+      <c r="A1226" t="s">
+        <v>3720</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>3721</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>3722</v>
+      </c>
+      <c r="D1226" t="s">
+        <v>3723</v>
+      </c>
+      <c r="E1226" t="s">
+        <v>3724</v>
+      </c>
+      <c r="F1226" t="s">
+        <v>3725</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:6">
+      <c r="A1227" t="s">
+        <v>3726</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>3727</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>3702</v>
+      </c>
+      <c r="D1227" t="s">
+        <v>3703</v>
+      </c>
+      <c r="E1227" t="s">
+        <v>3728</v>
+      </c>
+      <c r="F1227" t="s">
+        <v>3729</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:6">
+      <c r="A1228" t="s">
+        <v>3730</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>3731</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>3732</v>
+      </c>
+      <c r="D1228" t="s">
+        <v>3733</v>
+      </c>
+      <c r="E1228" t="s">
+        <v>3734</v>
+      </c>
+      <c r="F1228" t="s">
+        <v>3735</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:6">
+      <c r="A1229" t="s">
+        <v>3736</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>3737</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>3738</v>
+      </c>
+      <c r="D1229" t="s">
+        <v>3739</v>
+      </c>
+      <c r="E1229" t="s">
+        <v>3740</v>
+      </c>
+      <c r="F1229" t="s">
+        <v>3741</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:6">
+      <c r="A1230" t="s">
+        <v>3742</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>3743</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>3744</v>
+      </c>
+      <c r="D1230" t="s">
+        <v>3745</v>
+      </c>
+      <c r="E1230" t="s">
+        <v>3746</v>
+      </c>
+      <c r="F1230" t="s">
+        <v>3747</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:6">
+      <c r="A1231" t="s">
+        <v>3748</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>3749</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>3750</v>
+      </c>
+      <c r="D1231" t="s">
+        <v>3751</v>
+      </c>
+      <c r="E1231" t="s">
+        <v>3752</v>
+      </c>
+      <c r="F1231" s="2" t="s">
+        <v>3753</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:6">
+      <c r="A1232" t="s">
+        <v>3754</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>3755</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>3756</v>
+      </c>
+      <c r="D1232" t="s">
+        <v>3757</v>
+      </c>
+      <c r="E1232" t="s">
+        <v>3758</v>
+      </c>
+      <c r="F1232" t="s">
+        <v>3759</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:6">
+      <c r="A1233" t="s">
+        <v>3760</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>3761</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>3686</v>
+      </c>
+      <c r="D1233" t="s">
+        <v>3687</v>
+      </c>
+      <c r="E1233" t="s">
+        <v>3762</v>
+      </c>
+      <c r="F1233" t="s">
+        <v>3763</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:6">
+      <c r="A1234" t="s">
+        <v>3712</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>3713</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>3722</v>
+      </c>
+      <c r="D1234" t="s">
+        <v>3723</v>
+      </c>
+      <c r="E1234" t="s">
+        <v>3764</v>
+      </c>
+      <c r="F1234" t="s">
+        <v>3765</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:6">
+      <c r="A1235" t="s">
+        <v>3766</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>3767</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>3682</v>
+      </c>
+      <c r="D1235" t="s">
+        <v>3683</v>
+      </c>
+      <c r="E1235" t="s">
+        <v>3768</v>
+      </c>
+      <c r="F1235" t="s">
+        <v>3769</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:6">
+      <c r="A1236" t="s">
+        <v>3688</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>3689</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>3770</v>
+      </c>
+      <c r="D1236" t="s">
+        <v>3771</v>
+      </c>
+      <c r="E1236" t="s">
+        <v>3772</v>
+      </c>
+      <c r="F1236" t="s">
+        <v>3773</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:6">
+      <c r="A1237" t="s">
+        <v>3732</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>3733</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>3774</v>
+      </c>
+      <c r="D1237" t="s">
+        <v>3775</v>
+      </c>
+      <c r="E1237" t="s">
+        <v>3776</v>
+      </c>
+      <c r="F1237" t="s">
+        <v>3777</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:6">
+      <c r="A1238" t="s">
+        <v>3778</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>3779</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>3780</v>
+      </c>
+      <c r="D1238" t="s">
+        <v>3781</v>
+      </c>
+      <c r="E1238" t="s">
+        <v>3782</v>
+      </c>
+      <c r="F1238" t="s">
+        <v>3783</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:6">
+      <c r="A1239" t="s">
+        <v>3780</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>3781</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>3784</v>
+      </c>
+      <c r="D1239" t="s">
+        <v>3785</v>
+      </c>
+      <c r="E1239" t="s">
+        <v>3786</v>
+      </c>
+      <c r="F1239" t="s">
+        <v>3787</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:6">
+      <c r="A1240" t="s">
+        <v>3774</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>3775</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>3784</v>
+      </c>
+      <c r="D1240" t="s">
+        <v>3785</v>
+      </c>
+      <c r="E1240" t="s">
+        <v>3788</v>
+      </c>
+      <c r="F1240" t="s">
+        <v>3789</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:6">
+      <c r="A1241" t="s">
+        <v>3790</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>3791</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>3792</v>
+      </c>
+      <c r="D1241" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1241">
+        <v>0</v>
+      </c>
+      <c r="F1241" t="s">
+        <v>3794</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:6">
+      <c r="A1242" t="s">
+        <v>3795</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>3796</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>3797</v>
+      </c>
+      <c r="D1242" t="s">
+        <v>3798</v>
+      </c>
+      <c r="E1242" t="s">
+        <v>3799</v>
+      </c>
+      <c r="F1242" t="s">
+        <v>3800</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:6">
+      <c r="A1243" t="s">
+        <v>3801</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>3802</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>3803</v>
+      </c>
+      <c r="D1243" t="s">
+        <v>3804</v>
+      </c>
+      <c r="E1243" t="s">
+        <v>3805</v>
+      </c>
+      <c r="F1243" t="s">
+        <v>3806</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:6">
+      <c r="A1244" t="s">
+        <v>3807</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>3808</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>3803</v>
+      </c>
+      <c r="D1244" t="s">
+        <v>3804</v>
+      </c>
+      <c r="E1244" t="s">
+        <v>3809</v>
+      </c>
+      <c r="F1244" t="s">
+        <v>3810</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:6">
+      <c r="A1245" t="s">
+        <v>3811</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>3812</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>3813</v>
+      </c>
+      <c r="D1245" t="s">
+        <v>3814</v>
+      </c>
+      <c r="E1245" t="s">
+        <v>3815</v>
+      </c>
+      <c r="F1245" t="s">
+        <v>3816</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:6">
+      <c r="A1246" t="s">
+        <v>3817</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>3818</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>3813</v>
+      </c>
+      <c r="D1246" t="s">
+        <v>3814</v>
+      </c>
+      <c r="E1246" t="s">
+        <v>3819</v>
+      </c>
+      <c r="F1246" t="s">
+        <v>3820</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:6">
+      <c r="A1247" t="s">
+        <v>3821</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>3822</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>3738</v>
+      </c>
+      <c r="D1247" t="s">
+        <v>3739</v>
+      </c>
+      <c r="E1247" t="s">
+        <v>3823</v>
+      </c>
+      <c r="F1247" t="s">
+        <v>3824</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:6">
+      <c r="A1248" t="s">
+        <v>3825</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>3826</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>3827</v>
+      </c>
+      <c r="D1248" t="s">
+        <v>3828</v>
+      </c>
+      <c r="E1248" t="s">
+        <v>3829</v>
+      </c>
+      <c r="F1248" t="s">
+        <v>3830</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:6">
+      <c r="A1249" t="s">
+        <v>3831</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>3832</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>3792</v>
+      </c>
+      <c r="D1249" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1249" t="s">
+        <v>3833</v>
+      </c>
+      <c r="F1249" t="s">
+        <v>3834</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:6">
+      <c r="A1250" t="s">
+        <v>3835</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>3836</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>3750</v>
+      </c>
+      <c r="D1250" t="s">
+        <v>3751</v>
+      </c>
+      <c r="E1250" t="s">
+        <v>3837</v>
+      </c>
+      <c r="F1250" s="2" t="s">
+        <v>3838</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:6">
+      <c r="A1251" t="s">
+        <v>3839</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>3840</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>3841</v>
+      </c>
+      <c r="D1251" t="s">
+        <v>3842</v>
+      </c>
+      <c r="F1251" t="s">
+        <v>3843</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:6">
+      <c r="A1252" t="s">
+        <v>3844</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>3845</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>3846</v>
+      </c>
+      <c r="D1252" t="s">
+        <v>3847</v>
+      </c>
+      <c r="F1252" t="s">
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:6">
+      <c r="A1253" t="s">
+        <v>3849</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>3850</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>3803</v>
+      </c>
+      <c r="D1253" t="s">
+        <v>3804</v>
+      </c>
+      <c r="F1253" t="s">
+        <v>3851</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:6">
+      <c r="A1254" t="s">
+        <v>3852</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>3853</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>3854</v>
+      </c>
+      <c r="D1254" t="s">
+        <v>3855</v>
+      </c>
+      <c r="F1254" t="s">
+        <v>3856</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:6">
+      <c r="A1255" t="s">
+        <v>3857</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>3858</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>3854</v>
+      </c>
+      <c r="D1255" t="s">
+        <v>3855</v>
+      </c>
+      <c r="F1255" t="s">
+        <v>3859</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:6">
+      <c r="A1256" t="s">
+        <v>3860</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>3861</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>3854</v>
+      </c>
+      <c r="D1256" t="s">
+        <v>3855</v>
+      </c>
+      <c r="F1256" t="s">
+        <v>3862</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:6">
+      <c r="A1257" t="s">
+        <v>3863</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>3864</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>3854</v>
+      </c>
+      <c r="D1257" t="s">
+        <v>3855</v>
+      </c>
+      <c r="F1257" t="s">
+        <v>3865</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:6">
+      <c r="A1258" t="s">
+        <v>3866</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>3867</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>3854</v>
+      </c>
+      <c r="D1258" t="s">
+        <v>3855</v>
+      </c>
+      <c r="F1258" t="s">
+        <v>3868</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:6">
+      <c r="A1259" t="s">
+        <v>3869</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>3870</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>3720</v>
+      </c>
+      <c r="D1259" t="s">
+        <v>3721</v>
+      </c>
+      <c r="F1259" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:6">
+      <c r="A1260" t="s">
+        <v>3872</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>3873</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>3720</v>
+      </c>
+      <c r="D1260" t="s">
+        <v>3721</v>
+      </c>
+      <c r="F1260" t="s">
+        <v>3874</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:6">
+      <c r="A1261" t="s">
+        <v>3875</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>3876</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>3682</v>
+      </c>
+      <c r="D1261" t="s">
+        <v>3683</v>
+      </c>
+      <c r="F1261" t="s">
+        <v>3877</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:6">
+      <c r="A1262" t="s">
+        <v>3878</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>3879</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>3682</v>
+      </c>
+      <c r="D1262" t="s">
+        <v>3683</v>
+      </c>
+      <c r="F1262" t="s">
+        <v>3880</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:6">
+      <c r="A1263" t="s">
+        <v>3881</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>3882</v>
+      </c>
+      <c r="C1263" t="s">
+        <v>3883</v>
+      </c>
+      <c r="D1263" t="s">
+        <v>3884</v>
+      </c>
+      <c r="F1263" t="s">
+        <v>3885</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:6">
+      <c r="A1264" t="s">
+        <v>3886</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>3887</v>
+      </c>
+      <c r="C1264" t="s">
+        <v>3720</v>
+      </c>
+      <c r="D1264" t="s">
+        <v>3721</v>
+      </c>
+      <c r="F1264" t="s">
+        <v>3888</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:6">
+      <c r="A1265" t="s">
+        <v>3889</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>3890</v>
+      </c>
+      <c r="C1265" t="s">
+        <v>3712</v>
+      </c>
+      <c r="D1265" t="s">
+        <v>3713</v>
+      </c>
+      <c r="F1265" t="s">
+        <v>3891</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:6">
+      <c r="A1266" t="s">
+        <v>3892</v>
+      </c>
+      <c r="B1266" t="s">
+        <v>3893</v>
+      </c>
+      <c r="C1266" t="s">
+        <v>3720</v>
+      </c>
+      <c r="D1266" t="s">
+        <v>3721</v>
+      </c>
+      <c r="F1266" t="s">
+        <v>3894</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:6">
+      <c r="A1267" t="s">
+        <v>3895</v>
+      </c>
+      <c r="B1267" t="s">
+        <v>3896</v>
+      </c>
+      <c r="C1267" t="s">
+        <v>3897</v>
+      </c>
+      <c r="D1267" t="s">
+        <v>3898</v>
+      </c>
+      <c r="F1267" t="s">
+        <v>3899</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:6">
+      <c r="A1268" t="s">
+        <v>3900</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>3901</v>
+      </c>
+      <c r="C1268" t="s">
+        <v>3841</v>
+      </c>
+      <c r="D1268" t="s">
+        <v>3842</v>
+      </c>
+      <c r="F1268" t="s">
+        <v>3902</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:6">
+      <c r="A1269" t="s">
+        <v>3903</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>3904</v>
+      </c>
+      <c r="C1269" t="s">
+        <v>3900</v>
+      </c>
+      <c r="D1269" t="s">
+        <v>3901</v>
+      </c>
+      <c r="F1269" t="s">
+        <v>3905</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:6">
+      <c r="A1270" t="s">
+        <v>3906</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>3907</v>
+      </c>
+      <c r="C1270" t="s">
+        <v>3900</v>
+      </c>
+      <c r="D1270" t="s">
+        <v>3901</v>
+      </c>
+      <c r="F1270" t="s">
+        <v>3908</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:6">
+      <c r="A1271" t="s">
+        <v>3909</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>3910</v>
+      </c>
+      <c r="C1271" t="s">
+        <v>3792</v>
+      </c>
+      <c r="D1271" t="s">
+        <v>3793</v>
+      </c>
+      <c r="F1271" t="s">
+        <v>3911</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:6">
+      <c r="A1272" t="s">
+        <v>3912</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>3913</v>
+      </c>
+      <c r="C1272" t="s">
+        <v>3914</v>
+      </c>
+      <c r="D1272" t="s">
+        <v>3915</v>
+      </c>
+      <c r="F1272" t="s">
+        <v>3916</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:6">
+      <c r="A1273" t="s">
+        <v>3917</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>3918</v>
+      </c>
+      <c r="C1273" t="s">
+        <v>3919</v>
+      </c>
+      <c r="D1273" t="s">
+        <v>3920</v>
+      </c>
+      <c r="F1273" t="s">
+        <v>3921</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:6">
+      <c r="A1274" t="s">
+        <v>3750</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>3751</v>
+      </c>
+      <c r="C1274" t="s">
+        <v>3922</v>
+      </c>
+      <c r="D1274" t="s">
+        <v>3923</v>
+      </c>
+      <c r="F1274" s="2" t="s">
+        <v>3924</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:6">
+      <c r="A1275" t="s">
+        <v>3925</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>3926</v>
+      </c>
+      <c r="C1275" t="s">
+        <v>3927</v>
+      </c>
+      <c r="D1275" t="s">
+        <v>3928</v>
+      </c>
+      <c r="F1275" t="s">
+        <v>3929</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:6">
+      <c r="A1276" t="s">
+        <v>3930</v>
+      </c>
+      <c r="B1276" t="s">
+        <v>3931</v>
+      </c>
+      <c r="C1276" t="s">
+        <v>3795</v>
+      </c>
+      <c r="D1276" t="s">
+        <v>3796</v>
+      </c>
+      <c r="F1276" t="s">
+        <v>3932</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:6">
+      <c r="A1277" t="s">
+        <v>3933</v>
+      </c>
+      <c r="B1277" t="s">
+        <v>3934</v>
+      </c>
+      <c r="C1277" t="s">
+        <v>3935</v>
+      </c>
+      <c r="D1277" t="s">
+        <v>3936</v>
+      </c>
+      <c r="F1277" t="s">
+        <v>3937</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:6">
+      <c r="A1278" t="s">
+        <v>3938</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>3939</v>
+      </c>
+      <c r="C1278" t="s">
+        <v>3940</v>
+      </c>
+      <c r="D1278" t="s">
+        <v>3941</v>
+      </c>
+      <c r="F1278" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:6">
+      <c r="A1279" t="s">
+        <v>3943</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>3944</v>
+      </c>
+      <c r="C1279" t="s">
+        <v>3945</v>
+      </c>
+      <c r="D1279" t="s">
+        <v>3946</v>
+      </c>
+      <c r="F1279" t="s">
+        <v>3947</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:6">
+      <c r="A1280" t="s">
+        <v>3722</v>
+      </c>
+      <c r="B1280" t="s">
+        <v>3723</v>
+      </c>
+      <c r="C1280" t="s">
+        <v>3948</v>
+      </c>
+      <c r="D1280" t="s">
+        <v>3949</v>
+      </c>
+      <c r="F1280" t="s">
+        <v>3950</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:6">
+      <c r="A1281" t="s">
+        <v>3951</v>
+      </c>
+      <c r="B1281" t="s">
+        <v>3952</v>
+      </c>
+      <c r="C1281" t="s">
+        <v>3702</v>
+      </c>
+      <c r="D1281" t="s">
+        <v>3703</v>
+      </c>
+      <c r="F1281" t="s">
+        <v>3953</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:6">
+      <c r="A1282" t="s">
+        <v>3954</v>
+      </c>
+      <c r="B1282" t="s">
+        <v>3955</v>
+      </c>
+      <c r="C1282" t="s">
+        <v>3686</v>
+      </c>
+      <c r="D1282" t="s">
+        <v>3687</v>
+      </c>
+      <c r="F1282" t="s">
+        <v>3956</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:6">
+      <c r="A1283" t="s">
+        <v>3957</v>
+      </c>
+      <c r="B1283" t="s">
+        <v>3958</v>
+      </c>
+      <c r="C1283" t="s">
+        <v>3682</v>
+      </c>
+      <c r="D1283" t="s">
+        <v>3683</v>
+      </c>
+      <c r="F1283" s="2" t="s">
+        <v>3959</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:6">
+      <c r="A1284" t="s">
+        <v>3922</v>
+      </c>
+      <c r="B1284" t="s">
+        <v>3923</v>
+      </c>
+      <c r="C1284" t="s">
+        <v>3925</v>
+      </c>
+      <c r="D1284" t="s">
+        <v>3926</v>
+      </c>
+      <c r="F1284" t="s">
+        <v>3960</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:6">
+      <c r="A1285" t="s">
+        <v>3919</v>
+      </c>
+      <c r="B1285" t="s">
+        <v>3920</v>
+      </c>
+      <c r="C1285" t="s">
+        <v>3795</v>
+      </c>
+      <c r="D1285" t="s">
+        <v>3796</v>
+      </c>
+      <c r="F1285" t="s">
+        <v>3961</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:6">
+      <c r="A1286" t="s">
+        <v>3962</v>
+      </c>
+      <c r="B1286" t="s">
+        <v>3963</v>
+      </c>
+      <c r="C1286" t="s">
+        <v>3919</v>
+      </c>
+      <c r="D1286" t="s">
+        <v>3920</v>
+      </c>
+      <c r="F1286" t="s">
+        <v>3964</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:6">
+      <c r="A1287" t="s">
+        <v>3965</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>3966</v>
+      </c>
+      <c r="C1287" t="s">
+        <v>3962</v>
+      </c>
+      <c r="D1287" t="s">
+        <v>3963</v>
+      </c>
+      <c r="F1287" t="s">
+        <v>3967</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:6">
+      <c r="A1288" t="s">
+        <v>3968</v>
+      </c>
+      <c r="B1288" t="s">
+        <v>3969</v>
+      </c>
+      <c r="C1288" t="s">
+        <v>3962</v>
+      </c>
+      <c r="D1288" t="s">
+        <v>3963</v>
+      </c>
+      <c r="F1288" t="s">
+        <v>3970</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:6">
+      <c r="A1289" t="s">
+        <v>3897</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>3898</v>
+      </c>
+      <c r="C1289" t="s">
+        <v>3720</v>
+      </c>
+      <c r="D1289" t="s">
+        <v>3721</v>
+      </c>
+      <c r="F1289" t="s">
+        <v>3971</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:6">
+      <c r="A1290" t="s">
+        <v>3972</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>3973</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>3792</v>
+      </c>
+      <c r="D1290" t="s">
+        <v>3793</v>
+      </c>
+      <c r="F1290" t="s">
+        <v>3974</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:6">
+      <c r="A1291" t="s">
+        <v>3975</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>3976</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>3792</v>
+      </c>
+      <c r="D1291" t="s">
+        <v>3793</v>
+      </c>
+      <c r="F1291" t="s">
+        <v>3977</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:6">
+      <c r="A1292" t="s">
+        <v>3978</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>3979</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>3980</v>
+      </c>
+      <c r="D1292" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1292" t="s">
+        <v>3982</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:6">
+      <c r="A1293" t="s">
+        <v>3983</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>3984</v>
+      </c>
+      <c r="C1293" t="s">
+        <v>3980</v>
+      </c>
+      <c r="D1293" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1293" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:6">
+      <c r="A1294" t="s">
+        <v>3986</v>
+      </c>
+      <c r="B1294" t="s">
+        <v>3987</v>
+      </c>
+      <c r="C1294" t="s">
+        <v>3919</v>
+      </c>
+      <c r="D1294" t="s">
+        <v>3920</v>
+      </c>
+      <c r="F1294" t="s">
+        <v>3988</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:6">
+      <c r="A1295" t="s">
+        <v>3738</v>
+      </c>
+      <c r="B1295" t="s">
+        <v>3739</v>
+      </c>
+      <c r="C1295" t="s">
+        <v>3986</v>
+      </c>
+      <c r="D1295" t="s">
+        <v>3987</v>
+      </c>
+      <c r="F1295" t="s">
+        <v>3989</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:6">
+      <c r="A1296" t="s">
+        <v>3935</v>
+      </c>
+      <c r="B1296" t="s">
+        <v>3936</v>
+      </c>
+      <c r="C1296" t="s">
+        <v>3784</v>
+      </c>
+      <c r="D1296" t="s">
+        <v>3785</v>
+      </c>
+      <c r="F1296" t="s">
+        <v>3990</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:6">
+      <c r="A1297" t="s">
+        <v>3991</v>
+      </c>
+      <c r="B1297" t="s">
+        <v>3992</v>
+      </c>
+      <c r="C1297" t="s">
+        <v>3841</v>
+      </c>
+      <c r="D1297" t="s">
+        <v>3842</v>
+      </c>
+      <c r="F1297" t="s">
+        <v>3993</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:6">
+      <c r="A1298" t="s">
+        <v>3994</v>
+      </c>
+      <c r="B1298" t="s">
+        <v>3995</v>
+      </c>
+      <c r="C1298" t="s">
+        <v>3792</v>
+      </c>
+      <c r="D1298" t="s">
+        <v>3793</v>
+      </c>
+      <c r="F1298" t="s">
+        <v>3996</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:6">
+      <c r="A1299" t="s">
+        <v>3997</v>
+      </c>
+      <c r="B1299" t="s">
+        <v>3998</v>
+      </c>
+      <c r="C1299" t="s">
+        <v>3999</v>
+      </c>
+      <c r="D1299" t="s">
+        <v>4000</v>
+      </c>
+      <c r="F1299" t="s">
+        <v>4001</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:6">
+      <c r="A1300" t="s">
+        <v>4002</v>
+      </c>
+      <c r="B1300" t="s">
+        <v>4003</v>
+      </c>
+      <c r="C1300" t="s">
+        <v>4004</v>
+      </c>
+      <c r="D1300" t="s">
+        <v>4005</v>
+      </c>
+      <c r="F1300" t="s">
+        <v>4006</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:6">
+      <c r="A1301" t="s">
+        <v>4007</v>
+      </c>
+      <c r="B1301" t="s">
+        <v>4008</v>
+      </c>
+      <c r="C1301" t="s">
+        <v>3914</v>
+      </c>
+      <c r="D1301" t="s">
+        <v>3915</v>
+      </c>
+      <c r="F1301" t="s">
+        <v>4009</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:6">
+      <c r="A1302" t="s">
+        <v>4010</v>
+      </c>
+      <c r="B1302" t="s">
+        <v>4011</v>
+      </c>
+      <c r="C1302" t="s">
+        <v>4007</v>
+      </c>
+      <c r="D1302" t="s">
+        <v>4008</v>
+      </c>
+      <c r="F1302" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:6">
+      <c r="A1303" t="s">
+        <v>4013</v>
+      </c>
+      <c r="B1303" t="s">
+        <v>4014</v>
+      </c>
+      <c r="C1303" t="s">
+        <v>4007</v>
+      </c>
+      <c r="D1303" t="s">
+        <v>4008</v>
+      </c>
+      <c r="F1303" t="s">
+        <v>4015</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:6">
+      <c r="A1304" t="s">
+        <v>3914</v>
+      </c>
+      <c r="B1304" t="s">
+        <v>3915</v>
+      </c>
+      <c r="C1304" t="s">
+        <v>3797</v>
+      </c>
+      <c r="D1304" t="s">
+        <v>3798</v>
+      </c>
+      <c r="F1304" t="s">
+        <v>4016</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:6">
+      <c r="A1305" t="s">
+        <v>3784</v>
+      </c>
+      <c r="B1305" t="s">
+        <v>3785</v>
+      </c>
+      <c r="C1305" t="s">
+        <v>4017</v>
+      </c>
+      <c r="D1305" t="s">
+        <v>4018</v>
+      </c>
+      <c r="F1305" t="s">
+        <v>4019</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:6">
+      <c r="A1306" t="s">
+        <v>3797</v>
+      </c>
+      <c r="B1306" t="s">
+        <v>3798</v>
+      </c>
+      <c r="C1306" t="s">
+        <v>3841</v>
+      </c>
+      <c r="D1306" t="s">
+        <v>3842</v>
+      </c>
+      <c r="F1306" t="s">
+        <v>4020</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:6">
+      <c r="A1307" t="s">
+        <v>4021</v>
+      </c>
+      <c r="B1307" t="s">
+        <v>4022</v>
+      </c>
+      <c r="C1307" t="s">
+        <v>4017</v>
+      </c>
+      <c r="D1307" t="s">
+        <v>4018</v>
+      </c>
+      <c r="F1307" t="s">
+        <v>4023</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:6">
+      <c r="A1308" t="s">
+        <v>4017</v>
+      </c>
+      <c r="B1308" t="s">
+        <v>4018</v>
+      </c>
+      <c r="C1308" t="s">
+        <v>3841</v>
+      </c>
+      <c r="D1308" t="s">
+        <v>3842</v>
+      </c>
+      <c r="F1308" t="s">
+        <v>4024</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:6">
+      <c r="A1309" t="s">
+        <v>4025</v>
+      </c>
+      <c r="B1309" t="s">
+        <v>4026</v>
+      </c>
+      <c r="C1309" t="s">
+        <v>3784</v>
+      </c>
+      <c r="D1309" t="s">
+        <v>3785</v>
+      </c>
+      <c r="F1309" t="s">
+        <v>4027</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:6">
+      <c r="A1310" t="s">
+        <v>4028</v>
+      </c>
+      <c r="B1310" t="s">
+        <v>4029</v>
+      </c>
+      <c r="C1310" t="s">
+        <v>4025</v>
+      </c>
+      <c r="D1310" t="s">
+        <v>4026</v>
+      </c>
+      <c r="F1310" t="s">
+        <v>4030</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:6">
+      <c r="A1311" t="s">
+        <v>4031</v>
+      </c>
+      <c r="B1311" t="s">
+        <v>4032</v>
+      </c>
+      <c r="C1311" t="s">
+        <v>4025</v>
+      </c>
+      <c r="D1311" t="s">
+        <v>4026</v>
+      </c>
+      <c r="F1311" t="s">
+        <v>4033</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:6">
+      <c r="A1312" t="s">
+        <v>4034</v>
+      </c>
+      <c r="B1312" t="s">
+        <v>4035</v>
+      </c>
+      <c r="C1312" t="s">
+        <v>3841</v>
+      </c>
+      <c r="D1312" t="s">
+        <v>3842</v>
+      </c>
+      <c r="F1312" t="s">
+        <v>4036</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:6">
+      <c r="A1313" t="s">
+        <v>4037</v>
+      </c>
+      <c r="B1313" t="s">
+        <v>4038</v>
+      </c>
+      <c r="C1313" t="s">
+        <v>4039</v>
+      </c>
+      <c r="D1313" t="s">
+        <v>4040</v>
+      </c>
+      <c r="F1313" t="s">
+        <v>4041</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:6">
+      <c r="A1314" t="s">
+        <v>4039</v>
+      </c>
+      <c r="B1314" t="s">
+        <v>4040</v>
+      </c>
+      <c r="C1314" t="s">
+        <v>3846</v>
+      </c>
+      <c r="D1314" t="s">
+        <v>3847</v>
+      </c>
+      <c r="F1314" t="s">
+        <v>4042</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:6">
+      <c r="A1315" t="s">
+        <v>4043</v>
+      </c>
+      <c r="B1315" t="s">
+        <v>4044</v>
+      </c>
+      <c r="C1315" t="s">
+        <v>4039</v>
+      </c>
+      <c r="D1315" t="s">
+        <v>4040</v>
+      </c>
+      <c r="F1315" t="s">
+        <v>4045</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:6">
+      <c r="A1316" t="s">
+        <v>4046</v>
+      </c>
+      <c r="B1316" t="s">
+        <v>4047</v>
+      </c>
+      <c r="C1316" t="s">
+        <v>3712</v>
+      </c>
+      <c r="D1316" t="s">
+        <v>3713</v>
+      </c>
+      <c r="F1316" t="s">
+        <v>4048</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:6">
+      <c r="A1317" t="s">
+        <v>4049</v>
+      </c>
+      <c r="B1317" t="s">
+        <v>4050</v>
+      </c>
+      <c r="C1317" t="s">
+        <v>3841</v>
+      </c>
+      <c r="D1317" t="s">
+        <v>3842</v>
+      </c>
+      <c r="F1317" t="s">
+        <v>4051</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:6">
+      <c r="A1318" t="s">
+        <v>4052</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>4053</v>
+      </c>
+      <c r="C1318" t="s">
+        <v>3854</v>
+      </c>
+      <c r="D1318" t="s">
+        <v>3855</v>
+      </c>
+      <c r="F1318" t="s">
+        <v>4054</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:6">
+      <c r="A1319" t="s">
+        <v>4055</v>
+      </c>
+      <c r="B1319" t="s">
+        <v>4056</v>
+      </c>
+      <c r="C1319" t="s">
+        <v>3854</v>
+      </c>
+      <c r="D1319" t="s">
+        <v>3855</v>
+      </c>
+      <c r="F1319" t="s">
+        <v>4057</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:6">
+      <c r="A1320" t="s">
+        <v>4058</v>
+      </c>
+      <c r="B1320" t="s">
+        <v>4059</v>
+      </c>
+      <c r="C1320" t="s">
+        <v>3682</v>
+      </c>
+      <c r="D1320" t="s">
+        <v>3683</v>
+      </c>
+      <c r="F1320" t="s">
+        <v>4060</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:6">
+      <c r="A1321" t="s">
+        <v>4061</v>
+      </c>
+      <c r="B1321" t="s">
+        <v>4062</v>
+      </c>
+      <c r="C1321" t="s">
+        <v>3883</v>
+      </c>
+      <c r="D1321" t="s">
+        <v>3884</v>
+      </c>
+      <c r="F1321" t="s">
+        <v>4063</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:6">
+      <c r="A1322" t="s">
+        <v>3827</v>
+      </c>
+      <c r="B1322" t="s">
+        <v>3828</v>
+      </c>
+      <c r="C1322" t="s">
+        <v>3940</v>
+      </c>
+      <c r="D1322" t="s">
+        <v>3941</v>
+      </c>
+      <c r="F1322" t="s">
+        <v>4064</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:6">
+      <c r="A1323" t="s">
+        <v>4065</v>
+      </c>
+      <c r="B1323" t="s">
+        <v>4066</v>
+      </c>
+      <c r="C1323" t="s">
+        <v>3780</v>
+      </c>
+      <c r="D1323" t="s">
+        <v>3781</v>
+      </c>
+      <c r="F1323" t="s">
+        <v>4067</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:6">
+      <c r="A1324" t="s">
+        <v>4068</v>
+      </c>
+      <c r="B1324" t="s">
+        <v>4069</v>
+      </c>
+      <c r="C1324" t="s">
+        <v>4065</v>
+      </c>
+      <c r="D1324" t="s">
+        <v>4066</v>
+      </c>
+      <c r="F1324" t="s">
+        <v>4070</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:6">
+      <c r="A1325" t="s">
+        <v>4071</v>
+      </c>
+      <c r="B1325" t="s">
+        <v>4072</v>
+      </c>
+      <c r="C1325" t="s">
+        <v>4065</v>
+      </c>
+      <c r="D1325" t="s">
+        <v>4066</v>
+      </c>
+      <c r="F1325" t="s">
+        <v>4073</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:6">
+      <c r="A1326" t="s">
+        <v>4074</v>
+      </c>
+      <c r="B1326" t="s">
+        <v>4075</v>
+      </c>
+      <c r="C1326" t="s">
+        <v>3962</v>
+      </c>
+      <c r="D1326" t="s">
+        <v>3963</v>
+      </c>
+      <c r="F1326" t="s">
+        <v>4076</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:6">
+      <c r="A1327" t="s">
+        <v>4077</v>
+      </c>
+      <c r="B1327" t="s">
+        <v>4078</v>
+      </c>
+      <c r="C1327" t="s">
+        <v>4074</v>
+      </c>
+      <c r="D1327" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1327" t="s">
+        <v>4079</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:6">
+      <c r="A1328" t="s">
+        <v>4080</v>
+      </c>
+      <c r="B1328" t="s">
+        <v>4081</v>
+      </c>
+      <c r="C1328" t="s">
+        <v>4074</v>
+      </c>
+      <c r="D1328" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1328" t="s">
+        <v>4082</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:6">
+      <c r="A1329" t="s">
+        <v>4083</v>
+      </c>
+      <c r="B1329" t="s">
+        <v>4084</v>
+      </c>
+      <c r="C1329" t="s">
+        <v>3803</v>
+      </c>
+      <c r="D1329" t="s">
+        <v>3804</v>
+      </c>
+      <c r="E1329" t="s">
+        <v>4085</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:6">
+      <c r="A1330" t="s">
+        <v>4086</v>
+      </c>
+      <c r="B1330" t="s">
+        <v>4087</v>
+      </c>
+      <c r="C1330" t="s">
+        <v>3754</v>
+      </c>
+      <c r="D1330" t="s">
+        <v>3755</v>
+      </c>
+      <c r="E1330" t="s">
+        <v>4088</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:6">
+      <c r="A1331" t="s">
+        <v>4089</v>
+      </c>
+      <c r="B1331" t="s">
+        <v>4090</v>
+      </c>
+      <c r="C1331" t="s">
+        <v>3849</v>
+      </c>
+      <c r="D1331" t="s">
+        <v>3850</v>
+      </c>
+      <c r="E1331" t="s">
+        <v>4091</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:6">
+      <c r="A1332" t="s">
+        <v>4092</v>
+      </c>
+      <c r="B1332" t="s">
+        <v>4093</v>
+      </c>
+      <c r="C1332" t="s">
+        <v>3742</v>
+      </c>
+      <c r="D1332" t="s">
+        <v>3743</v>
+      </c>
+      <c r="E1332" t="s">
+        <v>4094</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:6">
+      <c r="A1333" t="s">
+        <v>4095</v>
+      </c>
+      <c r="B1333" t="s">
+        <v>4096</v>
+      </c>
+      <c r="C1333" t="s">
+        <v>4083</v>
+      </c>
+      <c r="D1333" t="s">
+        <v>4084</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:6">
+      <c r="A1334" t="s">
+        <v>4097</v>
+      </c>
+      <c r="B1334" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C1334" t="s">
+        <v>4083</v>
+      </c>
+      <c r="D1334" t="s">
+        <v>4084</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:6">
+      <c r="A1335" t="s">
+        <v>4099</v>
+      </c>
+      <c r="B1335" t="s">
+        <v>4100</v>
+      </c>
+      <c r="C1335" t="s">
+        <v>3912</v>
+      </c>
+      <c r="D1335" t="s">
+        <v>3913</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:6">
+      <c r="A1336" t="s">
+        <v>3846</v>
+      </c>
+      <c r="B1336" t="s">
+        <v>3847</v>
+      </c>
+      <c r="C1336" t="s">
+        <v>3895</v>
+      </c>
+      <c r="D1336" t="s">
+        <v>3896</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:6">
+      <c r="A1337" t="s">
+        <v>4101</v>
+      </c>
+      <c r="B1337" t="s">
+        <v>4102</v>
+      </c>
+      <c r="C1337" t="s">
+        <v>3720</v>
+      </c>
+      <c r="D1337" t="s">
+        <v>3721</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:6">
+      <c r="A1338" t="s">
+        <v>4103</v>
+      </c>
+      <c r="B1338" t="s">
+        <v>4104</v>
+      </c>
+      <c r="C1338" t="s">
+        <v>3720</v>
+      </c>
+      <c r="D1338" t="s">
+        <v>3721</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:6">
+      <c r="A1339" t="s">
+        <v>4105</v>
+      </c>
+      <c r="B1339" t="s">
+        <v>4106</v>
+      </c>
+      <c r="C1339" t="s">
+        <v>3927</v>
+      </c>
+      <c r="D1339" t="s">
+        <v>3928</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:6">
+      <c r="A1340" t="s">
+        <v>4107</v>
+      </c>
+      <c r="B1340" t="s">
+        <v>4108</v>
+      </c>
+      <c r="C1340" t="s">
+        <v>4109</v>
+      </c>
+      <c r="D1340" t="s">
+        <v>4110</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:6">
+      <c r="A1341" t="s">
+        <v>4111</v>
+      </c>
+      <c r="B1341" t="s">
+        <v>4112</v>
+      </c>
+      <c r="C1341" t="s">
+        <v>4107</v>
+      </c>
+      <c r="D1341" t="s">
+        <v>4108</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:6">
+      <c r="A1342" t="s">
+        <v>4113</v>
+      </c>
+      <c r="B1342" t="s">
+        <v>4114</v>
+      </c>
+      <c r="C1342" t="s">
+        <v>4111</v>
+      </c>
+      <c r="D1342" t="s">
+        <v>4112</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:6">
+      <c r="A1343" t="s">
+        <v>3756</v>
+      </c>
+      <c r="B1343" t="s">
+        <v>3757</v>
+      </c>
+      <c r="C1343" t="s">
+        <v>3803</v>
+      </c>
+      <c r="D1343" t="s">
+        <v>3804</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:6">
+      <c r="A1344" t="s">
+        <v>4004</v>
+      </c>
+      <c r="B1344" t="s">
+        <v>4005</v>
+      </c>
+      <c r="C1344" t="s">
+        <v>3935</v>
+      </c>
+      <c r="D1344" t="s">
+        <v>3936</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:6">
+      <c r="A1345" t="s">
+        <v>3999</v>
+      </c>
+      <c r="B1345" t="s">
+        <v>4000</v>
+      </c>
+      <c r="C1345" t="s">
+        <v>3935</v>
+      </c>
+      <c r="D1345" t="s">
+        <v>3936</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:6">
+      <c r="A1346" t="s">
+        <v>3980</v>
+      </c>
+      <c r="B1346" t="s">
+        <v>3981</v>
+      </c>
+      <c r="C1346" t="s">
+        <v>4007</v>
+      </c>
+      <c r="D1346" t="s">
+        <v>4008</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:6">
+      <c r="A1347" t="s">
+        <v>3927</v>
+      </c>
+      <c r="B1347" t="s">
+        <v>3928</v>
+      </c>
+      <c r="C1347" t="s">
+        <v>3841</v>
+      </c>
+      <c r="D1347" t="s">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:6">
+      <c r="A1348" t="s">
+        <v>3945</v>
+      </c>
+      <c r="B1348" t="s">
+        <v>3946</v>
+      </c>
+      <c r="C1348" t="s">
+        <v>3795</v>
+      </c>
+      <c r="D1348" t="s">
+        <v>3796</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:6">
+      <c r="A1349" t="s">
+        <v>3940</v>
+      </c>
+      <c r="B1349" t="s">
+        <v>3941</v>
+      </c>
+      <c r="C1349" t="s">
+        <v>3795</v>
+      </c>
+      <c r="D1349" t="s">
+        <v>3796</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:6">
+      <c r="A1350" t="s">
+        <v>3702</v>
+      </c>
+      <c r="B1350" t="s">
+        <v>3703</v>
+      </c>
+      <c r="C1350"/>
+      <c r="D1350"/>
+      <c r="E1350" t="s">
+        <v>4115</v>
+      </c>
+      <c r="F1350" t="s">
+        <v>4116</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:6">
+      <c r="A1351" t="s">
+        <v>3883</v>
+      </c>
+      <c r="B1351" t="s">
+        <v>3884</v>
+      </c>
+      <c r="C1351"/>
+      <c r="D1351"/>
+      <c r="E1351" t="s">
+        <v>4117</v>
+      </c>
+      <c r="F1351" t="s">
+        <v>4118</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:6">
+      <c r="A1352" t="s">
+        <v>3682</v>
+      </c>
+      <c r="B1352" t="s">
+        <v>3683</v>
+      </c>
+      <c r="C1352"/>
+      <c r="D1352"/>
+      <c r="E1352" t="s">
+        <v>3683</v>
+      </c>
+      <c r="F1352" t="s">
+        <v>4119</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:6">
+      <c r="A1353" t="s">
+        <v>4120</v>
+      </c>
+      <c r="B1353" t="s">
+        <v>4121</v>
+      </c>
+      <c r="C1353"/>
+      <c r="D1353"/>
+      <c r="E1353" t="s">
+        <v>4122</v>
+      </c>
+      <c r="F1353" t="s">
+        <v>4123</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:6">
+      <c r="A1354" t="s">
+        <v>4124</v>
+      </c>
+      <c r="B1354" t="s">
+        <v>4125</v>
+      </c>
+      <c r="C1354"/>
+      <c r="D1354"/>
+      <c r="E1354" t="s">
+        <v>4126</v>
+      </c>
+      <c r="F1354" t="s">
+        <v>4127</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:6">
+      <c r="A1355" t="s">
+        <v>4128</v>
+      </c>
+      <c r="B1355" t="s">
+        <v>4129</v>
+      </c>
+      <c r="C1355"/>
+      <c r="D1355"/>
+      <c r="E1355" t="s">
+        <v>4130</v>
+      </c>
+      <c r="F1355" t="s">
+        <v>4131</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:6">
+      <c r="A1356" t="s">
+        <v>4132</v>
+      </c>
+      <c r="B1356" t="s">
+        <v>4133</v>
+      </c>
+      <c r="C1356"/>
+      <c r="D1356"/>
+      <c r="E1356" t="s">
+        <v>4134</v>
+      </c>
+      <c r="F1356" t="s">
+        <v>4135</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:6">
+      <c r="A1357" t="s">
+        <v>4136</v>
+      </c>
+      <c r="B1357" t="s">
+        <v>4137</v>
+      </c>
+      <c r="C1357"/>
+      <c r="D1357"/>
+      <c r="E1357" t="s">
+        <v>4138</v>
+      </c>
+      <c r="F1357" t="s">
+        <v>4139</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:6">
+      <c r="A1358" t="s">
+        <v>4140</v>
+      </c>
+      <c r="B1358" t="s">
+        <v>4141</v>
+      </c>
+      <c r="C1358"/>
+      <c r="D1358"/>
+      <c r="E1358" t="s">
+        <v>4142</v>
+      </c>
+      <c r="F1358" t="s">
+        <v>4143</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:6">
+      <c r="A1359" t="s">
+        <v>4144</v>
+      </c>
+      <c r="B1359" t="s">
+        <v>4145</v>
+      </c>
+      <c r="C1359"/>
+      <c r="D1359"/>
+      <c r="E1359" t="s">
+        <v>4146</v>
+      </c>
+      <c r="F1359" t="s">
+        <v>4147</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:6">
+      <c r="A1360" t="s">
+        <v>4148</v>
+      </c>
+      <c r="B1360" t="s">
+        <v>4149</v>
+      </c>
+      <c r="C1360"/>
+      <c r="D1360"/>
+      <c r="E1360" t="s">
+        <v>4150</v>
+      </c>
+      <c r="F1360" t="s">
+        <v>4151</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:6">
+      <c r="A1361" t="s">
+        <v>4152</v>
+      </c>
+      <c r="B1361" t="s">
+        <v>4153</v>
+      </c>
+      <c r="C1361"/>
+      <c r="D1361"/>
+      <c r="F1361" t="s">
+        <v>4154</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:6">
+      <c r="A1362" t="s">
+        <v>4155</v>
+      </c>
+      <c r="B1362" t="s">
+        <v>4156</v>
+      </c>
+      <c r="C1362"/>
+      <c r="D1362"/>
+      <c r="F1362" t="s">
+        <v>4157</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:6">
+      <c r="A1363" t="s">
+        <v>4158</v>
+      </c>
+      <c r="B1363" t="s">
+        <v>4159</v>
+      </c>
+      <c r="C1363"/>
+      <c r="D1363"/>
+      <c r="F1363" t="s">
+        <v>4160</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:6">
+      <c r="A1364" t="s">
+        <v>4161</v>
+      </c>
+      <c r="B1364" t="s">
+        <v>4162</v>
+      </c>
+      <c r="C1364"/>
+      <c r="D1364"/>
+      <c r="F1364" s="2" t="s">
+        <v>4163</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:6">
+      <c r="A1365" t="s">
+        <v>3854</v>
+      </c>
+      <c r="B1365" t="s">
+        <v>3855</v>
+      </c>
+      <c r="C1365"/>
+      <c r="D1365"/>
+      <c r="F1365" t="s">
+        <v>4164</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:6">
+      <c r="A1366" t="s">
+        <v>4165</v>
+      </c>
+      <c r="B1366" t="s">
+        <v>4166</v>
+      </c>
+      <c r="C1366"/>
+      <c r="D1366"/>
+      <c r="F1366" t="s">
+        <v>4167</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:6">
+      <c r="A1367" t="s">
+        <v>4168</v>
+      </c>
+      <c r="B1367" t="s">
+        <v>4169</v>
+      </c>
+      <c r="C1367"/>
+      <c r="D1367"/>
+      <c r="F1367" t="s">
+        <v>4170</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:6">
+      <c r="A1368" t="s">
+        <v>4171</v>
+      </c>
+      <c r="B1368" t="s">
+        <v>4172</v>
+      </c>
+      <c r="C1368"/>
+      <c r="D1368"/>
+      <c r="F1368" t="s">
+        <v>4173</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:6">
+      <c r="A1369" t="s">
+        <v>4174</v>
+      </c>
+      <c r="B1369" t="s">
+        <v>4175</v>
+      </c>
+      <c r="C1369"/>
+      <c r="D1369"/>
+      <c r="F1369" t="s">
+        <v>4176</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:6">
+      <c r="A1370" t="s">
+        <v>4177</v>
+      </c>
+      <c r="B1370" t="s">
+        <v>4178</v>
+      </c>
+      <c r="C1370"/>
+      <c r="D1370"/>
+      <c r="F1370" t="s">
+        <v>4179</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:6">
+      <c r="A1371" t="s">
+        <v>4180</v>
+      </c>
+      <c r="B1371" t="s">
+        <v>4181</v>
+      </c>
+      <c r="C1371"/>
+      <c r="D1371"/>
+      <c r="F1371" t="s">
+        <v>4182</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:6">
+      <c r="A1372" t="s">
+        <v>4183</v>
+      </c>
+      <c r="B1372" t="s">
+        <v>4184</v>
+      </c>
+      <c r="C1372"/>
+      <c r="D1372"/>
+      <c r="F1372" t="s">
+        <v>4185</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:6">
+      <c r="A1373" t="s">
+        <v>4186</v>
+      </c>
+      <c r="B1373" t="s">
+        <v>4187</v>
+      </c>
+      <c r="C1373"/>
+      <c r="D1373"/>
+      <c r="F1373" t="s">
+        <v>4188</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:6">
+      <c r="A1374" t="s">
+        <v>4189</v>
+      </c>
+      <c r="B1374" t="s">
+        <v>4190</v>
+      </c>
+      <c r="C1374"/>
+      <c r="D1374"/>
+      <c r="F1374" t="s">
+        <v>4191</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:6">
+      <c r="A1375" t="s">
+        <v>4192</v>
+      </c>
+      <c r="B1375" t="s">
+        <v>4193</v>
+      </c>
+      <c r="C1375"/>
+      <c r="D1375"/>
+      <c r="F1375" t="s">
+        <v>4194</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:6">
+      <c r="A1376" t="s">
+        <v>4195</v>
+      </c>
+      <c r="B1376" t="s">
+        <v>3684</v>
+      </c>
+      <c r="C1376"/>
+      <c r="D1376"/>
+      <c r="F1376" t="s">
+        <v>4196</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:6">
+      <c r="A1377" t="s">
+        <v>4197</v>
+      </c>
+      <c r="B1377" t="s">
+        <v>4198</v>
+      </c>
+      <c r="C1377"/>
+      <c r="D1377"/>
+      <c r="F1377" t="s">
+        <v>4199</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:6">
+      <c r="A1378" t="s">
+        <v>3744</v>
+      </c>
+      <c r="B1378" t="s">
+        <v>3745</v>
+      </c>
+      <c r="C1378"/>
+      <c r="D1378"/>
+      <c r="F1378" t="s">
+        <v>4200</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:6">
+      <c r="A1379" t="s">
+        <v>4201</v>
+      </c>
+      <c r="B1379" t="s">
+        <v>4202</v>
+      </c>
+      <c r="C1379"/>
+      <c r="D1379"/>
+      <c r="F1379" t="s">
+        <v>4203</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:6">
+      <c r="A1380" t="s">
+        <v>4204</v>
+      </c>
+      <c r="B1380" t="s">
+        <v>4205</v>
+      </c>
+      <c r="C1380"/>
+      <c r="D1380"/>
+      <c r="F1380" t="s">
+        <v>4206</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:6">
+      <c r="A1381" t="s">
+        <v>4207</v>
+      </c>
+      <c r="B1381" t="s">
+        <v>4208</v>
+      </c>
+      <c r="C1381"/>
+      <c r="D1381"/>
+      <c r="F1381" t="s">
+        <v>4209</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:6">
+      <c r="A1382" t="s">
+        <v>4210</v>
+      </c>
+      <c r="B1382" t="s">
+        <v>4211</v>
+      </c>
+      <c r="C1382"/>
+      <c r="D1382"/>
+      <c r="F1382" t="s">
+        <v>4212</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:6">
+      <c r="A1383" t="s">
+        <v>4213</v>
+      </c>
+      <c r="B1383" t="s">
+        <v>4214</v>
+      </c>
+      <c r="C1383"/>
+      <c r="D1383"/>
+      <c r="F1383" t="s">
+        <v>4215</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:6">
+      <c r="A1384" t="s">
+        <v>3948</v>
+      </c>
+      <c r="B1384" t="s">
+        <v>3949</v>
+      </c>
+      <c r="C1384"/>
+      <c r="D1384"/>
+      <c r="F1384" t="s">
+        <v>4216</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:6">
+      <c r="A1385" t="s">
+        <v>3792</v>
+      </c>
+      <c r="B1385" t="s">
+        <v>3793</v>
+      </c>
+      <c r="C1385"/>
+      <c r="D1385"/>
+      <c r="F1385" t="s">
+        <v>4217</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:6">
+      <c r="A1386" t="s">
+        <v>4218</v>
+      </c>
+      <c r="B1386" t="s">
+        <v>4219</v>
+      </c>
+      <c r="C1386"/>
+      <c r="D1386"/>
+      <c r="F1386" t="s">
+        <v>4220</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:6">
+      <c r="A1387" t="s">
+        <v>4221</v>
+      </c>
+      <c r="B1387" t="s">
+        <v>4222</v>
+      </c>
+      <c r="C1387"/>
+      <c r="D1387"/>
+      <c r="F1387" t="s">
+        <v>4223</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:6">
+      <c r="A1388" t="s">
+        <v>4224</v>
+      </c>
+      <c r="B1388" t="s">
+        <v>4225</v>
+      </c>
+      <c r="C1388"/>
+      <c r="D1388"/>
+      <c r="F1388" t="s">
+        <v>4226</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:6">
+      <c r="A1389" t="s">
+        <v>4227</v>
+      </c>
+      <c r="B1389" t="s">
+        <v>4228</v>
+      </c>
+      <c r="C1389"/>
+      <c r="D1389"/>
+      <c r="F1389" t="s">
+        <v>4229</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:6">
+      <c r="A1390" t="s">
+        <v>4230</v>
+      </c>
+      <c r="B1390" t="s">
+        <v>4231</v>
+      </c>
+      <c r="C1390"/>
+      <c r="D1390"/>
+      <c r="F1390" t="s">
+        <v>4232</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:6">
+      <c r="A1391" t="s">
+        <v>3841</v>
+      </c>
+      <c r="B1391" t="s">
+        <v>3842</v>
+      </c>
+      <c r="C1391"/>
+      <c r="D1391"/>
+      <c r="F1391" t="s">
+        <v>4233</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:6">
+      <c r="A1392" t="s">
+        <v>3813</v>
+      </c>
+      <c r="B1392" t="s">
+        <v>3814</v>
+      </c>
+      <c r="C1392"/>
+      <c r="D1392"/>
+      <c r="F1392" t="s">
+        <v>4234</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:6">
+      <c r="A1393" t="s">
+        <v>4235</v>
+      </c>
+      <c r="B1393" t="s">
+        <v>4236</v>
+      </c>
+      <c r="C1393"/>
+      <c r="D1393"/>
+      <c r="F1393" t="s">
+        <v>4237</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:6">
+      <c r="A1394" t="s">
+        <v>4238</v>
+      </c>
+      <c r="B1394" t="s">
+        <v>4239</v>
+      </c>
+      <c r="C1394"/>
+      <c r="D1394"/>
+      <c r="F1394" t="s">
+        <v>4240</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:6">
+      <c r="A1395" t="s">
+        <v>4241</v>
+      </c>
+      <c r="B1395" t="s">
+        <v>4242</v>
+      </c>
+      <c r="C1395"/>
+      <c r="D1395"/>
+      <c r="F1395" t="s">
+        <v>4243</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:6">
+      <c r="A1396" t="s">
+        <v>4244</v>
+      </c>
+      <c r="B1396" t="s">
+        <v>4245</v>
+      </c>
+      <c r="C1396"/>
+      <c r="D1396"/>
+      <c r="F1396" t="s">
+        <v>4246</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:6">
+      <c r="A1397" t="s">
+        <v>4247</v>
+      </c>
+      <c r="B1397" t="s">
+        <v>4248</v>
+      </c>
+      <c r="C1397"/>
+      <c r="D1397"/>
+      <c r="F1397" t="s">
+        <v>4249</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:6">
+      <c r="A1398" t="s">
+        <v>4250</v>
+      </c>
+      <c r="B1398" t="s">
+        <v>4251</v>
+      </c>
+      <c r="C1398"/>
+      <c r="D1398"/>
+      <c r="F1398" t="s">
+        <v>4252</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:6">
+      <c r="A1399" t="s">
+        <v>4253</v>
+      </c>
+      <c r="B1399" t="s">
+        <v>4254</v>
+      </c>
+      <c r="C1399"/>
+      <c r="D1399"/>
+      <c r="F1399" t="s">
+        <v>4255</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:6">
+      <c r="A1400" t="s">
+        <v>4256</v>
+      </c>
+      <c r="B1400" t="s">
+        <v>4257</v>
+      </c>
+      <c r="C1400"/>
+      <c r="D1400"/>
+      <c r="F1400" t="s">
+        <v>4258</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:6">
+      <c r="A1401" t="s">
+        <v>4259</v>
+      </c>
+      <c r="B1401" t="s">
+        <v>4260</v>
+      </c>
+      <c r="C1401"/>
+      <c r="D1401"/>
+      <c r="F1401" t="s">
+        <v>4261</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:6">
+      <c r="A1402" t="s">
+        <v>4262</v>
+      </c>
+      <c r="B1402" t="s">
+        <v>4263</v>
+      </c>
+      <c r="C1402"/>
+      <c r="D1402"/>
+      <c r="F1402" t="s">
+        <v>4264</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:6">
+      <c r="A1403" t="s">
+        <v>4265</v>
+      </c>
+      <c r="B1403" t="s">
+        <v>4266</v>
+      </c>
+      <c r="C1403"/>
+      <c r="D1403"/>
+      <c r="F1403" t="s">
+        <v>4267</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:6">
+      <c r="A1404" t="s">
+        <v>4268</v>
+      </c>
+      <c r="B1404" t="s">
+        <v>4269</v>
+      </c>
+      <c r="C1404"/>
+      <c r="D1404"/>
+      <c r="E1404" t="s">
+        <v>4270</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:6">
+      <c r="A1405" t="s">
+        <v>4271</v>
+      </c>
+      <c r="B1405" t="s">
+        <v>4272</v>
+      </c>
+      <c r="C1405"/>
+      <c r="D1405"/>
+      <c r="E1405" t="s">
+        <v>4273</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:6">
+      <c r="A1406" t="s">
+        <v>4274</v>
+      </c>
+      <c r="B1406" t="s">
+        <v>4275</v>
+      </c>
+      <c r="C1406"/>
+      <c r="D1406"/>
+      <c r="E1406" t="s">
+        <v>4276</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:6">
+      <c r="A1407" t="s">
+        <v>4277</v>
+      </c>
+      <c r="B1407" t="s">
+        <v>4278</v>
+      </c>
+      <c r="C1407"/>
+      <c r="D1407"/>
+    </row>
+    <row r="1408" spans="1:6">
+      <c r="A1408" t="s">
+        <v>4279</v>
+      </c>
+      <c r="B1408" t="s">
+        <v>4280</v>
+      </c>
+      <c r="C1408"/>
+      <c r="D1408"/>
+    </row>
+    <row r="1409" spans="1:6">
+      <c r="A1409" t="s">
+        <v>4281</v>
+      </c>
+      <c r="B1409" t="s">
+        <v>4282</v>
+      </c>
+      <c r="C1409"/>
+      <c r="D1409"/>
+    </row>
+    <row r="1410" spans="1:6">
+      <c r="A1410" t="s">
+        <v>4283</v>
+      </c>
+      <c r="B1410" t="s">
+        <v>4284</v>
+      </c>
+      <c r="C1410"/>
+      <c r="D1410"/>
+    </row>
+    <row r="1411" spans="1:6">
+      <c r="A1411" t="s">
+        <v>4285</v>
+      </c>
+      <c r="B1411" t="s">
+        <v>4286</v>
+      </c>
+      <c r="C1411"/>
+      <c r="D1411"/>
+    </row>
+    <row r="1412" spans="1:6">
+      <c r="A1412" t="s">
+        <v>4287</v>
+      </c>
+      <c r="B1412" t="s">
+        <v>4288</v>
+      </c>
+      <c r="C1412"/>
+      <c r="D1412"/>
+    </row>
+    <row r="1413" spans="1:6">
+      <c r="A1413" t="s">
+        <v>4289</v>
+      </c>
+      <c r="B1413" t="s">
+        <v>4290</v>
+      </c>
+      <c r="C1413"/>
+      <c r="D1413"/>
+    </row>
+    <row r="1414" spans="1:6">
+      <c r="A1414" t="s">
+        <v>4291</v>
+      </c>
+      <c r="B1414" t="s">
+        <v>4292</v>
+      </c>
+      <c r="C1414"/>
+      <c r="D1414"/>
+    </row>
+    <row r="1415" spans="1:6">
+      <c r="A1415" t="s">
+        <v>4293</v>
+      </c>
+      <c r="B1415" t="s">
+        <v>4294</v>
+      </c>
+      <c r="C1415"/>
+      <c r="D1415"/>
+    </row>
+    <row r="1416" spans="1:6">
+      <c r="A1416" t="s">
+        <v>4295</v>
+      </c>
+      <c r="B1416" t="s">
+        <v>4296</v>
+      </c>
+      <c r="C1416"/>
+      <c r="D1416"/>
+    </row>
+    <row r="1417" spans="1:6">
+      <c r="A1417" t="s">
+        <v>4297</v>
+      </c>
+      <c r="B1417" t="s">
+        <v>4298</v>
+      </c>
+      <c r="C1417"/>
+      <c r="D1417"/>
+    </row>
+    <row r="1418" spans="1:6">
+      <c r="A1418" t="s">
+        <v>4299</v>
+      </c>
+      <c r="B1418" t="s">
+        <v>4300</v>
+      </c>
+      <c r="C1418"/>
+      <c r="D1418"/>
+    </row>
+    <row r="1419" spans="1:6">
+      <c r="A1419" t="s">
+        <v>4301</v>
+      </c>
+      <c r="B1419" t="s">
+        <v>4302</v>
+      </c>
+      <c r="C1419"/>
+      <c r="D1419"/>
+    </row>
+    <row r="1420" spans="1:6">
+      <c r="A1420" t="s">
+        <v>4303</v>
+      </c>
+      <c r="B1420" t="s">
+        <v>4304</v>
+      </c>
+      <c r="C1420"/>
+      <c r="D1420"/>
+    </row>
+    <row r="1421" spans="1:6">
+      <c r="A1421" t="s">
+        <v>4109</v>
+      </c>
+      <c r="B1421" t="s">
+        <v>4110</v>
+      </c>
+      <c r="C1421"/>
+      <c r="D1421"/>
+    </row>
+    <row r="1422" spans="1:6">
+      <c r="A1422" t="s">
+        <v>4305</v>
+      </c>
+      <c r="B1422" t="s">
+        <v>4306</v>
+      </c>
+      <c r="C1422"/>
+      <c r="D1422"/>
+    </row>
+    <row r="1423" spans="1:6">
+      <c r="A1423" t="s">
+        <v>4307</v>
+      </c>
+      <c r="B1423" t="s">
+        <v>4308</v>
+      </c>
+      <c r="C1423"/>
+      <c r="D1423"/>
+    </row>
+    <row r="1424" spans="1:6">
+      <c r="A1424" t="s">
+        <v>4309</v>
+      </c>
+      <c r="B1424" t="s">
+        <v>4310</v>
+      </c>
+      <c r="C1424"/>
+      <c r="D1424"/>
+    </row>
+    <row r="1425" spans="1:6">
+      <c r="A1425" t="s">
+        <v>4311</v>
+      </c>
+      <c r="B1425" t="s">
+        <v>4312</v>
+      </c>
+      <c r="C1425"/>
+      <c r="D1425"/>
+    </row>
+    <row r="1426" spans="1:6">
+      <c r="A1426" t="s">
+        <v>4313</v>
+      </c>
+      <c r="B1426" t="s">
+        <v>4314</v>
+      </c>
+      <c r="C1426"/>
+      <c r="D1426"/>
+    </row>
+    <row r="1427" spans="1:6">
+      <c r="A1427" t="s">
+        <v>4315</v>
+      </c>
+      <c r="B1427" t="s">
+        <v>4316</v>
+      </c>
+      <c r="C1427"/>
+      <c r="D1427"/>
+    </row>
+    <row r="1428" spans="1:6">
+      <c r="A1428" t="s">
+        <v>3803</v>
+      </c>
+      <c r="B1428" t="s">
+        <v>3804</v>
+      </c>
+      <c r="C1428"/>
+      <c r="D1428"/>
+    </row>
+    <row r="1429" spans="1:6">
+      <c r="A1429" t="s">
+        <v>3770</v>
+      </c>
+      <c r="B1429" t="s">
+        <v>3771</v>
+      </c>
+      <c r="C1429"/>
+      <c r="D1429"/>
+    </row>
+    <row r="1430" spans="1:6">
+      <c r="A1430" t="s">
+        <v>4317</v>
+      </c>
+      <c r="B1430" t="s">
+        <v>4318</v>
+      </c>
+      <c r="C1430"/>
+      <c r="D1430"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>