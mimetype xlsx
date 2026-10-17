--- v0 (2026-09-02)
+++ v1 (2026-10-17)
@@ -12,70 +12,115 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="966">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1984">
   <si>
     <t>Term IRI</t>
   </si>
   <si>
     <t>Term label</t>
   </si>
   <si>
     <t>Parent term IRI</t>
   </si>
   <si>
     <t>Parent term label</t>
   </si>
   <si>
     <t>Alternative term</t>
   </si>
   <si>
     <t>Definition</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0000414</t>
+  </si>
+  <si>
+    <t>mouth disorder</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OGMS_0000045</t>
+  </si>
+  <si>
+    <t>disorder</t>
+  </si>
+  <si>
+    <t>A disorder that is part of a mouth.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0008039</t>
+  </si>
+  <si>
+    <t>process during dental visit</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000015</t>
+  </si>
+  <si>
+    <t>process</t>
+  </si>
+  <si>
+    <t>A process that happens during a dental visit and involves the patient participating in the dental visit.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000044</t>
+  </si>
+  <si>
+    <t>frequency</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0050000</t>
+  </si>
+  <si>
+    <t>rate of occurence</t>
+  </si>
+  <si>
+    <t>A physical quality which inheres in a bearer by virtue of the number of the bearer's repetitive actions in a particular time.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/PATO_0000051</t>
   </si>
   <si>
     <t>morphology</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PATO_0001241</t>
   </si>
   <si>
     <t>physical object quality</t>
   </si>
   <si>
     <t>A quality of a single physical entity inhering in the bearer by virtue of the bearer's size or shape or structure.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PATO_0000057</t>
   </si>
   <si>
     <t>occurrence</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PATO_0002323</t>
   </si>
   <si>
     <t>temporal distribution quality</t>
@@ -104,149 +149,215 @@
   <si>
     <t>characteristic</t>
   </si>
   <si>
     <t>A quality of an entity that is descriptive or observational, typically not represented numerically.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PATO_0000069</t>
   </si>
   <si>
     <t>deviation (from_normal)</t>
   </si>
   <si>
     <t>A quality inhering in a bearer by virtue of the whether the bearer differs from normal or average.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PATO_0000141</t>
   </si>
   <si>
     <t>structure</t>
   </si>
   <si>
     <t>A morphology quality inhering in a bearer by virtue of the bearer's relative position, shape, arrangements and connectivity of an organism's various parts; the pattern underlying its form.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000161</t>
+  </si>
+  <si>
+    <t>rate</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0002062</t>
+  </si>
+  <si>
+    <t>physical quality of a process</t>
+  </si>
+  <si>
+    <t>A quality of a single process inhering in a bearer by virtue of the bearer's occurrence per unit time.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000380</t>
+  </si>
+  <si>
+    <t>increased frequency</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0055003</t>
+  </si>
+  <si>
+    <t>increased rate of occurrence</t>
+  </si>
+  <si>
+    <t>A frequency which is relatively high.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000381</t>
+  </si>
+  <si>
+    <t>decreased frequency</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0055004</t>
+  </si>
+  <si>
+    <t>decreased rate of occurrence</t>
+  </si>
+  <si>
+    <t>A frequency which is relatively low.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/PATO_0000389</t>
   </si>
   <si>
     <t>acute</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PATO_0001309</t>
   </si>
   <si>
     <t>duration</t>
   </si>
   <si>
     <t>A quality of a process inhering in a bearer by virtue of the bearer's having a sudden onset, sharp rise, and short course.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000461</t>
+  </si>
+  <si>
+    <t>normal</t>
+  </si>
+  <si>
+    <t>A quality inhering in a bearer by virtue of the bearer's exhibiting no deviation from normal or average.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/PATO_0000627</t>
   </si>
   <si>
     <t>localized</t>
   </si>
   <si>
     <t>A spatial pattern quality inhering in a bearer by virtue of the bearer's being confined or restricted to a particular location.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PATO_0000689</t>
   </si>
   <si>
     <t>continuous</t>
   </si>
   <si>
     <t>A quality of a single process inhering in a bearer by virtue of the bearer's being uninterrupted in time, sequence, substance, or extent.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000911</t>
+  </si>
+  <si>
+    <t>decreased rate</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0002302</t>
+  </si>
+  <si>
+    <t>decreased process quality</t>
+  </si>
+  <si>
+    <t>A rate which is relatively low.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000912</t>
+  </si>
+  <si>
+    <t>increased rate</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0002304</t>
+  </si>
+  <si>
+    <t>increased process quality</t>
+  </si>
+  <si>
+    <t>A rate which is relatively high.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/PATO_0001020</t>
   </si>
   <si>
     <t>damage</t>
   </si>
   <si>
     <t>A structural quality inhering in a bearer by virtue of whether the bearer has been harmed or injured or spoiled.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PATO_0001236</t>
   </si>
   <si>
     <t>process quality</t>
   </si>
   <si>
     <t>A quality which inheres in an process.</t>
   </si>
   <si>
     <t>A quality which inheres in a continuant.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/PATO_0002062</t>
-[...4 lines deleted...]
-  <si>
     <t>A process quality inhering in a bearer by virtue of the bearer's magnitude of the temporal extent between the starting and ending point.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PATO_0001457</t>
   </si>
   <si>
     <t>sensitivity of a process</t>
   </si>
   <si>
     <t>A quality of a process inhering in bearer by virtue of the bearer's disposition to respond to stimulation.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PATO_0001551</t>
   </si>
   <si>
     <t>increased sensitivity of a process</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/PATO_0002304</t>
-[...4 lines deleted...]
-  <si>
     <t>A sensitivity of a process which is higher than normal or average.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PATO_0001552</t>
   </si>
   <si>
     <t>decreased sensitivity of a process</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/PATO_0002302</t>
-[...4 lines deleted...]
-  <si>
     <t>A sensitivity of a process which is lower than normal or average.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PATO_0001566</t>
   </si>
   <si>
     <t>distributed</t>
   </si>
   <si>
     <t>A spatial pattern inhering in a bearer by virtue of the bearer's being spread out or scattered about or divided up.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PATO_0001791</t>
   </si>
   <si>
     <t>multi-localised</t>
   </si>
   <si>
     <t>A spatial pattern inhering in a bearer by virtue of the bearer's being confined or restricted to multiple locations.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PATO_0001863</t>
   </si>
   <si>
     <t>chronic</t>
@@ -278,50 +389,59 @@
   <si>
     <t>A quality of a process that has a value that is increased compared to normal or average.</t>
   </si>
   <si>
     <t>A temporal distribution pattern of process occurrences within a regulation/reference process.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PATO_0002387</t>
   </si>
   <si>
     <t>peracute</t>
   </si>
   <si>
     <t>Extremely acute and aggressive onset of a pathological process.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PATO_0002414</t>
   </si>
   <si>
     <t>chronic-active</t>
   </si>
   <si>
     <t>A quality of duration having progressive course of indefinite duration with active, acute-like elements.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0002630</t>
+  </si>
+  <si>
+    <t>episodic</t>
+  </si>
+  <si>
+    <t>An occurrence quality inhering in a bearer by virtue of the bearer's having a course that occurs occasionally.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0000974</t>
   </si>
   <si>
     <t>neck</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0000475</t>
   </si>
   <si>
     <t>organism subdivision</t>
   </si>
   <si>
     <t>An organism subdivision that extends from the head to the pectoral girdle, encompassing the cervical vertebral column.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0001456</t>
   </si>
   <si>
     <t>face</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0001444</t>
   </si>
   <si>
     <t>subdivision of head</t>
@@ -338,83 +458,185 @@
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0001785</t>
   </si>
   <si>
     <t>cranial nerve</t>
   </si>
   <si>
     <t>Cranial nerve that has three branches - the ophthalmic (supplying the skin of the nose and upper jaw), the maxillary and the mandibular (supplying the lower jaw).</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0001684</t>
   </si>
   <si>
     <t>mandible</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0004742</t>
   </si>
   <si>
     <t>dentary</t>
   </si>
   <si>
     <t>A dentary bone that is the only bone in one of the lateral halves of the lower jaw skeleton.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0001754</t>
+  </si>
+  <si>
+    <t>dental pulp</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0011825</t>
+  </si>
+  <si>
+    <t>loose connective tissue</t>
+  </si>
+  <si>
+    <t>The part in the center of a tooth made up of living soft tissue and cells called odontoblasts[WP].</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0034713</t>
   </si>
   <si>
     <t>cranial neuron projection bundle</t>
   </si>
   <si>
     <t>Cranial nerves are nerves that emerge directly from the brain, in contrast to spinal nerves, which emerge from segments of the spinal cord.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0001828</t>
+  </si>
+  <si>
+    <t>gingiva</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0003729</t>
+  </si>
+  <si>
+    <t>mouth mucosa</t>
+  </si>
+  <si>
+    <t>The fibrous investing tissue, covered by keratinized epithelium, that immediately surrounds a tooth and is contiguous with its periodontal ligament and with the mucosal tissues of the mouth[Glossary of Periodontal Terms 2001].</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0003129</t>
   </si>
   <si>
     <t>skull</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0000075</t>
   </si>
   <si>
     <t>subdivision of skeletal system</t>
   </si>
   <si>
     <t>Anatomical structure that is part of the head consisting entirely of cranium and mandible[WP].</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000017</t>
+  </si>
+  <si>
+    <t>realizable entity</t>
+  </si>
+  <si>
+    <t>A specifically dependent continuant  that inheres in continuant  entities and are not exhibited in full at every time in which it inheres in an entity or group of entities. The exhibition or actualization of a realizable entity is a particular manifestation, functioning or process that occurs under certain circumstances.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IDO_0000586</t>
+  </si>
+  <si>
+    <t>infection</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000040</t>
+  </si>
+  <si>
+    <t>material entity</t>
+  </si>
+  <si>
+    <t>A part of an extended organism that itself has as part a population of one or more infectious agents and that (1) exists as a result of processes initiated by members of the infectious agent population and is (2) clinically abnormal in virtue of the presence of this infectious agent population, or (3) has a disposition to bring clinical abnormality to immunocompetent organisms of the same Species as the host (the organism corresponding to the extended organism) through transmission of a member or offspring of a member of the infectious agent population.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OBI_0000011</t>
+  </si>
+  <si>
+    <t>planned process</t>
+  </si>
+  <si>
+    <t>A process that realizes a plan which is the concretization of a plan specification.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OBI_1110054</t>
+  </si>
+  <si>
+    <t>autoimmune disease</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OGMS_0000031</t>
+  </si>
+  <si>
+    <t>disease</t>
+  </si>
+  <si>
+    <t>Is a disease characterized by an immune response of an organism against parts of itself</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000016</t>
+  </si>
+  <si>
+    <t>disposition</t>
+  </si>
+  <si>
+    <t>A disposition (i) to undergo pathological processes that (ii) exists in an organism because of one or more disorders in that organism.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/PATO_0001167</t>
   </si>
   <si>
     <t>damaged</t>
   </si>
   <si>
     <t>A structural quality inhering in a bearer by virtue of the bearer being harmed or injured or spoiled, such that its functionality is impaired.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/OGMS_0000097</t>
+  </si>
+  <si>
+    <t>health care encounter</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OGMS_0000096</t>
+  </si>
+  <si>
+    <t>health care process</t>
+  </si>
+  <si>
+    <t>A temporally-connected health care process that has as participants an organization or person realizing the health care provider role and a person realizing the patient role.  The health care provider role and patient are realized during the health care encounter</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/CL_0000000</t>
   </si>
   <si>
     <t>cell</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0000061</t>
   </si>
   <si>
     <t>anatomical structure</t>
   </si>
   <si>
     <t>A material entity of anatomical origin (part of or deriving from an organism) that has as its parts a maximally connected cell compartment surrounded by a plasma membrane.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CL_0000006</t>
   </si>
   <si>
     <t>neuronal receptor cell</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CL_0000197</t>
   </si>
   <si>
     <t>sensory receptor cell</t>
@@ -533,99 +755,114 @@
   <si>
     <t>subdivision of digestive tract</t>
   </si>
   <si>
     <t>The proximal portion of the digestive tract, containing the oral cavity and bounded by the oral opening. In vertebrates, this extends to the pharynx and includes gums, lips, tongue and parts of the palate. Typically also includes the teeth, except where these occur elsewhere (e.g. pharyngeal jaws) or protrude from the mouth (tusks).</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0000467</t>
   </si>
   <si>
     <t>anatomical system</t>
   </si>
   <si>
     <t>Multicellular, connected anatomical structure that has multiple organs as parts and whose parts work together to achieve some shared function.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0002204</t>
   </si>
   <si>
     <t>musculoskeletal system</t>
   </si>
   <si>
     <t>Anatomical system that consists of the muscular and skeletal systems.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0002384</t>
+  </si>
+  <si>
+    <t>connective tissue</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0000479</t>
+  </si>
+  <si>
+    <t>tissue</t>
+  </si>
+  <si>
+    <t>Tissue with cells that deposit non-polarized extracellular matrix including connective tissue fibers and ground substance.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0002387</t>
   </si>
   <si>
     <t>pes</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0008784</t>
   </si>
   <si>
     <t>lower limb segment</t>
   </si>
   <si>
     <t>Distal portion of the hind limb, including tarsal region, metatarsal region and digits.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0002389</t>
   </si>
   <si>
     <t>manual digit</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0002544</t>
   </si>
   <si>
     <t>digit</t>
   </si>
   <si>
     <t>A digit that is part of a manus (hand).</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0002398</t>
   </si>
   <si>
     <t>manus</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0008785</t>
   </si>
   <si>
     <t>upper limb segment</t>
   </si>
   <si>
     <t>Distal segment of the fore limb, including carpal region, metacarpal region and digits.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0000000</t>
   </si>
   <si>
-    <t>emotion process</t>
+    <t>emotion response process</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0007610</t>
   </si>
   <si>
     <t>behavior</t>
   </si>
   <si>
     <t>A behavioral response that includes overt action, cognitive response, verbal response, or physiological reaction in response to a situation or event, or internal process which evokes positive feelings, negative feelings, or surprise (i.e., emotional experiences).</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/EMRO_0000001</t>
   </si>
   <si>
     <t>phenomenal cognitive experience</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0050890</t>
   </si>
   <si>
     <t>cognition</t>
   </si>
   <si>
     <t>A cognitive process during which an organism is aware of something either internal or external to itself.</t>
   </si>
@@ -914,110 +1151,137 @@
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0011216</t>
   </si>
   <si>
     <t>organ system subdivision</t>
   </si>
   <si>
     <t>Anatomical cluster consisting of the skeletal elements and articular elements that are part of an individual subdivision of the organism.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0000122</t>
   </si>
   <si>
     <t>neuron projection bundle</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0005162</t>
   </si>
   <si>
     <t>multi cell part structure</t>
   </si>
   <si>
     <t>A fasciculated bundle of neuron projections (GO:0043005), largely or completely lacking synapses.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0000211</t>
+  </si>
+  <si>
+    <t>ligament</t>
+  </si>
+  <si>
+    <t>Dense regular connective tissue connecting two or more adjacent skeletal elements or supporting an organ.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0000344</t>
+  </si>
+  <si>
+    <t>mucosa</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0004923</t>
+  </si>
+  <si>
+    <t>organ component layer</t>
+  </si>
+  <si>
+    <t>A lining of mostly endodermal origin, covered in epithelium, which is involved in absorption and secretion. They line various body cavities that are exposed to the external environment and internal organs. It is at several places continuous with skin: at the nostrils, the lips, the ears, the genital area, and the anus. The sticky, thick fluid secreted by the mucous membranes and gland is termed mucus. The term mucous membrane refers to where they are found in the body and not every mucous membrane secretes mucus[WP].</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0001062</t>
   </si>
   <si>
     <t>anatomical entity</t>
   </si>
   <si>
     <t>Anatomical entity that has mass.</t>
   </si>
   <si>
     <t>Anatomical structure which is a subdivision of a whole organism, consisting of components of multiple anatomical systems, largely surrounded by a contiguous region of integument.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/UBERON_0000479</t>
-[...4 lines deleted...]
-  <si>
     <t>Multicellular anatomical structure that consists of many cells of one or a few types, arranged in an extracellular matrix such that their long-range organisation is at least partly a repetition of their short-range organisation.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0000916</t>
   </si>
   <si>
     <t>abdomen</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0009569</t>
   </si>
   <si>
     <t>subdivision of trunk</t>
   </si>
   <si>
     <t>The subdivision of the vertebrate body between the thorax and pelvis. The ventral part of the abdomen contains the abdominal cavity and visceral organs. The dorsal part includes the abdominal section of the vertebral column.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0000978</t>
   </si>
   <si>
     <t>leg</t>
   </si>
   <si>
     <t>The portion of the hindlimb that contains both the stylopod and zeugopod.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0000982</t>
   </si>
   <si>
     <t>skeletal joint</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0004905</t>
   </si>
   <si>
     <t>articulation</t>
   </si>
   <si>
     <t>Anatomical structure that consists of two or more adjacent skeletal structures, which may be interconnected by various types of tissue[VSAO].</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0001015</t>
+  </si>
+  <si>
+    <t>musculature</t>
+  </si>
+  <si>
+    <t>A subdivision of the muscular system corresponding to a subdisivision of an organism.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0001021</t>
   </si>
   <si>
     <t>nerve</t>
   </si>
   <si>
     <t>An enclosed, cable-like bundle of axons in the peripheral nervous system originating in a nerve root in the central nervous system (or a condensed nervous structure) connecting with peripheral structures.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0001137</t>
   </si>
   <si>
     <t>dorsum</t>
   </si>
   <si>
     <t>A major subdivision of an organism that is the entire part of the organism dorsal to a horizontal plane and bounded on one side by the same transverse plane. In vertebrares this includes the vertebral column..</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0001443</t>
   </si>
   <si>
     <t>chest</t>
   </si>
   <si>
     <t>Subdivision of trunk proper, which is demarcated from the neck by the plane of the superior thoracic aperture and from the abdomen internally by the inferior surface of the diaphragm and externally by the costal margin and associated with the thoracic vertebral column and ribcage and from the back of the thorax by the external surface of the posterolateral part of the rib cage, the anterior surface of the thoracic vertebral column and the posterior axillary lines; together with the abdomen and the perineum, it constitutes the trunk proper[FMA].</t>
@@ -1205,125 +1469,146 @@
   <si>
     <t>facial bone</t>
   </si>
   <si>
     <t>A bone that is part of a facial skeleton [Automatically generated definition].</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0003700</t>
   </si>
   <si>
     <t>temporomandibular joint</t>
   </si>
   <si>
     <t>A synovial joint of the jaw that connects the mandible to the temporal bone.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0003714</t>
   </si>
   <si>
     <t>neural tissue</t>
   </si>
   <si>
     <t>Portion of tissue in the nervous system which consists of neurons and glial cells, and may also contain parts of the vasculature.</t>
   </si>
   <si>
+    <t>A mucous membrane that lines the mouth.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0004121</t>
   </si>
   <si>
     <t>ectoderm-derived structure</t>
   </si>
   <si>
     <t>An anatomical structure that develops (entirely or partially) from the ectoderm.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0004452</t>
   </si>
   <si>
     <t>carpal region</t>
   </si>
   <si>
     <t>A mesopodium that is part of a manus. Includes as parts the carpal skeleton and associated tissues[cjm]. The anatomical region surrounding the carpus including the distal parts of the bones of the forearm and the proximal parts of the metacarpus or five metacarpal bones and the series of joints between these bones, thus referred to as wrist joints. This region also includes the carpal tunnel, the anatomical snuff box, the flexor retinaculum, and the extensor retinaculum[WP,unvetted].</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0004454</t>
   </si>
   <si>
     <t>tarsal region</t>
   </si>
   <si>
     <t>Mesopodial segment of the pes, including the tarsal skeleton and associated tissues.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0004473</t>
+  </si>
+  <si>
+    <t>musculature of face</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0008229</t>
+  </si>
+  <si>
+    <t>craniocervical region musculature</t>
+  </si>
+  <si>
+    <t>Any collection of muscles that is part of a face.</t>
+  </si>
+  <si>
     <t>The dentary is a dermal bone that forms the antero-lateral part of the lower jaw in fishes and amphibians, extending to the whole lower jaw in mammals[VHOG,modified].</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0004756</t>
   </si>
   <si>
     <t>dermal skeletal element</t>
   </si>
   <si>
     <t>Dermis-derived entity that is made of skeletal tissue.</t>
   </si>
   <si>
     <t>Organ consisting of skeletal tissue. Encompasses whole bones, fused bones, cartilaginious elements, teeth, dermal denticles.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0004768</t>
   </si>
   <si>
     <t>bone of lower jaw</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0012360</t>
   </si>
   <si>
     <t>bone of jaw</t>
   </si>
   <si>
     <t>Any bone that is part of the lower jaw skeleton. This includes (when present): the dentary/mandible, the articular, the splenial, the suprangular.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0034921</t>
   </si>
   <si>
     <t>multi organ part structure</t>
   </si>
   <si>
     <t>Anatomical structure that connects two or more adjacent skeletal elements or hardened body parts.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0013522</t>
   </si>
   <si>
     <t>subdivision of tube</t>
   </si>
   <si>
     <t>A proximal-distal subdivision of the digestive tract.</t>
   </si>
   <si>
+    <t>A part of a wall of an organ that forms a layer.</t>
+  </si>
+  <si>
     <t>A structure consisting mainly of cell components, rather than complete cells.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0005462</t>
   </si>
   <si>
     <t>lower back</t>
   </si>
   <si>
     <t>Subdivision of abdominal segment of trunk which in humans is demarcated from the front of the abdomen by the posterior surface of the anterior layer of the thoracolumbar fascia and the anterior surface of the lumbar vertebral column; together with the front of the abdomen, it constitutes the abdomen[Modified from FMA].</t>
   </si>
   <si>
     <t>A subdivision of the autopod that corresponds to one or more bones arranged in series branching from the main limb axis.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0006058</t>
   </si>
   <si>
     <t>multi-limb segment region</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0010758</t>
   </si>
   <si>
     <t>subdivision of organism along appendicular axis</t>
@@ -1358,74 +1643,95 @@
   <si>
     <t>The third segment of the limb, including either the wrist segment (carpus) or the ankle segment (tarsus).</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0007842</t>
   </si>
   <si>
     <t>membrane bone</t>
   </si>
   <si>
     <t>Bone element that arises as a result of intramembranous ossification.</t>
   </si>
   <si>
     <t>A bone that is part of a craniocervical region.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0008193</t>
   </si>
   <si>
     <t>pneumatized bone</t>
   </si>
   <si>
     <t>A bone that is hollow or contains many air cells, such as the mastoid process of the temporal bone[TMD].</t>
   </si>
   <si>
+    <t>Musculature system of the pharyngeal and head regions.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0008266</t>
+  </si>
+  <si>
+    <t>periodontal ligament</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0010313</t>
+  </si>
+  <si>
+    <t>neural crest-derived structure</t>
+  </si>
+  <si>
+    <t>The fibrous connective tissue that surrounds the root of a tooth, separating it from and attaching it to the alveolar bone. It extends from the base of the gingival mucosa to the fundus of the bony socket, and its main function is to hold the tooth in its socket[BTO].</t>
+  </si>
+  <si>
     <t>A limb segment that is part of a hindlimb.</t>
   </si>
   <si>
     <t>A limb segment that is part of a forelimb.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0008846</t>
+  </si>
+  <si>
+    <t>skeletal ligament</t>
+  </si>
+  <si>
+    <t>Dense regular connective tissue connecting two or more adjacent skeletal elements[VSAO,modified].</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0008907</t>
   </si>
   <si>
     <t>dermal bone</t>
   </si>
   <si>
     <t>Skeletal element that forms superficially in the organism, usually in association with the ectoderm[VSAO].</t>
   </si>
   <si>
     <t>An anatomical structure that has more than one cell as a part.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/UBERON_0010313</t>
-[...4 lines deleted...]
-  <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0010314</t>
   </si>
   <si>
     <t>structure with developmental contribution from neural crest</t>
   </si>
   <si>
     <t>An anatomical structure that develops from the neural crest.</t>
   </si>
   <si>
     <t>An anatomical structure that has some part that develops from the neural crest.</t>
   </si>
   <si>
     <t>An appendage segment that is part of a limb/fin.</t>
   </si>
   <si>
     <t>A major subdivision of an organism that divides an organism along an axis perpedicular to the main body anterior-posterior axis. In vertebrates, this is typically a fin or limb segment. In insects, this includes segments of appendages such as antennae, as well as segments of the insect leg.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0011156</t>
   </si>
   <si>
     <t>facial skeleton</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0011158</t>
@@ -1457,128 +1763,281 @@
   <si>
     <t>jaw region</t>
   </si>
   <si>
     <t>A subdivision of the head that corresponds to the jaw skeleton, containing both soft tissue, skeleton and teeth (when present). The jaw region is divided into upper and lower regions.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0011597</t>
   </si>
   <si>
     <t>bone of upper jaw</t>
   </si>
   <si>
     <t>Any bone that is part of the upper jaw skeleton. This includes (when present): the maxilla, the quadrate (in some species).</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0011779</t>
   </si>
   <si>
     <t>nerve of head region</t>
   </si>
   <si>
     <t>A nerve that is part of a head.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0011821</t>
+  </si>
+  <si>
+    <t>irregular connective tissue</t>
+  </si>
+  <si>
+    <t>Connective tissue, which consists of a population of connective tissue cells, the intercellular matrix of which contains an irregular network of collagen and elastic fiber bundles. Examples: areolar tissue, mucoid tissue, connective tissue of peritoneum, connective tissue of fibrous pericardium.</t>
+  </si>
+  <si>
+    <t>Irregular connective tissue, the intercellular matrix of which contains a sparse irregular network of collagen and elastic fiber bundles. Examples: areolar tissue, neuroglial tissue, mucoid tissue.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0013765</t>
   </si>
   <si>
     <t>digestive system element</t>
   </si>
   <si>
     <t>A bone element that is part of a jaw region.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/UBERON_0013701</t>
   </si>
   <si>
     <t>main body axis</t>
   </si>
   <si>
     <t>A principle subdivision of an organism that includes all structures along the primary axis, typically the anterior-posterior axis, from head to tail, including structures of the body proper where present (for example, ribs), but excluding appendages.</t>
   </si>
   <si>
     <t>Any of the organs or elements that are part of the digestive system. Examples: tongue, esophagus, spleen, crop, lunge feeding organ, tooth elements.</t>
   </si>
   <si>
     <t>Any structure that is placed on one side of the left-right axis of a bilaterian.</t>
   </si>
   <si>
     <t>Any of the cranial nerves, or their central nervous system analogs (the optic tract, the epiphyseal tract). These analogs are not true nerves, and are instead evaginated sensory afferents emanating from the brain.</t>
   </si>
   <si>
     <t>An multicellular anatomical structure that has subparts of multiple organs as a part.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/OGMS_0000060</t>
+  </si>
+  <si>
+    <t>bodily process</t>
+  </si>
+  <si>
+    <t>A process in which at least one bodily component of an organsim participates.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OGMS_0000061</t>
+  </si>
+  <si>
+    <t>pathological bodily process</t>
+  </si>
+  <si>
+    <t>A bodily process that is clinically abnormal.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0000002</t>
+  </si>
+  <si>
+    <t>dental procedure</t>
+  </si>
+  <si>
+    <t>A healthcare encounter that realizes a dental patient role in which the patient undergoes a diagnostic or therapeutic process.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OGMS_0000047</t>
+  </si>
+  <si>
+    <t>genetic disorder</t>
+  </si>
+  <si>
+    <t>A disorder whose etiology involves an abnormality in the nucleotide sequence of an organism's genome.</t>
+  </si>
+  <si>
+    <t>A planned process with the objective to improve the health status of a patient that directly involves the treatment, diagnosis, or prevention of disease or injury of a patient</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OGMS_0000102</t>
+  </si>
+  <si>
+    <t>injury</t>
+  </si>
+  <si>
+    <t>A disorder that involves some structural damage that is immediately caused by a catastrophic external force.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0000004</t>
+  </si>
+  <si>
+    <t>tooth restoration procedure</t>
+  </si>
+  <si>
+    <t>A dental procedure in which either a whole tooth or a part of a tooth is replaced by dental restoration material in order to reestablish the tooth's anatomical and functional form and function.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0000043</t>
+  </si>
+  <si>
+    <t>dentin hypersensitivity</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010011</t>
+  </si>
+  <si>
+    <t>dental sensory hypersensitivity</t>
+  </si>
+  <si>
+    <t>A disposition of the tooth that is realized in an experience of pain derived from exposed dentin.</t>
+  </si>
+  <si>
+    <t>A rate of occurrence that is relatively low.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/GO_0001508</t>
   </si>
   <si>
     <t>action potential</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0042391</t>
   </si>
   <si>
     <t>regulation of membrane potential</t>
   </si>
   <si>
     <t>A process in which membrane potential cycles through a depolarizing spike, triggered in response to depolarization above some threshold, followed by repolarization. This cycle is driven by the flow of ions through various voltage gated channels with different thresholds and ion specificities.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/GO_0002376</t>
+  </si>
+  <si>
+    <t>immune system process</t>
+  </si>
+  <si>
+    <t>Any process involved in the development or functioning of the immune system, an organismal system for calibrated responses to potential internal or invasive threats.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0002437</t>
+  </si>
+  <si>
+    <t>inflammatory response to antigenic stimulus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0006955</t>
+  </si>
+  <si>
+    <t>immune response</t>
+  </si>
+  <si>
+    <t>An inflammatory response to an antigenic stimulus, which can be include any number of T cell or B cell epitopes.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0002438</t>
+  </si>
+  <si>
+    <t>acute inflammatory response to antigenic stimulus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0002526</t>
+  </si>
+  <si>
+    <t>acute inflammatory response</t>
+  </si>
+  <si>
+    <t>An acute inflammatory response to an antigenic stimulus. An acute inflammatory response occurs within a matter of minutes or hours, and either resolves within a few days or becomes a chronic inflammatory response.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0002524</t>
+  </si>
+  <si>
+    <t>hypersensitivity</t>
+  </si>
+  <si>
+    <t>An inflammatory response to an exogenous environmental antigen or an endogenous antigen initiated by the adaptive immune system.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0006954</t>
+  </si>
+  <si>
+    <t>inflammatory response</t>
+  </si>
+  <si>
+    <t>Inflammation which comprises a rapid, short-lived, relatively uniform response to acute injury or antigenic challenge and is characterized by accumulations of fluid, plasma proteins, and granulocytic leukocytes. An acute inflammatory response occurs within a matter of minutes or hours, and either resolves within a few days or becomes a chronic inflammatory response.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/GO_0003008</t>
   </si>
   <si>
     <t>system process</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0032501</t>
   </si>
   <si>
     <t>multicellular organismal process</t>
   </si>
   <si>
     <t>A multicellular organismal process carried out by any of the organs or tissues in an organ system. An organ system is a regularly interacting or interdependent group of organs or tissues that work together to carry out a biological objective.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0006950</t>
   </si>
   <si>
     <t>response to stress</t>
   </si>
   <si>
     <t>Any process that results in a change in state or activity of a cell or an organism (in terms of movement, secretion, enzyme production, gene expression, etc.) as a result of a disturbance in organismal or cellular homeostasis, usually, but not necessarily, exogenous (e.g. temperature, humidity, ionizing radiation).</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/GO_0006952</t>
+  </si>
+  <si>
+    <t>defense response</t>
+  </si>
+  <si>
+    <t>Reactions, triggered in response to the presence of a foreign body or the occurrence of an injury, which result in restriction of damage to the organism attacked or prevention/recovery from the infection caused by the attack.</t>
+  </si>
+  <si>
+    <t>The immediate defensive reaction (by vertebrate tissue) to infection or injury caused by chemical or physical agents. The process is characterized by local vasodilation, extravasation of plasma into intercellular spaces and accumulation of white blood cells and macrophages.</t>
+  </si>
+  <si>
+    <t>Any immune system process that functions in the calibrated response of an organism to a potential internal or invasive threat.</t>
+  </si>
+  <si>
     <t>The internally coordinated responses (actions or inactions) of animals (individuals or groups) to internal or external stimuli, via a mechanism that involves nervous system activity.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/BFO_0000015</t>
-[...4 lines deleted...]
-  <si>
     <t>A biological process is the execution of a genetically-encoded biological module or program. It consists of all the steps required to achieve the specific biological objective of the module. A biological process is accomplished by a particular set of molecular functions carried out by specific gene products (or macromolecular complexes), often in a highly regulated manner and in a particular temporal sequence.</t>
   </si>
   <si>
     <t>The series of events in which a chemical stimulus is received by a cell and converted into a molecular signal.</t>
   </si>
   <si>
     <t>Any process that results in a change in state or activity of a cell or an organism (in terms of movement, secretion, enzyme production, gene expression, etc.) as a result of an external stimulus.</t>
   </si>
   <si>
     <t>Any biological process, occurring at the level of a multicellular organism, pertinent to its function.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0065008</t>
   </si>
   <si>
     <t>regulation of biological quality</t>
   </si>
   <si>
     <t>Any process that modulates the establishment or extent of a membrane potential, the electric potential existing across any membrane arising from charges in the membrane itself and from the charges present in the media on either side of the membrane.</t>
   </si>
   <si>
     <t>An organ system process carried out by any of the organs or tissues of the neurological system.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0009582</t>
@@ -1619,303 +2078,402 @@
   <si>
     <t>The series of events required for an organism to receive a painful stimulus, convert it to a molecular signal, and recognize and characterize the signal. A painful stimulus is any physical or chemical event that has the potential to cause tissue damage (actual or perceived) and activates the nociceptive system.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0019234</t>
   </si>
   <si>
     <t>sensory perception of fast pain</t>
   </si>
   <si>
     <t>The series of events required for an organism to receive a fast pain stimulus, convert it to a molecular signal, and recognize and characterize the signal. This is a neurological process. Fast pain is often subjectively described as a sharp or stabbing pain; in humans, the signals from a fast pain stimulus are perceived and relayed along myelinated A-delta fibers to the central nervous system, reaching their target in about 0.1 seconds.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0019235</t>
   </si>
   <si>
     <t>sensory perception of slow pain</t>
   </si>
   <si>
     <t>The series of events required for an organism to receive a slow pain stimulus, convert it to a molecular signal, and recognize and characterize the signal. This is a neurological process. Slow pain is often subjectively described as an aching or throbbing pain; in humans, the signals from a slow pain stimulus are perceived and relayed along unmyelinated C fibers to the central nervous system, reaching their target in about 1 second. Slow pain is often associated with tissue destruction.</t>
   </si>
   <si>
     <t>Any process that results in a change in state or activity of a multicellular organism (in terms of movement, secretion, enzyme production, gene expression, etc.) as a result of a stimulus indicating the organism is under stress. The stress is usually, but not necessarily, exogenous (e.g. temperature, humidity, ionizing radiation).</t>
   </si>
   <si>
+    <t>The number of repeated events per unit time, occurring in a repeating series. (e.g. the number of heart beats occurring over 1 minute)</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0000260</t>
+  </si>
+  <si>
+    <t>tooth disorder</t>
+  </si>
+  <si>
+    <t>A disorder that is part of a tooth.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0000137</t>
+  </si>
+  <si>
+    <t>ankle pain</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0000079</t>
+  </si>
+  <si>
+    <t>lower limb pain</t>
+  </si>
+  <si>
+    <t>Pain that is experienced in the ankle.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/GO_0009266</t>
   </si>
   <si>
     <t>response to temperature stimulus</t>
   </si>
   <si>
     <t>Any process that results in a change in state or activity of a cell or an organism (in terms of movement, secretion, enzyme production, gene expression, etc.) as a result of a temperature stimulus.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0009581</t>
   </si>
   <si>
     <t>detection of external stimulus</t>
   </si>
   <si>
     <t>The series of events in which an external stimulus is received by a cell and converted into a molecular signal.</t>
   </si>
   <si>
     <t>The series of events in which an (non-living) abiotic stimulus is received by a cell and converted into a molecular signal.</t>
   </si>
   <si>
     <t>The series of events in which a temperature stimulus (hot or cold) is received and converted into a molecular signal.</t>
   </si>
   <si>
     <t>The series of events in which a stimulus is received by a cell or organism and converted into a molecular signal.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0000136</t>
+  </si>
+  <si>
+    <t>pain response to normally non-painful stimulus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0000134</t>
+  </si>
+  <si>
+    <t>increased sensitivity to somatosensory stimulus</t>
+  </si>
+  <si>
+    <t>An increased sensitivity to somatosensory stimulus that characterizes a normally non-painful stimulus as provoking pain.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0000133</t>
+  </si>
+  <si>
+    <t>sensitivity to somatosensory stimulus</t>
+  </si>
+  <si>
+    <t>A sensitivity of a process that characterizes the degree to which the process responds to a somatosensory stimulus.</t>
+  </si>
+  <si>
+    <t>A sensitivity to somatosensory stimulus that characterizes the degree to which the process responds as being higher than normal or average.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0000135</t>
+  </si>
+  <si>
+    <t>decreased sensitivity to somatosensory stimulus</t>
+  </si>
+  <si>
+    <t>A sensitivity to somatosensory stimulus that characterizes the degree to which the process responds as being lower than normal or average.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IDO_0000504</t>
+  </si>
+  <si>
+    <t>infectious disorder</t>
+  </si>
+  <si>
+    <t>An infection that is clinically abnormal.</t>
+  </si>
+  <si>
+    <t>A material entity which is clinically abnormal and part of an extended organism. Disorders are the physical basis of disease.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000000</t>
   </si>
   <si>
     <t>temporomandibular joint pain</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000090</t>
   </si>
   <si>
     <t>orofacial pain</t>
   </si>
   <si>
     <t>Pain that is experienced in the temporomandibular joint.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000089</t>
   </si>
   <si>
     <t>head pain</t>
   </si>
   <si>
     <t>Pain that is experienced in the orofacial region, which includes the mouth and face.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000001</t>
   </si>
   <si>
     <t>concomitant continuous pain</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000101</t>
   </si>
   <si>
     <t>continuous pain</t>
   </si>
   <si>
     <t>Persistent background pain that occurs alongside paroxysmal pain attacks, characteristic of conditions such as trigeminal neuralgia.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000040</t>
   </si>
   <si>
     <t>chronic pain</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0000128</t>
+  </si>
+  <si>
+    <t>temporally specified pain</t>
+  </si>
+  <si>
+    <t>Pain that persists or recurs for longer than 3 months, in which each incidence of pain is attributed to the same underlying condition.</t>
+  </si>
+  <si>
+    <t>Pain that is persistently present without pain-free intervals.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0000002</t>
+  </si>
+  <si>
+    <t>somatic pain</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0000041</t>
+  </si>
+  <si>
+    <t>nociceptive pain</t>
+  </si>
+  <si>
+    <t>Nociceptive pain that originates from activation of nociceptors in somatic tissues, such as the skin, mucosa, muscles, bones, joints, tendons, ligaments, and fascia, as distinct from nociceptors in visceral organs.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000036</t>
   </si>
   <si>
     <t>pain</t>
   </si>
   <si>
-    <t>Pain that persists or recurs for longer than 3 months, in which each incidence of pain is attributed to the same underlying condition.</t>
-[...13 lines deleted...]
-  <si>
     <t>An unpleasant sensory and emotional experience associated with, or resembling that associated with, actual or potential tissue damage.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000003</t>
   </si>
   <si>
     <t>allodynia</t>
   </si>
   <si>
     <t>Pain due to a stimulus that does not normally provoke pain.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000004</t>
   </si>
   <si>
-    <t>sensitivity to painful stimulus</t>
-[...2 lines deleted...]
-    <t>A sensitivity of a process that characterizes a response to a painful stimulus.</t>
+    <t>sensitivity to normally painful stimulus</t>
+  </si>
+  <si>
+    <t>A sensitivity to somatosensory stimulus that normally provokes pain which characterizes the degreee of the response to the stimulus.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000006</t>
   </si>
   <si>
     <t>hyperalgesia</t>
   </si>
   <si>
     <t>Increased pain from a stimulus that normally provokes pain.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000117</t>
   </si>
   <si>
-    <t>increased sensitivity to painful stimulus</t>
-[...2 lines deleted...]
-    <t>A sensitivity to painful stimulus which is higher than normal or average.</t>
+    <t>increased sensitivity to normally painful stimulus</t>
+  </si>
+  <si>
+    <t>A sensitivity to normally painful stimulus that characterizes pain as being higher than normal or average.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000007</t>
   </si>
   <si>
     <t>hypoalgesia</t>
   </si>
   <si>
     <t>Diminished pain in response to a normally painful stimulus.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000008</t>
   </si>
   <si>
     <t>paresthesia</t>
   </si>
   <si>
     <t>An abnormal sensory experience, whether spontaneous or evoked, that is not unpleasant.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000021</t>
   </si>
   <si>
     <t>paroxysmal pain</t>
   </si>
   <si>
     <t>Pain occurring as sudden, brief, recurrent attacks. It is often severe in intensity.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000022</t>
   </si>
   <si>
     <t>pelvic pain</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000056</t>
   </si>
   <si>
     <t>localized pain</t>
   </si>
   <si>
     <t>Pain that is experienced in the pelvis.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0000130</t>
+  </si>
+  <si>
+    <t>spatially specified pain</t>
+  </si>
+  <si>
     <t>Pain that is confined or restricted to a particular anatomical area (or zone) of the body.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000023</t>
   </si>
   <si>
     <t>postsurgical pain</t>
   </si>
   <si>
     <t>Pain that develops after a surgical procedure, occurring at or near the surgical site.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000024</t>
   </si>
   <si>
     <t>pressure sensation quality</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000042</t>
   </si>
   <si>
     <t>sensation quality</t>
   </si>
   <si>
     <t>A sensation quality that characterizes a sensation as involving compression, heaviness, or sustained force applied to a body region.</t>
   </si>
   <si>
     <t>A process quality that is the characteristic of a sensory experience.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000025</t>
   </si>
   <si>
     <t>pressure pain</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0000129</t>
+  </si>
+  <si>
+    <t>sensorily specified pain</t>
+  </si>
+  <si>
     <t>Pain that is experienced as a sensation of compression, heaviness, or sustained force.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000035</t>
   </si>
   <si>
     <t>temporomandibular disorder pain</t>
   </si>
   <si>
     <t>Pain associated with temporomandibular disorders, affecting the masticatory muscles, the temporomandibular joint, or associated structures.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000037</t>
   </si>
   <si>
     <t>idiopathic pain</t>
   </si>
   <si>
     <t>Pain without known cause or of spontaneous origin.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000038</t>
   </si>
   <si>
     <t>episodic pain</t>
   </si>
   <si>
     <t>Acute transient pain that is severe and has an intensity that flares over baseline.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000039</t>
   </si>
   <si>
     <t>tingling sensation quality</t>
   </si>
   <si>
     <t>A prickling, pins-and-needles sensation quality, often with a fine, vibratory character.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/PAIN_0000041</t>
-[...2 lines deleted...]
-    <t>nociceptive pain</t>
+    <t>http://purl.obolibrary.org/obo/PAIN_0000132</t>
+  </si>
+  <si>
+    <t>neurobiological pain process</t>
   </si>
   <si>
     <t>Pain that arises from actual or threatened damage to non-neural tissue and is due to the activation of nociceptors.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000043</t>
   </si>
   <si>
     <t>nociplastic pain</t>
   </si>
   <si>
     <t>Pain that arises from altered nociception despite no clear evidence of actual or threatened tissue damage causing the activation of peripheral nociceptors or evidence for disease or lesion of the somatosensory system causing the pain.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000044</t>
   </si>
   <si>
     <t>neuropathic pain</t>
   </si>
   <si>
     <t>Pain caused by a lesion or disease of the somatosensory nervous system.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000046</t>
   </si>
@@ -2015,57 +2573,51 @@
   <si>
     <t>Pain that is experienced in an area different from the area stimulated.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000055</t>
   </si>
   <si>
     <t>phantom limb pain</t>
   </si>
   <si>
     <t>Pain that is experienced in an area where a limb no longer exists.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000057</t>
   </si>
   <si>
     <t>knee osteoarthritis pain</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000094</t>
   </si>
   <si>
     <t>knee pain</t>
   </si>
   <si>
-    <t>knee pain resulting from knee osteoarthritis.</t>
-[...5 lines deleted...]
-    <t>lower limb pain</t>
+    <t>Knee pain resulting from knee osteoarthritis.</t>
   </si>
   <si>
     <t>Pain that is experienced in the knee.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000058</t>
   </si>
   <si>
     <t>throbbing sensation quality</t>
   </si>
   <si>
     <t>A rhythmic, pulsating, or beating sensation quality in which the intensity waxes and wanes in periodic bursts.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000059</t>
   </si>
   <si>
     <t>burning sensation quality</t>
   </si>
   <si>
     <t>An intense, searing, or hot sensation quality.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000060</t>
   </si>
@@ -2111,51 +2663,51 @@
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000065</t>
   </si>
   <si>
     <t>aching pain</t>
   </si>
   <si>
     <t>Pain that is experienced as a diffuse, sustained, low-to-moderate intensity, dull, deep, pressure-like sensation that lacks sharp localization.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000069</t>
   </si>
   <si>
     <t>aching sensation quality</t>
   </si>
   <si>
     <t>A diffuse, sustained, low-to-moderate intensity, dull, deep, pressure-like sensation quality that lacks sharp localization.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000066</t>
   </si>
   <si>
     <t>shooting sensation quality</t>
   </si>
   <si>
-    <t>Pain that is experienced in the ankle.</t>
+    <t>A sudden, intense, and sharp sensation quality.</t>
   </si>
   <si>
     <t>Pain that is experienced in a lower limb.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000067</t>
   </si>
   <si>
     <t>sharp sensation quality</t>
   </si>
   <si>
     <t>A piercing, stabbing, cutting, or prickling sensation quality.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000068</t>
   </si>
   <si>
     <t>intense sensation quality</t>
   </si>
   <si>
     <t>A great or extreme sensation quality.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000070</t>
   </si>
@@ -2447,191 +2999,2648 @@
   <si>
     <t>facial pain</t>
   </si>
   <si>
     <t>Orofacial pain that is experienced in the face.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000111</t>
   </si>
   <si>
     <t>hip pain</t>
   </si>
   <si>
     <t>Pain that is experienced in the hip.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000112</t>
   </si>
   <si>
     <t>inflammatory pain</t>
   </si>
   <si>
     <t>Nociceptive pain that arises from the activation and sensitization of nociceptors by inflammatory mediators released in response to tissue injury or disease.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/PAIN_0000113</t>
-[...16 lines deleted...]
-  <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000115</t>
   </si>
   <si>
     <t>jaw pain</t>
   </si>
   <si>
     <t>Orofacial pain that is experienced in the jaw.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000116</t>
   </si>
   <si>
-    <t>decreased sensitivity to painful stimulus</t>
-[...2 lines deleted...]
-    <t>A sensitivity to painful stimulus which is lower than normal or average.</t>
+    <t>decreased sensitivity to normally painful stimulus</t>
+  </si>
+  <si>
+    <t>A sensitivity to normally painful stimulus that characterizes the pain as being lower than normal or average.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000118</t>
   </si>
   <si>
     <t>trigeminal neuralgia pain</t>
   </si>
   <si>
     <t>Orofacial neuropathic pain originating from one or more branches of the trigeminal nerve.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000119</t>
   </si>
   <si>
     <t>mixed pain</t>
   </si>
   <si>
     <t>Pain in which nociceptive and neuropathic mechanisms coexist and contribute to the pain experience.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000120</t>
   </si>
   <si>
     <t>mechanical pain</t>
   </si>
   <si>
     <t>Pain that is provoked or worsened by mechanical loading, movement, or postural change.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000121</t>
   </si>
   <si>
     <t>movement-evoked pain</t>
   </si>
   <si>
-    <t>Pain that is elicited or intensified by active or passive movement of the affected body region.</t>
+    <t>Mechanical pain that is elicited or intensified by active or passive movement of the affected body region.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000122</t>
   </si>
   <si>
     <t>osteoarthritis pain</t>
   </si>
   <si>
     <t>Pain resulting from osteoarthritis, a degenerative joint disease characterized by cartilage loss, subchondral bone changes, and joint inflammation.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000123</t>
   </si>
   <si>
     <t>throbbing pain</t>
   </si>
   <si>
     <t>Pain that is experienced as a rhythmic, pulsating, or beating sensation in which the pain's intensity waxes and wanes in periodic bursts. Throbbing pain is typically synchronized with the cardiac cycle.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000124</t>
   </si>
   <si>
     <t>chronic high impact pain</t>
   </si>
   <si>
-    <t>Chronic pain that significantly impacts a person's ability to function.</t>
-[...11 lines deleted...]
-    <t>realizable entity</t>
+    <t>Chronic pain that frequently limits life or work activities.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010221</t>
+  </si>
+  <si>
+    <t>chronic infrequent pain</t>
+  </si>
+  <si>
+    <t>Chronic pain that occurs less than one day a month.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010220</t>
+  </si>
+  <si>
+    <t>chronic frequent pain</t>
+  </si>
+  <si>
+    <t>Chronic pain that occurs 1-14 days a month.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010223</t>
+  </si>
+  <si>
+    <t>chronic frequent pain without pain referral</t>
+  </si>
+  <si>
+    <t>Chronic frequent pain that s localized to the affected area.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010222</t>
+  </si>
+  <si>
+    <t>chronic frequent pain with pain referral</t>
+  </si>
+  <si>
+    <t>Chronic frequent pain that occurs beyond the affected site.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010226</t>
+  </si>
+  <si>
+    <t>chronic highly frequent pain</t>
+  </si>
+  <si>
+    <t>Chronic pain that occurs more than 15 days a month for more than 4 months.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010229</t>
+  </si>
+  <si>
+    <t>chronic highly frequent pain without pain referral</t>
+  </si>
+  <si>
+    <t>Chronic highly frequent pain that is localized to the affected area.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010230</t>
+  </si>
+  <si>
+    <t>chronic highly frequent pain with pain referral</t>
+  </si>
+  <si>
+    <t>Chronic highly frequent pain with pain referral that occurs beyond the affected area.</t>
+  </si>
+  <si>
+    <t>Pain that is characterized by its spatial features, such as the location at which it is experienced, its spatial extent, or the spatial relation between where it is experienced and where it originates.</t>
+  </si>
+  <si>
+    <t>Pain that is characterized by the qualitative sensory character with which it is experienced.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0000127</t>
+  </si>
+  <si>
+    <t>idiopathic</t>
+  </si>
+  <si>
+    <t>A characteristic of an entity whose causal origin has not been identified. It usually characterizes diseases whose etiology are obscure.</t>
+  </si>
+  <si>
+    <t>Pain that is characterized by its temporal features, such as its duration, its frequency of occurrence, or its pattern of occurrence over time.</t>
+  </si>
+  <si>
+    <t>Pain that is characterized by the neurobiological mechanism by which it arises, such as activation of nociceptors, damaged neural tissue, a lesion or disease of the nervous system, or altered nociceptive processing.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010001</t>
+  </si>
+  <si>
+    <t>dental pain</t>
+  </si>
+  <si>
+    <t>Orofacial pain caused by lesions or disorders affecting one or more teeth or their immediately surrounding and supporting structures: the tooth pulp, periodontium and gingivae.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010002</t>
+  </si>
+  <si>
+    <t>pulpal pain</t>
+  </si>
+  <si>
+    <t>Dental pain caused by a lesion or disorder involving the tooth pulp.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010003</t>
+  </si>
+  <si>
+    <t>myofascial orofacial pain</t>
+  </si>
+  <si>
+    <t>Orofacial pain involving the masticatory muscles.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010005</t>
+  </si>
+  <si>
+    <t>periodontal pain</t>
+  </si>
+  <si>
+    <t>Dental pain caused by a lesion or disorder involving the periodontium.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010006</t>
+  </si>
+  <si>
+    <t>gingival pain</t>
+  </si>
+  <si>
+    <t>Dental pain caused by a lesion or disorder involving the gingival tissues.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010007</t>
+  </si>
+  <si>
+    <t>jaw bone pain</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010186</t>
+  </si>
+  <si>
+    <t>oral mucosal, salivary gland and jaw bone pains</t>
+  </si>
+  <si>
+    <t>Dental pain due to a lesion or disorder involving the jaw bone tissue.</t>
+  </si>
+  <si>
+    <t>Pain due to a lesion or disorder affecting the non-dental oral and peri-oral tissues: the oral mucosa, the salivary glands and the jaw bone tissues.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010008</t>
+  </si>
+  <si>
+    <t>pulpal pain due to hypersensitivity</t>
+  </si>
+  <si>
+    <t>Pulpal pain due to hypersensitivity occurring in clinically normal pulp.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010013</t>
+  </si>
+  <si>
+    <t>pulpal pain due to crack in enamel</t>
+  </si>
+  <si>
+    <t>Pulpal pain due to hypersensitivity resulting from a crack or incomplete fracture of the affected tooth, involving the enamel with at least one of the following: sharp pain upon biting, pain on release of occlusal biting pressure or external application of force, or cold hypersensitivity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010015</t>
+  </si>
+  <si>
+    <t>pulpal pain due to exposed dentin</t>
+  </si>
+  <si>
+    <t>Pulpal pain due to hypersensistivity resulting from an exposed dentin surface.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010017</t>
+  </si>
+  <si>
+    <t>pulpal pain due to tooth wear or abrasion</t>
+  </si>
+  <si>
+    <t>Pulpal pain due to exposed dentin resulting from wear or abrasion on the affected tooth.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010019</t>
+  </si>
+  <si>
+    <t>pulpal pain due to a fracture resulting in exposed dentin</t>
+  </si>
+  <si>
+    <t>Pulpal pain due to exposed dentin resulting from a fracture of the affected tooth involving the enamel, root cementum, dentin, or any combination thereof.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010022</t>
+  </si>
+  <si>
+    <t>oral mucosal pain</t>
+  </si>
+  <si>
+    <t>Pain due to a disease or disorder involving the oral mucosa.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010023</t>
+  </si>
+  <si>
+    <t>salivary gland pain</t>
+  </si>
+  <si>
+    <t>Pain due to a lesion or disorder involving the salivary glands.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010024</t>
+  </si>
+  <si>
+    <t>gingival pain due to gingivitis</t>
+  </si>
+  <si>
+    <t>Gingival pain that occurs as result of gingivitis.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010027</t>
+  </si>
+  <si>
+    <t>gingival pain due to infection</t>
+  </si>
+  <si>
+    <t>Gingival pain due to gingivitis due to an infection of the gingival tissue.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010030</t>
+  </si>
+  <si>
+    <t>gingival pain due to bacterial infection</t>
+  </si>
+  <si>
+    <t>Gingival pain due to infection resulting form bacteria.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010033</t>
+  </si>
+  <si>
+    <t>gingival pain due to viral infection</t>
+  </si>
+  <si>
+    <t>Gingival pain due to infection resulting from a virus.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010036</t>
+  </si>
+  <si>
+    <t>gingival pain due to fungal infection</t>
+  </si>
+  <si>
+    <t>Gingival pain due to infection resulting from a fungus.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010037</t>
+  </si>
+  <si>
+    <t>salivary gland pain due to infection</t>
+  </si>
+  <si>
+    <t>Salivary gland pain due to infection of the salivary glands.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010038</t>
+  </si>
+  <si>
+    <t>salivary gland pain due to bacterial infection</t>
+  </si>
+  <si>
+    <t>Salivary gland pain due to bacterial infection.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010039</t>
+  </si>
+  <si>
+    <t>salivary gland pain due to viral infection</t>
+  </si>
+  <si>
+    <t>Salivary gland pain that occurs as a result of a viral infection.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010040</t>
+  </si>
+  <si>
+    <t>oral mucosal pain due to infection</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010041</t>
+  </si>
+  <si>
+    <t>oral mucosal pain due to oral mucosal inflammation</t>
+  </si>
+  <si>
+    <t>Oral mucosal pain due to oral mucosal inflammation resulting from an infection of the oral mucosa.</t>
+  </si>
+  <si>
+    <t>Oral mucosa pain due to inflamation of the oral mucosa, with pain that has developed in close temporal relation to the inflammation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010045</t>
+  </si>
+  <si>
+    <t>oral mucosal pain due to bacterial infection</t>
+  </si>
+  <si>
+    <t>Oral mucosal pain due to bacterial infection.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010047</t>
+  </si>
+  <si>
+    <t>oral mucosal pain due to viral infection</t>
+  </si>
+  <si>
+    <t>Oral mucosal pain due to viral infection.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010049</t>
+  </si>
+  <si>
+    <t>oral mucosal pain due to fungal infection</t>
+  </si>
+  <si>
+    <t>Oral mucosal pain due to fungal infection.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010050</t>
+  </si>
+  <si>
+    <t>jaw bone pain due to infection</t>
+  </si>
+  <si>
+    <t>Jaw bone pain due to an infection of the jaw bone.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010051</t>
+  </si>
+  <si>
+    <t>jaw bone pain due to bacterial infection</t>
+  </si>
+  <si>
+    <t>Jaw bone pain due to a bacterial infection in the jaw bone.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010052</t>
+  </si>
+  <si>
+    <t>jaw bone pain due to viral infection</t>
+  </si>
+  <si>
+    <t>Jaw bone pain due to a viral infection in the jaw bone.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010053</t>
+  </si>
+  <si>
+    <t>jaw bone pain due to fungal infection</t>
+  </si>
+  <si>
+    <t>Jaw bone pain due to a fungal infection in the jaw bone.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010055</t>
+  </si>
+  <si>
+    <t>gingival pain due to injury</t>
+  </si>
+  <si>
+    <t>Gingival pain due to gingivitis due to resulting from trauma or injury with pain localizaed to the traumatized tissue that develops within minutes or days after the trauma.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010057</t>
+  </si>
+  <si>
+    <t>oral mucosal pain due to injury</t>
+  </si>
+  <si>
+    <t>Oral mucosal pain due to oral mucose inflammation resulting from tauma to the oral mucosa tissue with pain that is localized to the traumatized tissue and developed within minutes to days after the trauma.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010058</t>
+  </si>
+  <si>
+    <t>jaw bone pain due to injury</t>
+  </si>
+  <si>
+    <t>Jaw bone pain due to trauma or injury involving the jaw bone.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010059</t>
+  </si>
+  <si>
+    <t>pain due to lesion or disease of the trigeminal nerve</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010142</t>
+  </si>
+  <si>
+    <t>orofacial pain due to lesion or disease of the cranial nerves</t>
+  </si>
+  <si>
+    <t>Orofacial pain attributed to lesion or disease of the trigeminal nerve.</t>
+  </si>
+  <si>
+    <t>Orofacial pain due to lesisoin or disease of the cranial nerves.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010061</t>
+  </si>
+  <si>
+    <t>pulpal pain due to pulpitis</t>
+  </si>
+  <si>
+    <t>Pulpal pain due to diagnosed pulpitis in affected tooth.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010067</t>
+  </si>
+  <si>
+    <t>pulpal pain due to reversible pulpitis resulting from a dentin infection</t>
+  </si>
+  <si>
+    <t>Pulpal pain due to pulpitis that is reversible due to an infection in the dentin.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010069</t>
+  </si>
+  <si>
+    <t>pulpal pain due to irreversible pulpitis resulting from a dentin infection</t>
+  </si>
+  <si>
+    <t>Pulpal pain attributed to pulpitis that is reversible due to an infection in the dentin.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010071</t>
+  </si>
+  <si>
+    <t>periodontal pain due to periodontitis</t>
+  </si>
+  <si>
+    <t>Periodontal pain due to periodontal inflammation</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010073</t>
+  </si>
+  <si>
+    <t>periodontal pain due to injury-induced periodontitis</t>
+  </si>
+  <si>
+    <t>Periodontal pain attributed to periodontitis because of trauma or injury that has occured to the periodontal tissue.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010076</t>
+  </si>
+  <si>
+    <t>pulpal pain due to developmental dental hard tissue defect</t>
+  </si>
+  <si>
+    <t>Pulpal pain due to a developmental defect of the affected tooth involving the enamel, root cementum, or dentin.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010078</t>
+  </si>
+  <si>
+    <t>pulpal pain due to dental procedure</t>
+  </si>
+  <si>
+    <t>Pulpal pain due to hypersensitivity resulting from a recent dental procedure to the affected tooth.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010081</t>
+  </si>
+  <si>
+    <t>pulpal pain due to reversible pulpitis resulting from caries not extending to the pulp</t>
+  </si>
+  <si>
+    <t>Pulpal pain cuased by reversible pulpitis due to an infection of the dentin with no clinical or radiographic evidence of extension to the pulp.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010083</t>
+  </si>
+  <si>
+    <t>pulpal pain due to reversible pulpitis resulting from dental hard-tissue defect with exposed dentin</t>
+  </si>
+  <si>
+    <t>Pulpal pain caused by reversible pulpitis due to infection of the dentin with clinical and/or radiographic evidence of a fracture of the following in the affected tooth, with exposure of dentin: enamel alone, enamel and dentin, root cementum alone, root cementum and dentin, enamel, or root cementum and dentin.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010086</t>
+  </si>
+  <si>
+    <t>pulpal due to irreversible pulpitis resulting from caries extending to the pulp</t>
+  </si>
+  <si>
+    <t>Pulpal pain attributed to irreversible pulpitis due to infection of dentin because of deep caries in the affected tooth.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010087</t>
+  </si>
+  <si>
+    <t>postoperative periodontal pain</t>
+  </si>
+  <si>
+    <t>Periodontal pain due to traumatically induced periodontal inflammation which has been caused by surgical intervention.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010091</t>
+  </si>
+  <si>
+    <t>periodontal pain due to apical periodontitis resulting from endodontic disease</t>
+  </si>
+  <si>
+    <t>Periodontal pain due to periodontits that is apical occuring becayse of an endodontic disease.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010093</t>
+  </si>
+  <si>
+    <t>pulpal pain due to pulp exposure resulting from dental trauma</t>
+  </si>
+  <si>
+    <t>Pulpal pain due to dental trauma that has exposes vital pulp tissue in the affected tooth because of any of the following: fracture involving enamel, dentin and pulp (complicated crown fracture), fracture involving root cementum, dentin and pulp (complicated root fracture), and fracture involving enamel, root cementum, dentin and pulp (complicated crown-root fracture) and occurs within minutes to hours after the trauma.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010099</t>
+  </si>
+  <si>
+    <t>pulpal pain due to irreversible pulpitis resulting from an infection of the dental pulp</t>
+  </si>
+  <si>
+    <t>Pulpal pain due to irreversible pulpitis caused by an infection in the pulp of the affected tooth.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010102</t>
+  </si>
+  <si>
+    <t>periodontal pain due to periodontal disease</t>
+  </si>
+  <si>
+    <t>Periodontal pain due to periodontitis resulting from a periodontal disease that has been diagnosed.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010105</t>
+  </si>
+  <si>
+    <t>periodontal pain due to chronic periodontitis</t>
+  </si>
+  <si>
+    <t>Periodontal pain due to periodontal disease resulting from chronic periodontitis. Chronic periodontitis is characterized by slowly progressing attachment loss, sometimes with periods of more rapid progression.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010106</t>
+  </si>
+  <si>
+    <t>pulpal pain due to placement of a restoration</t>
+  </si>
+  <si>
+    <t>Pulpal pain due to a dental procedure involving a recent placement of a direct or indirect dental restoration in the affected tooth.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010108</t>
+  </si>
+  <si>
+    <t>pulpal pain due to reversible pulpitis resulting from tooth crack without evidence of missing tooth substance.</t>
+  </si>
+  <si>
+    <t>Pulpal pain caused by reversible pulpitis due to infection of dentin because of a crack or incomplete fracture of the affected tooth, involving the enamel or enamel and dentin. Has evidence of at least one of the following: sharp pain upon biting, pain on release of occlusal biting pressure or external application of force, and cold hypersensitivity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010111</t>
+  </si>
+  <si>
+    <t>periodontal pain due to aggressive periodontitis</t>
+  </si>
+  <si>
+    <t>Periodontal pain due to periodontal disease resulitng from aggressive periodontitis.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010114</t>
+  </si>
+  <si>
+    <t>periodontal pain due to necrotizing ulcerative periodontitis</t>
+  </si>
+  <si>
+    <t>Periodontal pain due to periodontal disease resulting from necrotizing ulcerative periodontitis, with the development of pain within hours to days of onset of the ulcerations.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010118</t>
+  </si>
+  <si>
+    <t>primary temporomandibular joint pain</t>
+  </si>
+  <si>
+    <t>Temporomandibular pain localized to the temporomandibular joint (TMJ), occurring at rest or during jaw movement or palpation, with no known causative disorder. The diagnosis corresponds fully to the DC/TMD diagnosis temporomandibular joint pain.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010119</t>
+  </si>
+  <si>
+    <t>acute primary temporomandibular joint pain</t>
+  </si>
+  <si>
+    <t>Primary temporomandibular joint pain with onset within the last 3 months.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010120</t>
+  </si>
+  <si>
+    <t>chronic primary temporomandibular joint pain</t>
+  </si>
+  <si>
+    <t>Primary temporomandibular pain with onset more than 3 months.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010121</t>
+  </si>
+  <si>
+    <t>chronic infrequent primary temporomandibular joint pain</t>
+  </si>
+  <si>
+    <t>Chronic primary temporomandibular joint pain occuring less than one day a month.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010122</t>
+  </si>
+  <si>
+    <t>chronic frequent primary temporomandibular joint pain</t>
+  </si>
+  <si>
+    <t>Chronic primary temporomandibular joint pain occuring one to 14 days a month for an avergae of more than 3 months.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010123</t>
+  </si>
+  <si>
+    <t>chronic frequent primary temporomandibular joint pain without pain referral</t>
+  </si>
+  <si>
+    <t>Chronic frequent primary temporomandibular joint pain with temporomandibular joint palpation pain localizaed to the immediate site of palpatation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010124</t>
+  </si>
+  <si>
+    <t>chronic frequent primary temporomandibular joint pain with pain referral</t>
+  </si>
+  <si>
+    <t>Chronic frequent primary temporomandibular joint pain with TMJ palpatation beyond the area of the joint.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010125</t>
+  </si>
+  <si>
+    <t>chronic highly frequent primary temporomandibular joint pain</t>
+  </si>
+  <si>
+    <t>Chronic frequent primary temporomandibular joint pain occuring on more than 15 days a month on average for more than 3 months.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010126</t>
+  </si>
+  <si>
+    <t>chronic highly frequent primary temporomandibular joint pain without pain referral</t>
+  </si>
+  <si>
+    <t>Chronic highly frequent primary temporomandibular joint pain on temporomandibular joint palpation localized to the immediate site of palpation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010127</t>
+  </si>
+  <si>
+    <t>chronic highly frequent primary temporomandibular joint pain with pain referral</t>
+  </si>
+  <si>
+    <t>Chronic highly frequent primary temporomandibular joint pain on temporomandibular joint palpation beyond the area of the joint.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010128</t>
+  </si>
+  <si>
+    <t>secondary temporomandibular joint pain</t>
+  </si>
+  <si>
+    <t>Pain localized to the temporomandibular joint (TMJ) and caused by another identified disorder, such as inflammation (due, for example, to trauma, infection, crystal deposition or autoimmune disorder), sensitization of the tissues, structural changes (such as osteoarthrosis, disc displacement or subluxation) or injury.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010129</t>
+  </si>
+  <si>
+    <t>trigeminal neuralgic pain</t>
+  </si>
+  <si>
+    <t>Orofacial pain experienced as unilateral brief electric shock-like pains, abrupt in onset and termination, limited to the distribution of one or more divisions of the trigeminal nerve and triggered by innocuous stimuli.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010130</t>
+  </si>
+  <si>
+    <t>classic trigeminal neuralgia</t>
+  </si>
+  <si>
+    <t>Trigeminal neuralgia developing without apparent cause other than neurovascular compression.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010131</t>
+  </si>
+  <si>
+    <t>secondary trigeminal neuralgia</t>
+  </si>
+  <si>
+    <t>Trigeminal neuralgia caused by an underlying disease. Clinical examination shows sensory changes in a substantial percentage of these patients.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010132</t>
+  </si>
+  <si>
+    <t>pain due to lesion or disease of the glossopharyngeal nerve</t>
+  </si>
+  <si>
+    <t>Orofacial pain attributed to lesion or disease of the glossopharyngeal nerve.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010133</t>
+  </si>
+  <si>
+    <t>glossopharyngeal neuralgia</t>
+  </si>
+  <si>
+    <t>A disorder characterized by unilateral brief stabbing pain, abrupt in onset and termination, in the distributions not only of the glossopharyngeal nerve but also of the auricular and pharyngeal branches of the vagus nerve. Pain is experienced in the ear, base of the tongue, tonsillar fossa and/or beneath the angle of the jaw. It is commonly provoked by swallowing, talking or coughing and may remit and relapse in the fashion of Trigeminal neuralgia.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010134</t>
+  </si>
+  <si>
+    <t>classical glossopharyngeal neuralgia</t>
+  </si>
+  <si>
+    <t>Glossopharyngeal neuralgia with recurrent paroxysms of unilateral pain with the demonstration of magnetic resonance imaging.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010135</t>
+  </si>
+  <si>
+    <t>secondary glossopharyngeal neuralgia</t>
+  </si>
+  <si>
+    <t>Glossopharyngeal neuralgia caused by an underlying disease.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010136</t>
+  </si>
+  <si>
+    <t>idiopathic glossopharyngeal neuralgia</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010275</t>
+  </si>
+  <si>
+    <t>idiopathic orofacial pain</t>
+  </si>
+  <si>
+    <t>Glossopharyngeal neuralgia with recurrent paroxysms of unilateral pain without neurovascular compression or an underlying disease know to cause secondary glossopharyngeal neuralgia.</t>
+  </si>
+  <si>
+    <t>Orofacial pain involving unilateral or bilateral intraoral or facial pain in the distribution(s) of one or more branches of the trigeminal nerve(s) for which the aetiology is unknown. The pain is usually persistent, of moderate intensity, poorly localized and described as dull, pressing or of burning character.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010137</t>
+  </si>
+  <si>
+    <t>pulpal pain due to hyperocclusion or hyperarticulation following dental restorative procedure</t>
+  </si>
+  <si>
+    <t>Pulpal pain due to a dental procedure involving a restorative procedure which has caused the affected tooth to be in hyperocclusion or hyperarticulation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010138</t>
+  </si>
+  <si>
+    <t>pulpal pain due to hyperocclusion following dental restorative procedure</t>
+  </si>
+  <si>
+    <t>Pulpal pain due to a dental procedure involving a restorative procedure which has caused the affected tooth to be in hyperocclusion.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010139</t>
+  </si>
+  <si>
+    <t>pulpal pain due to hyperarticulation following dental restorative procedure</t>
+  </si>
+  <si>
+    <t>Pulpal pain due to a dental procedure involving a restorative procedure which has caused the affected tooth to be in hyperarticulation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010147</t>
+  </si>
+  <si>
+    <t>pulpal pain due to extensive removal of dentin</t>
+  </si>
+  <si>
+    <t>Pulpal pain due to a dental procedure resulting in the removal of dentin from the affected tooth, which was wide, deep, or both.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010152</t>
+  </si>
+  <si>
+    <t>pulpal pain due to irreversible pulpitis resulting from a dental hard-tissue fracture without pulp exposure</t>
+  </si>
+  <si>
+    <t>Pulpal pain attributed to irreversible pulpitis due to infection of dentin with evidence of a fracture in one of the following: enamel and dentin (uncomplicated crown fracture),  root cementum and dentin (uncomplicated root fracture), or enamel, root cementum and dentin (uncomplicated crown-root fracture).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010161</t>
+  </si>
+  <si>
+    <t>pulpal pain due to irreversible pulpitis resulting from tooth crack without evidence of missing tooth substance</t>
+  </si>
+  <si>
+    <t>Pulpal pain attributed to irreversible pulpitis due to infection of dentin because of a crack or incompletel fracture in the enamel or enamel dentin, along with at least one of the following: sharp pain upon biting, pain on release of occlusal biting pressure or external application of force, and cold hypersensitivity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010164</t>
+  </si>
+  <si>
+    <t>pulpal pain due to irreversible pulpitis resulting from a dental hard-tissue fracture with pulp exposure</t>
+  </si>
+  <si>
+    <t>Pulpal pain attirbuted to irreversible pulpitis due to infection of the dental pulp with evidence of a fracture in one of the following: enamel and dentin (uncomplicated crown fracture),  root cementum and dentin (uncomplicated root fracture), or enamel, root cementum and dentin (uncomplicated crown-root fracture) along with pain that has developed in close temporal relation to the fracture with pain developing in close temporal relation to the fracture.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010166</t>
+  </si>
+  <si>
+    <t>pulpal pain due to pulpitis resulting from an external cervical root resorption</t>
+  </si>
+  <si>
+    <t>Pulpal pain attributed to pulpitis with an external cervical root resorption with pain that has developed in temporal relation to onset of the resorption.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010167</t>
+  </si>
+  <si>
+    <t>periodontal pain due to hyperocclusion or hyperarticulation</t>
+  </si>
+  <si>
+    <t>Periodontal pain attributed to traumatically induced periodontal inflammation because of a change in occlusal conditions that has occurred, with resultant hyperocclusion or hyperarticulation identified by at least one of the following: primary contact affecting a tooth in occlusion or articulation or hypermobility of a tooth.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010168</t>
+  </si>
+  <si>
+    <t>periodontal pain due to hyperocclusion</t>
+  </si>
+  <si>
+    <t>Periodontal pain attributed to traumatically induced periodontal inflammation because of a change in occlusal conditions that has occurred, with resultant hyperocclusion identified by primary contact affecting a tooth in occlusion or hypermobility of a tooth.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010169</t>
+  </si>
+  <si>
+    <t>periodontal pain due to hyperarticulation</t>
+  </si>
+  <si>
+    <t>Periodontal pain attributed to traumatically induced periodontal inflammation because of a change in occlusal conditions that has occurred, with resultant hyperarticulation identified by primary contact affecting a tooth in articulation or hypermobility of a tooth.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010170</t>
+  </si>
+  <si>
+    <t>periodontal pain due to accidental dental injury</t>
+  </si>
+  <si>
+    <t>Periodontal pain attributed to traumatically induced periodontal inflammation because of accidental trauma with evidence of one of the following: concussion, subluxation, lateral luxation, intrusion, extrusion, avulsion, or root fracture.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010171</t>
+  </si>
+  <si>
+    <t>periodontal pain due to pulpal inflammation</t>
+  </si>
+  <si>
+    <t>Periodontal pain attributed to apical periodontitis due to endodontic disease because of pulpitis that has been diagnosed because of one of the following: evidence of dental disorder involving the affected tooth or vital pulp evidenced by response to pulp vitality testing.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010173</t>
+  </si>
+  <si>
+    <t>periodontal pain due to endodontic infection</t>
+  </si>
+  <si>
+    <t>Periodontal pain attributed to apical periodontitis due to endodontic disease because of partial or total pulp necrosis and endodontic infection that have been diagnosed by: non-vital pulp, evidenced by either: direct inspection, or non-response to pulp vitality testing or a previously debrided root canal or clinical or radiographic evidence of apical inflammation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010175</t>
+  </si>
+  <si>
+    <t>periodontal pain due to intraradicular endodontic infection</t>
+  </si>
+  <si>
+    <t>Periodontal pain due to endodontic infection resulting from to a tooth that has a root canal infection.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010177</t>
+  </si>
+  <si>
+    <t>periodontal pain due to extraradicular endodontic infection</t>
+  </si>
+  <si>
+    <t>Periodontal pain attributed to endodontic infection due to an extraradicular infection around one or more teeth.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010178</t>
+  </si>
+  <si>
+    <t>periodontal pain due to periodontitis as a manifestation of a systemic disorder</t>
+  </si>
+  <si>
+    <t>Periodontal pain due to periodontal disease that results from a systematic disorder.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010179</t>
+  </si>
+  <si>
+    <t>periodontal pain due to genetic disorder</t>
+  </si>
+  <si>
+    <t>Periodontal pain due to periodontitis as a manifestion of a systematic genetic disorder. Genetic disorders which can result in periodontitis include familial and cyclic neutropenia, Down syndrome, leukocyte adhesion deficiency syndromes, Papillon–Lefèvre syndrome, Chediak–Higashi syndrome, histiocytosis syndromes, glycogen storage disease, infantile genetic agranulocytosis, Cohen syndrome, Ehler–Danlos syndrome (types IV and VIII), and hypophosphatasia.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010181</t>
+  </si>
+  <si>
+    <t>periodontal pain due to haematological disorder</t>
+  </si>
+  <si>
+    <t>Periodontal pain due to periodontitis as a manifestation of a systematic haematological disorder. Haematological disorders which can result in periodontitis include acquired neutropenia and leukaemia.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010182</t>
+  </si>
+  <si>
+    <t>periodontal pain due to periodontal abscess</t>
+  </si>
+  <si>
+    <t>Periodontal pain due to periodontal disease resulting from either or both of the following: acute inflammation and loss of attatchement, or marginal and periradicular bone resorption.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010185</t>
+  </si>
+  <si>
+    <t>gingival pain due to malignant lesion</t>
+  </si>
+  <si>
+    <t>Gingival pain due to a malignant lesion of the gingival tissues.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010190</t>
+  </si>
+  <si>
+    <t>periodontal pain due to infective peri-implantitis</t>
+  </si>
+  <si>
+    <t>Periodontal paind due to periodontitis, with the exception that it involves an implant and not a natural tooth, resulitng from a peri-implant infection with casuation from anatomical, functional, or temporal association.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010192</t>
+  </si>
+  <si>
+    <t>periodontal pain due to apical and marginal periodontitis resulting from combined endodontic infection and periodontal disease</t>
+  </si>
+  <si>
+    <t>Periodontal pain due to periodontitis resulting from partial or total pulp necrosis or periodontal disease.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010195</t>
+  </si>
+  <si>
+    <t>pulpal pain due to irreversible pulpitis resulting from carious pulp exposure and infection of the pulp</t>
+  </si>
+  <si>
+    <t>Pulpal pain due to irreversible pulpitis resulting from an infection of the dental pulp because of deep caries in the affected tooth.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010198</t>
+  </si>
+  <si>
+    <t>oral mucosal pain due to non-iatrogenic injury</t>
+  </si>
+  <si>
+    <t>Oral mucosal pain due to oral mucosal inflammation resulting from non-iatrogenic injury.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010200</t>
+  </si>
+  <si>
+    <t>oral mucosal pain due to radiation or chemotherapy</t>
+  </si>
+  <si>
+    <t>Oral mucosal pain due to injury from radiation or chemotherapy</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010201</t>
+  </si>
+  <si>
+    <t>oral mucosal pain due to malignant lesion</t>
+  </si>
+  <si>
+    <t>Oral mucoal pain due to meoplasia of the oral mucosa.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010206</t>
+  </si>
+  <si>
+    <t>salivary gland pain due to recurrent juvenile parotitis</t>
+  </si>
+  <si>
+    <t>Salivary gland pain due to recurrent juvenile parotitis.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010207</t>
+  </si>
+  <si>
+    <t>jaw bone pain due to malignant lesion</t>
+  </si>
+  <si>
+    <t>Jaw bone pain that results from a primary or seconday malignant lesion.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010209</t>
+  </si>
+  <si>
+    <t>jaw bone pain due to local benign lesion</t>
+  </si>
+  <si>
+    <t>Jaw bone pain that results from a local benign lesion.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010211</t>
+  </si>
+  <si>
+    <t>jaw bone pain due to local malignancy</t>
+  </si>
+  <si>
+    <t>Jaw bone pain due to a primary malignant lesion.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010213</t>
+  </si>
+  <si>
+    <t>jaw bone pain due to remote malignancy</t>
+  </si>
+  <si>
+    <t>Jaw bone pain due to a remote malignant lesion.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010214</t>
+  </si>
+  <si>
+    <t>jaw bone pain due to therapy</t>
+  </si>
+  <si>
+    <t>Jaw bone pain due to a theraputic intervention that has resulted in a lesion.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010215</t>
+  </si>
+  <si>
+    <t>primary myofascial orofacial pain</t>
+  </si>
+  <si>
+    <t>Pain in masticatory muscles, with or without functional impairment, not attributable to another disorder.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010216</t>
+  </si>
+  <si>
+    <t>acute primary myofascial orofacial pain</t>
+  </si>
+  <si>
+    <t>Mild to moderate levels of deep aching or pressing pain in the masticatory muscles, occurring episodically or unremittingly, often associated with functional impairment such as perceived difficulties in moving the lower jaw, chewing and/or yawning, etc., and with onset within the last 3 months.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010217</t>
+  </si>
+  <si>
+    <t>chronic primary myofascial orofacial pain</t>
+  </si>
+  <si>
+    <t>Mild to moderate levels of deep aching or pressing pain in the masticatory muscles, occurring episodically or unremittingly, often associated with functional impairment such as perceived difficulties in moving the lower jaw, chewing and/or yawning, etc., and with onset more than 3 months ago. It is often associated with psychosocial distress.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010218</t>
+  </si>
+  <si>
+    <t>chronic infrequent primary myofascial orofacial pain</t>
+  </si>
+  <si>
+    <t>Chronic primary myofascial orofacial pain occurring on less than one day a month.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010219</t>
+  </si>
+  <si>
+    <t>chronic frequent primary myofascial orofacial pain</t>
+  </si>
+  <si>
+    <t>Chronic primary myofascial pain occurring 1-14 days a month for more than 3 months.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010224</t>
+  </si>
+  <si>
+    <t>chronic frequent primary myofascial orofacial pain without pain referral</t>
+  </si>
+  <si>
+    <t>Chronic frequent primary myofascial pain with no report of pain at a site beyond the boundary of the muscle (temporalis or masseter) being palpated.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010225</t>
+  </si>
+  <si>
+    <t>chronic frequent primary myofascial orofacial pain with pain referral</t>
+  </si>
+  <si>
+    <t>Chronic frequent primary myofascial pain with a report of pain at a site beyond the boudary of the muscle being palpated.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010227</t>
+  </si>
+  <si>
+    <t>chronic highly frequent primary myofascial orofacial pain</t>
+  </si>
+  <si>
+    <t>Chronic frequent primary myofascial pain occuring more than 15 days a month for an average of more than 3 months.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010228</t>
+  </si>
+  <si>
+    <t>chronic highly frequent primary myofascial orofacial pain without pain referral</t>
+  </si>
+  <si>
+    <t>Chronic highly frequent primary myofascial orofacial pain with no report of pain at a site beyond the boundary of the muscle (temporalis or masseter) being palpated.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010231</t>
+  </si>
+  <si>
+    <t>chronic highly frequent primary myofascial orofacial pain with pain referral</t>
+  </si>
+  <si>
+    <t>Chronic highly frequent primary myofascial orofascial pain with a report of pain at a site beyond the boundary of the muscle being palpated.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010232</t>
+  </si>
+  <si>
+    <t>secondary myofascial orofacial pain</t>
+  </si>
+  <si>
+    <t>Myofascial pain caused by an underlying disorder (inflammation, infection or muscle spasm).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010233</t>
+  </si>
+  <si>
+    <t>myofascial orofacial pain attributed to tendonitis</t>
+  </si>
+  <si>
+    <t>Pain of tendon origin, affected by jaw movement, function or parafunction and replicated by provocation-testing of the relevant masticatory tendon. Limitation of mandibular movement(s) secondary to pain may be present. The temporalis tendon is a common site of tendonitis and may refer pain to the teeth and other nearby structures. Tendonitis can also occur in other masticatory muscle tendons.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010234</t>
+  </si>
+  <si>
+    <t>myofascial orofacial pain attributed to myositis</t>
+  </si>
+  <si>
+    <t>Pain caused by myositis affecting one or more masticatory muscles, with clinical characteristics of inﬂammation or infection: oedema, erythema and/or increased temperature. It generally arises acutely following direct trauma of the muscle or from infection, or chronically with autoimmune disease. Limitation of unassisted mandibular movements secondary to pain is often present. Calciﬁcation of the muscle can occur (i.e. myositis ossiﬁcans).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010235</t>
+  </si>
+  <si>
+    <t>myofascial orofacial pain attributed to muscle spasm</t>
+  </si>
+  <si>
+    <t>Pain caused by sudden, involuntary, reversible tonic contraction of a muscle. Such spasm may affect any of the masticatory muscles. Acute malocclusion may be present.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010236</t>
+  </si>
+  <si>
+    <t>temporomandibular joint pain attributed to arthritis</t>
+  </si>
+  <si>
+    <t>TMJ pain caused by persistent inflammation of articular tissues (due, for example, to trauma, infection, crystal deposition or autoimmune disorder). TMJ pain is common in TMJ arthritis, but TMJ arthritis can be present without pain.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010237</t>
+  </si>
+  <si>
+    <t>temporomandibular joint pain attributed to non-systemic arthritis</t>
+  </si>
+  <si>
+    <t>Temporomandibular joint pain due to arthritis with evidence of systemic inflammatory joint disease but not evidence that associates it with the TMJ pain or no evidence of rheumatological disease.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010238</t>
+  </si>
+  <si>
+    <t>temporomandibular joint pain attributed to systemic arthritis</t>
+  </si>
+  <si>
+    <t>Temporomandibular joint due to arthritis with evidence of systemic inflammatory joint disease, pain developed in close temporal relation to other symptoms, and either the pain has significantly worsened in parallel with worsening of the systemic inflammatory joint disease or the pain has significantly improved or resolved with treatment of the systemic inflammatory joint disease.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010239</t>
+  </si>
+  <si>
+    <t>temporomandibular joint pain attributed to disc displacement</t>
+  </si>
+  <si>
+    <t>TMJ pain caused by TMJ disc displacement in the absence of TMJ arthritis. TMJ pain can here be due to mechanical derangements within the joint.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010240</t>
+  </si>
+  <si>
+    <t>temporomandibular joint pain attributed to disc displacement with reduction</t>
+  </si>
+  <si>
+    <t>Secondary temporomandibular joint pain due to TMJ disc displacement with reduction that any TMJ noise on jaw movement or function have been reported and clicking, popping, or snapping noises detected with palpation on the jaw opening and closing.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010241</t>
+  </si>
+  <si>
+    <t>temporomandibular joint pain attributed to disc displacement with reduction, with intermittent locking</t>
+  </si>
+  <si>
+    <t>Temporomandibular joint pain due to disc displacement with reduction with intermittent jaw locking with limited mouth opening.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010242</t>
+  </si>
+  <si>
+    <t>temporomandibular joint pain attributed to disc displacement without reduction</t>
+  </si>
+  <si>
+    <t>Secondary temporomandibulare join pain due to TMJ disc displacement without reduction, which has been diagnosed by jaw locking or limitation of jaw opening. Along with evidence of pain developing in close temporal relation to the disc dsiplacement, a significant worsening in pain paralelle.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010243</t>
+  </si>
+  <si>
+    <t>temporomandibular joint pain due to degenerative joint disease</t>
+  </si>
+  <si>
+    <t>TMJ pain caused by degenerative joint disorder (osteoarthrosis, osteoarthritis) in the absence of TMJ arthritis.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010244</t>
+  </si>
+  <si>
+    <t>temporomandibular joint pain due to subluxation</t>
+  </si>
+  <si>
+    <t>TMJ pain caused by subluxation, in the absence of TMJ arthritis. It is usually acute, and probably due to overstretching of tissues.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010245</t>
+  </si>
+  <si>
+    <t>idiopathic trigeminal neuralgia</t>
+  </si>
+  <si>
+    <t>Trigeminal neuralgia with neither electrophysiological tests nor MRI showing significant abnormalities.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010246</t>
+  </si>
+  <si>
+    <t>trigeminal neuralgia due to multiple sclerosis</t>
+  </si>
+  <si>
+    <t>Trigeminal neuralgia caused by a multiple sclerosis (MS) plaque or plaques in the pons or trigeminal root entry zone, and associated with other symptoms and/or clinical or laboratory findings of MS.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010247</t>
+  </si>
+  <si>
+    <t>trigeminal neuralgia due to space-occupying lesion</t>
+  </si>
+  <si>
+    <t>Trigeminal neuralgia caused by contact between the affected trigeminal nerve and a space-occupying lesion.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010249</t>
+  </si>
+  <si>
+    <t>classical trigeminal neuralgia with concomitant continuous pain</t>
+  </si>
+  <si>
+    <t>Classical trigeminal neuralgia with persistent background pain.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010250</t>
+  </si>
+  <si>
+    <t>idiopathic trigeminal neuralgia with concomitant continuous pain</t>
+  </si>
+  <si>
+    <t>Idiopathic trigeminal neuralgia with recurrent paroxysms of unilateral facial pain that is concomitant continuous of near-continuous pain between attacks in the affected trigeminal distirbution.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010253</t>
+  </si>
+  <si>
+    <t>glossopharyngeal neuropathic pain</t>
+  </si>
+  <si>
+    <t>Glossopharyngeal nerve associated pain that occurs within the distribution of the glossopharyngeal nerve (posterior part of the tongue, tonsillar fossa, pharynx or beneath the angle of the lower jaw). In addition, pain is commonly perceived in the ipsilateral ear. The primary pain is usually continuous or near-continuous, and commonly described as burning or squeezing, or likened to pins and needles. Brief paroxysms may be superimposed but they are not the predominant pain type. This combination distinguishes 4.2.2 Glossopharyngeal neuropathic pain from 4.2.1 Glossopharyngeal neuralgia. Sensory deficits may be present in the ipsilateral posterior part of the tongue and tonsillar fossa, and the gag reflex may be weak or missing.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010254</t>
+  </si>
+  <si>
+    <t>idiopathic glossopharyngeal neuropathic pain</t>
+  </si>
+  <si>
+    <t>Unilateral continuous or near-continuous pain, with or without superimposed brief paroxysms, in the distribution(s) of the glossopharyngeal nerve and of unknown aetiology.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010255</t>
+  </si>
+  <si>
+    <t>orofacial pain with headache presentation</t>
+  </si>
+  <si>
+    <t>Orofacial pains resembling presentations of primary headaches.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010256</t>
+  </si>
+  <si>
+    <t>orofacial migraine</t>
+  </si>
+  <si>
+    <t>Episodic or chronic pain exclusively in the orofacial region, without head pain, with the characteristics and associated features of 1. Migraine described in ICHD-3.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010257</t>
+  </si>
+  <si>
+    <t>episodic orofacial migraine</t>
+  </si>
+  <si>
+    <t>Recurrent orofacial pain (OFP) attacks, without head pain, lasting 4–72 hours. Typical characteristics of the pain are unilateral location, pulsating quality, moderate or severe intensity, aggravation by routine physical activity and association with nausea and/or photophobia and phonophobia.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010258</t>
+  </si>
+  <si>
+    <t>chronic orofacial migraine</t>
+  </si>
+  <si>
+    <t>Facial or oral pain occurring on 15 or more days per month for more than 3 months, which has the features of migraine on at least 8 days per month.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010259</t>
+  </si>
+  <si>
+    <t>tension-type orofacial pain</t>
+  </si>
+  <si>
+    <t>Episodic or chronic pain exclusively in the orofacial region, without head pain, with the characteristics and associated features of 2. Tension-type headache described in the International Classification of Headache Disorders 3rd Edition, which can include pressing or tightening with mild to moderate intensity with bilateral location.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010260</t>
+  </si>
+  <si>
+    <t>trigeminal autonomic orofacial pain</t>
+  </si>
+  <si>
+    <t>Attacks of pain, exclusively in the orofacial region, without head pain, with the characteristics and associated features of a disorder described under 3. Trigeminal autonomic cephalalgias in the International Classification of Headache Disorders 3rd Edition, which include conjunctival injection and/or lacrimation, nasal congestion and/or rhinorrhoea, eyelid oedema, forehead and facial sweating, miosis and/or ptosis.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010261</t>
+  </si>
+  <si>
+    <t>orofacial cluster attacks</t>
+  </si>
+  <si>
+    <t>Attacks of severe, strictly unilateral facial and/or oral pain, without head pain, lasting 15–180 minutes and occurring from once every other day to eight times a day. The pain is associated with ipsilateral conjunctival injection, lacrimation, nasal congestion, rhinorrhoea, forehead and facial sweating, miosis, ptosis and/or eyelid oedema, and/or with restlessness or agitation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010262</t>
+  </si>
+  <si>
+    <t>episodic orofacial cluster attacks</t>
+  </si>
+  <si>
+    <t>Orofacial cluster attacks occurring in periods lasting from 7 days to 1 year, separated by pain-free periods lasting at least 3 months.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010263</t>
+  </si>
+  <si>
+    <t>chronic orofacial cluster attacks</t>
+  </si>
+  <si>
+    <t>Orofacial cluster attacks occurring for more than 1 year without remission, or with remission periods lasting less than 3 months.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010264</t>
+  </si>
+  <si>
+    <t>paroxysmal hemifacial pain</t>
+  </si>
+  <si>
+    <t>Attacks of severe, strictly hemifacial pain, without head pain, lasting 2–30 minutes and occurring several or many times a day. The attacks may be associated with ipsilateral conjunctival injection, lacrimation, nasal congestion, rhinorrhoea, forehead and facial sweating, miosis, ptosis and/or eyelid oedema.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010265</t>
+  </si>
+  <si>
+    <t>episodic paroxysmal hemifacial pain</t>
+  </si>
+  <si>
+    <t>Attacks of paroxysmal hemifacial pain occurring in periods lasting from 7 days to 1 year, separated by pain-free periods lasting at least 3 months.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010267</t>
+  </si>
+  <si>
+    <t>chronic paroxysmal hemifacial pain</t>
+  </si>
+  <si>
+    <t>Attacks of paroxysmal hemifacial pain occurring for more than 1 year without remission, or with remission periods lasting less than 3 months.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010268</t>
+  </si>
+  <si>
+    <t>short-lasting unilateral neuralgiform facial pain attacks with cranial autonomic symptoms (SUNFA)</t>
+  </si>
+  <si>
+    <t>Attacks of moderate or severe, strictly unilateral oral and/or facial pain, without head pain, lasting seconds to minutes, occurring at least once a day and usually associated with prominent lacrimation and redness of the ipsilateral eye and/or other local autonomic symptoms and/or signs.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010269</t>
+  </si>
+  <si>
+    <t>episodic SUNFA</t>
+  </si>
+  <si>
+    <t>Attacks of SUNFA occurring in periods lasting from 7 days to 1 year, separated by pain-free periods lasting at least 3 months.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010270</t>
+  </si>
+  <si>
+    <t>chronic SUNFA</t>
+  </si>
+  <si>
+    <t>Attacks of SUNFA occurring for more than 1 year without remission, or with remission periods lasting less than 3 months.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010271</t>
+  </si>
+  <si>
+    <t>hemifacial continuous pain with autonomic symptoms</t>
+  </si>
+  <si>
+    <t>While no isolated facial equivalent of 3.4 Hemicrania continua, described in International Classification of Headache Disorders 3rd Edition,, has so far been clearly established, extension of pain into the face in hemicrania continua has been described. Thus, pain referral and/or radiation to oral and/or facial structures may cause diagnostic difficulties.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010272</t>
+  </si>
+  <si>
+    <t>neurovascular orofacial pain</t>
+  </si>
+  <si>
+    <t>Attacks of variable duration of moderate or severe intraoral pain, without head pain, often accompanied by toothache-like symptoms, with mild autonomic and/or migrainous symptoms. Two subforms are represented by patients with relatively short attacks (1–4 hours) and those with longer attacks (&gt;4 hours).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010273</t>
+  </si>
+  <si>
+    <t>short-lasting neurovascular orofacial pain</t>
+  </si>
+  <si>
+    <t>Neurovascular orofacial pain that lasts between 1-4 hours.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010274</t>
+  </si>
+  <si>
+    <t>long-lasting neurovascular orofacial pain</t>
+  </si>
+  <si>
+    <t>Neurovascular orofacial pain that lasts more than 4 hours.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010276</t>
+  </si>
+  <si>
+    <t>burning mouth syndrome (BMS)</t>
+  </si>
+  <si>
+    <t>An intraoral burning or dysaesthetic sensation, recurring daily for more than 2 hours per day for more than 3 months, without evident causative lesions on clinical examination and investigation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010277</t>
+  </si>
+  <si>
+    <t>burning mouth syndrome without somatosensory changes</t>
+  </si>
+  <si>
+    <t>An intraoral burning or dysaesthetic sensation, recurring daily for more than 2 hours per day for more than 3 months, unaccompanied by somatosensory changes and without evident causative lesions on clinical examination and investigation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010278</t>
+  </si>
+  <si>
+    <t>burning mouth syndrome with somatosensory changes</t>
+  </si>
+  <si>
+    <t>An intraoral burning or dysaesthetic sensation, recurring daily for more than 2 hours per day for more than 3 months and accompanied by negative and/or positive somatosensory changes, without evident causative lesion(s) on clinical examination and investigation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010279</t>
+  </si>
+  <si>
+    <t>probable burning mouth syndrome</t>
+  </si>
+  <si>
+    <t>An intraoral burning or dysaesthetic sensation, recurring daily for more than 2 hours per day but for less than 3 months, without evident causative lesions on clinical examination and investigation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010280</t>
+  </si>
+  <si>
+    <t>persistent idiopathic facial pain (PIFP)</t>
+  </si>
+  <si>
+    <t>Persistent facial pain, with variable features, recurring daily for more than 2 hours per day for more than 3 months, in the absence of clinical neurological deficit or preceding causative event.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010281</t>
+  </si>
+  <si>
+    <t>persistent idiopathic facial pain without somatosensory changes</t>
+  </si>
+  <si>
+    <t>Persistent facial pain, with variable features, recurring daily for more than 2 hours per day for more than 3 months, unaccompanied by somatosensory changes and in the absence of clinical neurological deficit or preceding causative event.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010282</t>
+  </si>
+  <si>
+    <t>persistent idiopathic facial pain with somatosensory changes</t>
+  </si>
+  <si>
+    <t>Persistent facial pain, with variable features, recurring daily for more than 2 hours per day for more than 3 months and accompanied by negative and/or positive somatosensory changes, in the absence of clinical neurological deficit or preceding causative event.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010283</t>
+  </si>
+  <si>
+    <t>probable persistent idiopathic facial pain</t>
+  </si>
+  <si>
+    <t>Facial pain, with variable features, recurring daily for more than 2 hours per day but for less than 3 months, in the absence of clinical neurological deficit or preceding causative event.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010284</t>
+  </si>
+  <si>
+    <t>persistent idiopathic dentoalveolar pain</t>
+  </si>
+  <si>
+    <t>Persistent unilateral intraoral dentoalveolar pain, rarely occurring in multiple sites, with variable features but recurring daily for more than 2 hours per day for more than 3 months, in the absence of any preceding causative event.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010285</t>
+  </si>
+  <si>
+    <t>persistent idiopathic dentoalveolar pain without somatosensory changes</t>
+  </si>
+  <si>
+    <t>Persistent unilateral intraoral dentoalveolar pain, rarely occurring in multiple sites, with variable features, recurring daily for more than 2 hours per day for more than 3 months, unaccompanied by somatosensory changes and in the absence of any preceding causative event.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010286</t>
+  </si>
+  <si>
+    <t>persistent idiopathic dentoalveolar pain with somatosensory changes</t>
+  </si>
+  <si>
+    <t>Persistent unilateral intraoral dentoalveolar pain, rarely occurring in multiple sites, with variable features, recurring daily for more than 2 hours per day for more than 3 months and accompanied by negative and/or positive somatosensory changes, in the absence of any preceding causative event.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010287</t>
+  </si>
+  <si>
+    <t>probable persistent idiopathic dentoalveolar pain</t>
+  </si>
+  <si>
+    <t>Unilateral intraoral dentoalveolar pain, rarely occurring in multiple sites, with variable features, recurring daily for more than 2 hours per day but for less than 3 months, in the absence of any preceding causative event.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010288</t>
+  </si>
+  <si>
+    <t>constant unilateral facial pain with additional attacks (CUFPA)</t>
+  </si>
+  <si>
+    <t>Constant (unremitting) dull unilateral facial pain of mild to moderate intensity, accompanied by distinct attacks of moderate to severe pain in the same location lasting 10--30 minutes. There are no typical autonomic and/or migrainoid features accompanying either the constant pain or the additional pain attacks.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010292</t>
+  </si>
+  <si>
+    <t>gingival pain due to autoimmunity</t>
+  </si>
+  <si>
+    <t>Gingival pain due to gingivitis resulting from an autoimmune disease or disorder.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010293</t>
+  </si>
+  <si>
+    <t>gingival pain attributed to hypersensitivity or allergic reaction</t>
+  </si>
+  <si>
+    <t>GIngival pain due to gingivitis resulting from a hypersensitivity or allergic reaction in the gingival tissues.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010294</t>
+  </si>
+  <si>
+    <t>oral mucosal pain due to autoimmunity</t>
+  </si>
+  <si>
+    <t>Oral mucosal pain due to oralmucosal inflammation resulting from an autoimmue disease.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010295</t>
+  </si>
+  <si>
+    <t>oral mucosal pain due to hypersensitivity or allergic reaction</t>
+  </si>
+  <si>
+    <t>Oral mucosal pain due to oral mucosal inflammation resulting from a hypersensitivity or allergic reaction in the oral mucosa.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010297</t>
+  </si>
+  <si>
+    <t>salivary gland pain due to immunologically mediated disorder</t>
+  </si>
+  <si>
+    <t>Salivary gland pain due to an immunologically mediated disorder.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010298</t>
+  </si>
+  <si>
+    <t>salivary gland pain due to obstructive cause</t>
+  </si>
+  <si>
+    <t>Salivary gland pain due to an obstruction of the salivary duct.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010299</t>
+  </si>
+  <si>
+    <t>trigeminal neuropathic pain</t>
+  </si>
+  <si>
+    <t>Orofacial pain in the distribution of one or more branches of the trigeminal nerve. The primary pain is usually continuous or near-continuous, and commonly described as burning, squeezing, aching or likened to pins and needles.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010300</t>
+  </si>
+  <si>
+    <t>trigeminal neuropathic pain attributed to herpes zoster</t>
+  </si>
+  <si>
+    <t>Unilateral facial pain of less than 3 months’ duration in the distribution of one or more branches of the trigeminal nerve, caused by, and associated with other symptoms and/or clinical signs of, acute herpes zoster.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010301</t>
+  </si>
+  <si>
+    <t>trigeminal postherpetic neuralgia</t>
+  </si>
+  <si>
+    <t>Unilateral facial pain persisting or recurring for at least 3 months in the distribution(s) of one or more branches of the trigeminal nerve, with variable sensory changes, caused by herpes zoster.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010302</t>
+  </si>
+  <si>
+    <t>post-traumatic trigeminal neuropathic pain</t>
+  </si>
+  <si>
+    <t>Unilateral or bilateral facial or oral pain following and caused by trauma to the trigeminal nerve(s), with other symptoms and/or clinical signs of trigeminal nerve dysfunction, and persisting or recurring for more than 3 months.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010303</t>
+  </si>
+  <si>
+    <t>probable post-traumatic trigeminal neuropathic pain</t>
+  </si>
+  <si>
+    <t>Post-traumatic trigeminal neuropathic pain without a diagnostic test confirmation of a lesion of the peripheral trieminal nerve explaining the pain.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0010304</t>
+  </si>
+  <si>
+    <t>idiopathic trigeminal neuropathic pain</t>
+  </si>
+  <si>
+    <t>Unilateral or bilateral facial pain in the distribution(s) of one or more branches of the trigeminal nerve, indicative of neural damage and persisting or recurring for more than 3 months, but of unknown aetiology.</t>
+  </si>
+  <si>
+    <t>A rate of occurrence that is relatively high.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010009</t>
+  </si>
+  <si>
+    <t>sensory hypersensitivity</t>
+  </si>
+  <si>
+    <t>Sensory hypersensitivity involving a tooth.</t>
+  </si>
+  <si>
+    <t>A disposition to decreased tolerance to sensory stimuli that triggers emotional or physical distress.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010012</t>
+  </si>
+  <si>
+    <t>sensory hypersensitivity due to crack in enamel</t>
+  </si>
+  <si>
+    <t>Dental sensory hypersensitivity related a crack in the enamel of a tooth.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010014</t>
+  </si>
+  <si>
+    <t>dentin hypersensitivity due to exposed dentin</t>
+  </si>
+  <si>
+    <t>Dentin hypersensitivity related to exposed dentin on a tooth.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010016</t>
+  </si>
+  <si>
+    <t>dentin hypersensitivity due to tooth wear or abrasion</t>
+  </si>
+  <si>
+    <t>Dentin hypersensitivity related to wear or abrasion of a tooth resulting in exposed dentin.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010018</t>
+  </si>
+  <si>
+    <t>dentin hypersensitivity due to a fracture resulting in exposed dentin</t>
+  </si>
+  <si>
+    <t>Dentin hypersensitivity due to exposed dentin resulting from a tooth fracture.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010020</t>
+  </si>
+  <si>
+    <t>reversible pulpitis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010060</t>
+  </si>
+  <si>
+    <t>pulpitis</t>
+  </si>
+  <si>
+    <t>Pulpitis that has not yet progressed to being permanent.</t>
+  </si>
+  <si>
+    <t>An inflammatory response causing inflammation of the pulpal tissue.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010021</t>
+  </si>
+  <si>
+    <t>periodontitis due to operation</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010072</t>
+  </si>
+  <si>
+    <t>periodontitis due to injury</t>
+  </si>
+  <si>
+    <t>Periodontitis due to injury occuring because of an operation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010070</t>
+  </si>
+  <si>
+    <t>periodontitis</t>
+  </si>
+  <si>
+    <t>Periodontitis caused by  structural damage to the periodontium from an external force.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010025</t>
+  </si>
+  <si>
+    <t>gingivitis</t>
+  </si>
+  <si>
+    <t>A gingival disorder involving inflammation of the gingival tissue.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010115</t>
+  </si>
+  <si>
+    <t>gingival disorder</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010117</t>
+  </si>
+  <si>
+    <t>periodontal disorder</t>
+  </si>
+  <si>
+    <t>A mouth disorder that is part of the gingival tissue.</t>
+  </si>
+  <si>
+    <t>A periodontal disorder that results from inflammation of the periodontium.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010026</t>
+  </si>
+  <si>
+    <t>gingivitis due to infection</t>
+  </si>
+  <si>
+    <t>Gingivitis due to an infection.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010028</t>
+  </si>
+  <si>
+    <t>exposed dental pulp</t>
+  </si>
+  <si>
+    <t>A tooth disorder invovling the exposure of dental pulp.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010029</t>
+  </si>
+  <si>
+    <t>gingivitis due to bacterial infection</t>
+  </si>
+  <si>
+    <t>Gingivitis due to a bacterial infection.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010096</t>
+  </si>
+  <si>
+    <t>bacterial infection</t>
+  </si>
+  <si>
+    <t>An infectious disorder caused by bacteria.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010031</t>
+  </si>
+  <si>
+    <t>viral infection</t>
+  </si>
+  <si>
+    <t>An infectious disorder caused by viruses.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010032</t>
+  </si>
+  <si>
+    <t>gingivitis due to viral infection</t>
+  </si>
+  <si>
+    <t>Gingivitis due to a viral infection.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010034</t>
+  </si>
+  <si>
+    <t>fungal infection</t>
+  </si>
+  <si>
+    <t>An infectious disorder caused by fungi.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010035</t>
+  </si>
+  <si>
+    <t>gingivitis due to fungal infection</t>
+  </si>
+  <si>
+    <t>Gingivitis due to a fungal infection.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010043</t>
+  </si>
+  <si>
+    <t>oral mucosal inflammation due to infection</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010042</t>
+  </si>
+  <si>
+    <t>oral mucosal inflammation</t>
+  </si>
+  <si>
+    <t>Oral mucosal inflammation occuring due to an infection within the oral mucosa.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010289</t>
+  </si>
+  <si>
+    <t>inflammation</t>
+  </si>
+  <si>
+    <t>An inflammatory response causing inflammation in the oral mucosa.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010116</t>
+  </si>
+  <si>
+    <t>oral mucosal disorder</t>
+  </si>
+  <si>
+    <t>A mouth disorder that is part of the mucosa.</t>
+  </si>
+  <si>
+    <t>A disorder in a tissue or organ that is marked by capillary dilatation, leukocytic infiltration, redness, heat, pain, swelling, and often loss of function, which is a response cellular injury or infection.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010044</t>
+  </si>
+  <si>
+    <t>oral mucosal inflammation due to bacterial infection</t>
+  </si>
+  <si>
+    <t>Oral mucosal inflammation occuring due to a bacterial infection within the oral mucosa.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010046</t>
+  </si>
+  <si>
+    <t>oral mucosal inflammation due to viral infection</t>
+  </si>
+  <si>
+    <t>Oral mucosal inflammation occuring due to a viral infection within the oral mucosa.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010048</t>
+  </si>
+  <si>
+    <t>oral mucosal inflammation due to fungal infection</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010054</t>
+  </si>
+  <si>
+    <t>gingivitis due to injury</t>
+  </si>
+  <si>
+    <t>Gingivitis caused by  structural damage to the gingival tissue from an external force.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010056</t>
+  </si>
+  <si>
+    <t>oral mucosal inflammation due to injury</t>
+  </si>
+  <si>
+    <t>Oral mucosal inflammation caused by structural damage to the oral mucosa from an external force.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010064</t>
+  </si>
+  <si>
+    <t>irreversible pulpitis</t>
+  </si>
+  <si>
+    <t>Pulpitis that is permanent.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010066</t>
+  </si>
+  <si>
+    <t>reversible pulpitis due to dentin infection</t>
+  </si>
+  <si>
+    <t>Reverisble pulpitis due to an infection within the dentin.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010068</t>
+  </si>
+  <si>
+    <t>irreversible pulpitis due to dentin infection</t>
+  </si>
+  <si>
+    <t>Irreverisble pulpitis due to an infection within the dentin.</t>
+  </si>
+  <si>
+    <t>A mouth disorder that is part of the periodontium.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010075</t>
+  </si>
+  <si>
+    <t>dentin hypersensitivity due to developmental dental hard tissue defect</t>
+  </si>
+  <si>
+    <t>dentin hypersensitivity due to exposed dentin resulting from a developmental dental hard tissue defect.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010080</t>
+  </si>
+  <si>
+    <t>reversible pulpitis due to dental caries not extending to the pulp</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010157</t>
+  </si>
+  <si>
+    <t>reversible pulpitis due to dental caries</t>
+  </si>
+  <si>
+    <t>Reversible pulpitis due dental caries that have not extended to the dental pulp.</t>
+  </si>
+  <si>
+    <t>Reversible pulpitis due to dentin infection occuring because of dental caries.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010082</t>
+  </si>
+  <si>
+    <t>reversible pulpitis due to dental hard tissue fracture with exposed dentin</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010155</t>
+  </si>
+  <si>
+    <t>reversible pulpitis due to dental hard tissue fracture</t>
+  </si>
+  <si>
+    <t>Reversible pulpitis dental hard-tissue fracture involving exposed dentin.</t>
+  </si>
+  <si>
+    <t>Reversible pulpitis due to dentin infection resulting from a dental hard tissue fracture.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010088</t>
+  </si>
+  <si>
+    <t>apical periodontitis</t>
+  </si>
+  <si>
+    <t>Periodontitis occuring around the apex of the affected tooth.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010090</t>
+  </si>
+  <si>
+    <t>apical periodontitis due to endodontic disease</t>
+  </si>
+  <si>
+    <t>Apical periodontitis occuring because of a diagnosed endodontic disease.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010148</t>
+  </si>
+  <si>
+    <t>dental injury</t>
+  </si>
+  <si>
+    <t>An injury occuring within the the tooth pulp, periodontium or gingivae.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010098</t>
+  </si>
+  <si>
+    <t>irreversible pulpitis due to dental pulp infection</t>
+  </si>
+  <si>
+    <t>Irreversible pulpitis occuring due to an infection within the dental pulp.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010100</t>
+  </si>
+  <si>
+    <t>periodontal disease</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0000404</t>
+  </si>
+  <si>
+    <t>mouth disease</t>
+  </si>
+  <si>
+    <t>A mouth disease occuring within the periodontium.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010103</t>
+  </si>
+  <si>
+    <t>chronic periodontitis</t>
+  </si>
+  <si>
+    <t>Periodontitis that invovles slowly progressing attachment loss, sometimes with periods of more rapid progression.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010107</t>
+  </si>
+  <si>
+    <t>reversible pulpitis due to tooth crack without evidence of missing tooth substance</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010153</t>
+  </si>
+  <si>
+    <t>reversible pulpitis due to tooth crack</t>
+  </si>
+  <si>
+    <t>Reversible pulpitits due to a tooth crack without evidence of missing tooth substances.</t>
+  </si>
+  <si>
+    <t>Reversible pulpitis due to dentin infection occuring because of a tooth crack</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010110</t>
+  </si>
+  <si>
+    <t>periodontal disease due to aggressive periodontitis</t>
+  </si>
+  <si>
+    <t>Periodontal disease resulting from aggressive periodontitis.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010113</t>
+  </si>
+  <si>
+    <t>periodontal disease due to necrotizing ulcerative periodontitis</t>
+  </si>
+  <si>
+    <t>Periodontal disease resulting from necrotizing ulcerative periodontitis.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010145</t>
+  </si>
+  <si>
+    <t>hyperocclusion following dental restorative procedure</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010143</t>
+  </si>
+  <si>
+    <t>hyperocclusion</t>
+  </si>
+  <si>
+    <t>Hyperocclusion occuring after a dental restorative procedure.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010146</t>
+  </si>
+  <si>
+    <t>hyperarticulation following dental restorative procedure</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010144</t>
+  </si>
+  <si>
+    <t>hyperarticulation</t>
+  </si>
+  <si>
+    <t>Hyperarticulation occuring after a dental restoative procedure.</t>
+  </si>
+  <si>
+    <t>A tooth disorder resulting in a tooth making excessive contact with and opposing tooth, enroaching on the intercostal space.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010151</t>
+  </si>
+  <si>
+    <t>irreversible pulpitis due to dental hard tissue fracture without pulp exposure</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010154</t>
+  </si>
+  <si>
+    <t>irreversible pulpitis due to dental hard tissue fracture</t>
+  </si>
+  <si>
+    <t>Irreversible pulpitis due to a dental hard tissue fracture without pulp exposure.</t>
+  </si>
+  <si>
+    <t>Irreversible pulpitis due to dentin infection occuring becayse of a dental hard tissude fracture.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010159</t>
+  </si>
+  <si>
+    <t>irreversible pulpitis due to tooth crack</t>
+  </si>
+  <si>
+    <t>Irreversible pulpitis due to a dentin infection occuring because of a tooth crack.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010160</t>
+  </si>
+  <si>
+    <t>irreversible pulpitis due to tooth crack without evidence of missing tooth substance</t>
+  </si>
+  <si>
+    <t>Irreversible pulpitits due to a tooth crack without evidence of missing tooth substances.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010163</t>
+  </si>
+  <si>
+    <t>irreversible pulpitis due to dental hard tissue fracture with pulp exposure</t>
+  </si>
+  <si>
+    <t>Irreversible pulpitis due to dental pulp infection uccring because of a dental hard tissue fracture involving the exposure of dental pulp.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010165</t>
+  </si>
+  <si>
+    <t>external cervical root resorption process</t>
+  </si>
+  <si>
+    <t>A pathological bodily process that abnormally occurs when dentin is resorbed by osteoclastic activity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010172</t>
+  </si>
+  <si>
+    <t>endodontic infection</t>
+  </si>
+  <si>
+    <t>An infectious disorer occuring within the tooth pulp.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010174</t>
+  </si>
+  <si>
+    <t>intraradicular endodontic infection</t>
+  </si>
+  <si>
+    <t>An endodontic infection occuring within the root canal system of the affected tooth.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010180</t>
+  </si>
+  <si>
+    <t>hematological disorder due to infectious disorder</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010187</t>
+  </si>
+  <si>
+    <t>hematological disorder</t>
+  </si>
+  <si>
+    <t>A hematological disorder caused by an infectious disorder.</t>
+  </si>
+  <si>
+    <t>A disorder of the hematopoietic system.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010183</t>
+  </si>
+  <si>
+    <t>periodontal abscess</t>
+  </si>
+  <si>
+    <t>An infectious disorder occuring within the periodontium, characterized by a collection of pus.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010184</t>
+  </si>
+  <si>
+    <t>malignant lesion</t>
+  </si>
+  <si>
+    <t>A disorder characterized by the presence of malignant cells.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010188</t>
+  </si>
+  <si>
+    <t>peri-implantitis</t>
+  </si>
+  <si>
+    <t>A periodontal disorder resulting in inflammation surronding a dental implant.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010189</t>
+  </si>
+  <si>
+    <t>infective peri-implantitis</t>
+  </si>
+  <si>
+    <t>Peri-implantitis resulting from an infectious disorder.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010194</t>
+  </si>
+  <si>
+    <t>irreversible pulpitis due to carious pulp exposure and dental pulp infection</t>
+  </si>
+  <si>
+    <t>Irreversible pulpitis due to infection of the dental pulp because of deep dental caries in the affected tooth.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010197</t>
+  </si>
+  <si>
+    <t>oral mucosal inflammation due to non-iatrogenic injury</t>
+  </si>
+  <si>
+    <t>Oral mucosal inflammation due to an injury that is non-iatrogenic.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010199</t>
+  </si>
+  <si>
+    <t>oral mucosal inflammation due to radiation or chemotherapy</t>
+  </si>
+  <si>
+    <t>Oral mucosal inflammation due to injury resulting from radiation or chemotherapy.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010202</t>
+  </si>
+  <si>
+    <t>salivary gland disorder</t>
+  </si>
+  <si>
+    <t>A mouth disorder that is part of the salivary glands.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010203</t>
+  </si>
+  <si>
+    <t>parotid disorder</t>
+  </si>
+  <si>
+    <t>A salivary gland disorder occuring within the parotid glands.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010204</t>
+  </si>
+  <si>
+    <t>parotitis</t>
+  </si>
+  <si>
+    <t>A parotid disorder involving inflammation of the parotid glands.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010205</t>
+  </si>
+  <si>
+    <t>recurrent juvenile parotitis</t>
+  </si>
+  <si>
+    <t>Parotitis occuring in children ages 2-10 years old and occuring about eight times a year.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010208</t>
+  </si>
+  <si>
+    <t>local benign lesion</t>
+  </si>
+  <si>
+    <t>A disorder characterized by a non-cancerous growth.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010210</t>
+  </si>
+  <si>
+    <t>local malignancy</t>
+  </si>
+  <si>
+    <t>A malignant lesion that is confined to where the malignant cells began.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010212</t>
+  </si>
+  <si>
+    <t>remote malignancy</t>
+  </si>
+  <si>
+    <t>A malignant lesion that has spread from where teh malignant cells first began.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010291</t>
+  </si>
+  <si>
+    <t>tendonitis</t>
+  </si>
+  <si>
+    <t>A disorder of a tendon caused by inflammation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010305</t>
+  </si>
+  <si>
+    <t>myositis</t>
+  </si>
+  <si>
+    <t>A disorder of a muscle caused by inflammation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010306</t>
+  </si>
+  <si>
+    <t>inflammatory arthritis</t>
+  </si>
+  <si>
+    <t>A disorder of a joint caused by inflammation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010307</t>
+  </si>
+  <si>
+    <t>non-systemic inflammatory arthritis</t>
+  </si>
+  <si>
+    <t>Arthritis that primarily affects the joints.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010308</t>
+  </si>
+  <si>
+    <t>systemic inflammatory arthritis</t>
+  </si>
+  <si>
+    <t>Arthritis that affects the joints and causes inflammation within the rest of the body.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010309</t>
+  </si>
+  <si>
+    <t>degenerative joint disease</t>
+  </si>
+  <si>
+    <t>A disease in which the cartilage around the joint is gradually worn away.</t>
+  </si>
+  <si>
+    <t>A disease that is a characteristic of a mouth.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CL_0000551</t>
   </si>
   <si>
     <t>unimodal nocireceptor</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CL_0000567</t>
   </si>
   <si>
     <t>polymodal nocireceptor</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000045</t>
   </si>
   <si>
     <t>damaged neural tissue</t>
   </si>
   <si>
-    <t>p is a process = Def. p is an occurrent that has temporal proper parts and for some time t, p s-depends_on some material entity at t. (axiom label in BFO2 Reference: [083-003])</t>
+    <t>http://purl.obolibrary.org/obo/OHD_0010092</t>
+  </si>
+  <si>
+    <t>exposed dental pulp due to dental injury</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHD_0010176</t>
+  </si>
+  <si>
+    <t>extraradicular endodontic infection</t>
+  </si>
+  <si>
+    <t>An occurrent that has temporal proper parts and for some time t, p s-depends_on some material entity at t.</t>
+  </si>
+  <si>
+    <t>An independent continuant that is spatially extended whose identity is independent of that of other entities and can be maintained through time.</t>
   </si>
   <si>
     <t>Biological entity that is either an individual member of a biological species or constitutes the structural organization of an individual member of a biological species.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/BFO_0000040</t>
-[...4 lines deleted...]
-  <si>
     <t>http://purl.obolibrary.org/obo/RO_0002234</t>
   </si>
   <si>
     <t>has output</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0000057</t>
   </si>
   <si>
     <t>has participant</t>
   </si>
   <si>
     <t>produces</t>
   </si>
   <si>
     <t>p has output c iff c is a participant in p, c is present at the end of p, and c is not present in the same state at the beginning of p.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0000052</t>
   </si>
   <si>
     <t>characteristic of</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002314</t>
@@ -2831,50 +5840,89 @@
   <si>
     <t>causally upstream of</t>
   </si>
   <si>
     <t>p is causally upstream of q iff p is causally related to q, the end of p precedes the end of q, and p is not an occurrent part of q.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002352</t>
   </si>
   <si>
     <t>input of</t>
   </si>
   <si>
     <t>inverse of has input</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002353</t>
   </si>
   <si>
     <t>output of</t>
   </si>
   <si>
     <t>inverse of has output</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/RO_0015007</t>
+  </si>
+  <si>
+    <t>increased in magnitude relative to</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0015006</t>
+  </si>
+  <si>
+    <t>different in magnitude relative to</t>
+  </si>
+  <si>
+    <t>q1 increased_in_magnitude_relative_to q2 if and only if magnitude(q1) &gt; magnitude(q2). Here, magnitude(q) is a function that maps a quality to a unit-invariant scale.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0015008</t>
+  </si>
+  <si>
+    <t>decreased in magnitude relative to</t>
+  </si>
+  <si>
+    <t>q1 decreased_in_magnitude_relative_to q2 if and only if magnitude(q1) &lt; magnitude(q2). Here, magnitude(q) is a function that maps a quality to a unit-invariant scale.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0000126</t>
+  </si>
+  <si>
+    <t>experienced in referred site</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PAIN_0000062</t>
+  </si>
+  <si>
+    <t>experienced in</t>
+  </si>
+  <si>
+    <t>A relation between a physical sensation and an anatomical entity or site, distinct from the site of the causal stimulus underlying the sensation, in which the sensation is subjectively experienced as occurring in the anatomical entity or site.</t>
+  </si>
+  <si>
     <t>inverse of causally upstream of or within</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002595</t>
   </si>
   <si>
     <t>causal relation between material entity and a process</t>
   </si>
   <si>
     <t>A relationship between a material entity and a process where the material entity has some causal role that influences the process</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002410</t>
   </si>
   <si>
     <t>causally related to</t>
   </si>
   <si>
     <t>p is causally related to q if and only if p or any part of p and q or any part of q are linked by a chain of events where each event pair is one where the execution of p influences the execution of q. p may be upstream, downstream, part of, or a container of q.</t>
   </si>
   <si>
     <t>A relationship that holds between a material entity and a process in which causality is involved, with either the material entity or some part of the material entity exerting some influence over the process, or the process influencing some aspect of the material entity.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0000053</t>
@@ -2885,72 +5933,78 @@
   <si>
     <t>is bearer of</t>
   </si>
   <si>
     <t>Inverse of characteristic_of</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0000056</t>
   </si>
   <si>
     <t>participates in</t>
   </si>
   <si>
     <t>participates_in</t>
   </si>
   <si>
     <t>a relation between a continuant and a process, in which the continuant is somehow involved in the process</t>
   </si>
   <si>
     <t>has_participant</t>
   </si>
   <si>
     <t>a relation between a process and a continuant, in which the continuant is somehow involved in the process</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000055</t>
+  </si>
+  <si>
+    <t>realizes</t>
+  </si>
+  <si>
+    <t>Paraphrase of elucidation: a relation between a process and a realizable entity, where there is some material entity that is bearer of the realizable entity and participates in the process, and the realizable entity comes to be realized in the course of the process</t>
+  </si>
+  <si>
+    <t>q1 different_in_magnitude_relative_to q2 if and only if magnitude(q1) NOT =~ magnitude(q2). Here, magnitude(q) is a function that maps a quality to a unit-invariant scale.</t>
+  </si>
+  <si>
     <t>A mereological relationship or a topological relationship</t>
   </si>
   <si>
     <t>A grouping relationship for any relationship directly involving a function, or that holds because of a function of one of the related entities.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PAIN_0000061</t>
   </si>
   <si>
     <t>experienced as</t>
   </si>
   <si>
     <t>A relation between a nervous system process and a cognitive process in which the nervous system process is gives rise to an experiential mental process.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/PAIN_0000062</t>
-[...5 lines deleted...]
-    <t>A relation between a physical sensation and an anatomical entity or site where an anatomical entity is usually located in which the sensation is subjectively experienced as occurring in the anatomical entity or site.</t>
+    <t>A relation between a nervous system process and a cognitive process in which a physical sensation is subjectively experienced as occurring in an anatomical entity, site, or a site where an anatomical entity is usually located.</t>
   </si>
   <si>
     <t>relation that links two events, processes, states, or objects such that one event, process, state, or object (a cause) contributes to the production of another event, process, state, or object (an effect) where the cause is partly or wholly responsible for the effect, and the effect is partly or wholly dependent on the cause.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <sz val="11"/>
       <b val="0"/>
       <i val="0"/>
       <u val="none"/>
       <strike val="0"/>
       <color rgb="FF000000"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11"/>
       <b val="1"/>
       <i val="0"/>
@@ -3269,51 +6323,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F322"/>
+  <dimension ref="A1:F662"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="45" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -3345,5405 +6399,11174 @@
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B5" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F5" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B6" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B7" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C7" t="s">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="F7" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="B8" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9" t="s">
         <v>35</v>
       </c>
-      <c r="B9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="F10" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B11" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="F11" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="B12" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="D12" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="F12" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>8</v>
+        <v>55</v>
       </c>
       <c r="B13" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="D13" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="F13" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
       <c r="B14" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="C14" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="D14" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="F14" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="B15" t="s">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="C15" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="D15" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="F15" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="C16" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="F16" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="B17" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="C17" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="D17" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="F17" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="B18" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="C18" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="D18" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="F18" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="B19" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="C19" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="D19" t="s">
-        <v>17</v>
+        <v>82</v>
       </c>
       <c r="F19" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="B20" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="D20" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="F20" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="B21" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="C21" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D21" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="F21" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>76</v>
+        <v>23</v>
       </c>
       <c r="B22" t="s">
-        <v>77</v>
+        <v>24</v>
       </c>
       <c r="C22" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D22" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="F22" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B23" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C23" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="D23" t="s">
-        <v>77</v>
+        <v>48</v>
       </c>
       <c r="F23" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>56</v>
+        <v>92</v>
       </c>
       <c r="B24" t="s">
-        <v>57</v>
+        <v>93</v>
       </c>
       <c r="C24" t="s">
-        <v>73</v>
+        <v>47</v>
       </c>
       <c r="D24" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="F24" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>13</v>
+        <v>95</v>
       </c>
       <c r="B25" t="s">
-        <v>14</v>
+        <v>96</v>
       </c>
       <c r="C25" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="D25" t="s">
-        <v>49</v>
+        <v>82</v>
       </c>
       <c r="F25" t="s">
-        <v>81</v>
+        <v>97</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>82</v>
+        <v>98</v>
       </c>
       <c r="B26" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="C26" t="s">
-        <v>30</v>
+        <v>76</v>
       </c>
       <c r="D26" t="s">
-        <v>31</v>
+        <v>77</v>
       </c>
       <c r="F26" t="s">
-        <v>84</v>
+        <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>85</v>
+        <v>101</v>
       </c>
       <c r="B27" t="s">
-        <v>86</v>
+        <v>102</v>
       </c>
       <c r="C27" t="s">
-        <v>70</v>
+        <v>31</v>
       </c>
       <c r="D27" t="s">
-        <v>71</v>
+        <v>32</v>
       </c>
       <c r="F27" t="s">
-        <v>87</v>
+        <v>103</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="B28" t="s">
-        <v>89</v>
+        <v>105</v>
       </c>
       <c r="C28" t="s">
-        <v>90</v>
+        <v>31</v>
       </c>
       <c r="D28" t="s">
-        <v>91</v>
+        <v>32</v>
       </c>
       <c r="F28" t="s">
-        <v>92</v>
+        <v>106</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>93</v>
+        <v>107</v>
       </c>
       <c r="B29" t="s">
-        <v>94</v>
+        <v>108</v>
       </c>
       <c r="C29" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="D29" t="s">
-        <v>96</v>
+        <v>63</v>
       </c>
       <c r="F29" t="s">
-        <v>97</v>
+        <v>109</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="B30" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="C30" t="s">
-        <v>100</v>
+        <v>39</v>
       </c>
       <c r="D30" t="s">
-        <v>101</v>
+        <v>40</v>
       </c>
       <c r="F30" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>103</v>
+        <v>113</v>
       </c>
       <c r="B31" t="s">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="C31" t="s">
-        <v>105</v>
+        <v>39</v>
       </c>
       <c r="D31" t="s">
-        <v>106</v>
+        <v>40</v>
       </c>
       <c r="F31" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>100</v>
+        <v>76</v>
       </c>
       <c r="B32" t="s">
-        <v>101</v>
+        <v>77</v>
       </c>
       <c r="C32" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="D32" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="F32" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
+        <v>81</v>
+      </c>
+      <c r="B33" t="s">
+        <v>82</v>
+      </c>
+      <c r="C33" t="s">
+        <v>110</v>
+      </c>
+      <c r="D33" t="s">
         <v>111</v>
       </c>
-      <c r="B33" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F33" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="B34" t="s">
-        <v>117</v>
+        <v>29</v>
       </c>
       <c r="C34" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="D34" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F34" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>119</v>
       </c>
       <c r="B35" t="s">
         <v>120</v>
       </c>
       <c r="C35" t="s">
+        <v>60</v>
+      </c>
+      <c r="D35" t="s">
+        <v>61</v>
+      </c>
+      <c r="F35" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
+        <v>122</v>
+      </c>
+      <c r="B36" t="s">
+        <v>123</v>
+      </c>
+      <c r="C36" t="s">
+        <v>107</v>
+      </c>
+      <c r="D36" t="s">
+        <v>108</v>
+      </c>
+      <c r="F36" t="s">
         <v>124</v>
-      </c>
-[...10 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="B37" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="C37" t="s">
-        <v>131</v>
+        <v>26</v>
       </c>
       <c r="D37" t="s">
-        <v>132</v>
+        <v>27</v>
       </c>
       <c r="F37" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="B38" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="C38" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="D38" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="F38" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="B39" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="C39" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="D39" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="F39" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
+        <v>138</v>
+      </c>
+      <c r="B40" t="s">
+        <v>139</v>
+      </c>
+      <c r="C40" t="s">
+        <v>140</v>
+      </c>
+      <c r="D40" t="s">
+        <v>141</v>
+      </c>
+      <c r="F40" t="s">
         <v>142</v>
-      </c>
-[...10 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
+        <v>143</v>
+      </c>
+      <c r="B41" t="s">
+        <v>144</v>
+      </c>
+      <c r="C41" t="s">
         <v>145</v>
       </c>
-      <c r="B41" t="s">
+      <c r="D41" t="s">
         <v>146</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="F41" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="B42" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="C42" t="s">
-        <v>119</v>
+        <v>150</v>
       </c>
       <c r="D42" t="s">
-        <v>120</v>
+        <v>151</v>
       </c>
       <c r="F42" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="B43" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="C43" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="D43" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="F43" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="B44" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="C44" t="s">
-        <v>145</v>
+        <v>158</v>
       </c>
       <c r="D44" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="F44" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>131</v>
+        <v>161</v>
       </c>
       <c r="B45" t="s">
-        <v>132</v>
+        <v>162</v>
       </c>
       <c r="C45" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="D45" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="F45" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>155</v>
+        <v>166</v>
       </c>
       <c r="B46" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="C46" t="s">
-        <v>158</v>
+        <v>36</v>
       </c>
       <c r="D46" t="s">
-        <v>159</v>
+        <v>37</v>
       </c>
       <c r="F46" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="B47" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="C47" t="s">
-        <v>139</v>
+        <v>171</v>
       </c>
       <c r="D47" t="s">
-        <v>140</v>
+        <v>172</v>
       </c>
       <c r="F47" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>162</v>
+        <v>174</v>
       </c>
       <c r="B48" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C48" t="s">
-        <v>164</v>
+        <v>13</v>
       </c>
       <c r="D48" t="s">
-        <v>165</v>
+        <v>14</v>
       </c>
       <c r="F48" t="s">
-        <v>166</v>
+        <v>176</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="B49" t="s">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="C49" t="s">
-        <v>121</v>
+        <v>179</v>
       </c>
       <c r="D49" t="s">
-        <v>122</v>
+        <v>180</v>
       </c>
       <c r="F49" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B50" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="C50" t="s">
-        <v>167</v>
+        <v>182</v>
       </c>
       <c r="D50" t="s">
-        <v>168</v>
+        <v>183</v>
       </c>
       <c r="F50" t="s">
-        <v>172</v>
+        <v>184</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>173</v>
+        <v>185</v>
       </c>
       <c r="B51" t="s">
-        <v>174</v>
+        <v>186</v>
       </c>
       <c r="C51" t="s">
-        <v>175</v>
+        <v>84</v>
       </c>
       <c r="D51" t="s">
-        <v>176</v>
+        <v>85</v>
       </c>
       <c r="F51" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>178</v>
+        <v>188</v>
       </c>
       <c r="B52" t="s">
-        <v>179</v>
+        <v>189</v>
       </c>
       <c r="C52" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="D52" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="F52" t="s">
-        <v>182</v>
+        <v>192</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>183</v>
+        <v>193</v>
       </c>
       <c r="B53" t="s">
-        <v>184</v>
+        <v>194</v>
       </c>
       <c r="C53" t="s">
-        <v>185</v>
+        <v>195</v>
       </c>
       <c r="D53" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="F53" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>188</v>
+        <v>198</v>
       </c>
       <c r="B54" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="C54" t="s">
-        <v>190</v>
+        <v>200</v>
       </c>
       <c r="D54" t="s">
-        <v>191</v>
+        <v>201</v>
       </c>
       <c r="F54" t="s">
-        <v>192</v>
+        <v>202</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>193</v>
+        <v>203</v>
       </c>
       <c r="B55" t="s">
-        <v>194</v>
+        <v>204</v>
       </c>
       <c r="C55" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="D55" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="F55" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
       <c r="B56" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
       <c r="C56" t="s">
-        <v>193</v>
+        <v>210</v>
       </c>
       <c r="D56" t="s">
-        <v>194</v>
+        <v>211</v>
       </c>
       <c r="F56" t="s">
-        <v>200</v>
+        <v>212</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
+        <v>200</v>
+      </c>
+      <c r="B57" t="s">
         <v>201</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" t="s">
-        <v>193</v>
+        <v>213</v>
       </c>
       <c r="D57" t="s">
-        <v>194</v>
+        <v>214</v>
       </c>
       <c r="F57" t="s">
-        <v>203</v>
+        <v>215</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>204</v>
+        <v>216</v>
       </c>
       <c r="B58" t="s">
-        <v>205</v>
+        <v>217</v>
       </c>
       <c r="C58" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="D58" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="F58" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>209</v>
+        <v>219</v>
       </c>
       <c r="B59" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="C59" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D59" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="F59" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B60" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C60" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="D60" t="s">
-        <v>210</v>
+        <v>194</v>
       </c>
       <c r="F60" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
       <c r="B61" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="C61" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="D61" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F61" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
+        <v>226</v>
+      </c>
+      <c r="B62" t="s">
+        <v>227</v>
+      </c>
+      <c r="C62" t="s">
+        <v>219</v>
+      </c>
+      <c r="D62" t="s">
         <v>220</v>
       </c>
-      <c r="B62" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F62" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="B63" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="C63" t="s">
-        <v>206</v>
+        <v>229</v>
       </c>
       <c r="D63" t="s">
-        <v>207</v>
+        <v>230</v>
       </c>
       <c r="F63" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="B64" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="C64" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="D64" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="F64" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B65" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="C65" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D65" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F65" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B66" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C66" t="s">
-        <v>229</v>
+        <v>238</v>
       </c>
       <c r="D66" t="s">
-        <v>230</v>
+        <v>239</v>
       </c>
       <c r="F66" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="B67" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="C67" t="s">
-        <v>237</v>
+        <v>195</v>
       </c>
       <c r="D67" t="s">
-        <v>238</v>
+        <v>196</v>
       </c>
       <c r="F67" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="B68" t="s">
+        <v>245</v>
+      </c>
+      <c r="C68" t="s">
         <v>241</v>
       </c>
-      <c r="C68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D68" t="s">
-        <v>191</v>
+        <v>242</v>
       </c>
       <c r="F68" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="B69" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="C69" t="s">
-        <v>195</v>
+        <v>249</v>
       </c>
       <c r="D69" t="s">
-        <v>196</v>
+        <v>250</v>
       </c>
       <c r="F69" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="B70" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="C70" t="s">
-        <v>243</v>
+        <v>254</v>
       </c>
       <c r="D70" t="s">
-        <v>244</v>
+        <v>255</v>
       </c>
       <c r="F70" t="s">
-        <v>248</v>
+        <v>256</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="B71" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="C71" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="D71" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="F71" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
       <c r="B72" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
       <c r="C72" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="D72" t="s">
-        <v>257</v>
+        <v>265</v>
       </c>
       <c r="F72" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
       <c r="B73" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="C73" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="D73" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="F73" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="B74" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
       <c r="C74" t="s">
-        <v>259</v>
+        <v>274</v>
       </c>
       <c r="D74" t="s">
-        <v>260</v>
+        <v>275</v>
       </c>
       <c r="F74" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
       <c r="B75" t="s">
-        <v>268</v>
+        <v>278</v>
       </c>
       <c r="C75" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="D75" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="F75" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
+        <v>280</v>
+      </c>
+      <c r="B76" t="s">
+        <v>281</v>
+      </c>
+      <c r="C76" t="s">
         <v>272</v>
       </c>
-      <c r="B76" t="s">
+      <c r="D76" t="s">
         <v>273</v>
       </c>
-      <c r="C76" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F76" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>269</v>
+        <v>283</v>
       </c>
       <c r="B77" t="s">
-        <v>270</v>
+        <v>284</v>
       </c>
       <c r="C77" t="s">
-        <v>275</v>
+        <v>285</v>
       </c>
       <c r="D77" t="s">
-        <v>276</v>
+        <v>286</v>
       </c>
       <c r="F77" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
       <c r="B78" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
       <c r="C78" t="s">
-        <v>226</v>
+        <v>269</v>
       </c>
       <c r="D78" t="s">
-        <v>227</v>
+        <v>270</v>
       </c>
       <c r="F78" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>121</v>
+        <v>291</v>
       </c>
       <c r="B79" t="s">
-        <v>122</v>
+        <v>292</v>
       </c>
       <c r="C79" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
       <c r="D79" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
       <c r="F79" t="s">
-        <v>283</v>
+        <v>293</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>284</v>
+        <v>294</v>
       </c>
       <c r="B80" t="s">
-        <v>285</v>
+        <v>295</v>
       </c>
       <c r="C80" t="s">
-        <v>286</v>
+        <v>296</v>
       </c>
       <c r="D80" t="s">
-        <v>287</v>
+        <v>297</v>
       </c>
       <c r="F80" t="s">
-        <v>288</v>
+        <v>298</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="B81" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="C81" t="s">
-        <v>286</v>
+        <v>301</v>
       </c>
       <c r="D81" t="s">
-        <v>287</v>
+        <v>302</v>
       </c>
       <c r="F81" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>113</v>
+        <v>274</v>
       </c>
       <c r="B82" t="s">
-        <v>114</v>
+        <v>275</v>
       </c>
       <c r="C82" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="D82" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="F82" t="s">
-        <v>294</v>
+        <v>304</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="B83" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="C83" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="D83" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
       <c r="F83" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>281</v>
+        <v>308</v>
       </c>
       <c r="B84" t="s">
-        <v>282</v>
+        <v>309</v>
       </c>
       <c r="C84" t="s">
-        <v>300</v>
+        <v>291</v>
       </c>
       <c r="D84" t="s">
-        <v>301</v>
+        <v>292</v>
       </c>
       <c r="F84" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>90</v>
+        <v>311</v>
       </c>
       <c r="B85" t="s">
-        <v>91</v>
+        <v>312</v>
       </c>
       <c r="C85" t="s">
-        <v>286</v>
+        <v>308</v>
       </c>
       <c r="D85" t="s">
-        <v>287</v>
+        <v>309</v>
       </c>
       <c r="F85" t="s">
-        <v>303</v>
+        <v>313</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
-        <v>304</v>
+        <v>314</v>
       </c>
       <c r="B86" t="s">
-        <v>305</v>
+        <v>315</v>
       </c>
       <c r="C86" t="s">
-        <v>286</v>
+        <v>316</v>
       </c>
       <c r="D86" t="s">
-        <v>287</v>
+        <v>317</v>
       </c>
       <c r="F86" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>307</v>
+        <v>319</v>
       </c>
       <c r="B87" t="s">
-        <v>308</v>
+        <v>320</v>
       </c>
       <c r="C87" t="s">
-        <v>309</v>
+        <v>269</v>
       </c>
       <c r="D87" t="s">
-        <v>310</v>
+        <v>270</v>
       </c>
       <c r="F87" t="s">
-        <v>311</v>
+        <v>321</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>312</v>
+        <v>322</v>
       </c>
       <c r="B88" t="s">
-        <v>313</v>
+        <v>323</v>
       </c>
       <c r="C88" t="s">
-        <v>175</v>
+        <v>274</v>
       </c>
       <c r="D88" t="s">
-        <v>176</v>
+        <v>275</v>
       </c>
       <c r="F88" t="s">
-        <v>314</v>
+        <v>324</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>315</v>
+        <v>325</v>
       </c>
       <c r="B89" t="s">
-        <v>316</v>
+        <v>326</v>
       </c>
       <c r="C89" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="D89" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="F89" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
       <c r="B90" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
       <c r="C90" t="s">
-        <v>295</v>
+        <v>330</v>
       </c>
       <c r="D90" t="s">
-        <v>296</v>
+        <v>331</v>
       </c>
       <c r="F90" t="s">
-        <v>322</v>
+        <v>332</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="B91" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
       <c r="C91" t="s">
-        <v>90</v>
+        <v>335</v>
       </c>
       <c r="D91" t="s">
-        <v>91</v>
+        <v>336</v>
       </c>
       <c r="F91" t="s">
-        <v>325</v>
+        <v>337</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>326</v>
+        <v>338</v>
       </c>
       <c r="B92" t="s">
-        <v>327</v>
+        <v>339</v>
       </c>
       <c r="C92" t="s">
-        <v>309</v>
+        <v>340</v>
       </c>
       <c r="D92" t="s">
-        <v>310</v>
+        <v>341</v>
       </c>
       <c r="F92" t="s">
-        <v>328</v>
+        <v>342</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
-        <v>329</v>
+        <v>343</v>
       </c>
       <c r="B93" t="s">
-        <v>330</v>
+        <v>344</v>
       </c>
       <c r="C93" t="s">
-        <v>185</v>
+        <v>338</v>
       </c>
       <c r="D93" t="s">
-        <v>186</v>
+        <v>339</v>
       </c>
       <c r="F93" t="s">
-        <v>331</v>
+        <v>345</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
-        <v>332</v>
+        <v>346</v>
       </c>
       <c r="B94" t="s">
-        <v>333</v>
+        <v>347</v>
       </c>
       <c r="C94" t="s">
-        <v>185</v>
+        <v>348</v>
       </c>
       <c r="D94" t="s">
-        <v>186</v>
+        <v>349</v>
       </c>
       <c r="F94" t="s">
-        <v>334</v>
+        <v>350</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
-        <v>335</v>
+        <v>351</v>
       </c>
       <c r="B95" t="s">
-        <v>336</v>
+        <v>352</v>
       </c>
       <c r="C95" t="s">
-        <v>90</v>
+        <v>333</v>
       </c>
       <c r="D95" t="s">
-        <v>91</v>
+        <v>334</v>
       </c>
       <c r="F95" t="s">
-        <v>337</v>
+        <v>353</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
-        <v>338</v>
+        <v>348</v>
       </c>
       <c r="B96" t="s">
-        <v>339</v>
+        <v>349</v>
       </c>
       <c r="C96" t="s">
-        <v>175</v>
+        <v>354</v>
       </c>
       <c r="D96" t="s">
-        <v>176</v>
+        <v>355</v>
       </c>
       <c r="F96" t="s">
-        <v>340</v>
+        <v>356</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
-        <v>341</v>
+        <v>357</v>
       </c>
       <c r="B97" t="s">
-        <v>342</v>
+        <v>358</v>
       </c>
       <c r="C97" t="s">
-        <v>180</v>
+        <v>305</v>
       </c>
       <c r="D97" t="s">
-        <v>181</v>
+        <v>306</v>
       </c>
       <c r="F97" t="s">
-        <v>343</v>
+        <v>359</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
-        <v>344</v>
+        <v>195</v>
       </c>
       <c r="B98" t="s">
-        <v>345</v>
+        <v>196</v>
       </c>
       <c r="C98" t="s">
-        <v>90</v>
+        <v>360</v>
       </c>
       <c r="D98" t="s">
-        <v>91</v>
+        <v>361</v>
       </c>
       <c r="F98" t="s">
-        <v>346</v>
+        <v>362</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
-        <v>347</v>
+        <v>363</v>
       </c>
       <c r="B99" t="s">
-        <v>348</v>
+        <v>364</v>
       </c>
       <c r="C99" t="s">
-        <v>349</v>
+        <v>365</v>
       </c>
       <c r="D99" t="s">
-        <v>350</v>
+        <v>366</v>
       </c>
       <c r="F99" t="s">
-        <v>351</v>
+        <v>367</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
-        <v>352</v>
+        <v>368</v>
       </c>
       <c r="B100" t="s">
-        <v>353</v>
+        <v>369</v>
       </c>
       <c r="C100" t="s">
-        <v>90</v>
+        <v>365</v>
       </c>
       <c r="D100" t="s">
-        <v>91</v>
+        <v>366</v>
       </c>
       <c r="F100" t="s">
-        <v>354</v>
+        <v>370</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
-        <v>355</v>
+        <v>163</v>
       </c>
       <c r="B101" t="s">
-        <v>356</v>
+        <v>164</v>
       </c>
       <c r="C101" t="s">
-        <v>90</v>
+        <v>371</v>
       </c>
       <c r="D101" t="s">
-        <v>91</v>
+        <v>372</v>
       </c>
       <c r="F101" t="s">
-        <v>357</v>
+        <v>373</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>358</v>
+        <v>374</v>
       </c>
       <c r="B102" t="s">
-        <v>359</v>
+        <v>375</v>
       </c>
       <c r="C102" t="s">
-        <v>315</v>
+        <v>376</v>
       </c>
       <c r="D102" t="s">
-        <v>316</v>
+        <v>377</v>
       </c>
       <c r="F102" t="s">
-        <v>360</v>
+        <v>378</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>361</v>
+        <v>379</v>
       </c>
       <c r="B103" t="s">
-        <v>362</v>
+        <v>380</v>
       </c>
       <c r="C103" t="s">
-        <v>90</v>
+        <v>363</v>
       </c>
       <c r="D103" t="s">
-        <v>91</v>
+        <v>364</v>
       </c>
       <c r="F103" t="s">
-        <v>363</v>
+        <v>381</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
-        <v>364</v>
+        <v>382</v>
       </c>
       <c r="B104" t="s">
-        <v>365</v>
+        <v>383</v>
       </c>
       <c r="C104" t="s">
-        <v>366</v>
+        <v>384</v>
       </c>
       <c r="D104" t="s">
-        <v>367</v>
+        <v>385</v>
       </c>
       <c r="F104" t="s">
-        <v>368</v>
+        <v>386</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
-        <v>369</v>
+        <v>360</v>
       </c>
       <c r="B105" t="s">
-        <v>370</v>
+        <v>361</v>
       </c>
       <c r="C105" t="s">
-        <v>371</v>
+        <v>387</v>
       </c>
       <c r="D105" t="s">
-        <v>372</v>
+        <v>388</v>
       </c>
       <c r="F105" t="s">
-        <v>373</v>
+        <v>389</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
-        <v>374</v>
+        <v>130</v>
       </c>
       <c r="B106" t="s">
-        <v>375</v>
+        <v>131</v>
       </c>
       <c r="C106" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
       <c r="D106" t="s">
-        <v>348</v>
+        <v>366</v>
       </c>
       <c r="F106" t="s">
-        <v>376</v>
+        <v>390</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
-        <v>371</v>
+        <v>249</v>
       </c>
       <c r="B107" t="s">
-        <v>372</v>
+        <v>250</v>
       </c>
       <c r="C107" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
       <c r="D107" t="s">
-        <v>378</v>
+        <v>366</v>
       </c>
       <c r="F107" t="s">
-        <v>379</v>
+        <v>391</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>180</v>
+        <v>392</v>
       </c>
       <c r="B108" t="s">
-        <v>181</v>
+        <v>393</v>
       </c>
       <c r="C108" t="s">
-        <v>380</v>
+        <v>394</v>
       </c>
       <c r="D108" t="s">
-        <v>381</v>
+        <v>395</v>
       </c>
       <c r="F108" t="s">
-        <v>382</v>
+        <v>396</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>383</v>
+        <v>397</v>
       </c>
       <c r="B109" t="s">
-        <v>384</v>
+        <v>398</v>
       </c>
       <c r="C109" t="s">
-        <v>385</v>
+        <v>254</v>
       </c>
       <c r="D109" t="s">
-        <v>386</v>
+        <v>255</v>
       </c>
       <c r="F109" t="s">
-        <v>387</v>
+        <v>399</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>388</v>
+        <v>400</v>
       </c>
       <c r="B110" t="s">
-        <v>389</v>
+        <v>401</v>
       </c>
       <c r="C110" t="s">
-        <v>383</v>
+        <v>402</v>
       </c>
       <c r="D110" t="s">
-        <v>384</v>
+        <v>403</v>
       </c>
       <c r="F110" t="s">
-        <v>390</v>
+        <v>404</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>391</v>
+        <v>405</v>
       </c>
       <c r="B111" t="s">
-        <v>392</v>
+        <v>406</v>
       </c>
       <c r="C111" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="D111" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F111" t="s">
-        <v>393</v>
+        <v>407</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
-        <v>394</v>
+        <v>408</v>
       </c>
       <c r="B112" t="s">
-        <v>395</v>
+        <v>409</v>
       </c>
       <c r="C112" t="s">
-        <v>304</v>
+        <v>374</v>
       </c>
       <c r="D112" t="s">
-        <v>305</v>
+        <v>375</v>
       </c>
       <c r="F112" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>397</v>
+        <v>411</v>
       </c>
       <c r="B113" t="s">
-        <v>398</v>
+        <v>412</v>
       </c>
       <c r="C113" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="D113" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="F113" t="s">
-        <v>399</v>
+        <v>413</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>400</v>
+        <v>414</v>
       </c>
       <c r="B114" t="s">
-        <v>401</v>
+        <v>415</v>
       </c>
       <c r="C114" t="s">
-        <v>185</v>
+        <v>394</v>
       </c>
       <c r="D114" t="s">
-        <v>186</v>
+        <v>395</v>
       </c>
       <c r="F114" t="s">
-        <v>402</v>
+        <v>416</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>403</v>
+        <v>417</v>
       </c>
       <c r="B115" t="s">
-        <v>404</v>
+        <v>418</v>
       </c>
       <c r="C115" t="s">
-        <v>175</v>
+        <v>264</v>
       </c>
       <c r="D115" t="s">
-        <v>176</v>
+        <v>265</v>
       </c>
       <c r="F115" t="s">
-        <v>405</v>
+        <v>419</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>105</v>
+        <v>420</v>
       </c>
       <c r="B116" t="s">
-        <v>106</v>
+        <v>421</v>
       </c>
       <c r="C116" t="s">
-        <v>366</v>
+        <v>264</v>
       </c>
       <c r="D116" t="s">
-        <v>367</v>
+        <v>265</v>
       </c>
       <c r="F116" t="s">
-        <v>406</v>
+        <v>422</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>407</v>
+        <v>423</v>
       </c>
       <c r="B117" t="s">
-        <v>408</v>
+        <v>424</v>
       </c>
       <c r="C117" t="s">
-        <v>349</v>
+        <v>130</v>
       </c>
       <c r="D117" t="s">
-        <v>350</v>
+        <v>131</v>
       </c>
       <c r="F117" t="s">
-        <v>409</v>
+        <v>425</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
-        <v>349</v>
+        <v>426</v>
       </c>
       <c r="B118" t="s">
-        <v>350</v>
+        <v>427</v>
       </c>
       <c r="C118" t="s">
-        <v>284</v>
+        <v>254</v>
       </c>
       <c r="D118" t="s">
-        <v>285</v>
+        <v>255</v>
       </c>
       <c r="F118" t="s">
-        <v>410</v>
+        <v>428</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
-        <v>411</v>
+        <v>429</v>
       </c>
       <c r="B119" t="s">
-        <v>412</v>
+        <v>430</v>
       </c>
       <c r="C119" t="s">
-        <v>413</v>
+        <v>259</v>
       </c>
       <c r="D119" t="s">
-        <v>414</v>
+        <v>260</v>
       </c>
       <c r="F119" t="s">
-        <v>415</v>
+        <v>431</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>317</v>
+        <v>432</v>
       </c>
       <c r="B120" t="s">
-        <v>318</v>
+        <v>433</v>
       </c>
       <c r="C120" t="s">
-        <v>416</v>
+        <v>130</v>
       </c>
       <c r="D120" t="s">
-        <v>417</v>
+        <v>131</v>
       </c>
       <c r="F120" t="s">
-        <v>418</v>
+        <v>434</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>164</v>
+        <v>435</v>
       </c>
       <c r="B121" t="s">
-        <v>165</v>
+        <v>436</v>
       </c>
       <c r="C121" t="s">
-        <v>419</v>
+        <v>437</v>
       </c>
       <c r="D121" t="s">
-        <v>420</v>
+        <v>438</v>
       </c>
       <c r="F121" t="s">
-        <v>421</v>
+        <v>439</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>297</v>
+        <v>440</v>
       </c>
       <c r="B122" t="s">
-        <v>298</v>
+        <v>441</v>
       </c>
       <c r="C122" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="D122" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="F122" t="s">
-        <v>422</v>
+        <v>442</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>423</v>
+        <v>443</v>
       </c>
       <c r="B123" t="s">
-        <v>424</v>
+        <v>444</v>
       </c>
       <c r="C123" t="s">
-        <v>309</v>
+        <v>130</v>
       </c>
       <c r="D123" t="s">
-        <v>310</v>
+        <v>131</v>
       </c>
       <c r="F123" t="s">
-        <v>425</v>
+        <v>445</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>380</v>
+        <v>446</v>
       </c>
       <c r="B124" t="s">
-        <v>381</v>
+        <v>447</v>
       </c>
       <c r="C124" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="D124" t="s">
-        <v>91</v>
+        <v>401</v>
       </c>
       <c r="F124" t="s">
-        <v>426</v>
+        <v>448</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>427</v>
+        <v>449</v>
       </c>
       <c r="B125" t="s">
-        <v>428</v>
+        <v>450</v>
       </c>
       <c r="C125" t="s">
-        <v>429</v>
+        <v>130</v>
       </c>
       <c r="D125" t="s">
-        <v>430</v>
+        <v>131</v>
       </c>
       <c r="F125" t="s">
-        <v>431</v>
+        <v>451</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>432</v>
+        <v>452</v>
       </c>
       <c r="B126" t="s">
-        <v>433</v>
+        <v>453</v>
       </c>
       <c r="C126" t="s">
-        <v>434</v>
+        <v>454</v>
       </c>
       <c r="D126" t="s">
-        <v>435</v>
+        <v>455</v>
       </c>
       <c r="F126" t="s">
-        <v>436</v>
+        <v>456</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>434</v>
+        <v>457</v>
       </c>
       <c r="B127" t="s">
-        <v>435</v>
+        <v>458</v>
       </c>
       <c r="C127" t="s">
-        <v>113</v>
+        <v>459</v>
       </c>
       <c r="D127" t="s">
-        <v>114</v>
+        <v>460</v>
       </c>
       <c r="F127" t="s">
-        <v>437</v>
+        <v>461</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>438</v>
+        <v>462</v>
       </c>
       <c r="B128" t="s">
-        <v>439</v>
+        <v>463</v>
       </c>
       <c r="C128" t="s">
-        <v>371</v>
+        <v>435</v>
       </c>
       <c r="D128" t="s">
-        <v>372</v>
+        <v>436</v>
       </c>
       <c r="F128" t="s">
-        <v>440</v>
+        <v>464</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
-        <v>441</v>
+        <v>459</v>
       </c>
       <c r="B129" t="s">
-        <v>442</v>
+        <v>460</v>
       </c>
       <c r="C129" t="s">
-        <v>347</v>
+        <v>465</v>
       </c>
       <c r="D129" t="s">
-        <v>348</v>
+        <v>466</v>
       </c>
       <c r="F129" t="s">
-        <v>443</v>
+        <v>467</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
-        <v>385</v>
+        <v>259</v>
       </c>
       <c r="B130" t="s">
-        <v>386</v>
+        <v>260</v>
       </c>
       <c r="C130" t="s">
-        <v>347</v>
+        <v>468</v>
       </c>
       <c r="D130" t="s">
-        <v>348</v>
+        <v>469</v>
       </c>
       <c r="F130" t="s">
-        <v>444</v>
+        <v>470</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
-        <v>445</v>
+        <v>471</v>
       </c>
       <c r="B131" t="s">
-        <v>446</v>
+        <v>472</v>
       </c>
       <c r="C131" t="s">
-        <v>347</v>
+        <v>473</v>
       </c>
       <c r="D131" t="s">
-        <v>348</v>
+        <v>474</v>
       </c>
       <c r="F131" t="s">
-        <v>447</v>
+        <v>475</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
-        <v>175</v>
+        <v>476</v>
       </c>
       <c r="B132" t="s">
-        <v>176</v>
+        <v>477</v>
       </c>
       <c r="C132" t="s">
-        <v>371</v>
+        <v>471</v>
       </c>
       <c r="D132" t="s">
-        <v>372</v>
+        <v>472</v>
       </c>
       <c r="F132" t="s">
-        <v>448</v>
+        <v>478</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
-        <v>185</v>
+        <v>479</v>
       </c>
       <c r="B133" t="s">
-        <v>186</v>
+        <v>480</v>
       </c>
       <c r="C133" t="s">
-        <v>371</v>
+        <v>454</v>
       </c>
       <c r="D133" t="s">
-        <v>372</v>
+        <v>455</v>
       </c>
       <c r="F133" t="s">
-        <v>449</v>
+        <v>481</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
-        <v>450</v>
+        <v>482</v>
       </c>
       <c r="B134" t="s">
-        <v>451</v>
+        <v>483</v>
       </c>
       <c r="C134" t="s">
-        <v>441</v>
+        <v>249</v>
       </c>
       <c r="D134" t="s">
-        <v>442</v>
+        <v>250</v>
       </c>
       <c r="F134" t="s">
-        <v>452</v>
+        <v>484</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
-        <v>286</v>
+        <v>158</v>
       </c>
       <c r="B135" t="s">
-        <v>287</v>
+        <v>159</v>
       </c>
       <c r="C135" t="s">
-        <v>121</v>
+        <v>382</v>
       </c>
       <c r="D135" t="s">
-        <v>122</v>
+        <v>383</v>
       </c>
       <c r="F135" t="s">
-        <v>453</v>
+        <v>485</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
-        <v>454</v>
+        <v>486</v>
       </c>
       <c r="B136" t="s">
-        <v>455</v>
+        <v>487</v>
       </c>
       <c r="C136" t="s">
-        <v>456</v>
+        <v>195</v>
       </c>
       <c r="D136" t="s">
-        <v>457</v>
+        <v>196</v>
       </c>
       <c r="F136" t="s">
-        <v>458</v>
+        <v>488</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
-        <v>456</v>
+        <v>489</v>
       </c>
       <c r="B137" t="s">
-        <v>457</v>
+        <v>490</v>
       </c>
       <c r="C137" t="s">
-        <v>121</v>
+        <v>264</v>
       </c>
       <c r="D137" t="s">
-        <v>122</v>
+        <v>265</v>
       </c>
       <c r="F137" t="s">
-        <v>459</v>
+        <v>491</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
-        <v>377</v>
+        <v>492</v>
       </c>
       <c r="B138" t="s">
-        <v>378</v>
+        <v>493</v>
       </c>
       <c r="C138" t="s">
-        <v>429</v>
+        <v>254</v>
       </c>
       <c r="D138" t="s">
-        <v>430</v>
+        <v>255</v>
       </c>
       <c r="F138" t="s">
-        <v>460</v>
+        <v>494</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
-        <v>429</v>
+        <v>495</v>
       </c>
       <c r="B139" t="s">
-        <v>430</v>
+        <v>496</v>
       </c>
       <c r="C139" t="s">
-        <v>90</v>
+        <v>497</v>
       </c>
       <c r="D139" t="s">
-        <v>91</v>
+        <v>498</v>
       </c>
       <c r="F139" t="s">
-        <v>461</v>
+        <v>499</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
-        <v>462</v>
+        <v>145</v>
       </c>
       <c r="B140" t="s">
-        <v>463</v>
+        <v>146</v>
       </c>
       <c r="C140" t="s">
-        <v>464</v>
+        <v>454</v>
       </c>
       <c r="D140" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="F140" t="s">
-        <v>466</v>
+        <v>500</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
-        <v>464</v>
+        <v>501</v>
       </c>
       <c r="B141" t="s">
-        <v>465</v>
+        <v>502</v>
       </c>
       <c r="C141" t="s">
-        <v>113</v>
+        <v>437</v>
       </c>
       <c r="D141" t="s">
-        <v>114</v>
+        <v>438</v>
       </c>
       <c r="F141" t="s">
-        <v>467</v>
+        <v>503</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
-        <v>468</v>
+        <v>437</v>
       </c>
       <c r="B142" t="s">
-        <v>469</v>
+        <v>438</v>
       </c>
       <c r="C142" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="D142" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="F142" t="s">
-        <v>470</v>
+        <v>504</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
-        <v>292</v>
+        <v>505</v>
       </c>
       <c r="B143" t="s">
-        <v>293</v>
+        <v>506</v>
       </c>
       <c r="C143" t="s">
-        <v>286</v>
+        <v>507</v>
       </c>
       <c r="D143" t="s">
-        <v>287</v>
+        <v>508</v>
       </c>
       <c r="F143" t="s">
-        <v>471</v>
+        <v>509</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
-        <v>472</v>
+        <v>402</v>
       </c>
       <c r="B144" t="s">
-        <v>473</v>
+        <v>403</v>
       </c>
       <c r="C144" t="s">
-        <v>456</v>
+        <v>510</v>
       </c>
       <c r="D144" t="s">
-        <v>457</v>
+        <v>511</v>
       </c>
       <c r="F144" t="s">
-        <v>474</v>
+        <v>512</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
-        <v>475</v>
+        <v>238</v>
       </c>
       <c r="B145" t="s">
-        <v>476</v>
+        <v>239</v>
       </c>
       <c r="C145" t="s">
-        <v>413</v>
+        <v>513</v>
       </c>
       <c r="D145" t="s">
-        <v>414</v>
+        <v>514</v>
       </c>
       <c r="F145" t="s">
-        <v>477</v>
+        <v>515</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
-        <v>478</v>
+        <v>384</v>
       </c>
       <c r="B146" t="s">
-        <v>479</v>
+        <v>385</v>
       </c>
       <c r="C146" t="s">
-        <v>320</v>
+        <v>368</v>
       </c>
       <c r="D146" t="s">
-        <v>321</v>
+        <v>369</v>
       </c>
       <c r="F146" t="s">
-        <v>480</v>
+        <v>516</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
-        <v>413</v>
+        <v>376</v>
       </c>
       <c r="B147" t="s">
-        <v>414</v>
+        <v>377</v>
       </c>
       <c r="C147" t="s">
-        <v>481</v>
+        <v>195</v>
       </c>
       <c r="D147" t="s">
-        <v>482</v>
+        <v>196</v>
       </c>
       <c r="F147" t="s">
-        <v>483</v>
+        <v>517</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
-        <v>484</v>
+        <v>518</v>
       </c>
       <c r="B148" t="s">
-        <v>485</v>
+        <v>519</v>
       </c>
       <c r="C148" t="s">
-        <v>90</v>
+        <v>394</v>
       </c>
       <c r="D148" t="s">
-        <v>91</v>
+        <v>395</v>
       </c>
       <c r="F148" t="s">
-        <v>486</v>
+        <v>520</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
-        <v>481</v>
+        <v>468</v>
       </c>
       <c r="B149" t="s">
-        <v>482</v>
+        <v>469</v>
       </c>
       <c r="C149" t="s">
-        <v>284</v>
+        <v>130</v>
       </c>
       <c r="D149" t="s">
-        <v>285</v>
+        <v>131</v>
       </c>
       <c r="F149" t="s">
-        <v>487</v>
+        <v>521</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
-        <v>366</v>
+        <v>522</v>
       </c>
       <c r="B150" t="s">
-        <v>367</v>
+        <v>523</v>
       </c>
       <c r="C150" t="s">
-        <v>121</v>
+        <v>524</v>
       </c>
       <c r="D150" t="s">
-        <v>122</v>
+        <v>525</v>
       </c>
       <c r="F150" t="s">
-        <v>488</v>
+        <v>526</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
-        <v>108</v>
+        <v>527</v>
       </c>
       <c r="B151" t="s">
-        <v>109</v>
+        <v>528</v>
       </c>
       <c r="C151" t="s">
-        <v>366</v>
+        <v>529</v>
       </c>
       <c r="D151" t="s">
-        <v>367</v>
+        <v>530</v>
       </c>
       <c r="F151" t="s">
-        <v>489</v>
+        <v>531</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
-        <v>416</v>
+        <v>529</v>
       </c>
       <c r="B152" t="s">
-        <v>417</v>
+        <v>530</v>
       </c>
       <c r="C152" t="s">
-        <v>286</v>
+        <v>163</v>
       </c>
       <c r="D152" t="s">
-        <v>287</v>
+        <v>164</v>
       </c>
       <c r="F152" t="s">
-        <v>490</v>
+        <v>532</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
-        <v>491</v>
+        <v>533</v>
       </c>
       <c r="B153" t="s">
-        <v>492</v>
+        <v>534</v>
       </c>
       <c r="C153" t="s">
-        <v>493</v>
+        <v>459</v>
       </c>
       <c r="D153" t="s">
-        <v>494</v>
+        <v>460</v>
       </c>
       <c r="F153" t="s">
-        <v>495</v>
+        <v>535</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
-        <v>496</v>
+        <v>536</v>
       </c>
       <c r="B154" t="s">
-        <v>497</v>
+        <v>537</v>
       </c>
       <c r="C154" t="s">
-        <v>498</v>
+        <v>435</v>
       </c>
       <c r="D154" t="s">
-        <v>499</v>
+        <v>436</v>
       </c>
       <c r="F154" t="s">
-        <v>500</v>
+        <v>538</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
-        <v>501</v>
+        <v>473</v>
       </c>
       <c r="B155" t="s">
-        <v>502</v>
+        <v>474</v>
       </c>
       <c r="C155" t="s">
-        <v>222</v>
+        <v>435</v>
       </c>
       <c r="D155" t="s">
-        <v>223</v>
+        <v>436</v>
       </c>
       <c r="F155" t="s">
-        <v>503</v>
+        <v>539</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
-        <v>190</v>
+        <v>540</v>
       </c>
       <c r="B156" t="s">
-        <v>191</v>
+        <v>541</v>
       </c>
       <c r="C156" t="s">
-        <v>498</v>
+        <v>435</v>
       </c>
       <c r="D156" t="s">
-        <v>499</v>
+        <v>436</v>
       </c>
       <c r="F156" t="s">
-        <v>504</v>
+        <v>542</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
-        <v>226</v>
+        <v>497</v>
       </c>
       <c r="B157" t="s">
-        <v>227</v>
+        <v>498</v>
       </c>
       <c r="C157" t="s">
-        <v>505</v>
+        <v>405</v>
       </c>
       <c r="D157" t="s">
-        <v>506</v>
+        <v>406</v>
       </c>
       <c r="F157" t="s">
-        <v>507</v>
+        <v>543</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
-        <v>256</v>
+        <v>544</v>
       </c>
       <c r="B158" t="s">
-        <v>257</v>
+        <v>545</v>
       </c>
       <c r="C158" t="s">
-        <v>251</v>
+        <v>546</v>
       </c>
       <c r="D158" t="s">
-        <v>252</v>
+        <v>547</v>
       </c>
       <c r="F158" t="s">
-        <v>508</v>
+        <v>548</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
-        <v>217</v>
+        <v>254</v>
       </c>
       <c r="B159" t="s">
-        <v>218</v>
+        <v>255</v>
       </c>
       <c r="C159" t="s">
-        <v>222</v>
+        <v>459</v>
       </c>
       <c r="D159" t="s">
-        <v>223</v>
+        <v>460</v>
       </c>
       <c r="F159" t="s">
-        <v>509</v>
+        <v>549</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
-        <v>498</v>
+        <v>264</v>
       </c>
       <c r="B160" t="s">
-        <v>499</v>
+        <v>265</v>
       </c>
       <c r="C160" t="s">
-        <v>226</v>
+        <v>459</v>
       </c>
       <c r="D160" t="s">
-        <v>227</v>
+        <v>460</v>
       </c>
       <c r="F160" t="s">
-        <v>510</v>
+        <v>550</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
-        <v>493</v>
+        <v>551</v>
       </c>
       <c r="B161" t="s">
-        <v>494</v>
+        <v>552</v>
       </c>
       <c r="C161" t="s">
-        <v>511</v>
+        <v>379</v>
       </c>
       <c r="D161" t="s">
-        <v>512</v>
+        <v>380</v>
       </c>
       <c r="F161" t="s">
-        <v>513</v>
+        <v>553</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
-        <v>206</v>
+        <v>554</v>
       </c>
       <c r="B162" t="s">
-        <v>207</v>
+        <v>555</v>
       </c>
       <c r="C162" t="s">
-        <v>496</v>
+        <v>536</v>
       </c>
       <c r="D162" t="s">
-        <v>497</v>
+        <v>537</v>
       </c>
       <c r="F162" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
-        <v>275</v>
+        <v>365</v>
       </c>
       <c r="B163" t="s">
-        <v>276</v>
+        <v>366</v>
       </c>
       <c r="C163" t="s">
-        <v>515</v>
+        <v>195</v>
       </c>
       <c r="D163" t="s">
-        <v>516</v>
+        <v>196</v>
       </c>
       <c r="F163" t="s">
-        <v>517</v>
+        <v>557</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
-        <v>511</v>
+        <v>546</v>
       </c>
       <c r="B164" t="s">
-        <v>512</v>
+        <v>547</v>
       </c>
       <c r="C164" t="s">
-        <v>278</v>
+        <v>558</v>
       </c>
       <c r="D164" t="s">
-        <v>279</v>
+        <v>559</v>
       </c>
       <c r="F164" t="s">
-        <v>518</v>
+        <v>560</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
-        <v>519</v>
+        <v>558</v>
       </c>
       <c r="B165" t="s">
-        <v>520</v>
+        <v>559</v>
       </c>
       <c r="C165" t="s">
-        <v>206</v>
+        <v>195</v>
       </c>
       <c r="D165" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="F165" t="s">
-        <v>521</v>
+        <v>561</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
-        <v>522</v>
+        <v>465</v>
       </c>
       <c r="B166" t="s">
-        <v>523</v>
+        <v>466</v>
       </c>
       <c r="C166" t="s">
-        <v>491</v>
+        <v>524</v>
       </c>
       <c r="D166" t="s">
-        <v>492</v>
+        <v>525</v>
       </c>
       <c r="F166" t="s">
-        <v>524</v>
+        <v>562</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
+        <v>524</v>
+      </c>
+      <c r="B167" t="s">
         <v>525</v>
       </c>
-      <c r="B167" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C167" t="s">
-        <v>204</v>
+        <v>130</v>
       </c>
       <c r="D167" t="s">
-        <v>205</v>
+        <v>131</v>
       </c>
       <c r="F167" t="s">
-        <v>527</v>
+        <v>563</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
-        <v>528</v>
+        <v>564</v>
       </c>
       <c r="B168" t="s">
-        <v>529</v>
+        <v>565</v>
       </c>
       <c r="C168" t="s">
-        <v>525</v>
+        <v>566</v>
       </c>
       <c r="D168" t="s">
-        <v>526</v>
+        <v>567</v>
       </c>
       <c r="F168" t="s">
-        <v>530</v>
+        <v>568</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
-        <v>531</v>
+        <v>566</v>
       </c>
       <c r="B169" t="s">
-        <v>532</v>
+        <v>567</v>
       </c>
       <c r="C169" t="s">
-        <v>525</v>
+        <v>163</v>
       </c>
       <c r="D169" t="s">
-        <v>526</v>
+        <v>164</v>
       </c>
       <c r="F169" t="s">
-        <v>533</v>
+        <v>569</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
-        <v>237</v>
+        <v>570</v>
       </c>
       <c r="B170" t="s">
-        <v>238</v>
+        <v>571</v>
       </c>
       <c r="C170" t="s">
-        <v>498</v>
+        <v>446</v>
       </c>
       <c r="D170" t="s">
-        <v>499</v>
+        <v>447</v>
       </c>
       <c r="F170" t="s">
-        <v>534</v>
+        <v>572</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
-        <v>535</v>
+        <v>371</v>
       </c>
       <c r="B171" t="s">
-        <v>536</v>
+        <v>372</v>
       </c>
       <c r="C171" t="s">
-        <v>220</v>
+        <v>365</v>
       </c>
       <c r="D171" t="s">
-        <v>221</v>
+        <v>366</v>
       </c>
       <c r="F171" t="s">
-        <v>537</v>
+        <v>573</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
-        <v>538</v>
+        <v>574</v>
       </c>
       <c r="B172" t="s">
-        <v>539</v>
+        <v>575</v>
       </c>
       <c r="C172" t="s">
-        <v>251</v>
+        <v>558</v>
       </c>
       <c r="D172" t="s">
-        <v>252</v>
+        <v>559</v>
       </c>
       <c r="F172" t="s">
-        <v>540</v>
+        <v>576</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
-        <v>515</v>
+        <v>577</v>
       </c>
       <c r="B173" t="s">
-        <v>516</v>
+        <v>578</v>
       </c>
       <c r="C173" t="s">
-        <v>251</v>
+        <v>507</v>
       </c>
       <c r="D173" t="s">
-        <v>252</v>
+        <v>508</v>
       </c>
       <c r="F173" t="s">
-        <v>541</v>
+        <v>579</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
-        <v>261</v>
+        <v>580</v>
       </c>
       <c r="B174" t="s">
-        <v>262</v>
+        <v>581</v>
       </c>
       <c r="C174" t="s">
-        <v>515</v>
+        <v>408</v>
       </c>
       <c r="D174" t="s">
-        <v>516</v>
+        <v>409</v>
       </c>
       <c r="F174" t="s">
-        <v>542</v>
+        <v>582</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
-        <v>251</v>
+        <v>583</v>
       </c>
       <c r="B175" t="s">
-        <v>252</v>
+        <v>584</v>
       </c>
       <c r="C175" t="s">
-        <v>222</v>
+        <v>247</v>
       </c>
       <c r="D175" t="s">
-        <v>223</v>
+        <v>248</v>
       </c>
       <c r="F175" t="s">
-        <v>543</v>
+        <v>585</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>544</v>
+        <v>150</v>
       </c>
       <c r="B176" t="s">
-        <v>545</v>
+        <v>151</v>
       </c>
       <c r="C176" t="s">
-        <v>546</v>
+        <v>583</v>
       </c>
       <c r="D176" t="s">
-        <v>547</v>
+        <v>584</v>
       </c>
       <c r="F176" t="s">
-        <v>548</v>
+        <v>586</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
-        <v>546</v>
+        <v>507</v>
       </c>
       <c r="B177" t="s">
-        <v>547</v>
+        <v>508</v>
       </c>
       <c r="C177" t="s">
-        <v>549</v>
+        <v>587</v>
       </c>
       <c r="D177" t="s">
-        <v>550</v>
+        <v>588</v>
       </c>
       <c r="F177" t="s">
-        <v>551</v>
+        <v>589</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
-        <v>552</v>
+        <v>590</v>
       </c>
       <c r="B178" t="s">
-        <v>553</v>
+        <v>591</v>
       </c>
       <c r="C178" t="s">
-        <v>554</v>
+        <v>130</v>
       </c>
       <c r="D178" t="s">
-        <v>555</v>
+        <v>131</v>
       </c>
       <c r="F178" t="s">
-        <v>556</v>
+        <v>592</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
-        <v>557</v>
+        <v>587</v>
       </c>
       <c r="B179" t="s">
-        <v>558</v>
+        <v>588</v>
       </c>
       <c r="C179" t="s">
-        <v>559</v>
+        <v>363</v>
       </c>
       <c r="D179" t="s">
-        <v>560</v>
+        <v>364</v>
       </c>
       <c r="F179" t="s">
-        <v>561</v>
+        <v>593</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
-        <v>554</v>
+        <v>454</v>
       </c>
       <c r="B180" t="s">
-        <v>555</v>
+        <v>455</v>
       </c>
       <c r="C180" t="s">
-        <v>559</v>
+        <v>195</v>
       </c>
       <c r="D180" t="s">
-        <v>560</v>
+        <v>196</v>
       </c>
       <c r="F180" t="s">
-        <v>562</v>
+        <v>594</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>563</v>
+        <v>153</v>
       </c>
       <c r="B181" t="s">
-        <v>564</v>
+        <v>154</v>
       </c>
       <c r="C181" t="s">
-        <v>559</v>
+        <v>454</v>
       </c>
       <c r="D181" t="s">
-        <v>560</v>
+        <v>455</v>
       </c>
       <c r="F181" t="s">
-        <v>565</v>
+        <v>595</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
-        <v>559</v>
+        <v>510</v>
       </c>
       <c r="B182" t="s">
-        <v>560</v>
+        <v>511</v>
       </c>
       <c r="C182" t="s">
-        <v>201</v>
+        <v>365</v>
       </c>
       <c r="D182" t="s">
-        <v>202</v>
+        <v>366</v>
       </c>
       <c r="F182" t="s">
-        <v>566</v>
+        <v>596</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
-        <v>567</v>
+        <v>597</v>
       </c>
       <c r="B183" t="s">
-        <v>568</v>
+        <v>598</v>
       </c>
       <c r="C183" t="s">
-        <v>559</v>
+        <v>13</v>
       </c>
       <c r="D183" t="s">
-        <v>560</v>
+        <v>14</v>
       </c>
       <c r="F183" t="s">
-        <v>569</v>
+        <v>599</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
-        <v>570</v>
+        <v>600</v>
       </c>
       <c r="B184" t="s">
-        <v>571</v>
+        <v>601</v>
       </c>
       <c r="C184" t="s">
-        <v>51</v>
+        <v>597</v>
       </c>
       <c r="D184" t="s">
-        <v>52</v>
+        <v>598</v>
       </c>
       <c r="F184" t="s">
-        <v>572</v>
+        <v>602</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
-        <v>573</v>
+        <v>603</v>
       </c>
       <c r="B185" t="s">
-        <v>574</v>
+        <v>604</v>
       </c>
       <c r="C185" t="s">
-        <v>559</v>
+        <v>188</v>
       </c>
       <c r="D185" t="s">
-        <v>560</v>
+        <v>189</v>
       </c>
       <c r="F185" t="s">
-        <v>575</v>
+        <v>605</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
-        <v>576</v>
+        <v>606</v>
       </c>
       <c r="B186" t="s">
-        <v>577</v>
+        <v>607</v>
       </c>
       <c r="C186" t="s">
-        <v>570</v>
+        <v>8</v>
       </c>
       <c r="D186" t="s">
-        <v>571</v>
+        <v>9</v>
       </c>
       <c r="F186" t="s">
-        <v>578</v>
+        <v>608</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
-        <v>579</v>
+        <v>190</v>
       </c>
       <c r="B187" t="s">
-        <v>580</v>
+        <v>191</v>
       </c>
       <c r="C187" t="s">
-        <v>559</v>
+        <v>174</v>
       </c>
       <c r="D187" t="s">
-        <v>560</v>
+        <v>175</v>
       </c>
       <c r="F187" t="s">
-        <v>581</v>
+        <v>609</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
-        <v>582</v>
+        <v>610</v>
       </c>
       <c r="B188" t="s">
-        <v>583</v>
+        <v>611</v>
       </c>
       <c r="C188" t="s">
-        <v>201</v>
+        <v>8</v>
       </c>
       <c r="D188" t="s">
-        <v>202</v>
+        <v>9</v>
       </c>
       <c r="F188" t="s">
-        <v>584</v>
+        <v>612</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
-        <v>585</v>
+        <v>613</v>
       </c>
       <c r="B189" t="s">
-        <v>586</v>
+        <v>614</v>
       </c>
       <c r="C189" t="s">
-        <v>559</v>
+        <v>603</v>
       </c>
       <c r="D189" t="s">
-        <v>560</v>
+        <v>604</v>
       </c>
       <c r="F189" t="s">
-        <v>587</v>
+        <v>615</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>588</v>
+        <v>616</v>
       </c>
       <c r="B190" t="s">
-        <v>589</v>
+        <v>617</v>
       </c>
       <c r="C190" t="s">
-        <v>590</v>
+        <v>618</v>
       </c>
       <c r="D190" t="s">
-        <v>591</v>
+        <v>619</v>
       </c>
       <c r="F190" t="s">
-        <v>592</v>
+        <v>620</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
-        <v>590</v>
+        <v>57</v>
       </c>
       <c r="B191" t="s">
-        <v>591</v>
+        <v>58</v>
       </c>
       <c r="C191" t="s">
-        <v>559</v>
+        <v>18</v>
       </c>
       <c r="D191" t="s">
-        <v>560</v>
+        <v>19</v>
       </c>
       <c r="F191" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
-        <v>594</v>
+        <v>622</v>
       </c>
       <c r="B192" t="s">
-        <v>595</v>
+        <v>623</v>
       </c>
       <c r="C192" t="s">
-        <v>559</v>
+        <v>624</v>
       </c>
       <c r="D192" t="s">
-        <v>560</v>
+        <v>625</v>
       </c>
       <c r="F192" t="s">
-        <v>596</v>
+        <v>626</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>597</v>
+        <v>627</v>
       </c>
       <c r="B193" t="s">
-        <v>598</v>
+        <v>628</v>
       </c>
       <c r="C193" t="s">
-        <v>599</v>
+        <v>305</v>
       </c>
       <c r="D193" t="s">
-        <v>600</v>
+        <v>306</v>
       </c>
       <c r="F193" t="s">
-        <v>601</v>
+        <v>629</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
-        <v>599</v>
+        <v>630</v>
       </c>
       <c r="B194" t="s">
-        <v>600</v>
+        <v>631</v>
       </c>
       <c r="C194" t="s">
-        <v>44</v>
+        <v>632</v>
       </c>
       <c r="D194" t="s">
-        <v>45</v>
+        <v>633</v>
       </c>
       <c r="F194" t="s">
-        <v>602</v>
+        <v>634</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
-        <v>603</v>
+        <v>635</v>
       </c>
       <c r="B195" t="s">
-        <v>604</v>
+        <v>636</v>
       </c>
       <c r="C195" t="s">
-        <v>559</v>
+        <v>637</v>
       </c>
       <c r="D195" t="s">
-        <v>560</v>
+        <v>638</v>
       </c>
       <c r="F195" t="s">
-        <v>605</v>
+        <v>639</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>606</v>
+        <v>640</v>
       </c>
       <c r="B196" t="s">
-        <v>607</v>
+        <v>641</v>
       </c>
       <c r="C196" t="s">
-        <v>559</v>
+        <v>635</v>
       </c>
       <c r="D196" t="s">
-        <v>560</v>
+        <v>636</v>
       </c>
       <c r="F196" t="s">
-        <v>608</v>
+        <v>642</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
-        <v>609</v>
+        <v>637</v>
       </c>
       <c r="B197" t="s">
-        <v>610</v>
+        <v>638</v>
       </c>
       <c r="C197" t="s">
-        <v>559</v>
+        <v>643</v>
       </c>
       <c r="D197" t="s">
-        <v>560</v>
+        <v>644</v>
       </c>
       <c r="F197" t="s">
-        <v>611</v>
+        <v>645</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>612</v>
+        <v>646</v>
       </c>
       <c r="B198" t="s">
-        <v>613</v>
+        <v>647</v>
       </c>
       <c r="C198" t="s">
-        <v>559</v>
+        <v>648</v>
       </c>
       <c r="D198" t="s">
-        <v>560</v>
+        <v>649</v>
       </c>
       <c r="F198" t="s">
-        <v>614</v>
+        <v>650</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
-        <v>615</v>
+        <v>651</v>
       </c>
       <c r="B199" t="s">
-        <v>616</v>
+        <v>652</v>
       </c>
       <c r="C199" t="s">
-        <v>599</v>
+        <v>301</v>
       </c>
       <c r="D199" t="s">
-        <v>600</v>
+        <v>302</v>
       </c>
       <c r="F199" t="s">
-        <v>617</v>
+        <v>653</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
-        <v>618</v>
+        <v>654</v>
       </c>
       <c r="B200" t="s">
-        <v>619</v>
+        <v>655</v>
       </c>
       <c r="C200" t="s">
-        <v>559</v>
+        <v>651</v>
       </c>
       <c r="D200" t="s">
-        <v>560</v>
+        <v>652</v>
       </c>
       <c r="F200" t="s">
-        <v>620</v>
+        <v>656</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>621</v>
+        <v>643</v>
       </c>
       <c r="B201" t="s">
-        <v>622</v>
+        <v>644</v>
       </c>
       <c r="C201" t="s">
-        <v>559</v>
+        <v>654</v>
       </c>
       <c r="D201" t="s">
-        <v>560</v>
+        <v>655</v>
       </c>
       <c r="F201" t="s">
-        <v>623</v>
+        <v>657</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
-        <v>624</v>
+        <v>632</v>
       </c>
       <c r="B202" t="s">
-        <v>625</v>
+        <v>633</v>
       </c>
       <c r="C202" t="s">
-        <v>559</v>
+        <v>627</v>
       </c>
       <c r="D202" t="s">
-        <v>560</v>
+        <v>628</v>
       </c>
       <c r="F202" t="s">
-        <v>626</v>
+        <v>658</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>627</v>
+        <v>269</v>
       </c>
       <c r="B203" t="s">
-        <v>628</v>
+        <v>270</v>
       </c>
       <c r="C203" t="s">
-        <v>624</v>
+        <v>648</v>
       </c>
       <c r="D203" t="s">
-        <v>625</v>
+        <v>649</v>
       </c>
       <c r="F203" t="s">
-        <v>629</v>
+        <v>659</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
-        <v>630</v>
+        <v>305</v>
       </c>
       <c r="B204" t="s">
-        <v>631</v>
+        <v>306</v>
       </c>
       <c r="C204" t="s">
-        <v>599</v>
+        <v>13</v>
       </c>
       <c r="D204" t="s">
-        <v>600</v>
+        <v>14</v>
       </c>
       <c r="F204" t="s">
-        <v>632</v>
+        <v>660</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
-        <v>633</v>
+        <v>335</v>
       </c>
       <c r="B205" t="s">
-        <v>634</v>
+        <v>336</v>
       </c>
       <c r="C205" t="s">
-        <v>559</v>
+        <v>330</v>
       </c>
       <c r="D205" t="s">
-        <v>560</v>
+        <v>331</v>
       </c>
       <c r="F205" t="s">
-        <v>635</v>
+        <v>661</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
-        <v>636</v>
+        <v>296</v>
       </c>
       <c r="B206" t="s">
-        <v>637</v>
+        <v>297</v>
       </c>
       <c r="C206" t="s">
-        <v>559</v>
+        <v>301</v>
       </c>
       <c r="D206" t="s">
-        <v>560</v>
+        <v>302</v>
       </c>
       <c r="F206" t="s">
-        <v>638</v>
+        <v>662</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
-        <v>639</v>
+        <v>648</v>
       </c>
       <c r="B207" t="s">
-        <v>640</v>
+        <v>649</v>
       </c>
       <c r="C207" t="s">
-        <v>641</v>
+        <v>305</v>
       </c>
       <c r="D207" t="s">
-        <v>642</v>
+        <v>306</v>
       </c>
       <c r="F207" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
-        <v>644</v>
+        <v>624</v>
       </c>
       <c r="B208" t="s">
-        <v>645</v>
+        <v>625</v>
       </c>
       <c r="C208" t="s">
-        <v>590</v>
+        <v>664</v>
       </c>
       <c r="D208" t="s">
-        <v>591</v>
+        <v>665</v>
       </c>
       <c r="F208" t="s">
-        <v>646</v>
+        <v>666</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
-        <v>641</v>
+        <v>285</v>
       </c>
       <c r="B209" t="s">
-        <v>642</v>
+        <v>286</v>
       </c>
       <c r="C209" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="D209" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="F209" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
-        <v>648</v>
+        <v>354</v>
       </c>
       <c r="B210" t="s">
-        <v>649</v>
+        <v>355</v>
       </c>
       <c r="C210" t="s">
-        <v>559</v>
+        <v>668</v>
       </c>
       <c r="D210" t="s">
-        <v>560</v>
+        <v>669</v>
       </c>
       <c r="F210" t="s">
-        <v>650</v>
+        <v>670</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
-        <v>651</v>
+        <v>664</v>
       </c>
       <c r="B211" t="s">
-        <v>652</v>
+        <v>665</v>
       </c>
       <c r="C211" t="s">
-        <v>624</v>
+        <v>357</v>
       </c>
       <c r="D211" t="s">
-        <v>625</v>
+        <v>358</v>
       </c>
       <c r="F211" t="s">
-        <v>653</v>
+        <v>671</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
-        <v>654</v>
+        <v>672</v>
       </c>
       <c r="B212" t="s">
-        <v>655</v>
+        <v>673</v>
       </c>
       <c r="C212" t="s">
-        <v>559</v>
+        <v>285</v>
       </c>
       <c r="D212" t="s">
-        <v>560</v>
+        <v>286</v>
       </c>
       <c r="F212" t="s">
-        <v>656</v>
+        <v>674</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>657</v>
+        <v>675</v>
       </c>
       <c r="B213" t="s">
-        <v>658</v>
+        <v>676</v>
       </c>
       <c r="C213" t="s">
-        <v>559</v>
+        <v>622</v>
       </c>
       <c r="D213" t="s">
-        <v>560</v>
+        <v>623</v>
       </c>
       <c r="F213" t="s">
-        <v>659</v>
+        <v>677</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
-        <v>660</v>
+        <v>678</v>
       </c>
       <c r="B214" t="s">
-        <v>661</v>
+        <v>679</v>
       </c>
       <c r="C214" t="s">
-        <v>559</v>
+        <v>283</v>
       </c>
       <c r="D214" t="s">
-        <v>560</v>
+        <v>284</v>
       </c>
       <c r="F214" t="s">
-        <v>662</v>
+        <v>680</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
-        <v>663</v>
+        <v>681</v>
       </c>
       <c r="B215" t="s">
-        <v>664</v>
+        <v>682</v>
       </c>
       <c r="C215" t="s">
-        <v>665</v>
+        <v>678</v>
       </c>
       <c r="D215" t="s">
-        <v>666</v>
+        <v>679</v>
       </c>
       <c r="F215" t="s">
-        <v>667</v>
+        <v>683</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
-        <v>665</v>
+        <v>684</v>
       </c>
       <c r="B216" t="s">
-        <v>666</v>
+        <v>685</v>
       </c>
       <c r="C216" t="s">
-        <v>668</v>
+        <v>678</v>
       </c>
       <c r="D216" t="s">
-        <v>669</v>
+        <v>679</v>
       </c>
       <c r="F216" t="s">
-        <v>670</v>
+        <v>686</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
-        <v>671</v>
+        <v>316</v>
       </c>
       <c r="B217" t="s">
-        <v>672</v>
+        <v>317</v>
       </c>
       <c r="C217" t="s">
-        <v>599</v>
+        <v>648</v>
       </c>
       <c r="D217" t="s">
-        <v>600</v>
+        <v>649</v>
       </c>
       <c r="F217" t="s">
-        <v>673</v>
+        <v>687</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
-        <v>674</v>
+        <v>18</v>
       </c>
       <c r="B218" t="s">
-        <v>675</v>
+        <v>19</v>
       </c>
       <c r="C218" t="s">
-        <v>599</v>
+        <v>45</v>
       </c>
       <c r="D218" t="s">
-        <v>600</v>
+        <v>46</v>
       </c>
       <c r="F218" t="s">
-        <v>676</v>
+        <v>688</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
-        <v>677</v>
+        <v>689</v>
       </c>
       <c r="B219" t="s">
-        <v>678</v>
+        <v>690</v>
       </c>
       <c r="C219" t="s">
-        <v>679</v>
+        <v>6</v>
       </c>
       <c r="D219" t="s">
-        <v>680</v>
+        <v>7</v>
       </c>
       <c r="F219" t="s">
-        <v>681</v>
+        <v>691</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>679</v>
+        <v>692</v>
       </c>
       <c r="B220" t="s">
-        <v>680</v>
+        <v>693</v>
       </c>
       <c r="C220" t="s">
-        <v>682</v>
+        <v>694</v>
       </c>
       <c r="D220" t="s">
-        <v>683</v>
+        <v>695</v>
       </c>
       <c r="F220" t="s">
-        <v>684</v>
+        <v>696</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
-        <v>685</v>
+        <v>697</v>
       </c>
       <c r="B221" t="s">
-        <v>686</v>
+        <v>698</v>
       </c>
       <c r="C221" t="s">
-        <v>590</v>
+        <v>299</v>
       </c>
       <c r="D221" t="s">
-        <v>591</v>
+        <v>300</v>
       </c>
       <c r="F221" t="s">
-        <v>687</v>
+        <v>699</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
-        <v>688</v>
+        <v>700</v>
       </c>
       <c r="B222" t="s">
-        <v>689</v>
+        <v>701</v>
       </c>
       <c r="C222" t="s">
-        <v>599</v>
+        <v>330</v>
       </c>
       <c r="D222" t="s">
-        <v>600</v>
+        <v>331</v>
       </c>
       <c r="F222" t="s">
-        <v>690</v>
+        <v>702</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>691</v>
+        <v>668</v>
       </c>
       <c r="B223" t="s">
-        <v>692</v>
+        <v>669</v>
       </c>
       <c r="C223" t="s">
-        <v>559</v>
+        <v>330</v>
       </c>
       <c r="D223" t="s">
-        <v>560</v>
+        <v>331</v>
       </c>
       <c r="F223" t="s">
-        <v>693</v>
+        <v>703</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>694</v>
+        <v>340</v>
       </c>
       <c r="B224" t="s">
-        <v>695</v>
+        <v>341</v>
       </c>
       <c r="C224" t="s">
-        <v>599</v>
+        <v>668</v>
       </c>
       <c r="D224" t="s">
-        <v>600</v>
+        <v>669</v>
       </c>
       <c r="F224" t="s">
-        <v>696</v>
+        <v>704</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>697</v>
+        <v>330</v>
       </c>
       <c r="B225" t="s">
-        <v>698</v>
+        <v>331</v>
       </c>
       <c r="C225" t="s">
-        <v>668</v>
+        <v>301</v>
       </c>
       <c r="D225" t="s">
-        <v>669</v>
+        <v>302</v>
       </c>
       <c r="F225" t="s">
-        <v>699</v>
+        <v>705</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
-        <v>668</v>
+        <v>706</v>
       </c>
       <c r="B226" t="s">
-        <v>669</v>
+        <v>707</v>
       </c>
       <c r="C226" t="s">
-        <v>644</v>
+        <v>708</v>
       </c>
       <c r="D226" t="s">
-        <v>645</v>
+        <v>709</v>
       </c>
       <c r="F226" t="s">
-        <v>700</v>
+        <v>710</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
-        <v>701</v>
+        <v>711</v>
       </c>
       <c r="B227" t="s">
-        <v>702</v>
+        <v>712</v>
       </c>
       <c r="C227" t="s">
-        <v>599</v>
+        <v>92</v>
       </c>
       <c r="D227" t="s">
-        <v>600</v>
+        <v>93</v>
       </c>
       <c r="F227" t="s">
-        <v>703</v>
+        <v>713</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
-        <v>704</v>
+        <v>708</v>
       </c>
       <c r="B228" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
       <c r="C228" t="s">
-        <v>599</v>
+        <v>711</v>
       </c>
       <c r="D228" t="s">
-        <v>600</v>
+        <v>712</v>
       </c>
       <c r="F228" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="B229" t="s">
-        <v>708</v>
+        <v>716</v>
       </c>
       <c r="C229" t="s">
-        <v>599</v>
+        <v>711</v>
       </c>
       <c r="D229" t="s">
-        <v>600</v>
+        <v>712</v>
       </c>
       <c r="F229" t="s">
-        <v>709</v>
+        <v>717</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
-        <v>710</v>
+        <v>718</v>
       </c>
       <c r="B230" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="C230" t="s">
-        <v>559</v>
+        <v>8</v>
       </c>
       <c r="D230" t="s">
-        <v>560</v>
+        <v>9</v>
       </c>
       <c r="F230" t="s">
-        <v>712</v>
+        <v>720</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
-        <v>713</v>
+        <v>8</v>
       </c>
       <c r="B231" t="s">
-        <v>714</v>
+        <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>559</v>
+        <v>171</v>
       </c>
       <c r="D231" t="s">
-        <v>560</v>
+        <v>172</v>
       </c>
       <c r="F231" t="s">
-        <v>715</v>
+        <v>721</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>716</v>
+        <v>722</v>
       </c>
       <c r="B232" t="s">
-        <v>717</v>
+        <v>723</v>
       </c>
       <c r="C232" t="s">
-        <v>559</v>
+        <v>724</v>
       </c>
       <c r="D232" t="s">
-        <v>560</v>
+        <v>725</v>
       </c>
       <c r="F232" t="s">
-        <v>718</v>
+        <v>726</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
-        <v>719</v>
+        <v>724</v>
       </c>
       <c r="B233" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
       <c r="C233" t="s">
-        <v>559</v>
+        <v>727</v>
       </c>
       <c r="D233" t="s">
-        <v>560</v>
+        <v>728</v>
       </c>
       <c r="F233" t="s">
-        <v>721</v>
+        <v>729</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>722</v>
+        <v>730</v>
       </c>
       <c r="B234" t="s">
-        <v>723</v>
+        <v>731</v>
       </c>
       <c r="C234" t="s">
-        <v>559</v>
+        <v>732</v>
       </c>
       <c r="D234" t="s">
-        <v>560</v>
+        <v>733</v>
       </c>
       <c r="F234" t="s">
-        <v>724</v>
+        <v>734</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>725</v>
+        <v>735</v>
       </c>
       <c r="B235" t="s">
-        <v>726</v>
+        <v>736</v>
       </c>
       <c r="C235" t="s">
-        <v>559</v>
+        <v>737</v>
       </c>
       <c r="D235" t="s">
-        <v>560</v>
+        <v>738</v>
       </c>
       <c r="F235" t="s">
-        <v>727</v>
+        <v>739</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="B236" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
       <c r="C236" t="s">
-        <v>730</v>
+        <v>737</v>
       </c>
       <c r="D236" t="s">
-        <v>731</v>
+        <v>738</v>
       </c>
       <c r="F236" t="s">
-        <v>732</v>
+        <v>740</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>730</v>
+        <v>741</v>
       </c>
       <c r="B237" t="s">
-        <v>731</v>
+        <v>742</v>
       </c>
       <c r="C237" t="s">
-        <v>641</v>
+        <v>743</v>
       </c>
       <c r="D237" t="s">
-        <v>642</v>
+        <v>744</v>
       </c>
       <c r="F237" t="s">
-        <v>733</v>
+        <v>745</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
-        <v>682</v>
+        <v>746</v>
       </c>
       <c r="B238" t="s">
-        <v>683</v>
+        <v>747</v>
       </c>
       <c r="C238" t="s">
-        <v>590</v>
+        <v>280</v>
       </c>
       <c r="D238" t="s">
-        <v>591</v>
+        <v>281</v>
       </c>
       <c r="F238" t="s">
-        <v>734</v>
+        <v>748</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>735</v>
+        <v>749</v>
       </c>
       <c r="B239" t="s">
-        <v>736</v>
+        <v>750</v>
       </c>
       <c r="C239" t="s">
-        <v>682</v>
+        <v>746</v>
       </c>
       <c r="D239" t="s">
-        <v>683</v>
+        <v>747</v>
       </c>
       <c r="F239" t="s">
-        <v>737</v>
+        <v>751</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="B240" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="C240" t="s">
-        <v>641</v>
+        <v>711</v>
       </c>
       <c r="D240" t="s">
-        <v>642</v>
+        <v>712</v>
       </c>
       <c r="F240" t="s">
-        <v>740</v>
+        <v>754</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="B241" t="s">
-        <v>742</v>
+        <v>756</v>
       </c>
       <c r="C241" t="s">
-        <v>641</v>
+        <v>746</v>
       </c>
       <c r="D241" t="s">
-        <v>642</v>
+        <v>747</v>
       </c>
       <c r="F241" t="s">
-        <v>743</v>
+        <v>757</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>744</v>
+        <v>758</v>
       </c>
       <c r="B242" t="s">
-        <v>745</v>
+        <v>759</v>
       </c>
       <c r="C242" t="s">
-        <v>668</v>
+        <v>752</v>
       </c>
       <c r="D242" t="s">
-        <v>669</v>
+        <v>753</v>
       </c>
       <c r="F242" t="s">
-        <v>746</v>
+        <v>760</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
+        <v>761</v>
+      </c>
+      <c r="B243" t="s">
+        <v>762</v>
+      </c>
+      <c r="C243" t="s">
+        <v>746</v>
+      </c>
+      <c r="D243" t="s">
         <v>747</v>
       </c>
-      <c r="B243" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F243" t="s">
-        <v>749</v>
+        <v>763</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>549</v>
+        <v>764</v>
       </c>
       <c r="B244" t="s">
-        <v>550</v>
+        <v>765</v>
       </c>
       <c r="C244" t="s">
-        <v>590</v>
+        <v>280</v>
       </c>
       <c r="D244" t="s">
-        <v>591</v>
+        <v>281</v>
       </c>
       <c r="F244" t="s">
-        <v>750</v>
+        <v>766</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>751</v>
+        <v>767</v>
       </c>
       <c r="B245" t="s">
-        <v>752</v>
+        <v>768</v>
       </c>
       <c r="C245" t="s">
-        <v>590</v>
+        <v>746</v>
       </c>
       <c r="D245" t="s">
-        <v>591</v>
+        <v>747</v>
       </c>
       <c r="F245" t="s">
-        <v>753</v>
+        <v>769</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>754</v>
+        <v>770</v>
       </c>
       <c r="B246" t="s">
-        <v>755</v>
+        <v>771</v>
       </c>
       <c r="C246" t="s">
-        <v>633</v>
+        <v>772</v>
       </c>
       <c r="D246" t="s">
-        <v>634</v>
+        <v>773</v>
       </c>
       <c r="F246" t="s">
-        <v>756</v>
+        <v>774</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>757</v>
+        <v>772</v>
       </c>
       <c r="B247" t="s">
-        <v>758</v>
+        <v>773</v>
       </c>
       <c r="C247" t="s">
-        <v>679</v>
+        <v>775</v>
       </c>
       <c r="D247" t="s">
-        <v>680</v>
+        <v>776</v>
       </c>
       <c r="F247" t="s">
-        <v>759</v>
+        <v>777</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>760</v>
+        <v>778</v>
       </c>
       <c r="B248" t="s">
-        <v>761</v>
+        <v>779</v>
       </c>
       <c r="C248" t="s">
-        <v>559</v>
+        <v>746</v>
       </c>
       <c r="D248" t="s">
-        <v>560</v>
+        <v>747</v>
       </c>
       <c r="F248" t="s">
-        <v>762</v>
+        <v>780</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>763</v>
+        <v>781</v>
       </c>
       <c r="B249" t="s">
-        <v>764</v>
+        <v>782</v>
       </c>
       <c r="C249" t="s">
-        <v>559</v>
+        <v>783</v>
       </c>
       <c r="D249" t="s">
-        <v>560</v>
+        <v>784</v>
       </c>
       <c r="F249" t="s">
-        <v>765</v>
+        <v>785</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
-        <v>766</v>
+        <v>783</v>
       </c>
       <c r="B250" t="s">
-        <v>767</v>
+        <v>784</v>
       </c>
       <c r="C250" t="s">
-        <v>682</v>
+        <v>87</v>
       </c>
       <c r="D250" t="s">
-        <v>683</v>
+        <v>88</v>
       </c>
       <c r="F250" t="s">
-        <v>768</v>
+        <v>786</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>769</v>
+        <v>787</v>
       </c>
       <c r="B251" t="s">
-        <v>770</v>
+        <v>788</v>
       </c>
       <c r="C251" t="s">
-        <v>557</v>
+        <v>789</v>
       </c>
       <c r="D251" t="s">
-        <v>558</v>
+        <v>790</v>
       </c>
       <c r="F251" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="B252" t="s">
-        <v>773</v>
+        <v>793</v>
       </c>
       <c r="C252" t="s">
-        <v>599</v>
+        <v>746</v>
       </c>
       <c r="D252" t="s">
-        <v>600</v>
+        <v>747</v>
       </c>
       <c r="F252" t="s">
-        <v>774</v>
+        <v>794</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>775</v>
+        <v>795</v>
       </c>
       <c r="B253" t="s">
-        <v>776</v>
+        <v>796</v>
       </c>
       <c r="C253" t="s">
-        <v>559</v>
+        <v>746</v>
       </c>
       <c r="D253" t="s">
-        <v>560</v>
+        <v>747</v>
       </c>
       <c r="F253" t="s">
-        <v>777</v>
+        <v>797</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>778</v>
+        <v>798</v>
       </c>
       <c r="B254" t="s">
-        <v>779</v>
+        <v>799</v>
       </c>
       <c r="C254" t="s">
-        <v>599</v>
+        <v>737</v>
       </c>
       <c r="D254" t="s">
-        <v>600</v>
+        <v>738</v>
       </c>
       <c r="F254" t="s">
-        <v>780</v>
+        <v>800</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>781</v>
+        <v>801</v>
       </c>
       <c r="B255" t="s">
-        <v>782</v>
+        <v>802</v>
       </c>
       <c r="C255" t="s">
-        <v>559</v>
+        <v>783</v>
       </c>
       <c r="D255" t="s">
-        <v>560</v>
+        <v>784</v>
       </c>
       <c r="F255" t="s">
-        <v>783</v>
+        <v>803</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>784</v>
+        <v>743</v>
       </c>
       <c r="B256" t="s">
-        <v>785</v>
+        <v>744</v>
       </c>
       <c r="C256" t="s">
-        <v>201</v>
+        <v>804</v>
       </c>
       <c r="D256" t="s">
-        <v>202</v>
+        <v>805</v>
       </c>
       <c r="F256" t="s">
-        <v>786</v>
+        <v>806</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>787</v>
+        <v>807</v>
       </c>
       <c r="B257" t="s">
-        <v>788</v>
+        <v>808</v>
       </c>
       <c r="C257" t="s">
-        <v>599</v>
+        <v>804</v>
       </c>
       <c r="D257" t="s">
-        <v>600</v>
+        <v>805</v>
       </c>
       <c r="F257" t="s">
-        <v>789</v>
+        <v>809</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>790</v>
+        <v>810</v>
       </c>
       <c r="B258" t="s">
-        <v>791</v>
+        <v>811</v>
       </c>
       <c r="C258" t="s">
-        <v>559</v>
+        <v>804</v>
       </c>
       <c r="D258" t="s">
-        <v>560</v>
+        <v>805</v>
       </c>
       <c r="F258" t="s">
-        <v>792</v>
+        <v>812</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>793</v>
+        <v>813</v>
       </c>
       <c r="B259" t="s">
-        <v>794</v>
+        <v>814</v>
       </c>
       <c r="C259" t="s">
-        <v>754</v>
+        <v>810</v>
       </c>
       <c r="D259" t="s">
-        <v>755</v>
+        <v>811</v>
       </c>
       <c r="F259" t="s">
-        <v>795</v>
+        <v>815</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>796</v>
+        <v>816</v>
       </c>
       <c r="B260" t="s">
-        <v>797</v>
+        <v>817</v>
       </c>
       <c r="C260" t="s">
-        <v>798</v>
+        <v>783</v>
       </c>
       <c r="D260" t="s">
-        <v>799</v>
+        <v>784</v>
       </c>
       <c r="F260" t="s">
-        <v>800</v>
+        <v>818</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>798</v>
+        <v>819</v>
       </c>
       <c r="B261" t="s">
-        <v>799</v>
+        <v>820</v>
       </c>
       <c r="C261" t="s">
-        <v>563</v>
+        <v>775</v>
       </c>
       <c r="D261" t="s">
-        <v>564</v>
+        <v>776</v>
       </c>
       <c r="F261" t="s">
-        <v>801</v>
+        <v>821</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>802</v>
+        <v>822</v>
       </c>
       <c r="B262" t="s">
-        <v>803</v>
+        <v>823</v>
       </c>
       <c r="C262" t="s">
-        <v>546</v>
+        <v>789</v>
       </c>
       <c r="D262" t="s">
-        <v>547</v>
+        <v>790</v>
       </c>
       <c r="F262" t="s">
-        <v>804</v>
+        <v>824</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
-        <v>805</v>
+        <v>825</v>
       </c>
       <c r="B263" t="s">
-        <v>806</v>
+        <v>826</v>
       </c>
       <c r="C263" t="s">
-        <v>590</v>
+        <v>827</v>
       </c>
       <c r="D263" t="s">
-        <v>591</v>
+        <v>828</v>
       </c>
       <c r="F263" t="s">
-        <v>807</v>
+        <v>829</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>808</v>
+        <v>830</v>
       </c>
       <c r="B264" t="s">
-        <v>809</v>
+        <v>831</v>
       </c>
       <c r="C264" t="s">
-        <v>618</v>
+        <v>772</v>
       </c>
       <c r="D264" t="s">
-        <v>619</v>
+        <v>773</v>
       </c>
       <c r="F264" t="s">
-        <v>810</v>
+        <v>832</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>811</v>
+        <v>827</v>
       </c>
       <c r="B265" t="s">
-        <v>812</v>
+        <v>828</v>
       </c>
       <c r="C265" t="s">
-        <v>11</v>
+        <v>830</v>
       </c>
       <c r="D265" t="s">
-        <v>12</v>
+        <v>831</v>
       </c>
       <c r="F265" t="s">
-        <v>813</v>
+        <v>833</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
-        <v>814</v>
+        <v>834</v>
       </c>
       <c r="B266" t="s">
-        <v>815</v>
+        <v>835</v>
       </c>
       <c r="C266" t="s">
-        <v>559</v>
+        <v>775</v>
       </c>
       <c r="D266" t="s">
-        <v>560</v>
+        <v>776</v>
       </c>
       <c r="F266" t="s">
-        <v>816</v>
+        <v>836</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>817</v>
+        <v>837</v>
       </c>
       <c r="B267" t="s">
-        <v>818</v>
+        <v>838</v>
       </c>
       <c r="C267" t="s">
-        <v>546</v>
+        <v>810</v>
       </c>
       <c r="D267" t="s">
-        <v>547</v>
+        <v>811</v>
       </c>
       <c r="F267" t="s">
-        <v>819</v>
+        <v>839</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>820</v>
+        <v>840</v>
       </c>
       <c r="B268" t="s">
-        <v>821</v>
+        <v>841</v>
       </c>
       <c r="C268" t="s">
-        <v>570</v>
+        <v>737</v>
       </c>
       <c r="D268" t="s">
-        <v>571</v>
+        <v>738</v>
       </c>
       <c r="F268" t="s">
-        <v>822</v>
+        <v>842</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>823</v>
+        <v>843</v>
       </c>
       <c r="B269" t="s">
-        <v>824</v>
+        <v>844</v>
       </c>
       <c r="C269" t="s">
-        <v>624</v>
+        <v>775</v>
       </c>
       <c r="D269" t="s">
-        <v>625</v>
+        <v>776</v>
       </c>
       <c r="F269" t="s">
-        <v>825</v>
+        <v>845</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>826</v>
+        <v>846</v>
       </c>
       <c r="B270" t="s">
-        <v>827</v>
+        <v>847</v>
       </c>
       <c r="C270" t="s">
-        <v>559</v>
+        <v>775</v>
       </c>
       <c r="D270" t="s">
-        <v>560</v>
+        <v>776</v>
       </c>
       <c r="F270" t="s">
-        <v>828</v>
+        <v>848</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
-        <v>829</v>
+        <v>849</v>
       </c>
       <c r="B271" t="s">
-        <v>830</v>
+        <v>850</v>
       </c>
       <c r="C271" t="s">
-        <v>559</v>
+        <v>851</v>
       </c>
       <c r="D271" t="s">
-        <v>560</v>
+        <v>852</v>
       </c>
       <c r="F271" t="s">
-        <v>831</v>
+        <v>853</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>832</v>
+        <v>851</v>
       </c>
       <c r="B272" t="s">
-        <v>833</v>
+        <v>852</v>
       </c>
       <c r="C272" t="s">
-        <v>559</v>
+        <v>694</v>
       </c>
       <c r="D272" t="s">
-        <v>560</v>
+        <v>695</v>
       </c>
       <c r="F272" t="s">
-        <v>834</v>
+        <v>854</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>835</v>
+        <v>855</v>
       </c>
       <c r="B273" t="s">
-        <v>836</v>
+        <v>856</v>
       </c>
       <c r="C273" t="s">
-        <v>559</v>
+        <v>783</v>
       </c>
       <c r="D273" t="s">
-        <v>560</v>
+        <v>784</v>
       </c>
       <c r="F273" t="s">
-        <v>837</v>
+        <v>857</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>838</v>
+        <v>858</v>
       </c>
       <c r="B274" t="s">
-        <v>839</v>
+        <v>859</v>
       </c>
       <c r="C274" t="s">
-        <v>559</v>
+        <v>783</v>
       </c>
       <c r="D274" t="s">
-        <v>560</v>
+        <v>784</v>
       </c>
       <c r="F274" t="s">
-        <v>840</v>
+        <v>860</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>841</v>
+        <v>861</v>
       </c>
       <c r="B275" t="s">
-        <v>842</v>
+        <v>862</v>
       </c>
       <c r="C275" t="s">
-        <v>557</v>
+        <v>863</v>
       </c>
       <c r="D275" t="s">
-        <v>558</v>
+        <v>864</v>
       </c>
       <c r="F275" t="s">
-        <v>843</v>
+        <v>865</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>48</v>
+        <v>863</v>
       </c>
       <c r="B276" t="s">
-        <v>49</v>
+        <v>864</v>
       </c>
       <c r="C276" t="s">
-        <v>44</v>
+        <v>866</v>
       </c>
       <c r="D276" t="s">
-        <v>45</v>
+        <v>867</v>
+      </c>
+      <c r="F276" t="s">
+        <v>868</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>844</v>
+        <v>869</v>
       </c>
       <c r="B277" t="s">
-        <v>845</v>
+        <v>870</v>
       </c>
       <c r="C277" t="s">
-        <v>846</v>
+        <v>772</v>
       </c>
       <c r="D277" t="s">
-        <v>847</v>
+        <v>773</v>
+      </c>
+      <c r="F277" t="s">
+        <v>871</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>848</v>
+        <v>872</v>
       </c>
       <c r="B278" t="s">
-        <v>849</v>
+        <v>873</v>
       </c>
       <c r="C278" t="s">
-        <v>142</v>
+        <v>783</v>
       </c>
       <c r="D278" t="s">
-        <v>143</v>
+        <v>784</v>
+      </c>
+      <c r="F278" t="s">
+        <v>874</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
-        <v>850</v>
+        <v>875</v>
       </c>
       <c r="B279" t="s">
-        <v>851</v>
+        <v>876</v>
       </c>
       <c r="C279" t="s">
-        <v>142</v>
+        <v>789</v>
       </c>
       <c r="D279" t="s">
-        <v>143</v>
+        <v>790</v>
+      </c>
+      <c r="F279" t="s">
+        <v>877</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>136</v>
+        <v>878</v>
       </c>
       <c r="B280" t="s">
-        <v>137</v>
+        <v>879</v>
       </c>
       <c r="C280" t="s">
-        <v>158</v>
+        <v>783</v>
       </c>
       <c r="D280" t="s">
-        <v>159</v>
+        <v>784</v>
+      </c>
+      <c r="F280" t="s">
+        <v>880</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
-        <v>419</v>
+        <v>881</v>
       </c>
       <c r="B281" t="s">
-        <v>420</v>
+        <v>882</v>
       </c>
       <c r="C281" t="s">
-        <v>289</v>
+        <v>783</v>
       </c>
       <c r="D281" t="s">
-        <v>290</v>
+        <v>784</v>
+      </c>
+      <c r="F281" t="s">
+        <v>883</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>95</v>
+        <v>694</v>
       </c>
       <c r="B282" t="s">
-        <v>96</v>
+        <v>695</v>
       </c>
       <c r="C282" t="s">
-        <v>90</v>
+        <v>830</v>
       </c>
       <c r="D282" t="s">
-        <v>91</v>
+        <v>831</v>
+      </c>
+      <c r="F282" t="s">
+        <v>884</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>309</v>
+        <v>885</v>
       </c>
       <c r="B283" t="s">
-        <v>310</v>
+        <v>886</v>
       </c>
       <c r="C283" t="s">
-        <v>90</v>
+        <v>783</v>
       </c>
       <c r="D283" t="s">
-        <v>91</v>
+        <v>784</v>
+      </c>
+      <c r="F283" t="s">
+        <v>887</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>852</v>
+        <v>888</v>
       </c>
       <c r="B284" t="s">
-        <v>853</v>
+        <v>889</v>
       </c>
       <c r="C284" t="s">
-        <v>394</v>
+        <v>783</v>
       </c>
       <c r="D284" t="s">
-        <v>395</v>
+        <v>784</v>
+      </c>
+      <c r="F284" t="s">
+        <v>890</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>846</v>
+        <v>891</v>
       </c>
       <c r="B285" t="s">
-        <v>847</v>
+        <v>892</v>
       </c>
       <c r="C285" t="s">
-        <v>21</v>
+        <v>783</v>
       </c>
       <c r="D285" t="s">
-        <v>22</v>
+        <v>784</v>
+      </c>
+      <c r="F285" t="s">
+        <v>893</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>505</v>
+        <v>894</v>
       </c>
       <c r="B286" t="s">
-        <v>506</v>
-[...2 lines deleted...]
-      <c r="D286"/>
+        <v>895</v>
+      </c>
+      <c r="C286" t="s">
+        <v>789</v>
+      </c>
+      <c r="D286" t="s">
+        <v>790</v>
+      </c>
       <c r="F286" t="s">
-        <v>854</v>
+        <v>896</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
-        <v>300</v>
+        <v>897</v>
       </c>
       <c r="B287" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-      <c r="D287"/>
+        <v>898</v>
+      </c>
+      <c r="C287" t="s">
+        <v>789</v>
+      </c>
+      <c r="D287" t="s">
+        <v>790</v>
+      </c>
       <c r="F287" t="s">
-        <v>855</v>
+        <v>899</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>856</v>
+        <v>900</v>
       </c>
       <c r="B288" t="s">
-        <v>857</v>
-[...2 lines deleted...]
-      <c r="D288"/>
+        <v>901</v>
+      </c>
+      <c r="C288" t="s">
+        <v>789</v>
+      </c>
+      <c r="D288" t="s">
+        <v>790</v>
+      </c>
+      <c r="F288" t="s">
+        <v>902</v>
+      </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>21</v>
+        <v>903</v>
       </c>
       <c r="B289" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="D289"/>
+        <v>904</v>
+      </c>
+      <c r="C289" t="s">
+        <v>789</v>
+      </c>
+      <c r="D289" t="s">
+        <v>790</v>
+      </c>
+      <c r="F289" t="s">
+        <v>905</v>
+      </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>858</v>
+        <v>906</v>
       </c>
       <c r="B290" t="s">
-        <v>859</v>
+        <v>907</v>
       </c>
       <c r="C290" t="s">
-        <v>860</v>
+        <v>789</v>
       </c>
       <c r="D290" t="s">
-        <v>861</v>
-[...2 lines deleted...]
-        <v>862</v>
+        <v>790</v>
       </c>
       <c r="F290" t="s">
-        <v>863</v>
+        <v>908</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>864</v>
+        <v>909</v>
       </c>
       <c r="B291" t="s">
-        <v>865</v>
+        <v>910</v>
       </c>
       <c r="C291" t="s">
-        <v>866</v>
+        <v>789</v>
       </c>
       <c r="D291" t="s">
-        <v>867</v>
-[...2 lines deleted...]
-        <v>868</v>
+        <v>790</v>
       </c>
       <c r="F291" t="s">
-        <v>869</v>
+        <v>911</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>870</v>
+        <v>912</v>
       </c>
       <c r="B292" t="s">
-        <v>871</v>
+        <v>913</v>
       </c>
       <c r="C292" t="s">
-        <v>872</v>
+        <v>914</v>
       </c>
       <c r="D292" t="s">
-        <v>873</v>
-[...2 lines deleted...]
-        <v>871</v>
+        <v>915</v>
       </c>
       <c r="F292" t="s">
-        <v>874</v>
+        <v>916</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>875</v>
+        <v>914</v>
       </c>
       <c r="B293" t="s">
-        <v>876</v>
+        <v>915</v>
       </c>
       <c r="C293" t="s">
-        <v>877</v>
+        <v>827</v>
       </c>
       <c r="D293" t="s">
-        <v>878</v>
-[...2 lines deleted...]
-        <v>879</v>
+        <v>828</v>
       </c>
       <c r="F293" t="s">
-        <v>880</v>
+        <v>917</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>881</v>
+        <v>866</v>
       </c>
       <c r="B294" t="s">
-        <v>882</v>
+        <v>867</v>
       </c>
       <c r="C294" t="s">
-        <v>883</v>
+        <v>772</v>
       </c>
       <c r="D294" t="s">
-        <v>884</v>
-[...2 lines deleted...]
-        <v>885</v>
+        <v>773</v>
       </c>
       <c r="F294" t="s">
-        <v>886</v>
+        <v>918</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>887</v>
+        <v>919</v>
       </c>
       <c r="B295" t="s">
-        <v>888</v>
+        <v>920</v>
       </c>
       <c r="C295" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="D295" t="s">
-        <v>873</v>
-[...2 lines deleted...]
-        <v>888</v>
+        <v>867</v>
       </c>
       <c r="F295" t="s">
-        <v>889</v>
+        <v>921</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>890</v>
+        <v>922</v>
       </c>
       <c r="B296" t="s">
-        <v>891</v>
+        <v>923</v>
       </c>
       <c r="C296" t="s">
-        <v>860</v>
+        <v>827</v>
       </c>
       <c r="D296" t="s">
-        <v>861</v>
-[...2 lines deleted...]
-        <v>892</v>
+        <v>828</v>
       </c>
       <c r="F296" t="s">
-        <v>893</v>
+        <v>924</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>866</v>
+        <v>925</v>
       </c>
       <c r="B297" t="s">
-        <v>867</v>
+        <v>926</v>
       </c>
       <c r="C297" t="s">
-        <v>894</v>
+        <v>827</v>
       </c>
       <c r="D297" t="s">
-        <v>895</v>
-[...2 lines deleted...]
-        <v>896</v>
+        <v>828</v>
       </c>
       <c r="F297" t="s">
-        <v>897</v>
+        <v>927</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>877</v>
+        <v>928</v>
       </c>
       <c r="B298" t="s">
-        <v>878</v>
+        <v>929</v>
       </c>
       <c r="C298" t="s">
-        <v>898</v>
+        <v>694</v>
       </c>
       <c r="D298" t="s">
-        <v>899</v>
-[...2 lines deleted...]
-        <v>900</v>
+        <v>695</v>
       </c>
       <c r="F298" t="s">
-        <v>901</v>
+        <v>930</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>898</v>
+        <v>931</v>
       </c>
       <c r="B299" t="s">
-        <v>899</v>
+        <v>932</v>
       </c>
       <c r="C299" t="s">
-        <v>902</v>
+        <v>928</v>
       </c>
       <c r="D299" t="s">
-        <v>903</v>
-[...2 lines deleted...]
-        <v>904</v>
+        <v>929</v>
       </c>
       <c r="F299" t="s">
-        <v>905</v>
+        <v>933</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>906</v>
+        <v>727</v>
       </c>
       <c r="B300" t="s">
-        <v>907</v>
+        <v>728</v>
       </c>
       <c r="C300" t="s">
-        <v>908</v>
+        <v>772</v>
       </c>
       <c r="D300" t="s">
-        <v>909</v>
-[...2 lines deleted...]
-        <v>910</v>
+        <v>773</v>
       </c>
       <c r="F300" t="s">
-        <v>911</v>
+        <v>934</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>912</v>
+        <v>935</v>
       </c>
       <c r="B301" t="s">
-        <v>913</v>
+        <v>936</v>
       </c>
       <c r="C301" t="s">
-        <v>914</v>
+        <v>772</v>
       </c>
       <c r="D301" t="s">
-        <v>915</v>
+        <v>773</v>
       </c>
       <c r="F301" t="s">
-        <v>916</v>
+        <v>937</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>917</v>
+        <v>938</v>
       </c>
       <c r="B302" t="s">
-        <v>918</v>
+        <v>939</v>
       </c>
       <c r="C302" t="s">
-        <v>919</v>
+        <v>819</v>
       </c>
       <c r="D302" t="s">
-        <v>920</v>
+        <v>820</v>
       </c>
       <c r="F302" t="s">
-        <v>921</v>
+        <v>940</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
-        <v>922</v>
+        <v>941</v>
       </c>
       <c r="B303" t="s">
-        <v>923</v>
+        <v>942</v>
       </c>
       <c r="C303" t="s">
-        <v>924</v>
+        <v>863</v>
       </c>
       <c r="D303" t="s">
-        <v>925</v>
+        <v>864</v>
       </c>
       <c r="F303" t="s">
-        <v>926</v>
+        <v>943</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>872</v>
+        <v>944</v>
       </c>
       <c r="B304" t="s">
-        <v>873</v>
+        <v>945</v>
       </c>
       <c r="C304" t="s">
-        <v>927</v>
+        <v>746</v>
       </c>
       <c r="D304" t="s">
-        <v>928</v>
+        <v>747</v>
       </c>
       <c r="F304" t="s">
-        <v>929</v>
+        <v>946</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>930</v>
+        <v>947</v>
       </c>
       <c r="B305" t="s">
-        <v>931</v>
+        <v>948</v>
       </c>
       <c r="C305" t="s">
-        <v>906</v>
+        <v>746</v>
       </c>
       <c r="D305" t="s">
-        <v>907</v>
+        <v>747</v>
       </c>
       <c r="F305" t="s">
-        <v>932</v>
+        <v>949</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>933</v>
+        <v>950</v>
       </c>
       <c r="B306" t="s">
-        <v>934</v>
+        <v>951</v>
       </c>
       <c r="C306" t="s">
-        <v>919</v>
+        <v>866</v>
       </c>
       <c r="D306" t="s">
-        <v>920</v>
+        <v>867</v>
       </c>
       <c r="F306" t="s">
-        <v>935</v>
+        <v>952</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>936</v>
+        <v>953</v>
       </c>
       <c r="B307" t="s">
-        <v>937</v>
+        <v>954</v>
       </c>
       <c r="C307" t="s">
-        <v>919</v>
+        <v>775</v>
       </c>
       <c r="D307" t="s">
-        <v>920</v>
+        <v>776</v>
       </c>
       <c r="F307" t="s">
-        <v>938</v>
+        <v>955</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>924</v>
+        <v>956</v>
       </c>
       <c r="B308" t="s">
-        <v>925</v>
+        <v>957</v>
       </c>
       <c r="C308" t="s">
-        <v>908</v>
+        <v>783</v>
       </c>
       <c r="D308" t="s">
-        <v>909</v>
+        <v>784</v>
       </c>
       <c r="F308" t="s">
-        <v>939</v>
+        <v>958</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>902</v>
+        <v>959</v>
       </c>
       <c r="B309" t="s">
-        <v>903</v>
+        <v>960</v>
       </c>
       <c r="C309" t="s">
-        <v>940</v>
+        <v>789</v>
       </c>
       <c r="D309" t="s">
-        <v>941</v>
+        <v>790</v>
       </c>
       <c r="F309" t="s">
-        <v>942</v>
+        <v>961</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>908</v>
+        <v>962</v>
       </c>
       <c r="B310" t="s">
-        <v>909</v>
+        <v>963</v>
       </c>
       <c r="C310" t="s">
-        <v>943</v>
+        <v>783</v>
       </c>
       <c r="D310" t="s">
-        <v>944</v>
+        <v>784</v>
       </c>
       <c r="F310" t="s">
-        <v>945</v>
+        <v>964</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>940</v>
+        <v>965</v>
       </c>
       <c r="B311" t="s">
-        <v>941</v>
+        <v>966</v>
       </c>
       <c r="C311" t="s">
-        <v>943</v>
+        <v>789</v>
       </c>
       <c r="D311" t="s">
-        <v>944</v>
+        <v>790</v>
       </c>
       <c r="F311" t="s">
-        <v>946</v>
+        <v>967</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>883</v>
+        <v>968</v>
       </c>
       <c r="B312" t="s">
-        <v>884</v>
+        <v>969</v>
       </c>
       <c r="C312" t="s">
-        <v>914</v>
+        <v>280</v>
       </c>
       <c r="D312" t="s">
-        <v>915</v>
+        <v>281</v>
+      </c>
+      <c r="F312" t="s">
+        <v>970</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>947</v>
+        <v>971</v>
       </c>
       <c r="B313" t="s">
-        <v>948</v>
-[...4 lines deleted...]
-        <v>949</v>
+        <v>972</v>
+      </c>
+      <c r="C313" t="s">
+        <v>783</v>
+      </c>
+      <c r="D313" t="s">
+        <v>784</v>
       </c>
       <c r="F313" t="s">
-        <v>950</v>
+        <v>973</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
-        <v>951</v>
+        <v>974</v>
       </c>
       <c r="B314" t="s">
-        <v>952</v>
-[...4 lines deleted...]
-        <v>953</v>
+        <v>975</v>
+      </c>
+      <c r="C314" t="s">
+        <v>789</v>
+      </c>
+      <c r="D314" t="s">
+        <v>790</v>
       </c>
       <c r="F314" t="s">
-        <v>954</v>
+        <v>976</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
-        <v>860</v>
+        <v>977</v>
       </c>
       <c r="B315" t="s">
-        <v>861</v>
-[...4 lines deleted...]
-        <v>955</v>
+        <v>978</v>
+      </c>
+      <c r="C315" t="s">
+        <v>938</v>
+      </c>
+      <c r="D315" t="s">
+        <v>939</v>
       </c>
       <c r="F315" t="s">
-        <v>956</v>
+        <v>979</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>927</v>
+        <v>980</v>
       </c>
       <c r="B316" t="s">
-        <v>928</v>
-[...2 lines deleted...]
-      <c r="D316"/>
+        <v>981</v>
+      </c>
+      <c r="C316" t="s">
+        <v>982</v>
+      </c>
+      <c r="D316" t="s">
+        <v>983</v>
+      </c>
       <c r="F316" t="s">
-        <v>957</v>
+        <v>984</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
-        <v>919</v>
+        <v>982</v>
       </c>
       <c r="B317" t="s">
-        <v>920</v>
-[...2 lines deleted...]
-      <c r="D317"/>
+        <v>983</v>
+      </c>
+      <c r="C317" t="s">
+        <v>741</v>
+      </c>
+      <c r="D317" t="s">
+        <v>742</v>
+      </c>
       <c r="F317" t="s">
-        <v>958</v>
+        <v>985</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
-        <v>959</v>
+        <v>986</v>
       </c>
       <c r="B318" t="s">
-        <v>960</v>
-[...2 lines deleted...]
-      <c r="D318"/>
+        <v>987</v>
+      </c>
+      <c r="C318" t="s">
+        <v>724</v>
+      </c>
+      <c r="D318" t="s">
+        <v>725</v>
+      </c>
       <c r="F318" t="s">
-        <v>961</v>
+        <v>988</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
-        <v>962</v>
+        <v>989</v>
       </c>
       <c r="B319" t="s">
-        <v>963</v>
-[...2 lines deleted...]
-      <c r="D319"/>
+        <v>990</v>
+      </c>
+      <c r="C319" t="s">
+        <v>772</v>
+      </c>
+      <c r="D319" t="s">
+        <v>773</v>
+      </c>
       <c r="F319" t="s">
-        <v>964</v>
+        <v>991</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>943</v>
+        <v>992</v>
       </c>
       <c r="B320" t="s">
-        <v>944</v>
-[...2 lines deleted...]
-      <c r="D320"/>
+        <v>993</v>
+      </c>
+      <c r="C320" t="s">
+        <v>743</v>
+      </c>
+      <c r="D320" t="s">
+        <v>744</v>
+      </c>
       <c r="F320" t="s">
-        <v>965</v>
+        <v>994</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>914</v>
+        <v>995</v>
       </c>
       <c r="B321" t="s">
-        <v>915</v>
-[...2 lines deleted...]
-      <c r="D321"/>
+        <v>996</v>
+      </c>
+      <c r="C321" t="s">
+        <v>724</v>
+      </c>
+      <c r="D321" t="s">
+        <v>725</v>
+      </c>
+      <c r="F321" t="s">
+        <v>997</v>
+      </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>894</v>
+        <v>998</v>
       </c>
       <c r="B322" t="s">
-        <v>895</v>
-[...2 lines deleted...]
-      <c r="D322"/>
+        <v>999</v>
+      </c>
+      <c r="C322" t="s">
+        <v>752</v>
+      </c>
+      <c r="D322" t="s">
+        <v>753</v>
+      </c>
+      <c r="F322" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6">
+      <c r="A323" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B323" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C323" t="s">
+        <v>810</v>
+      </c>
+      <c r="D323" t="s">
+        <v>811</v>
+      </c>
+      <c r="F323" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6">
+      <c r="A324" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B324" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C324" t="s">
+        <v>746</v>
+      </c>
+      <c r="D324" t="s">
+        <v>747</v>
+      </c>
+      <c r="F324" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6">
+      <c r="A325" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B325" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C325" t="s">
+        <v>746</v>
+      </c>
+      <c r="D325" t="s">
+        <v>747</v>
+      </c>
+      <c r="F325" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6">
+      <c r="A326" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B326" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D326" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F326" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6">
+      <c r="A327" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B327" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C327" t="s">
+        <v>746</v>
+      </c>
+      <c r="D327" t="s">
+        <v>747</v>
+      </c>
+      <c r="F327" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="328" spans="1:6">
+      <c r="A328" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B328" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C328" t="s">
+        <v>789</v>
+      </c>
+      <c r="D328" t="s">
+        <v>790</v>
+      </c>
+      <c r="F328" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6">
+      <c r="A329" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B329" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C329" t="s">
+        <v>735</v>
+      </c>
+      <c r="D329" t="s">
+        <v>736</v>
+      </c>
+      <c r="F329" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="330" spans="1:6">
+      <c r="A330" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B330" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C330" t="s">
+        <v>735</v>
+      </c>
+      <c r="D330" t="s">
+        <v>736</v>
+      </c>
+      <c r="F330" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6">
+      <c r="A331" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B331" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C331" t="s">
+        <v>735</v>
+      </c>
+      <c r="D331" t="s">
+        <v>736</v>
+      </c>
+      <c r="F331" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="332" spans="1:6">
+      <c r="A332" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B332" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D332" t="s">
+        <v>1026</v>
+      </c>
+      <c r="F332" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="333" spans="1:6">
+      <c r="A333" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B333" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1026</v>
+      </c>
+      <c r="F333" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6">
+      <c r="A334" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1026</v>
+      </c>
+      <c r="F334" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6">
+      <c r="A335" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1035</v>
+      </c>
+      <c r="F335" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6">
+      <c r="A336" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1035</v>
+      </c>
+      <c r="F336" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6">
+      <c r="A337" t="s">
+        <v>775</v>
+      </c>
+      <c r="B337" t="s">
+        <v>776</v>
+      </c>
+      <c r="C337" t="s">
+        <v>746</v>
+      </c>
+      <c r="D337" t="s">
+        <v>747</v>
+      </c>
+      <c r="F337" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="338" spans="1:6">
+      <c r="A338" t="s">
+        <v>789</v>
+      </c>
+      <c r="B338" t="s">
+        <v>790</v>
+      </c>
+      <c r="C338" t="s">
+        <v>746</v>
+      </c>
+      <c r="D338" t="s">
+        <v>747</v>
+      </c>
+      <c r="F338" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="339" spans="1:6">
+      <c r="A339" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C339" t="s">
+        <v>36</v>
+      </c>
+      <c r="D339" t="s">
+        <v>37</v>
+      </c>
+      <c r="F339" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="340" spans="1:6">
+      <c r="A340" t="s">
+        <v>737</v>
+      </c>
+      <c r="B340" t="s">
+        <v>738</v>
+      </c>
+      <c r="C340" t="s">
+        <v>746</v>
+      </c>
+      <c r="D340" t="s">
+        <v>747</v>
+      </c>
+      <c r="F340" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="341" spans="1:6">
+      <c r="A341" t="s">
+        <v>804</v>
+      </c>
+      <c r="B341" t="s">
+        <v>805</v>
+      </c>
+      <c r="C341" t="s">
+        <v>746</v>
+      </c>
+      <c r="D341" t="s">
+        <v>747</v>
+      </c>
+      <c r="F341" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="342" spans="1:6">
+      <c r="A342" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C342" t="s">
+        <v>724</v>
+      </c>
+      <c r="D342" t="s">
+        <v>725</v>
+      </c>
+      <c r="F342" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="343" spans="1:6">
+      <c r="A343" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D343" t="s">
+        <v>1051</v>
+      </c>
+      <c r="F343" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="344" spans="1:6">
+      <c r="A344" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C344" t="s">
+        <v>724</v>
+      </c>
+      <c r="D344" t="s">
+        <v>725</v>
+      </c>
+      <c r="F344" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="345" spans="1:6">
+      <c r="A345" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1051</v>
+      </c>
+      <c r="F345" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="346" spans="1:6">
+      <c r="A346" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1051</v>
+      </c>
+      <c r="F346" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="347" spans="1:6">
+      <c r="A347" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D347" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F347" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="348" spans="1:6">
+      <c r="A348" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D348" t="s">
+        <v>1051</v>
+      </c>
+      <c r="F348" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="349" spans="1:6">
+      <c r="A349" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D349" t="s">
+        <v>1054</v>
+      </c>
+      <c r="F349" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="350" spans="1:6">
+      <c r="A350" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D350" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F350" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="351" spans="1:6">
+      <c r="A351" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D351" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F351" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="352" spans="1:6">
+      <c r="A352" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D352" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F352" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="353" spans="1:6">
+      <c r="A353" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F353" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="354" spans="1:6">
+      <c r="A354" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D354" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F354" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="355" spans="1:6">
+      <c r="A355" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D355" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F355" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="356" spans="1:6">
+      <c r="A356" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D356" t="s">
+        <v>1063</v>
+      </c>
+      <c r="F356" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="357" spans="1:6">
+      <c r="A357" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D357" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F357" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="358" spans="1:6">
+      <c r="A358" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D358" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F358" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="359" spans="1:6">
+      <c r="A359" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F359" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="360" spans="1:6">
+      <c r="A360" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D360" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F360" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="361" spans="1:6">
+      <c r="A361" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D361" t="s">
+        <v>1090</v>
+      </c>
+      <c r="F361" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="362" spans="1:6">
+      <c r="A362" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D362" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F362" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="363" spans="1:6">
+      <c r="A363" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D363" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F363" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="364" spans="1:6">
+      <c r="A364" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D364" t="s">
+        <v>1119</v>
+      </c>
+      <c r="F364" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="365" spans="1:6">
+      <c r="A365" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D365" t="s">
+        <v>1087</v>
+      </c>
+      <c r="F365" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="366" spans="1:6">
+      <c r="A366" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D366" t="s">
+        <v>1117</v>
+      </c>
+      <c r="F366" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="367" spans="1:6">
+      <c r="A367" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D367" t="s">
+        <v>1117</v>
+      </c>
+      <c r="F367" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="368" spans="1:6">
+      <c r="A368" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D368" t="s">
+        <v>1117</v>
+      </c>
+      <c r="F368" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="369" spans="1:6">
+      <c r="A369" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D369" t="s">
+        <v>1066</v>
+      </c>
+      <c r="F369" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="370" spans="1:6">
+      <c r="A370" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D370" t="s">
+        <v>1132</v>
+      </c>
+      <c r="F370" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="371" spans="1:6">
+      <c r="A371" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D371" t="s">
+        <v>1132</v>
+      </c>
+      <c r="F371" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="372" spans="1:6">
+      <c r="A372" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D372" t="s">
+        <v>1132</v>
+      </c>
+      <c r="F372" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="373" spans="1:6">
+      <c r="A373" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D373" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F373" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="374" spans="1:6">
+      <c r="A374" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D374" t="s">
+        <v>1119</v>
+      </c>
+      <c r="F374" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="375" spans="1:6">
+      <c r="A375" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D375" t="s">
+        <v>1066</v>
+      </c>
+      <c r="F375" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="376" spans="1:6">
+      <c r="A376" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D376" t="s">
+        <v>1155</v>
+      </c>
+      <c r="F376" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="377" spans="1:6">
+      <c r="A377" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C377" t="s">
+        <v>724</v>
+      </c>
+      <c r="D377" t="s">
+        <v>725</v>
+      </c>
+      <c r="F377" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="378" spans="1:6">
+      <c r="A378" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D378" t="s">
+        <v>1054</v>
+      </c>
+      <c r="F378" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="379" spans="1:6">
+      <c r="A379" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D379" t="s">
+        <v>1159</v>
+      </c>
+      <c r="F379" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="380" spans="1:6">
+      <c r="A380" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D380" t="s">
+        <v>1159</v>
+      </c>
+      <c r="F380" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="381" spans="1:6">
+      <c r="A381" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D381" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F381" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="382" spans="1:6">
+      <c r="A382" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D382" t="s">
+        <v>1168</v>
+      </c>
+      <c r="F382" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="383" spans="1:6">
+      <c r="A383" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D383" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F383" t="s">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="384" spans="1:6">
+      <c r="A384" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D384" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F384" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="385" spans="1:6">
+      <c r="A385" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D385" t="s">
+        <v>1162</v>
+      </c>
+      <c r="F385" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="386" spans="1:6">
+      <c r="A386" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D386" t="s">
+        <v>1162</v>
+      </c>
+      <c r="F386" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="387" spans="1:6">
+      <c r="A387" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D387" t="s">
+        <v>1165</v>
+      </c>
+      <c r="F387" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="388" spans="1:6">
+      <c r="A388" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D388" t="s">
+        <v>1171</v>
+      </c>
+      <c r="F388" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="389" spans="1:6">
+      <c r="A389" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D389" t="s">
+        <v>1168</v>
+      </c>
+      <c r="F389" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="390" spans="1:6">
+      <c r="A390" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D390" t="s">
+        <v>1054</v>
+      </c>
+      <c r="F390" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="391" spans="1:6">
+      <c r="A391" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D391" t="s">
+        <v>1159</v>
+      </c>
+      <c r="F391" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="392" spans="1:6">
+      <c r="A392" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D392" t="s">
+        <v>1168</v>
+      </c>
+      <c r="F392" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="393" spans="1:6">
+      <c r="A393" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D393" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F393" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="394" spans="1:6">
+      <c r="A394" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D394" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F394" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="395" spans="1:6">
+      <c r="A395" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D395" t="s">
+        <v>1162</v>
+      </c>
+      <c r="F395" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="396" spans="1:6">
+      <c r="A396" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D396" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F396" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="397" spans="1:6">
+      <c r="A397" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D397" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F397" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="398" spans="1:6">
+      <c r="A398" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C398" t="s">
+        <v>722</v>
+      </c>
+      <c r="D398" t="s">
+        <v>723</v>
+      </c>
+      <c r="F398" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="399" spans="1:6">
+      <c r="A399" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D399" t="s">
+        <v>1219</v>
+      </c>
+      <c r="F399" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="400" spans="1:6">
+      <c r="A400" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D400" t="s">
+        <v>1219</v>
+      </c>
+      <c r="F400" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="401" spans="1:6">
+      <c r="A401" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D401" t="s">
+        <v>1225</v>
+      </c>
+      <c r="F401" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="402" spans="1:6">
+      <c r="A402" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D402" t="s">
+        <v>1225</v>
+      </c>
+      <c r="F402" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="403" spans="1:6">
+      <c r="A403" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D403" t="s">
+        <v>1231</v>
+      </c>
+      <c r="F403" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="404" spans="1:6">
+      <c r="A404" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1231</v>
+      </c>
+      <c r="F404" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="405" spans="1:6">
+      <c r="A405" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D405" t="s">
+        <v>1231</v>
+      </c>
+      <c r="F405" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="406" spans="1:6">
+      <c r="A406" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D406" t="s">
+        <v>1240</v>
+      </c>
+      <c r="F406" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="407" spans="1:6">
+      <c r="A407" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D407" t="s">
+        <v>1240</v>
+      </c>
+      <c r="F407" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="408" spans="1:6">
+      <c r="A408" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C408" t="s">
+        <v>722</v>
+      </c>
+      <c r="D408" t="s">
+        <v>723</v>
+      </c>
+      <c r="F408" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="409" spans="1:6">
+      <c r="A409" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D409" t="s">
+        <v>1153</v>
+      </c>
+      <c r="F409" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="410" spans="1:6">
+      <c r="A410" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D410" t="s">
+        <v>1252</v>
+      </c>
+      <c r="F410" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="411" spans="1:6">
+      <c r="A411" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D411" t="s">
+        <v>1252</v>
+      </c>
+      <c r="F411" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="412" spans="1:6">
+      <c r="A412" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D412" t="s">
+        <v>1155</v>
+      </c>
+      <c r="F412" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="413" spans="1:6">
+      <c r="A413" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D413" t="s">
+        <v>1261</v>
+      </c>
+      <c r="F413" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="414" spans="1:6">
+      <c r="A414" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D414" t="s">
+        <v>1264</v>
+      </c>
+      <c r="F414" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="415" spans="1:6">
+      <c r="A415" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D415" t="s">
+        <v>1264</v>
+      </c>
+      <c r="F415" t="s">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="416" spans="1:6">
+      <c r="A416" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D416" t="s">
+        <v>1275</v>
+      </c>
+      <c r="F416" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="417" spans="1:6">
+      <c r="A417" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C417" t="s">
+        <v>795</v>
+      </c>
+      <c r="D417" t="s">
+        <v>796</v>
+      </c>
+      <c r="F417" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="418" spans="1:6">
+      <c r="A418" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D418" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F418" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="419" spans="1:6">
+      <c r="A419" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D419" t="s">
+        <v>1279</v>
+      </c>
+      <c r="F419" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="420" spans="1:6">
+      <c r="A420" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D420" t="s">
+        <v>1279</v>
+      </c>
+      <c r="F420" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="421" spans="1:6">
+      <c r="A421" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D421" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F421" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="422" spans="1:6">
+      <c r="A422" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D422" t="s">
+        <v>1165</v>
+      </c>
+      <c r="F422" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="423" spans="1:6">
+      <c r="A423" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D423" t="s">
+        <v>1165</v>
+      </c>
+      <c r="F423" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="424" spans="1:6">
+      <c r="A424" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D424" t="s">
+        <v>1198</v>
+      </c>
+      <c r="F424" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="425" spans="1:6">
+      <c r="A425" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D425" t="s">
+        <v>1159</v>
+      </c>
+      <c r="F425" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="426" spans="1:6">
+      <c r="A426" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D426" t="s">
+        <v>1171</v>
+      </c>
+      <c r="F426" t="s">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="427" spans="1:6">
+      <c r="A427" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D427" t="s">
+        <v>1303</v>
+      </c>
+      <c r="F427" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="428" spans="1:6">
+      <c r="A428" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D428" t="s">
+        <v>1303</v>
+      </c>
+      <c r="F428" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="429" spans="1:6">
+      <c r="A429" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D429" t="s">
+        <v>1171</v>
+      </c>
+      <c r="F429" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="430" spans="1:6">
+      <c r="A430" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D430" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F430" t="s">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="431" spans="1:6">
+      <c r="A431" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D431" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F431" t="s">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="432" spans="1:6">
+      <c r="A432" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D432" t="s">
+        <v>1318</v>
+      </c>
+      <c r="F432" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="433" spans="1:6">
+      <c r="A433" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D433" t="s">
+        <v>1318</v>
+      </c>
+      <c r="F433" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="434" spans="1:6">
+      <c r="A434" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D434" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F434" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="435" spans="1:6">
+      <c r="A435" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D435" t="s">
+        <v>1327</v>
+      </c>
+      <c r="F435" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="436" spans="1:6">
+      <c r="A436" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D436" t="s">
+        <v>1327</v>
+      </c>
+      <c r="F436" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="437" spans="1:6">
+      <c r="A437" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D437" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F437" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="438" spans="1:6">
+      <c r="A438" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D438" t="s">
+        <v>1063</v>
+      </c>
+      <c r="F438" t="s">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="439" spans="1:6">
+      <c r="A439" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D439" t="s">
+        <v>1168</v>
+      </c>
+      <c r="F439" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="440" spans="1:6">
+      <c r="A440" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D440" t="s">
+        <v>1168</v>
+      </c>
+      <c r="F440" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="441" spans="1:6">
+      <c r="A441" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D441" t="s">
+        <v>1198</v>
+      </c>
+      <c r="F441" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="442" spans="1:6">
+      <c r="A442" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D442" t="s">
+        <v>1147</v>
+      </c>
+      <c r="F442" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="443" spans="1:6">
+      <c r="A443" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D443" t="s">
+        <v>1147</v>
+      </c>
+      <c r="F443" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="444" spans="1:6">
+      <c r="A444" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D444" t="s">
+        <v>1087</v>
+      </c>
+      <c r="F444" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="445" spans="1:6">
+      <c r="A445" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D445" t="s">
+        <v>1090</v>
+      </c>
+      <c r="F445" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="446" spans="1:6">
+      <c r="A446" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D446" t="s">
+        <v>1066</v>
+      </c>
+      <c r="F446" t="s">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="447" spans="1:6">
+      <c r="A447" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D447" t="s">
+        <v>1066</v>
+      </c>
+      <c r="F447" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="448" spans="1:6">
+      <c r="A448" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D448" t="s">
+        <v>1363</v>
+      </c>
+      <c r="F448" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="449" spans="1:6">
+      <c r="A449" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D449" t="s">
+        <v>1363</v>
+      </c>
+      <c r="F449" t="s">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="450" spans="1:6">
+      <c r="A450" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D450" t="s">
+        <v>1066</v>
+      </c>
+      <c r="F450" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="451" spans="1:6">
+      <c r="A451" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D451" t="s">
+        <v>1057</v>
+      </c>
+      <c r="F451" t="s">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="452" spans="1:6">
+      <c r="A452" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D452" t="s">
+        <v>1378</v>
+      </c>
+      <c r="F452" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="453" spans="1:6">
+      <c r="A453" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D453" t="s">
+        <v>1378</v>
+      </c>
+      <c r="F453" t="s">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="454" spans="1:6">
+      <c r="A454" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D454" t="s">
+        <v>1384</v>
+      </c>
+      <c r="F454" t="s">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="455" spans="1:6">
+      <c r="A455" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1384</v>
+      </c>
+      <c r="F455" t="s">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="456" spans="1:6">
+      <c r="A456" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D456" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F456" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="457" spans="1:6">
+      <c r="A457" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F457" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="458" spans="1:6">
+      <c r="A458" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D458" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F458" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="459" spans="1:6">
+      <c r="A459" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D459" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F459" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="460" spans="1:6">
+      <c r="A460" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D460" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F460" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="461" spans="1:6">
+      <c r="A461" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1057</v>
+      </c>
+      <c r="F461" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="462" spans="1:6">
+      <c r="A462" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D462" t="s">
+        <v>1408</v>
+      </c>
+      <c r="F462" t="s">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="463" spans="1:6">
+      <c r="A463" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D463" t="s">
+        <v>1408</v>
+      </c>
+      <c r="F463" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="464" spans="1:6">
+      <c r="A464" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D464" t="s">
+        <v>1408</v>
+      </c>
+      <c r="F464" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="465" spans="1:6">
+      <c r="A465" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1249</v>
+      </c>
+      <c r="F465" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="466" spans="1:6">
+      <c r="A466" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D466" t="s">
+        <v>1420</v>
+      </c>
+      <c r="F466" t="s">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="467" spans="1:6">
+      <c r="A467" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D467" t="s">
+        <v>1420</v>
+      </c>
+      <c r="F467" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="468" spans="1:6">
+      <c r="A468" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D468" t="s">
+        <v>1249</v>
+      </c>
+      <c r="F468" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="469" spans="1:6">
+      <c r="A469" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D469" t="s">
+        <v>1429</v>
+      </c>
+      <c r="F469" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="470" spans="1:6">
+      <c r="A470" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D470" t="s">
+        <v>1432</v>
+      </c>
+      <c r="F470" t="s">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="471" spans="1:6">
+      <c r="A471" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D471" t="s">
+        <v>1429</v>
+      </c>
+      <c r="F471" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="472" spans="1:6">
+      <c r="A472" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D472" t="s">
+        <v>1249</v>
+      </c>
+      <c r="F472" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="473" spans="1:6">
+      <c r="A473" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D473" t="s">
+        <v>1249</v>
+      </c>
+      <c r="F473" t="s">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="474" spans="1:6">
+      <c r="A474" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D474" t="s">
+        <v>1275</v>
+      </c>
+      <c r="F474" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="475" spans="1:6">
+      <c r="A475" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D475" t="s">
+        <v>1258</v>
+      </c>
+      <c r="F475" t="s">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="476" spans="1:6">
+      <c r="A476" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D476" t="s">
+        <v>1258</v>
+      </c>
+      <c r="F476" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="477" spans="1:6">
+      <c r="A477" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D477" t="s">
+        <v>1255</v>
+      </c>
+      <c r="F477" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="478" spans="1:6">
+      <c r="A478" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D478" t="s">
+        <v>1447</v>
+      </c>
+      <c r="F478" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="479" spans="1:6">
+      <c r="A479" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D479" t="s">
+        <v>1261</v>
+      </c>
+      <c r="F479" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="480" spans="1:6">
+      <c r="A480" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D480" t="s">
+        <v>1462</v>
+      </c>
+      <c r="F480" t="s">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="481" spans="1:6">
+      <c r="A481" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C481" t="s">
+        <v>724</v>
+      </c>
+      <c r="D481" t="s">
+        <v>725</v>
+      </c>
+      <c r="F481" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="482" spans="1:6">
+      <c r="A482" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D482" t="s">
+        <v>1468</v>
+      </c>
+      <c r="F482" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="483" spans="1:6">
+      <c r="A483" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D483" t="s">
+        <v>1471</v>
+      </c>
+      <c r="F483" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="484" spans="1:6">
+      <c r="A484" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D484" t="s">
+        <v>1471</v>
+      </c>
+      <c r="F484" t="s">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="485" spans="1:6">
+      <c r="A485" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D485" t="s">
+        <v>1468</v>
+      </c>
+      <c r="F485" t="s">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="486" spans="1:6">
+      <c r="A486" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D486" t="s">
+        <v>1468</v>
+      </c>
+      <c r="F486" t="s">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="487" spans="1:6">
+      <c r="A487" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D487" t="s">
+        <v>1483</v>
+      </c>
+      <c r="F487" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="488" spans="1:6">
+      <c r="A488" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D488" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F488" t="s">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="489" spans="1:6">
+      <c r="A489" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D489" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F489" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="490" spans="1:6">
+      <c r="A490" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D490" t="s">
+        <v>1483</v>
+      </c>
+      <c r="F490" t="s">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="491" spans="1:6">
+      <c r="A491" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D491" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F491" t="s">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="492" spans="1:6">
+      <c r="A492" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D492" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F492" t="s">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="493" spans="1:6">
+      <c r="A493" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1483</v>
+      </c>
+      <c r="F493" t="s">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="494" spans="1:6">
+      <c r="A494" t="s">
+        <v>1506</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1504</v>
+      </c>
+      <c r="F494" t="s">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="495" spans="1:6">
+      <c r="A495" t="s">
+        <v>1509</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1504</v>
+      </c>
+      <c r="F495" t="s">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="496" spans="1:6">
+      <c r="A496" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1483</v>
+      </c>
+      <c r="F496" t="s">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="497" spans="1:6">
+      <c r="A497" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D497" t="s">
+        <v>1468</v>
+      </c>
+      <c r="F497" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="498" spans="1:6">
+      <c r="A498" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D498" t="s">
+        <v>1516</v>
+      </c>
+      <c r="F498" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="499" spans="1:6">
+      <c r="A499" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1516</v>
+      </c>
+      <c r="F499" t="s">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="500" spans="1:6">
+      <c r="A500" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1275</v>
+      </c>
+      <c r="F500" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="501" spans="1:6">
+      <c r="A501" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1525</v>
+      </c>
+      <c r="F501" t="s">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="502" spans="1:6">
+      <c r="A502" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1525</v>
+      </c>
+      <c r="F502" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="503" spans="1:6">
+      <c r="A503" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D503" t="s">
+        <v>1525</v>
+      </c>
+      <c r="F503" t="s">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="504" spans="1:6">
+      <c r="A504" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D504" t="s">
+        <v>1275</v>
+      </c>
+      <c r="F504" t="s">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="505" spans="1:6">
+      <c r="A505" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D505" t="s">
+        <v>1537</v>
+      </c>
+      <c r="F505" t="s">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="506" spans="1:6">
+      <c r="A506" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1537</v>
+      </c>
+      <c r="F506" t="s">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="507" spans="1:6">
+      <c r="A507" t="s">
+        <v>1545</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1537</v>
+      </c>
+      <c r="F507" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="508" spans="1:6">
+      <c r="A508" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1275</v>
+      </c>
+      <c r="F508" t="s">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="509" spans="1:6">
+      <c r="A509" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D509" t="s">
+        <v>1549</v>
+      </c>
+      <c r="F509" t="s">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="510" spans="1:6">
+      <c r="A510" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D510" t="s">
+        <v>1549</v>
+      </c>
+      <c r="F510" t="s">
+        <v>1556</v>
+      </c>
+    </row>
+    <row r="511" spans="1:6">
+      <c r="A511" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D511" t="s">
+        <v>1549</v>
+      </c>
+      <c r="F511" t="s">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="512" spans="1:6">
+      <c r="A512" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D512" t="s">
+        <v>1275</v>
+      </c>
+      <c r="F512" t="s">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="513" spans="1:6">
+      <c r="A513" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D513" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F513" t="s">
+        <v>1565</v>
+      </c>
+    </row>
+    <row r="514" spans="1:6">
+      <c r="A514" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D514" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F514" t="s">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="515" spans="1:6">
+      <c r="A515" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D515" t="s">
+        <v>1119</v>
+      </c>
+      <c r="F515" t="s">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="516" spans="1:6">
+      <c r="A516" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D516" t="s">
+        <v>1119</v>
+      </c>
+      <c r="F516" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="517" spans="1:6">
+      <c r="A517" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D517" t="s">
+        <v>1090</v>
+      </c>
+      <c r="F517" t="s">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="518" spans="1:6">
+      <c r="A518" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D518" t="s">
+        <v>1090</v>
+      </c>
+      <c r="F518" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="519" spans="1:6">
+      <c r="A519" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D519" t="s">
+        <v>1153</v>
+      </c>
+      <c r="F519" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="520" spans="1:6">
+      <c r="A520" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D520" t="s">
+        <v>1582</v>
+      </c>
+      <c r="F520" t="s">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="521" spans="1:6">
+      <c r="A521" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D521" t="s">
+        <v>1582</v>
+      </c>
+      <c r="F521" t="s">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="522" spans="1:6">
+      <c r="A522" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D522" t="s">
+        <v>1582</v>
+      </c>
+      <c r="F522" t="s">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="523" spans="1:6">
+      <c r="A523" t="s">
+        <v>1593</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D523" t="s">
+        <v>1591</v>
+      </c>
+      <c r="F523" t="s">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="524" spans="1:6">
+      <c r="A524" t="s">
+        <v>1596</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D524" t="s">
+        <v>1582</v>
+      </c>
+      <c r="F524" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="525" spans="1:6">
+      <c r="A525" t="s">
+        <v>52</v>
+      </c>
+      <c r="B525" t="s">
+        <v>53</v>
+      </c>
+      <c r="C525" t="s">
+        <v>18</v>
+      </c>
+      <c r="D525" t="s">
+        <v>19</v>
+      </c>
+      <c r="F525" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="526" spans="1:6">
+      <c r="A526" t="s">
+        <v>618</v>
+      </c>
+      <c r="B526" t="s">
+        <v>619</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D526" t="s">
+        <v>1601</v>
+      </c>
+      <c r="F526" t="s">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="527" spans="1:6">
+      <c r="A527" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C527" t="s">
+        <v>182</v>
+      </c>
+      <c r="D527" t="s">
+        <v>183</v>
+      </c>
+      <c r="F527" t="s">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="528" spans="1:6">
+      <c r="A528" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C528" t="s">
+        <v>618</v>
+      </c>
+      <c r="D528" t="s">
+        <v>619</v>
+      </c>
+      <c r="F528" t="s">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="529" spans="1:6">
+      <c r="A529" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C529" t="s">
+        <v>616</v>
+      </c>
+      <c r="D529" t="s">
+        <v>617</v>
+      </c>
+      <c r="F529" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="530" spans="1:6">
+      <c r="A530" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D530" t="s">
+        <v>1608</v>
+      </c>
+      <c r="F530" t="s">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="531" spans="1:6">
+      <c r="A531" t="s">
+        <v>1613</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D531" t="s">
+        <v>1608</v>
+      </c>
+      <c r="F531" t="s">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="532" spans="1:6">
+      <c r="A532" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D532" t="s">
+        <v>1619</v>
+      </c>
+      <c r="F532" t="s">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="533" spans="1:6">
+      <c r="A533" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C533" t="s">
+        <v>689</v>
+      </c>
+      <c r="D533" t="s">
+        <v>690</v>
+      </c>
+      <c r="F533" t="s">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="534" spans="1:6">
+      <c r="A534" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D534" t="s">
+        <v>1625</v>
+      </c>
+      <c r="F534" t="s">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="535" spans="1:6">
+      <c r="A535" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D535" t="s">
+        <v>1628</v>
+      </c>
+      <c r="F535" t="s">
+        <v>1629</v>
+      </c>
+    </row>
+    <row r="536" spans="1:6">
+      <c r="A536" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1631</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D536" t="s">
+        <v>1628</v>
+      </c>
+      <c r="F536" t="s">
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="537" spans="1:6">
+      <c r="A537" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D537" t="s">
+        <v>1636</v>
+      </c>
+      <c r="F537" t="s">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="538" spans="1:6">
+      <c r="A538" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D538" t="s">
+        <v>1636</v>
+      </c>
+      <c r="F538" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="539" spans="1:6">
+      <c r="A539" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D539" t="s">
+        <v>1631</v>
+      </c>
+      <c r="F539" t="s">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="540" spans="1:6">
+      <c r="A540" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C540" t="s">
+        <v>689</v>
+      </c>
+      <c r="D540" t="s">
+        <v>690</v>
+      </c>
+      <c r="F540" t="s">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="541" spans="1:6">
+      <c r="A541" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D541" t="s">
+        <v>1640</v>
+      </c>
+      <c r="F541" t="s">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="542" spans="1:6">
+      <c r="A542" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C542" t="s">
+        <v>718</v>
+      </c>
+      <c r="D542" t="s">
+        <v>719</v>
+      </c>
+      <c r="F542" t="s">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="543" spans="1:6">
+      <c r="A543" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C543" t="s">
+        <v>718</v>
+      </c>
+      <c r="D543" t="s">
+        <v>719</v>
+      </c>
+      <c r="F543" t="s">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="544" spans="1:6">
+      <c r="A544" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D544" t="s">
+        <v>1640</v>
+      </c>
+      <c r="F544" t="s">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="545" spans="1:6">
+      <c r="A545" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C545" t="s">
+        <v>718</v>
+      </c>
+      <c r="D545" t="s">
+        <v>719</v>
+      </c>
+      <c r="F545" t="s">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="546" spans="1:6">
+      <c r="A546" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1661</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D546" t="s">
+        <v>1640</v>
+      </c>
+      <c r="F546" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="547" spans="1:6">
+      <c r="A547" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D547" t="s">
+        <v>1666</v>
+      </c>
+      <c r="F547" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="548" spans="1:6">
+      <c r="A548" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D548" t="s">
+        <v>1669</v>
+      </c>
+      <c r="F548" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="549" spans="1:6">
+      <c r="A549" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C549" t="s">
+        <v>6</v>
+      </c>
+      <c r="D549" t="s">
+        <v>7</v>
+      </c>
+      <c r="F549" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="550" spans="1:6">
+      <c r="A550" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C550" t="s">
+        <v>8</v>
+      </c>
+      <c r="D550" t="s">
+        <v>9</v>
+      </c>
+      <c r="F550" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="551" spans="1:6">
+      <c r="A551" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D551" t="s">
+        <v>1664</v>
+      </c>
+      <c r="F551" t="s">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="552" spans="1:6">
+      <c r="A552" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D552" t="s">
+        <v>1664</v>
+      </c>
+      <c r="F552" t="s">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="553" spans="1:6">
+      <c r="A553" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D553" t="s">
+        <v>1664</v>
+      </c>
+      <c r="F553" t="s">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="554" spans="1:6">
+      <c r="A554" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D554" t="s">
+        <v>1631</v>
+      </c>
+      <c r="F554" t="s">
+        <v>1685</v>
+      </c>
+    </row>
+    <row r="555" spans="1:6">
+      <c r="A555" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D555" t="s">
+        <v>1666</v>
+      </c>
+      <c r="F555" t="s">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="556" spans="1:6">
+      <c r="A556" t="s">
+        <v>1689</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D556" t="s">
+        <v>1619</v>
+      </c>
+      <c r="F556" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="557" spans="1:6">
+      <c r="A557" t="s">
+        <v>1692</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D557" t="s">
+        <v>1617</v>
+      </c>
+      <c r="F557" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="558" spans="1:6">
+      <c r="A558" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D558" t="s">
+        <v>1690</v>
+      </c>
+      <c r="F558" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="559" spans="1:6">
+      <c r="A559" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C559" t="s">
+        <v>6</v>
+      </c>
+      <c r="D559" t="s">
+        <v>7</v>
+      </c>
+      <c r="F559" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="560" spans="1:6">
+      <c r="A560" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D560" t="s">
+        <v>1608</v>
+      </c>
+      <c r="F560" t="s">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="561" spans="1:6">
+      <c r="A561" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D561" t="s">
+        <v>1705</v>
+      </c>
+      <c r="F561" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="562" spans="1:6">
+      <c r="A562" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D562" t="s">
+        <v>1693</v>
+      </c>
+      <c r="F562" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="563" spans="1:6">
+      <c r="A563" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D563" t="s">
+        <v>1711</v>
+      </c>
+      <c r="F563" t="s">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="564" spans="1:6">
+      <c r="A564" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D564" t="s">
+        <v>1693</v>
+      </c>
+      <c r="F564" t="s">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="565" spans="1:6">
+      <c r="A565" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D565" t="s">
+        <v>1628</v>
+      </c>
+      <c r="F565" t="s">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="566" spans="1:6">
+      <c r="A566" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D566" t="s">
+        <v>1715</v>
+      </c>
+      <c r="F566" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="567" spans="1:6">
+      <c r="A567" t="s">
+        <v>1720</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C567" t="s">
+        <v>610</v>
+      </c>
+      <c r="D567" t="s">
+        <v>611</v>
+      </c>
+      <c r="F567" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="568" spans="1:6">
+      <c r="A568" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D568" t="s">
+        <v>1690</v>
+      </c>
+      <c r="F568" t="s">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="569" spans="1:6">
+      <c r="A569" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D569" t="s">
+        <v>1729</v>
+      </c>
+      <c r="F569" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="570" spans="1:6">
+      <c r="A570" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D570" t="s">
+        <v>1628</v>
+      </c>
+      <c r="F570" t="s">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="571" spans="1:6">
+      <c r="A571" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D571" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F571" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="572" spans="1:6">
+      <c r="A572" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D572" t="s">
+        <v>1693</v>
+      </c>
+      <c r="F572" t="s">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="573" spans="1:6">
+      <c r="A573" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D573" t="s">
+        <v>1727</v>
+      </c>
+      <c r="F573" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="574" spans="1:6">
+      <c r="A574" t="s">
+        <v>1743</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D574" t="s">
+        <v>1727</v>
+      </c>
+      <c r="F574" t="s">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="575" spans="1:6">
+      <c r="A575" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1747</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D575" t="s">
+        <v>1749</v>
+      </c>
+      <c r="F575" t="s">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="576" spans="1:6">
+      <c r="A576" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1752</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1753</v>
+      </c>
+      <c r="D576" t="s">
+        <v>1754</v>
+      </c>
+      <c r="F576" t="s">
+        <v>1755</v>
+      </c>
+    </row>
+    <row r="577" spans="1:6">
+      <c r="A577" t="s">
+        <v>1748</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C577" t="s">
+        <v>689</v>
+      </c>
+      <c r="D577" t="s">
+        <v>690</v>
+      </c>
+      <c r="F577" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="578" spans="1:6">
+      <c r="A578" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1758</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D578" t="s">
+        <v>1760</v>
+      </c>
+      <c r="F578" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="579" spans="1:6">
+      <c r="A579" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D579" t="s">
+        <v>1696</v>
+      </c>
+      <c r="F579" t="s">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="580" spans="1:6">
+      <c r="A580" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1764</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D580" t="s">
+        <v>1696</v>
+      </c>
+      <c r="F580" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="581" spans="1:6">
+      <c r="A581" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D581" t="s">
+        <v>1764</v>
+      </c>
+      <c r="F581" t="s">
+        <v>1768</v>
+      </c>
+    </row>
+    <row r="582" spans="1:6">
+      <c r="A582" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D582" t="s">
+        <v>1724</v>
+      </c>
+      <c r="F582" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="583" spans="1:6">
+      <c r="A583" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C583" t="s">
+        <v>600</v>
+      </c>
+      <c r="D583" t="s">
+        <v>601</v>
+      </c>
+      <c r="F583" t="s">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="584" spans="1:6">
+      <c r="A584" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C584" t="s">
+        <v>718</v>
+      </c>
+      <c r="D584" t="s">
+        <v>719</v>
+      </c>
+      <c r="F584" t="s">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="585" spans="1:6">
+      <c r="A585" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D585" t="s">
+        <v>1776</v>
+      </c>
+      <c r="F585" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="586" spans="1:6">
+      <c r="A586" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D586" t="s">
+        <v>1784</v>
+      </c>
+      <c r="F586" t="s">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="587" spans="1:6">
+      <c r="A587" t="s">
+        <v>1783</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C587" t="s">
+        <v>8</v>
+      </c>
+      <c r="D587" t="s">
+        <v>9</v>
+      </c>
+      <c r="F587" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="588" spans="1:6">
+      <c r="A588" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C588" t="s">
+        <v>718</v>
+      </c>
+      <c r="D588" t="s">
+        <v>719</v>
+      </c>
+      <c r="F588" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="589" spans="1:6">
+      <c r="A589" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C589" t="s">
+        <v>8</v>
+      </c>
+      <c r="D589" t="s">
+        <v>9</v>
+      </c>
+      <c r="F589" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="590" spans="1:6">
+      <c r="A590" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D590" t="s">
+        <v>1628</v>
+      </c>
+      <c r="F590" t="s">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="591" spans="1:6">
+      <c r="A591" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D591" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F591" t="s">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="592" spans="1:6">
+      <c r="A592" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1800</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D592" t="s">
+        <v>1724</v>
+      </c>
+      <c r="F592" t="s">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="593" spans="1:6">
+      <c r="A593" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1803</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D593" t="s">
+        <v>1687</v>
+      </c>
+      <c r="F593" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="594" spans="1:6">
+      <c r="A594" t="s">
+        <v>1805</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D594" t="s">
+        <v>1687</v>
+      </c>
+      <c r="F594" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="595" spans="1:6">
+      <c r="A595" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C595" t="s">
+        <v>6</v>
+      </c>
+      <c r="D595" t="s">
+        <v>7</v>
+      </c>
+      <c r="F595" t="s">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="596" spans="1:6">
+      <c r="A596" t="s">
+        <v>1811</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D596" t="s">
+        <v>1809</v>
+      </c>
+      <c r="F596" t="s">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="597" spans="1:6">
+      <c r="A597" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D597" t="s">
+        <v>1812</v>
+      </c>
+      <c r="F597" t="s">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="598" spans="1:6">
+      <c r="A598" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D598" t="s">
+        <v>1815</v>
+      </c>
+      <c r="F598" t="s">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="599" spans="1:6">
+      <c r="A599" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1821</v>
+      </c>
+      <c r="C599" t="s">
+        <v>8</v>
+      </c>
+      <c r="D599" t="s">
+        <v>9</v>
+      </c>
+      <c r="F599" t="s">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="600" spans="1:6">
+      <c r="A600" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D600" t="s">
+        <v>1791</v>
+      </c>
+      <c r="F600" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="601" spans="1:6">
+      <c r="A601" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D601" t="s">
+        <v>1791</v>
+      </c>
+      <c r="F601" t="s">
+        <v>1828</v>
+      </c>
+    </row>
+    <row r="602" spans="1:6">
+      <c r="A602" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D602" t="s">
+        <v>1669</v>
+      </c>
+      <c r="F602" t="s">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="603" spans="1:6">
+      <c r="A603" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1833</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D603" t="s">
+        <v>1669</v>
+      </c>
+      <c r="F603" t="s">
+        <v>1834</v>
+      </c>
+    </row>
+    <row r="604" spans="1:6">
+      <c r="A604" t="s">
+        <v>1835</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1836</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D604" t="s">
+        <v>1669</v>
+      </c>
+      <c r="F604" t="s">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="605" spans="1:6">
+      <c r="A605" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1839</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D605" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F605" t="s">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="606" spans="1:6">
+      <c r="A606" t="s">
+        <v>1841</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1842</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D606" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F606" t="s">
+        <v>1843</v>
+      </c>
+    </row>
+    <row r="607" spans="1:6">
+      <c r="A607" t="s">
+        <v>1844</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1845</v>
+      </c>
+      <c r="C607" t="s">
+        <v>179</v>
+      </c>
+      <c r="D607" t="s">
+        <v>180</v>
+      </c>
+      <c r="F607" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="608" spans="1:6">
+      <c r="A608" t="s">
+        <v>1728</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C608" t="s">
+        <v>179</v>
+      </c>
+      <c r="D608" t="s">
+        <v>180</v>
+      </c>
+      <c r="F608" t="s">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="609" spans="1:6">
+      <c r="A609" t="s">
+        <v>47</v>
+      </c>
+      <c r="B609" t="s">
+        <v>48</v>
+      </c>
+      <c r="C609" t="s">
+        <v>87</v>
+      </c>
+      <c r="D609" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="610" spans="1:6">
+      <c r="A610" t="s">
+        <v>182</v>
+      </c>
+      <c r="B610" t="s">
+        <v>183</v>
+      </c>
+      <c r="C610" t="s">
+        <v>166</v>
+      </c>
+      <c r="D610" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="611" spans="1:6">
+      <c r="A611" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C611" t="s">
+        <v>216</v>
+      </c>
+      <c r="D611" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="612" spans="1:6">
+      <c r="A612" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1851</v>
+      </c>
+      <c r="C612" t="s">
+        <v>216</v>
+      </c>
+      <c r="D612" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="613" spans="1:6">
+      <c r="A613" t="s">
+        <v>210</v>
+      </c>
+      <c r="B613" t="s">
+        <v>211</v>
+      </c>
+      <c r="C613" t="s">
+        <v>232</v>
+      </c>
+      <c r="D613" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="614" spans="1:6">
+      <c r="A614" t="s">
+        <v>513</v>
+      </c>
+      <c r="B614" t="s">
+        <v>514</v>
+      </c>
+      <c r="C614" t="s">
+        <v>368</v>
+      </c>
+      <c r="D614" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="615" spans="1:6">
+      <c r="A615" t="s">
+        <v>135</v>
+      </c>
+      <c r="B615" t="s">
+        <v>136</v>
+      </c>
+      <c r="C615" t="s">
+        <v>130</v>
+      </c>
+      <c r="D615" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="616" spans="1:6">
+      <c r="A616" t="s">
+        <v>394</v>
+      </c>
+      <c r="B616" t="s">
+        <v>395</v>
+      </c>
+      <c r="C616" t="s">
+        <v>130</v>
+      </c>
+      <c r="D616" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="617" spans="1:6">
+      <c r="A617" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C617" t="s">
+        <v>482</v>
+      </c>
+      <c r="D617" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="618" spans="1:6">
+      <c r="A618" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C618" t="s">
+        <v>689</v>
+      </c>
+      <c r="D618" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="619" spans="1:6">
+      <c r="A619" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1642</v>
+      </c>
+      <c r="D619" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="620" spans="1:6">
+      <c r="A620" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D620" t="s">
+        <v>1776</v>
+      </c>
+    </row>
+    <row r="621" spans="1:6">
+      <c r="A621" t="s">
+        <v>13</v>
+      </c>
+      <c r="B621" t="s">
+        <v>14</v>
+      </c>
+      <c r="C621"/>
+      <c r="D621"/>
+      <c r="F621" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="622" spans="1:6">
+      <c r="A622" t="s">
+        <v>171</v>
+      </c>
+      <c r="B622" t="s">
+        <v>172</v>
+      </c>
+      <c r="C622"/>
+      <c r="D622"/>
+      <c r="F622" t="s">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="623" spans="1:6">
+      <c r="A623" t="s">
+        <v>387</v>
+      </c>
+      <c r="B623" t="s">
+        <v>388</v>
+      </c>
+      <c r="C623"/>
+      <c r="D623"/>
+      <c r="F623" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="624" spans="1:6">
+      <c r="A624" t="s">
+        <v>36</v>
+      </c>
+      <c r="B624" t="s">
+        <v>37</v>
+      </c>
+      <c r="C624"/>
+      <c r="D624"/>
+    </row>
+    <row r="625" spans="1:6">
+      <c r="A625" t="s">
+        <v>1861</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D625" t="s">
+        <v>1864</v>
+      </c>
+      <c r="E625" t="s">
+        <v>1865</v>
+      </c>
+      <c r="F625" t="s">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="626" spans="1:6">
+      <c r="A626" t="s">
+        <v>1867</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1868</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D626" t="s">
+        <v>1870</v>
+      </c>
+      <c r="E626" t="s">
+        <v>1871</v>
+      </c>
+      <c r="F626" t="s">
+        <v>1872</v>
+      </c>
+    </row>
+    <row r="627" spans="1:6">
+      <c r="A627" t="s">
+        <v>1873</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D627" t="s">
+        <v>1876</v>
+      </c>
+      <c r="E627" t="s">
+        <v>1874</v>
+      </c>
+      <c r="F627" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="628" spans="1:6">
+      <c r="A628" t="s">
+        <v>1878</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D628" t="s">
+        <v>1881</v>
+      </c>
+      <c r="E628" t="s">
+        <v>1882</v>
+      </c>
+      <c r="F628" t="s">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="629" spans="1:6">
+      <c r="A629" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1886</v>
+      </c>
+      <c r="D629" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E629" t="s">
+        <v>1888</v>
+      </c>
+      <c r="F629" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="630" spans="1:6">
+      <c r="A630" t="s">
+        <v>1890</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D630" t="s">
+        <v>1876</v>
+      </c>
+      <c r="E630" t="s">
+        <v>1891</v>
+      </c>
+      <c r="F630" t="s">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="631" spans="1:6">
+      <c r="A631" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D631" t="s">
+        <v>1864</v>
+      </c>
+      <c r="E631" t="s">
+        <v>1895</v>
+      </c>
+      <c r="F631" t="s">
+        <v>1896</v>
+      </c>
+    </row>
+    <row r="632" spans="1:6">
+      <c r="A632" t="s">
+        <v>1869</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D632" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E632" t="s">
+        <v>1899</v>
+      </c>
+      <c r="F632" t="s">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="633" spans="1:6">
+      <c r="A633" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D633" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E633" t="s">
+        <v>1903</v>
+      </c>
+      <c r="F633" t="s">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="634" spans="1:6">
+      <c r="A634" t="s">
+        <v>1901</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1902</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D634" t="s">
+        <v>1906</v>
+      </c>
+      <c r="E634" t="s">
+        <v>1907</v>
+      </c>
+      <c r="F634" t="s">
+        <v>1908</v>
+      </c>
+    </row>
+    <row r="635" spans="1:6">
+      <c r="A635" t="s">
+        <v>1909</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1910</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1911</v>
+      </c>
+      <c r="D635" t="s">
+        <v>1912</v>
+      </c>
+      <c r="E635" t="s">
+        <v>1913</v>
+      </c>
+      <c r="F635" t="s">
+        <v>1914</v>
+      </c>
+    </row>
+    <row r="636" spans="1:6">
+      <c r="A636" t="s">
+        <v>1915</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1916</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1917</v>
+      </c>
+      <c r="D636" t="s">
+        <v>1918</v>
+      </c>
+      <c r="F636" t="s">
+        <v>1919</v>
+      </c>
+    </row>
+    <row r="637" spans="1:6">
+      <c r="A637" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D637" t="s">
+        <v>1923</v>
+      </c>
+      <c r="F637" t="s">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="638" spans="1:6">
+      <c r="A638" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D638" t="s">
+        <v>1928</v>
+      </c>
+      <c r="F638" t="s">
+        <v>1929</v>
+      </c>
+    </row>
+    <row r="639" spans="1:6">
+      <c r="A639" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D639" t="s">
+        <v>1931</v>
+      </c>
+      <c r="F639" t="s">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="640" spans="1:6">
+      <c r="A640" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D640" t="s">
+        <v>1910</v>
+      </c>
+      <c r="F640" t="s">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="641" spans="1:6">
+      <c r="A641" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D641" t="s">
+        <v>1923</v>
+      </c>
+      <c r="F641" t="s">
+        <v>1938</v>
+      </c>
+    </row>
+    <row r="642" spans="1:6">
+      <c r="A642" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D642" t="s">
+        <v>1923</v>
+      </c>
+      <c r="F642" t="s">
+        <v>1941</v>
+      </c>
+    </row>
+    <row r="643" spans="1:6">
+      <c r="A643" t="s">
+        <v>1942</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1943</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1944</v>
+      </c>
+      <c r="D643" t="s">
+        <v>1945</v>
+      </c>
+      <c r="F643" t="s">
+        <v>1946</v>
+      </c>
+    </row>
+    <row r="644" spans="1:6">
+      <c r="A644" t="s">
+        <v>1947</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1944</v>
+      </c>
+      <c r="D644" t="s">
+        <v>1945</v>
+      </c>
+      <c r="F644" t="s">
+        <v>1949</v>
+      </c>
+    </row>
+    <row r="645" spans="1:6">
+      <c r="A645" t="s">
+        <v>1950</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D645" t="s">
+        <v>1953</v>
+      </c>
+      <c r="F645" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="646" spans="1:6">
+      <c r="A646" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1911</v>
+      </c>
+      <c r="D646" t="s">
+        <v>1912</v>
+      </c>
+      <c r="F646" t="s">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="647" spans="1:6">
+      <c r="A647" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1956</v>
+      </c>
+      <c r="D647" t="s">
+        <v>1957</v>
+      </c>
+      <c r="F647" t="s">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="648" spans="1:6">
+      <c r="A648" t="s">
+        <v>1911</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D648" t="s">
+        <v>1960</v>
+      </c>
+      <c r="F648" t="s">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="649" spans="1:6">
+      <c r="A649" t="s">
+        <v>1956</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D649" t="s">
+        <v>1960</v>
+      </c>
+      <c r="F649" t="s">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="650" spans="1:6">
+      <c r="A650" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1917</v>
+      </c>
+      <c r="D650" t="s">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="651" spans="1:6">
+      <c r="A651" t="s">
+        <v>1963</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C651"/>
+      <c r="D651"/>
+      <c r="E651" t="s">
+        <v>1965</v>
+      </c>
+      <c r="F651" t="s">
+        <v>1966</v>
+      </c>
+    </row>
+    <row r="652" spans="1:6">
+      <c r="A652" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C652"/>
+      <c r="D652"/>
+      <c r="E652" t="s">
+        <v>1969</v>
+      </c>
+      <c r="F652" t="s">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="653" spans="1:6">
+      <c r="A653" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C653"/>
+      <c r="D653"/>
+      <c r="E653" t="s">
+        <v>1971</v>
+      </c>
+      <c r="F653" t="s">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="654" spans="1:6">
+      <c r="A654" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C654"/>
+      <c r="D654"/>
+      <c r="F654" t="s">
+        <v>1975</v>
+      </c>
+    </row>
+    <row r="655" spans="1:6">
+      <c r="A655" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C655"/>
+      <c r="D655"/>
+      <c r="F655" t="s">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="656" spans="1:6">
+      <c r="A656" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C656"/>
+      <c r="D656"/>
+      <c r="F656" t="s">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="657" spans="1:6">
+      <c r="A657" t="s">
+        <v>1922</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1923</v>
+      </c>
+      <c r="C657"/>
+      <c r="D657"/>
+      <c r="F657" t="s">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="658" spans="1:6">
+      <c r="A658" t="s">
+        <v>1979</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C658"/>
+      <c r="D658"/>
+      <c r="F658" t="s">
+        <v>1981</v>
+      </c>
+    </row>
+    <row r="659" spans="1:6">
+      <c r="A659" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C659"/>
+      <c r="D659"/>
+      <c r="F659" t="s">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="660" spans="1:6">
+      <c r="A660" t="s">
+        <v>1959</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C660"/>
+      <c r="D660"/>
+      <c r="F660" t="s">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="661" spans="1:6">
+      <c r="A661" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C661"/>
+      <c r="D661"/>
+    </row>
+    <row r="662" spans="1:6">
+      <c r="A662" t="s">
+        <v>1897</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C662"/>
+      <c r="D662"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>