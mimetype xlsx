--- v0 (2026-05-07)
+++ v1 (2026-06-22)
@@ -12,92 +12,92 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1008">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1321">
   <si>
     <t>Term IRI</t>
   </si>
   <si>
     <t>Term label</t>
   </si>
   <si>
     <t>Parent term IRI</t>
   </si>
   <si>
     <t>Parent term label</t>
   </si>
   <si>
     <t>Alternative term</t>
   </si>
   <si>
     <t>Definition</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000005</t>
   </si>
   <si>
     <t>objective specification</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000033</t>
   </si>
   <si>
     <t>directive information entity</t>
   </si>
   <si>
     <t>goal specification</t>
   </si>
   <si>
     <t>a directive information entity that describes an intended process endpoint. When part of a plan specification the concretization is realized in a planned process in which the bearer tries to effect the world so that the process endpoint is achieved.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000027</t>
   </si>
   <si>
-    <t>data item</t>
+    <t>data entity</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000030</t>
   </si>
   <si>
     <t>information content entity</t>
   </si>
   <si>
     <t>data</t>
   </si>
   <si>
     <t>a data item is an information content entity that is intended to be a truthful statement about something (modulo, e.g., measurement precision or other systematic errors) and is constructed/acquired by a method which reliably tends to produce (approximately) truthful statements.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000300</t>
   </si>
   <si>
     <t>textual entity</t>
   </si>
   <si>
     <t>text</t>
   </si>
   <si>
     <t>A textual entity is a part of a manifestation (FRBR sense), a generically dependent continuant whose concretizations are patterns of glyphs intended to be interpreted as words, formulas, etc.</t>
   </si>
@@ -161,51 +161,51 @@
   <si>
     <t>role</t>
   </si>
   <si>
     <t>patient</t>
   </si>
   <si>
     <t>a role which inheres in a person and is realized by the process of being under the care of a physician or health care provider</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000576</t>
   </si>
   <si>
     <t>scattered molecular aggregate</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000040</t>
   </si>
   <si>
     <t>material entity</t>
   </si>
   <si>
     <t>Collective</t>
   </si>
   <si>
-    <t>A scattered molecular aggregate is a material entity that consists of all the molecules of a specific type that are located in some bounded region and which is part of a more massive material entity that has parts that are other such aggregates</t>
+    <t>a material entity that consists of all the molecules of a specific type that are located in some bounded region and which is part of a more massive material entity that has parts that are other such aggregates</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PDRO_0000020</t>
   </si>
   <si>
     <t>spécification de voie d'administration</t>
   </si>
   <si>
     <t>mode of administration specification</t>
   </si>
   <si>
     <t>Une entité informationnelle indiquant la ou les voies d'administration d'un médicament.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PDRO_0000038</t>
   </si>
   <si>
     <t>élément d'information de forme médicamenteuse</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PDRO_0000011</t>
   </si>
   <si>
     <t>élément d'information sur un médicament</t>
   </si>
@@ -483,101 +483,128 @@
   <si>
     <t>http://purl.obolibrary.org/obo/PATO_0001710</t>
   </si>
   <si>
     <t>3-D extent</t>
   </si>
   <si>
     <t>A size quality inhering in an bearer by virtue of the bearer's extension in three dimensions.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0002139</t>
   </si>
   <si>
     <t>volume value specification</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0001933</t>
   </si>
   <si>
     <t>value specification</t>
   </si>
   <si>
     <t>A value specification that specifies the volume of some thing.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000002</t>
+  </si>
+  <si>
+    <t>continuant</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000001</t>
+  </si>
+  <si>
+    <t>entity</t>
+  </si>
+  <si>
+    <t>An entity that exists in full at any time in which it exists at all, persists through time while maintaining its identity and has no temporal parts.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000003</t>
+  </si>
+  <si>
+    <t>occurrent</t>
+  </si>
+  <si>
+    <t>An entity that has temporal parts and that happens, unfolds or develops through time.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000004</t>
   </si>
   <si>
     <t>independent continuant</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/BFO_0000002</t>
-[...4 lines deleted...]
-  <si>
     <t>b is an independent continuant = Def. b is a continuant which is such that there is no c and no t such that b s-depends_on c at t. (axiom label in BFO2 Reference: [017-002])</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000015</t>
   </si>
   <si>
     <t>process</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/BFO_0000003</t>
-[...4 lines deleted...]
-  <si>
     <t>p is a process = Def. p is an occurrent that has temporal proper parts and for some time t, p s-depends_on some material entity at t. (axiom label in BFO2 Reference: [083-003])</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000017</t>
+  </si>
+  <si>
+    <t>realizable entity</t>
+  </si>
+  <si>
+    <t>A specifically dependent continuant  that inheres in continuant  entities and are not exhibited in full at every time in which it inheres in an entity or group of entities. The exhibition or actualization of a realizable entity is a particular manifestation, functioning or process that occurs under certain circumstances.</t>
+  </si>
+  <si>
     <t>b is a specifically dependent continuant = Def. b is a continuant &amp; there is some independent continuant c which is not a spatial region and which is such that b s-depends_on c at every time t during the course of b’s existence. (axiom label in BFO2 Reference: [050-003])</t>
   </si>
   <si>
+    <t>A realizable entity  the manifestation of which brings about some result or end that is not essential to a continuant  in virtue of the kind of thing that it is but that can be served or participated in by that kind of continuant  in some kinds of natural, social or institutional contexts.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000031</t>
   </si>
   <si>
     <t>generically dependent continuant</t>
   </si>
   <si>
     <t>b is a generically dependent continuant = Def. b is a continuant that g-depends_on one or more other entities. (axiom label in BFO2 Reference: [074-001])</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000035</t>
   </si>
   <si>
     <t>process boundary</t>
   </si>
   <si>
     <t>p is a process boundary =Def. p is a temporal part of a process &amp; p has no proper temporal parts. (axiom label in BFO2 Reference: [084-001])</t>
   </si>
   <si>
+    <t>An independent continuant that is spatially extended whose identity is independent of that of other entities and can be maintained through time.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000140</t>
   </si>
   <si>
     <t>continuant fiat boundary</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000141</t>
   </si>
   <si>
     <t>immaterial entity</t>
   </si>
   <si>
     <t>b is a continuant fiat boundary = Def. b is an immaterial entity that is of zero, one or two dimensions and does not include a spatial region as part. (axiom label in BFO2 Reference: [029-001])</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000144</t>
   </si>
   <si>
     <t>process profile</t>
   </si>
   <si>
     <t>b is a process_profile =Def. there is some process c such that b process_profile_of c (axiom label in BFO2 Reference: [093-002])</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000145</t>
@@ -603,104 +630,140 @@
   <si>
     <t>A measurement unit label is as a label that is part of a scalar measurement datum and denotes a unit of measure.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000007</t>
   </si>
   <si>
     <t>action specification</t>
   </si>
   <si>
     <t>a directive information entity that describes an action the bearer will take</t>
   </si>
   <si>
     <t>A label is a symbol that is part of some other datum and is used to either partially define  the denotation of that datum or to provide a means for identifying the datum as a member of the set of data with the same label</t>
   </si>
   <si>
     <t>An information content entity that is a mark(s) or character(s) used as a conventional representation of another entity.</t>
   </si>
   <si>
     <t>A generically dependent continuant that is about some thing.</t>
   </si>
   <si>
     <t>An information content entity whose concretizations indicate to their bearer how to realize them in a process.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0000078</t>
+  </si>
+  <si>
+    <t>curation status specification</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0000102</t>
+  </si>
+  <si>
+    <t>data about an ontology part</t>
+  </si>
+  <si>
+    <t>The curation status of the term. The allowed values come from an enumerated list of predefined terms. See the specification of these instances for more detailed definitions of each enumerated value.</t>
+  </si>
+  <si>
     <t>A data item that is an aggregate of other data items of the same type that have something in common. Averages and distributions can be determined for data sets.</t>
   </si>
   <si>
+    <t>Data about an ontology part is a data item about a part of an ontology, for example a term</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000104</t>
   </si>
   <si>
     <t>plan specification</t>
   </si>
   <si>
     <t>A directive information entity with action specifications and objective specifications as parts that, when concretized, is realized in a process in which the bearer tries to achieve the objectives by taking the actions specified.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000109</t>
   </si>
   <si>
     <t>measurement datum</t>
   </si>
   <si>
     <t>A measurement datum is an information content entity that is a recording of the output of a measurement such as produced by a device.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0000225</t>
+  </si>
+  <si>
+    <t>obsolescence reason specification</t>
+  </si>
+  <si>
+    <t>The reason for which a term has been deprecated. The allowed values come from an enumerated list of predefined terms. See the specification of these instances for more detailed definitions of each enumerated value.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000302</t>
   </si>
   <si>
     <t>author identification</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000590</t>
   </si>
   <si>
     <t>written name</t>
   </si>
   <si>
     <t>A textual entity intended to identify a particular author</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000310</t>
   </si>
   <si>
     <t>document</t>
   </si>
   <si>
     <t>A collection of information content entities intended to be understood together as a whole</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000314</t>
   </si>
   <si>
     <t>document part</t>
   </si>
   <si>
     <t>an information content entity that is part of a document</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0000409</t>
+  </si>
+  <si>
+    <t>denotator type</t>
+  </si>
+  <si>
+    <t>A denotator type indicates how a term should be interpreted from an ontological perspective.</t>
+  </si>
+  <si>
     <t>A textual entity that denotes a particular in reality.</t>
   </si>
   <si>
     <t>A process that realizes a plan which is the concretization of a plan specification.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000112</t>
   </si>
   <si>
     <t>specimen role</t>
   </si>
   <si>
     <t>a role borne by a material entity that is gained during a specimen collection process and that can be realized by use of the specimen in an investigation</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000245</t>
   </si>
   <si>
     <t>organization</t>
   </si>
   <si>
     <t>An organization is a continuant entity which can play roles,  has members, and has a set of organization rules.  Members of organizations are either organizations themselves or individual people. Members can bear specific organization member roles that are determined in the organization rules. The organization rules also determine how decisions are made on behalf of the organization by the organization members.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000684</t>
@@ -738,111 +801,108 @@
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0001930</t>
   </si>
   <si>
     <t>categorical value specification</t>
   </si>
   <si>
     <t>A value specification that is specifies one category out of a fixed number of nominal categories</t>
   </si>
   <si>
     <t>A value specification that consists of two parts: a numeral and a unit label</t>
   </si>
   <si>
     <t>An information content entity that specifies a value within a classification scheme or on a quantitative scale.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0002076</t>
   </si>
   <si>
     <t>collection of specimens</t>
   </si>
   <si>
     <t>A material entity that has two or more specimens as its parts.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OBI_0100026</t>
-[...7 lines deleted...]
-  <si>
     <t>http://purl.obolibrary.org/obo/OGMS_0000090</t>
   </si>
   <si>
     <t>treatment</t>
   </si>
   <si>
-    <t>A planned process whose completion is hypothesized by a health care provider to eliminate, prevent, or alleviate the signs and symptoms of a disorder or pathological process</t>
+    <t>http://purl.obolibrary.org/obo/COB_0000035</t>
+  </si>
+  <si>
+    <t>completely executed planned process</t>
+  </si>
+  <si>
+    <t>A planned process whose completion is hypothesized by a health care provider to eliminate, prevent, or alleviate a disorder, the signs and symptoms of a disorder, or a pathological process</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PATO_0000125</t>
   </si>
   <si>
     <t>mass</t>
   </si>
   <si>
     <t>A physical quality that inheres in a bearer by virtue of the proportion of the bearer's amount of matter.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PATO_0000918</t>
   </si>
   <si>
     <t>volume</t>
   </si>
   <si>
     <t>A 3-D extent quality inhering in a bearer by virtue of the bearer's amount of 3-dimensional space it occupies.</t>
   </si>
   <si>
     <t>A monadic quality of continuant that exists at the cellular level of organisation.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/DRON_00000001</t>
   </si>
   <si>
     <t>clinical drug role</t>
   </si>
   <si>
-    <t>the role of a material entity to prevent, diagnose, treat, or study disease and/or its effects</t>
+    <t>A role of a material entity to prevent, diagnose, treat, or study disease and/or its effects.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/DRON_00000029</t>
   </si>
   <si>
     <t>excipient</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/DRON_00000030</t>
   </si>
   <si>
     <t>role of scattered molecular aggregate</t>
   </si>
   <si>
-    <t>a role of a scattered molecular aggregate in aiding the manufacture, prolonging the shelf life, or ensuring proper administration of a drug product</t>
+    <t>A role of a scattered molecular aggregate in aiding the manufacture, prolonging the shelf life, or ensuring proper administration of a drug product.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OGMS_0000097</t>
   </si>
   <si>
     <t>health care encounter</t>
   </si>
   <si>
     <t>A temporally-connected health care process that has as participants an organization or person realizing the health care provider role and a person realizing the patient role.  The health care provider role and patient are realized during the health care encounter</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OMIABIS_0000060</t>
   </si>
   <si>
     <t>survey data</t>
   </si>
   <si>
     <t>A data set that contains the outcome of a survey.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OMIABIS_0001025</t>
   </si>
   <si>
     <t>survey plan specification</t>
   </si>
@@ -858,78 +918,102 @@
   <si>
     <t>A document that contains information representing health-relevant qualities of a patient written in a chronological manner and that is primarily used for patient care in a clinical setting.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OMIABIS_0001035</t>
   </si>
   <si>
     <t>survey execution</t>
   </si>
   <si>
     <t>A planned process that realizes the concretization of a survey to generate an output(survey data.)</t>
   </si>
   <si>
     <t>A role inhering in an entity realized by social interactions in human society.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OMRSE_00000033</t>
   </si>
   <si>
     <t>aggregate of organizations</t>
   </si>
   <si>
     <t>An object aggregate that is not itself an organization and whose members are only organizations that have some feature in common</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0000465</t>
+  </si>
+  <si>
+    <t>material anatomical entity</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0001062</t>
+  </si>
+  <si>
+    <t>anatomical entity</t>
+  </si>
+  <si>
+    <t>Anatomical entity that has mass.</t>
+  </si>
+  <si>
+    <t>Biological entity that is either an individual member of a biological species or constitutes the structural organization of an individual member of a biological species.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/DRON_00000005</t>
   </si>
   <si>
+    <t>clinical drug product</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/DRON_00000074</t>
+  </si>
+  <si>
     <t>drug product</t>
   </si>
   <si>
-    <t>a material entity (1) containing at least one scattered molecular aggregate as part that is the bearer of an active ingredient role and (2) that is itself the bearer of a clinical drug role</t>
+    <t>A drug product that is bearer of a clinical drug role.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/DRON_00000028</t>
   </si>
   <si>
     <t>active ingredient</t>
   </si>
   <si>
-    <t>a role of a scattered molecular aggregate that is part of a drug product that is realized by (1) administration of the drug to an organism followed by (2) some change in the structure or functioning of some part of the organism</t>
-[...2 lines deleted...]
-    <t>a role borne by a scattered molecular aggregate and realized by its grains participating in one or more processes</t>
+    <t>A role of a scattered molecular aggregate that is part of a drug product that is realized by (1) administration of the drug to an organism followed by (2) some change in the structure or functioning of some part of the organism.</t>
+  </si>
+  <si>
+    <t>A role borne by a scattered molecular aggregate and realized by its grains participating in one or more processes.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/DRON_00000031</t>
   </si>
   <si>
     <t>administration de médicament</t>
   </si>
   <si>
-    <t>a treatment that has as participants an extended organism and a drug product and that results in part of the drug product being located in the extended organism.</t>
+    <t>A treatment that has as participants an extended organism and a drug product and that results in part of the drug product being located in the extended organism.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PDRO_0000000</t>
   </si>
   <si>
     <t>time elapsed since dispensing condition</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PDRO_0010041</t>
   </si>
   <si>
     <t>time elapsed condition</t>
   </si>
   <si>
     <t>une condition de temps écoulé depuis une distribution de médicaments.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PDRO_0000001</t>
   </si>
   <si>
     <t>prescription de santé</t>
   </si>
   <si>
     <t>A document authored by a health care provider that specifies how to realize some health care process for a particular patient.</t>
   </si>
@@ -1964,84 +2048,105 @@
   <si>
     <t>A role in human social processes that inheres in an organization.</t>
   </si>
   <si>
     <t>An organization social role that is realized by a health care process.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OMRSE_00000061</t>
   </si>
   <si>
     <t>architectural structure</t>
   </si>
   <si>
     <t>A material entity that is a human made strcuture with firm connection between its foundation and the ground.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OMRSE_00000062</t>
   </si>
   <si>
     <t>facility</t>
   </si>
   <si>
     <t>An architectural structure that bears some function.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/COB_0000022</t>
+  </si>
+  <si>
+    <t>organism</t>
+  </si>
+  <si>
+    <t>A material entity that is a maximal functionally integrated unit that develops from a program encoded in a genome</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000969</t>
   </si>
   <si>
     <t>dose specification</t>
   </si>
   <si>
     <t>a directive information entity that describes the dose that will be administered to a target</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OGMS_0000024</t>
   </si>
   <si>
     <t>sign</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/BFO_0000001</t>
-[...4 lines deleted...]
-  <si>
     <t>A quality of a patient, a material entity that is part of a patient, or a processual entity that a patient participates in, any one of which is observed in a physical examination and is deemed by the clinician to be of clinical significance.</t>
   </si>
   <si>
     <t>A quality which is an spatial arrangement or distribution of a(n) independent continuant(s) across a Three Dimensional Region.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OGMS_0000103</t>
   </si>
   <si>
     <t>disease prophylaxis</t>
   </si>
   <si>
     <t>A planned process whose completion is hypothesized by a health care provider to reduce the risk of developing a disorder or the signs and symptoms of a disorder.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0003674</t>
+  </si>
+  <si>
+    <t>gene product or complex activity</t>
+  </si>
+  <si>
+    <t>A molecular process that can be carried out by the action of a single macromolecular machine, usually via direct physical interactions with other molecular entities. Function in this sense denotes an action, or activity, that a gene product (or a complex) performs.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0016301</t>
+  </si>
+  <si>
+    <t>kinase activity</t>
+  </si>
+  <si>
+    <t>Catalysis of the transfer of a phosphate group, usually from ATP, to a substrate molecule.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OGMS_0000020</t>
   </si>
   <si>
     <t>symptom</t>
   </si>
   <si>
     <t>A quality of a patient that is observed by the patient or a processual entity experienced by the patient, either of which is hypothesized by the patient to be a realization of a disease.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PDRO_0000080</t>
   </si>
   <si>
     <t>sélection de médicament</t>
   </si>
   <si>
     <t>Un processus dans lequel un fournisseur de soin sélectionne physiquement un médicament particulier comme indiqué sur une spécification de médicament.</t>
   </si>
   <si>
     <t>Un processus planifié pendant lequel un professionnel de santé ou une personne faisant partie d'une organisation de santé fournit une quantité déterminée d'un médicament particulier à destination d'un patient particulier.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/HADO_0000006</t>
   </si>
@@ -2226,50 +2331,53 @@
   <si>
     <t>reported drug administration description</t>
   </si>
   <si>
     <t>A drug administration description that describes the administration of a drug self reported by the individual taking the drug.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PDRO_0000190</t>
   </si>
   <si>
     <t>spécification d'administration de dose</t>
   </si>
   <si>
     <t>An action specification that describes a dose administration.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PDRO_0000060</t>
   </si>
   <si>
     <t>Spécification de produit médicamenteux</t>
   </si>
   <si>
     <t>An drug product characterization specifying a class of drug product.</t>
   </si>
   <si>
+    <t>A material entity that (1) contains at least one scattered molecular aggregate as part and (2) is intended, when administered to an organism, to produce some therapeutic and/or psychoactive effect.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/OPMI_0000100</t>
   </si>
   <si>
     <t>birth name</t>
   </si>
   <si>
     <t>A person name that is given at birth</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OPMI_0000102</t>
   </si>
   <si>
     <t>maiden name</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OPMI_0000096</t>
   </si>
   <si>
     <t>person last name</t>
   </si>
   <si>
     <t>A woman's surname before marriage</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000148</t>
@@ -2346,56 +2454,50 @@
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000038</t>
   </si>
   <si>
     <t>one-dimensional temporal region</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000182</t>
   </si>
   <si>
     <t>history</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000034</t>
   </si>
   <si>
     <t>function</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000016</t>
   </si>
   <si>
     <t>disposition</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/BFO_0000017</t>
-[...4 lines deleted...]
-  <si>
     <t>http://purl.obolibrary.org/obo/OMRSE_00000172</t>
   </si>
   <si>
     <t>health care function</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PDRO_0000322</t>
   </si>
   <si>
     <t>drug prescription validity period</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000024</t>
   </si>
   <si>
     <t>fiat object part</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000142</t>
   </si>
   <si>
     <t>one-dimensional continuant fiat boundary</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000146</t>
@@ -2688,284 +2790,1106 @@
   <si>
     <t>organism role</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OMRSE_00000050</t>
   </si>
   <si>
     <t>Homo sapiens role</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/HADO_0000008</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PDRO_0000314</t>
   </si>
   <si>
     <t>drug dispensing ending validity temporal specification</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PDRO_0000315</t>
   </si>
   <si>
     <t>drug dispensing starting validity temporal specification</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/RO_0000052</t>
+  </si>
+  <si>
+    <t>characteristic of</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002314</t>
+  </si>
+  <si>
+    <t>characteristic of part of</t>
+  </si>
+  <si>
+    <t>'inheres in at all times'</t>
+  </si>
+  <si>
+    <t>a relation between a specifically dependent continuant (the characteristic) and any other entity (the bearer), in which the characteristic depends on the bearer for its existence.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0000079</t>
+  </si>
+  <si>
+    <t>function of</t>
+  </si>
+  <si>
+    <t>is function of</t>
+  </si>
+  <si>
+    <t>a relation between a function and an independent continuant (the bearer), in which the function specifically depends on the bearer for its existence</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0000080</t>
+  </si>
+  <si>
+    <t>quality of</t>
+  </si>
+  <si>
+    <t>quality_of</t>
+  </si>
+  <si>
+    <t>a relation between a quality and an independent continuant (the bearer), in which the quality specifically depends on the bearer for its existence</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0000085</t>
+  </si>
+  <si>
+    <t>has function</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0000053</t>
+  </si>
+  <si>
+    <t>has characteristic</t>
+  </si>
+  <si>
+    <t>has_function</t>
+  </si>
+  <si>
+    <t>a relation between an independent continuant (the bearer) and a function, in which the function specifically depends on the bearer for its existence</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0000086</t>
+  </si>
+  <si>
+    <t>has quality</t>
+  </si>
+  <si>
+    <t>has_quality</t>
+  </si>
+  <si>
+    <t>a relation between an independent continuant (the bearer) and a quality, in which the quality specifically depends on the bearer for its existence</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/RO_0002350</t>
   </si>
   <si>
     <t>member of</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000050</t>
   </si>
   <si>
-    <t>part of</t>
+    <t>part_of</t>
   </si>
   <si>
     <t>member part of</t>
   </si>
   <si>
     <t>is member of is a mereological relation between a item and a collection.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000051</t>
+  </si>
+  <si>
+    <t>has_part</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002131</t>
+  </si>
+  <si>
+    <t>location of</t>
+  </si>
+  <si>
+    <t>a core relation that holds between a whole and its part</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/RO_0000087</t>
   </si>
   <si>
     <t>has role</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/RO_0000053</t>
-[...4 lines deleted...]
-  <si>
     <t>has_role</t>
   </si>
   <si>
     <t>a relation between an independent continuant (the bearer) and a role, in which the role specifically depends on the bearer for its existence</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002327</t>
+  </si>
+  <si>
+    <t>enables</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002215</t>
+  </si>
+  <si>
+    <t>capable of</t>
+  </si>
+  <si>
+    <t>is executing</t>
+  </si>
+  <si>
+    <t>c enables p iff c is capable of p and c acts to execute p.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002409</t>
+  </si>
+  <si>
+    <t>indirectly negatively regulates</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0012012</t>
+  </si>
+  <si>
+    <t>indirectly regulates</t>
+  </si>
+  <si>
+    <t>indirectly inhibits</t>
+  </si>
+  <si>
+    <t>p indirectly negatively regulates q iff p is indirectly causally upstream of q and p negatively regulates q.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002436</t>
+  </si>
+  <si>
+    <t>molecularly interacts with</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002434</t>
+  </si>
+  <si>
+    <t>interacts with</t>
+  </si>
+  <si>
+    <t>molecularly binds with</t>
+  </si>
+  <si>
+    <t>An interaction relationship in which the two partners are molecular entities that directly physically interact with each other for example via a stable binding interaction or a brief interaction during which one modifies the other.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002449</t>
+  </si>
+  <si>
+    <t>directly negatively regulates activity of</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002448</t>
+  </si>
+  <si>
+    <t>directly regulates activity of</t>
+  </si>
+  <si>
+    <t>directly inhibits</t>
+  </si>
+  <si>
+    <t>The entity A, immediately upstream of the entity B, has an activity that negatively regulates an activity performed by B. 
+For example, A and B may be gene products and binding of B by A negatively regulates the kinase activity of B.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000062</t>
+  </si>
+  <si>
+    <t>preceded by</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002086</t>
+  </si>
+  <si>
+    <t>ends after</t>
+  </si>
+  <si>
+    <t>preceded_by</t>
+  </si>
+  <si>
+    <t>x is preceded by y if and only if the time point at which y ends is before or equivalent to the time point at which x starts. Formally: x preceded by y iff ω(y) &lt;= α(x), where α is a function that maps a process to a start point, and ω is a function that maps a process to an end point.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/RO_0000081</t>
   </si>
   <si>
     <t>role of</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/RO_0000052</t>
-[...4 lines deleted...]
-  <si>
     <t>role_of</t>
   </si>
   <si>
     <t>a relation between a role and an independent continuant (the bearer), in which the role specifically depends on the bearer for its existence</t>
   </si>
   <si>
+    <t>a core relation that holds between a part and its whole</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002233</t>
+  </si>
+  <si>
+    <t>has input</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0000057</t>
+  </si>
+  <si>
+    <t>has participant</t>
+  </si>
+  <si>
+    <t>consumes</t>
+  </si>
+  <si>
+    <t>p has input c iff: p is a process, c is a material entity, c is a participant in p, c is present at the start of p, and the state of c is modified during p.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002502</t>
+  </si>
+  <si>
+    <t>depends on</t>
+  </si>
+  <si>
+    <t>inheres in part of</t>
+  </si>
+  <si>
+    <t>q characteristic of part of w if and only if there exists some p such that q inheres in p and p part of w.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002216</t>
+  </si>
+  <si>
+    <t>capable of part of</t>
+  </si>
+  <si>
+    <t>has function realized in</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A relation between a material entity (such as a cell) and a process, in which the material entity has the ability to carry out the process. </t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002331</t>
+  </si>
+  <si>
+    <t>involved in</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002431</t>
+  </si>
+  <si>
+    <t>involved in or involved in regulation of</t>
+  </si>
+  <si>
+    <t>enables part of</t>
+  </si>
+  <si>
+    <t>c involved_in p if and only if c enables some process p', and p' is part of p</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002500</t>
+  </si>
+  <si>
+    <t>causal agent in process</t>
+  </si>
+  <si>
+    <t>involved in or reguates</t>
+  </si>
+  <si>
+    <t>c involved in or regulates p if and only if either (i) c is involved in p or (ii) c is involved in regulation of p</t>
+  </si>
+  <si>
+    <t>has function in</t>
+  </si>
+  <si>
+    <t>c stands in this relationship to p if and only if there exists some p' such that c is capable_of p', and p' is part_of p.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002418</t>
+  </si>
+  <si>
+    <t>causally upstream of or within</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002501</t>
+  </si>
+  <si>
+    <t>causal relation between processes</t>
+  </si>
+  <si>
+    <t>influences (processual)</t>
+  </si>
+  <si>
+    <t>p is 'causally upstream or within' q iff p is causally related to q, and the end of p precedes, or is coincident with, the end of q.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002407</t>
+  </si>
+  <si>
+    <t>indirectly positively regulates</t>
+  </si>
+  <si>
+    <t>indirectly activates</t>
+  </si>
+  <si>
+    <t>p indirectly positively regulates q iff p is indirectly causally upstream of q and p positively regulates q.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002450</t>
+  </si>
+  <si>
+    <t>directly positively regulates activity of</t>
+  </si>
+  <si>
+    <t>directly activates</t>
+  </si>
+  <si>
+    <t>The entity A, immediately upstream of the entity B, has an activity that positively regulates an activity performed by B. 
+For example, A and B may be gene products and binding of B by A positively regulates the kinase activity of B.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002025</t>
+  </si>
+  <si>
+    <t>has effector activity</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002017</t>
+  </si>
+  <si>
+    <t>has component activity</t>
+  </si>
+  <si>
+    <t>A 'has effector activity' B if A and B are GO molecular functions (GO_0003674),  A 'has component activity' B and B is the effector (output function) of B.  Each compound function has only one effector activity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000063</t>
+  </si>
+  <si>
+    <t>precedes</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002222</t>
+  </si>
+  <si>
+    <t>temporally related to</t>
+  </si>
+  <si>
+    <t>x precedes y if and only if the time point at which x ends is before or equivalent to the time point at which y starts. Formally: x precedes y iff ω(x) &lt;= α(y), where α is a function that maps a process to a start point, and ω is a function that maps a process to an end point.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000142</t>
   </si>
   <si>
     <t>mentions</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000136</t>
   </si>
   <si>
     <t>is about</t>
   </si>
   <si>
     <t>An information artifact IA mentions an entity E exactly when it has a component/part that denotes E</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000219</t>
   </si>
   <si>
     <t>denotes</t>
   </si>
   <si>
     <t>denotes is a primitive, instance-level, relation obtaining between an information content entity and some portion of reality. Denotation is what happens when someone creates an information content entity E in order to specifically refer to something. The only relation between E and the thing is that E can be used to 'pick out' the thing. This relation connects those two together. Freedictionary.com sense 3: To signify directly; refer to specifically</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000293</t>
   </si>
   <si>
     <t>has_specified_input</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/RO_0000057</t>
-[...4 lines deleted...]
-  <si>
     <t>A relation between a planned process and a continuant participating in that process that is not created during  the process. The presence of the continuant during the process is explicitly specified in the plan specification which the process realizes the concretization of.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000295</t>
   </si>
   <si>
     <t>is_specified_input_of</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0000056</t>
   </si>
   <si>
+    <t>participates_in</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OBI_0000299</t>
+  </si>
+  <si>
+    <t>has_specified_output</t>
+  </si>
+  <si>
+    <t>A relation between a planned process and a continuant participating in that process. The presence of the continuant at the end of the process is explicitly specified in the objective specification which the process realizes the concretization of.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OBI_0000312</t>
+  </si>
+  <si>
+    <t>is_specified_output_of</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OBI_0000643</t>
+  </si>
+  <si>
+    <t>has grain</t>
+  </si>
+  <si>
+    <t>the relation of the cells in the finger of the skin to the finger, in which an indeterminate number of grains are parts of the whole by virtue of being grains in a collective that is part of the whole, and in which removing one granular part does not nec- essarily damage or diminish the whole. Ontological Whether there is a fixed, or nearly fixed number of parts - e.g. fingers of the hand, chambers of the heart, or wheels of a car - such that there can be a notion of a single one being missing, or whether, by contrast, the number of parts is indeterminate - e.g., cells in the skin of the hand, red cells in blood, or rubber molecules in the tread of the tire of the wheel of the car.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OBI_0001927</t>
+  </si>
+  <si>
+    <t>specifies value of</t>
+  </si>
+  <si>
+    <t>A relation between a value specification and an entity which the specification is about.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OBI_0001937</t>
+  </si>
+  <si>
+    <t>has specified numeric value</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OBI_0002135</t>
+  </si>
+  <si>
+    <t>has specified value</t>
+  </si>
+  <si>
+    <t>A relation between a value specification and a number that quantifies it.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OBI_0001938</t>
+  </si>
+  <si>
+    <t>has value specification</t>
+  </si>
+  <si>
+    <t>A relation between an information content entity and a value specification that specifies its value.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002351</t>
+  </si>
+  <si>
+    <t>has member</t>
+  </si>
+  <si>
+    <t>has member is a mereological relation between a collection and an item.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002018</t>
+  </si>
+  <si>
+    <t>has component process</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002180</t>
+  </si>
+  <si>
+    <t>has_component</t>
+  </si>
+  <si>
+    <t>w 'has process component' p if p and w are processes,  w 'has part' p and w is such that it can be directly disassembled into into n parts p, p2, p3, ..., pn, where these parts are of similar type.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0019000</t>
+  </si>
+  <si>
+    <t>regulates characteristic</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002410</t>
+  </si>
+  <si>
+    <t>causally related to</t>
+  </si>
+  <si>
+    <t>A relationship that holds between a process and a characteristic in which process (P) regulates characteristic (C) iff: P results in the existence of C OR affects the intensity or magnitude of C.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0019001</t>
+  </si>
+  <si>
+    <t>positively regulates characteristic</t>
+  </si>
+  <si>
+    <t>A relationship that holds between a process and a characteristic in which process (P) positively regulates characteristic (C) iff: P results in an increase in the intensity or magnitude of C.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0019002</t>
+  </si>
+  <si>
+    <t>negatively regulates characteristic</t>
+  </si>
+  <si>
+    <t>A relationship that holds between a process and a characteristic in which process (P) negatively regulates characteristic (C) iff: P results in a decrease in the intensity or magnitude of C.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002333</t>
+  </si>
+  <si>
+    <t>enabled by</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002328</t>
+  </si>
+  <si>
+    <t>functionally related to</t>
+  </si>
+  <si>
+    <t>inverse of enables</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002404</t>
+  </si>
+  <si>
+    <t>causally downstream of</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002427</t>
+  </si>
+  <si>
+    <t>causally downstream of or within</t>
+  </si>
+  <si>
+    <t>inverse of upstream of</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002412</t>
+  </si>
+  <si>
+    <t>immediately causally upstream of</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002411</t>
+  </si>
+  <si>
+    <t>causally upstream of</t>
+  </si>
+  <si>
+    <t>p is immediately causally upstream of q iff p is causally upstream of q, and the end of p is coincident with the beginning of q.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0011002</t>
+  </si>
+  <si>
+    <t>regulates activity of</t>
+  </si>
+  <si>
+    <t>The entity A, immediately upstream of the entity B, has an activity that regulates an activity performed by B. For example, A and B may be gene products and binding of B by A regulates the kinase activity of B.
+A and B can be physically interacting but not necessarily. Immediately upstream means there are no intermediate entity between A and B.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002566</t>
+  </si>
+  <si>
+    <t>causally influences</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002506</t>
+  </si>
+  <si>
+    <t>causal relation between entities</t>
+  </si>
+  <si>
+    <t>The entity or characteristic A is causally upstream of the entity or characteristic B, A having an effect on B. An entity corresponds to any biological type of entity as long as a mass is measurable. A characteristic corresponds to a particular specificity of an entity (e.g., phenotype, shape, size).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002263</t>
+  </si>
+  <si>
+    <t>acts upstream of</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002264</t>
+  </si>
+  <si>
+    <t>acts upstream of or within</t>
+  </si>
+  <si>
+    <t>c acts upstream of p if and only if c enables some f that is involved in p' and p' occurs chronologically before p, is not part of p, and affects the execution of p. c is a material entity and f, p, p' are processes.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002304</t>
+  </si>
+  <si>
+    <t>causally upstream of, positive effect</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0004047</t>
+  </si>
+  <si>
+    <t>causally upstream of or within, positive effect</t>
+  </si>
+  <si>
+    <t>p is causally upstream of, positive effect q iff p is casually upstream of q, and the execution of p is required for the execution of q.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002305</t>
+  </si>
+  <si>
+    <t>causally upstream of, negative effect</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0004046</t>
+  </si>
+  <si>
+    <t>causally upstream of or within, negative effect</t>
+  </si>
+  <si>
+    <t>p is causally upstream of, negative effect q iff p is casually upstream of q, and the execution of p decreases the execution of q.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002323</t>
+  </si>
+  <si>
+    <t>mereotopologically related to</t>
+  </si>
+  <si>
+    <t>x overlaps y if and only if there exists some z such that x has part z and z part of y</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0000091</t>
+  </si>
+  <si>
+    <t>has disposition</t>
+  </si>
+  <si>
+    <t>a relation between an independent continuant (the bearer) and a disposition, in which the disposition specifically depends on the bearer for its existence</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0000092</t>
+  </si>
+  <si>
+    <t>disposition of</t>
+  </si>
+  <si>
+    <t>inverse of has disposition</t>
+  </si>
+  <si>
+    <t>The entity A has an activity that regulates an activity of the entity B. For example, A and B are gene products where the catalytic activity of A regulates the kinase activity of B.</t>
+  </si>
+  <si>
+    <t>p is causally upstream of q iff p is causally related to q, the end of p precedes the end of q, and p is not an occurrent part of q.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002211</t>
+  </si>
+  <si>
+    <t>regulates</t>
+  </si>
+  <si>
+    <t>p regulates q iff p is causally upstream of q, the execution of p is not constant and varies according to specific conditions, and p influences the rate or magnitude of execution of q due to an effect either on some enabler of q or some enabler of a part of q.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002212</t>
+  </si>
+  <si>
+    <t>negatively regulates</t>
+  </si>
+  <si>
+    <t>p negatively regulates q iff p regulates q, and p decreases the rate or magnitude of execution of q.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002213</t>
+  </si>
+  <si>
+    <t>positively regulates</t>
+  </si>
+  <si>
+    <t>p positively regulates q iff p regulates q, and p increases the rate or magnitude of execution of q.</t>
+  </si>
+  <si>
+    <t>w 'has component' p if w 'has part' p and w is such that it can be directly disassembled into into n parts p, p2, p3, ..., pn, where these parts are of similar type.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002352</t>
+  </si>
+  <si>
+    <t>input of</t>
+  </si>
+  <si>
+    <t>inverse of has input</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002023</t>
+  </si>
+  <si>
+    <t>directly negatively regulated by</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002022</t>
+  </si>
+  <si>
+    <t>directly regulated by</t>
+  </si>
+  <si>
+    <t>Process(P2) is directly negatively regulated by process(P1) iff: P1 negatively regulates P2 via direct physical interaction between an agent executing P1 (or some part of P1) and an agent executing P2 (or some part of P2).  For example, if protein A has protein binding activity(P1) that targets protein B and this binding  negatively regulates the kinase activity (P2) of protein B then P2 directly negatively regulated by P1.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002024</t>
+  </si>
+  <si>
+    <t>directly positively regulated by</t>
+  </si>
+  <si>
+    <t>Process(P2) is directly postively regulated by process(P1) iff: P1 positively regulates P2 via direct physical interaction between an agent executing P1 (or some part of P1) and an agent executing P2 (or some part of P2).  For example, if protein A has protein binding activity(P1) that targets protein B and this binding positively regulates the kinase activity (P2) of protein B then P2 is directly postively regulated by P1.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0012011</t>
+  </si>
+  <si>
+    <t>indirectly causally upstream of</t>
+  </si>
+  <si>
+    <t>p is indirectly causally upstream of q iff p is causally upstream of q and there exists some process r such that p is causally upstream of r and r is causally upstream of q.</t>
+  </si>
+  <si>
+    <t>p indirectly regulates q iff p is indirectly causally upstream of q and p regulates q.</t>
+  </si>
+  <si>
+    <t>c acts upstream of or within p if c is enables f, and f is causally upstream of or within p. c is a material entity and p is an process.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0004031</t>
+  </si>
+  <si>
+    <t>enables subfunction</t>
+  </si>
+  <si>
+    <t>Holds between an entity and an process P where the entity enables some larger compound process, and that larger process has-part P.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0004034</t>
+  </si>
+  <si>
+    <t>acts upstream of, positive effect</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0004032</t>
+  </si>
+  <si>
+    <t>acts upstream of or within, positive effect</t>
+  </si>
+  <si>
+    <t>c 'acts upstream of, positive effect' p if c is enables f, and f is causally upstream of p, and the direction of f is positive</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0004035</t>
+  </si>
+  <si>
+    <t>acts upstream of, negative effect</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0004033</t>
+  </si>
+  <si>
+    <t>acts upstream of or within, negative effect</t>
+  </si>
+  <si>
+    <t>c 'acts upstream of, negative effect' p if c is enables f, and f is causally upstream of p, and the direction of f is negative</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002334</t>
+  </si>
+  <si>
+    <t>regulated by</t>
+  </si>
+  <si>
+    <t>inverse of regulates</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002335</t>
+  </si>
+  <si>
+    <t>negatively regulated by</t>
+  </si>
+  <si>
+    <t>inverse of negatively regulates</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002336</t>
+  </si>
+  <si>
+    <t>positively regulated by</t>
+  </si>
+  <si>
+    <t>inverse of positively regulates</t>
+  </si>
+  <si>
+    <t>inverse of causally upstream of or within</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002595</t>
+  </si>
+  <si>
+    <t>causal relation between material entity and a process</t>
+  </si>
+  <si>
+    <t>A relationship between a material entity and a process where the material entity has some causal role that influences the process</t>
+  </si>
+  <si>
+    <t>p is causally related to q if and only if p or any part of p and q or any part of q are linked by a chain of events where each event pair is one where the execution of p influences the execution of q. p may be upstream, downstream, part of, or a container of q.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002584</t>
+  </si>
+  <si>
+    <t>has part structure that is capable of</t>
+  </si>
+  <si>
+    <t>s 'has part structure that is capable of' p if and only if there exists some part x such that s 'has part' x and x 'capable of' p</t>
+  </si>
+  <si>
+    <t>A relationship that holds between a material entity and a process in which causality is involved, with either the material entity or some part of the material entity exerting some influence over the process, or the process influencing some aspect of the material entity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002596</t>
+  </si>
+  <si>
+    <t>capable of regulating</t>
+  </si>
+  <si>
+    <t>Holds between c and p if and only if c is capable of some activity a, and a regulates p.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002597</t>
+  </si>
+  <si>
+    <t>capable of negatively regulating</t>
+  </si>
+  <si>
+    <t>Holds between c and p if and only if c is capable of some activity a, and a negatively regulates p.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002598</t>
+  </si>
+  <si>
+    <t>capable of positively regulating</t>
+  </si>
+  <si>
+    <t>Holds between c and p if and only if c is capable of some activity a, and a positively regulates p.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002608</t>
+  </si>
+  <si>
+    <t>process has causal agent</t>
+  </si>
+  <si>
+    <t>Inverse of 'causal agent in process'</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002015</t>
+  </si>
+  <si>
+    <t>has positive regulatory component activity</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002013</t>
+  </si>
+  <si>
+    <t>has regulatory component activity</t>
+  </si>
+  <si>
+    <t>A relationship that holds between a GO molecular function and a component of that molecular function that positively regulates the activity of the whole.  More formally, A 'has regulatory component activity' B iff :A and B are GO molecular functions (GO_0003674), A has_component B and A is positively regulated by B.</t>
+  </si>
+  <si>
+    <t>A 'has regulatory component activity' B if A and B are GO molecular functions (GO_0003674), A has_component B and A is regulated by B.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002014</t>
+  </si>
+  <si>
+    <t>has negative regulatory component activity</t>
+  </si>
+  <si>
+    <t>A relationship that holds between a GO molecular function and a component of that molecular function that negatively regulates the activity of the whole.  More formally, A 'has regulatory component activity' B iff :A and B are GO molecular functions (GO_0003674), A has_component B and A is negatively regulated by B.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002428</t>
+  </si>
+  <si>
+    <t>involved in regulation of</t>
+  </si>
+  <si>
+    <t>c involved in regulation of p if c is involved in some p' and p' regulates some p</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002429</t>
+  </si>
+  <si>
+    <t>involved in positive regulation of</t>
+  </si>
+  <si>
+    <t>c involved in regulation of p if c is involved in some p' and p' positively regulates some p</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002430</t>
+  </si>
+  <si>
+    <t>involved in negative regulation of</t>
+  </si>
+  <si>
+    <t>c involved in regulation of p if c is involved in some p' and p' negatively regulates some p</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002578</t>
+  </si>
+  <si>
+    <t>directly regulates</t>
+  </si>
+  <si>
+    <t>p directly regulates q iff p is immediately causally upstream of q and p regulates q.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002629</t>
+  </si>
+  <si>
+    <t>directly positively regulates</t>
+  </si>
+  <si>
+    <t>p directly positively regulates q iff p is immediately causally upstream of q, and p positively regulates q.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002630</t>
+  </si>
+  <si>
+    <t>directly negatively regulates</t>
+  </si>
+  <si>
+    <t>p directly negatively regulates q iff p is immediately causally upstream of q, and p negatively regulates q.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002087</t>
+  </si>
+  <si>
+    <t>immediately preceded by</t>
+  </si>
+  <si>
+    <t>starts_at_end_of</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002090</t>
+  </si>
+  <si>
+    <t>immediately precedes</t>
+  </si>
+  <si>
+    <t>meets</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002447</t>
+  </si>
+  <si>
+    <t>phosphorylates</t>
+  </si>
+  <si>
+    <t>An interaction relation between x and y in which x catalyzes a reaction in which a phosphate group is added to y.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002405</t>
+  </si>
+  <si>
+    <t>immediately causally downstream of</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0000039</t>
+  </si>
+  <si>
+    <t>has measurement unit label</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002559</t>
+  </si>
+  <si>
+    <t>causally influenced by</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002563</t>
+  </si>
+  <si>
+    <t>interaction relation helper property</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002464</t>
+  </si>
+  <si>
+    <t>helper property (not for use in curation)</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002564</t>
+  </si>
+  <si>
+    <t>molecular interaction relation helper property</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002481</t>
+  </si>
+  <si>
+    <t>is kinase activity</t>
+  </si>
+  <si>
+    <t>is bearer of</t>
+  </si>
+  <si>
+    <t>a relation between an independent continuant (the bearer) and a specifically dependent continuant (the dependent), in which the dependent specifically depends on the bearer for its existence</t>
+  </si>
+  <si>
     <t>participates in</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OBI_0000299</t>
-[...106 lines deleted...]
-  <si>
     <t>a relation between a continuant and a process, in which the continuant is somehow involved in the process</t>
   </si>
   <si>
     <t>has_participant</t>
   </si>
   <si>
     <t>a relation between a process and a continuant, in which the continuant is somehow involved in the process</t>
   </si>
   <si>
-    <t>has_part</t>
-[...10 lines deleted...]
-  <si>
     <t>A relation between a value specification and a literal.</t>
   </si>
   <si>
     <t>is_about is a (currently) primitive relation that relates an information artifact to an entity.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000417</t>
   </si>
   <si>
     <t>achieves_planned_objective</t>
   </si>
   <si>
     <t>This relation obtains between a planned process and a objective specification when the criteria specified in the objective specification are met at the end of the planned process.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000833</t>
   </si>
   <si>
     <t>objective_achieved_by</t>
   </si>
   <si>
     <t>This relation obtains between an objective specification and a planned process when the criteria specified in the objective specification are met at the end of the planned process.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0000058</t>
@@ -2982,114 +3906,132 @@
   <si>
     <t>concretizes</t>
   </si>
   <si>
     <t>A relationship between a specifically dependent continuant and a generically dependent continuant, in which the generically dependent continuant depends on some independent continuant in virtue of the fact that the specifically dependent continuant also depends on that same independent continuant. Multiple specifically dependent continuants can concretize the same generically dependent continuant.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OMIABIS_0000009</t>
   </si>
   <si>
     <t>administrates</t>
   </si>
   <si>
     <t>a administrates b if c owns b and some rights and obligations grounded in the owning relation regarding b are transferred  from c to a.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OMIABIS_0000048</t>
   </si>
   <si>
     <t>is owned by</t>
   </si>
   <si>
     <t>a is owned by b if b has complete power over a. All rights and obligations of ownership are grounded in this (primitive) relation. The claims and obligations of ownership can be partially transferred to a third party by the owner, b.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/RO_0017001</t>
+  </si>
+  <si>
+    <t>device utilizes material</t>
+  </si>
+  <si>
+    <t>X device utilizes material Y means X and Y are material entities, and X is capable of some process P that has input Y.</t>
+  </si>
+  <si>
+    <t>A relationship that holds between two entities in which the processes executed by the two entities are causally connected.</t>
+  </si>
+  <si>
+    <t>A mereological relationship or a topological relationship</t>
+  </si>
+  <si>
+    <t>A grouping relationship for any relationship directly involving a function, or that holds because of a function of one of the related entities.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0020105</t>
+  </si>
+  <si>
+    <t>is anatomical entity</t>
+  </si>
+  <si>
+    <t>This property only applies to anatomical entities.</t>
+  </si>
+  <si>
+    <t>relation that links two events, processes, states, or objects such that one event, process, state, or object (a cause) contributes to the production of another event, process, state, or object (an effect) where the cause is partly or wholly responsible for the effect, and the effect is partly or wholly dependent on the cause.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000054</t>
   </si>
   <si>
     <t>realized in</t>
   </si>
   <si>
     <t>realized_in</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000075</t>
   </si>
   <si>
     <t>is aggregate of</t>
   </si>
   <si>
     <t>aggregate_of</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/BFO_0000053</t>
-[...4 lines deleted...]
-  <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000055</t>
   </si>
   <si>
     <t>realizes</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OMIABIS_0000008</t>
   </si>
   <si>
     <t>owns</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PDRO_0000133</t>
   </si>
   <si>
     <t>has minimum range value</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PDRO_0000134</t>
   </si>
   <si>
     <t>has maximum range value</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OMRSE_00000020</t>
   </si>
   <si>
     <t>is-aggregate-of</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OMRSE_00000068</t>
   </si>
   <si>
     <t>is administered by</t>
-  </si>
-[...4 lines deleted...]
-    <t>has_proper_part</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <sz val="11"/>
       <b val="0"/>
       <i val="0"/>
       <u val="none"/>
       <strike val="0"/>
       <color rgb="FF000000"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11"/>
       <b val="1"/>
       <i val="0"/>
       <u val="none"/>
       <strike val="0"/>
       <color rgb="FF000000"/>
@@ -3408,51 +4350,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F350"/>
+  <dimension ref="A1:F452"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="45" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -4088,5032 +5030,6774 @@
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>156</v>
       </c>
       <c r="B35" t="s">
         <v>157</v>
       </c>
       <c r="C35" t="s">
         <v>158</v>
       </c>
       <c r="D35" t="s">
         <v>159</v>
       </c>
       <c r="F35" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>161</v>
       </c>
       <c r="B36" t="s">
         <v>162</v>
       </c>
       <c r="C36" t="s">
+        <v>158</v>
+      </c>
+      <c r="D36" t="s">
+        <v>159</v>
+      </c>
+      <c r="F36" t="s">
         <v>163</v>
-      </c>
-[...4 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>124</v>
+        <v>164</v>
       </c>
       <c r="B37" t="s">
-        <v>125</v>
+        <v>165</v>
       </c>
       <c r="C37" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="D37" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F37" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>167</v>
       </c>
       <c r="B38" t="s">
         <v>168</v>
       </c>
       <c r="C38" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="D38" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="F38" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>170</v>
       </c>
       <c r="B39" t="s">
         <v>171</v>
       </c>
       <c r="C39" t="s">
-        <v>163</v>
+        <v>124</v>
       </c>
       <c r="D39" t="s">
-        <v>164</v>
+        <v>125</v>
       </c>
       <c r="F39" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
+        <v>124</v>
+      </c>
+      <c r="B40" t="s">
+        <v>125</v>
+      </c>
+      <c r="C40" t="s">
+        <v>156</v>
+      </c>
+      <c r="D40" t="s">
+        <v>157</v>
+      </c>
+      <c r="F40" t="s">
         <v>173</v>
-      </c>
-[...10 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>178</v>
+        <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>179</v>
+        <v>41</v>
       </c>
       <c r="C41" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="D41" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="F41" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="B42" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="C42" t="s">
-        <v>138</v>
+        <v>156</v>
       </c>
       <c r="D42" t="s">
-        <v>123</v>
+        <v>157</v>
       </c>
       <c r="F42" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="B43" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="C43" t="s">
-        <v>186</v>
+        <v>161</v>
       </c>
       <c r="D43" t="s">
-        <v>187</v>
+        <v>162</v>
       </c>
       <c r="F43" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>189</v>
+        <v>46</v>
       </c>
       <c r="B44" t="s">
-        <v>190</v>
+        <v>47</v>
       </c>
       <c r="C44" t="s">
-        <v>8</v>
+        <v>164</v>
       </c>
       <c r="D44" t="s">
-        <v>9</v>
+        <v>165</v>
       </c>
       <c r="F44" t="s">
-        <v>191</v>
+        <v>181</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
+        <v>182</v>
+      </c>
+      <c r="B45" t="s">
+        <v>183</v>
+      </c>
+      <c r="C45" t="s">
+        <v>184</v>
+      </c>
+      <c r="D45" t="s">
+        <v>185</v>
+      </c>
+      <c r="F45" t="s">
         <v>186</v>
-      </c>
-[...10 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>24</v>
+        <v>187</v>
       </c>
       <c r="B46" t="s">
-        <v>25</v>
+        <v>188</v>
       </c>
       <c r="C46" t="s">
-        <v>14</v>
+        <v>167</v>
       </c>
       <c r="D46" t="s">
-        <v>15</v>
+        <v>168</v>
       </c>
       <c r="F46" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>14</v>
+        <v>190</v>
       </c>
       <c r="B47" t="s">
-        <v>15</v>
+        <v>191</v>
       </c>
       <c r="C47" t="s">
-        <v>167</v>
+        <v>138</v>
       </c>
       <c r="D47" t="s">
-        <v>168</v>
+        <v>123</v>
       </c>
       <c r="F47" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>8</v>
+        <v>193</v>
       </c>
       <c r="B48" t="s">
-        <v>9</v>
+        <v>194</v>
       </c>
       <c r="C48" t="s">
-        <v>14</v>
+        <v>195</v>
       </c>
       <c r="D48" t="s">
-        <v>15</v>
+        <v>196</v>
       </c>
       <c r="F48" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>34</v>
+        <v>198</v>
       </c>
       <c r="B49" t="s">
-        <v>35</v>
+        <v>199</v>
       </c>
       <c r="C49" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D49" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F49" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="B50" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="C50" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="D50" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F50" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>200</v>
+        <v>24</v>
       </c>
       <c r="B51" t="s">
-        <v>201</v>
+        <v>25</v>
       </c>
       <c r="C51" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D51" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F51" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
+        <v>14</v>
+      </c>
+      <c r="B52" t="s">
+        <v>15</v>
+      </c>
+      <c r="C52" t="s">
+        <v>175</v>
+      </c>
+      <c r="D52" t="s">
+        <v>176</v>
+      </c>
+      <c r="F52" t="s">
         <v>203</v>
-      </c>
-[...10 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>208</v>
+        <v>8</v>
       </c>
       <c r="B53" t="s">
-        <v>209</v>
+        <v>9</v>
       </c>
       <c r="C53" t="s">
         <v>14</v>
       </c>
       <c r="D53" t="s">
         <v>15</v>
       </c>
       <c r="F53" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="B54" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="C54" t="s">
-        <v>14</v>
+        <v>207</v>
       </c>
       <c r="D54" t="s">
-        <v>15</v>
+        <v>208</v>
       </c>
       <c r="F54" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>205</v>
+        <v>34</v>
       </c>
       <c r="B55" t="s">
-        <v>206</v>
+        <v>35</v>
       </c>
       <c r="C55" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D55" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="F55" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>119</v>
+        <v>207</v>
       </c>
       <c r="B56" t="s">
-        <v>120</v>
+        <v>208</v>
       </c>
       <c r="C56" t="s">
-        <v>161</v>
+        <v>12</v>
       </c>
       <c r="D56" t="s">
-        <v>162</v>
+        <v>13</v>
       </c>
       <c r="F56" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="B57" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C57" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="D57" t="s">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="F57" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="B58" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="C58" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="D58" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="F58" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="B59" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="C59" t="s">
-        <v>6</v>
+        <v>207</v>
       </c>
       <c r="D59" t="s">
-        <v>7</v>
+        <v>208</v>
       </c>
       <c r="F59" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
+        <v>221</v>
+      </c>
+      <c r="B60" t="s">
+        <v>222</v>
+      </c>
+      <c r="C60" t="s">
+        <v>223</v>
+      </c>
+      <c r="D60" t="s">
+        <v>224</v>
+      </c>
+      <c r="F60" t="s">
         <v>225</v>
-      </c>
-[...10 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
+        <v>226</v>
+      </c>
+      <c r="B61" t="s">
+        <v>227</v>
+      </c>
+      <c r="C61" t="s">
+        <v>14</v>
+      </c>
+      <c r="D61" t="s">
+        <v>15</v>
+      </c>
+      <c r="F61" t="s">
         <v>228</v>
-      </c>
-[...10 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="B62" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="C62" t="s">
-        <v>153</v>
+        <v>14</v>
       </c>
       <c r="D62" t="s">
-        <v>154</v>
+        <v>15</v>
       </c>
       <c r="F62" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B63" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C63" t="s">
-        <v>153</v>
+        <v>207</v>
       </c>
       <c r="D63" t="s">
-        <v>154</v>
+        <v>208</v>
       </c>
       <c r="F63" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>153</v>
+        <v>223</v>
       </c>
       <c r="B64" t="s">
-        <v>154</v>
+        <v>224</v>
       </c>
       <c r="C64" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D64" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F64" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>238</v>
+        <v>119</v>
       </c>
       <c r="B65" t="s">
-        <v>239</v>
+        <v>120</v>
       </c>
       <c r="C65" t="s">
-        <v>46</v>
+        <v>167</v>
       </c>
       <c r="D65" t="s">
-        <v>47</v>
+        <v>168</v>
       </c>
       <c r="F65" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="B66" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="C66" t="s">
-        <v>111</v>
+        <v>40</v>
       </c>
       <c r="D66" t="s">
-        <v>112</v>
+        <v>41</v>
       </c>
       <c r="F66" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="B67" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="C67" t="s">
-        <v>119</v>
+        <v>46</v>
       </c>
       <c r="D67" t="s">
-        <v>120</v>
+        <v>47</v>
       </c>
       <c r="F67" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="B68" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="C68" t="s">
-        <v>135</v>
+        <v>6</v>
       </c>
       <c r="D68" t="s">
-        <v>136</v>
+        <v>7</v>
       </c>
       <c r="F68" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="B69" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="C69" t="s">
-        <v>148</v>
+        <v>22</v>
       </c>
       <c r="D69" t="s">
-        <v>149</v>
+        <v>23</v>
       </c>
       <c r="F69" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>142</v>
+        <v>249</v>
       </c>
       <c r="B70" t="s">
-        <v>143</v>
+        <v>250</v>
       </c>
       <c r="C70" t="s">
-        <v>129</v>
+        <v>251</v>
       </c>
       <c r="D70" t="s">
-        <v>130</v>
+        <v>252</v>
       </c>
       <c r="F70" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
         <v>254</v>
       </c>
       <c r="B71" t="s">
         <v>255</v>
       </c>
       <c r="C71" t="s">
-        <v>40</v>
+        <v>153</v>
       </c>
       <c r="D71" t="s">
-        <v>41</v>
+        <v>154</v>
       </c>
       <c r="F71" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
+        <v>251</v>
+      </c>
+      <c r="B72" t="s">
+        <v>252</v>
+      </c>
+      <c r="C72" t="s">
+        <v>153</v>
+      </c>
+      <c r="D72" t="s">
+        <v>154</v>
+      </c>
+      <c r="F72" t="s">
         <v>257</v>
-      </c>
-[...10 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>262</v>
+        <v>153</v>
       </c>
       <c r="B73" t="s">
-        <v>263</v>
+        <v>154</v>
       </c>
       <c r="C73" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="D73" t="s">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="F73" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="B74" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="C74" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="D74" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="F74" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="B75" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="C75" t="s">
-        <v>197</v>
+        <v>264</v>
       </c>
       <c r="D75" t="s">
-        <v>198</v>
+        <v>265</v>
       </c>
       <c r="F75" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="B76" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="C76" t="s">
-        <v>208</v>
+        <v>135</v>
       </c>
       <c r="D76" t="s">
-        <v>209</v>
+        <v>136</v>
       </c>
       <c r="F76" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="B77" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="C77" t="s">
-        <v>119</v>
+        <v>148</v>
       </c>
       <c r="D77" t="s">
-        <v>120</v>
+        <v>149</v>
       </c>
       <c r="F77" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>92</v>
+        <v>142</v>
       </c>
       <c r="B78" t="s">
-        <v>93</v>
+        <v>143</v>
       </c>
       <c r="C78" t="s">
-        <v>40</v>
+        <v>129</v>
       </c>
       <c r="D78" t="s">
-        <v>41</v>
+        <v>130</v>
       </c>
       <c r="F78" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="B79" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="C79" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="D79" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="F79" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
+        <v>277</v>
+      </c>
+      <c r="B80" t="s">
+        <v>278</v>
+      </c>
+      <c r="C80" t="s">
+        <v>279</v>
+      </c>
+      <c r="D80" t="s">
+        <v>280</v>
+      </c>
+      <c r="F80" t="s">
         <v>281</v>
-      </c>
-[...10 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
+        <v>282</v>
+      </c>
+      <c r="B81" t="s">
+        <v>283</v>
+      </c>
+      <c r="C81" t="s">
+        <v>119</v>
+      </c>
+      <c r="D81" t="s">
+        <v>120</v>
+      </c>
+      <c r="F81" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>259</v>
+        <v>285</v>
       </c>
       <c r="B82" t="s">
-        <v>260</v>
+        <v>286</v>
       </c>
       <c r="C82" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="D82" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="F82" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
         <v>288</v>
       </c>
       <c r="B83" t="s">
         <v>289</v>
       </c>
       <c r="C83" t="s">
-        <v>244</v>
+        <v>212</v>
       </c>
       <c r="D83" t="s">
-        <v>245</v>
+        <v>213</v>
       </c>
       <c r="F83" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
         <v>291</v>
       </c>
       <c r="B84" t="s">
         <v>292</v>
       </c>
       <c r="C84" t="s">
+        <v>226</v>
+      </c>
+      <c r="D84" t="s">
+        <v>227</v>
+      </c>
+      <c r="F84" t="s">
         <v>293</v>
-      </c>
-[...4 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
+        <v>294</v>
+      </c>
+      <c r="B85" t="s">
+        <v>295</v>
+      </c>
+      <c r="C85" t="s">
+        <v>119</v>
+      </c>
+      <c r="D85" t="s">
+        <v>120</v>
+      </c>
+      <c r="F85" t="s">
         <v>296</v>
-      </c>
-[...10 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
-        <v>299</v>
+        <v>92</v>
       </c>
       <c r="B86" t="s">
-        <v>300</v>
+        <v>93</v>
       </c>
       <c r="C86" t="s">
-        <v>205</v>
+        <v>40</v>
       </c>
       <c r="D86" t="s">
-        <v>206</v>
+        <v>41</v>
       </c>
       <c r="F86" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="B87" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="C87" t="s">
-        <v>205</v>
+        <v>46</v>
       </c>
       <c r="D87" t="s">
-        <v>206</v>
+        <v>47</v>
       </c>
       <c r="F87" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
+        <v>301</v>
+      </c>
+      <c r="B88" t="s">
+        <v>302</v>
+      </c>
+      <c r="C88" t="s">
+        <v>303</v>
+      </c>
+      <c r="D88" t="s">
+        <v>304</v>
+      </c>
+      <c r="F88" t="s">
         <v>305</v>
-      </c>
-[...10 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="B89" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="C89" t="s">
-        <v>18</v>
+        <v>164</v>
       </c>
       <c r="D89" t="s">
-        <v>19</v>
+        <v>165</v>
       </c>
       <c r="F89" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
+        <v>307</v>
+      </c>
+      <c r="B90" t="s">
+        <v>308</v>
+      </c>
+      <c r="C90" t="s">
+        <v>309</v>
+      </c>
+      <c r="D90" t="s">
+        <v>310</v>
+      </c>
+      <c r="F90" t="s">
         <v>311</v>
-      </c>
-[...10 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
+        <v>312</v>
+      </c>
+      <c r="B91" t="s">
+        <v>313</v>
+      </c>
+      <c r="C91" t="s">
+        <v>279</v>
+      </c>
+      <c r="D91" t="s">
+        <v>280</v>
+      </c>
+      <c r="F91" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>56</v>
+        <v>279</v>
       </c>
       <c r="B92" t="s">
-        <v>57</v>
+        <v>280</v>
       </c>
       <c r="C92" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="D92" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F92" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
+        <v>316</v>
+      </c>
+      <c r="B93" t="s">
+        <v>317</v>
+      </c>
+      <c r="C93" t="s">
+        <v>167</v>
+      </c>
+      <c r="D93" t="s">
+        <v>168</v>
+      </c>
+      <c r="F93" t="s">
         <v>318</v>
-      </c>
-[...10 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
+        <v>319</v>
+      </c>
+      <c r="B94" t="s">
+        <v>320</v>
+      </c>
+      <c r="C94" t="s">
         <v>321</v>
       </c>
-      <c r="B94" t="s">
+      <c r="D94" t="s">
         <v>322</v>
-      </c>
-[...4 lines deleted...]
-        <v>229</v>
       </c>
       <c r="F94" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
         <v>324</v>
       </c>
       <c r="B95" t="s">
         <v>325</v>
       </c>
       <c r="C95" t="s">
-        <v>314</v>
+        <v>226</v>
       </c>
       <c r="D95" t="s">
-        <v>315</v>
+        <v>227</v>
       </c>
       <c r="F95" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
         <v>327</v>
       </c>
       <c r="B96" t="s">
         <v>328</v>
       </c>
       <c r="C96" t="s">
-        <v>296</v>
+        <v>223</v>
       </c>
       <c r="D96" t="s">
-        <v>297</v>
+        <v>224</v>
       </c>
       <c r="F96" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
         <v>330</v>
       </c>
       <c r="B97" t="s">
         <v>331</v>
       </c>
       <c r="C97" t="s">
-        <v>56</v>
+        <v>223</v>
       </c>
       <c r="D97" t="s">
-        <v>57</v>
+        <v>224</v>
       </c>
       <c r="F97" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
         <v>333</v>
       </c>
       <c r="B98" t="s">
         <v>334</v>
       </c>
       <c r="C98" t="s">
-        <v>14</v>
+        <v>267</v>
       </c>
       <c r="D98" t="s">
-        <v>15</v>
+        <v>268</v>
       </c>
       <c r="F98" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
         <v>336</v>
       </c>
       <c r="B99" t="s">
         <v>337</v>
       </c>
       <c r="C99" t="s">
+        <v>18</v>
+      </c>
+      <c r="D99" t="s">
+        <v>19</v>
+      </c>
+      <c r="F99" t="s">
         <v>338</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
+        <v>339</v>
+      </c>
+      <c r="B100" t="s">
+        <v>340</v>
+      </c>
+      <c r="C100" t="s">
+        <v>8</v>
+      </c>
+      <c r="D100" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" t="s">
         <v>341</v>
-      </c>
-[...10 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
+        <v>342</v>
+      </c>
+      <c r="B101" t="s">
+        <v>343</v>
+      </c>
+      <c r="C101" t="s">
+        <v>14</v>
+      </c>
+      <c r="D101" t="s">
+        <v>15</v>
+      </c>
+      <c r="F101" t="s">
         <v>344</v>
-      </c>
-[...10 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>349</v>
+        <v>56</v>
       </c>
       <c r="B102" t="s">
-        <v>350</v>
+        <v>57</v>
       </c>
       <c r="C102" t="s">
-        <v>161</v>
+        <v>12</v>
       </c>
       <c r="D102" t="s">
-        <v>162</v>
+        <v>13</v>
       </c>
       <c r="F102" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="B103" t="s">
-        <v>353</v>
+        <v>347</v>
       </c>
       <c r="C103" t="s">
-        <v>78</v>
+        <v>153</v>
       </c>
       <c r="D103" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="F103" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="B104" t="s">
-        <v>356</v>
+        <v>350</v>
       </c>
       <c r="C104" t="s">
-        <v>357</v>
+        <v>249</v>
       </c>
       <c r="D104" t="s">
-        <v>358</v>
+        <v>250</v>
       </c>
       <c r="F104" t="s">
-        <v>359</v>
+        <v>351</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
-        <v>360</v>
+        <v>352</v>
       </c>
       <c r="B105" t="s">
-        <v>361</v>
+        <v>353</v>
       </c>
       <c r="C105" t="s">
-        <v>314</v>
+        <v>342</v>
       </c>
       <c r="D105" t="s">
-        <v>315</v>
+        <v>343</v>
       </c>
       <c r="F105" t="s">
-        <v>362</v>
+        <v>354</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
-        <v>363</v>
+        <v>355</v>
       </c>
       <c r="B106" t="s">
-        <v>364</v>
+        <v>356</v>
       </c>
       <c r="C106" t="s">
-        <v>314</v>
+        <v>324</v>
       </c>
       <c r="D106" t="s">
-        <v>315</v>
+        <v>325</v>
       </c>
       <c r="F106" t="s">
-        <v>365</v>
+        <v>357</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
-        <v>366</v>
+        <v>358</v>
       </c>
       <c r="B107" t="s">
-        <v>367</v>
+        <v>359</v>
       </c>
       <c r="C107" t="s">
-        <v>314</v>
+        <v>56</v>
       </c>
       <c r="D107" t="s">
-        <v>315</v>
+        <v>57</v>
       </c>
       <c r="F107" t="s">
-        <v>368</v>
+        <v>360</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>369</v>
+        <v>361</v>
       </c>
       <c r="B108" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
       <c r="C108" t="s">
-        <v>346</v>
+        <v>14</v>
       </c>
       <c r="D108" t="s">
-        <v>347</v>
+        <v>15</v>
       </c>
       <c r="F108" t="s">
-        <v>371</v>
+        <v>363</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>372</v>
+        <v>364</v>
       </c>
       <c r="B109" t="s">
-        <v>373</v>
+        <v>365</v>
       </c>
       <c r="C109" t="s">
-        <v>374</v>
+        <v>366</v>
       </c>
       <c r="D109" t="s">
-        <v>375</v>
+        <v>367</v>
       </c>
       <c r="F109" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
       <c r="B110" t="s">
-        <v>378</v>
+        <v>370</v>
       </c>
       <c r="C110" t="s">
-        <v>374</v>
+        <v>56</v>
       </c>
       <c r="D110" t="s">
-        <v>375</v>
+        <v>57</v>
       </c>
       <c r="F110" t="s">
-        <v>379</v>
+        <v>371</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>380</v>
+        <v>372</v>
       </c>
       <c r="B111" t="s">
-        <v>381</v>
+        <v>373</v>
       </c>
       <c r="C111" t="s">
         <v>374</v>
       </c>
       <c r="D111" t="s">
         <v>375</v>
       </c>
       <c r="F111" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="B112" t="s">
-        <v>384</v>
+        <v>378</v>
       </c>
       <c r="C112" t="s">
-        <v>357</v>
+        <v>167</v>
       </c>
       <c r="D112" t="s">
-        <v>358</v>
+        <v>168</v>
       </c>
       <c r="F112" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="B113" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="C113" t="s">
-        <v>357</v>
+        <v>78</v>
       </c>
       <c r="D113" t="s">
-        <v>358</v>
+        <v>79</v>
       </c>
       <c r="F113" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="B114" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="C114" t="s">
-        <v>233</v>
+        <v>385</v>
       </c>
       <c r="D114" t="s">
-        <v>234</v>
+        <v>386</v>
       </c>
       <c r="F114" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="B115" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="C115" t="s">
-        <v>56</v>
+        <v>342</v>
       </c>
       <c r="D115" t="s">
-        <v>57</v>
+        <v>343</v>
       </c>
       <c r="F115" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="B116" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="C116" t="s">
-        <v>397</v>
+        <v>342</v>
       </c>
       <c r="D116" t="s">
-        <v>398</v>
+        <v>343</v>
       </c>
       <c r="F116" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>357</v>
+        <v>394</v>
       </c>
       <c r="B117" t="s">
-        <v>358</v>
+        <v>395</v>
       </c>
       <c r="C117" t="s">
-        <v>397</v>
+        <v>342</v>
       </c>
       <c r="D117" t="s">
-        <v>398</v>
+        <v>343</v>
       </c>
       <c r="F117" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
+        <v>397</v>
+      </c>
+      <c r="B118" t="s">
+        <v>398</v>
+      </c>
+      <c r="C118" t="s">
         <v>374</v>
       </c>
-      <c r="B118" t="s">
+      <c r="D118" t="s">
         <v>375</v>
       </c>
-      <c r="C118" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F118" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
+        <v>400</v>
+      </c>
+      <c r="B119" t="s">
+        <v>401</v>
+      </c>
+      <c r="C119" t="s">
+        <v>402</v>
+      </c>
+      <c r="D119" t="s">
+        <v>403</v>
+      </c>
+      <c r="F119" t="s">
         <v>404</v>
-      </c>
-[...10 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="B120" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="C120" t="s">
-        <v>18</v>
+        <v>402</v>
       </c>
       <c r="D120" t="s">
-        <v>19</v>
+        <v>403</v>
       </c>
       <c r="F120" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="B121" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="C121" t="s">
-        <v>78</v>
+        <v>402</v>
       </c>
       <c r="D121" t="s">
-        <v>79</v>
+        <v>403</v>
       </c>
       <c r="F121" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="B122" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="C122" t="s">
-        <v>412</v>
+        <v>385</v>
       </c>
       <c r="D122" t="s">
+        <v>386</v>
+      </c>
+      <c r="F122" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="B123" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="C123" t="s">
-        <v>412</v>
+        <v>385</v>
       </c>
       <c r="D123" t="s">
-        <v>413</v>
+        <v>386</v>
       </c>
       <c r="F123" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="B124" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="C124" t="s">
-        <v>412</v>
+        <v>254</v>
       </c>
       <c r="D124" t="s">
-        <v>413</v>
+        <v>255</v>
       </c>
       <c r="F124" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="B125" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="C125" t="s">
-        <v>291</v>
+        <v>56</v>
       </c>
       <c r="D125" t="s">
-        <v>292</v>
+        <v>57</v>
       </c>
       <c r="F125" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
+        <v>423</v>
+      </c>
+      <c r="B126" t="s">
+        <v>424</v>
+      </c>
+      <c r="C126" t="s">
+        <v>425</v>
+      </c>
+      <c r="D126" t="s">
+        <v>426</v>
+      </c>
+      <c r="F126" t="s">
         <v>427</v>
-      </c>
-[...10 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>432</v>
+        <v>385</v>
       </c>
       <c r="B127" t="s">
-        <v>433</v>
+        <v>386</v>
       </c>
       <c r="C127" t="s">
-        <v>78</v>
+        <v>425</v>
       </c>
       <c r="D127" t="s">
-        <v>79</v>
+        <v>426</v>
       </c>
       <c r="F127" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>435</v>
+        <v>402</v>
       </c>
       <c r="B128" t="s">
-        <v>436</v>
+        <v>403</v>
       </c>
       <c r="C128" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="D128" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="F128" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="B129" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
       <c r="C129" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="D129" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="F129" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="B130" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="C130" t="s">
-        <v>432</v>
+        <v>18</v>
       </c>
       <c r="D130" t="s">
-        <v>433</v>
+        <v>19</v>
       </c>
       <c r="F130" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="B131" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="C131" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="D131" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="F131" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="B132" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="C132" t="s">
-        <v>189</v>
+        <v>440</v>
       </c>
       <c r="D132" t="s">
-        <v>190</v>
+        <v>441</v>
       </c>
       <c r="F132" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="B133" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="C133" t="s">
-        <v>230</v>
+        <v>440</v>
       </c>
       <c r="D133" t="s">
-        <v>231</v>
+        <v>441</v>
       </c>
       <c r="F133" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="B134" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="C134" t="s">
-        <v>455</v>
+        <v>440</v>
       </c>
       <c r="D134" t="s">
-        <v>456</v>
+        <v>441</v>
       </c>
       <c r="F134" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="B135" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="C135" t="s">
-        <v>46</v>
+        <v>319</v>
       </c>
       <c r="D135" t="s">
-        <v>47</v>
+        <v>320</v>
       </c>
       <c r="F135" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
+        <v>455</v>
+      </c>
+      <c r="B136" t="s">
+        <v>456</v>
+      </c>
+      <c r="C136" t="s">
+        <v>457</v>
+      </c>
+      <c r="D136" t="s">
+        <v>458</v>
+      </c>
+      <c r="F136" t="s">
         <v>459</v>
-      </c>
-[...10 lines deleted...]
-        <v>461</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
-        <v>338</v>
+        <v>460</v>
       </c>
       <c r="B137" t="s">
-        <v>339</v>
+        <v>461</v>
       </c>
       <c r="C137" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="D137" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="F137" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
         <v>463</v>
       </c>
       <c r="B138" t="s">
         <v>464</v>
       </c>
       <c r="C138" t="s">
-        <v>233</v>
+        <v>460</v>
       </c>
       <c r="D138" t="s">
-        <v>234</v>
+        <v>461</v>
       </c>
       <c r="F138" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
         <v>466</v>
       </c>
       <c r="B139" t="s">
         <v>467</v>
       </c>
       <c r="C139" t="s">
-        <v>184</v>
+        <v>460</v>
       </c>
       <c r="D139" t="s">
-        <v>185</v>
+        <v>461</v>
       </c>
       <c r="F139" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
         <v>469</v>
       </c>
       <c r="B140" t="s">
         <v>470</v>
       </c>
       <c r="C140" t="s">
-        <v>14</v>
+        <v>460</v>
       </c>
       <c r="D140" t="s">
-        <v>15</v>
+        <v>461</v>
       </c>
       <c r="F140" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
         <v>472</v>
       </c>
       <c r="B141" t="s">
         <v>473</v>
       </c>
       <c r="C141" t="s">
-        <v>230</v>
+        <v>14</v>
       </c>
       <c r="D141" t="s">
-        <v>231</v>
+        <v>15</v>
       </c>
       <c r="F141" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
         <v>475</v>
       </c>
       <c r="B142" t="s">
         <v>476</v>
       </c>
       <c r="C142" t="s">
-        <v>14</v>
+        <v>198</v>
       </c>
       <c r="D142" t="s">
-        <v>15</v>
+        <v>199</v>
       </c>
       <c r="F142" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
         <v>478</v>
       </c>
       <c r="B143" t="s">
         <v>479</v>
       </c>
       <c r="C143" t="s">
-        <v>475</v>
+        <v>251</v>
       </c>
       <c r="D143" t="s">
-        <v>476</v>
+        <v>252</v>
       </c>
       <c r="F143" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
         <v>481</v>
       </c>
       <c r="B144" t="s">
         <v>482</v>
       </c>
       <c r="C144" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="D144" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="F144" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
+        <v>483</v>
+      </c>
+      <c r="B145" t="s">
         <v>484</v>
       </c>
-      <c r="B145" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C145" t="s">
-        <v>472</v>
+        <v>46</v>
       </c>
       <c r="D145" t="s">
-        <v>473</v>
+        <v>47</v>
       </c>
       <c r="F145" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
-        <v>78</v>
+        <v>487</v>
       </c>
       <c r="B146" t="s">
-        <v>79</v>
+        <v>488</v>
       </c>
       <c r="C146" t="s">
-        <v>14</v>
+        <v>327</v>
       </c>
       <c r="D146" t="s">
-        <v>15</v>
+        <v>328</v>
       </c>
       <c r="F146" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
-        <v>488</v>
+        <v>366</v>
       </c>
       <c r="B147" t="s">
-        <v>489</v>
+        <v>367</v>
       </c>
       <c r="C147" t="s">
+        <v>14</v>
+      </c>
+      <c r="D147" t="s">
+        <v>15</v>
+      </c>
+      <c r="F147" t="s">
         <v>490</v>
-      </c>
-[...4 lines deleted...]
-        <v>492</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
+        <v>491</v>
+      </c>
+      <c r="B148" t="s">
+        <v>492</v>
+      </c>
+      <c r="C148" t="s">
+        <v>254</v>
+      </c>
+      <c r="D148" t="s">
+        <v>255</v>
+      </c>
+      <c r="F148" t="s">
         <v>493</v>
-      </c>
-[...10 lines deleted...]
-        <v>495</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="B149" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="C149" t="s">
-        <v>78</v>
+        <v>193</v>
       </c>
       <c r="D149" t="s">
-        <v>79</v>
+        <v>194</v>
       </c>
       <c r="F149" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
         <v>497</v>
       </c>
       <c r="B150" t="s">
         <v>498</v>
       </c>
       <c r="C150" t="s">
+        <v>14</v>
+      </c>
+      <c r="D150" t="s">
+        <v>15</v>
+      </c>
+      <c r="F150" t="s">
         <v>499</v>
-      </c>
-[...4 lines deleted...]
-        <v>501</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
+        <v>500</v>
+      </c>
+      <c r="B151" t="s">
+        <v>501</v>
+      </c>
+      <c r="C151" t="s">
+        <v>251</v>
+      </c>
+      <c r="D151" t="s">
+        <v>252</v>
+      </c>
+      <c r="F151" t="s">
         <v>502</v>
-      </c>
-[...10 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="B152" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="C152" t="s">
-        <v>230</v>
+        <v>14</v>
       </c>
       <c r="D152" t="s">
-        <v>231</v>
+        <v>15</v>
       </c>
       <c r="F152" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
         <v>506</v>
       </c>
       <c r="B153" t="s">
         <v>507</v>
       </c>
       <c r="C153" t="s">
-        <v>119</v>
+        <v>503</v>
       </c>
       <c r="D153" t="s">
-        <v>120</v>
+        <v>504</v>
       </c>
       <c r="F153" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
         <v>509</v>
       </c>
       <c r="B154" t="s">
         <v>510</v>
       </c>
       <c r="C154" t="s">
-        <v>6</v>
+        <v>503</v>
       </c>
       <c r="D154" t="s">
-        <v>7</v>
+        <v>504</v>
       </c>
       <c r="F154" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
         <v>512</v>
       </c>
       <c r="B155" t="s">
         <v>513</v>
       </c>
       <c r="C155" t="s">
-        <v>509</v>
+        <v>500</v>
       </c>
       <c r="D155" t="s">
-        <v>510</v>
+        <v>501</v>
       </c>
       <c r="F155" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
+        <v>78</v>
+      </c>
+      <c r="B156" t="s">
+        <v>79</v>
+      </c>
+      <c r="C156" t="s">
+        <v>14</v>
+      </c>
+      <c r="D156" t="s">
+        <v>15</v>
+      </c>
+      <c r="F156" t="s">
         <v>515</v>
-      </c>
-[...10 lines deleted...]
-        <v>517</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
+        <v>516</v>
+      </c>
+      <c r="B157" t="s">
+        <v>517</v>
+      </c>
+      <c r="C157" t="s">
         <v>518</v>
       </c>
-      <c r="B157" t="s">
+      <c r="D157" t="s">
         <v>519</v>
-      </c>
-[...4 lines deleted...]
-        <v>510</v>
       </c>
       <c r="F157" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
         <v>521</v>
       </c>
       <c r="B158" t="s">
         <v>522</v>
       </c>
       <c r="C158" t="s">
+        <v>518</v>
+      </c>
+      <c r="D158" t="s">
+        <v>519</v>
+      </c>
+      <c r="F158" t="s">
         <v>523</v>
-      </c>
-[...4 lines deleted...]
-        <v>525</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
-        <v>526</v>
+        <v>518</v>
       </c>
       <c r="B159" t="s">
-        <v>527</v>
+        <v>519</v>
       </c>
       <c r="C159" t="s">
-        <v>230</v>
+        <v>78</v>
       </c>
       <c r="D159" t="s">
-        <v>231</v>
+        <v>79</v>
       </c>
       <c r="F159" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
+        <v>525</v>
+      </c>
+      <c r="B160" t="s">
+        <v>526</v>
+      </c>
+      <c r="C160" t="s">
+        <v>527</v>
+      </c>
+      <c r="D160" t="s">
+        <v>528</v>
+      </c>
+      <c r="F160" t="s">
         <v>529</v>
-      </c>
-[...10 lines deleted...]
-        <v>531</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
+        <v>530</v>
+      </c>
+      <c r="B161" t="s">
+        <v>531</v>
+      </c>
+      <c r="C161" t="s">
+        <v>251</v>
+      </c>
+      <c r="D161" t="s">
+        <v>252</v>
+      </c>
+      <c r="F161" t="s">
         <v>532</v>
-      </c>
-[...10 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
-        <v>535</v>
+        <v>527</v>
       </c>
       <c r="B162" t="s">
-        <v>536</v>
+        <v>528</v>
       </c>
       <c r="C162" t="s">
-        <v>230</v>
+        <v>251</v>
       </c>
       <c r="D162" t="s">
-        <v>231</v>
+        <v>252</v>
       </c>
       <c r="F162" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="B163" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="C163" t="s">
-        <v>499</v>
+        <v>119</v>
       </c>
       <c r="D163" t="s">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>540</v>
+        <v>120</v>
+      </c>
+      <c r="F163" t="s">
+        <v>536</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="B164" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="C164" t="s">
-        <v>230</v>
+        <v>6</v>
       </c>
       <c r="D164" t="s">
-        <v>231</v>
+        <v>7</v>
       </c>
       <c r="F164" t="s">
-        <v>543</v>
+        <v>539</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="B165" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="C165" t="s">
-        <v>230</v>
+        <v>537</v>
       </c>
       <c r="D165" t="s">
-        <v>231</v>
+        <v>538</v>
       </c>
       <c r="F165" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="B166" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="C166" t="s">
-        <v>230</v>
+        <v>537</v>
       </c>
       <c r="D166" t="s">
-        <v>231</v>
+        <v>538</v>
       </c>
       <c r="F166" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="B167" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="C167" t="s">
-        <v>547</v>
+        <v>537</v>
       </c>
       <c r="D167" t="s">
+        <v>538</v>
+      </c>
+      <c r="F167" t="s">
         <v>548</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
+        <v>549</v>
+      </c>
+      <c r="B168" t="s">
+        <v>550</v>
+      </c>
+      <c r="C168" t="s">
+        <v>551</v>
+      </c>
+      <c r="D168" t="s">
+        <v>552</v>
+      </c>
+      <c r="F168" s="2" t="s">
         <v>553</v>
-      </c>
-[...10 lines deleted...]
-        <v>555</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
+        <v>554</v>
+      </c>
+      <c r="B169" t="s">
+        <v>555</v>
+      </c>
+      <c r="C169" t="s">
+        <v>251</v>
+      </c>
+      <c r="D169" t="s">
+        <v>252</v>
+      </c>
+      <c r="F169" t="s">
         <v>556</v>
-      </c>
-[...10 lines deleted...]
-        <v>558</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
+        <v>557</v>
+      </c>
+      <c r="B170" t="s">
+        <v>558</v>
+      </c>
+      <c r="C170" t="s">
+        <v>151</v>
+      </c>
+      <c r="D170" t="s">
+        <v>152</v>
+      </c>
+      <c r="F170" t="s">
         <v>559</v>
-      </c>
-[...10 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
+        <v>560</v>
+      </c>
+      <c r="B171" t="s">
+        <v>561</v>
+      </c>
+      <c r="C171" t="s">
+        <v>249</v>
+      </c>
+      <c r="D171" t="s">
+        <v>250</v>
+      </c>
+      <c r="F171" t="s">
         <v>562</v>
-      </c>
-[...10 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
+        <v>563</v>
+      </c>
+      <c r="B172" t="s">
+        <v>564</v>
+      </c>
+      <c r="C172" t="s">
+        <v>251</v>
+      </c>
+      <c r="D172" t="s">
+        <v>252</v>
+      </c>
+      <c r="F172" t="s">
         <v>565</v>
-      </c>
-[...10 lines deleted...]
-        <v>567</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
-        <v>401</v>
+        <v>566</v>
       </c>
       <c r="B173" t="s">
-        <v>402</v>
+        <v>567</v>
       </c>
       <c r="C173" t="s">
-        <v>78</v>
+        <v>527</v>
       </c>
       <c r="D173" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="F173" t="s">
+        <v>528</v>
+      </c>
+      <c r="F173" s="2" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
-        <v>293</v>
+        <v>569</v>
       </c>
       <c r="B174" t="s">
-        <v>294</v>
+        <v>570</v>
       </c>
       <c r="C174" t="s">
-        <v>78</v>
+        <v>251</v>
       </c>
       <c r="D174" t="s">
-        <v>79</v>
+        <v>252</v>
       </c>
       <c r="F174" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="B175" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="C175" t="s">
-        <v>78</v>
+        <v>251</v>
       </c>
       <c r="D175" t="s">
-        <v>79</v>
+        <v>252</v>
       </c>
       <c r="F175" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="B176" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="C176" t="s">
-        <v>570</v>
+        <v>251</v>
       </c>
       <c r="D176" t="s">
-        <v>571</v>
+        <v>252</v>
       </c>
       <c r="F176" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
+        <v>578</v>
+      </c>
+      <c r="B177" t="s">
+        <v>579</v>
+      </c>
+      <c r="C177" t="s">
+        <v>575</v>
+      </c>
+      <c r="D177" t="s">
         <v>576</v>
       </c>
-      <c r="B177" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F177" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="B178" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="C178" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="D178" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="F178" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="B179" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="C179" t="s">
-        <v>78</v>
+        <v>193</v>
       </c>
       <c r="D179" t="s">
-        <v>79</v>
+        <v>194</v>
       </c>
       <c r="F179" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="B180" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="C180" t="s">
-        <v>582</v>
+        <v>251</v>
       </c>
       <c r="D180" t="s">
-        <v>583</v>
+        <v>252</v>
       </c>
       <c r="F180" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="B181" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="C181" t="s">
         <v>78</v>
       </c>
       <c r="D181" t="s">
         <v>79</v>
       </c>
       <c r="F181" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="B182" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="C182" t="s">
-        <v>588</v>
+        <v>78</v>
       </c>
       <c r="D182" t="s">
-        <v>589</v>
+        <v>79</v>
       </c>
       <c r="F182" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
-        <v>594</v>
+        <v>429</v>
       </c>
       <c r="B183" t="s">
-        <v>595</v>
+        <v>430</v>
       </c>
       <c r="C183" t="s">
-        <v>588</v>
+        <v>78</v>
       </c>
       <c r="D183" t="s">
-        <v>589</v>
+        <v>79</v>
       </c>
       <c r="F183" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
+        <v>321</v>
+      </c>
+      <c r="B184" t="s">
+        <v>322</v>
+      </c>
+      <c r="C184" t="s">
+        <v>78</v>
+      </c>
+      <c r="D184" t="s">
+        <v>79</v>
+      </c>
+      <c r="F184" t="s">
         <v>597</v>
-      </c>
-[...10 lines deleted...]
-        <v>599</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
-        <v>397</v>
+        <v>598</v>
       </c>
       <c r="B185" t="s">
-        <v>398</v>
+        <v>599</v>
       </c>
       <c r="C185" t="s">
-        <v>293</v>
+        <v>78</v>
       </c>
       <c r="D185" t="s">
-        <v>294</v>
+        <v>79</v>
       </c>
       <c r="F185" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
         <v>601</v>
       </c>
       <c r="B186" t="s">
         <v>602</v>
       </c>
       <c r="C186" t="s">
-        <v>233</v>
+        <v>598</v>
       </c>
       <c r="D186" t="s">
-        <v>234</v>
+        <v>599</v>
       </c>
       <c r="F186" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
         <v>604</v>
       </c>
       <c r="B187" t="s">
         <v>605</v>
       </c>
       <c r="C187" t="s">
-        <v>281</v>
+        <v>598</v>
       </c>
       <c r="D187" t="s">
-        <v>282</v>
+        <v>599</v>
       </c>
       <c r="F187" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
         <v>607</v>
       </c>
       <c r="B188" t="s">
         <v>608</v>
       </c>
       <c r="C188" t="s">
-        <v>281</v>
+        <v>598</v>
       </c>
       <c r="D188" t="s">
-        <v>282</v>
+        <v>599</v>
       </c>
       <c r="F188" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
         <v>610</v>
       </c>
       <c r="B189" t="s">
         <v>611</v>
       </c>
       <c r="C189" t="s">
+        <v>78</v>
+      </c>
+      <c r="D189" t="s">
+        <v>79</v>
+      </c>
+      <c r="F189" t="s">
         <v>612</v>
-      </c>
-[...4 lines deleted...]
-        <v>614</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="B190" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C190" t="s">
-        <v>18</v>
+        <v>610</v>
       </c>
       <c r="D190" t="s">
-        <v>19</v>
+        <v>611</v>
       </c>
       <c r="F190" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
         <v>616</v>
       </c>
       <c r="B191" t="s">
         <v>617</v>
       </c>
       <c r="C191" t="s">
+        <v>78</v>
+      </c>
+      <c r="D191" t="s">
+        <v>79</v>
+      </c>
+      <c r="F191" t="s">
         <v>618</v>
-      </c>
-[...4 lines deleted...]
-        <v>620</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
+        <v>619</v>
+      </c>
+      <c r="B192" t="s">
+        <v>620</v>
+      </c>
+      <c r="C192" t="s">
+        <v>616</v>
+      </c>
+      <c r="D192" t="s">
+        <v>617</v>
+      </c>
+      <c r="F192" t="s">
         <v>621</v>
-      </c>
-[...10 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
+        <v>622</v>
+      </c>
+      <c r="B193" t="s">
+        <v>623</v>
+      </c>
+      <c r="C193" t="s">
+        <v>616</v>
+      </c>
+      <c r="D193" t="s">
+        <v>617</v>
+      </c>
+      <c r="F193" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
-        <v>429</v>
+        <v>625</v>
       </c>
       <c r="B194" t="s">
-        <v>430</v>
+        <v>626</v>
       </c>
       <c r="C194" t="s">
-        <v>90</v>
+        <v>616</v>
       </c>
       <c r="D194" t="s">
-        <v>91</v>
+        <v>617</v>
       </c>
       <c r="F194" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
+        <v>425</v>
+      </c>
+      <c r="B195" t="s">
+        <v>426</v>
+      </c>
+      <c r="C195" t="s">
+        <v>321</v>
+      </c>
+      <c r="D195" t="s">
+        <v>322</v>
+      </c>
+      <c r="F195" t="s">
         <v>628</v>
-      </c>
-[...10 lines deleted...]
-        <v>632</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="B196" t="s">
-        <v>634</v>
+        <v>630</v>
       </c>
       <c r="C196" t="s">
-        <v>635</v>
+        <v>254</v>
       </c>
       <c r="D196" t="s">
-        <v>636</v>
+        <v>255</v>
       </c>
       <c r="F196" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
       <c r="B197" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="C197" t="s">
-        <v>92</v>
+        <v>309</v>
       </c>
       <c r="D197" t="s">
-        <v>93</v>
+        <v>310</v>
       </c>
       <c r="F197" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>630</v>
+        <v>635</v>
       </c>
       <c r="B198" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="C198" t="s">
-        <v>638</v>
+        <v>309</v>
       </c>
       <c r="D198" t="s">
-        <v>639</v>
+        <v>310</v>
       </c>
       <c r="F198" t="s">
-        <v>641</v>
+        <v>637</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
+        <v>638</v>
+      </c>
+      <c r="B199" t="s">
+        <v>639</v>
+      </c>
+      <c r="C199" t="s">
+        <v>640</v>
+      </c>
+      <c r="D199" t="s">
+        <v>641</v>
+      </c>
+      <c r="F199" t="s">
         <v>642</v>
-      </c>
-[...10 lines deleted...]
-        <v>644</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
-        <v>645</v>
+        <v>640</v>
       </c>
       <c r="B200" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="C200" t="s">
-        <v>642</v>
+        <v>18</v>
       </c>
       <c r="D200" t="s">
+        <v>19</v>
+      </c>
+      <c r="F200" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>647</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
+        <v>644</v>
+      </c>
+      <c r="B201" t="s">
+        <v>645</v>
+      </c>
+      <c r="C201" t="s">
+        <v>646</v>
+      </c>
+      <c r="D201" t="s">
+        <v>647</v>
+      </c>
+      <c r="F201" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>650</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
+        <v>649</v>
+      </c>
+      <c r="B202" t="s">
+        <v>650</v>
+      </c>
+      <c r="C202" t="s">
+        <v>646</v>
+      </c>
+      <c r="D202" t="s">
+        <v>647</v>
+      </c>
+      <c r="F202" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>655</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>618</v>
+        <v>652</v>
       </c>
       <c r="B203" t="s">
-        <v>619</v>
+        <v>653</v>
       </c>
       <c r="C203" t="s">
         <v>138</v>
       </c>
       <c r="D203" t="s">
         <v>123</v>
       </c>
       <c r="F203" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
-        <v>657</v>
+        <v>457</v>
       </c>
       <c r="B204" t="s">
-        <v>658</v>
+        <v>458</v>
       </c>
       <c r="C204" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="D204" t="s">
-        <v>120</v>
+        <v>91</v>
       </c>
       <c r="F204" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
+        <v>656</v>
+      </c>
+      <c r="B205" t="s">
+        <v>657</v>
+      </c>
+      <c r="C205" t="s">
+        <v>658</v>
+      </c>
+      <c r="D205" t="s">
+        <v>659</v>
+      </c>
+      <c r="F205" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>662</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
+        <v>661</v>
+      </c>
+      <c r="B206" t="s">
+        <v>662</v>
+      </c>
+      <c r="C206" t="s">
         <v>663</v>
       </c>
-      <c r="B206" t="s">
+      <c r="D206" t="s">
         <v>664</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="F206" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
-        <v>106</v>
+        <v>666</v>
       </c>
       <c r="B207" t="s">
-        <v>107</v>
+        <v>667</v>
       </c>
       <c r="C207" t="s">
-        <v>119</v>
+        <v>92</v>
       </c>
       <c r="D207" t="s">
-        <v>120</v>
+        <v>93</v>
       </c>
       <c r="F207" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
+        <v>658</v>
+      </c>
+      <c r="B208" t="s">
+        <v>659</v>
+      </c>
+      <c r="C208" t="s">
+        <v>666</v>
+      </c>
+      <c r="D208" t="s">
         <v>667</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
       <c r="F208" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
         <v>670</v>
       </c>
       <c r="B209" t="s">
         <v>671</v>
       </c>
       <c r="C209" t="s">
-        <v>106</v>
+        <v>46</v>
       </c>
       <c r="D209" t="s">
-        <v>107</v>
+        <v>47</v>
       </c>
       <c r="F209" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
         <v>673</v>
       </c>
       <c r="B210" t="s">
         <v>674</v>
       </c>
       <c r="C210" t="s">
-        <v>521</v>
+        <v>670</v>
       </c>
       <c r="D210" t="s">
-        <v>522</v>
+        <v>671</v>
       </c>
       <c r="F210" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
         <v>676</v>
       </c>
       <c r="B211" t="s">
         <v>677</v>
       </c>
       <c r="C211" t="s">
-        <v>521</v>
+        <v>301</v>
       </c>
       <c r="D211" t="s">
-        <v>522</v>
+        <v>302</v>
       </c>
       <c r="F211" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
         <v>679</v>
       </c>
       <c r="B212" t="s">
         <v>680</v>
       </c>
       <c r="C212" t="s">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="D212" t="s">
-        <v>448</v>
+        <v>9</v>
       </c>
       <c r="F212" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
         <v>682</v>
       </c>
       <c r="B213" t="s">
         <v>683</v>
       </c>
       <c r="C213" t="s">
-        <v>447</v>
+        <v>158</v>
       </c>
       <c r="D213" t="s">
-        <v>448</v>
+        <v>159</v>
       </c>
       <c r="F213" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
+        <v>646</v>
+      </c>
+      <c r="B214" t="s">
+        <v>647</v>
+      </c>
+      <c r="C214" t="s">
+        <v>138</v>
+      </c>
+      <c r="D214" t="s">
+        <v>123</v>
+      </c>
+      <c r="F214" t="s">
         <v>685</v>
-      </c>
-[...10 lines deleted...]
-        <v>687</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
+        <v>686</v>
+      </c>
+      <c r="B215" t="s">
+        <v>687</v>
+      </c>
+      <c r="C215" t="s">
+        <v>119</v>
+      </c>
+      <c r="D215" t="s">
+        <v>120</v>
+      </c>
+      <c r="F215" t="s">
         <v>688</v>
-      </c>
-[...10 lines deleted...]
-        <v>690</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
+        <v>689</v>
+      </c>
+      <c r="B216" t="s">
+        <v>690</v>
+      </c>
+      <c r="C216" t="s">
+        <v>167</v>
+      </c>
+      <c r="D216" t="s">
+        <v>168</v>
+      </c>
+      <c r="F216" t="s">
         <v>691</v>
-      </c>
-[...10 lines deleted...]
-        <v>693</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
+        <v>692</v>
+      </c>
+      <c r="B217" t="s">
+        <v>693</v>
+      </c>
+      <c r="C217" t="s">
+        <v>689</v>
+      </c>
+      <c r="D217" t="s">
+        <v>690</v>
+      </c>
+      <c r="F217" t="s">
         <v>694</v>
-      </c>
-[...10 lines deleted...]
-        <v>696</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
+        <v>695</v>
+      </c>
+      <c r="B218" t="s">
+        <v>696</v>
+      </c>
+      <c r="C218" t="s">
+        <v>158</v>
+      </c>
+      <c r="D218" t="s">
+        <v>159</v>
+      </c>
+      <c r="F218" t="s">
         <v>697</v>
-      </c>
-[...10 lines deleted...]
-        <v>699</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
+        <v>698</v>
+      </c>
+      <c r="B219" t="s">
+        <v>699</v>
+      </c>
+      <c r="C219" t="s">
+        <v>119</v>
+      </c>
+      <c r="D219" t="s">
+        <v>120</v>
+      </c>
+      <c r="F219" t="s">
         <v>700</v>
-      </c>
-[...10 lines deleted...]
-        <v>702</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>703</v>
+        <v>106</v>
       </c>
       <c r="B220" t="s">
-        <v>704</v>
+        <v>107</v>
       </c>
       <c r="C220" t="s">
-        <v>8</v>
+        <v>119</v>
       </c>
       <c r="D220" t="s">
-        <v>9</v>
+        <v>120</v>
       </c>
       <c r="F220" t="s">
-        <v>705</v>
+        <v>701</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
-        <v>706</v>
+        <v>702</v>
       </c>
       <c r="B221" t="s">
-        <v>707</v>
+        <v>703</v>
       </c>
       <c r="C221" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="D221" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F221" t="s">
-        <v>708</v>
+        <v>704</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
-        <v>709</v>
+        <v>705</v>
       </c>
       <c r="B222" t="s">
-        <v>710</v>
+        <v>706</v>
       </c>
       <c r="C222" t="s">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="D222" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="F222" t="s">
-        <v>711</v>
+        <v>707</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>712</v>
+        <v>708</v>
       </c>
       <c r="B223" t="s">
-        <v>713</v>
+        <v>709</v>
       </c>
       <c r="C223" t="s">
-        <v>521</v>
+        <v>549</v>
       </c>
       <c r="D223" t="s">
-        <v>522</v>
-[...2 lines deleted...]
-        <v>714</v>
+        <v>550</v>
+      </c>
+      <c r="F223" t="s">
+        <v>710</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>715</v>
+        <v>711</v>
       </c>
       <c r="B224" t="s">
-        <v>716</v>
+        <v>712</v>
       </c>
       <c r="C224" t="s">
-        <v>18</v>
+        <v>549</v>
       </c>
       <c r="D224" t="s">
-        <v>19</v>
+        <v>550</v>
       </c>
       <c r="F224" t="s">
-        <v>717</v>
+        <v>713</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>718</v>
+        <v>714</v>
       </c>
       <c r="B225" t="s">
-        <v>719</v>
+        <v>715</v>
       </c>
       <c r="C225" t="s">
-        <v>18</v>
+        <v>475</v>
       </c>
       <c r="D225" t="s">
-        <v>19</v>
+        <v>476</v>
       </c>
       <c r="F225" t="s">
-        <v>720</v>
+        <v>716</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
-        <v>523</v>
+        <v>717</v>
       </c>
       <c r="B226" t="s">
-        <v>524</v>
+        <v>718</v>
       </c>
       <c r="C226" t="s">
-        <v>189</v>
+        <v>475</v>
       </c>
       <c r="D226" t="s">
-        <v>190</v>
+        <v>476</v>
       </c>
       <c r="F226" t="s">
-        <v>721</v>
+        <v>719</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
+        <v>720</v>
+      </c>
+      <c r="B227" t="s">
+        <v>721</v>
+      </c>
+      <c r="C227" t="s">
+        <v>8</v>
+      </c>
+      <c r="D227" t="s">
+        <v>9</v>
+      </c>
+      <c r="F227" t="s">
         <v>722</v>
-      </c>
-[...10 lines deleted...]
-        <v>724</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
+        <v>723</v>
+      </c>
+      <c r="B228" t="s">
+        <v>724</v>
+      </c>
+      <c r="C228" t="s">
+        <v>720</v>
+      </c>
+      <c r="D228" t="s">
+        <v>721</v>
+      </c>
+      <c r="F228" t="s">
         <v>725</v>
-      </c>
-[...10 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
+        <v>726</v>
+      </c>
+      <c r="B229" t="s">
+        <v>727</v>
+      </c>
+      <c r="C229" t="s">
+        <v>723</v>
+      </c>
+      <c r="D229" t="s">
+        <v>724</v>
+      </c>
+      <c r="F229" t="s">
         <v>728</v>
-      </c>
-[...10 lines deleted...]
-        <v>730</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
+        <v>729</v>
+      </c>
+      <c r="B230" t="s">
+        <v>730</v>
+      </c>
+      <c r="C230" t="s">
+        <v>723</v>
+      </c>
+      <c r="D230" t="s">
+        <v>724</v>
+      </c>
+      <c r="F230" t="s">
         <v>731</v>
-      </c>
-[...10 lines deleted...]
-        <v>733</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
+        <v>732</v>
+      </c>
+      <c r="B231" t="s">
+        <v>733</v>
+      </c>
+      <c r="C231" t="s">
+        <v>723</v>
+      </c>
+      <c r="D231" t="s">
+        <v>724</v>
+      </c>
+      <c r="F231" t="s">
         <v>734</v>
-      </c>
-[...10 lines deleted...]
-        <v>736</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
+        <v>735</v>
+      </c>
+      <c r="B232" t="s">
+        <v>736</v>
+      </c>
+      <c r="C232" t="s">
+        <v>720</v>
+      </c>
+      <c r="D232" t="s">
+        <v>721</v>
+      </c>
+      <c r="F232" t="s">
         <v>737</v>
-      </c>
-[...10 lines deleted...]
-        <v>741</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="B233" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
       <c r="C233" t="s">
-        <v>744</v>
+        <v>8</v>
       </c>
       <c r="D233" t="s">
-        <v>745</v>
-[...2 lines deleted...]
-        <v>746</v>
+        <v>9</v>
+      </c>
+      <c r="F233" t="s">
+        <v>740</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="B234" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="C234" t="s">
-        <v>241</v>
+        <v>12</v>
       </c>
       <c r="D234" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>749</v>
+        <v>13</v>
+      </c>
+      <c r="F234" t="s">
+        <v>743</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="B235" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="C235" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
       <c r="D235" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>752</v>
+        <v>15</v>
+      </c>
+      <c r="F235" t="s">
+        <v>746</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>739</v>
+        <v>747</v>
       </c>
       <c r="B236" t="s">
-        <v>740</v>
+        <v>748</v>
       </c>
       <c r="C236" t="s">
-        <v>98</v>
+        <v>549</v>
       </c>
       <c r="D236" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>753</v>
+        <v>550</v>
+      </c>
+      <c r="F236" s="2" t="s">
+        <v>749</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>158</v>
+        <v>750</v>
       </c>
       <c r="B237" t="s">
-        <v>159</v>
+        <v>751</v>
       </c>
       <c r="C237" t="s">
-        <v>653</v>
+        <v>18</v>
       </c>
       <c r="D237" t="s">
-        <v>654</v>
+        <v>19</v>
+      </c>
+      <c r="F237" t="s">
+        <v>752</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
-        <v>163</v>
+        <v>753</v>
       </c>
       <c r="B238" t="s">
-        <v>164</v>
+        <v>754</v>
       </c>
       <c r="C238" t="s">
-        <v>653</v>
+        <v>18</v>
       </c>
       <c r="D238" t="s">
-        <v>654</v>
+        <v>19</v>
+      </c>
+      <c r="F238" t="s">
+        <v>755</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>744</v>
+        <v>551</v>
       </c>
       <c r="B239" t="s">
-        <v>745</v>
+        <v>552</v>
       </c>
       <c r="C239" t="s">
-        <v>163</v>
+        <v>198</v>
       </c>
       <c r="D239" t="s">
-        <v>164</v>
+        <v>199</v>
+      </c>
+      <c r="F239" t="s">
+        <v>756</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="B240" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="C240" t="s">
-        <v>163</v>
+        <v>14</v>
       </c>
       <c r="D240" t="s">
-        <v>164</v>
+        <v>15</v>
+      </c>
+      <c r="F240" t="s">
+        <v>759</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>46</v>
+        <v>760</v>
       </c>
       <c r="B241" t="s">
-        <v>47</v>
+        <v>761</v>
       </c>
       <c r="C241" t="s">
-        <v>156</v>
+        <v>551</v>
       </c>
       <c r="D241" t="s">
-        <v>157</v>
+        <v>552</v>
+      </c>
+      <c r="F241" t="s">
+        <v>762</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>175</v>
+        <v>763</v>
       </c>
       <c r="B242" t="s">
-        <v>176</v>
+        <v>764</v>
       </c>
       <c r="C242" t="s">
-        <v>156</v>
+        <v>198</v>
       </c>
       <c r="D242" t="s">
-        <v>157</v>
+        <v>199</v>
+      </c>
+      <c r="F242" t="s">
+        <v>765</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
-        <v>756</v>
+        <v>766</v>
       </c>
       <c r="B243" t="s">
+        <v>767</v>
+      </c>
+      <c r="C243" t="s">
         <v>757</v>
       </c>
-      <c r="C243" t="s">
+      <c r="D243" t="s">
         <v>758</v>
       </c>
-      <c r="D243" t="s">
-        <v>759</v>
+      <c r="F243" t="s">
+        <v>768</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>760</v>
+        <v>309</v>
       </c>
       <c r="B244" t="s">
-        <v>761</v>
+        <v>310</v>
       </c>
       <c r="C244" t="s">
-        <v>758</v>
+        <v>46</v>
       </c>
       <c r="D244" t="s">
-        <v>759</v>
+        <v>47</v>
+      </c>
+      <c r="F244" t="s">
+        <v>769</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>762</v>
+        <v>770</v>
       </c>
       <c r="B245" t="s">
-        <v>763</v>
+        <v>771</v>
       </c>
       <c r="C245" t="s">
-        <v>758</v>
+        <v>98</v>
       </c>
       <c r="D245" t="s">
-        <v>759</v>
+        <v>99</v>
+      </c>
+      <c r="F245" t="s">
+        <v>772</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>764</v>
+        <v>773</v>
       </c>
       <c r="B246" t="s">
-        <v>765</v>
+        <v>774</v>
       </c>
       <c r="C246" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="D246" t="s">
-        <v>759</v>
+        <v>776</v>
+      </c>
+      <c r="F246" t="s">
+        <v>777</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>766</v>
+        <v>778</v>
       </c>
       <c r="B247" t="s">
-        <v>767</v>
+        <v>779</v>
       </c>
       <c r="C247" t="s">
-        <v>744</v>
+        <v>780</v>
       </c>
       <c r="D247" t="s">
-        <v>745</v>
+        <v>781</v>
+      </c>
+      <c r="E247" t="s">
+        <v>782</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>768</v>
+        <v>783</v>
       </c>
       <c r="B248" t="s">
-        <v>769</v>
+        <v>784</v>
       </c>
       <c r="C248" t="s">
-        <v>161</v>
+        <v>676</v>
       </c>
       <c r="D248" t="s">
-        <v>162</v>
+        <v>677</v>
+      </c>
+      <c r="E248" t="s">
+        <v>785</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>770</v>
+        <v>786</v>
       </c>
       <c r="B249" t="s">
-        <v>771</v>
+        <v>787</v>
       </c>
       <c r="C249" t="s">
-        <v>772</v>
+        <v>98</v>
       </c>
       <c r="D249" t="s">
-        <v>773</v>
+        <v>99</v>
+      </c>
+      <c r="E249" t="s">
+        <v>788</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
       <c r="B250" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="C250" t="s">
-        <v>774</v>
+        <v>98</v>
       </c>
       <c r="D250" t="s">
-        <v>775</v>
+        <v>99</v>
+      </c>
+      <c r="E250" t="s">
+        <v>789</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>40</v>
+        <v>780</v>
       </c>
       <c r="B251" t="s">
-        <v>41</v>
+        <v>781</v>
       </c>
       <c r="C251" t="s">
-        <v>774</v>
+        <v>161</v>
       </c>
       <c r="D251" t="s">
-        <v>775</v>
+        <v>162</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>774</v>
+        <v>790</v>
       </c>
       <c r="B252" t="s">
-        <v>775</v>
+        <v>791</v>
       </c>
       <c r="C252" t="s">
-        <v>124</v>
+        <v>161</v>
       </c>
       <c r="D252" t="s">
-        <v>125</v>
+        <v>162</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>138</v>
+        <v>184</v>
       </c>
       <c r="B253" t="s">
-        <v>123</v>
+        <v>185</v>
       </c>
       <c r="C253" t="s">
-        <v>124</v>
+        <v>164</v>
       </c>
       <c r="D253" t="s">
-        <v>125</v>
+        <v>165</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>776</v>
+        <v>792</v>
       </c>
       <c r="B254" t="s">
-        <v>777</v>
+        <v>793</v>
       </c>
       <c r="C254" t="s">
-        <v>770</v>
+        <v>794</v>
       </c>
       <c r="D254" t="s">
-        <v>771</v>
+        <v>795</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>778</v>
+        <v>796</v>
       </c>
       <c r="B255" t="s">
-        <v>779</v>
+        <v>797</v>
       </c>
       <c r="C255" t="s">
-        <v>766</v>
+        <v>794</v>
       </c>
       <c r="D255" t="s">
-        <v>767</v>
+        <v>795</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>780</v>
+        <v>798</v>
       </c>
       <c r="B256" t="s">
-        <v>781</v>
+        <v>799</v>
       </c>
       <c r="C256" t="s">
-        <v>46</v>
+        <v>794</v>
       </c>
       <c r="D256" t="s">
-        <v>47</v>
+        <v>795</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>635</v>
+        <v>800</v>
       </c>
       <c r="B257" t="s">
-        <v>636</v>
+        <v>801</v>
       </c>
       <c r="C257" t="s">
-        <v>46</v>
+        <v>794</v>
       </c>
       <c r="D257" t="s">
-        <v>47</v>
+        <v>795</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>111</v>
+        <v>802</v>
       </c>
       <c r="B258" t="s">
-        <v>112</v>
+        <v>803</v>
       </c>
       <c r="C258" t="s">
-        <v>46</v>
+        <v>780</v>
       </c>
       <c r="D258" t="s">
-        <v>47</v>
+        <v>781</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>782</v>
+        <v>804</v>
       </c>
       <c r="B259" t="s">
-        <v>783</v>
+        <v>805</v>
       </c>
       <c r="C259" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="D259" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>784</v>
+        <v>264</v>
       </c>
       <c r="B260" t="s">
-        <v>785</v>
+        <v>265</v>
       </c>
       <c r="C260" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="D260" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>786</v>
+        <v>806</v>
       </c>
       <c r="B261" t="s">
-        <v>787</v>
+        <v>807</v>
       </c>
       <c r="C261" t="s">
-        <v>173</v>
+        <v>808</v>
       </c>
       <c r="D261" t="s">
-        <v>174</v>
+        <v>809</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>758</v>
+        <v>808</v>
       </c>
       <c r="B262" t="s">
-        <v>759</v>
+        <v>809</v>
       </c>
       <c r="C262" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="D262" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
-        <v>788</v>
+        <v>138</v>
       </c>
       <c r="B263" t="s">
-        <v>789</v>
+        <v>123</v>
       </c>
       <c r="C263" t="s">
-        <v>175</v>
+        <v>124</v>
       </c>
       <c r="D263" t="s">
-        <v>176</v>
+        <v>125</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>790</v>
+        <v>810</v>
       </c>
       <c r="B264" t="s">
-        <v>791</v>
+        <v>811</v>
       </c>
       <c r="C264" t="s">
-        <v>184</v>
+        <v>806</v>
       </c>
       <c r="D264" t="s">
-        <v>185</v>
+        <v>807</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>792</v>
+        <v>812</v>
       </c>
       <c r="B265" t="s">
-        <v>793</v>
+        <v>813</v>
       </c>
       <c r="C265" t="s">
-        <v>184</v>
+        <v>802</v>
       </c>
       <c r="D265" t="s">
-        <v>185</v>
+        <v>803</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
-        <v>794</v>
+        <v>814</v>
       </c>
       <c r="B266" t="s">
-        <v>795</v>
+        <v>815</v>
       </c>
       <c r="C266" t="s">
-        <v>184</v>
+        <v>46</v>
       </c>
       <c r="D266" t="s">
-        <v>185</v>
+        <v>47</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>796</v>
+        <v>663</v>
       </c>
       <c r="B267" t="s">
-        <v>797</v>
+        <v>664</v>
       </c>
       <c r="C267" t="s">
-        <v>184</v>
+        <v>46</v>
       </c>
       <c r="D267" t="s">
-        <v>185</v>
+        <v>47</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>798</v>
+        <v>111</v>
       </c>
       <c r="B268" t="s">
-        <v>799</v>
+        <v>112</v>
       </c>
       <c r="C268" t="s">
-        <v>184</v>
+        <v>46</v>
       </c>
       <c r="D268" t="s">
-        <v>185</v>
+        <v>47</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>800</v>
+        <v>816</v>
       </c>
       <c r="B269" t="s">
-        <v>801</v>
+        <v>817</v>
       </c>
       <c r="C269" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="D269" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>802</v>
+        <v>818</v>
       </c>
       <c r="B270" t="s">
-        <v>803</v>
+        <v>819</v>
       </c>
       <c r="C270" t="s">
-        <v>14</v>
+        <v>182</v>
       </c>
       <c r="D270" t="s">
-        <v>15</v>
+        <v>183</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
-        <v>804</v>
+        <v>820</v>
       </c>
       <c r="B271" t="s">
-        <v>805</v>
+        <v>821</v>
       </c>
       <c r="C271" t="s">
-        <v>14</v>
+        <v>182</v>
       </c>
       <c r="D271" t="s">
-        <v>15</v>
+        <v>183</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>806</v>
+        <v>794</v>
       </c>
       <c r="B272" t="s">
-        <v>807</v>
+        <v>795</v>
       </c>
       <c r="C272" t="s">
-        <v>18</v>
+        <v>184</v>
       </c>
       <c r="D272" t="s">
-        <v>19</v>
+        <v>185</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>808</v>
+        <v>822</v>
       </c>
       <c r="B273" t="s">
-        <v>809</v>
+        <v>823</v>
       </c>
       <c r="C273" t="s">
-        <v>208</v>
+        <v>184</v>
       </c>
       <c r="D273" t="s">
-        <v>209</v>
+        <v>185</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>810</v>
+        <v>824</v>
       </c>
       <c r="B274" t="s">
-        <v>811</v>
+        <v>825</v>
       </c>
       <c r="C274" t="s">
-        <v>208</v>
+        <v>193</v>
       </c>
       <c r="D274" t="s">
-        <v>209</v>
+        <v>194</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>812</v>
+        <v>826</v>
       </c>
       <c r="B275" t="s">
-        <v>813</v>
+        <v>827</v>
       </c>
       <c r="C275" t="s">
-        <v>22</v>
+        <v>193</v>
       </c>
       <c r="D275" t="s">
-        <v>23</v>
+        <v>194</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>814</v>
+        <v>828</v>
       </c>
       <c r="B276" t="s">
-        <v>815</v>
+        <v>829</v>
       </c>
       <c r="C276" t="s">
-        <v>22</v>
+        <v>193</v>
       </c>
       <c r="D276" t="s">
-        <v>23</v>
+        <v>194</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>816</v>
+        <v>830</v>
       </c>
       <c r="B277" t="s">
-        <v>817</v>
+        <v>831</v>
       </c>
       <c r="C277" t="s">
-        <v>225</v>
+        <v>193</v>
       </c>
       <c r="D277" t="s">
-        <v>226</v>
+        <v>194</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>346</v>
+        <v>832</v>
       </c>
       <c r="B278" t="s">
-        <v>347</v>
+        <v>833</v>
       </c>
       <c r="C278" t="s">
-        <v>314</v>
+        <v>193</v>
       </c>
       <c r="D278" t="s">
-        <v>315</v>
+        <v>194</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
-        <v>818</v>
+        <v>834</v>
       </c>
       <c r="B279" t="s">
-        <v>819</v>
+        <v>835</v>
       </c>
       <c r="C279" t="s">
-        <v>78</v>
+        <v>193</v>
       </c>
       <c r="D279" t="s">
-        <v>79</v>
+        <v>194</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>820</v>
+        <v>836</v>
       </c>
       <c r="B280" t="s">
-        <v>821</v>
+        <v>837</v>
       </c>
       <c r="C280" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="D280" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
-        <v>822</v>
+        <v>838</v>
       </c>
       <c r="B281" t="s">
-        <v>823</v>
+        <v>839</v>
       </c>
       <c r="C281" t="s">
-        <v>633</v>
+        <v>14</v>
       </c>
       <c r="D281" t="s">
-        <v>634</v>
+        <v>15</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>824</v>
+        <v>840</v>
       </c>
       <c r="B282" t="s">
-        <v>825</v>
+        <v>841</v>
       </c>
       <c r="C282" t="s">
-        <v>826</v>
+        <v>18</v>
       </c>
       <c r="D282" t="s">
-        <v>827</v>
+        <v>19</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>406</v>
+        <v>842</v>
       </c>
       <c r="B283" t="s">
-        <v>407</v>
+        <v>843</v>
       </c>
       <c r="C283" t="s">
-        <v>645</v>
+        <v>226</v>
       </c>
       <c r="D283" t="s">
-        <v>646</v>
+        <v>227</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>828</v>
+        <v>844</v>
       </c>
       <c r="B284" t="s">
-        <v>829</v>
+        <v>845</v>
       </c>
       <c r="C284" t="s">
-        <v>715</v>
+        <v>226</v>
       </c>
       <c r="D284" t="s">
-        <v>716</v>
+        <v>227</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>830</v>
+        <v>846</v>
       </c>
       <c r="B285" t="s">
-        <v>831</v>
+        <v>847</v>
       </c>
       <c r="C285" t="s">
-        <v>718</v>
+        <v>22</v>
       </c>
       <c r="D285" t="s">
-        <v>719</v>
+        <v>23</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>832</v>
+        <v>848</v>
       </c>
       <c r="B286" t="s">
-        <v>833</v>
+        <v>849</v>
       </c>
       <c r="C286" t="s">
-        <v>98</v>
+        <v>22</v>
       </c>
       <c r="D286" t="s">
-        <v>99</v>
+        <v>23</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
-        <v>834</v>
+        <v>850</v>
       </c>
       <c r="B287" t="s">
-        <v>835</v>
+        <v>851</v>
       </c>
       <c r="C287" t="s">
-        <v>98</v>
+        <v>246</v>
       </c>
       <c r="D287" t="s">
-        <v>99</v>
+        <v>247</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>836</v>
+        <v>374</v>
       </c>
       <c r="B288" t="s">
-        <v>837</v>
-[...7 lines deleted...]
-        <v>839</v>
+        <v>375</v>
+      </c>
+      <c r="C288" t="s">
+        <v>342</v>
+      </c>
+      <c r="D288" t="s">
+        <v>343</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>840</v>
+        <v>852</v>
       </c>
       <c r="B289" t="s">
-        <v>841</v>
-[...4 lines deleted...]
-        <v>842</v>
+        <v>853</v>
+      </c>
+      <c r="C289" t="s">
+        <v>78</v>
+      </c>
+      <c r="D289" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>843</v>
+        <v>854</v>
       </c>
       <c r="B290" t="s">
-        <v>844</v>
-[...4 lines deleted...]
-        <v>845</v>
+        <v>855</v>
+      </c>
+      <c r="C290" t="s">
+        <v>78</v>
+      </c>
+      <c r="D290" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>846</v>
+        <v>856</v>
       </c>
       <c r="B291" t="s">
-        <v>847</v>
-[...4 lines deleted...]
-        <v>848</v>
+        <v>857</v>
+      </c>
+      <c r="C291" t="s">
+        <v>661</v>
+      </c>
+      <c r="D291" t="s">
+        <v>662</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>849</v>
+        <v>858</v>
       </c>
       <c r="B292" t="s">
-        <v>850</v>
-[...4 lines deleted...]
-        <v>851</v>
+        <v>859</v>
+      </c>
+      <c r="C292" t="s">
+        <v>860</v>
+      </c>
+      <c r="D292" t="s">
+        <v>861</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>852</v>
+        <v>434</v>
       </c>
       <c r="B293" t="s">
-        <v>853</v>
-[...4 lines deleted...]
-        <v>854</v>
+        <v>435</v>
+      </c>
+      <c r="C293" t="s">
+        <v>673</v>
+      </c>
+      <c r="D293" t="s">
+        <v>674</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>855</v>
+        <v>862</v>
       </c>
       <c r="B294" t="s">
-        <v>856</v>
-[...4 lines deleted...]
-        <v>857</v>
+        <v>863</v>
+      </c>
+      <c r="C294" t="s">
+        <v>750</v>
+      </c>
+      <c r="D294" t="s">
+        <v>751</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>858</v>
+        <v>864</v>
       </c>
       <c r="B295" t="s">
-        <v>859</v>
-[...4 lines deleted...]
-        <v>860</v>
+        <v>865</v>
+      </c>
+      <c r="C295" t="s">
+        <v>753</v>
+      </c>
+      <c r="D295" t="s">
+        <v>754</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="B296" t="s">
-        <v>862</v>
-[...4 lines deleted...]
-        <v>863</v>
+        <v>867</v>
+      </c>
+      <c r="C296" t="s">
+        <v>98</v>
+      </c>
+      <c r="D296" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
       <c r="B297" t="s">
-        <v>865</v>
-[...4 lines deleted...]
-        <v>866</v>
+        <v>869</v>
+      </c>
+      <c r="C297" t="s">
+        <v>98</v>
+      </c>
+      <c r="D297" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>867</v>
+        <v>870</v>
       </c>
       <c r="B298" t="s">
-        <v>868</v>
+        <v>871</v>
       </c>
       <c r="C298"/>
       <c r="D298"/>
+      <c r="E298" t="s">
+        <v>872</v>
+      </c>
       <c r="F298" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
       <c r="B299" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="C299"/>
       <c r="D299"/>
       <c r="F299" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>653</v>
+        <v>877</v>
       </c>
       <c r="B300" t="s">
-        <v>654</v>
+        <v>878</v>
       </c>
       <c r="C300"/>
       <c r="D300"/>
+      <c r="F300" t="s">
+        <v>879</v>
+      </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>873</v>
+        <v>880</v>
       </c>
       <c r="B301" t="s">
-        <v>874</v>
+        <v>881</v>
       </c>
       <c r="C301"/>
       <c r="D301"/>
+      <c r="F301" t="s">
+        <v>882</v>
+      </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>875</v>
+        <v>883</v>
       </c>
       <c r="B302" t="s">
-        <v>876</v>
+        <v>884</v>
       </c>
       <c r="C302"/>
       <c r="D302"/>
+      <c r="F302" t="s">
+        <v>885</v>
+      </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
-        <v>877</v>
+        <v>886</v>
       </c>
       <c r="B303" t="s">
-        <v>878</v>
+        <v>887</v>
       </c>
       <c r="C303"/>
       <c r="D303"/>
+      <c r="F303" t="s">
+        <v>888</v>
+      </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>826</v>
+        <v>889</v>
       </c>
       <c r="B304" t="s">
-        <v>827</v>
+        <v>890</v>
       </c>
       <c r="C304"/>
       <c r="D304"/>
+      <c r="F304" t="s">
+        <v>891</v>
+      </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>879</v>
+        <v>892</v>
       </c>
       <c r="B305" t="s">
-        <v>880</v>
+        <v>893</v>
       </c>
       <c r="C305"/>
       <c r="D305"/>
+      <c r="F305" t="s">
+        <v>894</v>
+      </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>881</v>
+        <v>895</v>
       </c>
       <c r="B306" t="s">
-        <v>882</v>
+        <v>896</v>
       </c>
       <c r="C306"/>
       <c r="D306"/>
+      <c r="F306" t="s">
+        <v>897</v>
+      </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>883</v>
+        <v>898</v>
       </c>
       <c r="B307" t="s">
-        <v>42</v>
+        <v>899</v>
       </c>
       <c r="C307"/>
       <c r="D307"/>
+      <c r="F307" t="s">
+        <v>900</v>
+      </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>884</v>
+        <v>901</v>
       </c>
       <c r="B308" t="s">
-        <v>885</v>
+        <v>902</v>
       </c>
       <c r="C308"/>
       <c r="D308"/>
+      <c r="F308" t="s">
+        <v>903</v>
+      </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>886</v>
+        <v>904</v>
       </c>
       <c r="B309" t="s">
-        <v>887</v>
+        <v>905</v>
       </c>
       <c r="C309"/>
       <c r="D309"/>
+      <c r="F309" t="s">
+        <v>906</v>
+      </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>888</v>
+        <v>158</v>
       </c>
       <c r="B310" t="s">
-        <v>889</v>
-[...12 lines deleted...]
-      </c>
+        <v>159</v>
+      </c>
+      <c r="C310"/>
+      <c r="D310"/>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>894</v>
+        <v>907</v>
       </c>
       <c r="B311" t="s">
-        <v>895</v>
-[...12 lines deleted...]
-      </c>
+        <v>908</v>
+      </c>
+      <c r="C311"/>
+      <c r="D311"/>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>900</v>
+        <v>909</v>
       </c>
       <c r="B312" t="s">
-        <v>901</v>
-[...12 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="C312"/>
+      <c r="D312"/>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>906</v>
+        <v>911</v>
       </c>
       <c r="B313" t="s">
-        <v>907</v>
-[...9 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="C313"/>
+      <c r="D313"/>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
-        <v>911</v>
+        <v>860</v>
       </c>
       <c r="B314" t="s">
-        <v>912</v>
-[...9 lines deleted...]
-      </c>
+        <v>861</v>
+      </c>
+      <c r="C314"/>
+      <c r="D314"/>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
+        <v>913</v>
+      </c>
+      <c r="B315" t="s">
         <v>914</v>
       </c>
-      <c r="B315" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="C315"/>
+      <c r="D315"/>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>919</v>
+        <v>915</v>
       </c>
       <c r="B316" t="s">
-        <v>920</v>
-[...9 lines deleted...]
-      </c>
+        <v>916</v>
+      </c>
+      <c r="C316"/>
+      <c r="D316"/>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
-        <v>923</v>
+        <v>917</v>
       </c>
       <c r="B317" t="s">
-        <v>924</v>
-[...9 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="C317"/>
+      <c r="D317"/>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
-        <v>926</v>
+        <v>918</v>
       </c>
       <c r="B318" t="s">
-        <v>927</v>
-[...9 lines deleted...]
-      </c>
+        <v>919</v>
+      </c>
+      <c r="C318"/>
+      <c r="D318"/>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
-        <v>928</v>
+        <v>920</v>
       </c>
       <c r="B319" t="s">
-        <v>929</v>
-[...9 lines deleted...]
-      </c>
+        <v>921</v>
+      </c>
+      <c r="C319"/>
+      <c r="D319"/>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>933</v>
+        <v>922</v>
       </c>
       <c r="B320" t="s">
-        <v>934</v>
+        <v>923</v>
       </c>
       <c r="C320" t="s">
-        <v>908</v>
+        <v>924</v>
       </c>
       <c r="D320" t="s">
-        <v>909</v>
+        <v>925</v>
+      </c>
+      <c r="E320" t="s">
+        <v>926</v>
       </c>
       <c r="F320" t="s">
-        <v>935</v>
+        <v>927</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>936</v>
+        <v>928</v>
       </c>
       <c r="B321" t="s">
-        <v>937</v>
+        <v>929</v>
       </c>
       <c r="C321" t="s">
-        <v>938</v>
+        <v>922</v>
       </c>
       <c r="D321" t="s">
-        <v>939</v>
+        <v>923</v>
+      </c>
+      <c r="E321" t="s">
+        <v>930</v>
       </c>
       <c r="F321" t="s">
-        <v>940</v>
+        <v>931</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>941</v>
+        <v>932</v>
       </c>
       <c r="B322" t="s">
-        <v>942</v>
+        <v>933</v>
       </c>
       <c r="C322" t="s">
-        <v>930</v>
+        <v>922</v>
       </c>
       <c r="D322" t="s">
-        <v>931</v>
+        <v>923</v>
+      </c>
+      <c r="E322" t="s">
+        <v>934</v>
       </c>
       <c r="F322" t="s">
-        <v>943</v>
+        <v>935</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
-        <v>944</v>
+        <v>936</v>
       </c>
       <c r="B323" t="s">
-        <v>945</v>
+        <v>937</v>
       </c>
       <c r="C323" t="s">
-        <v>930</v>
+        <v>938</v>
       </c>
       <c r="D323" t="s">
-        <v>931</v>
+        <v>939</v>
+      </c>
+      <c r="E323" t="s">
+        <v>940</v>
       </c>
       <c r="F323" t="s">
-        <v>946</v>
+        <v>941</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>947</v>
+        <v>942</v>
       </c>
       <c r="B324" t="s">
-        <v>948</v>
+        <v>943</v>
       </c>
       <c r="C324" t="s">
-        <v>896</v>
+        <v>938</v>
       </c>
       <c r="D324" t="s">
-        <v>949</v>
+        <v>939</v>
+      </c>
+      <c r="E324" t="s">
+        <v>944</v>
       </c>
       <c r="F324" t="s">
-        <v>950</v>
+        <v>945</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
+        <v>946</v>
+      </c>
+      <c r="B325" t="s">
+        <v>947</v>
+      </c>
+      <c r="C325" t="s">
+        <v>948</v>
+      </c>
+      <c r="D325" t="s">
+        <v>949</v>
+      </c>
+      <c r="E325" t="s">
+        <v>950</v>
+      </c>
+      <c r="F325" t="s">
         <v>951</v>
-      </c>
-[...7 lines deleted...]
-        <v>903</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
+        <v>952</v>
+      </c>
+      <c r="B326" t="s">
         <v>953</v>
       </c>
-      <c r="B326" t="s">
+      <c r="C326" t="s">
         <v>954</v>
       </c>
-      <c r="C326" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D326" t="s">
-        <v>931</v>
+        <v>955</v>
+      </c>
+      <c r="E326" t="s">
+        <v>953</v>
+      </c>
+      <c r="F326" t="s">
+        <v>956</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
-        <v>902</v>
+        <v>957</v>
       </c>
       <c r="B327" t="s">
-        <v>903</v>
-[...2 lines deleted...]
-      <c r="D327"/>
+        <v>958</v>
+      </c>
+      <c r="C327" t="s">
+        <v>938</v>
+      </c>
+      <c r="D327" t="s">
+        <v>939</v>
+      </c>
       <c r="E327" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F327" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>896</v>
+        <v>961</v>
       </c>
       <c r="B328" t="s">
-        <v>949</v>
-[...2 lines deleted...]
-      <c r="D328"/>
+        <v>962</v>
+      </c>
+      <c r="C328" t="s">
+        <v>963</v>
+      </c>
+      <c r="D328" t="s">
+        <v>964</v>
+      </c>
       <c r="E328" t="s">
-        <v>949</v>
+        <v>965</v>
       </c>
       <c r="F328" t="s">
-        <v>957</v>
+        <v>966</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
-        <v>921</v>
+        <v>967</v>
       </c>
       <c r="B329" t="s">
-        <v>922</v>
-[...2 lines deleted...]
-      <c r="D329"/>
+        <v>968</v>
+      </c>
+      <c r="C329" t="s">
+        <v>969</v>
+      </c>
+      <c r="D329" t="s">
+        <v>970</v>
+      </c>
       <c r="E329" t="s">
-        <v>958</v>
+        <v>971</v>
       </c>
       <c r="F329" t="s">
-        <v>959</v>
+        <v>972</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>916</v>
+        <v>973</v>
       </c>
       <c r="B330" t="s">
-        <v>917</v>
-[...2 lines deleted...]
-      <c r="D330"/>
+        <v>974</v>
+      </c>
+      <c r="C330" t="s">
+        <v>975</v>
+      </c>
+      <c r="D330" t="s">
+        <v>976</v>
+      </c>
       <c r="E330" t="s">
-        <v>960</v>
+        <v>977</v>
       </c>
       <c r="F330" t="s">
-        <v>961</v>
+        <v>978</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
-        <v>930</v>
+        <v>979</v>
       </c>
       <c r="B331" t="s">
-        <v>931</v>
-[...2 lines deleted...]
-      <c r="D331"/>
+        <v>980</v>
+      </c>
+      <c r="C331" t="s">
+        <v>981</v>
+      </c>
+      <c r="D331" t="s">
+        <v>982</v>
+      </c>
       <c r="E331" t="s">
-        <v>962</v>
-[...2 lines deleted...]
-        <v>963</v>
+        <v>983</v>
+      </c>
+      <c r="F331" s="2" t="s">
+        <v>984</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
-        <v>890</v>
+        <v>985</v>
       </c>
       <c r="B332" t="s">
-        <v>891</v>
-[...2 lines deleted...]
-      <c r="D332"/>
+        <v>986</v>
+      </c>
+      <c r="C332" t="s">
+        <v>987</v>
+      </c>
+      <c r="D332" t="s">
+        <v>988</v>
+      </c>
       <c r="E332" t="s">
-        <v>964</v>
+        <v>989</v>
       </c>
       <c r="F332" t="s">
-        <v>965</v>
+        <v>990</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
-        <v>938</v>
+        <v>991</v>
       </c>
       <c r="B333" t="s">
-        <v>939</v>
-[...2 lines deleted...]
-      <c r="D333"/>
+        <v>992</v>
+      </c>
+      <c r="C333" t="s">
+        <v>922</v>
+      </c>
+      <c r="D333" t="s">
+        <v>923</v>
+      </c>
+      <c r="E333" t="s">
+        <v>993</v>
+      </c>
       <c r="F333" t="s">
-        <v>966</v>
+        <v>994</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
-        <v>908</v>
+        <v>948</v>
       </c>
       <c r="B334" t="s">
-        <v>909</v>
-[...2 lines deleted...]
-      <c r="D334"/>
+        <v>949</v>
+      </c>
+      <c r="C334" t="s">
+        <v>954</v>
+      </c>
+      <c r="D334" t="s">
+        <v>955</v>
+      </c>
+      <c r="E334" t="s">
+        <v>949</v>
+      </c>
       <c r="F334" t="s">
-        <v>967</v>
+        <v>995</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
-        <v>968</v>
+        <v>996</v>
       </c>
       <c r="B335" t="s">
-        <v>969</v>
-[...2 lines deleted...]
-      <c r="D335"/>
+        <v>997</v>
+      </c>
+      <c r="C335" t="s">
+        <v>998</v>
+      </c>
+      <c r="D335" t="s">
+        <v>999</v>
+      </c>
+      <c r="E335" t="s">
+        <v>1000</v>
+      </c>
       <c r="F335" t="s">
-        <v>970</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
-        <v>971</v>
+        <v>924</v>
       </c>
       <c r="B336" t="s">
-        <v>972</v>
-[...2 lines deleted...]
-      <c r="D336"/>
+        <v>925</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E336" t="s">
+        <v>1004</v>
+      </c>
       <c r="F336" t="s">
-        <v>973</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
-        <v>974</v>
+        <v>963</v>
       </c>
       <c r="B337" t="s">
-        <v>975</v>
-[...2 lines deleted...]
-      <c r="D337"/>
+        <v>964</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D337" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" t="s">
+        <v>1008</v>
+      </c>
       <c r="F337" t="s">
-        <v>976</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>977</v>
+        <v>1010</v>
       </c>
       <c r="B338" t="s">
-        <v>978</v>
-[...2 lines deleted...]
-      <c r="D338"/>
+        <v>1011</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D338" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E338" t="s">
+        <v>1014</v>
+      </c>
       <c r="F338" t="s">
-        <v>979</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
-        <v>980</v>
+        <v>1012</v>
       </c>
       <c r="B339" t="s">
-        <v>981</v>
-[...2 lines deleted...]
-      <c r="D339"/>
+        <v>1013</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D339" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E339" t="s">
+        <v>1018</v>
+      </c>
       <c r="F339" t="s">
-        <v>982</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
-        <v>983</v>
+        <v>1006</v>
       </c>
       <c r="B340" t="s">
-        <v>984</v>
-[...2 lines deleted...]
-      <c r="D340"/>
+        <v>1007</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D340" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E340" t="s">
+        <v>1020</v>
+      </c>
       <c r="F340" t="s">
-        <v>985</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>986</v>
+        <v>1022</v>
       </c>
       <c r="B341" t="s">
-        <v>987</v>
-[...2 lines deleted...]
-      <c r="D341"/>
+        <v>1023</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D341" t="s">
+        <v>1025</v>
+      </c>
       <c r="E341" t="s">
-        <v>988</v>
+        <v>1026</v>
+      </c>
+      <c r="F341" t="s">
+        <v>1027</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
-        <v>989</v>
+        <v>1028</v>
       </c>
       <c r="B342" t="s">
-        <v>990</v>
-[...2 lines deleted...]
-      <c r="D342"/>
+        <v>1029</v>
+      </c>
+      <c r="C342" t="s">
+        <v>969</v>
+      </c>
+      <c r="D342" t="s">
+        <v>970</v>
+      </c>
       <c r="E342" t="s">
-        <v>991</v>
+        <v>1030</v>
+      </c>
+      <c r="F342" t="s">
+        <v>1031</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
-        <v>992</v>
+        <v>1032</v>
       </c>
       <c r="B343" t="s">
-        <v>949</v>
-[...2 lines deleted...]
-      <c r="D343"/>
+        <v>1033</v>
+      </c>
+      <c r="C343" t="s">
+        <v>981</v>
+      </c>
+      <c r="D343" t="s">
+        <v>982</v>
+      </c>
       <c r="E343" t="s">
-        <v>993</v>
+        <v>1034</v>
+      </c>
+      <c r="F343" s="2" t="s">
+        <v>1035</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>994</v>
+        <v>1036</v>
       </c>
       <c r="B344" t="s">
-        <v>995</v>
-[...2 lines deleted...]
-      <c r="D344"/>
+        <v>1037</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1039</v>
+      </c>
+      <c r="F344" t="s">
+        <v>1040</v>
+      </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>996</v>
+        <v>1041</v>
       </c>
       <c r="B345" t="s">
-        <v>997</v>
-[...2 lines deleted...]
-      <c r="D345"/>
+        <v>1042</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1044</v>
+      </c>
+      <c r="F345" t="s">
+        <v>1045</v>
+      </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
-        <v>998</v>
+        <v>1046</v>
       </c>
       <c r="B346" t="s">
-        <v>999</v>
-[...2 lines deleted...]
-      <c r="D346"/>
+        <v>1047</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1049</v>
+      </c>
+      <c r="F346" t="s">
+        <v>1050</v>
+      </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
-        <v>1000</v>
+        <v>1051</v>
       </c>
       <c r="B347" t="s">
-        <v>1001</v>
-[...2 lines deleted...]
-      <c r="D347"/>
+        <v>1052</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D347" t="s">
+        <v>1049</v>
+      </c>
+      <c r="F347" t="s">
+        <v>1053</v>
+      </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
-        <v>1002</v>
+        <v>1054</v>
       </c>
       <c r="B348" t="s">
-        <v>1003</v>
-[...2 lines deleted...]
-      <c r="D348"/>
+        <v>1055</v>
+      </c>
+      <c r="C348" t="s">
+        <v>998</v>
+      </c>
+      <c r="D348" t="s">
+        <v>999</v>
+      </c>
+      <c r="F348" t="s">
+        <v>1056</v>
+      </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
-        <v>1004</v>
+        <v>1057</v>
       </c>
       <c r="B349" t="s">
-        <v>1005</v>
-[...2 lines deleted...]
-      <c r="D349"/>
+        <v>1058</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D349" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F349" t="s">
+        <v>1056</v>
+      </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
-        <v>1006</v>
+        <v>1061</v>
       </c>
       <c r="B350" t="s">
-        <v>1007</v>
-[...2 lines deleted...]
-      <c r="D350"/>
+        <v>1062</v>
+      </c>
+      <c r="C350" t="s">
+        <v>998</v>
+      </c>
+      <c r="D350" t="s">
+        <v>999</v>
+      </c>
+      <c r="F350" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="351" spans="1:6">
+      <c r="A351" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D351" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F351" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="352" spans="1:6">
+      <c r="A352" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C352" t="s">
+        <v>952</v>
+      </c>
+      <c r="D352" t="s">
+        <v>953</v>
+      </c>
+      <c r="F352" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="353" spans="1:6">
+      <c r="A353" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1049</v>
+      </c>
+      <c r="F353" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="354" spans="1:6">
+      <c r="A354" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D354" t="s">
+        <v>1075</v>
+      </c>
+      <c r="F354" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="355" spans="1:6">
+      <c r="A355" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C355" t="s">
+        <v>952</v>
+      </c>
+      <c r="D355" t="s">
+        <v>953</v>
+      </c>
+      <c r="F355" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="356" spans="1:6">
+      <c r="A356" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C356" t="s">
+        <v>952</v>
+      </c>
+      <c r="D356" t="s">
+        <v>953</v>
+      </c>
+      <c r="F356" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="357" spans="1:6">
+      <c r="A357" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D357" t="s">
+        <v>1086</v>
+      </c>
+      <c r="F357" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="358" spans="1:6">
+      <c r="A358" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D358" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F358" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="359" spans="1:6">
+      <c r="A359" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1089</v>
+      </c>
+      <c r="F359" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="360" spans="1:6">
+      <c r="A360" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D360" t="s">
+        <v>1089</v>
+      </c>
+      <c r="F360" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="361" spans="1:6">
+      <c r="A361" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D361" t="s">
+        <v>1102</v>
+      </c>
+      <c r="F361" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="362" spans="1:6">
+      <c r="A362" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D362" t="s">
+        <v>1107</v>
+      </c>
+      <c r="F362" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="363" spans="1:6">
+      <c r="A363" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D363" t="s">
+        <v>1112</v>
+      </c>
+      <c r="F363" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="364" spans="1:6">
+      <c r="A364" t="s">
+        <v>981</v>
+      </c>
+      <c r="B364" t="s">
+        <v>982</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D364" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F364" s="2" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="365" spans="1:6">
+      <c r="A365" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D365" t="s">
+        <v>1120</v>
+      </c>
+      <c r="F365" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="366" spans="1:6">
+      <c r="A366" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D366" t="s">
+        <v>1125</v>
+      </c>
+      <c r="F366" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="367" spans="1:6">
+      <c r="A367" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D367" t="s">
+        <v>1130</v>
+      </c>
+      <c r="F367" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="368" spans="1:6">
+      <c r="A368" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D368" t="s">
+        <v>1135</v>
+      </c>
+      <c r="F368" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="369" spans="1:6">
+      <c r="A369" t="s">
+        <v>954</v>
+      </c>
+      <c r="B369" t="s">
+        <v>955</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D369" t="s">
+        <v>1138</v>
+      </c>
+      <c r="F369" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="370" spans="1:6">
+      <c r="A370" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C370" t="s">
+        <v>938</v>
+      </c>
+      <c r="D370" t="s">
+        <v>939</v>
+      </c>
+      <c r="F370" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="371" spans="1:6">
+      <c r="A371" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C371" t="s">
+        <v>922</v>
+      </c>
+      <c r="D371" t="s">
+        <v>923</v>
+      </c>
+      <c r="F371" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="372" spans="1:6">
+      <c r="A372" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D372" t="s">
+        <v>1118</v>
+      </c>
+      <c r="F372" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="373" spans="1:6">
+      <c r="A373" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D373" t="s">
+        <v>1023</v>
+      </c>
+      <c r="F373" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="374" spans="1:6">
+      <c r="A374" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D374" t="s">
+        <v>1112</v>
+      </c>
+      <c r="F374" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="375" spans="1:6">
+      <c r="A375" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D375" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F375" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="376" spans="1:6">
+      <c r="A376" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D376" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F376" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="377" spans="1:6">
+      <c r="A377" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C377" t="s">
+        <v>952</v>
+      </c>
+      <c r="D377" t="s">
+        <v>953</v>
+      </c>
+      <c r="F377" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="378" spans="1:6">
+      <c r="A378" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D378" t="s">
+        <v>1102</v>
+      </c>
+      <c r="F378" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="379" spans="1:6">
+      <c r="A379" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D379" t="s">
+        <v>1164</v>
+      </c>
+      <c r="F379" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="380" spans="1:6">
+      <c r="A380" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D380" t="s">
+        <v>1164</v>
+      </c>
+      <c r="F380" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="381" spans="1:6">
+      <c r="A381" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D381" t="s">
+        <v>1112</v>
+      </c>
+      <c r="F381" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="382" spans="1:6">
+      <c r="A382" t="s">
+        <v>969</v>
+      </c>
+      <c r="B382" t="s">
+        <v>970</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D382" t="s">
+        <v>1170</v>
+      </c>
+      <c r="F382" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="383" spans="1:6">
+      <c r="A383" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D383" t="s">
+        <v>1017</v>
+      </c>
+      <c r="F383" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="384" spans="1:6">
+      <c r="A384" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D384" t="s">
+        <v>1102</v>
+      </c>
+      <c r="F384" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="385" spans="1:6">
+      <c r="A385" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D385" t="s">
+        <v>1180</v>
+      </c>
+      <c r="F385" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="386" spans="1:6">
+      <c r="A386" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D386" t="s">
+        <v>1185</v>
+      </c>
+      <c r="F386" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="387" spans="1:6">
+      <c r="A387" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D387" t="s">
+        <v>1107</v>
+      </c>
+      <c r="F387" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="388" spans="1:6">
+      <c r="A388" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D388" t="s">
+        <v>1188</v>
+      </c>
+      <c r="F388" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="389" spans="1:6">
+      <c r="A389" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D389" t="s">
+        <v>1188</v>
+      </c>
+      <c r="F389" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="390" spans="1:6">
+      <c r="A390" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D390" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F390" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="391" spans="1:6">
+      <c r="A391" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D391" t="s">
+        <v>1198</v>
+      </c>
+      <c r="F391" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="392" spans="1:6">
+      <c r="A392" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D392" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F392" t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="393" spans="1:6">
+      <c r="A393" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D393" t="s">
+        <v>1198</v>
+      </c>
+      <c r="F393" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="394" spans="1:6">
+      <c r="A394" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D394" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F394" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="395" spans="1:6">
+      <c r="A395" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D395" t="s">
+        <v>1017</v>
+      </c>
+      <c r="F395" t="s">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="396" spans="1:6">
+      <c r="A396" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D396" t="s">
+        <v>1206</v>
+      </c>
+      <c r="F396" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="397" spans="1:6">
+      <c r="A397" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D397" t="s">
+        <v>1206</v>
+      </c>
+      <c r="F397" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="398" spans="1:6">
+      <c r="A398" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D398" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F398" t="s">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="399" spans="1:6">
+      <c r="A399" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D399" t="s">
+        <v>1220</v>
+      </c>
+      <c r="F399" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="400" spans="1:6">
+      <c r="A400" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D400" t="s">
+        <v>1039</v>
+      </c>
+      <c r="F400" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="401" spans="1:6">
+      <c r="A401" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D401" t="s">
+        <v>1220</v>
+      </c>
+      <c r="F401" t="s">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="402" spans="1:6">
+      <c r="A402" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D402" t="s">
+        <v>1013</v>
+      </c>
+      <c r="F402" t="s">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="403" spans="1:6">
+      <c r="A403" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D403" t="s">
+        <v>1227</v>
+      </c>
+      <c r="F403" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="404" spans="1:6">
+      <c r="A404" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1227</v>
+      </c>
+      <c r="F404" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="405" spans="1:6">
+      <c r="A405" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D405" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F405" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="406" spans="1:6">
+      <c r="A406" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D406" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F406" t="s">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="407" spans="1:6">
+      <c r="A407" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D407" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F407" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="408" spans="1:6">
+      <c r="A408" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C408" t="s">
+        <v>985</v>
+      </c>
+      <c r="D408" t="s">
+        <v>986</v>
+      </c>
+      <c r="E408" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="409" spans="1:6">
+      <c r="A409" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D409" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E409" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="410" spans="1:6">
+      <c r="A410" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C410" t="s">
+        <v>973</v>
+      </c>
+      <c r="D410" t="s">
+        <v>974</v>
+      </c>
+      <c r="E410" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="411" spans="1:6">
+      <c r="A411" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D411" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="412" spans="1:6">
+      <c r="A412" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D412" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="413" spans="1:6">
+      <c r="A413" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C413" t="s">
+        <v>952</v>
+      </c>
+      <c r="D413" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="414" spans="1:6">
+      <c r="A414" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D414" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="415" spans="1:6">
+      <c r="A415" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D415" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="416" spans="1:6">
+      <c r="A416" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D416" t="s">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="417" spans="1:6">
+      <c r="A417" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D417" t="s">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="418" spans="1:6">
+      <c r="A418" t="s">
+        <v>987</v>
+      </c>
+      <c r="B418" t="s">
+        <v>988</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D418" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="419" spans="1:6">
+      <c r="A419" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D419" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="420" spans="1:6">
+      <c r="A420" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D420" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="421" spans="1:6">
+      <c r="A421" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D421" t="s">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="422" spans="1:6">
+      <c r="A422" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D422" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="423" spans="1:6">
+      <c r="A423" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D423" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="424" spans="1:6">
+      <c r="A424" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D424" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="425" spans="1:6">
+      <c r="A425" t="s">
+        <v>938</v>
+      </c>
+      <c r="B425" t="s">
+        <v>939</v>
+      </c>
+      <c r="C425"/>
+      <c r="D425"/>
+      <c r="E425" t="s">
+        <v>1267</v>
+      </c>
+      <c r="F425" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="426" spans="1:6">
+      <c r="A426" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C426"/>
+      <c r="D426"/>
+      <c r="E426" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F426" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="427" spans="1:6">
+      <c r="A427" t="s">
+        <v>998</v>
+      </c>
+      <c r="B427" t="s">
+        <v>999</v>
+      </c>
+      <c r="C427"/>
+      <c r="D427"/>
+      <c r="E427" t="s">
+        <v>1271</v>
+      </c>
+      <c r="F427" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="428" spans="1:6">
+      <c r="A428" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C428"/>
+      <c r="D428"/>
+      <c r="F428" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="429" spans="1:6">
+      <c r="A429" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C429"/>
+      <c r="D429"/>
+      <c r="F429" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="430" spans="1:6">
+      <c r="A430" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C430"/>
+      <c r="D430"/>
+      <c r="F430" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="431" spans="1:6">
+      <c r="A431" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C431"/>
+      <c r="D431"/>
+      <c r="F431" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="432" spans="1:6">
+      <c r="A432" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C432"/>
+      <c r="D432"/>
+      <c r="F432" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="433" spans="1:6">
+      <c r="A433" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C433"/>
+      <c r="D433"/>
+      <c r="F433" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="434" spans="1:6">
+      <c r="A434" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C434"/>
+      <c r="D434"/>
+      <c r="F434" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="435" spans="1:6">
+      <c r="A435" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C435"/>
+      <c r="D435"/>
+      <c r="F435" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="436" spans="1:6">
+      <c r="A436" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C436"/>
+      <c r="D436"/>
+      <c r="F436" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="437" spans="1:6">
+      <c r="A437" t="s">
+        <v>975</v>
+      </c>
+      <c r="B437" t="s">
+        <v>976</v>
+      </c>
+      <c r="C437"/>
+      <c r="D437"/>
+      <c r="F437" t="s">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="438" spans="1:6">
+      <c r="A438" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C438"/>
+      <c r="D438"/>
+      <c r="F438" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="439" spans="1:6">
+      <c r="A439" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C439"/>
+      <c r="D439"/>
+      <c r="F439" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="440" spans="1:6">
+      <c r="A440" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C440"/>
+      <c r="D440"/>
+      <c r="F440" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="441" spans="1:6">
+      <c r="A441" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C441"/>
+      <c r="D441"/>
+      <c r="F441" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="442" spans="1:6">
+      <c r="A442" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C442"/>
+      <c r="D442"/>
+      <c r="E442" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="443" spans="1:6">
+      <c r="A443" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C443"/>
+      <c r="D443"/>
+      <c r="E443" t="s">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="444" spans="1:6">
+      <c r="A444" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C444"/>
+      <c r="D444"/>
+    </row>
+    <row r="445" spans="1:6">
+      <c r="A445" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C445"/>
+      <c r="D445"/>
+    </row>
+    <row r="446" spans="1:6">
+      <c r="A446" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C446"/>
+      <c r="D446"/>
+    </row>
+    <row r="447" spans="1:6">
+      <c r="A447" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C447"/>
+      <c r="D447"/>
+    </row>
+    <row r="448" spans="1:6">
+      <c r="A448" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C448"/>
+      <c r="D448"/>
+    </row>
+    <row r="449" spans="1:6">
+      <c r="A449" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C449"/>
+      <c r="D449"/>
+    </row>
+    <row r="450" spans="1:6">
+      <c r="A450" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C450"/>
+      <c r="D450"/>
+    </row>
+    <row r="451" spans="1:6">
+      <c r="A451" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C451"/>
+      <c r="D451"/>
+    </row>
+    <row r="452" spans="1:6">
+      <c r="A452" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C452"/>
+      <c r="D452"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>