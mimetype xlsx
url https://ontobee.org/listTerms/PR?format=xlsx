--- v0 (2026-05-30)
+++ v1 (2026-07-14)
@@ -12,155 +12,146 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Term IRI</t>
   </si>
   <si>
     <t>Term label</t>
   </si>
   <si>
     <t>Parent term IRI</t>
   </si>
   <si>
     <t>Parent term label</t>
   </si>
   <si>
     <t>Alternative term</t>
   </si>
   <si>
     <t>Definition</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0020337</t>
   </si>
   <si>
     <t>has_constituent_monomer</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002180</t>
   </si>
   <si>
     <t>has_component</t>
   </si>
   <si>
     <t>A relation that holds between a polymer and its constituent monomers. P has_constituent_monomer c if and only if P has_component multiple instances of c and each instance of c is covalently attached to another instance of c.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002160</t>
+  </si>
+  <si>
+    <t>only_in_taxon</t>
+  </si>
+  <si>
+    <t>U only_in_taxon T: U is a feature found in only in organisms of species of taxon T. The feature cannot be found in an organism of any species outside of (not subsumed by) that taxon. Down-propagates in U hierarchy, up-propagates in T hierarchy (species taxonomy). Implies applicable_to_taxon.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/RO_0020339</t>
   </si>
   <si>
     <t>non-covalently_bound_to</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/RO_0002436</t>
-[...4 lines deleted...]
-  <si>
     <t>A relation that holds between two distinct chemical entities that are held in close proximity to each other specifically via the force of non-covalent interactions. Such entities will colocalize at all times of the interaction.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/pr#has_gene_template</t>
   </si>
   <si>
     <t>has_gene_template</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/RO_0002330</t>
-[...4 lines deleted...]
-  <si>
     <t>See document https://docs.google.com/document/d/15iVMtMyYbQSlvUDgn2XUaDzpwkB0USZI for full definition.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/pr#1to1_ortholog_of</t>
   </si>
   <si>
     <t>1to1_ortholog_of</t>
   </si>
   <si>
     <t>If a and b are genes, a 1to1_ortholog_of b iff neither a nor b was duplicated after the speciation event that created them. If a and b are proteins, then a 1to1_ortholog_of b iff a has_gene_template some gene A and b has_gene_template some gene B and A 1to1_ortholog_of B.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/pr#lacks_part</t>
   </si>
   <si>
     <t>lacks_part</t>
   </si>
   <si>
     <t>A negation of the has_part relation.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/pr#obsolete_has_modification</t>
   </si>
   <si>
     <t>obsolete has_modification</t>
   </si>
   <si>
     <t>OBSOLETE.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/pr#obsolete_lacks_modification</t>
   </si>
   <si>
     <t>obsolete lacks_modification</t>
   </si>
   <si>
     <t>OBSOLETE. Shortcut relation to indicate negation of the has_modification relation.</t>
-  </si>
-[...4 lines deleted...]
-    <t>only_in_taxon</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0000056</t>
   </si>
   <si>
     <t>participates_in</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0000086</t>
   </si>
   <si>
     <t>has_quality</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0001000</t>
   </si>
   <si>
     <t>derives_from</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0001025</t>
   </si>
   <si>
     <t>located_in</t>
   </si>
@@ -554,51 +545,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F25"/>
+  <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="45" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -612,298 +603,273 @@
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="F3" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="F4" t="s">
         <v>16</v>
-      </c>
-[...10 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
       <c r="F5" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B6" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
       <c r="F6" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B7" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
       <c r="F7" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B8" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
       <c r="F8" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B9" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
+      <c r="F9" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B10" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="B11" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B13" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="B14" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="B15" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="B16" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="B17" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="B19" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="B20" t="s">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B22" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="B23" t="s">
-        <v>19</v>
+        <v>57</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
-    </row>
-[...18 lines deleted...]
-      <c r="D25"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>