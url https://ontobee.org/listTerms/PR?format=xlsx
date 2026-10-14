--- v1 (2026-07-14)
+++ v2 (2026-10-14)
@@ -12,94 +12,85 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Term IRI</t>
   </si>
   <si>
     <t>Term label</t>
   </si>
   <si>
     <t>Parent term IRI</t>
   </si>
   <si>
     <t>Parent term label</t>
   </si>
   <si>
     <t>Alternative term</t>
   </si>
   <si>
     <t>Definition</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0020337</t>
   </si>
   <si>
     <t>has_constituent_monomer</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002180</t>
   </si>
   <si>
     <t>has_component</t>
   </si>
   <si>
     <t>A relation that holds between a polymer and its constituent monomers. P has_constituent_monomer c if and only if P has_component multiple instances of c and each instance of c is covalently attached to another instance of c.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/RO_0002160</t>
-[...7 lines deleted...]
-  <si>
     <t>http://purl.obolibrary.org/obo/RO_0020339</t>
   </si>
   <si>
     <t>non-covalently_bound_to</t>
   </si>
   <si>
     <t>A relation that holds between two distinct chemical entities that are held in close proximity to each other specifically via the force of non-covalent interactions. Such entities will colocalize at all times of the interaction.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/pr#has_gene_template</t>
   </si>
   <si>
     <t>has_gene_template</t>
   </si>
   <si>
     <t>See document https://docs.google.com/document/d/15iVMtMyYbQSlvUDgn2XUaDzpwkB0USZI for full definition.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/pr#1to1_ortholog_of</t>
   </si>
   <si>
     <t>1to1_ortholog_of</t>
   </si>
   <si>
     <t>If a and b are genes, a 1to1_ortholog_of b iff neither a nor b was duplicated after the speciation event that created them. If a and b are proteins, then a 1to1_ortholog_of b iff a has_gene_template some gene A and b has_gene_template some gene B and A 1to1_ortholog_of B.</t>
@@ -108,50 +99,56 @@
     <t>http://purl.obolibrary.org/obo/pr#lacks_part</t>
   </si>
   <si>
     <t>lacks_part</t>
   </si>
   <si>
     <t>A negation of the has_part relation.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/pr#obsolete_has_modification</t>
   </si>
   <si>
     <t>obsolete has_modification</t>
   </si>
   <si>
     <t>OBSOLETE.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/pr#obsolete_lacks_modification</t>
   </si>
   <si>
     <t>obsolete lacks_modification</t>
   </si>
   <si>
     <t>OBSOLETE. Shortcut relation to indicate negation of the has_modification relation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/RO_0002162</t>
+  </si>
+  <si>
+    <t>in_taxon</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0000056</t>
   </si>
   <si>
     <t>participates_in</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0000086</t>
   </si>
   <si>
     <t>has_quality</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0001000</t>
   </si>
   <si>
     <t>derives_from</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0001025</t>
   </si>
   <si>
     <t>located_in</t>
   </si>
@@ -683,190 +680,187 @@
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>27</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
       <c r="F8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>29</v>
       </c>
       <c r="B9" t="s">
         <v>30</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
-      <c r="F9" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
+        <v>45</v>
+      </c>
+      <c r="B17" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>8</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
+        <v>55</v>
+      </c>
+      <c r="B23" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>