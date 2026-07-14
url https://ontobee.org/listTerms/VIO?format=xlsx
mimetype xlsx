--- v0 (2026-05-29)
+++ v1 (2026-07-14)
@@ -950,66 +950,66 @@
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000169</t>
   </si>
   <si>
     <t>specifically depends on at some time</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000156</t>
   </si>
   <si>
     <t>has temporal occupant</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000157</t>
   </si>
   <si>
     <t>during which exists</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000154</t>
   </si>
   <si>
     <t>temporal projection of spatiotemporal</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000153</t>
+  </si>
+  <si>
+    <t>projects onto temporal region</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000108</t>
+  </si>
+  <si>
+    <t>exists at</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000155</t>
   </si>
   <si>
     <t>occupies temporal region</t>
-  </si>
-[...10 lines deleted...]
-    <t>projects onto temporal region</t>
   </si>
   <si>
     <t>participates_in</t>
   </si>
   <si>
     <t>a relation between a continuant and a process, in which the continuant is somehow involved in the process</t>
   </si>
   <si>
     <t>has_participant</t>
   </si>
   <si>
     <t>a relation between a process and a continuant, in which the continuant is somehow involved in the process</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0000085</t>
   </si>
   <si>
     <t>has function</t>
   </si>
   <si>
     <t>has_function</t>
   </si>
   <si>
     <t>a relation between an independent continuant (the bearer) and a function, in which the function specifically depends on the bearer for its existence</t>
   </si>