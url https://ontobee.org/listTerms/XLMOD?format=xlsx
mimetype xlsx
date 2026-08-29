--- v0 (2026-05-30)
+++ v1 (2026-08-29)
@@ -19813,54 +19813,54 @@
     <row r="548" spans="1:6">
       <c r="A548" t="s">
         <v>1653</v>
       </c>
       <c r="B548" t="s">
         <v>1654</v>
       </c>
       <c r="C548" t="s">
         <v>28</v>
       </c>
       <c r="D548" t="s">
         <v>29</v>
       </c>
       <c r="F548" t="s">
         <v>1655</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" t="s">
         <v>1656</v>
       </c>
       <c r="B549" t="s">
         <v>1657</v>
       </c>
       <c r="C549" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="D549" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="F549" t="s">
         <v>1658</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" t="s">
         <v>1659</v>
       </c>
       <c r="B550" t="s">
         <v>1660</v>
       </c>
       <c r="C550" t="s">
         <v>28</v>
       </c>
       <c r="D550" t="s">
         <v>29</v>
       </c>
       <c r="F550" t="s">
         <v>1661</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" t="s">
         <v>1662</v>